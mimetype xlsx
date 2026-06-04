--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -238,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -996,76 +999,80 @@
         <v>50482000.0</v>
       </c>
       <c r="K5">
         <v>-507000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>16</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>74851000.0</v>
+      </c>
       <c r="C7">
         <v>546873000.0</v>
       </c>
       <c r="D7">
         <v>719840000.0</v>
       </c>
       <c r="E7">
         <v>1043482000.0</v>
       </c>
       <c r="F7">
         <v>195150000.0</v>
       </c>
       <c r="G7">
         <v>191986000.0</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>17</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1093055000.0</v>
+      </c>
       <c r="C8">
         <v>1093055000.0</v>
       </c>
       <c r="D8">
         <v>5069000.0</v>
       </c>
       <c r="E8">
         <v>5035000.0</v>
       </c>
       <c r="F8">
         <v>3703000.0</v>
       </c>
       <c r="G8">
         <v>3703000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
@@ -1425,91 +1432,95 @@
         <v>3962341241.0</v>
       </c>
       <c r="F23">
         <v>2507793789.0</v>
       </c>
       <c r="G23">
         <v>2543912000.0</v>
       </c>
       <c r="H23">
         <v>2681272000.0</v>
       </c>
       <c r="I23">
         <v>1314079000.0</v>
       </c>
       <c r="J23">
         <v>1219759000.0</v>
       </c>
       <c r="K23">
         <v>1161577000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
         <v>33</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>863352000.0</v>
+      </c>
       <c r="C24">
         <v>322820000.0</v>
       </c>
       <c r="D24">
         <v>398507000.0</v>
       </c>
       <c r="E24">
         <v>627325000.0</v>
       </c>
       <c r="F24">
         <v>938702000.0</v>
       </c>
       <c r="G24">
         <v>972370000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
         <v>35</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>395402000.0</v>
+      </c>
       <c r="C26">
         <v>104440000.0</v>
       </c>
       <c r="D26">
         <v>84125000.0</v>
       </c>
       <c r="E26">
         <v>43184000.0</v>
       </c>
       <c r="F26">
         <v>18719000.0</v>
       </c>
       <c r="G26">
         <v>6773000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
@@ -1540,51 +1551,53 @@
         <v>1501404463.0</v>
       </c>
       <c r="F28">
         <v>1229580498.0</v>
       </c>
       <c r="G28">
         <v>1206623000.0</v>
       </c>
       <c r="H28">
         <v>1356514000.0</v>
       </c>
       <c r="I28">
         <v>637520999.0</v>
       </c>
       <c r="J28">
         <v>730502000.0</v>
       </c>
       <c r="K28">
         <v>449029000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
         <v>38</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>3377712000.0</v>
+      </c>
       <c r="C29">
         <v>2837882000.0</v>
       </c>
       <c r="D29">
         <v>2800235000.0</v>
       </c>
       <c r="E29">
         <v>2740809000.0</v>
       </c>
       <c r="F29">
         <v>1112012000.0</v>
       </c>
       <c r="G29">
         <v>2263346000.0</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
@@ -1615,51 +1628,53 @@
         <v>55929000.0</v>
       </c>
       <c r="K30">
         <v>13354000.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
         <v>41</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>272041000.0</v>
+      </c>
       <c r="C32">
         <v>246249000.0</v>
       </c>
       <c r="D32">
         <v>271644000.0</v>
       </c>
       <c r="E32">
         <v>393625000.0</v>
       </c>
       <c r="F32">
         <v>27173000.0</v>
       </c>
       <c r="G32">
         <v>29092000.0</v>
       </c>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
@@ -1725,51 +1740,53 @@
         <v>1461441986.0</v>
       </c>
       <c r="F35">
         <v>1081773522.0</v>
       </c>
       <c r="G35">
         <v>1144183000.0</v>
       </c>
       <c r="H35">
         <v>1242548000.0</v>
       </c>
       <c r="I35">
         <v>617480000.0</v>
       </c>
       <c r="J35">
         <v>619193000.0</v>
       </c>
       <c r="K35">
         <v>497443000.0</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="s">
         <v>45</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>10000000.0</v>
+      </c>
       <c r="C36">
         <v>89699000.0</v>
       </c>
       <c r="D36">
         <v>118030000.0</v>
       </c>
       <c r="E36">
         <v>11162.0</v>
       </c>
       <c r="F36">
         <v>-4488.0</v>
       </c>
       <c r="G36"/>
       <c r="H36">
         <v>100000.0</v>
       </c>
       <c r="I36"/>
       <c r="J36">
         <v>-58000.0</v>
       </c>
       <c r="K36">
         <v>26000000.0</v>
       </c>
     </row>
     <row r="37" spans="1:11">
@@ -1938,51 +1955,53 @@
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" t="s">
         <v>54</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>3839126000.0</v>
+      </c>
       <c r="C45">
         <v>3890514000.0</v>
       </c>
       <c r="D45">
         <v>3917717000.0</v>
       </c>
       <c r="E45">
         <v>4025758000.0</v>
       </c>
       <c r="F45">
         <v>3180195000.0</v>
       </c>
       <c r="G45">
         <v>3213221000.0</v>
       </c>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
@@ -2063,51 +2082,53 @@
         <v>-217735000.0</v>
       </c>
       <c r="K48">
         <v>42705000.0</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" t="s">
         <v>59</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>184773000.0</v>
+      </c>
       <c r="C50">
         <v>252556000.0</v>
       </c>
       <c r="D50">
         <v>174004000.0</v>
       </c>
       <c r="E50">
         <v>104480000.0</v>
       </c>
       <c r="F50">
         <v>197351000.0</v>
       </c>
       <c r="G50">
         <v>142938000.0</v>
       </c>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
@@ -2425,2704 +2446,2855 @@
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S62"/>
+  <dimension ref="A1:T62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
       </c>
-      <c r="S1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:19">
+      <c r="T1" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
+        <v>419987000.0</v>
+      </c>
+      <c r="C2">
         <v>354118928.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>336239000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>338635028.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>347691781.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>345548000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>318544804.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>345405629.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>345978022.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>219309999.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>297093188.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>322312114.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>214891351.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>41686876.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>89932197.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>160889712.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>120507254.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>65307806.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>60013733.0</v>
       </c>
     </row>
-    <row r="3" spans="1:19">
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
-    </row>
-    <row r="4" spans="1:19">
+      <c r="T3"/>
+    </row>
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
-    </row>
-    <row r="5" spans="1:19">
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
+        <v>578033000.0</v>
+      </c>
+      <c r="C5">
         <v>468718549.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>500573000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>508188947.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>510471999.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-19399000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-24440953.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1400928.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>17963198.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>27538130.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>56732466.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>53617822.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>45144527.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>73967390.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>77523235.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>52349924.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>34972496.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>5143526.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1639158.0</v>
       </c>
     </row>
-    <row r="6" spans="1:19">
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
-    </row>
-    <row r="7" spans="1:19">
+      <c r="T6"/>
+    </row>
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
         <v>16</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>71597000.0</v>
+      </c>
       <c r="C7">
+        <v>74851000.0</v>
+      </c>
+      <c r="D7">
         <v>147445000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>475080000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>504367000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>546873000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>560443000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>595630000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>608214000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>719840000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>732289000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>943574000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>999819000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1043482000.0</v>
       </c>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
-    </row>
-    <row r="8" spans="1:19">
+      <c r="T7"/>
+    </row>
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
         <v>17</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1065927000.0</v>
+      </c>
       <c r="C8">
         <v>1093055000.0</v>
       </c>
       <c r="D8">
         <v>1093055000.0</v>
       </c>
       <c r="E8">
         <v>1093055000.0</v>
       </c>
       <c r="F8">
         <v>1093055000.0</v>
       </c>
       <c r="G8">
-        <v>5126000.0</v>
+        <v>1093055000.0</v>
       </c>
       <c r="H8">
         <v>5126000.0</v>
       </c>
       <c r="I8">
+        <v>5126000.0</v>
+      </c>
+      <c r="J8">
         <v>5103000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5069000.0</v>
       </c>
       <c r="K8">
         <v>5069000.0</v>
       </c>
       <c r="L8">
         <v>5069000.0</v>
       </c>
       <c r="M8">
         <v>5069000.0</v>
       </c>
       <c r="N8">
+        <v>5069000.0</v>
+      </c>
+      <c r="O8">
         <v>5035000.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
-    </row>
-    <row r="9" spans="1:19">
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
-    </row>
-    <row r="10" spans="1:19">
+      <c r="T9"/>
+    </row>
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
+        <v>146457000.0</v>
+      </c>
+      <c r="C10">
         <v>192557560.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>132489000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>313849501.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>268354187.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>195271000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>287105787.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>261633883.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>217142192.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>221861413.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>124073629.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>240741320.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>268214077.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>281533046.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>151610712.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>87188417.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>73442142.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>99949207.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>75230786.0</v>
       </c>
     </row>
-    <row r="11" spans="1:19">
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
-    </row>
-    <row r="12" spans="1:19">
+      <c r="T11"/>
+    </row>
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
+        <v>146457000.0</v>
+      </c>
+      <c r="C12">
         <v>192557560.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>132489000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>313849501.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>268354187.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>195271000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>287105787.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>261633883.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>217142192.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>221861413.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>124073629.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>240741320.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>268214077.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>281533046.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>151610712.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>87188417.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>73442142.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>99949207.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>75230786.0</v>
       </c>
     </row>
-    <row r="13" spans="1:19">
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13">
+        <v>1065927000.0</v>
+      </c>
+      <c r="C13">
         <v>1092956013.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1093055000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1094933681.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1093862851.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1630167000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5103439.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>5107510.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>5115301.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>5053974.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>5038931.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>5053808.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>5067263.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>5056698.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>5039045.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>4983049.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>4590071.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3698345.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3692094.0</v>
       </c>
     </row>
-    <row r="14" spans="1:19">
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
+        <v>505321911.0</v>
+      </c>
+      <c r="C14">
         <v>504113637.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>504071082.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>503985265.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>503946000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>515108516.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>515362000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>514834000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>509754103.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>508687935.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>506681054.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>507376238.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>509159605.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>489076874.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>481481777.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>465758764.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>436634592.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>363157622.0</v>
       </c>
       <c r="S14">
         <v>363157622.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:19">
+      <c r="T14">
+        <v>363157622.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-    </row>
-    <row r="16" spans="1:19">
+      <c r="T15"/>
+    </row>
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>1379008.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>778874.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>8086958.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4630371.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4218321.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>5411147.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4757416.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3321668.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2347018.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1727233.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2015464.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3366059.0</v>
       </c>
     </row>
-    <row r="17" spans="1:19">
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
-    </row>
-    <row r="18" spans="1:19">
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
-    </row>
-    <row r="19" spans="1:19">
+      <c r="T18"/>
+    </row>
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
-    </row>
-    <row r="20" spans="1:19">
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20">
         <v>82992.0</v>
       </c>
-      <c r="C20"/>
+      <c r="C20">
+        <v>82992.0</v>
+      </c>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>5919000.0</v>
       </c>
-      <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20">
         <v>2616.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-    </row>
-    <row r="21" spans="1:19">
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>190823.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>298512.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>404298.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>6429000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>614284.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>722384.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>978352.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1286176.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1603432.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1930197.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2257226.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2601161.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2777229.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2991822.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3259903.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3567510.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>3810743.0</v>
       </c>
     </row>
-    <row r="22" spans="1:19">
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22">
+        <v>85684000.0</v>
+      </c>
+      <c r="C22">
         <v>69020748.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>78233000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>82448464.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>92356207.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>94155000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>105768427.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>107302563.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>111882058.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>107384748.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>8986376.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>10710802.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>7981264.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>90318553.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>10052069.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>11584593.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>11543673.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>6652627.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>6934517.0</v>
       </c>
     </row>
-    <row r="23" spans="1:19">
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
+        <v>4029025000.0</v>
+      </c>
+      <c r="C23">
         <v>3811550796.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3570144000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3676231659.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3699164947.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3734999000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3812057976.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3908596851.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3906412307.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3902338484.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3798947959.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4074473942.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3930118060.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3962341241.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3946996629.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4052126164.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3688111822.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2507793789.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2457974722.0</v>
       </c>
     </row>
-    <row r="24" spans="1:19">
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
         <v>33</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>734396000.0</v>
+      </c>
       <c r="C24">
+        <v>863352000.0</v>
+      </c>
+      <c r="D24">
         <v>555790000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>238952000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>270915000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>322820000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>350364000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>290399000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>413205000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>398507000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>413691000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>458330000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>516163000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>627325000.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-    </row>
-    <row r="25" spans="1:19">
+      <c r="T24"/>
+    </row>
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
-    </row>
-    <row r="26" spans="1:19">
+      <c r="T25"/>
+    </row>
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
         <v>35</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>516293000.0</v>
+      </c>
       <c r="C26">
+        <v>395402000.0</v>
+      </c>
+      <c r="D26">
         <v>113997000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>110631000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>107539000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>104440000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>104513000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>98185000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>90684000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>84125000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-    </row>
-    <row r="27" spans="1:19">
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
-    </row>
-    <row r="28" spans="1:19">
+      <c r="T27"/>
+    </row>
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
+        <v>879072000.0</v>
+      </c>
+      <c r="C28">
         <v>946195305.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>762035000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>714602110.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>798964059.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>926978000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>792569276.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>869221412.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>981508373.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1066658860.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1187652055.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1337334909.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1336032111.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1501404463.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1813431813.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1964192543.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1922350684.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1229580498.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1203548003.0</v>
       </c>
     </row>
-    <row r="29" spans="1:19">
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
         <v>38</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>3495336000.0</v>
+      </c>
       <c r="C29">
+        <v>3377712000.0</v>
+      </c>
+      <c r="D29">
         <v>3077769000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2852054000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2840599000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2837882000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2944254000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2975862000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2942759000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2800235000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2785465000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2815094000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2710877000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2740809000.0</v>
       </c>
-      <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
-    </row>
-    <row r="30" spans="1:19">
+      <c r="T29"/>
+    </row>
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
+        <v>677071000.0</v>
+      </c>
+      <c r="C30">
         <v>521906732.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>501484000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>467930873.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>526283676.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>536544999.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>568298713.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>621369637.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>600120194.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>566751069.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>688887279.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>805206511.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>695420663.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>483582030.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>633487560.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>541503006.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>364954390.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>235691368.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>173353953.0</v>
       </c>
     </row>
-    <row r="31" spans="1:19">
+    <row r="31" spans="1:20">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
-    </row>
-    <row r="32" spans="1:19">
+      <c r="T31"/>
+    </row>
+    <row r="32" spans="1:20">
       <c r="A32" t="s">
         <v>41</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>426504000.0</v>
+      </c>
       <c r="C32">
+        <v>272041000.0</v>
+      </c>
+      <c r="D32">
         <v>294352000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>152004000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>176770000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>246249000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>409761000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>330900000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>342027000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>271644000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>260666000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>400216000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>472412000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>393625000.0</v>
       </c>
-      <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
-    </row>
-    <row r="33" spans="1:19">
+      <c r="T32"/>
+    </row>
+    <row r="33" spans="1:20">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
+        <v>2894404000.0</v>
+      </c>
+      <c r="C33">
         <v>2967679224.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2706291000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2784278250.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2809458872.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2808130000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2822964477.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2904167891.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2965158740.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2972266556.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2975670610.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3012856214.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2943966036.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>3083782381.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>3119525339.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>3149634108.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2999555380.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2165248903.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2201754536.0</v>
       </c>
     </row>
-    <row r="34" spans="1:19">
+    <row r="34" spans="1:20">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
-    </row>
-    <row r="35" spans="1:19">
+      <c r="T34"/>
+    </row>
+    <row r="35" spans="1:20">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
+        <v>779504000.0</v>
+      </c>
+      <c r="C35">
         <v>930567720.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>669953000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>632142627.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>694024558.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>785954000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>821325155.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>806119840.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>947127693.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1021984675.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1049628667.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1242545849.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1311037677.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1461441986.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1579452976.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1742908270.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1672292027.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1081773522.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1126273254.0</v>
       </c>
     </row>
-    <row r="36" spans="1:19">
+    <row r="36" spans="1:20">
       <c r="A36" t="s">
         <v>45</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>73074000.0</v>
+      </c>
       <c r="C36">
+        <v>10000000.0</v>
+      </c>
+      <c r="D36">
         <v>66577000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>75638000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>12215021.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>89699000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>90884000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>107353000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>127174000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-3822.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-9567.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-5802.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-773.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>11162.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>2231.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>2991824.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>3259906.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>3567512.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>3810745.0</v>
       </c>
     </row>
-    <row r="37" spans="1:19">
+    <row r="37" spans="1:20">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
-    </row>
-    <row r="38" spans="1:19">
+      <c r="T37"/>
+    </row>
+    <row r="38" spans="1:20">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>-14149149.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M38"/>
       <c r="N38">
         <v>1.0</v>
       </c>
       <c r="O38">
         <v>1.0</v>
       </c>
       <c r="P38">
         <v>1.0</v>
       </c>
       <c r="Q38">
         <v>1.0</v>
       </c>
-      <c r="R38"/>
+      <c r="R38">
+        <v>1.0</v>
+      </c>
       <c r="S38"/>
-    </row>
-    <row r="39" spans="1:19">
+      <c r="T38"/>
+    </row>
+    <row r="39" spans="1:20">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
+        <v>225409000.0</v>
+      </c>
+      <c r="C39">
         <v>60386532.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>151647000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>27724571.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2712000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>100898001.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>27920571.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>14122875.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>12109120.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>34074696.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1330063.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>4959092.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>14536018.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>23125228.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>32320947.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>262216037.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>238616235.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>251683.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>700929.0</v>
       </c>
     </row>
-    <row r="40" spans="1:19">
+    <row r="40" spans="1:20">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
+        <v>36683000.0</v>
+      </c>
+      <c r="C40">
         <v>5181531.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>4264000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>865125.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>653979.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>4696000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2520250.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>3202415.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>122294.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>165300567.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>336990.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>540376.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>390867.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>115297738.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>738592.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>168969229.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>196622638.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>20973.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>142579.0</v>
       </c>
     </row>
-    <row r="41" spans="1:19">
+    <row r="41" spans="1:20">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
-    </row>
-    <row r="42" spans="1:19">
+      <c r="T41"/>
+    </row>
+    <row r="42" spans="1:20">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
+        <v>-314000.0</v>
+      </c>
+      <c r="C42">
         <v>-78441895.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-72709000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-78583833.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-78506979.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-53439000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1613629603.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1613562891.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1608975332.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1559374036.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1569233089.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1573740264.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1575813933.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1555105894.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1546951885.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1540387172.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1437775487.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1227569030.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1225494180.0</v>
       </c>
     </row>
-    <row r="43" spans="1:19">
+    <row r="43" spans="1:20">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
-    </row>
-    <row r="44" spans="1:19">
+      <c r="T43"/>
+    </row>
+    <row r="44" spans="1:20">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
-    </row>
-    <row r="45" spans="1:19">
+      <c r="T44"/>
+    </row>
+    <row r="45" spans="1:20">
       <c r="A45" t="s">
         <v>54</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>3450780000.0</v>
+      </c>
       <c r="C45">
+        <v>3839126000.0</v>
+      </c>
+      <c r="D45">
         <v>3846679000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3960345000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>3921703000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>3890514000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3875977000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>3945454000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>3925136000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>3917717000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>3866552000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>3826862000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>3796635000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>4025758000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-    </row>
-    <row r="46" spans="1:19">
+      <c r="T45"/>
+    </row>
+    <row r="46" spans="1:20">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
+        <v>2305037000.0</v>
+      </c>
+      <c r="C46">
         <v>2498444721.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2525526000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2597390589.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2596651707.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2607562000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2627813185.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2698648871.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2745797210.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2769388704.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2756607799.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2775431923.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2754434993.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2888959404.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2929054430.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2996241892.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2878325467.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2082122522.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2088463172.0</v>
       </c>
     </row>
-    <row r="47" spans="1:19">
+    <row r="47" spans="1:20">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
-    </row>
-    <row r="48" spans="1:19">
+      <c r="T47"/>
+    </row>
+    <row r="48" spans="1:20">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
+        <v>897758000.0</v>
+      </c>
+      <c r="C48">
         <v>846143366.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>809771000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>779862083.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>754292068.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>705177000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>815304769.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>807683181.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>728828718.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>629154545.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>554157238.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>536915008.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>479152783.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>383531718.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>258447480.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>70819099.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-103876185.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-125796677.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-117709314.0</v>
       </c>
     </row>
-    <row r="49" spans="1:19">
+    <row r="49" spans="1:20">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
-    </row>
-    <row r="50" spans="1:19">
+      <c r="T49"/>
+    </row>
+    <row r="50" spans="1:20">
       <c r="A50" t="s">
         <v>59</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>219536000.0</v>
+      </c>
       <c r="C50">
+        <v>184773000.0</v>
+      </c>
+      <c r="D50">
         <v>191289000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>312655000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>291248000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>252556000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>173641000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>248920000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>174349000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>174004000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>173573000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>180916000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>88814000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>104480000.0</v>
       </c>
-      <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-    </row>
-    <row r="51" spans="1:19">
+      <c r="T50"/>
+    </row>
+    <row r="51" spans="1:20">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
+        <v>1025529000.0</v>
+      </c>
+      <c r="C51">
         <v>1138752865.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>894524000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1028451612.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1067318247.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1122249000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1079675063.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1130855295.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1198650566.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1288520274.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1311725684.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1578076229.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1604246188.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1782937510.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1965042526.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2051380960.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1995792827.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1329529706.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1278778789.0</v>
       </c>
     </row>
-    <row r="52" spans="1:19">
+    <row r="52" spans="1:20">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
+        <v>246025000.0</v>
+      </c>
+      <c r="C52">
         <v>192306583.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>224571000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>395629000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>373293688.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>336295000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>258349908.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>324735455.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>251522872.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>266535599.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>262097017.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>335530380.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>293208510.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>321495523.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>385589549.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>308472689.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>323500800.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>248061799.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>158341297.0</v>
       </c>
     </row>
-    <row r="53" spans="1:19">
+    <row r="53" spans="1:20">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>106611634.0</v>
       </c>
-      <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
-    </row>
-    <row r="54" spans="1:19">
+      <c r="T53"/>
+    </row>
+    <row r="54" spans="1:20">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
-    </row>
-    <row r="55" spans="1:19">
+      <c r="T54"/>
+    </row>
+    <row r="55" spans="1:20">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
+        <v>4029025000.0</v>
+      </c>
+      <c r="C55">
         <v>3811550796.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3570144000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3676231659.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3699164947.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3734999000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3812057976.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3908596851.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3906412307.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3902338484.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3798947959.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>4074473942.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3930118060.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3962341241.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>3946996629.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>4052126164.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>3688111822.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2507793789.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2457974722.0</v>
       </c>
     </row>
-    <row r="56" spans="1:19">
+    <row r="56" spans="1:20">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
+        <v>1134621000.0</v>
+      </c>
+      <c r="C56">
         <v>843871572.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>863853000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>891953409.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>889706075.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>926869000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>989093499.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1004428959.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>941253566.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>930071928.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>823277348.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1061617728.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>986152023.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>878558859.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>827471289.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>902492055.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>688556441.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>342544886.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>256220186.0</v>
       </c>
     </row>
-    <row r="57" spans="1:19">
+    <row r="57" spans="1:20">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
+        <v>708117000.0</v>
+      </c>
+      <c r="C57">
         <v>551607042.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>569501000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>739688153.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>725020450.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>686539000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>581135963.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>674722499.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>598402062.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>659233123.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>564157565.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>662601190.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>513901874.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>483237552.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>479582006.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>640678648.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>642357924.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>315406042.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>221863667.0</v>
       </c>
     </row>
-    <row r="58" spans="1:19">
+    <row r="58" spans="1:20">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
+        <v>1487621000.0</v>
+      </c>
+      <c r="C58">
         <v>1482174762.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1239454000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1371830780.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1419045008.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1472493000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1402461118.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1480842340.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1545529756.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1681217798.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1613786232.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1905147039.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1824939552.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1944679538.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2059034982.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2383586918.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2314649951.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1397179564.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1348136921.0</v>
       </c>
     </row>
-    <row r="59" spans="1:19">
+    <row r="59" spans="1:20">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
-    </row>
-    <row r="60" spans="1:19">
+      <c r="T59"/>
+    </row>
+    <row r="60" spans="1:20">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
+        <v>2541404000.0</v>
+      </c>
+      <c r="C60">
         <v>2329376033.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2330690000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2304400879.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2280119939.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2262506000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2409596857.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2427754511.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2360882551.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2221120686.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2185161726.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2169326903.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2105178508.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2017661702.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1887961646.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1668539246.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1373461870.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1110614224.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1109837801.0</v>
       </c>
     </row>
-    <row r="61" spans="1:19">
+    <row r="61" spans="1:20">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
-    </row>
-    <row r="62" spans="1:19">
+      <c r="T61"/>
+    </row>
+    <row r="62" spans="1:20">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
+      <c r="T62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5159,839 +5331,851 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B2">
         <v>1925732326.0</v>
       </c>
       <c r="C2">
         <v>2019016000.0</v>
       </c>
       <c r="D2">
         <v>1819566000.0</v>
       </c>
       <c r="E2">
         <v>1086131000.0</v>
       </c>
       <c r="F2">
         <v>623644000.0</v>
       </c>
       <c r="G2">
         <v>634975000.0</v>
       </c>
       <c r="H2">
         <v>646543000.0</v>
       </c>
       <c r="I2">
         <v>326132000.0</v>
       </c>
       <c r="J2">
         <v>318241000.0</v>
       </c>
       <c r="K2">
         <v>274719000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B3">
         <v>208065896.0</v>
       </c>
       <c r="C3">
         <v>215111000.0</v>
       </c>
       <c r="D3">
         <v>211027000.0</v>
       </c>
       <c r="E3">
         <v>209219000.0</v>
       </c>
       <c r="F3">
         <v>151679000.0</v>
       </c>
       <c r="G3">
         <v>156444000.0</v>
       </c>
       <c r="H3">
         <v>131505000.0</v>
       </c>
       <c r="I3">
         <v>56865000.0</v>
       </c>
       <c r="J3">
         <v>54184000.0</v>
       </c>
       <c r="K3">
         <v>59579000.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B5">
         <v>335831526.0</v>
       </c>
       <c r="C5">
         <v>830828000.0</v>
       </c>
       <c r="D5">
         <v>876911000.0</v>
       </c>
       <c r="E5">
         <v>849361000.0</v>
       </c>
       <c r="F5">
         <v>-12099000.0</v>
       </c>
       <c r="G5">
         <v>198375000.0</v>
       </c>
       <c r="H5">
         <v>139756000.0</v>
       </c>
       <c r="I5">
         <v>11746000.0</v>
       </c>
       <c r="J5">
         <v>29246000.0</v>
       </c>
       <c r="K5">
         <v>-167631000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B6">
         <v>543897422.0</v>
       </c>
       <c r="C6">
         <v>1045939000.0</v>
       </c>
       <c r="D6">
         <v>1087938000.0</v>
       </c>
       <c r="E6">
         <v>1058580000.0</v>
       </c>
       <c r="F6">
         <v>139580000.0</v>
       </c>
       <c r="G6">
         <v>354819000.0</v>
       </c>
       <c r="H6">
         <v>271261000.0</v>
       </c>
       <c r="I6">
         <v>68611000.0</v>
       </c>
       <c r="J6">
         <v>83430000.0</v>
       </c>
       <c r="K6">
         <v>-108052000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B9">
         <v>423200488.0</v>
       </c>
       <c r="C9">
         <v>849631000.0</v>
       </c>
       <c r="D9">
         <v>852140000.0</v>
       </c>
       <c r="E9">
         <v>840420000.0</v>
       </c>
       <c r="F9">
         <v>187573000.0</v>
       </c>
       <c r="G9">
         <v>239124000.0</v>
       </c>
       <c r="H9">
         <v>181312000.0</v>
       </c>
       <c r="I9">
         <v>42258000.0</v>
       </c>
       <c r="J9">
         <v>28240000.0</v>
       </c>
       <c r="K9">
         <v>27592000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B10">
         <v>352227359.0</v>
       </c>
       <c r="C10">
         <v>778453000.0</v>
       </c>
       <c r="D10">
         <v>799526000.0</v>
       </c>
       <c r="E10">
         <v>758267000.0</v>
       </c>
       <c r="F10">
         <v>-51103000.0</v>
       </c>
       <c r="G10">
         <v>151430000.0</v>
       </c>
       <c r="H10">
         <v>72749000.0</v>
       </c>
       <c r="I10">
         <v>-19757000.0</v>
       </c>
       <c r="J10">
         <v>2983000.0</v>
       </c>
       <c r="K10">
         <v>-186604000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B11">
         <v>2568282.0</v>
       </c>
       <c r="C11">
         <v>4418000.0</v>
       </c>
       <c r="D11">
         <v>6251000.0</v>
       </c>
       <c r="E11">
         <v>6678000.0</v>
       </c>
       <c r="F11">
         <v>4390000.0</v>
       </c>
       <c r="G11">
         <v>2654000.0</v>
       </c>
       <c r="H11">
         <v>1015000.0</v>
       </c>
       <c r="I11">
         <v>24000.0</v>
       </c>
       <c r="J11">
         <v>20000.0</v>
       </c>
       <c r="K11">
         <v>6000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B12">
         <v>59801355.0</v>
       </c>
       <c r="C12">
         <v>60546000.0</v>
       </c>
       <c r="D12">
         <v>77385000.0</v>
       </c>
       <c r="E12">
         <v>94232865.0</v>
       </c>
       <c r="F12">
         <v>45608334.0</v>
       </c>
       <c r="G12">
         <v>54074588.0</v>
       </c>
       <c r="H12">
         <v>77531158.0</v>
       </c>
       <c r="I12">
         <v>30272428.0</v>
       </c>
       <c r="J12">
         <v>27295094.0</v>
       </c>
       <c r="K12">
         <v>20804886.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>97</v>
+      </c>
+      <c r="B13">
+        <v>13496000.0</v>
+      </c>
       <c r="C13">
         <v>16317000.0</v>
       </c>
       <c r="D13">
         <v>17629000.0</v>
       </c>
       <c r="E13">
         <v>6977000.0</v>
       </c>
       <c r="F13">
         <v>2355000.0</v>
       </c>
       <c r="G13">
         <v>2014000.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B15">
         <v>349659077.0</v>
       </c>
       <c r="C15">
         <v>774035000.0</v>
       </c>
       <c r="D15">
         <v>793275000.0</v>
       </c>
       <c r="E15">
         <v>751589000.0</v>
       </c>
       <c r="F15">
         <v>-55493000.0</v>
       </c>
       <c r="G15">
         <v>148776000.0</v>
       </c>
       <c r="H15">
         <v>71734000.0</v>
       </c>
       <c r="I15">
         <v>-19781000.0</v>
       </c>
       <c r="J15">
         <v>2963000.0</v>
       </c>
       <c r="K15">
         <v>-186610000.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>101</v>
+      </c>
+      <c r="B17">
+        <v>339682000.0</v>
+      </c>
       <c r="C17">
         <v>774035000.0</v>
       </c>
       <c r="D17">
         <v>793275000.0</v>
       </c>
       <c r="E17">
         <v>751589000.0</v>
       </c>
       <c r="F17">
         <v>-55493000.0</v>
       </c>
       <c r="G17">
         <v>148776000.0</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>102</v>
+      </c>
+      <c r="B18">
+        <v>-41879000.0</v>
+      </c>
       <c r="C18">
         <v>-45720000.0</v>
       </c>
       <c r="D18">
         <v>-77495000.0</v>
       </c>
       <c r="E18">
         <v>-89098000.0</v>
       </c>
       <c r="F18">
         <v>-44478000.0</v>
       </c>
       <c r="G18">
         <v>-47169000.0</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B21">
         <v>335831526.0</v>
       </c>
       <c r="C21">
         <v>805727000.0</v>
       </c>
       <c r="D21">
         <v>857948000.0</v>
       </c>
       <c r="E21">
         <v>823213000.0</v>
       </c>
       <c r="F21">
         <v>-4857000.0</v>
       </c>
       <c r="G21">
         <v>193569000.0</v>
       </c>
       <c r="H21">
         <v>145603000.0</v>
       </c>
       <c r="I21">
         <v>12192000.0</v>
       </c>
       <c r="J21">
         <v>29887000.0</v>
       </c>
       <c r="K21">
         <v>-166387000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B23">
         <v>2013101289.0</v>
       </c>
       <c r="C23">
         <v>2062920000.0</v>
       </c>
       <c r="D23">
         <v>1813758000.0</v>
       </c>
       <c r="E23">
         <v>1103338000.0</v>
       </c>
       <c r="F23">
         <v>816074000.0</v>
       </c>
       <c r="G23">
         <v>680530000.0</v>
       </c>
       <c r="H23">
         <v>682252000.0</v>
       </c>
       <c r="I23">
         <v>356198000.0</v>
       </c>
       <c r="J23">
         <v>316594000.0</v>
       </c>
       <c r="K23">
         <v>468698000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>109</v>
+      </c>
+      <c r="B25">
+        <v>202129000.0</v>
+      </c>
       <c r="C25">
         <v>215111000.0</v>
       </c>
       <c r="D25">
         <v>211027000.0</v>
       </c>
       <c r="E25">
         <v>209219000.0</v>
       </c>
       <c r="F25">
         <v>151679000.0</v>
       </c>
       <c r="G25">
         <v>156444000.0</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>46505662.0</v>
       </c>
       <c r="E27">
         <v>34755691.0</v>
       </c>
       <c r="F27">
         <v>25841115.0</v>
       </c>
       <c r="G27">
         <v>33554515.0</v>
       </c>
       <c r="H27">
         <v>25676433.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>112</v>
+      </c>
+      <c r="B28">
+        <v>50454000.0</v>
+      </c>
       <c r="C28">
         <v>50605000.0</v>
       </c>
       <c r="D28">
         <v>42816000.0</v>
       </c>
       <c r="E28">
         <v>37766000.0</v>
       </c>
       <c r="F28">
         <v>16014000.0</v>
       </c>
       <c r="G28">
         <v>24609000.0</v>
       </c>
       <c r="H28">
         <v>6257000.0</v>
       </c>
       <c r="I28">
         <v>3545000.0</v>
       </c>
       <c r="J28">
         <v>3714000.0</v>
       </c>
       <c r="K28">
         <v>3696000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>113</v>
+      </c>
+      <c r="B29">
+        <v>2495000.0</v>
+      </c>
       <c r="C29">
         <v>4418000.0</v>
       </c>
       <c r="D29">
         <v>6251000.0</v>
       </c>
       <c r="E29">
         <v>6678000.0</v>
       </c>
       <c r="F29">
         <v>4390000.0</v>
       </c>
       <c r="G29">
         <v>2654000.0</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B30">
         <v>87368962.0</v>
       </c>
       <c r="C30">
         <v>43904000.0</v>
       </c>
       <c r="D30">
         <v>-5808000.0</v>
       </c>
       <c r="E30">
         <v>17207000.0</v>
       </c>
       <c r="F30">
         <v>192430000.0</v>
       </c>
       <c r="G30">
         <v>45555000.0</v>
       </c>
       <c r="H30">
         <v>35709000.0</v>
       </c>
       <c r="I30">
         <v>30066000.0</v>
       </c>
       <c r="J30">
         <v>-1647000.0</v>
       </c>
       <c r="K30">
         <v>193979000.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B31">
         <v>16395833.0</v>
       </c>
       <c r="C31">
         <v>-27274000.0</v>
       </c>
       <c r="D31">
         <v>-58422000.0</v>
       </c>
       <c r="E31">
         <v>-64946000.0</v>
       </c>
       <c r="F31">
         <v>-46246000.0</v>
       </c>
       <c r="G31">
         <v>-42139000.0</v>
       </c>
       <c r="H31">
         <v>-72854000.0</v>
       </c>
       <c r="I31">
         <v>-31949000.0</v>
       </c>
       <c r="J31">
         <v>-26904000.0</v>
       </c>
       <c r="K31">
         <v>-20217000.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B32">
         <v>2348932815.0</v>
       </c>
       <c r="C32">
         <v>2868647000.0</v>
       </c>
       <c r="D32">
         <v>2671706000.0</v>
       </c>
       <c r="E32">
         <v>1926551000.0</v>
       </c>
       <c r="F32">
         <v>811217000.0</v>
       </c>
       <c r="G32">
         <v>874099000.0</v>
       </c>
       <c r="H32">
         <v>827855000.0</v>
       </c>
       <c r="I32">
         <v>368390000.0</v>
       </c>
@@ -6001,1520 +6185,1605 @@
       <c r="K32">
         <v>302311000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S32"/>
+  <dimension ref="A1:T32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
       </c>
-      <c r="S1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:19">
+      <c r="T1" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B2">
+        <v>511924000.0</v>
+      </c>
+      <c r="C2">
         <v>472757407.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>473163000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>450911000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>455510000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>380272000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>497478000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>549375000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>539379000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>965772000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>475170000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>331345000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>343449000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>276098000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>191069000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>199040000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>170345000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>189144000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>153900000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:19">
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B3">
+        <v>48068000.0</v>
+      </c>
+      <c r="C3">
         <v>49362222.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>52076000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>51084000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>49630000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>52512000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>53624000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>54846000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>54129000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>53710000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>53456000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>51868000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>51993000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>34334000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>53614000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>52974000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>48984000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>24129000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>29889000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:19">
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
-    </row>
-    <row r="5" spans="1:19">
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B5">
+        <v>192850000.0</v>
+      </c>
+      <c r="C5">
         <v>93525999.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>102194000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>90470000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>78970000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>78657000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>226487000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>273984000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>237141000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>181918000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>170946000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>236289000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>287758000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>282344000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>308129000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>213367000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>37370000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>7678000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-9400000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:19">
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B6">
+        <v>240918000.0</v>
+      </c>
+      <c r="C6">
         <v>142888221.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>154270000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>141554000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>128600000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>131169000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>280111000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>328830000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>291270000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>235628000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>224402000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>288157000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>339751000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>316678000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>361743000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>266341000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>86354000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>31807000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>20489000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:19">
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
-    </row>
-    <row r="8" spans="1:19">
+      <c r="T7"/>
+    </row>
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
-    </row>
-    <row r="9" spans="1:19">
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B9">
+        <v>159298000.0</v>
+      </c>
+      <c r="C9">
         <v>120483681.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>113719000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>103244000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>92400000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>152589000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>222253000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>281787000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>245514000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>199022000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>175597000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>369597000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>253657000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>298972000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>331310000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>268724000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>96986000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>55173000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>35600000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:19">
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B10">
+        <v>180518000.0</v>
+      </c>
+      <c r="C10">
         <v>107421535.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>92202000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>77995000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>64609000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>79571000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>216799000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>260769000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>221314000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>178318000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>147870000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>214780000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>258558000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>265190000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>281641000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>189393000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>22043000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-6103000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-19300000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:19">
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B11">
+        <v>788000.0</v>
+      </c>
+      <c r="C11">
         <v>-2284074.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>699000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2660000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1419000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>61000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1164000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1572000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1743000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1883000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>932000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1513000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1923000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1395000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1361000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3190000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>732000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1790000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1400000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:19">
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B12">
+        <v>12332000.0</v>
+      </c>
+      <c r="C12">
         <v>14010591.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>9992000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>12724944.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>14361000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>13645000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9688000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>13215000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>22715575.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>10879172.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>26073859.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>25325598.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>32160330.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>28847785.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>24309281.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>24589904.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>16671403.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>12873094.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>11462260.0</v>
       </c>
     </row>
-    <row r="13" spans="1:19">
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>97</v>
+      </c>
+      <c r="B13">
+        <v>2341000.0</v>
+      </c>
       <c r="C13">
+        <v>4666000.0</v>
+      </c>
+      <c r="D13">
         <v>2746000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3424000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2660000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4578000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4455000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4479000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2805000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3143000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4062000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>5515000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>4909000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>3371000.0</v>
       </c>
-      <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
-    </row>
-    <row r="14" spans="1:19">
+      <c r="T13"/>
+    </row>
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
-    </row>
-    <row r="15" spans="1:19">
+      <c r="T14"/>
+    </row>
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B15">
+        <v>179730000.0</v>
+      </c>
+      <c r="C15">
         <v>109705610.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>91503000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>75335000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>63190000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>79632000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>215635000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>259197000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>219571000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>176435000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>146938000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>213267000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>256635000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>263795000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>280280000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>186203000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>21311000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-7898000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-20736000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:19">
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
-    </row>
-    <row r="17" spans="1:19">
+      <c r="T16"/>
+    </row>
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>101</v>
+      </c>
+      <c r="B17">
+        <v>179730000.0</v>
+      </c>
       <c r="C17">
+        <v>109654000.0</v>
+      </c>
+      <c r="D17">
         <v>91503000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>75335000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>63190000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>79632000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>215635000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>259197000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>219571000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>176435000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>146938000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>213267000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>256635000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>263795000.0</v>
       </c>
-      <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
-    </row>
-    <row r="18" spans="1:19">
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>102</v>
+      </c>
+      <c r="B18">
+        <v>-11953000.0</v>
+      </c>
       <c r="C18">
+        <v>-8938000.0</v>
+      </c>
+      <c r="D18">
         <v>-11791000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-8046000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-13104000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-12686000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-6284000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-9921000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-17235000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-7084000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-22562000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-19878000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-27971000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-24235000.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
-    </row>
-    <row r="19" spans="1:19">
+      <c r="T18"/>
+    </row>
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
-    </row>
-    <row r="20" spans="1:19">
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-    </row>
-    <row r="21" spans="1:19">
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B21">
+        <v>150553000.0</v>
+      </c>
+      <c r="C21">
         <v>93525999.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>101170000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>83090000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>75463000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>91656000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>219011000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>262137000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>232923000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>180527000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>167196000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>229518000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>280707000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>281449000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>298148000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>206923000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>36693000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-4857000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>22800000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:19">
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
-    </row>
-    <row r="23" spans="1:19">
+      <c r="T22"/>
+    </row>
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B23">
+        <v>520669000.0</v>
+      </c>
+      <c r="C23">
         <v>499715089.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>485712000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>471065000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>472447000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>441205000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>500720000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>569025000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>551970000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>984267000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>483571000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>471424000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>316399000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>292726000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>224231000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>260841000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>230638000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>249174000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>166700000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:19">
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-    </row>
-    <row r="25" spans="1:19">
+      <c r="T24"/>
+    </row>
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>109</v>
+      </c>
+      <c r="B25">
+        <v>48068000.0</v>
+      </c>
       <c r="C25">
+        <v>49339000.0</v>
+      </c>
+      <c r="D25">
         <v>52076000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>51084000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>49630000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>52512000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>53624000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>54846000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>54129000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>53710000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>53456000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>51868000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>51993000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>53647000.0</v>
       </c>
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
-    </row>
-    <row r="26" spans="1:19">
+      <c r="T25"/>
+    </row>
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-    </row>
-    <row r="27" spans="1:19">
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>15161036.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>6183756.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>21055108.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>333424.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>49153.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>322232.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4416215.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>6878815.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
-    </row>
-    <row r="28" spans="1:19">
+      <c r="T27"/>
+    </row>
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-      <c r="C28">
+        <v>112</v>
+      </c>
+      <c r="B28">
+        <v>20654000.0</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28">
         <v>6446000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7001000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>20708000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7545000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7302000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7607000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>16696000.0</v>
       </c>
-      <c r="J28">
-[...1 lines deleted...]
-      </c>
       <c r="K28">
+        <v>6560000.0</v>
+      </c>
+      <c r="L28">
         <v>16136000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>18518000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>14722000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>29035000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>17443000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>19787000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>15432000.0</v>
       </c>
-      <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>12800000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:19">
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>113</v>
+      </c>
+      <c r="B29">
+        <v>788000.0</v>
+      </c>
       <c r="C29">
+        <v>-2283000.0</v>
+      </c>
+      <c r="D29">
         <v>699000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2660000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1419000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-61000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1164000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1572000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1743000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1883000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>932000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1513000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1923000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1395000.0</v>
       </c>
-      <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
-    </row>
-    <row r="30" spans="1:19">
+      <c r="T29"/>
+    </row>
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B30">
+        <v>8745000.0</v>
+      </c>
+      <c r="C30">
         <v>26957682.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>12549000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>20154000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>16937000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>60933000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3242000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>19650000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>12591000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>18495000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>8401000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>140079000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-27050000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>16628000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>33162000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>61801000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>60293000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>60030000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>12800000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:19">
+    <row r="31" spans="1:20">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B31">
+        <v>29965000.0</v>
+      </c>
+      <c r="C31">
         <v>13895536.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-8968000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-5095000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-10854000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-12085000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-2212000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1368000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-11609000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-2209000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-19326000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-14738000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-22149000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-16259000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-16507000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-17530000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-14650000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1246000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-42100000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:19">
+    <row r="32" spans="1:20">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B32">
+        <v>671222000.0</v>
+      </c>
+      <c r="C32">
         <v>593241088.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>586882000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>554155000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>547910000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>532861000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>719731000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>831162000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>784893000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1164794000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>650767000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>700942000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>597106000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>575070000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>522379000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>467764000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>267331000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>244317000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>189500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
@@ -7553,837 +7822,843 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B2">
         <v>282831425.0</v>
       </c>
       <c r="C2">
         <v>222521000.0</v>
       </c>
       <c r="D2">
         <v>280325000.0</v>
       </c>
       <c r="E2">
         <v>153701000.0</v>
       </c>
       <c r="F2">
         <v>100671000.0</v>
       </c>
       <c r="G2">
         <v>91612000.0</v>
       </c>
       <c r="H2">
         <v>52463000.0</v>
       </c>
       <c r="I2">
         <v>41372000.0</v>
       </c>
       <c r="J2">
         <v>37208000.0</v>
       </c>
       <c r="K2">
         <v>24961000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B3">
         <v>150493131</v>
       </c>
       <c r="C3">
         <v>49623000</v>
       </c>
       <c r="D3">
         <v>184392000</v>
       </c>
       <c r="E3">
         <v>447376000</v>
       </c>
       <c r="F3">
         <v>27030000</v>
       </c>
       <c r="G3">
         <v>48597000</v>
       </c>
       <c r="H3">
         <v>279013000</v>
       </c>
       <c r="I3">
         <v>17249000</v>
       </c>
       <c r="J3">
         <v>117924000</v>
       </c>
       <c r="K3">
         <v>111674000</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B6">
         <v>-90273865.0</v>
       </c>
       <c r="C6">
         <v>61047000.0</v>
       </c>
       <c r="D6">
         <v>-57804000.0</v>
       </c>
       <c r="E6">
         <v>126624000.0</v>
       </c>
       <c r="F6">
         <v>-596000.0</v>
       </c>
       <c r="G6">
         <v>9059000.0</v>
       </c>
       <c r="H6">
         <v>39149000.0</v>
       </c>
       <c r="I6">
         <v>11091000.0</v>
       </c>
       <c r="J6">
         <v>4164000.0</v>
       </c>
       <c r="K6">
         <v>12247000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B7">
         <v>41549564.0</v>
       </c>
       <c r="C7">
         <v>44600000.0</v>
       </c>
       <c r="D7">
         <v>48724000.0</v>
       </c>
       <c r="E7">
         <v>-232836000.0</v>
       </c>
       <c r="F7">
         <v>-44023000.0</v>
       </c>
       <c r="G7">
         <v>36448000.0</v>
       </c>
       <c r="H7">
         <v>-35912000.0</v>
       </c>
       <c r="I7">
         <v>-15376000.0</v>
       </c>
       <c r="J7">
         <v>-1307000.0</v>
       </c>
       <c r="K7">
         <v>12768000.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B9">
         <v>-15797769.0</v>
       </c>
       <c r="C9">
         <v>86140000.0</v>
       </c>
       <c r="D9">
         <v>-139166000.0</v>
       </c>
       <c r="E9">
         <v>-259619000.0</v>
       </c>
       <c r="F9">
         <v>-37462000.0</v>
       </c>
       <c r="G9">
         <v>70733000.0</v>
       </c>
       <c r="H9">
         <v>-83308000.0</v>
       </c>
       <c r="I9">
         <v>-11530000.0</v>
       </c>
       <c r="J9">
         <v>-4388000.0</v>
       </c>
       <c r="K9">
         <v>9306000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B10">
         <v>25866055.0</v>
       </c>
       <c r="C10">
         <v>13549000.0</v>
       </c>
       <c r="D10">
         <v>-17773000.0</v>
       </c>
       <c r="E10">
         <v>-16091000.0</v>
       </c>
       <c r="F10">
         <v>-1433000.0</v>
       </c>
       <c r="G10">
         <v>1758000.0</v>
       </c>
       <c r="H10">
         <v>21108000.0</v>
       </c>
       <c r="I10">
         <v>-8100000.0</v>
       </c>
       <c r="J10">
         <v>-3720000.0</v>
       </c>
       <c r="K10">
         <v>-3551000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B14">
         <v>208065896.0</v>
       </c>
       <c r="C14">
         <v>215111000.0</v>
       </c>
       <c r="D14">
         <v>211027000.0</v>
       </c>
       <c r="E14">
         <v>209219000.0</v>
       </c>
       <c r="F14">
         <v>151679000.0</v>
       </c>
       <c r="G14">
         <v>156444000.0</v>
       </c>
       <c r="H14">
         <v>131505000.0</v>
       </c>
       <c r="I14">
         <v>56865000.0</v>
       </c>
       <c r="J14">
         <v>54184000.0</v>
       </c>
       <c r="K14">
         <v>59579000.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B15">
-        <v>-204473388.0</v>
+        <v>204473388.0</v>
       </c>
       <c r="C15">
-        <v>-699883000.0</v>
+        <v>699883000.0</v>
       </c>
       <c r="D15">
-        <v>-544136000.0</v>
+        <v>544136000.0</v>
       </c>
       <c r="E15">
-        <v>-243748000.0</v>
+        <v>243748000.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
-        <v>-98318000.0</v>
+        <v>98318000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15">
         <v>30195039.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B16">
         <v>192557560.0</v>
       </c>
       <c r="C16">
         <v>283568000.0</v>
       </c>
       <c r="D16">
         <v>222521000.0</v>
       </c>
       <c r="E16">
         <v>280325000.0</v>
       </c>
       <c r="F16">
         <v>100075000.0</v>
       </c>
       <c r="G16">
         <v>100671000.0</v>
       </c>
       <c r="H16">
         <v>91612000.0</v>
       </c>
       <c r="I16">
         <v>52463000.0</v>
       </c>
       <c r="J16">
         <v>41372000.0</v>
       </c>
       <c r="K16">
         <v>37208000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B18">
         <v>411503736.0</v>
       </c>
       <c r="C18">
         <v>980741000.0</v>
       </c>
       <c r="D18">
         <v>876414000.0</v>
       </c>
       <c r="E18">
         <v>323511000.0</v>
       </c>
       <c r="F18">
         <v>79408000.0</v>
       </c>
       <c r="G18">
         <v>349877000.0</v>
       </c>
       <c r="H18">
         <v>-36185000.0</v>
       </c>
       <c r="I18">
         <v>42421000.0</v>
       </c>
       <c r="J18">
         <v>-36564000.0</v>
       </c>
       <c r="K18">
         <v>-11770000.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>134</v>
+      </c>
+      <c r="B19">
+        <v>-311433000.0</v>
+      </c>
       <c r="C19">
         <v>29892000.0</v>
       </c>
       <c r="D19">
         <v>-31667000.0</v>
       </c>
       <c r="E19">
         <v>-179131000.0</v>
       </c>
       <c r="F19">
         <v>-47880000.0</v>
       </c>
       <c r="G19">
         <v>-50556000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>9286000.0</v>
       </c>
       <c r="E20">
         <v>99239000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20"/>
       <c r="H20">
         <v>72013000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>136</v>
+      </c>
+      <c r="B21">
+        <v>-47041000.0</v>
+      </c>
       <c r="C21">
         <v>-200327000.0</v>
       </c>
       <c r="D21">
         <v>-457616000.0</v>
       </c>
       <c r="E21">
         <v>-226038000.0</v>
       </c>
       <c r="F21">
         <v>-20811000.0</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B22">
         <v>349659077.0</v>
       </c>
       <c r="C22">
         <v>774035000.0</v>
       </c>
       <c r="D22">
         <v>793275000.0</v>
       </c>
       <c r="E22">
         <v>751589000.0</v>
       </c>
       <c r="F22">
         <v>-55493000.0</v>
       </c>
       <c r="G22">
         <v>148776000.0</v>
       </c>
       <c r="H22">
         <v>71734000.0</v>
       </c>
       <c r="I22">
         <v>-19781000.0</v>
       </c>
       <c r="J22">
         <v>2963000.0</v>
       </c>
       <c r="K22">
         <v>-186610000.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B23">
         <v>-527205130.0</v>
       </c>
       <c r="C23">
         <v>-49838000.0</v>
       </c>
       <c r="D23">
         <v>-85181000.0</v>
       </c>
       <c r="E23">
         <v>-93126000.0</v>
       </c>
       <c r="F23">
         <v>-38343000.0</v>
       </c>
       <c r="G23">
         <v>-37227000.0</v>
       </c>
       <c r="H23">
         <v>-65509000.0</v>
       </c>
       <c r="I23">
         <v>-30573000.0</v>
       </c>
       <c r="J23">
         <v>-27439000.0</v>
       </c>
       <c r="K23">
         <v>-20637000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>78867000.0</v>
       </c>
       <c r="D24">
         <v>165363000.0</v>
       </c>
       <c r="E24">
         <v>270135000.0</v>
       </c>
       <c r="F24">
         <v>-7503000.0</v>
       </c>
       <c r="G24">
         <v>-2978000.0</v>
       </c>
       <c r="H24">
         <v>-425000.0</v>
       </c>
       <c r="I24">
         <v>257000.0</v>
       </c>
       <c r="J24">
         <v>104000.0</v>
       </c>
       <c r="K24">
         <v>60020000.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B25">
         <v>-37277670.0</v>
       </c>
       <c r="C25">
         <v>-10760000.0</v>
       </c>
       <c r="D25">
         <v>-1293000.0</v>
       </c>
       <c r="E25">
         <v>34477000.0</v>
       </c>
       <c r="F25">
         <v>46738000.0</v>
       </c>
       <c r="G25">
         <v>52976000.0</v>
       </c>
       <c r="H25">
         <v>73663000.0</v>
       </c>
       <c r="I25">
         <v>37938000.0</v>
       </c>
       <c r="J25">
         <v>25520000.0</v>
       </c>
       <c r="K25">
         <v>214167000.0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B26">
         <v>-28468306.0</v>
       </c>
       <c r="C26">
         <v>-49161000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26"/>
       <c r="G26">
         <v>-12641000.0</v>
       </c>
       <c r="H26">
         <v>-500000.0</v>
       </c>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26">
         <v>-56590.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>141</v>
+      </c>
+      <c r="B27">
+        <v>3205000.0</v>
+      </c>
       <c r="C27">
         <v>2960000.0</v>
       </c>
       <c r="D27">
         <v>2822000.0</v>
       </c>
       <c r="E27">
         <v>1760000.0</v>
       </c>
       <c r="F27">
         <v>3147000.0</v>
       </c>
       <c r="G27">
         <v>1176000.0</v>
       </c>
       <c r="H27">
         <v>823000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B28">
         <v>-268903829.0</v>
       </c>
       <c r="C28">
         <v>-999209000.0</v>
       </c>
       <c r="D28">
         <v>-1086933000.0</v>
       </c>
       <c r="E28">
         <v>-465132000.0</v>
       </c>
       <c r="F28">
         <v>-59154000.0</v>
       </c>
       <c r="G28">
         <v>-338859000.0</v>
       </c>
       <c r="H28">
         <v>45218000.0</v>
       </c>
       <c r="I28">
         <v>-31587000.0</v>
       </c>
       <c r="J28">
         <v>40624000.0</v>
       </c>
       <c r="K28">
         <v>-36003000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B29">
         <v>561996867.0</v>
       </c>
       <c r="C29">
         <v>1030364000.0</v>
       </c>
       <c r="D29">
         <v>1060806000.0</v>
       </c>
       <c r="E29">
         <v>770887000.0</v>
       </c>
       <c r="F29">
         <v>106438000.0</v>
       </c>
       <c r="G29">
         <v>398474000.0</v>
       </c>
       <c r="H29">
         <v>242828000.0</v>
       </c>
       <c r="I29">
         <v>59670000.0</v>
       </c>
       <c r="J29">
         <v>81360000.0</v>
       </c>
       <c r="K29">
         <v>99904000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B30">
         <v>-386758667.0</v>
       </c>
       <c r="C30">
         <v>29892000.0</v>
       </c>
       <c r="D30">
         <v>-31677000.0</v>
       </c>
       <c r="E30">
         <v>-179131000.0</v>
       </c>
       <c r="F30">
         <v>-47880000.0</v>
       </c>
       <c r="G30">
         <v>-50556000.0</v>
       </c>
       <c r="H30">
         <v>-282433000.0</v>
       </c>
       <c r="I30">
         <v>-16992000.0</v>
       </c>
@@ -8393,1500 +8668,1581 @@
       <c r="K30">
         <v>-51654000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S30"/>
+  <dimension ref="A1:T30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
       </c>
-      <c r="S1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:19">
+      <c r="T1" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B2">
+        <v>192575000.0</v>
+      </c>
+      <c r="C2">
         <v>206400340.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>313311000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>268156000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>283568000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>288375000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>262581000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>216620000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>222521000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>124814000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>312569000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>369915000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>280325000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>151489000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>87485000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>73985000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>100075000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>75453000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>85956000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:19">
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B3">
+        <v>20785000</v>
+      </c>
+      <c r="C3">
         <v>33145827</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>44000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>41023000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>27319000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>13227000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7700000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>13409000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>15387000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>46070000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>42549000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>93850000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2055000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3321000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>10707000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>213786000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>219571000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3837000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>4104000</v>
       </c>
     </row>
-    <row r="4" spans="1:19">
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
-    </row>
-    <row r="5" spans="1:19">
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
-    </row>
-    <row r="6" spans="1:19">
+      <c r="T5"/>
+    </row>
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B6">
+        <v>42688000.0</v>
+      </c>
+      <c r="C6">
         <v>-13842780.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-106720000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>45155000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-15412000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-4807000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>25794000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>45961000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-5901000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>97707000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-116529000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-57346000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>89590000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>22951000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>64004000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>13500000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-26090000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>24622000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-10503000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:19">
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B7">
+        <v>-73844000.0</v>
+      </c>
+      <c r="C7">
         <v>5820734.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-32336000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>54101000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>12433000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>38513000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>27290000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-16624000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-30642000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-37090000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>112564000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-75076000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>58448000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-9182000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-78013000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-128973000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-58106000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-24208000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-17466000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:19">
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
-    </row>
-    <row r="9" spans="1:19">
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B9">
+        <v>-133436000.0</v>
+      </c>
+      <c r="C9">
         <v>-28309592.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-29465000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>59085000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-17693000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>32351000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>52346000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-22096000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-9185000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-55652000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>137297000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>105162000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-277503000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-50032000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-8016000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-200575000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-61321000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-29701000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-10295000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:19">
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B10">
+        <v>-16657000.0</v>
+      </c>
+      <c r="C10">
         <v>9242291.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4074000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>9981000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1867000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4228000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1455000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6540000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-717000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-18827000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-6372000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>8971000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-20110000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-50000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1580000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>324000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-2119000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>294000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1154000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:19">
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
-    </row>
-    <row r="12" spans="1:19">
+      <c r="T11"/>
+    </row>
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
-    </row>
-    <row r="13" spans="1:19">
+      <c r="T12"/>
+    </row>
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
-    </row>
-    <row r="14" spans="1:19">
+      <c r="T13"/>
+    </row>
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B14">
+        <v>48068000.0</v>
+      </c>
+      <c r="C14">
         <v>49362222.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>52076000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>51084000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>49630000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>52512000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>53624000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>54846000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>54129000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>53710000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>53456000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>51868000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>51993000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>53647000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>53614000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>52974000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>48984000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>39280000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>37670000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:19">
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B15">
-        <v>-73512054.0</v>
+        <v>88051000.0</v>
       </c>
       <c r="C15">
-        <v>-60256000.0</v>
+        <v>73512054.0</v>
       </c>
       <c r="D15">
-        <v>-50546000.0</v>
+        <v>60256000.0</v>
       </c>
       <c r="E15">
-        <v>-14632000.0</v>
+        <v>50546000.0</v>
       </c>
       <c r="F15">
+        <v>14632000.0</v>
+      </c>
+      <c r="G15">
         <v>193364000.0</v>
       </c>
-      <c r="G15">
-[...1 lines deleted...]
-      </c>
       <c r="H15">
-        <v>-175666000.0</v>
+        <v>207333000.0</v>
       </c>
       <c r="I15">
-        <v>-123520000.0</v>
+        <v>175666000.0</v>
       </c>
       <c r="J15">
-        <v>-102874000.0</v>
+        <v>123520000.0</v>
       </c>
       <c r="K15">
-        <v>-128003000.0</v>
+        <v>102874000.0</v>
       </c>
       <c r="L15">
-        <v>-154055000.0</v>
+        <v>128003000.0</v>
       </c>
       <c r="M15">
-        <v>-159204000.0</v>
+        <v>154055000.0</v>
       </c>
       <c r="N15">
-        <v>-140149000.0</v>
+        <v>159204000.0</v>
       </c>
       <c r="O15">
-        <v>-93100000.0</v>
+        <v>140149000.0</v>
       </c>
       <c r="P15">
-        <v>-10499000.0</v>
-[...1 lines deleted...]
-      <c r="Q15"/>
+        <v>93100000.0</v>
+      </c>
+      <c r="Q15">
+        <v>10499000.0</v>
+      </c>
       <c r="R15"/>
       <c r="S15"/>
-    </row>
-    <row r="16" spans="1:19">
+      <c r="T15"/>
+    </row>
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B16">
+        <v>235263000.0</v>
+      </c>
+      <c r="C16">
         <v>192557560.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>206591000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>313311000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>268156000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>283568000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>288375000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>262581000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>216620000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>222521000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>196040000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>312569000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>369915000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>174440000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>151489000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>87485000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>73985000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>100075000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>75453000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:19">
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
-    </row>
-    <row r="18" spans="1:19">
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B18">
+        <v>106899000.0</v>
+      </c>
+      <c r="C18">
         <v>113081130.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>74143000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>146659000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>110038000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>183911000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>276354000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>287246000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>233131000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>152871000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>290971000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>91616000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>351973000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>322935000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>237296000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-87412000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-190755000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>16440000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>8778000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:19">
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>134</v>
+      </c>
+      <c r="B19">
+        <v>105000.0</v>
+      </c>
       <c r="C19">
+        <v>-311433000.0</v>
+      </c>
+      <c r="D19">
         <v>0.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-32346000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-28364000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>17574000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>18852000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>7645000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-14179000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-92293000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-40314000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-41617000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>98886000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>37861000.0</v>
       </c>
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
-    </row>
-    <row r="20" spans="1:19">
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20">
         <v>111000.0</v>
       </c>
-      <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>353000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>21000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>334000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>8578000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1459000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-    </row>
-    <row r="21" spans="1:19">
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>136</v>
+      </c>
+      <c r="B21">
+        <v>-104023000.0</v>
+      </c>
       <c r="C21">
+        <v>201948000.0</v>
+      </c>
+      <c r="D21">
         <v>-133120000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-48846000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-67023000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>28677000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-57625000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
-    </row>
-    <row r="22" spans="1:19">
+      <c r="T21"/>
+    </row>
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B22">
+        <v>179730000.0</v>
+      </c>
+      <c r="C22">
         <v>109705610.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>91503000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>75335000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>63190000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>79632000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>215635000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>259197000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>219571000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>176435000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>146938000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>213267000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>256635000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>263795000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>280280000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>186203000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>21311000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-7898000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-20736000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:19">
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B23">
+        <v>-12409000.0</v>
+      </c>
+      <c r="C23">
         <v>-94621537.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-17804789.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-11816370.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-15094000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-5671000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-12154000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-14915000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-17099000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>402809000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-14404000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-23226000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-38658000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>148012000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-105310000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-89158000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-45552000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>21326000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-18828000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:19">
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>138</v>
+      </c>
+      <c r="B24">
+        <v>132155000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>28938000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>8702000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-1045000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>30801000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>28769000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>20002000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-805000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-44041000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>12137000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>52393000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>99208000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>24330000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>186589000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>21227000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>6162000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>8290000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-35654000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:19">
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B25">
+        <v>-27860000.0</v>
+      </c>
+      <c r="C25">
         <v>-18661609.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5352000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3659000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>10021000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>25960000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-14434000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>559000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3158000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5206000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>18954000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-6758000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-15785000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>17545000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-8330000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>15706000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>16234000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>12484000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>12796000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:19">
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B26">
         <v>434308.0</v>
       </c>
       <c r="C26">
+        <v>434308.0</v>
+      </c>
+      <c r="D26">
         <v>379789.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1027370.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-27656000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-49161000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
-      <c r="J26"/>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-    </row>
-    <row r="27" spans="1:19">
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>141</v>
+      </c>
+      <c r="B27">
+        <v>802000.0</v>
+      </c>
       <c r="C27">
         <v>849000.0</v>
       </c>
       <c r="D27">
+        <v>849000.0</v>
+      </c>
+      <c r="E27">
         <v>843000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>664000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>521000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>775000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1105000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>559000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>680000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>676000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>652000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>814000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>451000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>452000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>464000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>393000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>619000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>618000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:19">
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B28">
+        <v>-196471000.0</v>
+      </c>
+      <c r="C28">
         <v>141055005.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-210801000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-110181000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-124405000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-219519000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-277112000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-262339000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-240240000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-114816000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-409581000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-201195000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-361341000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-341166000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-359072000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>79676000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>156368000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2017000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>24824000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:19">
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B29">
+        <v>127684000.0</v>
+      </c>
+      <c r="C29">
         <v>146226957.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>118143000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>187682000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>137357000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>197138000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>284054000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>300655000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>248518000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>198941000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>333520000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>185466000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>354028000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>326256000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>248003000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>126374000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>28816000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>20277000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>12882000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:19">
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B30">
+        <v>111475000.0</v>
+      </c>
+      <c r="C30">
         <v>-300525054.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-14062000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-32346000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-28364000.0</v>
       </c>
-      <c r="F30"/>
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30">
         <v>18852000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7645000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-14179000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-92293000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-40468000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-41617000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>96903000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>37861000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>175073000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-192550000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-211274000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2328000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-48209000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>