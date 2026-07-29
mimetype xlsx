--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -4360,51 +4360,51 @@
       <c r="I42">
         <v>1613562891.0</v>
       </c>
       <c r="J42">
         <v>1608975332.0</v>
       </c>
       <c r="K42">
         <v>1559374036.0</v>
       </c>
       <c r="L42">
         <v>1569233089.0</v>
       </c>
       <c r="M42">
         <v>1573740264.0</v>
       </c>
       <c r="N42">
         <v>1575813933.0</v>
       </c>
       <c r="O42">
         <v>1555105894.0</v>
       </c>
       <c r="P42">
         <v>1546951885.0</v>
       </c>
       <c r="Q42">
-        <v>1540387172.0</v>
+        <v>1540387174.0</v>
       </c>
       <c r="R42">
         <v>1437775487.0</v>
       </c>
       <c r="S42">
         <v>1227569030.0</v>
       </c>
       <c r="T42">
         <v>1225494180.0</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
@@ -5419,86 +5419,86 @@
       </c>
       <c r="K3">
         <v>59579000.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>88</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>89</v>
       </c>
       <c r="B5">
-        <v>335831526.0</v>
+        <v>412028714.0</v>
       </c>
       <c r="C5">
         <v>830828000.0</v>
       </c>
       <c r="D5">
         <v>876911000.0</v>
       </c>
       <c r="E5">
         <v>849361000.0</v>
       </c>
       <c r="F5">
         <v>-12099000.0</v>
       </c>
       <c r="G5">
         <v>198375000.0</v>
       </c>
       <c r="H5">
         <v>139756000.0</v>
       </c>
       <c r="I5">
         <v>11746000.0</v>
       </c>
       <c r="J5">
         <v>29246000.0</v>
       </c>
       <c r="K5">
         <v>-167631000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>90</v>
       </c>
       <c r="B6">
-        <v>543897422.0</v>
+        <v>620094610.0</v>
       </c>
       <c r="C6">
         <v>1045939000.0</v>
       </c>
       <c r="D6">
         <v>1087938000.0</v>
       </c>
       <c r="E6">
         <v>1058580000.0</v>
       </c>
       <c r="F6">
         <v>139580000.0</v>
       </c>
       <c r="G6">
         <v>354819000.0</v>
       </c>
       <c r="H6">
         <v>271261000.0</v>
       </c>
       <c r="I6">
         <v>68611000.0</v>
       </c>
       <c r="J6">
         <v>83430000.0</v>
       </c>
@@ -9753,51 +9753,51 @@
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
         <v>137</v>
       </c>
       <c r="B23">
         <v>-12409000.0</v>
       </c>
       <c r="C23">
         <v>-94621537.0</v>
       </c>
       <c r="D23">
         <v>-17804789.0</v>
       </c>
       <c r="E23">
         <v>-11816370.0</v>
       </c>
       <c r="F23">
         <v>-15094000.0</v>
       </c>
       <c r="G23">
         <v>-5671000.0</v>
       </c>
       <c r="H23">
-        <v>-12154000.0</v>
+        <v>-12160000.0</v>
       </c>
       <c r="I23">
         <v>-14915000.0</v>
       </c>
       <c r="J23">
         <v>-17099000.0</v>
       </c>
       <c r="K23">
         <v>402809000.0</v>
       </c>
       <c r="L23">
         <v>-14404000.0</v>
       </c>
       <c r="M23">
         <v>-23226000.0</v>
       </c>
       <c r="N23">
         <v>-38658000.0</v>
       </c>
       <c r="O23">
         <v>148012000.0</v>
       </c>
       <c r="P23">
         <v>-105310000.0</v>
       </c>