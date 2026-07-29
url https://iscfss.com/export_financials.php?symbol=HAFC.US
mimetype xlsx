--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -289,50 +289,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5228,705 +5231,709 @@
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB62"/>
+  <dimension ref="A1:DC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>89</v>
       </c>
       <c r="C1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
         <v>92</v>
       </c>
       <c r="G1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
         <v>95</v>
       </c>
       <c r="K1" t="s">
+        <v>96</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
         <v>98</v>
       </c>
       <c r="O1" t="s">
+        <v>99</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
         <v>101</v>
       </c>
       <c r="S1" t="s">
+        <v>102</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
         <v>104</v>
       </c>
       <c r="W1" t="s">
+        <v>105</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
         <v>107</v>
       </c>
       <c r="AA1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
         <v>110</v>
       </c>
       <c r="AE1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
         <v>113</v>
       </c>
       <c r="AI1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
         <v>116</v>
       </c>
       <c r="AM1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
         <v>119</v>
       </c>
       <c r="AQ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
         <v>122</v>
       </c>
       <c r="AU1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
         <v>125</v>
       </c>
       <c r="AY1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
         <v>128</v>
       </c>
       <c r="BC1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
         <v>131</v>
       </c>
       <c r="BG1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
         <v>134</v>
       </c>
       <c r="BK1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
         <v>137</v>
       </c>
       <c r="BO1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
         <v>140</v>
       </c>
       <c r="BS1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
         <v>143</v>
       </c>
       <c r="BW1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
         <v>146</v>
       </c>
       <c r="CA1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
         <v>149</v>
       </c>
       <c r="CE1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
         <v>152</v>
       </c>
       <c r="CI1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
         <v>155</v>
       </c>
       <c r="CM1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CO1" t="s">
         <v>157</v>
       </c>
       <c r="CP1" t="s">
         <v>158</v>
       </c>
       <c r="CQ1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CS1" t="s">
         <v>160</v>
       </c>
       <c r="CT1" t="s">
         <v>161</v>
       </c>
       <c r="CU1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CW1" t="s">
         <v>163</v>
       </c>
       <c r="CX1" t="s">
         <v>164</v>
       </c>
       <c r="CY1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="DA1" t="s">
         <v>166</v>
       </c>
       <c r="DB1" t="s">
         <v>167</v>
       </c>
+      <c r="DC1" t="s">
+        <v>168</v>
+      </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
         <v>28</v>
       </c>
-      <c r="B2">
+      <c r="B2"/>
+      <c r="C2">
         <v>30592000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>34783000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>34219000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>30567000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>29646000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>34824000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>52613000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>47699000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>38007000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>39306000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>50286000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>34621000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>20512000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7792000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2180000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>986000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>966000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1161000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1235000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1855000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2352000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4564000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5427000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>8655000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>9693000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>11215000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11438000.0</v>
       </c>
       <c r="AC2">
         <v>11438000.0</v>
       </c>
       <c r="AD2">
+        <v>11438000.0</v>
+      </c>
+      <c r="AE2">
         <v>14437000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>11379000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>8153000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>5775000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>5931000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>5309000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>4071000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3432000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2619000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2567000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2444000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3107000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>3249000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3177000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2985000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>3443000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3497000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3450000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3030000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>3423000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3319000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3366000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2705000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2570000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>3192000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>11775000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>15266000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>14882000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>15602000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>16032000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>13490000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>14226000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>14184000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>15966000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>13727000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>14024000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>13146000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>12606000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>19730000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>31859000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>27234000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>18539000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>11344000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>16583000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>17857000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>21828000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>20449000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>23343000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>22379000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>22582000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>19191000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>15319000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>12734000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>11911000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>9010000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>8367000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>6638000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>7100000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>6274000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>6136000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>2841000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>4403000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>3964000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>3943000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>3449000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>3385000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>2921000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>3163000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>3257000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>4726000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>5947000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>6926000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>6422000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>6379466.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>5220000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>4253000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>3514000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5991,52 +5998,53 @@
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
+      <c r="DC3"/>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6101,408 +6109,410 @@
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
+      <c r="DC4"/>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5">
+        <v>-46552000.0</v>
+      </c>
+      <c r="C5">
         <v>-45553000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-43175000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-47959000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-54511000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-60002000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-70723000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-55140000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-78000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-76890000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-71928000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-99422000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-84639000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-79059000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-88985000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-96062000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-66568000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-44819000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-8443000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-5357000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2859000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-5293000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>3076000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1721000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>335000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>11867000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>3382000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2375000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1882000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-6079000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-11295000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-9324000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-8207000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1869000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>290000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>137000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1603000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-2394000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>7555000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>9121000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>5364000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-315000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>2158000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>423000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>6199000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>463000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-5065000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-2150000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-5509000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-9380000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-4469000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1634000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>5095000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>5418000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>5364000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>3154000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>4201000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>3524000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>3902000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>3325000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-2920000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-2964000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>1989000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>2530000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>1417000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>859000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>2559000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>1951000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>1780000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>326000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>23000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-886000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>1358000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>30000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-1458000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-4197000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-2378000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-3200000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-3630000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-7800000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-5886000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-5533000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-3334000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-1058000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-4735000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>1035000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>1678000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-4890000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>3520000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>386000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>2077000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>2502000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>2149000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>2105000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>2858000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>1217000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-147000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>1004000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>101784000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>835000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>1539000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-298626.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-2124000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-3028000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-3271000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -6546,97 +6556,100 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
+      <c r="DC6"/>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -6701,116 +6714,117 @@
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
+      <c r="DC7"/>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
         <v>34</v>
       </c>
-      <c r="B8">
-[...1 lines deleted...]
-      </c>
+      <c r="B8"/>
       <c r="C8">
         <v>34000.0</v>
       </c>
       <c r="D8">
         <v>34000.0</v>
       </c>
       <c r="E8">
         <v>34000.0</v>
       </c>
       <c r="F8">
         <v>34000.0</v>
       </c>
       <c r="G8">
         <v>34000.0</v>
       </c>
       <c r="H8">
         <v>34000.0</v>
       </c>
       <c r="I8">
         <v>34000.0</v>
       </c>
       <c r="J8">
         <v>34000.0</v>
       </c>
       <c r="K8">
         <v>34000.0</v>
       </c>
       <c r="L8">
         <v>34000.0</v>
       </c>
       <c r="M8">
-        <v>33000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="N8">
         <v>33000.0</v>
       </c>
       <c r="O8">
         <v>33000.0</v>
       </c>
       <c r="P8">
         <v>33000.0</v>
       </c>
       <c r="Q8">
         <v>33000.0</v>
       </c>
       <c r="R8">
         <v>33000.0</v>
       </c>
       <c r="S8">
         <v>33000.0</v>
       </c>
       <c r="T8">
         <v>33000.0</v>
       </c>
       <c r="U8">
         <v>33000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>33000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6851,576 +6865,581 @@
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
+      <c r="DC8"/>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
         <v>35</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>584884000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>582695000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>582018000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>581337000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>580796000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>580259000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>579595000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>578958000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>578360000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>577727000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>577211000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>576585000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>575816000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>574957000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>571105000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>570432000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>569712000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>568861000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>568011000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>567081000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>565627000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>564787000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>563948000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>563151000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>562446000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>560906000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>560089000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>558945000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>557761000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>557116000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>556289000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>555710000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>554904000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>554446000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>553741000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>553067000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>552270000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>551881000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>551286000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>551064000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>550123000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>549814000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>549796000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>549811000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>549744000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>472748000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>472717000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
+      <c r="DC9"/>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10">
+        <v>331206000.0</v>
+      </c>
+      <c r="C10">
         <v>254045000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>212841000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>215654000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>380050000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>329003000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>304800000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>287767000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>313079000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>256038000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>302324000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>289006000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>344907000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>386201000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>352421000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>275159000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>217237000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>312491000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>608965000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>824347000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>697789000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>646445000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>391849000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>359755000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>546048000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>290546000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>121678000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130851000.0</v>
       </c>
       <c r="AC10">
         <v>130851000.0</v>
       </c>
       <c r="AD10">
+        <v>130851000.0</v>
+      </c>
+      <c r="AE10">
         <v>169830000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>155376000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>159617000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>136474000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>151611000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>153826000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>138139000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>138507000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>138592000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>147235000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>130197000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>156632000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>137464000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>164364000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>235342000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>153231000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>182054000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>158320000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>197016000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>123782000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>204384000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>179357000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>193854000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>77860000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>145299000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>268047000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>289428000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>271405000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>160242000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>181683000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>228862000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>198923000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>150861000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>219720000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>282298000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>230745000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>199217000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>154110000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>213334000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>382826000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>230950000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>85188000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>81640000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>110222000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>101306000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>105898000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>103789000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>98020000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>93174000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>97501000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>97609000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>110271000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>97780000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>103477000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>112233000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>96850000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>81841000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>55164000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>77964000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>83528000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>50707000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>62595000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>53314000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>60053000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>56865000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>67772000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>72833000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>57814000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>63950000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>81206000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>56821000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>66060000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>64807000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>176107120.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>63528000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>65039000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>55122000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
         <v>37</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7485,410 +7504,414 @@
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
+      <c r="DC11"/>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
         <v>38</v>
       </c>
       <c r="B12">
+        <v>1227816000.0</v>
+      </c>
+      <c r="C12">
         <v>409074000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1093465000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1092975000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1270244000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>423927000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1210598000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1196688000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1190717000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1128228000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1168063000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1106248000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1181557000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1264902000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1206259000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1105310000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1077458000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1189471000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1519755000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1731343000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1559908000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1426559000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1145630000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1083356000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1202019000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>912752000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>756155000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>770846000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>147236000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>791300000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>730284000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>731853000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>702003000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>721962000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>732630000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>736579000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>710353000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>686602000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>664199000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>679158000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>792907000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>812496000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>862660000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>904682000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>881914000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1040118000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1219037000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1325640000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>629759000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>725374000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>710283000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>576911000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>478675000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>565202000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>719107000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>289428000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>271405000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>160242000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>563545000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>228862000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>198923000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>150861000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>219720000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>282298000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>230745000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>199217000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>154110000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>213334000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>382826000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>230950000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>85188000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>81640000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>110222000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>101306000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>105898000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>103789000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>98020000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>93174000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>97501000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>97609000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>110271000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>97780000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>103477000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>112233000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>96850000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>81841000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>55164000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>77964000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>83528000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>50707000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>62595000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>53314000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>60053000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>56865000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>67772000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>72833000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>57814000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>63950000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>81206000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>56821000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>66060000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>64807000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>176107120.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>63528000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>65039000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>55122000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
         <v>39</v>
       </c>
       <c r="B13">
         <v>34000.0</v>
       </c>
       <c r="C13">
         <v>34000.0</v>
       </c>
       <c r="D13">
         <v>34000.0</v>
       </c>
       <c r="E13">
         <v>34000.0</v>
       </c>
       <c r="F13">
         <v>34000.0</v>
       </c>
       <c r="G13">
         <v>34000.0</v>
       </c>
       <c r="H13">
         <v>34000.0</v>
       </c>
       <c r="I13">
         <v>34000.0</v>
       </c>
       <c r="J13">
         <v>34000.0</v>
       </c>
       <c r="K13">
         <v>34000.0</v>
       </c>
       <c r="L13">
         <v>34000.0</v>
       </c>
       <c r="M13">
-        <v>33000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="N13">
         <v>33000.0</v>
       </c>
       <c r="O13">
         <v>33000.0</v>
       </c>
       <c r="P13">
         <v>33000.0</v>
       </c>
       <c r="Q13">
         <v>33000.0</v>
       </c>
       <c r="R13">
         <v>33000.0</v>
       </c>
       <c r="S13">
         <v>33000.0</v>
       </c>
       <c r="T13">
         <v>33000.0</v>
       </c>
       <c r="U13">
         <v>33000.0</v>
       </c>
@@ -7934,585 +7957,589 @@
       <c r="AI13">
         <v>33000.0</v>
       </c>
       <c r="AJ13">
         <v>33000.0</v>
       </c>
       <c r="AK13">
         <v>33000.0</v>
       </c>
       <c r="AL13">
         <v>33000.0</v>
       </c>
       <c r="AM13">
         <v>33000.0</v>
       </c>
       <c r="AN13">
         <v>33000.0</v>
       </c>
       <c r="AO13">
         <v>33000.0</v>
       </c>
       <c r="AP13">
         <v>33000.0</v>
       </c>
       <c r="AQ13">
-        <v>257000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="AR13">
         <v>257000.0</v>
       </c>
       <c r="AS13">
         <v>257000.0</v>
       </c>
       <c r="AT13">
         <v>257000.0</v>
       </c>
       <c r="AU13">
         <v>257000.0</v>
       </c>
       <c r="AV13">
         <v>257000.0</v>
       </c>
       <c r="AW13">
         <v>257000.0</v>
       </c>
       <c r="AX13">
         <v>257000.0</v>
       </c>
       <c r="AY13">
         <v>257000.0</v>
       </c>
       <c r="AZ13">
         <v>257000.0</v>
       </c>
       <c r="BA13">
         <v>257000.0</v>
       </c>
       <c r="BB13">
         <v>257000.0</v>
       </c>
       <c r="BC13">
         <v>257000.0</v>
       </c>
       <c r="BD13">
         <v>257000.0</v>
       </c>
       <c r="BE13">
         <v>257000.0</v>
       </c>
       <c r="BF13">
         <v>257000.0</v>
       </c>
       <c r="BG13">
         <v>257000.0</v>
       </c>
       <c r="BH13">
-        <v>156000.0</v>
+        <v>257000.0</v>
       </c>
       <c r="BI13">
         <v>156000.0</v>
       </c>
       <c r="BJ13">
         <v>156000.0</v>
       </c>
       <c r="BK13">
         <v>156000.0</v>
       </c>
       <c r="BL13">
         <v>156000.0</v>
       </c>
       <c r="BM13">
-        <v>56000.0</v>
+        <v>156000.0</v>
       </c>
       <c r="BN13">
         <v>56000.0</v>
       </c>
       <c r="BO13">
         <v>56000.0</v>
       </c>
       <c r="BP13">
         <v>56000.0</v>
       </c>
       <c r="BQ13">
-        <v>51000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="BR13">
         <v>51000.0</v>
       </c>
       <c r="BS13">
         <v>51000.0</v>
       </c>
       <c r="BT13">
         <v>51000.0</v>
       </c>
       <c r="BU13">
         <v>51000.0</v>
       </c>
       <c r="BV13">
         <v>51000.0</v>
       </c>
       <c r="BW13">
-        <v>50000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="BX13">
         <v>50000.0</v>
       </c>
       <c r="BY13">
         <v>50000.0</v>
       </c>
       <c r="BZ13">
         <v>50000.0</v>
       </c>
       <c r="CA13">
         <v>50000.0</v>
       </c>
       <c r="CB13">
         <v>50000.0</v>
       </c>
       <c r="CC13">
         <v>50000.0</v>
       </c>
       <c r="CD13">
         <v>50000.0</v>
       </c>
       <c r="CE13">
         <v>50000.0</v>
       </c>
       <c r="CF13">
         <v>50000.0</v>
       </c>
       <c r="CG13">
         <v>50000.0</v>
       </c>
       <c r="CH13">
         <v>50000.0</v>
       </c>
       <c r="CI13">
+        <v>50000.0</v>
+      </c>
+      <c r="CJ13">
         <v>49000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>25000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="CM13">
         <v>14000.0</v>
       </c>
       <c r="CN13">
         <v>14000.0</v>
       </c>
       <c r="CO13">
         <v>14000.0</v>
       </c>
       <c r="CP13">
         <v>14000.0</v>
       </c>
       <c r="CQ13">
         <v>14000.0</v>
       </c>
       <c r="CR13">
         <v>14000.0</v>
       </c>
       <c r="CS13">
         <v>14000.0</v>
       </c>
       <c r="CT13">
         <v>14000.0</v>
       </c>
       <c r="CU13">
+        <v>14000.0</v>
+      </c>
+      <c r="CV13">
         <v>13000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>12000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="CX13">
         <v>8000.0</v>
       </c>
       <c r="CY13">
+        <v>8000.0</v>
+      </c>
+      <c r="CZ13">
         <v>7434.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="DA13">
         <v>7000.0</v>
       </c>
       <c r="DB13">
+        <v>7000.0</v>
+      </c>
+      <c r="DC13">
         <v>65144000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
         <v>40</v>
       </c>
       <c r="B14">
+        <v>29770045.0</v>
+      </c>
+      <c r="C14">
         <v>29808999.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>29902375.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>29955366.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>30054000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>30058000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>30012000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>30034000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>30134000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>30120000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>30251000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>30293000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>30387000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>30431000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>30442000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>30397000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>30412000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>30378000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>30328000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>30552000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>30520000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>30474000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>30466723.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>30464000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>30427000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>30472899.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>30723958.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30727681.0</v>
       </c>
       <c r="AC14">
         <v>30727681.0</v>
       </c>
       <c r="AD14">
+        <v>30727681.0</v>
+      </c>
+      <c r="AE14">
         <v>30720772.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>30757000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>32275000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>32337000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>32301000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>32300000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>32260000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>32243000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>32191000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>32150000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>32088000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>32030000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>31928000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>31950000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>31910000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>32081957.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>32026723.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>32009000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>32001000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>31974000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>31934000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>31865000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>31733004.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>31655988.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>31626667.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>31549580.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>31545111.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>31499803.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>31489569.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>24974407.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18907298.0</v>
       </c>
       <c r="BI14">
         <v>18907298.0</v>
       </c>
       <c r="BJ14">
+        <v>18907298.0</v>
+      </c>
+      <c r="BK14">
         <v>18911000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>18899798.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>9084786.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>6379571.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>6375000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>6379000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>5927000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>5741000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>5736000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>5735000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>5741630.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>5735000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>5739767.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>5806000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>5942000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>6092000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>6188000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>6194000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>6181000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>6176000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>6164799.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>6162226.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>6239304.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>6276715.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>6280926.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4954668.0</v>
       </c>
       <c r="CJ14">
         <v>4954668.0</v>
       </c>
       <c r="CK14">
         <v>4954668.0</v>
       </c>
       <c r="CL14">
+        <v>4954668.0</v>
+      </c>
+      <c r="CM14">
         <v>3628409.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>3540852.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>3636029.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>3537857.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>3533333.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>3642529.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>3473649.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>3539286.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>3662643.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>3139080.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>7436861.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>11155291.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>3431761.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>3407675.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3416743.0</v>
       </c>
       <c r="DA14">
         <v>3416743.0</v>
       </c>
       <c r="DB14">
+        <v>3416743.0</v>
+      </c>
+      <c r="DC14">
         <v>3419486.0</v>
       </c>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
         <v>41</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>33000.0</v>
       </c>
-      <c r="O15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P15"/>
       <c r="Q15">
         <v>33000.0</v>
       </c>
       <c r="R15">
         <v>33000.0</v>
       </c>
       <c r="S15">
         <v>33000.0</v>
       </c>
       <c r="T15">
         <v>33000.0</v>
       </c>
       <c r="U15">
         <v>33000.0</v>
       </c>
       <c r="V15">
         <v>33000.0</v>
       </c>
       <c r="W15">
         <v>33000.0</v>
       </c>
       <c r="X15">
         <v>33000.0</v>
       </c>
       <c r="Y15">
@@ -8548,379 +8575,29549 @@
       <c r="AI15">
         <v>33000.0</v>
       </c>
       <c r="AJ15">
         <v>33000.0</v>
       </c>
       <c r="AK15">
         <v>33000.0</v>
       </c>
       <c r="AL15">
         <v>33000.0</v>
       </c>
       <c r="AM15">
         <v>33000.0</v>
       </c>
       <c r="AN15">
         <v>33000.0</v>
       </c>
       <c r="AO15">
         <v>33000.0</v>
       </c>
       <c r="AP15">
         <v>33000.0</v>
       </c>
       <c r="AQ15">
-        <v>257000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="AR15">
         <v>257000.0</v>
       </c>
       <c r="AS15">
         <v>257000.0</v>
       </c>
       <c r="AT15">
         <v>257000.0</v>
       </c>
       <c r="AU15">
         <v>257000.0</v>
       </c>
       <c r="AV15">
         <v>257000.0</v>
       </c>
       <c r="AW15">
         <v>257000.0</v>
       </c>
       <c r="AX15">
         <v>257000.0</v>
       </c>
       <c r="AY15">
         <v>257000.0</v>
       </c>
       <c r="AZ15">
         <v>257000.0</v>
       </c>
       <c r="BA15">
         <v>257000.0</v>
       </c>
       <c r="BB15">
         <v>257000.0</v>
       </c>
       <c r="BC15">
         <v>257000.0</v>
       </c>
       <c r="BD15">
         <v>257000.0</v>
       </c>
       <c r="BE15">
         <v>257000.0</v>
       </c>
       <c r="BF15">
         <v>257000.0</v>
       </c>
       <c r="BG15">
         <v>257000.0</v>
       </c>
       <c r="BH15">
-        <v>156000.0</v>
+        <v>257000.0</v>
       </c>
       <c r="BI15">
         <v>156000.0</v>
       </c>
       <c r="BJ15">
         <v>156000.0</v>
       </c>
       <c r="BK15">
         <v>156000.0</v>
       </c>
       <c r="BL15">
         <v>156000.0</v>
       </c>
       <c r="BM15">
-        <v>56000.0</v>
+        <v>156000.0</v>
       </c>
       <c r="BN15">
         <v>56000.0</v>
       </c>
       <c r="BO15">
         <v>56000.0</v>
       </c>
       <c r="BP15">
         <v>56000.0</v>
       </c>
       <c r="BQ15">
-        <v>51000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="BR15">
         <v>51000.0</v>
       </c>
       <c r="BS15">
         <v>51000.0</v>
       </c>
       <c r="BT15">
         <v>51000.0</v>
       </c>
       <c r="BU15">
         <v>51000.0</v>
       </c>
       <c r="BV15">
         <v>51000.0</v>
       </c>
       <c r="BW15">
-        <v>50000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="BX15">
         <v>50000.0</v>
       </c>
       <c r="BY15">
         <v>50000.0</v>
       </c>
       <c r="BZ15">
         <v>50000.0</v>
       </c>
       <c r="CA15">
         <v>50000.0</v>
       </c>
       <c r="CB15">
         <v>50000.0</v>
       </c>
       <c r="CC15">
         <v>50000.0</v>
       </c>
       <c r="CD15">
         <v>50000.0</v>
       </c>
       <c r="CE15">
         <v>50000.0</v>
       </c>
       <c r="CF15">
         <v>50000.0</v>
       </c>
       <c r="CG15">
         <v>50000.0</v>
       </c>
       <c r="CH15">
         <v>50000.0</v>
       </c>
       <c r="CI15">
+        <v>50000.0</v>
+      </c>
+      <c r="CJ15">
         <v>49000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>25000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="CM15">
         <v>14000.0</v>
       </c>
       <c r="CN15">
         <v>14000.0</v>
       </c>
       <c r="CO15">
         <v>14000.0</v>
       </c>
       <c r="CP15">
         <v>14000.0</v>
       </c>
       <c r="CQ15">
         <v>14000.0</v>
       </c>
       <c r="CR15">
         <v>14000.0</v>
       </c>
       <c r="CS15">
         <v>14000.0</v>
       </c>
       <c r="CT15">
         <v>14000.0</v>
       </c>
       <c r="CU15">
+        <v>14000.0</v>
+      </c>
+      <c r="CV15">
         <v>12562.0</v>
       </c>
-      <c r="CV15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CW15"/>
       <c r="CX15">
         <v>8000.0</v>
       </c>
       <c r="CY15">
+        <v>8000.0</v>
+      </c>
+      <c r="CZ15">
         <v>7434.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="DA15">
         <v>7000.0</v>
       </c>
       <c r="DB15">
+        <v>7000.0</v>
+      </c>
+      <c r="DC15">
         <v>65144000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
         <v>42</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>-47699000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-38007000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-39306000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-37214000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-15379000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>-56654000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-2668512000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-2472326000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>-3785000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
-      <c r="BO16">
+      <c r="BO16"/>
+      <c r="BP16">
         <v>3608000.0</v>
       </c>
-      <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
-      <c r="BS16">
+      <c r="BS16"/>
+      <c r="BT16">
         <v>29456000.0</v>
       </c>
-      <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
-      <c r="BW16">
+      <c r="BW16"/>
+      <c r="BX16">
         <v>18470000.0</v>
       </c>
-      <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
-      <c r="CA16">
+      <c r="CA16"/>
+      <c r="CB16">
         <v>13064000.0</v>
       </c>
-      <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
+      <c r="DC16"/>
+    </row>
+    <row r="17" spans="1:107">
+      <c r="A17" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
+      <c r="CV17"/>
+      <c r="CW17"/>
+      <c r="CX17"/>
+      <c r="CY17"/>
+      <c r="CZ17"/>
+      <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
+    </row>
+    <row r="18" spans="1:107">
+      <c r="A18" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18">
+        <v>0.0</v>
+      </c>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
+        <v>0.0</v>
+      </c>
+      <c r="AK18">
+        <v>0.0</v>
+      </c>
+      <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
+        <v>0.0</v>
+      </c>
+      <c r="AN18">
+        <v>0.0</v>
+      </c>
+      <c r="AO18">
+        <v>0.0</v>
+      </c>
+      <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
+        <v>0.0</v>
+      </c>
+      <c r="AR18">
+        <v>0.0</v>
+      </c>
+      <c r="AS18">
+        <v>0.0</v>
+      </c>
+      <c r="AT18">
+        <v>0.0</v>
+      </c>
+      <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18">
+        <v>0.0</v>
+      </c>
+      <c r="AW18">
+        <v>0.0</v>
+      </c>
+      <c r="AX18">
+        <v>0.0</v>
+      </c>
+      <c r="AY18">
+        <v>0.0</v>
+      </c>
+      <c r="AZ18">
+        <v>0.0</v>
+      </c>
+      <c r="BA18">
+        <v>0.0</v>
+      </c>
+      <c r="BB18">
+        <v>0.0</v>
+      </c>
+      <c r="BC18">
+        <v>0.0</v>
+      </c>
+      <c r="BD18">
+        <v>0.0</v>
+      </c>
+      <c r="BE18">
+        <v>0.0</v>
+      </c>
+      <c r="BF18">
+        <v>0.0</v>
+      </c>
+      <c r="BG18">
+        <v>0.0</v>
+      </c>
+      <c r="BH18">
+        <v>0.0</v>
+      </c>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+    </row>
+    <row r="19" spans="1:107">
+      <c r="A19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19">
+        <v>691751000.0</v>
+      </c>
+      <c r="AB19">
+        <v>709730000.0</v>
+      </c>
+      <c r="AC19">
+        <v>697331000.0</v>
+      </c>
+      <c r="AD19">
+        <v>715480000.0</v>
+      </c>
+      <c r="AE19">
+        <v>697686000.0</v>
+      </c>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+    </row>
+    <row r="20" spans="1:107">
+      <c r="A20" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20">
+        <v>11031000.0</v>
+      </c>
+      <c r="C20">
+        <v>11031000.0</v>
+      </c>
+      <c r="D20">
+        <v>11031000.0</v>
+      </c>
+      <c r="E20">
+        <v>11031000.0</v>
+      </c>
+      <c r="F20">
+        <v>11000000.0</v>
+      </c>
+      <c r="G20">
+        <v>11031000.0</v>
+      </c>
+      <c r="H20">
+        <v>11031000.0</v>
+      </c>
+      <c r="I20">
+        <v>11031000.0</v>
+      </c>
+      <c r="J20">
+        <v>11031000.0</v>
+      </c>
+      <c r="K20">
+        <v>11031000.0</v>
+      </c>
+      <c r="L20">
+        <v>11031000.0</v>
+      </c>
+      <c r="M20">
+        <v>11031000.0</v>
+      </c>
+      <c r="N20">
+        <v>11031000.0</v>
+      </c>
+      <c r="O20">
+        <v>11031000.0</v>
+      </c>
+      <c r="P20">
+        <v>11031000.0</v>
+      </c>
+      <c r="Q20">
+        <v>11031000.0</v>
+      </c>
+      <c r="R20">
+        <v>11031000.0</v>
+      </c>
+      <c r="S20">
+        <v>11031000.0</v>
+      </c>
+      <c r="T20">
+        <v>11031000.0</v>
+      </c>
+      <c r="U20">
+        <v>11031000.0</v>
+      </c>
+      <c r="V20">
+        <v>11031000.0</v>
+      </c>
+      <c r="W20">
+        <v>11031000.0</v>
+      </c>
+      <c r="X20">
+        <v>11031000.0</v>
+      </c>
+      <c r="Y20">
+        <v>11031000.0</v>
+      </c>
+      <c r="Z20">
+        <v>11031000.0</v>
+      </c>
+      <c r="AA20">
+        <v>11031000.0</v>
+      </c>
+      <c r="AB20">
+        <v>11031000.0</v>
+      </c>
+      <c r="AC20">
+        <v>11031000.0</v>
+      </c>
+      <c r="AD20">
+        <v>11031000.0</v>
+      </c>
+      <c r="AE20">
+        <v>11031000.0</v>
+      </c>
+      <c r="AF20">
+        <v>11031000.0</v>
+      </c>
+      <c r="AG20">
+        <v>11031000.0</v>
+      </c>
+      <c r="AH20">
+        <v>11031000.0</v>
+      </c>
+      <c r="AI20">
+        <v>11031000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>11031000.0</v>
+      </c>
+      <c r="AK20">
+        <v>11031000.0</v>
+      </c>
+      <c r="AL20">
+        <v>11031000.0</v>
+      </c>
+      <c r="AM20">
+        <v>11031000.0</v>
+      </c>
+      <c r="AN20">
+        <v>11031000.0</v>
+      </c>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20">
+        <v>4018000.0</v>
+      </c>
+      <c r="BV20"/>
+      <c r="BW20">
+        <v>107393000.0</v>
+      </c>
+      <c r="BX20">
+        <v>107100000.0</v>
+      </c>
+      <c r="BY20">
+        <v>209991000.0</v>
+      </c>
+      <c r="BZ20">
+        <v>209941000.0</v>
+      </c>
+      <c r="CA20">
+        <v>209941000.0</v>
+      </c>
+      <c r="CB20">
+        <v>207646000.0</v>
+      </c>
+      <c r="CC20">
+        <v>207646000.0</v>
+      </c>
+      <c r="CD20">
+        <v>207646000.0</v>
+      </c>
+      <c r="CE20">
+        <v>209058000.0</v>
+      </c>
+      <c r="CF20">
+        <v>209058000.0</v>
+      </c>
+      <c r="CG20">
+        <v>209058000.0</v>
+      </c>
+      <c r="CH20">
+        <v>209058000.0</v>
+      </c>
+      <c r="CI20">
+        <v>209702000.0</v>
+      </c>
+      <c r="CJ20">
+        <v>209643000.0</v>
+      </c>
+      <c r="CK20">
+        <v>209592000.0</v>
+      </c>
+      <c r="CL20">
+        <v>209046000.0</v>
+      </c>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
+      <c r="CU20"/>
+      <c r="CV20"/>
+      <c r="CW20"/>
+      <c r="CX20"/>
+      <c r="CY20"/>
+      <c r="CZ20"/>
+      <c r="DA20"/>
+      <c r="DB20"/>
+      <c r="DC20"/>
+    </row>
+    <row r="21" spans="1:107">
+      <c r="A21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21">
+        <v>31000.0</v>
+      </c>
+      <c r="G21"/>
+      <c r="H21">
+        <v>17488000.0</v>
+      </c>
+      <c r="I21">
+        <v>6683000.0</v>
+      </c>
+      <c r="J21">
+        <v>17000.0</v>
+      </c>
+      <c r="K21">
+        <v>43000.0</v>
+      </c>
+      <c r="L21">
+        <v>68000.0</v>
+      </c>
+      <c r="M21">
+        <v>100000.0</v>
+      </c>
+      <c r="N21">
+        <v>131000.0</v>
+      </c>
+      <c r="O21">
+        <v>162000.0</v>
+      </c>
+      <c r="P21">
+        <v>194000.0</v>
+      </c>
+      <c r="Q21">
+        <v>236000.0</v>
+      </c>
+      <c r="R21">
+        <v>279000.0</v>
+      </c>
+      <c r="S21">
+        <v>322000.0</v>
+      </c>
+      <c r="T21">
+        <v>364000.0</v>
+      </c>
+      <c r="U21">
+        <v>419000.0</v>
+      </c>
+      <c r="V21">
+        <v>473000.0</v>
+      </c>
+      <c r="W21">
+        <v>527000.0</v>
+      </c>
+      <c r="X21">
+        <v>581000.0</v>
+      </c>
+      <c r="Y21">
+        <v>646000.0</v>
+      </c>
+      <c r="Z21">
+        <v>711000.0</v>
+      </c>
+      <c r="AA21">
+        <v>777000.0</v>
+      </c>
+      <c r="AB21">
+        <v>842000.0</v>
+      </c>
+      <c r="AC21">
+        <v>8564000.0</v>
+      </c>
+      <c r="AD21">
+        <v>12028000.0</v>
+      </c>
+      <c r="AE21">
+        <v>9052000.0</v>
+      </c>
+      <c r="AF21">
+        <v>1151000.0</v>
+      </c>
+      <c r="AG21">
+        <v>1242000.0</v>
+      </c>
+      <c r="AH21">
+        <v>1332000.0</v>
+      </c>
+      <c r="AI21">
+        <v>1423000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>1513000.0</v>
+      </c>
+      <c r="AK21">
+        <v>1597000.0</v>
+      </c>
+      <c r="AL21">
+        <v>1681000.0</v>
+      </c>
+      <c r="AM21">
+        <v>1766000.0</v>
+      </c>
+      <c r="AN21">
+        <v>1858000.0</v>
+      </c>
+      <c r="AO21">
+        <v>1456000.0</v>
+      </c>
+      <c r="AP21">
+        <v>1537000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>1619000.0</v>
+      </c>
+      <c r="AR21">
+        <v>1701000.0</v>
+      </c>
+      <c r="AS21">
+        <v>1795000.0</v>
+      </c>
+      <c r="AT21">
+        <v>1890000.0</v>
+      </c>
+      <c r="AU21">
+        <v>1985000.0</v>
+      </c>
+      <c r="AV21">
+        <v>2080000.0</v>
+      </c>
+      <c r="AW21">
+        <v>2179000.0</v>
+      </c>
+      <c r="AX21">
+        <v>6355000.0</v>
+      </c>
+      <c r="AY21">
+        <v>1130000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>1171000.0</v>
+      </c>
+      <c r="BA21">
+        <v>1212000.0</v>
+      </c>
+      <c r="BB21">
+        <v>1253000.0</v>
+      </c>
+      <c r="BC21">
+        <v>1294000.0</v>
+      </c>
+      <c r="BD21">
+        <v>1335000.0</v>
+      </c>
+      <c r="BE21">
+        <v>19156000.0</v>
+      </c>
+      <c r="BF21">
+        <v>1417000.0</v>
+      </c>
+      <c r="BG21">
+        <v>1462000.0</v>
+      </c>
+      <c r="BH21">
+        <v>1533000.0</v>
+      </c>
+      <c r="BI21">
+        <v>1664000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>1825000.0</v>
+      </c>
+      <c r="BK21">
+        <v>2015000.0</v>
+      </c>
+      <c r="BL21">
+        <v>2233000.0</v>
+      </c>
+      <c r="BM21">
+        <v>2480000.0</v>
+      </c>
+      <c r="BN21">
+        <v>2754000.0</v>
+      </c>
+      <c r="BO21">
+        <v>3055000.0</v>
+      </c>
+      <c r="BP21">
+        <v>3382000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>3736000.0</v>
+      </c>
+      <c r="BR21">
+        <v>4115000.0</v>
+      </c>
+      <c r="BS21">
+        <v>4521000.0</v>
+      </c>
+      <c r="BT21">
+        <v>12347000.0</v>
+      </c>
+      <c r="BU21">
+        <v>13801000.0</v>
+      </c>
+      <c r="BV21">
+        <v>13155000.0</v>
+      </c>
+      <c r="BW21">
+        <v>15417000.0</v>
+      </c>
+      <c r="BX21">
+        <v>17411000.0</v>
+      </c>
+      <c r="BY21">
+        <v>17619000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>17313000.0</v>
+      </c>
+      <c r="CA21">
+        <v>16739000.0</v>
+      </c>
+      <c r="CB21">
+        <v>16919000.0</v>
+      </c>
+      <c r="CC21">
+        <v>16190000.0</v>
+      </c>
+      <c r="CD21">
+        <v>14899000.0</v>
+      </c>
+      <c r="CE21">
+        <v>14398000.0</v>
+      </c>
+      <c r="CF21">
+        <v>14120000.0</v>
+      </c>
+      <c r="CG21">
+        <v>12157000.0</v>
+      </c>
+      <c r="CH21">
+        <v>12105000.0</v>
+      </c>
+      <c r="CI21">
+        <v>11432000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>10029000.0</v>
+      </c>
+      <c r="CK21">
+        <v>10002000.0</v>
+      </c>
+      <c r="CL21">
+        <v>9930000.0</v>
+      </c>
+      <c r="CM21">
+        <v>6590000.0</v>
+      </c>
+      <c r="CN21">
+        <v>6686000.0</v>
+      </c>
+      <c r="CO21">
+        <v>6794000.0</v>
+      </c>
+      <c r="CP21">
+        <v>2207000.0</v>
+      </c>
+      <c r="CQ21">
+        <v>2122000.0</v>
+      </c>
+      <c r="CR21">
+        <v>5533000.0</v>
+      </c>
+      <c r="CS21">
+        <v>5441000.0</v>
+      </c>
+      <c r="CT21">
+        <v>5328000.0</v>
+      </c>
+      <c r="CU21">
+        <v>5296000.0</v>
+      </c>
+      <c r="CV21">
+        <v>5408000.0</v>
+      </c>
+      <c r="CW21">
+        <v>3761000.0</v>
+      </c>
+      <c r="CX21">
+        <v>6772000.0</v>
+      </c>
+      <c r="CY21">
+        <v>6786000.0</v>
+      </c>
+      <c r="CZ21">
+        <v>6851654.0</v>
+      </c>
+      <c r="DA21">
+        <v>6651000.0</v>
+      </c>
+      <c r="DB21">
+        <v>5591000.0</v>
+      </c>
+      <c r="DC21">
+        <v>4809000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:107">
+      <c r="A22" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22">
+        <v>-7407224000.0</v>
+      </c>
+      <c r="J22">
+        <v>-7323305000.0</v>
+      </c>
+      <c r="K22">
+        <v>-6388640000.0</v>
+      </c>
+      <c r="L22">
+        <v>-324782000.0</v>
+      </c>
+      <c r="M22">
+        <v>-359263000.0</v>
+      </c>
+      <c r="N22">
+        <v>-408306000.0</v>
+      </c>
+      <c r="O22">
+        <v>-445021000.0</v>
+      </c>
+      <c r="P22">
+        <v>-423327000.0</v>
+      </c>
+      <c r="Q22">
+        <v>792000.0</v>
+      </c>
+      <c r="R22">
+        <v>-907716000.0</v>
+      </c>
+      <c r="S22">
+        <v>-325637000.0</v>
+      </c>
+      <c r="T22">
+        <v>-32811000.0</v>
+      </c>
+      <c r="U22">
+        <v>25700000.0</v>
+      </c>
+      <c r="V22">
+        <v>41208000.0</v>
+      </c>
+      <c r="W22">
+        <v>28422000.0</v>
+      </c>
+      <c r="X22">
+        <v>25564000.0</v>
+      </c>
+      <c r="Y22">
+        <v>-389671000.0</v>
+      </c>
+      <c r="Z22">
+        <v>43286000.0</v>
+      </c>
+      <c r="AA22">
+        <v>-453082000.0</v>
+      </c>
+      <c r="AB22">
+        <v>-483879000.0</v>
+      </c>
+      <c r="AC22">
+        <v>-467777000.0</v>
+      </c>
+      <c r="AD22">
+        <v>507000.0</v>
+      </c>
+      <c r="AE22">
+        <v>-425530000.0</v>
+      </c>
+      <c r="AF22">
+        <v>-390544000.0</v>
+      </c>
+      <c r="AG22">
+        <v>-379455000.0</v>
+      </c>
+      <c r="AH22">
+        <v>-350578000.0</v>
+      </c>
+      <c r="AI22">
+        <v>-321480000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>-329741000.0</v>
+      </c>
+      <c r="AK22">
+        <v>-272271000.0</v>
+      </c>
+      <c r="AL22">
+        <v>-257525000.0</v>
+      </c>
+      <c r="AM22">
+        <v>-259591000.0</v>
+      </c>
+      <c r="AN22">
+        <v>-289626000.0</v>
+      </c>
+      <c r="AO22">
+        <v>17396000.0</v>
+      </c>
+      <c r="AP22">
+        <v>24679000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>11994000.0</v>
+      </c>
+      <c r="AR22">
+        <v>-52095000.0</v>
+      </c>
+      <c r="AS22">
+        <v>18120000.0</v>
+      </c>
+      <c r="AT22">
+        <v>16015000.0</v>
+      </c>
+      <c r="AU22">
+        <v>20791000.0</v>
+      </c>
+      <c r="AV22">
+        <v>21241000.0</v>
+      </c>
+      <c r="AW22">
+        <v>32538000.0</v>
+      </c>
+      <c r="AX22">
+        <v>5556000.0</v>
+      </c>
+      <c r="AY22">
+        <v>349000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>-51767000.0</v>
+      </c>
+      <c r="BA22">
+        <v>5518000.0</v>
+      </c>
+      <c r="BB22">
+        <v>3453000.0</v>
+      </c>
+      <c r="BC22">
+        <v>6943000.0</v>
+      </c>
+      <c r="BD22">
+        <v>9080000.0</v>
+      </c>
+      <c r="BE22">
+        <v>11100000.0</v>
+      </c>
+      <c r="BF22">
+        <v>13952000.0</v>
+      </c>
+      <c r="BG22">
+        <v>-11501000.0</v>
+      </c>
+      <c r="BH22">
+        <v>22767000.0</v>
+      </c>
+      <c r="BI22">
+        <v>-599000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>-1629000.0</v>
+      </c>
+      <c r="BK22">
+        <v>-805000.0</v>
+      </c>
+      <c r="BL22">
+        <v>40709000.0</v>
+      </c>
+      <c r="BM22">
+        <v>31237000.0</v>
+      </c>
+      <c r="BN22">
+        <v>54608000.0</v>
+      </c>
+      <c r="BO22">
+        <v>-1914000.0</v>
+      </c>
+      <c r="BP22">
+        <v>31316000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>32258000.0</v>
+      </c>
+      <c r="BR22">
+        <v>68275000.0</v>
+      </c>
+      <c r="BS22">
+        <v>35458000.0</v>
+      </c>
+      <c r="BT22">
+        <v>38233000.0</v>
+      </c>
+      <c r="BU22">
+        <v>31541000.0</v>
+      </c>
+      <c r="BV22">
+        <v>9158000.0</v>
+      </c>
+      <c r="BW22">
+        <v>8553000.0</v>
+      </c>
+      <c r="BX22">
+        <v>6622000.0</v>
+      </c>
+      <c r="BY22">
+        <v>7807000.0</v>
+      </c>
+      <c r="BZ22">
+        <v>11284000.0</v>
+      </c>
+      <c r="CA22">
+        <v>14197000.0</v>
+      </c>
+      <c r="CB22">
+        <v>23870000.0</v>
+      </c>
+      <c r="CC22">
+        <v>7335000.0</v>
+      </c>
+      <c r="CD22"/>
+      <c r="CE22">
+        <v>1902000.0</v>
+      </c>
+      <c r="CF22">
+        <v>1065000.0</v>
+      </c>
+      <c r="CG22">
+        <v>375000.0</v>
+      </c>
+      <c r="CH22">
+        <v>875000.0</v>
+      </c>
+      <c r="CI22"/>
+      <c r="CJ22">
+        <v>3850000.0</v>
+      </c>
+      <c r="CK22">
+        <v>58331000.0</v>
+      </c>
+      <c r="CL22">
+        <v>31605000.0</v>
+      </c>
+      <c r="CM22">
+        <v>27106000.0</v>
+      </c>
+      <c r="CN22">
+        <v>25454000.0</v>
+      </c>
+      <c r="CO22">
+        <v>22658000.0</v>
+      </c>
+      <c r="CP22">
+        <v>19682000.0</v>
+      </c>
+      <c r="CQ22">
+        <v>14829000.0</v>
+      </c>
+      <c r="CR22">
+        <v>12540000.0</v>
+      </c>
+      <c r="CS22">
+        <v>9603000.0</v>
+      </c>
+      <c r="CT22">
+        <v>11540000.0</v>
+      </c>
+      <c r="CU22">
+        <v>12473000.0</v>
+      </c>
+      <c r="CV22">
+        <v>14947000.0</v>
+      </c>
+      <c r="CW22">
+        <v>15958000.0</v>
+      </c>
+      <c r="CX22">
+        <v>13495000.0</v>
+      </c>
+      <c r="CY22">
+        <v>14944000.0</v>
+      </c>
+      <c r="CZ22">
+        <v>12846000.0</v>
+      </c>
+      <c r="DA22">
+        <v>18446000.0</v>
+      </c>
+      <c r="DB22">
+        <v>16386000.0</v>
+      </c>
+      <c r="DC22">
+        <v>15920000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:107">
+      <c r="A23" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23">
+        <v>8001473000.0</v>
+      </c>
+      <c r="C23">
+        <v>7839227000.0</v>
+      </c>
+      <c r="D23">
+        <v>7869185000.0</v>
+      </c>
+      <c r="E23">
+        <v>7856731000.0</v>
+      </c>
+      <c r="F23">
+        <v>7862363000.0</v>
+      </c>
+      <c r="G23">
+        <v>7729035000.0</v>
+      </c>
+      <c r="H23">
+        <v>7677925000.0</v>
+      </c>
+      <c r="I23">
+        <v>7712299000.0</v>
+      </c>
+      <c r="J23">
+        <v>7586347000.0</v>
+      </c>
+      <c r="K23">
+        <v>7512046000.0</v>
+      </c>
+      <c r="L23">
+        <v>7570341000.0</v>
+      </c>
+      <c r="M23">
+        <v>7350140000.0</v>
+      </c>
+      <c r="N23">
+        <v>7344924000.0</v>
+      </c>
+      <c r="O23">
+        <v>7434130000.0</v>
+      </c>
+      <c r="P23">
+        <v>7378262000.0</v>
+      </c>
+      <c r="Q23">
+        <v>7128511000.0</v>
+      </c>
+      <c r="R23">
+        <v>6955968000.0</v>
+      </c>
+      <c r="S23">
+        <v>6737052000.0</v>
+      </c>
+      <c r="T23">
+        <v>6858587000.0</v>
+      </c>
+      <c r="U23">
+        <v>6776533000.0</v>
+      </c>
+      <c r="V23">
+        <v>6578856000.0</v>
+      </c>
+      <c r="W23">
+        <v>6438401000.0</v>
+      </c>
+      <c r="X23">
+        <v>6201888000.0</v>
+      </c>
+      <c r="Y23">
+        <v>6106782000.0</v>
+      </c>
+      <c r="Z23">
+        <v>6218163000.0</v>
+      </c>
+      <c r="AA23">
+        <v>5617690000.0</v>
+      </c>
+      <c r="AB23">
+        <v>5538184000.0</v>
+      </c>
+      <c r="AC23">
+        <v>5511752000.0</v>
+      </c>
+      <c r="AD23">
+        <v>5511752000.0</v>
+      </c>
+      <c r="AE23">
+        <v>5571068000.0</v>
+      </c>
+      <c r="AF23">
+        <v>5502219000.0</v>
+      </c>
+      <c r="AG23">
+        <v>5487042000.0</v>
+      </c>
+      <c r="AH23">
+        <v>5415202000.0</v>
+      </c>
+      <c r="AI23">
+        <v>5305641000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>5210485000.0</v>
+      </c>
+      <c r="AK23">
+        <v>5111396000.0</v>
+      </c>
+      <c r="AL23">
+        <v>4973346000.0</v>
+      </c>
+      <c r="AM23">
+        <v>4811821000.0</v>
+      </c>
+      <c r="AN23">
+        <v>4701346000.0</v>
+      </c>
+      <c r="AO23">
+        <v>4402180000.0</v>
+      </c>
+      <c r="AP23">
+        <v>4441333000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>4310748000.0</v>
+      </c>
+      <c r="AR23">
+        <v>4234521000.0</v>
+      </c>
+      <c r="AS23">
+        <v>4214241000.0</v>
+      </c>
+      <c r="AT23">
+        <v>3970770000.0</v>
+      </c>
+      <c r="AU23">
+        <v>4083887000.0</v>
+      </c>
+      <c r="AV23">
+        <v>4232443000.0</v>
+      </c>
+      <c r="AW23">
+        <v>4228332000.0</v>
+      </c>
+      <c r="AX23">
+        <v>3094775000.0</v>
+      </c>
+      <c r="AY23">
+        <v>3096962000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>3054379000.0</v>
+      </c>
+      <c r="BA23">
+        <v>2845137000.0</v>
+      </c>
+      <c r="BB23">
+        <v>2773414000.0</v>
+      </c>
+      <c r="BC23">
+        <v>2792423000.0</v>
+      </c>
+      <c r="BD23">
+        <v>2882520000.0</v>
+      </c>
+      <c r="BE23">
+        <v>2841857000.0</v>
+      </c>
+      <c r="BF23">
+        <v>2846652000.0</v>
+      </c>
+      <c r="BG23">
+        <v>2771471000.0</v>
+      </c>
+      <c r="BH23">
+        <v>2744824000.0</v>
+      </c>
+      <c r="BI23">
+        <v>2686570000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>2710835000.0</v>
+      </c>
+      <c r="BK23">
+        <v>2879666000.0</v>
+      </c>
+      <c r="BL23">
+        <v>2907148000.0</v>
+      </c>
+      <c r="BM23">
+        <v>2968505000.0</v>
+      </c>
+      <c r="BN23">
+        <v>2914950000.0</v>
+      </c>
+      <c r="BO23">
+        <v>3018301000.0</v>
+      </c>
+      <c r="BP23">
+        <v>3162706000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>3457490000.0</v>
+      </c>
+      <c r="BR23">
+        <v>3870851000.0</v>
+      </c>
+      <c r="BS23">
+        <v>3892895000.0</v>
+      </c>
+      <c r="BT23">
+        <v>3875816000.0</v>
+      </c>
+      <c r="BU23">
+        <v>3765991000.0</v>
+      </c>
+      <c r="BV23">
+        <v>3845107000.0</v>
+      </c>
+      <c r="BW23">
+        <v>3940395000.0</v>
+      </c>
+      <c r="BX23">
+        <v>3983657000.0</v>
+      </c>
+      <c r="BY23">
+        <v>4011615000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>3870897000.0</v>
+      </c>
+      <c r="CA23">
+        <v>3777584000.0</v>
+      </c>
+      <c r="CB23">
+        <v>3725243000.0</v>
+      </c>
+      <c r="CC23">
+        <v>3739811000.0</v>
+      </c>
+      <c r="CD23">
+        <v>3624305000.0</v>
+      </c>
+      <c r="CE23">
+        <v>3514984000.0</v>
+      </c>
+      <c r="CF23">
+        <v>3414252000.0</v>
+      </c>
+      <c r="CG23">
+        <v>3368388000.0</v>
+      </c>
+      <c r="CH23">
+        <v>3251792000.0</v>
+      </c>
+      <c r="CI23">
+        <v>3139359000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>3104188000.0</v>
+      </c>
+      <c r="CK23">
+        <v>3089898000.0</v>
+      </c>
+      <c r="CL23">
+        <v>3096706000.0</v>
+      </c>
+      <c r="CM23">
+        <v>1760805000.0</v>
+      </c>
+      <c r="CN23">
+        <v>1787139000.0</v>
+      </c>
+      <c r="CO23">
+        <v>1734668000.0</v>
+      </c>
+      <c r="CP23">
+        <v>1648863000.0</v>
+      </c>
+      <c r="CQ23">
+        <v>1551835000.0</v>
+      </c>
+      <c r="CR23">
+        <v>1456298000.0</v>
+      </c>
+      <c r="CS23">
+        <v>1425178000.0</v>
+      </c>
+      <c r="CT23">
+        <v>1292758000.0</v>
+      </c>
+      <c r="CU23">
+        <v>1221602000.0</v>
+      </c>
+      <c r="CV23">
+        <v>1158760000.0</v>
+      </c>
+      <c r="CW23">
+        <v>1139065000.0</v>
+      </c>
+      <c r="CX23">
+        <v>1114491000.0</v>
+      </c>
+      <c r="CY23">
+        <v>1069684000.0</v>
+      </c>
+      <c r="CZ23">
+        <v>1034610081.0</v>
+      </c>
+      <c r="DA23">
+        <v>946339000.0</v>
+      </c>
+      <c r="DB23">
+        <v>877840000.0</v>
+      </c>
+      <c r="DC23">
+        <v>813733000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:107">
+      <c r="A24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>130618000.0</v>
+      </c>
+      <c r="D24">
+        <v>130463000.0</v>
+      </c>
+      <c r="E24">
+        <v>130309000.0</v>
+      </c>
+      <c r="F24">
+        <v>143460000.0</v>
+      </c>
+      <c r="G24">
+        <v>143299000.0</v>
+      </c>
+      <c r="H24">
+        <v>168138000.0</v>
+      </c>
+      <c r="I24">
+        <v>217978000.0</v>
+      </c>
+      <c r="J24">
+        <v>192818000.0</v>
+      </c>
+      <c r="K24">
+        <v>192665000.0</v>
+      </c>
+      <c r="L24">
+        <v>205012000.0</v>
+      </c>
+      <c r="M24">
+        <v>292360000.0</v>
+      </c>
+      <c r="N24">
+        <v>254708000.0</v>
+      </c>
+      <c r="O24">
+        <v>479558000.0</v>
+      </c>
+      <c r="P24">
+        <v>479409000.0</v>
+      </c>
+      <c r="Q24">
+        <v>129261000.0</v>
+      </c>
+      <c r="R24">
+        <v>274113000.0</v>
+      </c>
+      <c r="S24">
+        <v>253967000.0</v>
+      </c>
+      <c r="T24">
+        <v>352506000.0</v>
+      </c>
+      <c r="U24">
+        <v>352344000.0</v>
+      </c>
+      <c r="V24">
+        <v>269243000.0</v>
+      </c>
+      <c r="W24">
+        <v>119124000.0</v>
+      </c>
+      <c r="X24">
+        <v>118972000.0</v>
+      </c>
+      <c r="Y24">
+        <v>118821000.0</v>
+      </c>
+      <c r="Z24">
+        <v>118670000.0</v>
+      </c>
+      <c r="AA24">
+        <v>118523000.0</v>
+      </c>
+      <c r="AB24">
+        <v>118377000.0</v>
+      </c>
+      <c r="AC24">
+        <v>118232000.0</v>
+      </c>
+      <c r="AD24">
+        <v>118087000.0</v>
+      </c>
+      <c r="AE24">
+        <v>117947000.0</v>
+      </c>
+      <c r="AF24">
+        <v>117808000.0</v>
+      </c>
+      <c r="AG24">
+        <v>117670000.0</v>
+      </c>
+      <c r="AH24">
+        <v>117532000.0</v>
+      </c>
+      <c r="AI24">
+        <v>117400000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>117270000.0</v>
+      </c>
+      <c r="AK24">
+        <v>117140000.0</v>
+      </c>
+      <c r="AL24">
+        <v>117011000.0</v>
+      </c>
+      <c r="AM24">
+        <v>116795000.0</v>
+      </c>
+      <c r="AN24">
+        <v>18978000.0</v>
+      </c>
+      <c r="AO24">
+        <v>18888000.0</v>
+      </c>
+      <c r="AP24">
+        <v>18821000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>18759000.0</v>
+      </c>
+      <c r="AR24">
+        <v>18703000.0</v>
+      </c>
+      <c r="AS24">
+        <v>18669000.0</v>
+      </c>
+      <c r="AT24">
+        <v>18773000.0</v>
+      </c>
+      <c r="AU24">
+        <v>18732000.0</v>
+      </c>
+      <c r="AV24">
+        <v>19477000.0</v>
+      </c>
+      <c r="AW24">
+        <v>34229000.0</v>
+      </c>
+      <c r="AX24">
+        <v>97000000.0</v>
+      </c>
+      <c r="AY24">
+        <v>132445000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>127546000.0</v>
+      </c>
+      <c r="BA24">
+        <v>2645000.0</v>
+      </c>
+      <c r="BB24">
+        <v>2743000.0</v>
+      </c>
+      <c r="BC24">
+        <v>51478000.0</v>
+      </c>
+      <c r="BD24">
+        <v>82406000.0</v>
+      </c>
+      <c r="BE24">
+        <v>82406000.0</v>
+      </c>
+      <c r="BF24">
+        <v>82406000.0</v>
+      </c>
+      <c r="BG24">
+        <v>82406000.0</v>
+      </c>
+      <c r="BH24">
+        <v>82406000.0</v>
+      </c>
+      <c r="BI24">
+        <v>101114000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>83440000.0</v>
+      </c>
+      <c r="BK24">
+        <v>237357000.0</v>
+      </c>
+      <c r="BL24">
+        <v>237626000.0</v>
+      </c>
+      <c r="BM24">
+        <v>238698000.0</v>
+      </c>
+      <c r="BN24">
+        <v>239284000.0</v>
+      </c>
+      <c r="BO24">
+        <v>240732000.0</v>
+      </c>
+      <c r="BP24">
+        <v>238131000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>244730000.0</v>
+      </c>
+      <c r="BR24">
+        <v>295890000.0</v>
+      </c>
+      <c r="BS24">
+        <v>395242000.0</v>
+      </c>
+      <c r="BT24">
+        <v>505389000.0</v>
+      </c>
+      <c r="BU24">
+        <v>667378000.0</v>
+      </c>
+      <c r="BV24">
+        <v>582513000.0</v>
+      </c>
+      <c r="BW24">
+        <v>497959000.0</v>
+      </c>
+      <c r="BX24">
+        <v>519570000.0</v>
+      </c>
+      <c r="BY24">
+        <v>443750000.0</v>
+      </c>
+      <c r="BZ24">
+        <v>361190000.0</v>
+      </c>
+      <c r="CA24">
+        <v>250520000.0</v>
+      </c>
+      <c r="CB24">
+        <v>251443000.0</v>
+      </c>
+      <c r="CC24">
+        <v>251841000.0</v>
+      </c>
+      <c r="CD24">
+        <v>82406000.0</v>
+      </c>
+      <c r="CE24">
+        <v>213939000.0</v>
+      </c>
+      <c r="CF24">
+        <v>128737000.0</v>
+      </c>
+      <c r="CG24">
+        <v>169337000.0</v>
+      </c>
+      <c r="CH24">
+        <v>230053000.0</v>
+      </c>
+      <c r="CI24">
+        <v>149517000.0</v>
+      </c>
+      <c r="CJ24">
+        <v>151699000.0</v>
+      </c>
+      <c r="CK24">
+        <v>274539000.0</v>
+      </c>
+      <c r="CL24">
+        <v>348741000.0</v>
+      </c>
+      <c r="CM24">
+        <v>118360000.0</v>
+      </c>
+      <c r="CN24">
+        <v>182999000.0</v>
+      </c>
+      <c r="CO24">
+        <v>84458000.0</v>
+      </c>
+      <c r="CP24">
+        <v>51950000.0</v>
+      </c>
+      <c r="CQ24">
+        <v>69503000.0</v>
+      </c>
+      <c r="CR24">
+        <v>34450000.0</v>
+      </c>
+      <c r="CS24">
+        <v>40450000.0</v>
+      </c>
+      <c r="CT24">
+        <v>6000000.0</v>
+      </c>
+      <c r="CU24">
+        <v>10500000.0</v>
+      </c>
+      <c r="CV24"/>
+      <c r="CW24">
+        <v>4500000.0</v>
+      </c>
+      <c r="CX24">
+        <v>4500000.0</v>
+      </c>
+      <c r="CY24">
+        <v>4500000.0</v>
+      </c>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+    </row>
+    <row r="25" spans="1:107">
+      <c r="A25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25">
+        <v>129558000.0</v>
+      </c>
+      <c r="P25"/>
+      <c r="Q25">
+        <v>129261000.0</v>
+      </c>
+      <c r="R25">
+        <v>129113000.0</v>
+      </c>
+      <c r="S25">
+        <v>128967000.0</v>
+      </c>
+      <c r="T25">
+        <v>215006000.0</v>
+      </c>
+      <c r="U25">
+        <v>214844000.0</v>
+      </c>
+      <c r="V25">
+        <v>119243000.0</v>
+      </c>
+      <c r="W25">
+        <v>119124000.0</v>
+      </c>
+      <c r="X25">
+        <v>118972000.0</v>
+      </c>
+      <c r="Y25">
+        <v>118821000.0</v>
+      </c>
+      <c r="Z25">
+        <v>118670000.0</v>
+      </c>
+      <c r="AA25">
+        <v>118523000.0</v>
+      </c>
+      <c r="AB25">
+        <v>118377000.0</v>
+      </c>
+      <c r="AC25">
+        <v>118232000.0</v>
+      </c>
+      <c r="AD25">
+        <v>118087000.0</v>
+      </c>
+      <c r="AE25">
+        <v>117947000.0</v>
+      </c>
+      <c r="AF25">
+        <v>117808000.0</v>
+      </c>
+      <c r="AG25">
+        <v>117670000.0</v>
+      </c>
+      <c r="AH25">
+        <v>117532000.0</v>
+      </c>
+      <c r="AI25">
+        <v>117400000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>117270000.0</v>
+      </c>
+      <c r="AK25">
+        <v>117140000.0</v>
+      </c>
+      <c r="AL25">
+        <v>117011000.0</v>
+      </c>
+      <c r="AM25">
+        <v>116795000.0</v>
+      </c>
+      <c r="AN25">
+        <v>18978000.0</v>
+      </c>
+      <c r="AO25">
+        <v>18888000.0</v>
+      </c>
+      <c r="AP25">
+        <v>18821000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>18759000.0</v>
+      </c>
+      <c r="AR25">
+        <v>18703000.0</v>
+      </c>
+      <c r="AS25">
+        <v>18669000.0</v>
+      </c>
+      <c r="AT25">
+        <v>18773000.0</v>
+      </c>
+      <c r="AU25">
+        <v>18732000.0</v>
+      </c>
+      <c r="AV25">
+        <v>19477000.0</v>
+      </c>
+      <c r="AW25">
+        <v>34229000.0</v>
+      </c>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25">
+        <v>51478000.0</v>
+      </c>
+      <c r="BD25">
+        <v>82406000.0</v>
+      </c>
+      <c r="BE25">
+        <v>82406000.0</v>
+      </c>
+      <c r="BF25">
+        <v>82406000.0</v>
+      </c>
+      <c r="BG25">
+        <v>82406000.0</v>
+      </c>
+      <c r="BH25">
+        <v>82406000.0</v>
+      </c>
+      <c r="BI25">
+        <v>101114000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>83440000.0</v>
+      </c>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
+      <c r="CX25"/>
+      <c r="CY25"/>
+      <c r="CZ25"/>
+      <c r="DA25"/>
+      <c r="DB25"/>
+      <c r="DC25"/>
+    </row>
+    <row r="26" spans="1:107">
+      <c r="A26" t="s">
+        <v>52</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>835725000.0</v>
+      </c>
+      <c r="D26">
+        <v>880624000.0</v>
+      </c>
+      <c r="E26">
+        <v>877321000.0</v>
+      </c>
+      <c r="F26">
+        <v>890194000.0</v>
+      </c>
+      <c r="G26">
+        <v>907011000.0</v>
+      </c>
+      <c r="H26">
+        <v>905798000.0</v>
+      </c>
+      <c r="I26">
+        <v>908921000.0</v>
+      </c>
+      <c r="J26">
+        <v>877638000.0</v>
+      </c>
+      <c r="K26">
+        <v>872190000.0</v>
+      </c>
+      <c r="L26">
+        <v>865739000.0</v>
+      </c>
+      <c r="M26">
+        <v>817242000.0</v>
+      </c>
+      <c r="N26">
+        <v>836650000.0</v>
+      </c>
+      <c r="O26">
+        <v>878701000.0</v>
+      </c>
+      <c r="P26">
+        <v>853838000.0</v>
+      </c>
+      <c r="Q26">
+        <v>840195000.0</v>
+      </c>
+      <c r="R26">
+        <v>860221000.0</v>
+      </c>
+      <c r="S26">
+        <v>876980000.0</v>
+      </c>
+      <c r="T26">
+        <v>910790000.0</v>
+      </c>
+      <c r="U26">
+        <v>906996000.0</v>
+      </c>
+      <c r="V26">
+        <v>862119000.0</v>
+      </c>
+      <c r="W26">
+        <v>812788000.0</v>
+      </c>
+      <c r="X26">
+        <v>762349000.0</v>
+      </c>
+      <c r="Y26">
+        <v>736435000.0</v>
+      </c>
+      <c r="Z26">
+        <v>673913000.0</v>
+      </c>
+      <c r="AA26">
+        <v>622206000.0</v>
+      </c>
+      <c r="AB26">
+        <v>5189236000.0</v>
+      </c>
+      <c r="AC26">
+        <v>5147538000.0</v>
+      </c>
+      <c r="AD26">
+        <v>5152440000.0</v>
+      </c>
+      <c r="AE26">
+        <v>5171334000.0</v>
+      </c>
+      <c r="AF26">
+        <v>5152864000.0</v>
+      </c>
+      <c r="AG26">
+        <v>5127898000.0</v>
+      </c>
+      <c r="AH26">
+        <v>5081186000.0</v>
+      </c>
+      <c r="AI26">
+        <v>4387788000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>4279809000.0</v>
+      </c>
+      <c r="AK26">
+        <v>4169332000.0</v>
+      </c>
+      <c r="AL26">
+        <v>4050253000.0</v>
+      </c>
+      <c r="AM26">
+        <v>3919648000.0</v>
+      </c>
+      <c r="AN26">
+        <v>3821656000.0</v>
+      </c>
+      <c r="AO26">
+        <v>3520112000.0</v>
+      </c>
+      <c r="AP26">
+        <v>3422436000.0</v>
+      </c>
+      <c r="AQ26">
+        <v>3268036000.0</v>
+      </c>
+      <c r="AR26">
+        <v>3143255000.0</v>
+      </c>
+      <c r="AS26">
+        <v>3003583000.0</v>
+      </c>
+      <c r="AT26">
+        <v>2830244000.0</v>
+      </c>
+      <c r="AU26">
+        <v>2775757000.0</v>
+      </c>
+      <c r="AV26">
+        <v>2741283000.0</v>
+      </c>
+      <c r="AW26">
+        <v>2635848000.0</v>
+      </c>
+      <c r="AX26">
+        <v>2304652000.0</v>
+      </c>
+      <c r="AY26">
+        <v>2221910000.0</v>
+      </c>
+      <c r="AZ26">
+        <v>2177498000.0</v>
+      </c>
+      <c r="BA26">
+        <v>2107849000.0</v>
+      </c>
+      <c r="BB26">
+        <v>2130761000.0</v>
+      </c>
+      <c r="BC26">
+        <v>2067199000.0</v>
+      </c>
+      <c r="BD26">
+        <v>1994357000.0</v>
+      </c>
+      <c r="BE26">
+        <v>1903549000.0</v>
+      </c>
+      <c r="BF26">
+        <v>1936635000.0</v>
+      </c>
+      <c r="BG26">
+        <v>2012292000.0</v>
+      </c>
+      <c r="BH26">
+        <v>1931349000.0</v>
+      </c>
+      <c r="BI26">
+        <v>1981373000.0</v>
+      </c>
+      <c r="BJ26">
+        <v>2004502000.0</v>
+      </c>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
+      <c r="CV26"/>
+      <c r="CW26"/>
+      <c r="CX26"/>
+      <c r="CY26"/>
+      <c r="CZ26"/>
+      <c r="DA26"/>
+      <c r="DB26"/>
+      <c r="DC26"/>
+    </row>
+    <row r="27" spans="1:107">
+      <c r="A27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+    </row>
+    <row r="28" spans="1:107">
+      <c r="A28" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28">
+        <v>-200433000.0</v>
+      </c>
+      <c r="C28">
+        <v>-123427000.0</v>
+      </c>
+      <c r="D28">
+        <v>67622000.0</v>
+      </c>
+      <c r="E28">
+        <v>-22845000.0</v>
+      </c>
+      <c r="F28">
+        <v>-121590000.0</v>
+      </c>
+      <c r="G28">
+        <v>-80704000.0</v>
+      </c>
+      <c r="H28">
+        <v>88338000.0</v>
+      </c>
+      <c r="I28">
+        <v>142711000.0</v>
+      </c>
+      <c r="J28">
+        <v>109739000.0</v>
+      </c>
+      <c r="K28">
+        <v>46627000.0</v>
+      </c>
+      <c r="L28">
+        <v>152688000.0</v>
+      </c>
+      <c r="M28">
+        <v>3354000.0</v>
+      </c>
+      <c r="N28">
+        <v>-90199000.0</v>
+      </c>
+      <c r="O28">
+        <v>93357000.0</v>
+      </c>
+      <c r="P28">
+        <v>126988000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-45898000.0</v>
+      </c>
+      <c r="R28">
+        <v>56876000.0</v>
+      </c>
+      <c r="S28">
+        <v>-58524000.0</v>
+      </c>
+      <c r="T28">
+        <v>-256459000.0</v>
+      </c>
+      <c r="U28">
+        <v>-472003000.0</v>
+      </c>
+      <c r="V28">
+        <v>-428546000.0</v>
+      </c>
+      <c r="W28">
+        <v>-377321000.0</v>
+      </c>
+      <c r="X28">
+        <v>-122877000.0</v>
+      </c>
+      <c r="Y28">
+        <v>-90934000.0</v>
+      </c>
+      <c r="Z28">
+        <v>-175570000.0</v>
+      </c>
+      <c r="AA28">
+        <v>127977000.0</v>
+      </c>
+      <c r="AB28">
+        <v>86699000.0</v>
+      </c>
+      <c r="AC28">
+        <v>-12764000.0</v>
+      </c>
+      <c r="AD28">
+        <v>627231000.0</v>
+      </c>
+      <c r="AE28">
+        <v>-51883000.0</v>
+      </c>
+      <c r="AF28">
+        <v>17432000.0</v>
+      </c>
+      <c r="AG28">
+        <v>118053000.0</v>
+      </c>
+      <c r="AH28">
+        <v>251058000.0</v>
+      </c>
+      <c r="AI28">
+        <v>185789000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>113444000.0</v>
+      </c>
+      <c r="AK28">
+        <v>89001000.0</v>
+      </c>
+      <c r="AL28">
+        <v>-1496000.0</v>
+      </c>
+      <c r="AM28">
+        <v>28203000.0</v>
+      </c>
+      <c r="AN28">
+        <v>186743000.0</v>
+      </c>
+      <c r="AO28">
+        <v>-56309000.0</v>
+      </c>
+      <c r="AP28">
+        <v>142189000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>131295000.0</v>
+      </c>
+      <c r="AR28">
+        <v>24339000.0</v>
+      </c>
+      <c r="AS28">
+        <v>-66673000.0</v>
+      </c>
+      <c r="AT28">
+        <v>-134608000.0</v>
+      </c>
+      <c r="AU28">
+        <v>-163472000.0</v>
+      </c>
+      <c r="AV28">
+        <v>10224000.0</v>
+      </c>
+      <c r="AW28">
+        <v>-68507000.0</v>
+      </c>
+      <c r="AX28">
+        <v>-26782000.0</v>
+      </c>
+      <c r="AY28">
+        <v>-71939000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-51811000.0</v>
+      </c>
+      <c r="BA28">
+        <v>-191209000.0</v>
+      </c>
+      <c r="BB28">
+        <v>-75117000.0</v>
+      </c>
+      <c r="BC28">
+        <v>-90981000.0</v>
+      </c>
+      <c r="BD28">
+        <v>-182706000.0</v>
+      </c>
+      <c r="BE28">
+        <v>-201836000.0</v>
+      </c>
+      <c r="BF28">
+        <v>-185877000.0</v>
+      </c>
+      <c r="BG28">
+        <v>-74623000.0</v>
+      </c>
+      <c r="BH28">
+        <v>-95974000.0</v>
+      </c>
+      <c r="BI28">
+        <v>-124356000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>-112004000.0</v>
+      </c>
+      <c r="BK28">
+        <v>86496000.0</v>
+      </c>
+      <c r="BL28">
+        <v>17906000.0</v>
+      </c>
+      <c r="BM28">
+        <v>-43600000.0</v>
+      </c>
+      <c r="BN28">
+        <v>8539000.0</v>
+      </c>
+      <c r="BO28">
+        <v>41515000.0</v>
+      </c>
+      <c r="BP28">
+        <v>84021000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>31396000.0</v>
+      </c>
+      <c r="BR28">
+        <v>-86936000.0</v>
+      </c>
+      <c r="BS28">
+        <v>164292000.0</v>
+      </c>
+      <c r="BT28">
+        <v>420201000.0</v>
+      </c>
+      <c r="BU28">
+        <v>585738000.0</v>
+      </c>
+      <c r="BV28">
+        <v>472291000.0</v>
+      </c>
+      <c r="BW28">
+        <v>396653000.0</v>
+      </c>
+      <c r="BX28">
+        <v>513672000.0</v>
+      </c>
+      <c r="BY28">
+        <v>339961000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>263170000.0</v>
+      </c>
+      <c r="CA28">
+        <v>157346000.0</v>
+      </c>
+      <c r="CB28">
+        <v>153942000.0</v>
+      </c>
+      <c r="CC28">
+        <v>154232000.0</v>
+      </c>
+      <c r="CD28">
+        <v>129007000.0</v>
+      </c>
+      <c r="CE28">
+        <v>116159000.0</v>
+      </c>
+      <c r="CF28">
+        <v>25260000.0</v>
+      </c>
+      <c r="CG28">
+        <v>57104000.0</v>
+      </c>
+      <c r="CH28">
+        <v>133203000.0</v>
+      </c>
+      <c r="CI28">
+        <v>67676000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>96535000.0</v>
+      </c>
+      <c r="CK28">
+        <v>196575000.0</v>
+      </c>
+      <c r="CL28">
+        <v>265213000.0</v>
+      </c>
+      <c r="CM28">
+        <v>67653000.0</v>
+      </c>
+      <c r="CN28">
+        <v>120404000.0</v>
+      </c>
+      <c r="CO28">
+        <v>31144000.0</v>
+      </c>
+      <c r="CP28">
+        <v>-8103000.0</v>
+      </c>
+      <c r="CQ28">
+        <v>12638000.0</v>
+      </c>
+      <c r="CR28">
+        <v>-33322000.0</v>
+      </c>
+      <c r="CS28">
+        <v>-32383000.0</v>
+      </c>
+      <c r="CT28">
+        <v>-51814000.0</v>
+      </c>
+      <c r="CU28">
+        <v>-53450000.0</v>
+      </c>
+      <c r="CV28">
+        <v>-81206000.0</v>
+      </c>
+      <c r="CW28">
+        <v>-56821000.0</v>
+      </c>
+      <c r="CX28">
+        <v>-66060000.0</v>
+      </c>
+      <c r="CY28">
+        <v>-60307000.0</v>
+      </c>
+      <c r="CZ28">
+        <v>-176107120.0</v>
+      </c>
+      <c r="DA28">
+        <v>-63528000.0</v>
+      </c>
+      <c r="DB28">
+        <v>-65039000.0</v>
+      </c>
+      <c r="DC28">
+        <v>-55122000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:107">
+      <c r="A29" t="s">
+        <v>55</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>933437000.0</v>
+      </c>
+      <c r="D29">
+        <v>1076849000.0</v>
+      </c>
+      <c r="E29">
+        <v>972359000.0</v>
+      </c>
+      <c r="F29">
+        <v>1021294000.0</v>
+      </c>
+      <c r="G29">
+        <v>999784000.0</v>
+      </c>
+      <c r="H29">
+        <v>1125312000.0</v>
+      </c>
+      <c r="I29">
+        <v>1167187000.0</v>
+      </c>
+      <c r="J29">
+        <v>1129877000.0</v>
+      </c>
+      <c r="K29">
+        <v>1005765000.0</v>
+      </c>
+      <c r="L29">
+        <v>1156903000.0</v>
+      </c>
+      <c r="M29">
+        <v>955719000.0</v>
+      </c>
+      <c r="N29">
+        <v>923268000.0</v>
+      </c>
+      <c r="O29">
+        <v>1141723000.0</v>
+      </c>
+      <c r="P29">
+        <v>1116924000.0</v>
+      </c>
+      <c r="Q29">
+        <v>838154000.0</v>
+      </c>
+      <c r="R29">
+        <v>892409000.0</v>
+      </c>
+      <c r="S29">
+        <v>875419000.0</v>
+      </c>
+      <c r="T29">
+        <v>995923000.0</v>
+      </c>
+      <c r="U29">
+        <v>971399000.0</v>
+      </c>
+      <c r="V29">
+        <v>872220000.0</v>
+      </c>
+      <c r="W29">
+        <v>850946000.0</v>
+      </c>
+      <c r="X29">
+        <v>846016000.0</v>
+      </c>
+      <c r="Y29">
+        <v>832024000.0</v>
+      </c>
+      <c r="Z29">
+        <v>917914000.0</v>
+      </c>
+      <c r="AA29">
+        <v>971481000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+    </row>
+    <row r="30" spans="1:107">
+      <c r="A30" t="s">
+        <v>56</v>
+      </c>
+      <c r="B30">
+        <v>24613000.0</v>
+      </c>
+      <c r="C30">
+        <v>23320000.0</v>
+      </c>
+      <c r="D30">
+        <v>24466000.0</v>
+      </c>
+      <c r="E30">
+        <v>60763000.0</v>
+      </c>
+      <c r="F30">
+        <v>63299000.0</v>
+      </c>
+      <c r="G30">
+        <v>521137000.0</v>
+      </c>
+      <c r="H30">
+        <v>67838000.0</v>
+      </c>
+      <c r="I30">
+        <v>550502000.0</v>
+      </c>
+      <c r="J30">
+        <v>582464000.0</v>
+      </c>
+      <c r="K30">
+        <v>598995000.0</v>
+      </c>
+      <c r="L30">
+        <v>58597000.0</v>
+      </c>
+      <c r="M30">
+        <v>649171000.0</v>
+      </c>
+      <c r="N30">
+        <v>636059000.0</v>
+      </c>
+      <c r="O30">
+        <v>645493000.0</v>
+      </c>
+      <c r="P30">
+        <v>653019000.0</v>
+      </c>
+      <c r="Q30">
+        <v>635813000.0</v>
+      </c>
+      <c r="R30">
+        <v>613273000.0</v>
+      </c>
+      <c r="S30">
+        <v>564363000.0</v>
+      </c>
+      <c r="T30">
+        <v>532086000.0</v>
+      </c>
+      <c r="U30">
+        <v>496785000.0</v>
+      </c>
+      <c r="V30">
+        <v>487224000.0</v>
+      </c>
+      <c r="W30">
+        <v>452790000.0</v>
+      </c>
+      <c r="X30">
+        <v>439627000.0</v>
+      </c>
+      <c r="Y30">
+        <v>65069000.0</v>
+      </c>
+      <c r="Z30">
+        <v>527469000.0</v>
+      </c>
+      <c r="AA30">
+        <v>50981000.0</v>
+      </c>
+      <c r="AB30">
+        <v>523641000.0</v>
+      </c>
+      <c r="AC30">
+        <v>12946000.0</v>
+      </c>
+      <c r="AD30">
+        <v>12946000.0</v>
+      </c>
+      <c r="AE30">
+        <v>438927000.0</v>
+      </c>
+      <c r="AF30">
+        <v>21645000.0</v>
+      </c>
+      <c r="AG30">
+        <v>13646000.0</v>
+      </c>
+      <c r="AH30">
+        <v>12940000.0</v>
+      </c>
+      <c r="AI30">
+        <v>12751000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>18594000.0</v>
+      </c>
+      <c r="AK30">
+        <v>58308000.0</v>
+      </c>
+      <c r="AL30">
+        <v>61453000.0</v>
+      </c>
+      <c r="AM30">
+        <v>50823000.0</v>
+      </c>
+      <c r="AN30">
+        <v>12702000.0</v>
+      </c>
+      <c r="AO30">
+        <v>60305000.0</v>
+      </c>
+      <c r="AP30">
+        <v>62713000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>67082000.0</v>
+      </c>
+      <c r="AR30">
+        <v>14580000.0</v>
+      </c>
+      <c r="AS30">
+        <v>79569000.0</v>
+      </c>
+      <c r="AT30">
+        <v>90952000.0</v>
+      </c>
+      <c r="AU30">
+        <v>95716000.0</v>
+      </c>
+      <c r="AV30">
+        <v>23970000.0</v>
+      </c>
+      <c r="AW30">
+        <v>82210000.0</v>
+      </c>
+      <c r="AX30">
+        <v>59515000.0</v>
+      </c>
+      <c r="AY30">
+        <v>60334000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>19008000.0</v>
+      </c>
+      <c r="BA30">
+        <v>68704000.0</v>
+      </c>
+      <c r="BB30">
+        <v>71224000.0</v>
+      </c>
+      <c r="BC30">
+        <v>64610000.0</v>
+      </c>
+      <c r="BD30">
+        <v>16611000.0</v>
+      </c>
+      <c r="BE30">
+        <v>19156000.0</v>
+      </c>
+      <c r="BF30">
+        <v>7168000.0</v>
+      </c>
+      <c r="BG30">
+        <v>19470000.0</v>
+      </c>
+      <c r="BH30">
+        <v>16902000.0</v>
+      </c>
+      <c r="BI30">
+        <v>17012000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>18329000.0</v>
+      </c>
+      <c r="BK30">
+        <v>17984000.0</v>
+      </c>
+      <c r="BL30">
+        <v>17236000.0</v>
+      </c>
+      <c r="BM30">
+        <v>19005000.0</v>
+      </c>
+      <c r="BN30">
+        <v>18571000.0</v>
+      </c>
+      <c r="BO30">
+        <v>68706000.0</v>
+      </c>
+      <c r="BP30">
+        <v>66046000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>48156000.0</v>
+      </c>
+      <c r="BR30">
+        <v>44533000.0</v>
+      </c>
+      <c r="BS30">
+        <v>11702000.0</v>
+      </c>
+      <c r="BT30">
+        <v>12347000.0</v>
+      </c>
+      <c r="BU30">
+        <v>13801000.0</v>
+      </c>
+      <c r="BV30">
+        <v>13155000.0</v>
+      </c>
+      <c r="BW30">
+        <v>15417000.0</v>
+      </c>
+      <c r="BX30">
+        <v>17411000.0</v>
+      </c>
+      <c r="BY30">
+        <v>17619000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>17313000.0</v>
+      </c>
+      <c r="CA30">
+        <v>16739000.0</v>
+      </c>
+      <c r="CB30">
+        <v>16919000.0</v>
+      </c>
+      <c r="CC30">
+        <v>16190000.0</v>
+      </c>
+      <c r="CD30">
+        <v>14899000.0</v>
+      </c>
+      <c r="CE30">
+        <v>14398000.0</v>
+      </c>
+      <c r="CF30">
+        <v>14120000.0</v>
+      </c>
+      <c r="CG30">
+        <v>12157000.0</v>
+      </c>
+      <c r="CH30">
+        <v>12105000.0</v>
+      </c>
+      <c r="CI30">
+        <v>11432000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>10029000.0</v>
+      </c>
+      <c r="CK30">
+        <v>10002000.0</v>
+      </c>
+      <c r="CL30">
+        <v>9930000.0</v>
+      </c>
+      <c r="CM30">
+        <v>6590000.0</v>
+      </c>
+      <c r="CN30">
+        <v>6686000.0</v>
+      </c>
+      <c r="CO30">
+        <v>6794000.0</v>
+      </c>
+      <c r="CP30">
+        <v>5710000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>5871000.0</v>
+      </c>
+      <c r="CR30">
+        <v>5533000.0</v>
+      </c>
+      <c r="CS30">
+        <v>5441000.0</v>
+      </c>
+      <c r="CT30">
+        <v>5328000.0</v>
+      </c>
+      <c r="CU30">
+        <v>5296000.0</v>
+      </c>
+      <c r="CV30">
+        <v>5408000.0</v>
+      </c>
+      <c r="CW30">
+        <v>5982000.0</v>
+      </c>
+      <c r="CX30">
+        <v>6772000.0</v>
+      </c>
+      <c r="CY30">
+        <v>6786000.0</v>
+      </c>
+      <c r="CZ30">
+        <v>6851654.0</v>
+      </c>
+      <c r="DA30">
+        <v>6651000.0</v>
+      </c>
+      <c r="DB30">
+        <v>5591000.0</v>
+      </c>
+      <c r="DC30">
+        <v>4809000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:107">
+      <c r="A31" t="s">
+        <v>57</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
+        <v>650972000.0</v>
+      </c>
+      <c r="P31">
+        <v>626290000.0</v>
+      </c>
+      <c r="Q31">
+        <v>597626000.0</v>
+      </c>
+      <c r="R31">
+        <v>606986000.0</v>
+      </c>
+      <c r="S31">
+        <v>610099000.0</v>
+      </c>
+      <c r="T31">
+        <v>632022000.0</v>
+      </c>
+      <c r="U31">
+        <v>607605000.0</v>
+      </c>
+      <c r="V31">
+        <v>591473000.0</v>
+      </c>
+      <c r="W31">
+        <v>570264000.0</v>
+      </c>
+      <c r="X31">
+        <v>565432000.0</v>
+      </c>
+      <c r="Y31">
+        <v>551526000.0</v>
+      </c>
+      <c r="Z31">
+        <v>535694000.0</v>
+      </c>
+      <c r="AA31">
+        <v>541150000.0</v>
+      </c>
+      <c r="AB31">
+        <v>551394000.0</v>
+      </c>
+      <c r="AC31">
+        <v>562577000.0</v>
+      </c>
+      <c r="AD31">
+        <v>552430000.0</v>
+      </c>
+      <c r="AE31">
+        <v>552187000.0</v>
+      </c>
+      <c r="AF31">
+        <v>540386000.0</v>
+      </c>
+      <c r="AG31">
+        <v>555475000.0</v>
+      </c>
+      <c r="AH31">
+        <v>559344000.0</v>
+      </c>
+      <c r="AI31">
+        <v>551824000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>549933000.0</v>
+      </c>
+      <c r="AK31">
+        <v>546619000.0</v>
+      </c>
+      <c r="AL31">
+        <v>537428000.0</v>
+      </c>
+      <c r="AM31">
+        <v>526745000.0</v>
+      </c>
+      <c r="AN31">
+        <v>518136000.0</v>
+      </c>
+      <c r="AO31">
+        <v>529742000.0</v>
+      </c>
+      <c r="AP31">
+        <v>523648000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>509241000.0</v>
+      </c>
+      <c r="AR31">
+        <v>492217000.0</v>
+      </c>
+      <c r="AS31">
+        <v>483654000.0</v>
+      </c>
+      <c r="AT31">
+        <v>470850000.0</v>
+      </c>
+      <c r="AU31">
+        <v>465485000.0</v>
+      </c>
+      <c r="AV31">
+        <v>451307000.0</v>
+      </c>
+      <c r="AW31">
+        <v>433015000.0</v>
+      </c>
+      <c r="AX31">
+        <v>426348000.0</v>
+      </c>
+      <c r="AY31">
+        <v>413585000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>400066000.0</v>
+      </c>
+      <c r="BA31">
+        <v>396744000.0</v>
+      </c>
+      <c r="BB31">
+        <v>394143000.0</v>
+      </c>
+      <c r="BC31">
+        <v>387811000.0</v>
+      </c>
+      <c r="BD31">
+        <v>377029000.0</v>
+      </c>
+      <c r="BE31">
+        <v>362611000.0</v>
+      </c>
+      <c r="BF31">
+        <v>347039000.0</v>
+      </c>
+      <c r="BG31">
+        <v>292256000.0</v>
+      </c>
+      <c r="BH31">
+        <v>284075000.0</v>
+      </c>
+      <c r="BI31">
+        <v>201539000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>196540000.0</v>
+      </c>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
+      <c r="CU31"/>
+      <c r="CV31"/>
+      <c r="CW31"/>
+      <c r="CX31"/>
+      <c r="CY31"/>
+      <c r="CZ31"/>
+      <c r="DA31"/>
+      <c r="DB31"/>
+      <c r="DC31"/>
+    </row>
+    <row r="32" spans="1:107">
+      <c r="A32" t="s">
+        <v>58</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
+      <c r="CU32"/>
+      <c r="CV32"/>
+      <c r="CW32"/>
+      <c r="CX32"/>
+      <c r="CY32"/>
+      <c r="CZ32"/>
+      <c r="DA32"/>
+      <c r="DB32"/>
+      <c r="DC32"/>
+    </row>
+    <row r="33" spans="1:107">
+      <c r="A33" t="s">
+        <v>59</v>
+      </c>
+      <c r="B33">
+        <v>6568552000.0</v>
+      </c>
+      <c r="C33">
+        <v>7406833000.0</v>
+      </c>
+      <c r="D33">
+        <v>6751254000.0</v>
+      </c>
+      <c r="E33">
+        <v>6702993000.0</v>
+      </c>
+      <c r="F33">
+        <v>6528820000.0</v>
+      </c>
+      <c r="G33">
+        <v>6783971000.0</v>
+      </c>
+      <c r="H33">
+        <v>6399489000.0</v>
+      </c>
+      <c r="I33">
+        <v>5965109000.0</v>
+      </c>
+      <c r="J33">
+        <v>5813166000.0</v>
+      </c>
+      <c r="K33">
+        <v>5784823000.0</v>
+      </c>
+      <c r="L33">
+        <v>6343681000.0</v>
+      </c>
+      <c r="M33">
+        <v>5594721000.0</v>
+      </c>
+      <c r="N33">
+        <v>5442496000.0</v>
+      </c>
+      <c r="O33">
+        <v>5438629000.0</v>
+      </c>
+      <c r="P33">
+        <v>5434603000.0</v>
+      </c>
+      <c r="Q33">
+        <v>5299719000.0</v>
+      </c>
+      <c r="R33">
+        <v>5178771000.0</v>
+      </c>
+      <c r="S33">
+        <v>4896151000.0</v>
+      </c>
+      <c r="T33">
+        <v>4730829000.0</v>
+      </c>
+      <c r="U33">
+        <v>4473391000.0</v>
+      </c>
+      <c r="V33">
+        <v>4457754000.0</v>
+      </c>
+      <c r="W33">
+        <v>4481490000.0</v>
+      </c>
+      <c r="X33">
+        <v>791824000.0</v>
+      </c>
+      <c r="Y33">
+        <v>4876548000.0</v>
+      </c>
+      <c r="Z33">
+        <v>4408503000.0</v>
+      </c>
+      <c r="AA33">
+        <v>4591590000.0</v>
+      </c>
+      <c r="AB33">
+        <v>4193779000.0</v>
+      </c>
+      <c r="AC33">
+        <v>678721000.0</v>
+      </c>
+      <c r="AD33">
+        <v>5344003000.0</v>
+      </c>
+      <c r="AE33">
+        <v>662001000.0</v>
+      </c>
+      <c r="AF33">
+        <v>4722070000.0</v>
+      </c>
+      <c r="AG33">
+        <v>4674387000.0</v>
+      </c>
+      <c r="AH33">
+        <v>4632042000.0</v>
+      </c>
+      <c r="AI33">
+        <v>4504660000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>4429423000.0</v>
+      </c>
+      <c r="AK33">
+        <v>4288282000.0</v>
+      </c>
+      <c r="AL33">
+        <v>4172483000.0</v>
+      </c>
+      <c r="AM33">
+        <v>4043079000.0</v>
+      </c>
+      <c r="AN33">
+        <v>3994426000.0</v>
+      </c>
+      <c r="AO33">
+        <v>3637629000.0</v>
+      </c>
+      <c r="AP33">
+        <v>3559023000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>3402859000.0</v>
+      </c>
+      <c r="AR33">
+        <v>3329549000.0</v>
+      </c>
+      <c r="AS33">
+        <v>3141724000.0</v>
+      </c>
+      <c r="AT33">
+        <v>761229000.0</v>
+      </c>
+      <c r="AU33">
+        <v>890983000.0</v>
+      </c>
+      <c r="AV33">
+        <v>2954554000.0</v>
+      </c>
+      <c r="AW33">
+        <v>2817729000.0</v>
+      </c>
+      <c r="AX33">
+        <v>2402931000.0</v>
+      </c>
+      <c r="AY33">
+        <v>2308992000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>2323673000.0</v>
+      </c>
+      <c r="BA33">
+        <v>2197536000.0</v>
+      </c>
+      <c r="BB33">
+        <v>2220943000.0</v>
+      </c>
+      <c r="BC33">
+        <v>2159935000.0</v>
+      </c>
+      <c r="BD33">
+        <v>2144718000.0</v>
+      </c>
+      <c r="BE33">
+        <v>2531034000.0</v>
+      </c>
+      <c r="BF33">
+        <v>389613000.0</v>
+      </c>
+      <c r="BG33">
+        <v>433043000.0</v>
+      </c>
+      <c r="BH33">
+        <v>2162779000.0</v>
+      </c>
+      <c r="BI33">
+        <v>433989000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>409739000.0</v>
+      </c>
+      <c r="BK33">
+        <v>2710821000.0</v>
+      </c>
+      <c r="BL33">
+        <v>2670192000.0</v>
+      </c>
+      <c r="BM33">
+        <v>2667202000.0</v>
+      </c>
+      <c r="BN33">
+        <v>2665634000.0</v>
+      </c>
+      <c r="BO33">
+        <v>2750378000.0</v>
+      </c>
+      <c r="BP33">
+        <v>2942550000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>3196000000.0</v>
+      </c>
+      <c r="BR33">
+        <v>3443492000.0</v>
+      </c>
+      <c r="BS33">
+        <v>3650243000.0</v>
+      </c>
+      <c r="BT33">
+        <v>3778281000.0</v>
+      </c>
+      <c r="BU33">
+        <v>3670550000.0</v>
+      </c>
+      <c r="BV33">
+        <v>3721730000.0</v>
+      </c>
+      <c r="BW33">
+        <v>3823672000.0</v>
+      </c>
+      <c r="BX33">
+        <v>3860348000.0</v>
+      </c>
+      <c r="BY33">
+        <v>3890207000.0</v>
+      </c>
+      <c r="BZ33">
+        <v>3755564000.0</v>
+      </c>
+      <c r="CA33">
+        <v>3667671000.0</v>
+      </c>
+      <c r="CB33">
+        <v>3610823000.0</v>
+      </c>
+      <c r="CC33">
+        <v>3626012000.0</v>
+      </c>
+      <c r="CD33">
+        <v>3499135000.0</v>
+      </c>
+      <c r="CE33">
+        <v>3402806000.0</v>
+      </c>
+      <c r="CF33">
+        <v>3296655000.0</v>
+      </c>
+      <c r="CG33">
+        <v>3243998000.0</v>
+      </c>
+      <c r="CH33">
+        <v>3142837000.0</v>
+      </c>
+      <c r="CI33">
+        <v>3046086000.0</v>
+      </c>
+      <c r="CJ33">
+        <v>3038995000.0</v>
+      </c>
+      <c r="CK33">
+        <v>3001932000.0</v>
+      </c>
+      <c r="CL33">
+        <v>3003248000.0</v>
+      </c>
+      <c r="CM33">
+        <v>1703508000.0</v>
+      </c>
+      <c r="CN33">
+        <v>1717858000.0</v>
+      </c>
+      <c r="CO33">
+        <v>1674560000.0</v>
+      </c>
+      <c r="CP33">
+        <v>1583100000.0</v>
+      </c>
+      <c r="CQ33">
+        <v>1489099000.0</v>
+      </c>
+      <c r="CR33">
+        <v>1382993000.0</v>
+      </c>
+      <c r="CS33">
+        <v>1346904000.0</v>
+      </c>
+      <c r="CT33">
+        <v>1229616000.0</v>
+      </c>
+      <c r="CU33">
+        <v>1152356000.0</v>
+      </c>
+      <c r="CV33">
+        <v>1072146000.0</v>
+      </c>
+      <c r="CW33">
+        <v>1082244000.0</v>
+      </c>
+      <c r="CX33">
+        <v>1041659000.0</v>
+      </c>
+      <c r="CY33">
+        <v>998091000.0</v>
+      </c>
+      <c r="CZ33">
+        <v>851651307.0</v>
+      </c>
+      <c r="DA33">
+        <v>876160000.0</v>
+      </c>
+      <c r="DB33">
+        <v>807210000.0</v>
+      </c>
+      <c r="DC33">
+        <v>753802000.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:107">
+      <c r="A34" t="s">
+        <v>60</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34">
+        <v>350000000.0</v>
+      </c>
+      <c r="P34"/>
+      <c r="Q34">
+        <v>100000000.0</v>
+      </c>
+      <c r="R34">
+        <v>145000000.0</v>
+      </c>
+      <c r="S34">
+        <v>125000000.0</v>
+      </c>
+      <c r="T34">
+        <v>137500000.0</v>
+      </c>
+      <c r="U34">
+        <v>137500000.0</v>
+      </c>
+      <c r="V34">
+        <v>150000000.0</v>
+      </c>
+      <c r="W34">
+        <v>150000000.0</v>
+      </c>
+      <c r="X34">
+        <v>150000000.0</v>
+      </c>
+      <c r="Y34">
+        <v>150000000.0</v>
+      </c>
+      <c r="Z34">
+        <v>251808000.0</v>
+      </c>
+      <c r="AA34">
+        <v>300000000.0</v>
+      </c>
+      <c r="AB34">
+        <v>90000000.0</v>
+      </c>
+      <c r="AC34">
+        <v>134973000.0</v>
+      </c>
+      <c r="AD34">
+        <v>54852000.0</v>
+      </c>
+      <c r="AE34">
+        <v>53467000.0</v>
+      </c>
+      <c r="AF34">
+        <v>73056000.0</v>
+      </c>
+      <c r="AG34">
+        <v>177784000.0</v>
+      </c>
+      <c r="AH34">
+        <v>292682000.0</v>
+      </c>
+      <c r="AI34">
+        <v>239061000.0</v>
+      </c>
+      <c r="AJ34">
+        <v>175972000.0</v>
+      </c>
+      <c r="AK34">
+        <v>131271000.0</v>
+      </c>
+      <c r="AL34">
+        <v>42109000.0</v>
+      </c>
+      <c r="AM34">
+        <v>68768000.0</v>
+      </c>
+      <c r="AN34">
+        <v>338061000.0</v>
+      </c>
+      <c r="AO34">
+        <v>77402000.0</v>
+      </c>
+      <c r="AP34">
+        <v>302475000.0</v>
+      </c>
+      <c r="AQ34">
+        <v>275079000.0</v>
+      </c>
+      <c r="AR34">
+        <v>205161000.0</v>
+      </c>
+      <c r="AS34">
+        <v>185740000.0</v>
+      </c>
+      <c r="AT34">
+        <v>34395000.0</v>
+      </c>
+      <c r="AU34">
+        <v>39042000.0</v>
+      </c>
+      <c r="AV34">
+        <v>197536000.0</v>
+      </c>
+      <c r="AW34">
+        <v>155297000.0</v>
+      </c>
+      <c r="AX34">
+        <v>116969000.0</v>
+      </c>
+      <c r="AY34">
+        <v>170363000.0</v>
+      </c>
+      <c r="AZ34">
+        <v>136593000.0</v>
+      </c>
+      <c r="BA34">
+        <v>13234000.0</v>
+      </c>
+      <c r="BB34">
+        <v>12163000.0</v>
+      </c>
+      <c r="BC34">
+        <v>13466000.0</v>
+      </c>
+      <c r="BD34">
+        <v>12676000.0</v>
+      </c>
+      <c r="BE34">
+        <v>14656000.0</v>
+      </c>
+      <c r="BF34">
+        <v>14358000.0</v>
+      </c>
+      <c r="BG34">
+        <v>14480000.0</v>
+      </c>
+      <c r="BH34">
+        <v>14153000.0</v>
+      </c>
+      <c r="BI34">
+        <v>14995000.0</v>
+      </c>
+      <c r="BJ34">
+        <v>14800000.0</v>
+      </c>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
+      <c r="CU34"/>
+      <c r="CV34"/>
+      <c r="CW34"/>
+      <c r="CX34"/>
+      <c r="CY34"/>
+      <c r="CZ34"/>
+      <c r="DA34"/>
+      <c r="DB34"/>
+      <c r="DC34"/>
+    </row>
+    <row r="35" spans="1:107">
+      <c r="A35" t="s">
+        <v>61</v>
+      </c>
+      <c r="B35">
+        <v>205805000.0</v>
+      </c>
+      <c r="C35">
+        <v>205194000.0</v>
+      </c>
+      <c r="D35">
+        <v>210366000.0</v>
+      </c>
+      <c r="E35">
+        <v>213823000.0</v>
+      </c>
+      <c r="F35">
+        <v>224840000.0</v>
+      </c>
+      <c r="G35">
+        <v>223429000.0</v>
+      </c>
+      <c r="H35">
+        <v>250151000.0</v>
+      </c>
+      <c r="I35">
+        <v>307256000.0</v>
+      </c>
+      <c r="J35">
+        <v>272249000.0</v>
+      </c>
+      <c r="K35">
+        <v>284879000.0</v>
+      </c>
+      <c r="L35">
+        <v>298570000.0</v>
+      </c>
+      <c r="M35">
+        <v>206246000.0</v>
+      </c>
+      <c r="N35">
+        <v>206396000.0</v>
+      </c>
+      <c r="O35">
+        <v>179599000.0</v>
+      </c>
+      <c r="P35">
+        <v>179737000.0</v>
+      </c>
+      <c r="Q35">
+        <v>179461000.0</v>
+      </c>
+      <c r="R35">
+        <v>204729000.0</v>
+      </c>
+      <c r="S35">
+        <v>204149000.0</v>
+      </c>
+      <c r="T35">
+        <v>302506000.0</v>
+      </c>
+      <c r="U35">
+        <v>302696000.0</v>
+      </c>
+      <c r="V35">
+        <v>221150000.0</v>
+      </c>
+      <c r="W35">
+        <v>219859000.0</v>
+      </c>
+      <c r="X35">
+        <v>268972000.0</v>
+      </c>
+      <c r="Y35">
+        <v>269029000.0</v>
+      </c>
+      <c r="Z35">
+        <v>370478000.0</v>
+      </c>
+      <c r="AA35">
+        <v>418624000.0</v>
+      </c>
+      <c r="AB35">
+        <v>193443000.0</v>
+      </c>
+      <c r="AC35">
+        <v>118087000.0</v>
+      </c>
+      <c r="AD35">
+        <v>172939000.0</v>
+      </c>
+      <c r="AE35">
+        <v>117947000.0</v>
+      </c>
+      <c r="AF35">
+        <v>117981000.0</v>
+      </c>
+      <c r="AG35">
+        <v>118935000.0</v>
+      </c>
+      <c r="AH35">
+        <v>118503000.0</v>
+      </c>
+      <c r="AI35">
+        <v>118270000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>118073000.0</v>
+      </c>
+      <c r="AK35">
+        <v>227797000.0</v>
+      </c>
+      <c r="AL35">
+        <v>138492000.0</v>
+      </c>
+      <c r="AM35">
+        <v>167727000.0</v>
+      </c>
+      <c r="AN35">
+        <v>19956000.0</v>
+      </c>
+      <c r="AO35">
+        <v>80056000.0</v>
+      </c>
+      <c r="AP35">
+        <v>305216000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>277422000.0</v>
+      </c>
+      <c r="AR35">
+        <v>197073000.0</v>
+      </c>
+      <c r="AS35">
+        <v>177722000.0</v>
+      </c>
+      <c r="AT35">
+        <v>18623000.0</v>
+      </c>
+      <c r="AU35">
+        <v>18582000.0</v>
+      </c>
+      <c r="AV35">
+        <v>179369000.0</v>
+      </c>
+      <c r="AW35">
+        <v>146657000.0</v>
+      </c>
+      <c r="AX35">
+        <v>100186000.0</v>
+      </c>
+      <c r="AY35">
+        <v>134430000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>129670000.0</v>
+      </c>
+      <c r="BA35">
+        <v>4180000.0</v>
+      </c>
+      <c r="BB35">
+        <v>4115000.0</v>
+      </c>
+      <c r="BC35">
+        <v>56488000.0</v>
+      </c>
+      <c r="BD35">
+        <v>86677000.0</v>
+      </c>
+      <c r="BE35">
+        <v>85435000.0</v>
+      </c>
+      <c r="BF35">
+        <v>85528000.0</v>
+      </c>
+      <c r="BG35">
+        <v>85619000.0</v>
+      </c>
+      <c r="BH35">
+        <v>87424000.0</v>
+      </c>
+      <c r="BI35">
+        <v>104506000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>86919000.0</v>
+      </c>
+      <c r="BK35">
+        <v>250491000.0</v>
+      </c>
+      <c r="BL35">
+        <v>251205000.0</v>
+      </c>
+      <c r="BM35">
+        <v>158474000.0</v>
+      </c>
+      <c r="BN35">
+        <v>159153000.0</v>
+      </c>
+      <c r="BO35">
+        <v>171447000.0</v>
+      </c>
+      <c r="BP35">
+        <v>168623000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>164183000.0</v>
+      </c>
+      <c r="BR35">
+        <v>215400000.0</v>
+      </c>
+      <c r="BS35">
+        <v>326903000.0</v>
+      </c>
+      <c r="BT35">
+        <v>440876000.0</v>
+      </c>
+      <c r="BU35">
+        <v>605668000.0</v>
+      </c>
+      <c r="BV35">
+        <v>605459000.0</v>
+      </c>
+      <c r="BW35">
+        <v>442000000.0</v>
+      </c>
+      <c r="BX35">
+        <v>457168000.0</v>
+      </c>
+      <c r="BY35">
+        <v>460700000.0</v>
+      </c>
+      <c r="BZ35">
+        <v>388374000.0</v>
+      </c>
+      <c r="CA35">
+        <v>278144000.0</v>
+      </c>
+      <c r="CB35">
+        <v>101792000.0</v>
+      </c>
+      <c r="CC35">
+        <v>275478000.0</v>
+      </c>
+      <c r="CD35">
+        <v>262588000.0</v>
+      </c>
+      <c r="CE35">
+        <v>244180000.0</v>
+      </c>
+      <c r="CF35">
+        <v>149450000.0</v>
+      </c>
+      <c r="CG35">
+        <v>196602000.0</v>
+      </c>
+      <c r="CH35">
+        <v>258618000.0</v>
+      </c>
+      <c r="CI35">
+        <v>179373000.0</v>
+      </c>
+      <c r="CJ35">
+        <v>168371000.0</v>
+      </c>
+      <c r="CK35">
+        <v>288842000.0</v>
+      </c>
+      <c r="CL35">
+        <v>371533000.0</v>
+      </c>
+      <c r="CM35">
+        <v>132485000.0</v>
+      </c>
+      <c r="CN35">
+        <v>197434000.0</v>
+      </c>
+      <c r="CO35">
+        <v>92617000.0</v>
+      </c>
+      <c r="CP35">
+        <v>60918000.0</v>
+      </c>
+      <c r="CQ35">
+        <v>80169000.0</v>
+      </c>
+      <c r="CR35">
+        <v>44466000.0</v>
+      </c>
+      <c r="CS35">
+        <v>46954000.0</v>
+      </c>
+      <c r="CT35">
+        <v>16502000.0</v>
+      </c>
+      <c r="CU35">
+        <v>17868000.0</v>
+      </c>
+      <c r="CV35">
+        <v>6808000.0</v>
+      </c>
+      <c r="CW35">
+        <v>9611000.0</v>
+      </c>
+      <c r="CX35">
+        <v>9885000.0</v>
+      </c>
+      <c r="CY35">
+        <v>12148000.0</v>
+      </c>
+      <c r="CZ35">
+        <v>7253385.0</v>
+      </c>
+      <c r="DA35">
+        <v>11421000.0</v>
+      </c>
+      <c r="DB35">
+        <v>10531000.0</v>
+      </c>
+      <c r="DC35">
+        <v>10092000.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:107">
+      <c r="A36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B36">
+        <v>56048000.0</v>
+      </c>
+      <c r="C36">
+        <v>215161000.0</v>
+      </c>
+      <c r="D36">
+        <v>218977000.0</v>
+      </c>
+      <c r="E36">
+        <v>206632000.0</v>
+      </c>
+      <c r="F36">
+        <v>208370000.0</v>
+      </c>
+      <c r="G36">
+        <v>176107000.0</v>
+      </c>
+      <c r="H36">
+        <v>177245000.0</v>
+      </c>
+      <c r="I36">
+        <v>181383000.0</v>
+      </c>
+      <c r="J36">
+        <v>177326000.0</v>
+      </c>
+      <c r="K36">
+        <v>178328000.0</v>
+      </c>
+      <c r="L36">
+        <v>185638000.0</v>
+      </c>
+      <c r="M36">
+        <v>178061000.0</v>
+      </c>
+      <c r="N36">
+        <v>81510000.0</v>
+      </c>
+      <c r="O36">
+        <v>79781000.0</v>
+      </c>
+      <c r="P36">
+        <v>79433000.0</v>
+      </c>
+      <c r="Q36">
+        <v>79650000.0</v>
+      </c>
+      <c r="R36">
+        <v>79749000.0</v>
+      </c>
+      <c r="S36">
+        <v>78918000.0</v>
+      </c>
+      <c r="T36">
+        <v>78370000.0</v>
+      </c>
+      <c r="U36">
+        <v>78228000.0</v>
+      </c>
+      <c r="V36">
+        <v>78894000.0</v>
+      </c>
+      <c r="W36">
+        <v>77420000.0</v>
+      </c>
+      <c r="X36">
+        <v>-780212000.0</v>
+      </c>
+      <c r="Y36">
+        <v>76564000.0</v>
+      </c>
+      <c r="Z36">
+        <v>75906000.0</v>
+      </c>
+      <c r="AA36">
+        <v>76272000.0</v>
+      </c>
+      <c r="AB36">
+        <v>39402000.0</v>
+      </c>
+      <c r="AC36">
+        <v>12028000.0</v>
+      </c>
+      <c r="AD36">
+        <v>152837000.0</v>
+      </c>
+      <c r="AE36">
+        <v>12105000.0</v>
+      </c>
+      <c r="AF36">
+        <v>76739000.0</v>
+      </c>
+      <c r="AG36">
+        <v>77900000.0</v>
+      </c>
+      <c r="AH36">
+        <v>77698000.0</v>
+      </c>
+      <c r="AI36">
+        <v>77953000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>77960000.0</v>
+      </c>
+      <c r="AK36">
+        <v>79674000.0</v>
+      </c>
+      <c r="AL36">
+        <v>82649000.0</v>
+      </c>
+      <c r="AM36">
+        <v>82284000.0</v>
+      </c>
+      <c r="AN36">
+        <v>84851000.0</v>
+      </c>
+      <c r="AO36">
+        <v>88379000.0</v>
+      </c>
+      <c r="AP36">
+        <v>105298000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>103092000.0</v>
+      </c>
+      <c r="AR36">
+        <v>102664000.0</v>
+      </c>
+      <c r="AS36">
+        <v>106489000.0</v>
+      </c>
+      <c r="AT36">
+        <v>2319494000.0</v>
+      </c>
+      <c r="AU36">
+        <v>2143676000.0</v>
+      </c>
+      <c r="AV36">
+        <v>110129000.0</v>
+      </c>
+      <c r="AW36">
+        <v>148515000.0</v>
+      </c>
+      <c r="AX36">
+        <v>84350000.0</v>
+      </c>
+      <c r="AY36">
+        <v>72005000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>78895000.0</v>
+      </c>
+      <c r="BA36">
+        <v>74270000.0</v>
+      </c>
+      <c r="BB36">
+        <v>74466000.0</v>
+      </c>
+      <c r="BC36">
+        <v>76650000.0</v>
+      </c>
+      <c r="BD36">
+        <v>82878000.0</v>
+      </c>
+      <c r="BE36">
+        <v>151661000.0</v>
+      </c>
+      <c r="BF36">
+        <v>-47483000.0</v>
+      </c>
+      <c r="BG36">
+        <v>-431581000.0</v>
+      </c>
+      <c r="BH36">
+        <v>213294000.0</v>
+      </c>
+      <c r="BI36">
+        <v>-432325000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>-407914000.0</v>
+      </c>
+      <c r="BK36">
+        <v>104812000.0</v>
+      </c>
+      <c r="BL36">
+        <v>115330000.0</v>
+      </c>
+      <c r="BM36">
+        <v>96644000.0</v>
+      </c>
+      <c r="BN36">
+        <v>120327000.0</v>
+      </c>
+      <c r="BO36">
+        <v>109786000.0</v>
+      </c>
+      <c r="BP36">
+        <v>109550000.0</v>
+      </c>
+      <c r="BQ36">
+        <v>111861000.0</v>
+      </c>
+      <c r="BR36">
+        <v>148042000.0</v>
+      </c>
+      <c r="BS36">
+        <v>226602000.0</v>
+      </c>
+      <c r="BT36">
+        <v>263228000.0</v>
+      </c>
+      <c r="BU36">
+        <v>136855000.0</v>
+      </c>
+      <c r="BV36">
+        <v>142544000.0</v>
+      </c>
+      <c r="BW36">
+        <v>114527000.0</v>
+      </c>
+      <c r="BX36">
+        <v>129650000.0</v>
+      </c>
+      <c r="BY36">
+        <v>109178000.0</v>
+      </c>
+      <c r="BZ36">
+        <v>128772000.0</v>
+      </c>
+      <c r="CA36">
+        <v>161890000.0</v>
+      </c>
+      <c r="CB36">
+        <v>147821000.0</v>
+      </c>
+      <c r="CC36">
+        <v>166076000.0</v>
+      </c>
+      <c r="CD36">
+        <v>92946000.0</v>
+      </c>
+      <c r="CE36">
+        <v>92151000.0</v>
+      </c>
+      <c r="CF36">
+        <v>145130000.0</v>
+      </c>
+      <c r="CG36">
+        <v>144240000.0</v>
+      </c>
+      <c r="CH36">
+        <v>87315000.0</v>
+      </c>
+      <c r="CI36">
+        <v>150985000.0</v>
+      </c>
+      <c r="CJ36">
+        <v>144370000.0</v>
+      </c>
+      <c r="CK36">
+        <v>70910000.0</v>
+      </c>
+      <c r="CL36">
+        <v>104642000.0</v>
+      </c>
+      <c r="CM36">
+        <v>49293000.0</v>
+      </c>
+      <c r="CN36">
+        <v>44365000.0</v>
+      </c>
+      <c r="CO36">
+        <v>40667000.0</v>
+      </c>
+      <c r="CP36">
+        <v>123777000.0</v>
+      </c>
+      <c r="CQ36">
+        <v>66729000.0</v>
+      </c>
+      <c r="CR36">
+        <v>88902000.0</v>
+      </c>
+      <c r="CS36">
+        <v>82165000.0</v>
+      </c>
+      <c r="CT36">
+        <v>100678000.0</v>
+      </c>
+      <c r="CU36">
+        <v>71252000.0</v>
+      </c>
+      <c r="CV36">
+        <v>28111000.0</v>
+      </c>
+      <c r="CW36">
+        <v>93273000.0</v>
+      </c>
+      <c r="CX36">
+        <v>102274000.0</v>
+      </c>
+      <c r="CY36">
+        <v>83873000.0</v>
+      </c>
+      <c r="CZ36">
+        <v>16013227.0</v>
+      </c>
+      <c r="DA36">
+        <v>63837000.0</v>
+      </c>
+      <c r="DB36">
+        <v>82272000.0</v>
+      </c>
+      <c r="DC36">
+        <v>64892000.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:107">
+      <c r="A37" t="s">
+        <v>63</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
+      <c r="AJ37">
+        <v>0.0</v>
+      </c>
+      <c r="AK37">
+        <v>0.0</v>
+      </c>
+      <c r="AL37">
+        <v>0.0</v>
+      </c>
+      <c r="AM37">
+        <v>0.0</v>
+      </c>
+      <c r="AN37">
+        <v>0.0</v>
+      </c>
+      <c r="AO37">
+        <v>0.0</v>
+      </c>
+      <c r="AP37">
+        <v>0.0</v>
+      </c>
+      <c r="AQ37">
+        <v>0.0</v>
+      </c>
+      <c r="AR37">
+        <v>0.0</v>
+      </c>
+      <c r="AS37">
+        <v>0.0</v>
+      </c>
+      <c r="AT37">
+        <v>0.0</v>
+      </c>
+      <c r="AU37">
+        <v>0.0</v>
+      </c>
+      <c r="AV37">
+        <v>0.0</v>
+      </c>
+      <c r="AW37">
+        <v>0.0</v>
+      </c>
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
+      <c r="AY37">
+        <v>0.0</v>
+      </c>
+      <c r="AZ37">
+        <v>0.0</v>
+      </c>
+      <c r="BA37">
+        <v>0.0</v>
+      </c>
+      <c r="BB37">
+        <v>0.0</v>
+      </c>
+      <c r="BC37">
+        <v>0.0</v>
+      </c>
+      <c r="BD37">
+        <v>0.0</v>
+      </c>
+      <c r="BE37">
+        <v>0.0</v>
+      </c>
+      <c r="BF37">
+        <v>0.0</v>
+      </c>
+      <c r="BG37">
+        <v>0.0</v>
+      </c>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
+      <c r="CU37"/>
+      <c r="CV37"/>
+      <c r="CW37"/>
+      <c r="CX37"/>
+      <c r="CY37"/>
+      <c r="CZ37"/>
+      <c r="DA37"/>
+      <c r="DB37"/>
+      <c r="DC37"/>
+    </row>
+    <row r="38" spans="1:107">
+      <c r="A38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B38">
+        <v>6535000.0</v>
+      </c>
+      <c r="C38">
+        <v>6695091000.0</v>
+      </c>
+      <c r="D38">
+        <v>226380000.0</v>
+      </c>
+      <c r="E38">
+        <v>222521000.0</v>
+      </c>
+      <c r="F38">
+        <v>269631000.0</v>
+      </c>
+      <c r="G38">
+        <v>7729035000.0</v>
+      </c>
+      <c r="H38">
+        <v>7340690000.0</v>
+      </c>
+      <c r="I38">
+        <v>5023786000.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38">
+        <v>218190000.0</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38">
+        <v>4781445000.0</v>
+      </c>
+      <c r="N38">
+        <v>4688137000.0</v>
+      </c>
+      <c r="O38">
+        <v>4637489000.0</v>
+      </c>
+      <c r="P38">
+        <v>4670765000.0</v>
+      </c>
+      <c r="Q38">
+        <v>243580000.0</v>
+      </c>
+      <c r="R38">
+        <v>4369499000.0</v>
+      </c>
+      <c r="S38">
+        <v>4070475000.0</v>
+      </c>
+      <c r="T38">
+        <v>6858587000.0</v>
+      </c>
+      <c r="U38">
+        <v>6776533000.0</v>
+      </c>
+      <c r="V38">
+        <v>6578856000.0</v>
+      </c>
+      <c r="W38">
+        <v>6438401000.0</v>
+      </c>
+      <c r="X38">
+        <v>6201888000.0</v>
+      </c>
+      <c r="Y38">
+        <v>6106782000.0</v>
+      </c>
+      <c r="Z38">
+        <v>6218163000.0</v>
+      </c>
+      <c r="AA38">
+        <v>5617690000.0</v>
+      </c>
+      <c r="AB38">
+        <v>6210604000.0</v>
+      </c>
+      <c r="AC38">
+        <v>6190473000.0</v>
+      </c>
+      <c r="AD38">
+        <v>4581838000.0</v>
+      </c>
+      <c r="AE38">
+        <v>6233069000.0</v>
+      </c>
+      <c r="AF38">
+        <v>6117061000.0</v>
+      </c>
+      <c r="AG38">
+        <v>6100103000.0</v>
+      </c>
+      <c r="AH38">
+        <v>6019418000.0</v>
+      </c>
+      <c r="AI38">
+        <v>5914911000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>5828488000.0</v>
+      </c>
+      <c r="AK38">
+        <v>5749112000.0</v>
+      </c>
+      <c r="AL38">
+        <v>5584773000.0</v>
+      </c>
+      <c r="AM38">
+        <v>5400978000.0</v>
+      </c>
+      <c r="AN38">
+        <v>5259897000.0</v>
+      </c>
+      <c r="AO38">
+        <v>4980279000.0</v>
+      </c>
+      <c r="AP38">
+        <v>5108897000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>5017511000.0</v>
+      </c>
+      <c r="AR38">
+        <v>4964352000.0</v>
+      </c>
+      <c r="AS38">
+        <v>4915233000.0</v>
+      </c>
+      <c r="AT38">
+        <v>4731999000.0</v>
+      </c>
+      <c r="AU38">
+        <v>-128000.0</v>
+      </c>
+      <c r="AV38">
+        <v>5326152000.0</v>
+      </c>
+      <c r="AW38">
+        <v>5390322000.0</v>
+      </c>
+      <c r="AX38">
+        <v>143922000.0</v>
+      </c>
+      <c r="AY38">
+        <v>-349000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>3601857000.0</v>
+      </c>
+      <c r="BA38">
+        <v>3243611000.0</v>
+      </c>
+      <c r="BB38">
+        <v>3189945000.0</v>
+      </c>
+      <c r="BC38">
+        <v>3228412000.0</v>
+      </c>
+      <c r="BD38">
+        <v>3350065000.0</v>
+      </c>
+      <c r="BE38">
+        <v>3268855000.0</v>
+      </c>
+      <c r="BF38">
+        <v>3236265000.0</v>
+      </c>
+      <c r="BG38">
+        <v>3204514000.0</v>
+      </c>
+      <c r="BH38">
+        <v>3204564000.0</v>
+      </c>
+      <c r="BI38">
+        <v>3120559000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>3120574000.0</v>
+      </c>
+      <c r="BK38">
+        <v>3438040000.0</v>
+      </c>
+      <c r="BL38">
+        <v>3340943000.0</v>
+      </c>
+      <c r="BM38">
+        <v>3320835000.0</v>
+      </c>
+      <c r="BN38">
+        <v>3133498000.0</v>
+      </c>
+      <c r="BO38">
+        <v>3153823000.0</v>
+      </c>
+      <c r="BP38">
+        <v>3318034000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>3686429000.0</v>
+      </c>
+      <c r="BR38">
+        <v>4113622000.0</v>
+      </c>
+      <c r="BS38">
+        <v>4082097000.0</v>
+      </c>
+      <c r="BT38">
+        <v>4099744000.0</v>
+      </c>
+      <c r="BU38">
+        <v>4018585000.0</v>
+      </c>
+      <c r="BV38">
+        <v>4134391000.0</v>
+      </c>
+      <c r="BW38">
+        <v>4398487000.0</v>
+      </c>
+      <c r="BX38">
+        <v>4473347000.0</v>
+      </c>
+      <c r="BY38">
+        <v>4607276000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>4473958000.0</v>
+      </c>
+      <c r="CA38">
+        <v>4397705000.0</v>
+      </c>
+      <c r="CB38">
+        <v>4350855000.0</v>
+      </c>
+      <c r="CC38">
+        <v>4377877000.0</v>
+      </c>
+      <c r="CD38">
+        <v>4269774000.0</v>
+      </c>
+      <c r="CE38">
+        <v>4183557000.0</v>
+      </c>
+      <c r="CF38">
+        <v>4096697000.0</v>
+      </c>
+      <c r="CG38">
+        <v>4009198000.0</v>
+      </c>
+      <c r="CH38">
+        <v>3903278000.0</v>
+      </c>
+      <c r="CI38">
+        <v>3804422000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>3763971000.0</v>
+      </c>
+      <c r="CK38">
+        <v>3771003000.0</v>
+      </c>
+      <c r="CL38">
+        <v>3797802000.0</v>
+      </c>
+      <c r="CM38">
+        <v>2133389000.0</v>
+      </c>
+      <c r="CN38">
+        <v>2210848000.0</v>
+      </c>
+      <c r="CO38">
+        <v>2191319000.0</v>
+      </c>
+      <c r="CP38">
+        <v>121432000.0</v>
+      </c>
+      <c r="CQ38">
+        <v>1098405000.0</v>
+      </c>
+      <c r="CR38">
+        <v>1746250000.0</v>
+      </c>
+      <c r="CS38">
+        <v>339653000.0</v>
+      </c>
+      <c r="CT38">
+        <v>1232780000.0</v>
+      </c>
+      <c r="CU38">
+        <v>1155468000.0</v>
+      </c>
+      <c r="CV38">
+        <v>258671000.0</v>
+      </c>
+      <c r="CW38">
+        <v>1079998000.0</v>
+      </c>
+      <c r="CX38">
+        <v>1051123000.0</v>
+      </c>
+      <c r="CY38">
+        <v>1002507000.0</v>
+      </c>
+      <c r="CZ38">
+        <v>286200000.0</v>
+      </c>
+      <c r="DA38">
+        <v>228728000.0</v>
+      </c>
+      <c r="DB38">
+        <v>184107000.0</v>
+      </c>
+      <c r="DC38">
+        <v>592706000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:107">
+      <c r="A39" t="s">
+        <v>65</v>
+      </c>
+      <c r="B39">
+        <v>173957000.0</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
+      <c r="F39">
+        <v>6199651000.0</v>
+      </c>
+      <c r="G39"/>
+      <c r="H39"/>
+      <c r="I39">
+        <v>310561000.0</v>
+      </c>
+      <c r="J39">
+        <v>380606000.0</v>
+      </c>
+      <c r="K39">
+        <v>315211000.0</v>
+      </c>
+      <c r="L39">
+        <v>361663000.0</v>
+      </c>
+      <c r="M39">
+        <v>359263000.0</v>
+      </c>
+      <c r="N39">
+        <v>84812000.0</v>
+      </c>
+      <c r="O39">
+        <v>85106000.0</v>
+      </c>
+      <c r="P39">
+        <v>84381000.0</v>
+      </c>
+      <c r="Q39">
+        <v>87669000.0</v>
+      </c>
+      <c r="R39">
+        <v>86466000.0</v>
+      </c>
+      <c r="S39">
+        <v>87067000.0</v>
+      </c>
+      <c r="T39">
+        <v>75917000.0</v>
+      </c>
+      <c r="U39">
+        <v>75014000.0</v>
+      </c>
+      <c r="V39">
+        <v>73970000.0</v>
+      </c>
+      <c r="W39">
+        <v>77562000.0</v>
+      </c>
+      <c r="X39">
+        <v>3799243000.0</v>
+      </c>
+      <c r="Y39">
+        <v>81809000.0</v>
+      </c>
+      <c r="Z39">
+        <v>80172000.0</v>
+      </c>
+      <c r="AA39">
+        <v>62367000.0</v>
+      </c>
+      <c r="AB39">
+        <v>64609000.0</v>
+      </c>
+      <c r="AC39">
+        <v>4049239000.0</v>
+      </c>
+      <c r="AD39">
+        <v>19824000.0</v>
+      </c>
+      <c r="AE39">
+        <v>4104370000.0</v>
+      </c>
+      <c r="AF39">
+        <v>28220000.0</v>
+      </c>
+      <c r="AG39">
+        <v>67156000.0</v>
+      </c>
+      <c r="AH39">
+        <v>68217000.0</v>
+      </c>
+      <c r="AI39">
+        <v>66268000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>29838000.0</v>
+      </c>
+      <c r="AK39">
+        <v>28227000.0</v>
+      </c>
+      <c r="AL39">
+        <v>29057000.0</v>
+      </c>
+      <c r="AM39">
+        <v>31317000.0</v>
+      </c>
+      <c r="AN39">
+        <v>30019000.0</v>
+      </c>
+      <c r="AO39">
+        <v>25088000.0</v>
+      </c>
+      <c r="AP39">
+        <v>26690000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>28311000.0</v>
+      </c>
+      <c r="AR39">
+        <v>27732000.0</v>
+      </c>
+      <c r="AS39">
+        <v>88266000.0</v>
+      </c>
+      <c r="AT39">
+        <v>2236675000.0</v>
+      </c>
+      <c r="AU39">
+        <v>2057198000.0</v>
+      </c>
+      <c r="AV39">
+        <v>34882000.0</v>
+      </c>
+      <c r="AW39">
+        <v>2753000.0</v>
+      </c>
+      <c r="AX39">
+        <v>2570000.0</v>
+      </c>
+      <c r="AY39">
+        <v>2262000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>1415000.0</v>
+      </c>
+      <c r="BA39">
+        <v>1986000.0</v>
+      </c>
+      <c r="BB39">
+        <v>2572000.0</v>
+      </c>
+      <c r="BC39">
+        <v>2676000.0</v>
+      </c>
+      <c r="BD39">
+        <v>2084000.0</v>
+      </c>
+      <c r="BE39">
+        <v>2239000.0</v>
+      </c>
+      <c r="BF39">
+        <v>2164514000.0</v>
+      </c>
+      <c r="BG39">
+        <v>2170217000.0</v>
+      </c>
+      <c r="BH39">
+        <v>1598000.0</v>
+      </c>
+      <c r="BI39">
+        <v>2007306000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>2085473000.0</v>
+      </c>
+      <c r="BK39">
+        <v>2152447000.0</v>
+      </c>
+      <c r="BL39">
+        <v>2236397000.0</v>
+      </c>
+      <c r="BM39">
+        <v>2314872000.0</v>
+      </c>
+      <c r="BN39">
+        <v>2447086000.0</v>
+      </c>
+      <c r="BO39">
+        <v>2614856000.0</v>
+      </c>
+      <c r="BP39">
+        <v>2787222000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>2967061000.0</v>
+      </c>
+      <c r="BR39">
+        <v>3200721000.0</v>
+      </c>
+      <c r="BS39">
+        <v>3461041000.0</v>
+      </c>
+      <c r="BT39">
+        <v>3554353000.0</v>
+      </c>
+      <c r="BU39">
+        <v>3417956000.0</v>
+      </c>
+      <c r="BV39">
+        <v>3432446000.0</v>
+      </c>
+      <c r="BW39">
+        <v>3365580000.0</v>
+      </c>
+      <c r="BX39">
+        <v>3370747000.0</v>
+      </c>
+      <c r="BY39">
+        <v>3294546000.0</v>
+      </c>
+      <c r="BZ39">
+        <v>3152503000.0</v>
+      </c>
+      <c r="CA39">
+        <v>3047550000.0</v>
+      </c>
+      <c r="CB39">
+        <v>2985211000.0</v>
+      </c>
+      <c r="CC39">
+        <v>2987946000.0</v>
+      </c>
+      <c r="CD39">
+        <v>2853666000.0</v>
+      </c>
+      <c r="CE39">
+        <v>2734233000.0</v>
+      </c>
+      <c r="CF39">
+        <v>2614210000.0</v>
+      </c>
+      <c r="CG39">
+        <v>2603188000.0</v>
+      </c>
+      <c r="CH39">
+        <v>2491351000.0</v>
+      </c>
+      <c r="CI39">
+        <v>2381023000.0</v>
+      </c>
+      <c r="CJ39">
+        <v>2379212000.0</v>
+      </c>
+      <c r="CK39">
+        <v>2320827000.0</v>
+      </c>
+      <c r="CL39">
+        <v>2302152000.0</v>
+      </c>
+      <c r="CM39">
+        <v>1330924000.0</v>
+      </c>
+      <c r="CN39">
+        <v>1291379000.0</v>
+      </c>
+      <c r="CO39">
+        <v>1217909000.0</v>
+      </c>
+      <c r="CP39"/>
+      <c r="CQ39"/>
+      <c r="CR39">
+        <v>1093041000.0</v>
+      </c>
+      <c r="CS39">
+        <v>1337366000.0</v>
+      </c>
+      <c r="CT39">
+        <v>-5328000.0</v>
+      </c>
+      <c r="CU39">
+        <v>-5296000.0</v>
+      </c>
+      <c r="CV39">
+        <v>-5407666.0</v>
+      </c>
+      <c r="CW39"/>
+      <c r="CX39">
+        <v>-11772000.0</v>
+      </c>
+      <c r="CY39">
+        <v>-6786000.0</v>
+      </c>
+      <c r="CZ39">
+        <v>842529717.0</v>
+      </c>
+      <c r="DA39">
+        <v>864184000.0</v>
+      </c>
+      <c r="DB39">
+        <v>795005000.0</v>
+      </c>
+      <c r="DC39"/>
+    </row>
+    <row r="40" spans="1:107">
+      <c r="A40" t="s">
+        <v>66</v>
+      </c>
+      <c r="B40">
+        <v>6982872000.0</v>
+      </c>
+      <c r="C40">
+        <v>6800622000.0</v>
+      </c>
+      <c r="D40">
+        <v>6677650000.0</v>
+      </c>
+      <c r="E40">
+        <v>6766639000.0</v>
+      </c>
+      <c r="F40">
+        <v>6729122000.0</v>
+      </c>
+      <c r="G40">
+        <v>6619475000.0</v>
+      </c>
+      <c r="H40">
+        <v>6435776000.0</v>
+      </c>
+      <c r="I40">
+        <v>6366267000.0</v>
+      </c>
+      <c r="J40">
+        <v>6287094000.0</v>
+      </c>
+      <c r="K40">
+        <v>6340197000.0</v>
+      </c>
+      <c r="L40">
+        <v>6245348000.0</v>
+      </c>
+      <c r="M40">
+        <v>6294710000.0</v>
+      </c>
+      <c r="N40">
+        <v>6341916000.0</v>
+      </c>
+      <c r="O40">
+        <v>6232196000.0</v>
+      </c>
+      <c r="P40">
+        <v>6253218000.0</v>
+      </c>
+      <c r="Q40">
+        <v>6221760000.0</v>
+      </c>
+      <c r="R40">
+        <v>6000086000.0</v>
+      </c>
+      <c r="S40">
+        <v>5808546000.0</v>
+      </c>
+      <c r="T40">
+        <v>5817443000.0</v>
+      </c>
+      <c r="U40">
+        <v>5760707000.0</v>
+      </c>
+      <c r="V40">
+        <v>5661666000.0</v>
+      </c>
+      <c r="W40">
+        <v>5541703000.0</v>
+      </c>
+      <c r="X40">
+        <v>38140000.0</v>
+      </c>
+      <c r="Y40">
+        <v>5225471000.0</v>
+      </c>
+      <c r="Z40">
+        <v>5248308000.0</v>
+      </c>
+      <c r="AA40">
+        <v>4596970000.0</v>
+      </c>
+      <c r="AB40">
+        <v>4755259000.0</v>
+      </c>
+      <c r="AC40">
+        <v>-11438000.0</v>
+      </c>
+      <c r="AD40">
+        <v>4762068000.0</v>
+      </c>
+      <c r="AE40">
+        <v>-14437000.0</v>
+      </c>
+      <c r="AF40">
+        <v>4765291000.0</v>
+      </c>
+      <c r="AG40">
+        <v>4632206000.0</v>
+      </c>
+      <c r="AH40">
+        <v>4449217000.0</v>
+      </c>
+      <c r="AI40">
+        <v>4397162000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>4374626000.0</v>
+      </c>
+      <c r="AK40">
+        <v>4274071000.0</v>
+      </c>
+      <c r="AL40">
+        <v>4230996000.0</v>
+      </c>
+      <c r="AM40">
+        <v>4061884000.0</v>
+      </c>
+      <c r="AN40">
+        <v>3832798000.0</v>
+      </c>
+      <c r="AO40">
+        <v>3738337000.0</v>
+      </c>
+      <c r="AP40">
+        <v>3555664000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>3462761000.0</v>
+      </c>
+      <c r="AR40">
+        <v>3540353000.0</v>
+      </c>
+      <c r="AS40">
+        <v>3477238000.0</v>
+      </c>
+      <c r="AT40">
+        <v>79376000.0</v>
+      </c>
+      <c r="AU40">
+        <v>82981000.0</v>
+      </c>
+      <c r="AV40">
+        <v>3596237000.0</v>
+      </c>
+      <c r="AW40">
+        <v>3571121000.0</v>
+      </c>
+      <c r="AX40">
+        <v>2511658000.0</v>
+      </c>
+      <c r="AY40">
+        <v>2491271000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>2521266000.0</v>
+      </c>
+      <c r="BA40">
+        <v>2378549000.0</v>
+      </c>
+      <c r="BB40">
+        <v>2307550000.0</v>
+      </c>
+      <c r="BC40">
+        <v>2286554000.0</v>
+      </c>
+      <c r="BD40">
+        <v>2405704000.0</v>
+      </c>
+      <c r="BE40">
+        <v>2369648000.0</v>
+      </c>
+      <c r="BF40">
+        <v>-80963000.0</v>
+      </c>
+      <c r="BG40">
+        <v>-80867000.0</v>
+      </c>
+      <c r="BH40">
+        <v>2355760000.0</v>
+      </c>
+      <c r="BI40">
+        <v>2353169000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>-80777000.0</v>
+      </c>
+      <c r="BK40">
+        <v>2430940000.0</v>
+      </c>
+      <c r="BL40">
+        <v>2466721000.0</v>
+      </c>
+      <c r="BM40">
+        <v>2541266000.0</v>
+      </c>
+      <c r="BN40">
+        <v>2586187000.0</v>
+      </c>
+      <c r="BO40">
+        <v>2650280000.0</v>
+      </c>
+      <c r="BP40">
+        <v>2749327000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>3004051000.0</v>
+      </c>
+      <c r="BR40">
+        <v>3302060000.0</v>
+      </c>
+      <c r="BS40">
+        <v>3196109000.0</v>
+      </c>
+      <c r="BT40">
+        <v>3070080000.0</v>
+      </c>
+      <c r="BU40">
+        <v>2799377000.0</v>
+      </c>
+      <c r="BV40">
+        <v>2961560000.0</v>
+      </c>
+      <c r="BW40">
+        <v>3027768000.0</v>
+      </c>
+      <c r="BX40">
+        <v>3001699000.0</v>
+      </c>
+      <c r="BY40">
+        <v>3047557000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>2973146000.0</v>
+      </c>
+      <c r="CA40">
+        <v>2984007000.0</v>
+      </c>
+      <c r="CB40">
+        <v>2944715000.0</v>
+      </c>
+      <c r="CC40">
+        <v>2973781000.0</v>
+      </c>
+      <c r="CD40">
+        <v>2895012000.0</v>
+      </c>
+      <c r="CE40">
+        <v>2818866000.0</v>
+      </c>
+      <c r="CF40">
+        <v>2826114000.0</v>
+      </c>
+      <c r="CG40">
+        <v>2746770000.0</v>
+      </c>
+      <c r="CH40">
+        <v>2559977000.0</v>
+      </c>
+      <c r="CI40">
+        <v>2544898000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>2528807000.0</v>
+      </c>
+      <c r="CK40">
+        <v>2394705000.0</v>
+      </c>
+      <c r="CL40">
+        <v>2350130000.0</v>
+      </c>
+      <c r="CM40">
+        <v>1476966000.0</v>
+      </c>
+      <c r="CN40">
+        <v>1445835000.0</v>
+      </c>
+      <c r="CO40">
+        <v>1501878000.0</v>
+      </c>
+      <c r="CP40">
+        <v>1451713000.0</v>
+      </c>
+      <c r="CQ40">
+        <v>1340180000.0</v>
+      </c>
+      <c r="CR40">
+        <v>1283979000.0</v>
+      </c>
+      <c r="CS40">
+        <v>1255884000.0</v>
+      </c>
+      <c r="CT40">
+        <v>1160698000.0</v>
+      </c>
+      <c r="CU40">
+        <v>1092542000.0</v>
+      </c>
+      <c r="CV40">
+        <v>1042353000.0</v>
+      </c>
+      <c r="CW40">
+        <v>1021723000.0</v>
+      </c>
+      <c r="CX40">
+        <v>1001881000.0</v>
+      </c>
+      <c r="CY40">
+        <v>959098000.0</v>
+      </c>
+      <c r="CZ40">
+        <v>934581203.0</v>
+      </c>
+      <c r="DA40">
+        <v>849391000.0</v>
+      </c>
+      <c r="DB40">
+        <v>787780000.0</v>
+      </c>
+      <c r="DC40">
+        <v>728845000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:107">
+      <c r="A41" t="s">
+        <v>67</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41"/>
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41"/>
+      <c r="Y41"/>
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41"/>
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41">
+        <v>29608000.0</v>
+      </c>
+      <c r="AG41">
+        <v>27202000.0</v>
+      </c>
+      <c r="AH41">
+        <v>29428000.0</v>
+      </c>
+      <c r="AI41">
+        <v>25862000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>32084000.0</v>
+      </c>
+      <c r="AK41">
+        <v>25999000.0</v>
+      </c>
+      <c r="AL41">
+        <v>27022000.0</v>
+      </c>
+      <c r="AM41">
+        <v>22319000.0</v>
+      </c>
+      <c r="AN41">
+        <v>26606000.0</v>
+      </c>
+      <c r="AO41">
+        <v>25887000.0</v>
+      </c>
+      <c r="AP41">
+        <v>28038000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>31137000.0</v>
+      </c>
+      <c r="AR41">
+        <v>41924000.0</v>
+      </c>
+      <c r="AS41">
+        <v>41429000.0</v>
+      </c>
+      <c r="AT41">
+        <v>39626000.0</v>
+      </c>
+      <c r="AU41">
+        <v>45287000.0</v>
+      </c>
+      <c r="AV41">
+        <v>53766000.0</v>
+      </c>
+      <c r="AW41">
+        <v>66475000.0</v>
+      </c>
+      <c r="AX41">
+        <v>26578000.0</v>
+      </c>
+      <c r="AY41">
+        <v>43222000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>14431000.0</v>
+      </c>
+      <c r="BA41">
+        <v>14829000.0</v>
+      </c>
+      <c r="BB41">
+        <v>13362000.0</v>
+      </c>
+      <c r="BC41">
+        <v>15988000.0</v>
+      </c>
+      <c r="BD41">
+        <v>22852000.0</v>
+      </c>
+      <c r="BE41">
+        <v>29050000.0</v>
+      </c>
+      <c r="BF41">
+        <v>27561000.0</v>
+      </c>
+      <c r="BG41">
+        <v>28408000.0</v>
+      </c>
+      <c r="BH41">
+        <v>28597000.0</v>
+      </c>
+      <c r="BI41">
+        <v>25692000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>27176000.0</v>
+      </c>
+      <c r="BK41">
+        <v>27318000.0</v>
+      </c>
+      <c r="BL41">
+        <v>29545000.0</v>
+      </c>
+      <c r="BM41">
+        <v>29789000.0</v>
+      </c>
+      <c r="BN41">
+        <v>27372000.0</v>
+      </c>
+      <c r="BO41">
+        <v>26267000.0</v>
+      </c>
+      <c r="BP41">
+        <v>25504000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>33780000.0</v>
+      </c>
+      <c r="BR41">
+        <v>47912000.0</v>
+      </c>
+      <c r="BS41">
+        <v>41301000.0</v>
+      </c>
+      <c r="BT41">
+        <v>36432000.0</v>
+      </c>
+      <c r="BU41">
+        <v>32040000.0</v>
+      </c>
+      <c r="BV41">
+        <v>39529000.0</v>
+      </c>
+      <c r="BW41">
+        <v>44304000.0</v>
+      </c>
+      <c r="BX41">
+        <v>40932000.0</v>
+      </c>
+      <c r="BY41">
+        <v>37399000.0</v>
+      </c>
+      <c r="BZ41">
+        <v>50527000.0</v>
+      </c>
+      <c r="CA41">
+        <v>50003000.0</v>
+      </c>
+      <c r="CB41">
+        <v>41968000.0</v>
+      </c>
+      <c r="CC41">
+        <v>42828000.0</v>
+      </c>
+      <c r="CD41">
+        <v>38629000.0</v>
+      </c>
+      <c r="CE41">
+        <v>42975000.0</v>
+      </c>
+      <c r="CF41">
+        <v>32624000.0</v>
+      </c>
+      <c r="CG41">
+        <v>36275000.0</v>
+      </c>
+      <c r="CH41">
+        <v>36932000.0</v>
+      </c>
+      <c r="CI41">
+        <v>36494000.0</v>
+      </c>
+      <c r="CJ41">
+        <v>23772000.0</v>
+      </c>
+      <c r="CK41">
+        <v>20577000.0</v>
+      </c>
+      <c r="CL41">
+        <v>28928000.0</v>
+      </c>
+      <c r="CM41">
+        <v>16966000.0</v>
+      </c>
+      <c r="CN41">
+        <v>17453000.0</v>
+      </c>
+      <c r="CO41">
+        <v>12123000.0</v>
+      </c>
+      <c r="CP41">
+        <v>12911000.0</v>
+      </c>
+      <c r="CQ41">
+        <v>14115000.0</v>
+      </c>
+      <c r="CR41">
+        <v>13401000.0</v>
+      </c>
+      <c r="CS41">
+        <v>9425000.0</v>
+      </c>
+      <c r="CT41">
+        <v>13665000.0</v>
+      </c>
+      <c r="CU41">
+        <v>10625000.0</v>
+      </c>
+      <c r="CV41">
+        <v>11533000.0</v>
+      </c>
+      <c r="CW41">
+        <v>11397000.0</v>
+      </c>
+      <c r="CX41">
+        <v>12311000.0</v>
+      </c>
+      <c r="CY41">
+        <v>14070000.0</v>
+      </c>
+      <c r="CZ41">
+        <v>13633000.0</v>
+      </c>
+      <c r="DA41">
+        <v>16641000.0</v>
+      </c>
+      <c r="DB41">
+        <v>14784000.0</v>
+      </c>
+      <c r="DC41">
+        <v>13606000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:107">
+      <c r="A42" t="s">
+        <v>68</v>
+      </c>
+      <c r="B42">
+        <v>435699000.0</v>
+      </c>
+      <c r="C42">
+        <v>440011000.0</v>
+      </c>
+      <c r="D42">
+        <v>445192000.0</v>
+      </c>
+      <c r="E42">
+        <v>446292000.0</v>
+      </c>
+      <c r="F42">
+        <v>450060000.0</v>
+      </c>
+      <c r="G42">
+        <v>451164000.0</v>
+      </c>
+      <c r="H42">
+        <v>451994000.0</v>
+      </c>
+      <c r="I42">
+        <v>451097000.0</v>
+      </c>
+      <c r="J42">
+        <v>451633000.0</v>
+      </c>
+      <c r="K42">
+        <v>453430000.0</v>
+      </c>
+      <c r="L42">
+        <v>454737000.0</v>
+      </c>
+      <c r="M42">
+        <v>454740000.0</v>
+      </c>
+      <c r="N42">
+        <v>456265000.0</v>
+      </c>
+      <c r="O42">
+        <v>457281000.0</v>
+      </c>
+      <c r="P42">
+        <v>456925000.0</v>
+      </c>
+      <c r="Q42">
+        <v>456238000.0</v>
+      </c>
+      <c r="R42">
+        <v>455696000.0</v>
+      </c>
+      <c r="S42">
+        <v>455450000.0</v>
+      </c>
+      <c r="T42">
+        <v>455043000.0</v>
+      </c>
+      <c r="U42">
+        <v>454845000.0</v>
+      </c>
+      <c r="V42">
+        <v>459152000.0</v>
+      </c>
+      <c r="W42">
+        <v>458871000.0</v>
+      </c>
+      <c r="X42">
+        <v>459314000.0</v>
+      </c>
+      <c r="Y42">
+        <v>458698000.0</v>
+      </c>
+      <c r="Z42">
+        <v>458209000.0</v>
+      </c>
+      <c r="AA42">
+        <v>457703000.0</v>
+      </c>
+      <c r="AB42">
+        <v>459301000.0</v>
+      </c>
+      <c r="AC42">
+        <v>462029000.0</v>
+      </c>
+      <c r="AD42">
+        <v>2375000.0</v>
+      </c>
+      <c r="AE42">
+        <v>461370000.0</v>
+      </c>
+      <c r="AF42">
+        <v>461075000.0</v>
+      </c>
+      <c r="AG42">
+        <v>485242000.0</v>
+      </c>
+      <c r="AH42">
+        <v>495533000.0</v>
+      </c>
+      <c r="AI42">
+        <v>494761000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>493738000.0</v>
+      </c>
+      <c r="AK42">
+        <v>493066000.0</v>
+      </c>
+      <c r="AL42">
+        <v>492253000.0</v>
+      </c>
+      <c r="AM42">
+        <v>491717000.0</v>
+      </c>
+      <c r="AN42">
+        <v>491660000.0</v>
+      </c>
+      <c r="AO42">
+        <v>490197000.0</v>
+      </c>
+      <c r="AP42">
+        <v>489635000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>488721000.0</v>
+      </c>
+      <c r="AR42">
+        <v>487554000.0</v>
+      </c>
+      <c r="AS42">
+        <v>486965000.0</v>
+      </c>
+      <c r="AT42">
+        <v>486431000.0</v>
+      </c>
+      <c r="AU42">
+        <v>485852000.0</v>
+      </c>
+      <c r="AV42">
+        <v>485046000.0</v>
+      </c>
+      <c r="AW42">
+        <v>484588000.0</v>
+      </c>
+      <c r="AX42">
+        <v>483883000.0</v>
+      </c>
+      <c r="AY42">
+        <v>483209000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>482412000.0</v>
+      </c>
+      <c r="BA42">
+        <v>482023000.0</v>
+      </c>
+      <c r="BB42">
+        <v>481395000.0</v>
+      </c>
+      <c r="BC42">
+        <v>481162000.0</v>
+      </c>
+      <c r="BD42">
+        <v>480208000.0</v>
+      </c>
+      <c r="BE42">
+        <v>479864000.0</v>
+      </c>
+      <c r="BF42">
+        <v>479822000.0</v>
+      </c>
+      <c r="BG42">
+        <v>479812000.0</v>
+      </c>
+      <c r="BH42">
+        <v>479720000.0</v>
+      </c>
+      <c r="BI42">
+        <v>402544000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>402486000.0</v>
+      </c>
+      <c r="BK42">
+        <v>402418000.0</v>
+      </c>
+      <c r="BL42">
+        <v>402104000.0</v>
+      </c>
+      <c r="BM42">
+        <v>401839000.0</v>
+      </c>
+      <c r="BN42">
+        <v>287368000.0</v>
+      </c>
+      <c r="BO42">
+        <v>287066000.0</v>
+      </c>
+      <c r="BP42">
+        <v>286860000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>286655000.0</v>
+      </c>
+      <c r="BR42">
+        <v>279609000.0</v>
+      </c>
+      <c r="BS42">
+        <v>279362000.0</v>
+      </c>
+      <c r="BT42">
+        <v>279292000.0</v>
+      </c>
+      <c r="BU42">
+        <v>279061000.0</v>
+      </c>
+      <c r="BV42">
+        <v>278765000.0</v>
+      </c>
+      <c r="BW42">
+        <v>278595000.0</v>
+      </c>
+      <c r="BX42">
+        <v>278061000.0</v>
+      </c>
+      <c r="BY42">
+        <v>288109000.0</v>
+      </c>
+      <c r="BZ42">
+        <v>302185000.0</v>
+      </c>
+      <c r="CA42">
+        <v>319779000.0</v>
+      </c>
+      <c r="CB42">
+        <v>324769000.0</v>
+      </c>
+      <c r="CC42">
+        <v>323156000.0</v>
+      </c>
+      <c r="CD42">
+        <v>322013000.0</v>
+      </c>
+      <c r="CE42">
+        <v>320986000.0</v>
+      </c>
+      <c r="CF42">
+        <v>319950000.0</v>
+      </c>
+      <c r="CG42">
+        <v>319451000.0</v>
+      </c>
+      <c r="CH42">
+        <v>338538000.0</v>
+      </c>
+      <c r="CI42">
+        <v>338390000.0</v>
+      </c>
+      <c r="CJ42">
+        <v>334932000.0</v>
+      </c>
+      <c r="CK42">
+        <v>333756000.0</v>
+      </c>
+      <c r="CL42">
+        <v>332617000.0</v>
+      </c>
+      <c r="CM42">
+        <v>104034000.0</v>
+      </c>
+      <c r="CN42">
+        <v>103082000.0</v>
+      </c>
+      <c r="CO42">
+        <v>101791000.0</v>
+      </c>
+      <c r="CP42">
+        <v>100980000.0</v>
+      </c>
+      <c r="CQ42">
+        <v>100617000.0</v>
+      </c>
+      <c r="CR42">
+        <v>99941000.0</v>
+      </c>
+      <c r="CS42">
+        <v>98932000.0</v>
+      </c>
+      <c r="CT42">
+        <v>98689000.0</v>
+      </c>
+      <c r="CU42">
+        <v>98567000.0</v>
+      </c>
+      <c r="CV42">
+        <v>81089000.0</v>
+      </c>
+      <c r="CW42">
+        <v>-18549000.0</v>
+      </c>
+      <c r="CX42">
+        <v>80834000.0</v>
+      </c>
+      <c r="CY42">
+        <v>80566000.0</v>
+      </c>
+      <c r="CZ42">
+        <v>65415033.0</v>
+      </c>
+      <c r="DA42">
+        <v>65415000.0</v>
+      </c>
+      <c r="DB42">
+        <v>65137000.0</v>
+      </c>
+      <c r="DC42">
+        <v>-3271000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:107">
+      <c r="A43" t="s">
+        <v>69</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
+      <c r="CU43"/>
+      <c r="CV43"/>
+      <c r="CW43"/>
+      <c r="CX43"/>
+      <c r="CY43"/>
+      <c r="CZ43"/>
+      <c r="DA43"/>
+      <c r="DB43"/>
+      <c r="DC43"/>
+    </row>
+    <row r="44" spans="1:107">
+      <c r="A44" t="s">
+        <v>70</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
+      <c r="AJ44">
+        <v>0.0</v>
+      </c>
+      <c r="AK44">
+        <v>0.0</v>
+      </c>
+      <c r="AL44">
+        <v>0.0</v>
+      </c>
+      <c r="AM44">
+        <v>0.0</v>
+      </c>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
+      <c r="AO44">
+        <v>0.0</v>
+      </c>
+      <c r="AP44">
+        <v>0.0</v>
+      </c>
+      <c r="AQ44">
+        <v>0.0</v>
+      </c>
+      <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44">
+        <v>0.0</v>
+      </c>
+      <c r="AT44">
+        <v>0.0</v>
+      </c>
+      <c r="AU44">
+        <v>0.0</v>
+      </c>
+      <c r="AV44">
+        <v>0.0</v>
+      </c>
+      <c r="AW44">
+        <v>0.0</v>
+      </c>
+      <c r="AX44">
+        <v>0.0</v>
+      </c>
+      <c r="AY44">
+        <v>0.0</v>
+      </c>
+      <c r="AZ44">
+        <v>0.0</v>
+      </c>
+      <c r="BA44">
+        <v>0.0</v>
+      </c>
+      <c r="BB44">
+        <v>0.0</v>
+      </c>
+      <c r="BC44">
+        <v>0.0</v>
+      </c>
+      <c r="BD44">
+        <v>0.0</v>
+      </c>
+      <c r="BE44">
+        <v>0.0</v>
+      </c>
+      <c r="BF44">
+        <v>0.0</v>
+      </c>
+      <c r="BG44">
+        <v>0.0</v>
+      </c>
+      <c r="BH44">
+        <v>0.0</v>
+      </c>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
+      <c r="CT44"/>
+      <c r="CU44"/>
+      <c r="CV44"/>
+      <c r="CW44"/>
+      <c r="CX44"/>
+      <c r="CY44"/>
+      <c r="CZ44"/>
+      <c r="DA44"/>
+      <c r="DB44"/>
+      <c r="DC44"/>
+    </row>
+    <row r="45" spans="1:107">
+      <c r="A45" t="s">
+        <v>71</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45">
+        <v>68756000.0</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45">
+        <v>67494000.0</v>
+      </c>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45">
+        <v>66942000.0</v>
+      </c>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45">
+        <v>68112000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
+        <v>26225000.0</v>
+      </c>
+      <c r="W45">
+        <v>26398000.0</v>
+      </c>
+      <c r="X45">
+        <v>26431000.0</v>
+      </c>
+      <c r="Y45">
+        <v>27956000.0</v>
+      </c>
+      <c r="Z45">
+        <v>26412000.0</v>
+      </c>
+      <c r="AA45">
+        <v>26374000.0</v>
+      </c>
+      <c r="AB45">
+        <v>26070000.0</v>
+      </c>
+      <c r="AC45">
+        <v>26698000.0</v>
+      </c>
+      <c r="AD45">
+        <v>26698000.0</v>
+      </c>
+      <c r="AE45">
+        <v>28426000.0</v>
+      </c>
+      <c r="AF45">
+        <v>27752000.0</v>
+      </c>
+      <c r="AG45">
+        <v>28552000.0</v>
+      </c>
+      <c r="AH45">
+        <v>26324000.0</v>
+      </c>
+      <c r="AI45">
+        <v>26465000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>26655000.0</v>
+      </c>
+      <c r="AK45">
+        <v>26648000.0</v>
+      </c>
+      <c r="AL45">
+        <v>26869000.0</v>
+      </c>
+      <c r="AM45">
+        <v>28350000.0</v>
+      </c>
+      <c r="AN45">
+        <v>28698000.0</v>
+      </c>
+      <c r="AO45">
+        <v>27682000.0</v>
+      </c>
+      <c r="AP45">
+        <v>29752000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>30112000.0</v>
+      </c>
+      <c r="AR45">
+        <v>29834000.0</v>
+      </c>
+      <c r="AS45">
+        <v>29857000.0</v>
+      </c>
+      <c r="AT45">
+        <v>30656000.0</v>
+      </c>
+      <c r="AU45">
+        <v>30934000.0</v>
+      </c>
+      <c r="AV45">
+        <v>30912000.0</v>
+      </c>
+      <c r="AW45">
+        <v>31187000.0</v>
+      </c>
+      <c r="AX45">
+        <v>13929000.0</v>
+      </c>
+      <c r="AY45">
+        <v>13947000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>14221000.0</v>
+      </c>
+      <c r="BA45">
+        <v>14205000.0</v>
+      </c>
+      <c r="BB45">
+        <v>14463000.0</v>
+      </c>
+      <c r="BC45">
+        <v>14792000.0</v>
+      </c>
+      <c r="BD45">
+        <v>15150000.0</v>
+      </c>
+      <c r="BE45">
+        <v>15412000.0</v>
+      </c>
+      <c r="BF45">
+        <v>15912000.0</v>
+      </c>
+      <c r="BG45">
+        <v>16272000.0</v>
+      </c>
+      <c r="BH45">
+        <v>16603000.0</v>
+      </c>
+      <c r="BI45">
+        <v>16627000.0</v>
+      </c>
+      <c r="BJ45">
+        <v>16869000.0</v>
+      </c>
+      <c r="BK45">
+        <v>17165000.0</v>
+      </c>
+      <c r="BL45">
+        <v>17599000.0</v>
+      </c>
+      <c r="BM45">
+        <v>17639000.0</v>
+      </c>
+      <c r="BN45">
+        <v>17917000.0</v>
+      </c>
+      <c r="BO45">
+        <v>18236000.0</v>
+      </c>
+      <c r="BP45">
+        <v>18657000.0</v>
+      </c>
+      <c r="BQ45">
+        <v>19302000.0</v>
+      </c>
+      <c r="BR45">
+        <v>19833000.0</v>
+      </c>
+      <c r="BS45">
+        <v>20269000.0</v>
+      </c>
+      <c r="BT45">
+        <v>21102000.0</v>
+      </c>
+      <c r="BU45">
+        <v>20703000.0</v>
+      </c>
+      <c r="BV45">
+        <v>20801000.0</v>
+      </c>
+      <c r="BW45">
+        <v>20679000.0</v>
+      </c>
+      <c r="BX45">
+        <v>20800000.0</v>
+      </c>
+      <c r="BY45">
+        <v>20597000.0</v>
+      </c>
+      <c r="BZ45">
+        <v>20361000.0</v>
+      </c>
+      <c r="CA45">
+        <v>20324000.0</v>
+      </c>
+      <c r="CB45">
+        <v>20075000.0</v>
+      </c>
+      <c r="CC45">
+        <v>20322000.0</v>
+      </c>
+      <c r="CD45">
+        <v>20312000.0</v>
+      </c>
+      <c r="CE45">
+        <v>20565000.0</v>
+      </c>
+      <c r="CF45">
+        <v>20784000.0</v>
+      </c>
+      <c r="CG45">
+        <v>20426000.0</v>
+      </c>
+      <c r="CH45">
+        <v>20557000.0</v>
+      </c>
+      <c r="CI45">
+        <v>20728000.0</v>
+      </c>
+      <c r="CJ45">
+        <v>19691000.0</v>
+      </c>
+      <c r="CK45">
+        <v>19184000.0</v>
+      </c>
+      <c r="CL45">
+        <v>19514000.0</v>
+      </c>
+      <c r="CM45">
+        <v>8126000.0</v>
+      </c>
+      <c r="CN45">
+        <v>8435000.0</v>
+      </c>
+      <c r="CO45">
+        <v>8234000.0</v>
+      </c>
+      <c r="CP45">
+        <v>8520000.0</v>
+      </c>
+      <c r="CQ45">
+        <v>8876000.0</v>
+      </c>
+      <c r="CR45">
+        <v>8240000.0</v>
+      </c>
+      <c r="CS45">
+        <v>7381000.0</v>
+      </c>
+      <c r="CT45">
+        <v>7555000.0</v>
+      </c>
+      <c r="CU45">
+        <v>7692000.0</v>
+      </c>
+      <c r="CV45">
+        <v>7813629.0</v>
+      </c>
+      <c r="CW45"/>
+      <c r="CX45">
+        <v>6972000.0</v>
+      </c>
+      <c r="CY45">
+        <v>6863000.0</v>
+      </c>
+      <c r="CZ45">
+        <v>6689372.0</v>
+      </c>
+      <c r="DA45">
+        <v>9482000.0</v>
+      </c>
+      <c r="DB45">
+        <v>9649000.0</v>
+      </c>
+      <c r="DC45">
+        <v>9035000.0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:107">
+      <c r="A46" t="s">
+        <v>72</v>
+      </c>
+      <c r="B46">
+        <v>20251000.0</v>
+      </c>
+      <c r="C46">
+        <v>20015000.0</v>
+      </c>
+      <c r="D46">
+        <v>20378000.0</v>
+      </c>
+      <c r="E46">
+        <v>20340000.0</v>
+      </c>
+      <c r="F46">
+        <v>20607000.0</v>
+      </c>
+      <c r="G46">
+        <v>20866000.0</v>
+      </c>
+      <c r="H46">
+        <v>21404000.0</v>
+      </c>
+      <c r="I46">
+        <v>21371000.0</v>
+      </c>
+      <c r="J46">
+        <v>21955000.0</v>
+      </c>
+      <c r="K46">
+        <v>21952000.0</v>
+      </c>
+      <c r="L46">
+        <v>21959000.0</v>
+      </c>
+      <c r="M46">
+        <v>20707000.0</v>
+      </c>
+      <c r="N46">
+        <v>22849000.0</v>
+      </c>
+      <c r="O46">
+        <v>22625000.0</v>
+      </c>
+      <c r="P46">
+        <v>22850000.0</v>
+      </c>
+      <c r="Q46">
+        <v>23591000.0</v>
+      </c>
+      <c r="R46">
+        <v>24207000.0</v>
+      </c>
+      <c r="S46">
+        <v>24410000.0</v>
+      </c>
+      <c r="T46">
+        <v>24788000.0</v>
+      </c>
+      <c r="U46">
+        <v>25582000.0</v>
+      </c>
+      <c r="V46">
+        <v>26225000.0</v>
+      </c>
+      <c r="W46">
+        <v>26398000.0</v>
+      </c>
+      <c r="X46">
+        <v>26431000.0</v>
+      </c>
+      <c r="Y46">
+        <v>27956000.0</v>
+      </c>
+      <c r="Z46">
+        <v>26412000.0</v>
+      </c>
+      <c r="AA46">
+        <v>26374000.0</v>
+      </c>
+      <c r="AB46">
+        <v>26070000.0</v>
+      </c>
+      <c r="AC46">
+        <v>26698000.0</v>
+      </c>
+      <c r="AD46"/>
+      <c r="AE46">
+        <v>28426000.0</v>
+      </c>
+      <c r="AF46">
+        <v>27752000.0</v>
+      </c>
+      <c r="AG46">
+        <v>28552000.0</v>
+      </c>
+      <c r="AH46">
+        <v>26324000.0</v>
+      </c>
+      <c r="AI46">
+        <v>26465000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>26655000.0</v>
+      </c>
+      <c r="AK46">
+        <v>26648000.0</v>
+      </c>
+      <c r="AL46">
+        <v>26869000.0</v>
+      </c>
+      <c r="AM46">
+        <v>28350000.0</v>
+      </c>
+      <c r="AN46">
+        <v>28698000.0</v>
+      </c>
+      <c r="AO46">
+        <v>27682000.0</v>
+      </c>
+      <c r="AP46">
+        <v>29752000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>30112000.0</v>
+      </c>
+      <c r="AR46">
+        <v>29834000.0</v>
+      </c>
+      <c r="AS46">
+        <v>29857000.0</v>
+      </c>
+      <c r="AT46">
+        <v>30656000.0</v>
+      </c>
+      <c r="AU46">
+        <v>30934000.0</v>
+      </c>
+      <c r="AV46">
+        <v>30912000.0</v>
+      </c>
+      <c r="AW46">
+        <v>31187000.0</v>
+      </c>
+      <c r="AX46">
+        <v>13929000.0</v>
+      </c>
+      <c r="AY46">
+        <v>13947000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>14221000.0</v>
+      </c>
+      <c r="BA46">
+        <v>14205000.0</v>
+      </c>
+      <c r="BB46">
+        <v>14463000.0</v>
+      </c>
+      <c r="BC46">
+        <v>14792000.0</v>
+      </c>
+      <c r="BD46">
+        <v>15150000.0</v>
+      </c>
+      <c r="BE46">
+        <v>15412000.0</v>
+      </c>
+      <c r="BF46">
+        <v>15912000.0</v>
+      </c>
+      <c r="BG46">
+        <v>16272000.0</v>
+      </c>
+      <c r="BH46">
+        <v>16603000.0</v>
+      </c>
+      <c r="BI46">
+        <v>16627000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>16869000.0</v>
+      </c>
+      <c r="BK46">
+        <v>17165000.0</v>
+      </c>
+      <c r="BL46">
+        <v>17599000.0</v>
+      </c>
+      <c r="BM46">
+        <v>17639000.0</v>
+      </c>
+      <c r="BN46">
+        <v>17917000.0</v>
+      </c>
+      <c r="BO46">
+        <v>18236000.0</v>
+      </c>
+      <c r="BP46">
+        <v>18657000.0</v>
+      </c>
+      <c r="BQ46">
+        <v>19302000.0</v>
+      </c>
+      <c r="BR46">
+        <v>19833000.0</v>
+      </c>
+      <c r="BS46">
+        <v>20269000.0</v>
+      </c>
+      <c r="BT46">
+        <v>21102000.0</v>
+      </c>
+      <c r="BU46">
+        <v>20703000.0</v>
+      </c>
+      <c r="BV46">
+        <v>20801000.0</v>
+      </c>
+      <c r="BW46">
+        <v>20679000.0</v>
+      </c>
+      <c r="BX46">
+        <v>20800000.0</v>
+      </c>
+      <c r="BY46">
+        <v>20597000.0</v>
+      </c>
+      <c r="BZ46">
+        <v>20361000.0</v>
+      </c>
+      <c r="CA46">
+        <v>20324000.0</v>
+      </c>
+      <c r="CB46">
+        <v>20075000.0</v>
+      </c>
+      <c r="CC46">
+        <v>20322000.0</v>
+      </c>
+      <c r="CD46">
+        <v>20312000.0</v>
+      </c>
+      <c r="CE46">
+        <v>20565000.0</v>
+      </c>
+      <c r="CF46">
+        <v>20784000.0</v>
+      </c>
+      <c r="CG46">
+        <v>20426000.0</v>
+      </c>
+      <c r="CH46">
+        <v>20557000.0</v>
+      </c>
+      <c r="CI46">
+        <v>20728000.0</v>
+      </c>
+      <c r="CJ46">
+        <v>19691000.0</v>
+      </c>
+      <c r="CK46">
+        <v>19184000.0</v>
+      </c>
+      <c r="CL46">
+        <v>19514000.0</v>
+      </c>
+      <c r="CM46">
+        <v>8126000.0</v>
+      </c>
+      <c r="CN46">
+        <v>8435000.0</v>
+      </c>
+      <c r="CO46">
+        <v>8234000.0</v>
+      </c>
+      <c r="CP46">
+        <v>8520000.0</v>
+      </c>
+      <c r="CQ46">
+        <v>8876000.0</v>
+      </c>
+      <c r="CR46">
+        <v>8240000.0</v>
+      </c>
+      <c r="CS46">
+        <v>7381000.0</v>
+      </c>
+      <c r="CT46">
+        <v>7555000.0</v>
+      </c>
+      <c r="CU46">
+        <v>7692000.0</v>
+      </c>
+      <c r="CV46">
+        <v>7814000.0</v>
+      </c>
+      <c r="CW46">
+        <v>7612000.0</v>
+      </c>
+      <c r="CX46">
+        <v>6972000.0</v>
+      </c>
+      <c r="CY46">
+        <v>6863000.0</v>
+      </c>
+      <c r="CZ46">
+        <v>6689372.0</v>
+      </c>
+      <c r="DA46">
+        <v>9482000.0</v>
+      </c>
+      <c r="DB46">
+        <v>9649000.0</v>
+      </c>
+      <c r="DC46">
+        <v>9035000.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:107">
+      <c r="A47" t="s">
+        <v>73</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
+        <v>60649000.0</v>
+      </c>
+      <c r="O47">
+        <v>22625000.0</v>
+      </c>
+      <c r="P47">
+        <v>63250000.0</v>
+      </c>
+      <c r="Q47">
+        <v>23591000.0</v>
+      </c>
+      <c r="R47">
+        <v>24207000.0</v>
+      </c>
+      <c r="S47">
+        <v>24410000.0</v>
+      </c>
+      <c r="T47">
+        <v>71088000.0</v>
+      </c>
+      <c r="U47">
+        <v>25582000.0</v>
+      </c>
+      <c r="V47">
+        <v>26225000.0</v>
+      </c>
+      <c r="W47">
+        <v>26398000.0</v>
+      </c>
+      <c r="X47">
+        <v>26431000.0</v>
+      </c>
+      <c r="Y47">
+        <v>27956000.0</v>
+      </c>
+      <c r="Z47">
+        <v>26412000.0</v>
+      </c>
+      <c r="AA47">
+        <v>26374000.0</v>
+      </c>
+      <c r="AB47">
+        <v>26070000.0</v>
+      </c>
+      <c r="AC47">
+        <v>27271000.0</v>
+      </c>
+      <c r="AD47">
+        <v>26698000.0</v>
+      </c>
+      <c r="AE47">
+        <v>28426000.0</v>
+      </c>
+      <c r="AF47">
+        <v>27752000.0</v>
+      </c>
+      <c r="AG47">
+        <v>28552000.0</v>
+      </c>
+      <c r="AH47">
+        <v>26324000.0</v>
+      </c>
+      <c r="AI47">
+        <v>26465000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>26655000.0</v>
+      </c>
+      <c r="AK47">
+        <v>26648000.0</v>
+      </c>
+      <c r="AL47">
+        <v>26869000.0</v>
+      </c>
+      <c r="AM47">
+        <v>28350000.0</v>
+      </c>
+      <c r="AN47">
+        <v>28698000.0</v>
+      </c>
+      <c r="AO47">
+        <v>27682000.0</v>
+      </c>
+      <c r="AP47">
+        <v>29752000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>30112000.0</v>
+      </c>
+      <c r="AR47">
+        <v>29834000.0</v>
+      </c>
+      <c r="AS47">
+        <v>29857000.0</v>
+      </c>
+      <c r="AT47">
+        <v>30656000.0</v>
+      </c>
+      <c r="AU47">
+        <v>30934000.0</v>
+      </c>
+      <c r="AV47">
+        <v>30912000.0</v>
+      </c>
+      <c r="AW47">
+        <v>31187000.0</v>
+      </c>
+      <c r="AX47">
+        <v>13929000.0</v>
+      </c>
+      <c r="AY47">
+        <v>13947000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>14221000.0</v>
+      </c>
+      <c r="BA47">
+        <v>14205000.0</v>
+      </c>
+      <c r="BB47">
+        <v>14463000.0</v>
+      </c>
+      <c r="BC47">
+        <v>14792000.0</v>
+      </c>
+      <c r="BD47">
+        <v>15150000.0</v>
+      </c>
+      <c r="BE47">
+        <v>15412000.0</v>
+      </c>
+      <c r="BF47">
+        <v>15912000.0</v>
+      </c>
+      <c r="BG47">
+        <v>16272000.0</v>
+      </c>
+      <c r="BH47">
+        <v>16603000.0</v>
+      </c>
+      <c r="BI47">
+        <v>16627000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>16869000.0</v>
+      </c>
+      <c r="BK47">
+        <v>17165000.0</v>
+      </c>
+      <c r="BL47">
+        <v>17599000.0</v>
+      </c>
+      <c r="BM47">
+        <v>17639000.0</v>
+      </c>
+      <c r="BN47">
+        <v>17917000.0</v>
+      </c>
+      <c r="BO47">
+        <v>18236000.0</v>
+      </c>
+      <c r="BP47">
+        <v>18657000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>19302000.0</v>
+      </c>
+      <c r="BR47">
+        <v>19833000.0</v>
+      </c>
+      <c r="BS47">
+        <v>20269000.0</v>
+      </c>
+      <c r="BT47">
+        <v>20279000.0</v>
+      </c>
+      <c r="BU47">
+        <v>20703000.0</v>
+      </c>
+      <c r="BV47">
+        <v>20801000.0</v>
+      </c>
+      <c r="BW47">
+        <v>20679000.0</v>
+      </c>
+      <c r="BX47">
+        <v>20800000.0</v>
+      </c>
+      <c r="BY47">
+        <v>20597000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>20361000.0</v>
+      </c>
+      <c r="CA47">
+        <v>20324000.0</v>
+      </c>
+      <c r="CB47">
+        <v>20075000.0</v>
+      </c>
+      <c r="CC47">
+        <v>20322000.0</v>
+      </c>
+      <c r="CD47">
+        <v>20312000.0</v>
+      </c>
+      <c r="CE47">
+        <v>20565000.0</v>
+      </c>
+      <c r="CF47">
+        <v>20784000.0</v>
+      </c>
+      <c r="CG47">
+        <v>20426000.0</v>
+      </c>
+      <c r="CH47">
+        <v>20557000.0</v>
+      </c>
+      <c r="CI47">
+        <v>20728000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>19691000.0</v>
+      </c>
+      <c r="CK47">
+        <v>19184000.0</v>
+      </c>
+      <c r="CL47">
+        <v>19514000.0</v>
+      </c>
+      <c r="CM47">
+        <v>8126000.0</v>
+      </c>
+      <c r="CN47">
+        <v>8435000.0</v>
+      </c>
+      <c r="CO47">
+        <v>8234000.0</v>
+      </c>
+      <c r="CP47">
+        <v>8520000.0</v>
+      </c>
+      <c r="CQ47">
+        <v>8876000.0</v>
+      </c>
+      <c r="CR47">
+        <v>8240000.0</v>
+      </c>
+      <c r="CS47">
+        <v>7381000.0</v>
+      </c>
+      <c r="CT47">
+        <v>7555000.0</v>
+      </c>
+      <c r="CU47">
+        <v>7692000.0</v>
+      </c>
+      <c r="CV47">
+        <v>7814000.0</v>
+      </c>
+      <c r="CW47">
+        <v>7612000.0</v>
+      </c>
+      <c r="CX47">
+        <v>6972000.0</v>
+      </c>
+      <c r="CY47">
+        <v>6863000.0</v>
+      </c>
+      <c r="CZ47">
+        <v>6689000.0</v>
+      </c>
+      <c r="DA47">
+        <v>9482000.0</v>
+      </c>
+      <c r="DB47">
+        <v>9649000.0</v>
+      </c>
+      <c r="DC47">
+        <v>9035000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:107">
+      <c r="A48" t="s">
+        <v>74</v>
+      </c>
+      <c r="B48">
+        <v>423499000.0</v>
+      </c>
+      <c r="C48">
+        <v>408327000.0</v>
+      </c>
+      <c r="D48">
+        <v>394335000.0</v>
+      </c>
+      <c r="E48">
+        <v>381183000.0</v>
+      </c>
+      <c r="F48">
+        <v>367251000.0</v>
+      </c>
+      <c r="G48">
+        <v>360289000.0</v>
+      </c>
+      <c r="H48">
+        <v>350869000.0</v>
+      </c>
+      <c r="I48">
+        <v>340718000.0</v>
+      </c>
+      <c r="J48">
+        <v>333392000.0</v>
+      </c>
+      <c r="K48">
+        <v>326526000.0</v>
+      </c>
+      <c r="L48">
+        <v>319048000.0</v>
+      </c>
+      <c r="M48">
+        <v>308007000.0</v>
+      </c>
+      <c r="N48">
+        <v>296901000.0</v>
+      </c>
+      <c r="O48">
+        <v>283910000.0</v>
+      </c>
+      <c r="P48">
+        <v>269542000.0</v>
+      </c>
+      <c r="Q48">
+        <v>248684000.0</v>
+      </c>
+      <c r="R48">
+        <v>229135000.0</v>
+      </c>
+      <c r="S48">
+        <v>210788000.0</v>
+      </c>
+      <c r="T48">
+        <v>196784000.0</v>
+      </c>
+      <c r="U48">
+        <v>169534000.0</v>
+      </c>
+      <c r="V48">
+        <v>146651000.0</v>
+      </c>
+      <c r="W48">
+        <v>128211000.0</v>
+      </c>
+      <c r="X48">
+        <v>114621000.0</v>
+      </c>
+      <c r="Y48">
+        <v>102751000.0</v>
+      </c>
+      <c r="Z48">
+        <v>88859000.0</v>
+      </c>
+      <c r="AA48">
+        <v>83355000.0</v>
+      </c>
+      <c r="AB48">
+        <v>100551000.0</v>
+      </c>
+      <c r="AC48">
+        <v>100021000.0</v>
+      </c>
+      <c r="AD48">
+        <v>100021000.0</v>
+      </c>
+      <c r="AE48">
+        <v>104771000.0</v>
+      </c>
+      <c r="AF48">
+        <v>97539000.0</v>
+      </c>
+      <c r="AG48">
+        <v>93768000.0</v>
+      </c>
+      <c r="AH48">
+        <v>85465000.0</v>
+      </c>
+      <c r="AI48">
+        <v>77691000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>70575000.0</v>
+      </c>
+      <c r="AK48">
+        <v>65858000.0</v>
+      </c>
+      <c r="AL48">
+        <v>57717000.0</v>
+      </c>
+      <c r="AM48">
+        <v>49395000.0</v>
+      </c>
+      <c r="AN48">
+        <v>41726000.0</v>
+      </c>
+      <c r="AO48">
+        <v>33413000.0</v>
+      </c>
+      <c r="AP48">
+        <v>26396000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>16742000.0</v>
+      </c>
+      <c r="AR48">
+        <v>6422000.0</v>
+      </c>
+      <c r="AS48">
+        <v>-3931000.0</v>
+      </c>
+      <c r="AT48">
+        <v>-14371000.0</v>
+      </c>
+      <c r="AU48">
+        <v>-24838000.0</v>
+      </c>
+      <c r="AV48">
+        <v>-32379000.0</v>
+      </c>
+      <c r="AW48">
+        <v>-44586000.0</v>
+      </c>
+      <c r="AX48">
+        <v>-55642000.0</v>
+      </c>
+      <c r="AY48">
+        <v>-63242000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>-73212000.0</v>
+      </c>
+      <c r="BA48">
+        <v>-79855000.0</v>
+      </c>
+      <c r="BB48">
+        <v>-87890000.0</v>
+      </c>
+      <c r="BC48">
+        <v>-97409000.0</v>
+      </c>
+      <c r="BD48">
+        <v>-107519000.0</v>
+      </c>
+      <c r="BE48">
+        <v>-121498000.0</v>
+      </c>
+      <c r="BF48">
+        <v>-134778000.0</v>
+      </c>
+      <c r="BG48">
+        <v>-190552000.0</v>
+      </c>
+      <c r="BH48">
+        <v>-197893000.0</v>
+      </c>
+      <c r="BI48">
+        <v>-203399000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>-207602000.0</v>
+      </c>
+      <c r="BK48">
+        <v>-215603000.0</v>
+      </c>
+      <c r="BL48">
+        <v>-226040000.0</v>
+      </c>
+      <c r="BM48">
+        <v>-231352000.0</v>
+      </c>
+      <c r="BN48">
+        <v>-216774000.0</v>
+      </c>
+      <c r="BO48">
+        <v>-187517000.0</v>
+      </c>
+      <c r="BP48">
+        <v>-138031000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>-102150000.0</v>
+      </c>
+      <c r="BR48">
+        <v>-42485000.0</v>
+      </c>
+      <c r="BS48">
+        <v>-20950000.0</v>
+      </c>
+      <c r="BT48">
+        <v>-15754000.0</v>
+      </c>
+      <c r="BU48">
+        <v>-11939000.0</v>
+      </c>
+      <c r="BV48">
+        <v>-16425000.0</v>
+      </c>
+      <c r="BW48">
+        <v>90360000.0</v>
+      </c>
+      <c r="BX48">
+        <v>92415000.0</v>
+      </c>
+      <c r="BY48">
+        <v>196208000.0</v>
+      </c>
+      <c r="BZ48">
+        <v>187996000.0</v>
+      </c>
+      <c r="CA48">
+        <v>175603000.0</v>
+      </c>
+      <c r="CB48">
+        <v>165498000.0</v>
+      </c>
+      <c r="CC48">
+        <v>151785000.0</v>
+      </c>
+      <c r="CD48">
+        <v>137123000.0</v>
+      </c>
+      <c r="CE48">
+        <v>124054000.0</v>
+      </c>
+      <c r="CF48">
+        <v>112310000.0</v>
+      </c>
+      <c r="CG48">
+        <v>99839000.0</v>
+      </c>
+      <c r="CH48">
+        <v>87300000.0</v>
+      </c>
+      <c r="CI48">
+        <v>74745000.0</v>
+      </c>
+      <c r="CJ48">
+        <v>63894000.0</v>
+      </c>
+      <c r="CK48">
+        <v>54660000.0</v>
+      </c>
+      <c r="CL48">
+        <v>46046000.0</v>
+      </c>
+      <c r="CM48">
+        <v>40945000.0</v>
+      </c>
+      <c r="CN48">
+        <v>35985000.0</v>
+      </c>
+      <c r="CO48">
+        <v>32327000.0</v>
+      </c>
+      <c r="CP48">
+        <v>28793000.0</v>
+      </c>
+      <c r="CQ48">
+        <v>25257000.0</v>
+      </c>
+      <c r="CR48">
+        <v>22408000.0</v>
+      </c>
+      <c r="CS48">
+        <v>17615000.0</v>
+      </c>
+      <c r="CT48">
+        <v>12475000.0</v>
+      </c>
+      <c r="CU48">
+        <v>9501000.0</v>
+      </c>
+      <c r="CV48">
+        <v>22767000.0</v>
+      </c>
+      <c r="CW48">
+        <v>18537000.0</v>
+      </c>
+      <c r="CX48">
+        <v>14122000.0</v>
+      </c>
+      <c r="CY48">
+        <v>9903000.0</v>
+      </c>
+      <c r="CZ48">
+        <v>21272186.0</v>
+      </c>
+      <c r="DA48">
+        <v>17009000.0</v>
+      </c>
+      <c r="DB48">
+        <v>13160000.0</v>
+      </c>
+      <c r="DC48">
+        <v>9409000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:107">
+      <c r="A49" t="s">
+        <v>75</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49">
+        <v>283910000.0</v>
+      </c>
+      <c r="P49"/>
+      <c r="Q49">
+        <v>248684000.0</v>
+      </c>
+      <c r="R49">
+        <v>229135000.0</v>
+      </c>
+      <c r="S49">
+        <v>210788000.0</v>
+      </c>
+      <c r="T49">
+        <v>196784000.0</v>
+      </c>
+      <c r="U49">
+        <v>169534000.0</v>
+      </c>
+      <c r="V49">
+        <v>146651000.0</v>
+      </c>
+      <c r="W49">
+        <v>128211000.0</v>
+      </c>
+      <c r="X49">
+        <v>114621000.0</v>
+      </c>
+      <c r="Y49">
+        <v>102751000.0</v>
+      </c>
+      <c r="Z49">
+        <v>88859000.0</v>
+      </c>
+      <c r="AA49">
+        <v>83355000.0</v>
+      </c>
+      <c r="AB49">
+        <v>100551000.0</v>
+      </c>
+      <c r="AC49">
+        <v>104927000.0</v>
+      </c>
+      <c r="AD49">
+        <v>100021000.0</v>
+      </c>
+      <c r="AE49">
+        <v>104771000.0</v>
+      </c>
+      <c r="AF49">
+        <v>97539000.0</v>
+      </c>
+      <c r="AG49">
+        <v>93768000.0</v>
+      </c>
+      <c r="AH49">
+        <v>85465000.0</v>
+      </c>
+      <c r="AI49">
+        <v>77691000.0</v>
+      </c>
+      <c r="AJ49">
+        <v>70575000.0</v>
+      </c>
+      <c r="AK49">
+        <v>65858000.0</v>
+      </c>
+      <c r="AL49">
+        <v>57717000.0</v>
+      </c>
+      <c r="AM49">
+        <v>49395000.0</v>
+      </c>
+      <c r="AN49">
+        <v>41726000.0</v>
+      </c>
+      <c r="AO49">
+        <v>33413000.0</v>
+      </c>
+      <c r="AP49">
+        <v>26396000.0</v>
+      </c>
+      <c r="AQ49">
+        <v>16742000.0</v>
+      </c>
+      <c r="AR49">
+        <v>6422000.0</v>
+      </c>
+      <c r="AS49">
+        <v>-3931000.0</v>
+      </c>
+      <c r="AT49">
+        <v>-14371000.0</v>
+      </c>
+      <c r="AU49">
+        <v>-24838000.0</v>
+      </c>
+      <c r="AV49">
+        <v>-32379000.0</v>
+      </c>
+      <c r="AW49">
+        <v>-44586000.0</v>
+      </c>
+      <c r="AX49">
+        <v>-55642000.0</v>
+      </c>
+      <c r="AY49">
+        <v>-63242000.0</v>
+      </c>
+      <c r="AZ49">
+        <v>-72052000.0</v>
+      </c>
+      <c r="BA49">
+        <v>-79855000.0</v>
+      </c>
+      <c r="BB49">
+        <v>-87890000.0</v>
+      </c>
+      <c r="BC49">
+        <v>-97409000.0</v>
+      </c>
+      <c r="BD49">
+        <v>-107519000.0</v>
+      </c>
+      <c r="BE49">
+        <v>-121498000.0</v>
+      </c>
+      <c r="BF49">
+        <v>-134777000.0</v>
+      </c>
+      <c r="BG49">
+        <v>-190552000.0</v>
+      </c>
+      <c r="BH49">
+        <v>-197893000.0</v>
+      </c>
+      <c r="BI49">
+        <v>-203399000.0</v>
+      </c>
+      <c r="BJ49">
+        <v>-207602000.0</v>
+      </c>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
+      <c r="CT49"/>
+      <c r="CU49"/>
+      <c r="CV49"/>
+      <c r="CW49"/>
+      <c r="CX49"/>
+      <c r="CY49"/>
+      <c r="CZ49"/>
+      <c r="DA49"/>
+      <c r="DB49"/>
+      <c r="DC49"/>
+    </row>
+    <row r="50" spans="1:107">
+      <c r="A50" t="s">
+        <v>76</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
+        <v>0.0</v>
+      </c>
+      <c r="D50">
+        <v>150000000.0</v>
+      </c>
+      <c r="E50">
+        <v>62500000.0</v>
+      </c>
+      <c r="F50">
+        <v>115000000.0</v>
+      </c>
+      <c r="G50">
+        <v>105000000.0</v>
+      </c>
+      <c r="H50">
+        <v>225000000.0</v>
+      </c>
+      <c r="I50">
+        <v>212500000.0</v>
+      </c>
+      <c r="J50">
+        <v>230000000.0</v>
+      </c>
+      <c r="K50">
+        <v>110000000.0</v>
+      </c>
+      <c r="L50">
+        <v>250000000.0</v>
+      </c>
+      <c r="M50">
+        <v>87500000.0</v>
+      </c>
+      <c r="N50">
+        <v>50000000.0</v>
+      </c>
+      <c r="O50">
+        <v>300000000.0</v>
+      </c>
+      <c r="P50">
+        <v>300000000.0</v>
+      </c>
+      <c r="Q50">
+        <v>50000000.0</v>
+      </c>
+      <c r="R50">
+        <v>70000000.0</v>
+      </c>
+      <c r="S50">
+        <v>50000000.0</v>
+      </c>
+      <c r="T50"/>
+      <c r="U50">
+        <v>50000000.0</v>
+      </c>
+      <c r="V50">
+        <v>50000000.0</v>
+      </c>
+      <c r="W50">
+        <v>50000000.0</v>
+      </c>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50">
+        <v>25000000.0</v>
+      </c>
+      <c r="AC50">
+        <v>25000000.0</v>
+      </c>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50">
+        <v>387532000.0</v>
+      </c>
+      <c r="AI50">
+        <v>337400000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>267270000.0</v>
+      </c>
+      <c r="AK50">
+        <v>227140000.0</v>
+      </c>
+      <c r="AL50">
+        <v>20000000.0</v>
+      </c>
+      <c r="AM50">
+        <v>50000000.0</v>
+      </c>
+      <c r="AN50">
+        <v>333978000.0</v>
+      </c>
+      <c r="AO50">
+        <v>55000000.0</v>
+      </c>
+      <c r="AP50">
+        <v>280000000.0</v>
+      </c>
+      <c r="AQ50">
+        <v>250000000.0</v>
+      </c>
+      <c r="AR50">
+        <v>188703000.0</v>
+      </c>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
+        <v>169477000.0</v>
+      </c>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
+      <c r="CT50"/>
+      <c r="CU50"/>
+      <c r="CV50"/>
+      <c r="CW50"/>
+      <c r="CX50"/>
+      <c r="CY50"/>
+      <c r="CZ50"/>
+      <c r="DA50"/>
+      <c r="DB50"/>
+      <c r="DC50"/>
+    </row>
+    <row r="51" spans="1:107">
+      <c r="A51" t="s">
+        <v>77</v>
+      </c>
+      <c r="B51">
+        <v>130773000.0</v>
+      </c>
+      <c r="C51">
+        <v>130618000.0</v>
+      </c>
+      <c r="D51">
+        <v>280463000.0</v>
+      </c>
+      <c r="E51">
+        <v>192809000.0</v>
+      </c>
+      <c r="F51">
+        <v>258460000.0</v>
+      </c>
+      <c r="G51">
+        <v>248299000.0</v>
+      </c>
+      <c r="H51">
+        <v>393138000.0</v>
+      </c>
+      <c r="I51">
+        <v>430478000.0</v>
+      </c>
+      <c r="J51">
+        <v>422818000.0</v>
+      </c>
+      <c r="K51">
+        <v>302665000.0</v>
+      </c>
+      <c r="L51">
+        <v>455012000.0</v>
+      </c>
+      <c r="M51">
+        <v>292360000.0</v>
+      </c>
+      <c r="N51">
+        <v>254708000.0</v>
+      </c>
+      <c r="O51">
+        <v>479558000.0</v>
+      </c>
+      <c r="P51">
+        <v>479409000.0</v>
+      </c>
+      <c r="Q51">
+        <v>229261000.0</v>
+      </c>
+      <c r="R51">
+        <v>274113000.0</v>
+      </c>
+      <c r="S51">
+        <v>253967000.0</v>
+      </c>
+      <c r="T51">
+        <v>352506000.0</v>
+      </c>
+      <c r="U51">
+        <v>352344000.0</v>
+      </c>
+      <c r="V51">
+        <v>269243000.0</v>
+      </c>
+      <c r="W51">
+        <v>269124000.0</v>
+      </c>
+      <c r="X51">
+        <v>278972000.0</v>
+      </c>
+      <c r="Y51">
+        <v>268821000.0</v>
+      </c>
+      <c r="Z51">
+        <v>370478000.0</v>
+      </c>
+      <c r="AA51">
+        <v>418523000.0</v>
+      </c>
+      <c r="AB51">
+        <v>208377000.0</v>
+      </c>
+      <c r="AC51">
+        <v>118265000.0</v>
+      </c>
+      <c r="AD51">
+        <v>758082000.0</v>
+      </c>
+      <c r="AE51">
+        <v>118697000.0</v>
+      </c>
+      <c r="AF51">
+        <v>172808000.0</v>
+      </c>
+      <c r="AG51">
+        <v>277670000.0</v>
+      </c>
+      <c r="AH51">
+        <v>387532000.0</v>
+      </c>
+      <c r="AI51">
+        <v>337400000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>267270000.0</v>
+      </c>
+      <c r="AK51">
+        <v>227140000.0</v>
+      </c>
+      <c r="AL51">
+        <v>137011000.0</v>
+      </c>
+      <c r="AM51">
+        <v>166795000.0</v>
+      </c>
+      <c r="AN51">
+        <v>333978000.0</v>
+      </c>
+      <c r="AO51">
+        <v>73888000.0</v>
+      </c>
+      <c r="AP51">
+        <v>298821000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>268759000.0</v>
+      </c>
+      <c r="AR51">
+        <v>188703000.0</v>
+      </c>
+      <c r="AS51">
+        <v>168669000.0</v>
+      </c>
+      <c r="AT51">
+        <v>20411000.0</v>
+      </c>
+      <c r="AU51">
+        <v>21330000.0</v>
+      </c>
+      <c r="AV51">
+        <v>168544000.0</v>
+      </c>
+      <c r="AW51">
+        <v>128509000.0</v>
+      </c>
+      <c r="AX51">
+        <v>97000000.0</v>
+      </c>
+      <c r="AY51">
+        <v>132445000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>127546000.0</v>
+      </c>
+      <c r="BA51">
+        <v>2645000.0</v>
+      </c>
+      <c r="BB51">
+        <v>2743000.0</v>
+      </c>
+      <c r="BC51">
+        <v>54318000.0</v>
+      </c>
+      <c r="BD51">
+        <v>85341000.0</v>
+      </c>
+      <c r="BE51">
+        <v>87592000.0</v>
+      </c>
+      <c r="BF51">
+        <v>85528000.0</v>
+      </c>
+      <c r="BG51">
+        <v>85619000.0</v>
+      </c>
+      <c r="BH51">
+        <v>85709000.0</v>
+      </c>
+      <c r="BI51">
+        <v>183520000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>165846000.0</v>
+      </c>
+      <c r="BK51">
+        <v>237357000.0</v>
+      </c>
+      <c r="BL51">
+        <v>237626000.0</v>
+      </c>
+      <c r="BM51">
+        <v>238698000.0</v>
+      </c>
+      <c r="BN51">
+        <v>239284000.0</v>
+      </c>
+      <c r="BO51">
+        <v>240732000.0</v>
+      </c>
+      <c r="BP51">
+        <v>238131000.0</v>
+      </c>
+      <c r="BQ51">
+        <v>244730000.0</v>
+      </c>
+      <c r="BR51">
+        <v>295890000.0</v>
+      </c>
+      <c r="BS51">
+        <v>395242000.0</v>
+      </c>
+      <c r="BT51">
+        <v>505389000.0</v>
+      </c>
+      <c r="BU51">
+        <v>667378000.0</v>
+      </c>
+      <c r="BV51">
+        <v>582513000.0</v>
+      </c>
+      <c r="BW51">
+        <v>497959000.0</v>
+      </c>
+      <c r="BX51">
+        <v>619570000.0</v>
+      </c>
+      <c r="BY51">
+        <v>443750000.0</v>
+      </c>
+      <c r="BZ51">
+        <v>361190000.0</v>
+      </c>
+      <c r="CA51">
+        <v>250520000.0</v>
+      </c>
+      <c r="CB51">
+        <v>251443000.0</v>
+      </c>
+      <c r="CC51">
+        <v>251841000.0</v>
+      </c>
+      <c r="CD51">
+        <v>239278000.0</v>
+      </c>
+      <c r="CE51">
+        <v>213939000.0</v>
+      </c>
+      <c r="CF51">
+        <v>128737000.0</v>
+      </c>
+      <c r="CG51">
+        <v>169337000.0</v>
+      </c>
+      <c r="CH51">
+        <v>230053000.0</v>
+      </c>
+      <c r="CI51">
+        <v>149517000.0</v>
+      </c>
+      <c r="CJ51">
+        <v>151699000.0</v>
+      </c>
+      <c r="CK51">
+        <v>274539000.0</v>
+      </c>
+      <c r="CL51">
+        <v>348741000.0</v>
+      </c>
+      <c r="CM51">
+        <v>118360000.0</v>
+      </c>
+      <c r="CN51">
+        <v>182999000.0</v>
+      </c>
+      <c r="CO51">
+        <v>84458000.0</v>
+      </c>
+      <c r="CP51">
+        <v>51950000.0</v>
+      </c>
+      <c r="CQ51">
+        <v>69503000.0</v>
+      </c>
+      <c r="CR51">
+        <v>34450000.0</v>
+      </c>
+      <c r="CS51">
+        <v>40450000.0</v>
+      </c>
+      <c r="CT51">
+        <v>6000000.0</v>
+      </c>
+      <c r="CU51">
+        <v>10500000.0</v>
+      </c>
+      <c r="CV51"/>
+      <c r="CW51">
+        <v>4500000.0</v>
+      </c>
+      <c r="CX51">
+        <v>4500000.0</v>
+      </c>
+      <c r="CY51">
+        <v>4500000.0</v>
+      </c>
+      <c r="CZ51">
+        <v>2300000.0</v>
+      </c>
+      <c r="DA51">
+        <v>3900000.0</v>
+      </c>
+      <c r="DB51">
+        <v>4500000.0</v>
+      </c>
+      <c r="DC51"/>
+    </row>
+    <row r="52" spans="1:107">
+      <c r="A52" t="s">
+        <v>78</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52">
+        <v>150000000.0</v>
+      </c>
+      <c r="E52">
+        <v>62500000.0</v>
+      </c>
+      <c r="F52">
+        <v>115000000.0</v>
+      </c>
+      <c r="G52">
+        <v>105000000.0</v>
+      </c>
+      <c r="H52">
+        <v>225000000.0</v>
+      </c>
+      <c r="I52">
+        <v>212500000.0</v>
+      </c>
+      <c r="J52">
+        <v>230000000.0</v>
+      </c>
+      <c r="K52">
+        <v>110000000.0</v>
+      </c>
+      <c r="L52">
+        <v>250000000.0</v>
+      </c>
+      <c r="M52">
+        <v>87500000.0</v>
+      </c>
+      <c r="N52">
+        <v>50000000.0</v>
+      </c>
+      <c r="O52">
+        <v>300000000.0</v>
+      </c>
+      <c r="P52">
+        <v>300000000.0</v>
+      </c>
+      <c r="Q52">
+        <v>50000000.0</v>
+      </c>
+      <c r="R52">
+        <v>70000000.0</v>
+      </c>
+      <c r="S52">
+        <v>50000000.0</v>
+      </c>
+      <c r="T52">
+        <v>50000000.0</v>
+      </c>
+      <c r="U52">
+        <v>50000000.0</v>
+      </c>
+      <c r="V52">
+        <v>50000000.0</v>
+      </c>
+      <c r="W52">
+        <v>50000000.0</v>
+      </c>
+      <c r="X52">
+        <v>160000000.0</v>
+      </c>
+      <c r="Y52">
+        <v>118821000.0</v>
+      </c>
+      <c r="Z52"/>
+      <c r="AA52">
+        <v>102000.0</v>
+      </c>
+      <c r="AB52">
+        <v>15000000.0</v>
+      </c>
+      <c r="AC52">
+        <v>33000.0</v>
+      </c>
+      <c r="AD52">
+        <v>849000.0</v>
+      </c>
+      <c r="AE52">
+        <v>750000.0</v>
+      </c>
+      <c r="AF52">
+        <v>55000000.0</v>
+      </c>
+      <c r="AG52">
+        <v>160000000.0</v>
+      </c>
+      <c r="AH52">
+        <v>270000000.0</v>
+      </c>
+      <c r="AI52">
+        <v>220000000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>150000000.0</v>
+      </c>
+      <c r="AK52">
+        <v>657000.0</v>
+      </c>
+      <c r="AL52">
+        <v>1481000.0</v>
+      </c>
+      <c r="AM52">
+        <v>932000.0</v>
+      </c>
+      <c r="AN52">
+        <v>315000000.0</v>
+      </c>
+      <c r="AO52">
+        <v>1041000.0</v>
+      </c>
+      <c r="AP52">
+        <v>2456000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>2809000.0</v>
+      </c>
+      <c r="AR52">
+        <v>3586000.0</v>
+      </c>
+      <c r="AS52">
+        <v>2704000.0</v>
+      </c>
+      <c r="AT52">
+        <v>1638000.0</v>
+      </c>
+      <c r="AU52">
+        <v>2598000.0</v>
+      </c>
+      <c r="AV52">
+        <v>1847000.0</v>
+      </c>
+      <c r="AW52">
+        <v>2428000.0</v>
+      </c>
+      <c r="AX52">
+        <v>3186000.0</v>
+      </c>
+      <c r="AY52">
+        <v>1985000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>2018000.0</v>
+      </c>
+      <c r="BA52">
+        <v>1535000.0</v>
+      </c>
+      <c r="BB52">
+        <v>1372000.0</v>
+      </c>
+      <c r="BC52">
+        <v>2170000.0</v>
+      </c>
+      <c r="BD52">
+        <v>1336000.0</v>
+      </c>
+      <c r="BE52">
+        <v>2157000.0</v>
+      </c>
+      <c r="BF52">
+        <v>82406000.0</v>
+      </c>
+      <c r="BG52">
+        <v>82406000.0</v>
+      </c>
+      <c r="BH52">
+        <v>1715000.0</v>
+      </c>
+      <c r="BI52">
+        <v>82406000.0</v>
+      </c>
+      <c r="BJ52">
+        <v>82406000.0</v>
+      </c>
+      <c r="BK52">
+        <v>82406000.0</v>
+      </c>
+      <c r="BL52"/>
+      <c r="BM52">
+        <v>82406000.0</v>
+      </c>
+      <c r="BN52">
+        <v>82406000.0</v>
+      </c>
+      <c r="BO52">
+        <v>82406000.0</v>
+      </c>
+      <c r="BP52">
+        <v>82406000.0</v>
+      </c>
+      <c r="BQ52">
+        <v>82406000.0</v>
+      </c>
+      <c r="BR52">
+        <v>82406000.0</v>
+      </c>
+      <c r="BS52">
+        <v>82406000.0</v>
+      </c>
+      <c r="BT52">
+        <v>82406000.0</v>
+      </c>
+      <c r="BU52">
+        <v>82406000.0</v>
+      </c>
+      <c r="BV52"/>
+      <c r="BW52">
+        <v>82406000.0</v>
+      </c>
+      <c r="BX52">
+        <v>132406000.0</v>
+      </c>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52">
+        <v>169037000.0</v>
+      </c>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52"/>
+      <c r="CN52"/>
+      <c r="CO52"/>
+      <c r="CP52"/>
+      <c r="CQ52"/>
+      <c r="CR52"/>
+      <c r="CS52"/>
+      <c r="CT52"/>
+      <c r="CU52"/>
+      <c r="CV52"/>
+      <c r="CW52"/>
+      <c r="CX52"/>
+      <c r="CY52"/>
+      <c r="CZ52"/>
+      <c r="DA52"/>
+      <c r="DB52"/>
+      <c r="DC52"/>
+    </row>
+    <row r="53" spans="1:107">
+      <c r="A53" t="s">
+        <v>79</v>
+      </c>
+      <c r="B53">
+        <v>896610000.0</v>
+      </c>
+      <c r="C53">
+        <v>155029000.0</v>
+      </c>
+      <c r="D53">
+        <v>880624000.0</v>
+      </c>
+      <c r="E53">
+        <v>877321000.0</v>
+      </c>
+      <c r="F53">
+        <v>890194000.0</v>
+      </c>
+      <c r="G53">
+        <v>94924000.0</v>
+      </c>
+      <c r="H53">
+        <v>905798000.0</v>
+      </c>
+      <c r="I53">
+        <v>908921000.0</v>
+      </c>
+      <c r="J53">
+        <v>877638000.0</v>
+      </c>
+      <c r="K53">
+        <v>872190000.0</v>
+      </c>
+      <c r="L53">
+        <v>865739000.0</v>
+      </c>
+      <c r="M53">
+        <v>817242000.0</v>
+      </c>
+      <c r="N53">
+        <v>836650000.0</v>
+      </c>
+      <c r="O53">
+        <v>878701000.0</v>
+      </c>
+      <c r="P53">
+        <v>853838000.0</v>
+      </c>
+      <c r="Q53">
+        <v>830151000.0</v>
+      </c>
+      <c r="R53">
+        <v>860221000.0</v>
+      </c>
+      <c r="S53">
+        <v>876980000.0</v>
+      </c>
+      <c r="T53">
+        <v>910790000.0</v>
+      </c>
+      <c r="U53">
+        <v>906996000.0</v>
+      </c>
+      <c r="V53">
+        <v>862119000.0</v>
+      </c>
+      <c r="W53">
+        <v>780114000.0</v>
+      </c>
+      <c r="X53">
+        <v>753781000.0</v>
+      </c>
+      <c r="Y53">
+        <v>723601000.0</v>
+      </c>
+      <c r="Z53">
+        <v>655971000.0</v>
+      </c>
+      <c r="AA53">
+        <v>622206000.0</v>
+      </c>
+      <c r="AB53">
+        <v>634477000.0</v>
+      </c>
+      <c r="AC53">
+        <v>639995000.0</v>
+      </c>
+      <c r="AD53">
+        <v>639995000.0</v>
+      </c>
+      <c r="AE53">
+        <v>621470000.0</v>
+      </c>
+      <c r="AF53">
+        <v>574908000.0</v>
+      </c>
+      <c r="AG53">
+        <v>572236000.0</v>
+      </c>
+      <c r="AH53">
+        <v>565529000.0</v>
+      </c>
+      <c r="AI53">
+        <v>570351000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>578804000.0</v>
+      </c>
+      <c r="AK53">
+        <v>598440000.0</v>
+      </c>
+      <c r="AL53">
+        <v>571846000.0</v>
+      </c>
+      <c r="AM53">
+        <v>548010000.0</v>
+      </c>
+      <c r="AN53">
+        <v>516964000.0</v>
+      </c>
+      <c r="AO53">
+        <v>548961000.0</v>
+      </c>
+      <c r="AP53">
+        <v>636275000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>675032000.0</v>
+      </c>
+      <c r="AR53">
+        <v>698296000.0</v>
+      </c>
+      <c r="AS53">
+        <v>669340000.0</v>
+      </c>
+      <c r="AT53">
+        <v>728683000.0</v>
+      </c>
+      <c r="AU53">
+        <v>858064000.0</v>
+      </c>
+      <c r="AV53">
+        <v>1060717000.0</v>
+      </c>
+      <c r="AW53">
+        <v>1128624000.0</v>
+      </c>
+      <c r="AX53">
+        <v>505977000.0</v>
+      </c>
+      <c r="AY53">
+        <v>520990000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>530926000.0</v>
+      </c>
+      <c r="BA53">
+        <v>383057000.0</v>
+      </c>
+      <c r="BB53">
+        <v>400815000.0</v>
+      </c>
+      <c r="BC53">
+        <v>419903000.0</v>
+      </c>
+      <c r="BD53">
+        <v>451060000.0</v>
+      </c>
+      <c r="BE53">
+        <v>410210000.0</v>
+      </c>
+      <c r="BF53">
+        <v>319154000.0</v>
+      </c>
+      <c r="BG53">
+        <v>355837000.0</v>
+      </c>
+      <c r="BH53">
+        <v>381862000.0</v>
+      </c>
+      <c r="BI53">
+        <v>363060000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>390212000.0</v>
+      </c>
+      <c r="BK53">
+        <v>538356000.0</v>
+      </c>
+      <c r="BL53">
+        <v>188737000.0</v>
+      </c>
+      <c r="BM53">
+        <v>324578000.0</v>
+      </c>
+      <c r="BN53">
+        <v>190238000.0</v>
+      </c>
+      <c r="BO53">
+        <v>113369000.0</v>
+      </c>
+      <c r="BP53">
+        <v>98847000.0</v>
+      </c>
+      <c r="BQ53">
+        <v>876000.0</v>
+      </c>
+      <c r="BR53">
+        <v>886000.0</v>
+      </c>
+      <c r="BS53">
+        <v>163518000.0</v>
+      </c>
+      <c r="BT53">
+        <v>130000000.0</v>
+      </c>
+      <c r="BU53">
+        <v>221551000.0</v>
+      </c>
+      <c r="BV53">
+        <v>261675000.0</v>
+      </c>
+      <c r="BW53">
+        <v>322702000.0</v>
+      </c>
+      <c r="BX53">
+        <v>16500000.0</v>
+      </c>
+      <c r="BY53">
+        <v>356671000.0</v>
+      </c>
+      <c r="BZ53">
+        <v>363778000.0</v>
+      </c>
+      <c r="CA53">
+        <v>380279000.0</v>
+      </c>
+      <c r="CB53">
+        <v>41000000.0</v>
+      </c>
+      <c r="CC53">
+        <v>397981000.0</v>
+      </c>
+      <c r="CD53">
+        <v>409018000.0</v>
+      </c>
+      <c r="CE53">
+        <v>429845000.0</v>
+      </c>
+      <c r="CF53">
+        <v>60000000.0</v>
+      </c>
+      <c r="CG53">
+        <v>397219000.0</v>
+      </c>
+      <c r="CH53">
+        <v>410778000.0</v>
+      </c>
+      <c r="CI53">
+        <v>422808000.0</v>
+      </c>
+      <c r="CJ53">
+        <v>72000000.0</v>
+      </c>
+      <c r="CK53">
+        <v>439033000.0</v>
+      </c>
+      <c r="CL53">
+        <v>458459000.0</v>
+      </c>
+      <c r="CM53">
+        <v>361175000.0</v>
+      </c>
+      <c r="CN53"/>
+      <c r="CO53">
+        <v>1446000.0</v>
+      </c>
+      <c r="CP53">
+        <v>365350000.0</v>
+      </c>
+      <c r="CQ53">
+        <v>377618000.0</v>
+      </c>
+      <c r="CR53">
+        <v>272006000.0</v>
+      </c>
+      <c r="CS53">
+        <v>289683000.0</v>
+      </c>
+      <c r="CT53">
+        <v>179204000.0</v>
+      </c>
+      <c r="CU53">
+        <v>194793000.0</v>
+      </c>
+      <c r="CV53">
+        <v>19200000.0</v>
+      </c>
+      <c r="CW53">
+        <v>228018000.0</v>
+      </c>
+      <c r="CX53">
+        <v>19098000.0</v>
+      </c>
+      <c r="CY53">
+        <v>21372000.0</v>
+      </c>
+      <c r="CZ53">
+        <v>52700000.0</v>
+      </c>
+      <c r="DA53"/>
+      <c r="DB53"/>
+      <c r="DC53"/>
+    </row>
+    <row r="54" spans="1:107">
+      <c r="A54" t="s">
+        <v>80</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
+      <c r="AO54">
+        <v>0.0</v>
+      </c>
+      <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
+        <v>0.0</v>
+      </c>
+      <c r="AR54">
+        <v>0.0</v>
+      </c>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
+      <c r="AU54">
+        <v>0.0</v>
+      </c>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
+      <c r="AZ54">
+        <v>0.0</v>
+      </c>
+      <c r="BA54">
+        <v>0.0</v>
+      </c>
+      <c r="BB54">
+        <v>0.0</v>
+      </c>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
+      <c r="BD54">
+        <v>0.0</v>
+      </c>
+      <c r="BE54">
+        <v>0.0</v>
+      </c>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
+      <c r="BG54">
+        <v>0.0</v>
+      </c>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
+      <c r="CT54"/>
+      <c r="CU54"/>
+      <c r="CV54"/>
+      <c r="CW54"/>
+      <c r="CX54"/>
+      <c r="CY54"/>
+      <c r="CZ54"/>
+      <c r="DA54"/>
+      <c r="DB54"/>
+      <c r="DC54"/>
+    </row>
+    <row r="55" spans="1:107">
+      <c r="A55" t="s">
+        <v>81</v>
+      </c>
+      <c r="B55">
+        <v>8001473000.0</v>
+      </c>
+      <c r="C55">
+        <v>7839227000.0</v>
+      </c>
+      <c r="D55">
+        <v>7869185000.0</v>
+      </c>
+      <c r="E55">
+        <v>7856731000.0</v>
+      </c>
+      <c r="F55">
+        <v>7862363000.0</v>
+      </c>
+      <c r="G55">
+        <v>7729035000.0</v>
+      </c>
+      <c r="H55">
+        <v>7677925000.0</v>
+      </c>
+      <c r="I55">
+        <v>7712299000.0</v>
+      </c>
+      <c r="J55">
+        <v>7586347000.0</v>
+      </c>
+      <c r="K55">
+        <v>7512046000.0</v>
+      </c>
+      <c r="L55">
+        <v>7570341000.0</v>
+      </c>
+      <c r="M55">
+        <v>7350140000.0</v>
+      </c>
+      <c r="N55">
+        <v>7344924000.0</v>
+      </c>
+      <c r="O55">
+        <v>7434130000.0</v>
+      </c>
+      <c r="P55">
+        <v>7378262000.0</v>
+      </c>
+      <c r="Q55">
+        <v>7128511000.0</v>
+      </c>
+      <c r="R55">
+        <v>6955968000.0</v>
+      </c>
+      <c r="S55">
+        <v>6737052000.0</v>
+      </c>
+      <c r="T55">
+        <v>6858587000.0</v>
+      </c>
+      <c r="U55">
+        <v>6776533000.0</v>
+      </c>
+      <c r="V55">
+        <v>6578856000.0</v>
+      </c>
+      <c r="W55">
+        <v>6438401000.0</v>
+      </c>
+      <c r="X55">
+        <v>6201888000.0</v>
+      </c>
+      <c r="Y55">
+        <v>6106782000.0</v>
+      </c>
+      <c r="Z55">
+        <v>6218163000.0</v>
+      </c>
+      <c r="AA55">
+        <v>5617690000.0</v>
+      </c>
+      <c r="AB55">
+        <v>5538184000.0</v>
+      </c>
+      <c r="AC55">
+        <v>5511752000.0</v>
+      </c>
+      <c r="AD55">
+        <v>5511752000.0</v>
+      </c>
+      <c r="AE55">
+        <v>5571068000.0</v>
+      </c>
+      <c r="AF55">
+        <v>5502219000.0</v>
+      </c>
+      <c r="AG55">
+        <v>5487042000.0</v>
+      </c>
+      <c r="AH55">
+        <v>5415202000.0</v>
+      </c>
+      <c r="AI55">
+        <v>5305641000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>5210485000.0</v>
+      </c>
+      <c r="AK55">
+        <v>5111396000.0</v>
+      </c>
+      <c r="AL55">
+        <v>4973346000.0</v>
+      </c>
+      <c r="AM55">
+        <v>4811821000.0</v>
+      </c>
+      <c r="AN55">
+        <v>4701346000.0</v>
+      </c>
+      <c r="AO55">
+        <v>4402180000.0</v>
+      </c>
+      <c r="AP55">
+        <v>4441333000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>4310748000.0</v>
+      </c>
+      <c r="AR55">
+        <v>4234521000.0</v>
+      </c>
+      <c r="AS55">
+        <v>4214241000.0</v>
+      </c>
+      <c r="AT55">
+        <v>3970770000.0</v>
+      </c>
+      <c r="AU55">
+        <v>4083887000.0</v>
+      </c>
+      <c r="AV55">
+        <v>4232443000.0</v>
+      </c>
+      <c r="AW55">
+        <v>4228332000.0</v>
+      </c>
+      <c r="AX55">
+        <v>3094775000.0</v>
+      </c>
+      <c r="AY55">
+        <v>3096962000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>3054379000.0</v>
+      </c>
+      <c r="BA55">
+        <v>2845137000.0</v>
+      </c>
+      <c r="BB55">
+        <v>2773414000.0</v>
+      </c>
+      <c r="BC55">
+        <v>2792423000.0</v>
+      </c>
+      <c r="BD55">
+        <v>2882520000.0</v>
+      </c>
+      <c r="BE55">
+        <v>2841857000.0</v>
+      </c>
+      <c r="BF55">
+        <v>2846652000.0</v>
+      </c>
+      <c r="BG55">
+        <v>2771471000.0</v>
+      </c>
+      <c r="BH55">
+        <v>2744824000.0</v>
+      </c>
+      <c r="BI55">
+        <v>2686570000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>2710835000.0</v>
+      </c>
+      <c r="BK55">
+        <v>2879666000.0</v>
+      </c>
+      <c r="BL55">
+        <v>2907148000.0</v>
+      </c>
+      <c r="BM55">
+        <v>2968505000.0</v>
+      </c>
+      <c r="BN55">
+        <v>2914950000.0</v>
+      </c>
+      <c r="BO55">
+        <v>3018301000.0</v>
+      </c>
+      <c r="BP55">
+        <v>3162706000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>3457490000.0</v>
+      </c>
+      <c r="BR55">
+        <v>3870851000.0</v>
+      </c>
+      <c r="BS55">
+        <v>3892895000.0</v>
+      </c>
+      <c r="BT55">
+        <v>3875816000.0</v>
+      </c>
+      <c r="BU55">
+        <v>3765991000.0</v>
+      </c>
+      <c r="BV55">
+        <v>3845107000.0</v>
+      </c>
+      <c r="BW55">
+        <v>3940395000.0</v>
+      </c>
+      <c r="BX55">
+        <v>3983657000.0</v>
+      </c>
+      <c r="BY55">
+        <v>4011615000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>3870897000.0</v>
+      </c>
+      <c r="CA55">
+        <v>3777584000.0</v>
+      </c>
+      <c r="CB55">
+        <v>3725243000.0</v>
+      </c>
+      <c r="CC55">
+        <v>3739811000.0</v>
+      </c>
+      <c r="CD55">
+        <v>3624305000.0</v>
+      </c>
+      <c r="CE55">
+        <v>3514984000.0</v>
+      </c>
+      <c r="CF55">
+        <v>3414252000.0</v>
+      </c>
+      <c r="CG55">
+        <v>3368388000.0</v>
+      </c>
+      <c r="CH55">
+        <v>3251792000.0</v>
+      </c>
+      <c r="CI55">
+        <v>3139359000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>3104188000.0</v>
+      </c>
+      <c r="CK55">
+        <v>3089898000.0</v>
+      </c>
+      <c r="CL55">
+        <v>3096706000.0</v>
+      </c>
+      <c r="CM55">
+        <v>1760805000.0</v>
+      </c>
+      <c r="CN55">
+        <v>1787139000.0</v>
+      </c>
+      <c r="CO55">
+        <v>1734668000.0</v>
+      </c>
+      <c r="CP55">
+        <v>1648863000.0</v>
+      </c>
+      <c r="CQ55">
+        <v>1551835000.0</v>
+      </c>
+      <c r="CR55">
+        <v>1456298000.0</v>
+      </c>
+      <c r="CS55">
+        <v>1425178000.0</v>
+      </c>
+      <c r="CT55">
+        <v>1292758000.0</v>
+      </c>
+      <c r="CU55">
+        <v>1221602000.0</v>
+      </c>
+      <c r="CV55">
+        <v>1158760000.0</v>
+      </c>
+      <c r="CW55">
+        <v>1139065000.0</v>
+      </c>
+      <c r="CX55">
+        <v>1114491000.0</v>
+      </c>
+      <c r="CY55">
+        <v>1069684000.0</v>
+      </c>
+      <c r="CZ55">
+        <v>1034610081.0</v>
+      </c>
+      <c r="DA55">
+        <v>946339000.0</v>
+      </c>
+      <c r="DB55">
+        <v>877840000.0</v>
+      </c>
+      <c r="DC55">
+        <v>813733000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:107">
+      <c r="A56" t="s">
+        <v>82</v>
+      </c>
+      <c r="B56">
+        <v>1426386000.0</v>
+      </c>
+      <c r="C56">
+        <v>432394000.0</v>
+      </c>
+      <c r="D56">
+        <v>1117931000.0</v>
+      </c>
+      <c r="E56">
+        <v>1153738000.0</v>
+      </c>
+      <c r="F56">
+        <v>1333543000.0</v>
+      </c>
+      <c r="G56">
+        <v>945064000.0</v>
+      </c>
+      <c r="H56">
+        <v>1278436000.0</v>
+      </c>
+      <c r="I56">
+        <v>1747190000.0</v>
+      </c>
+      <c r="J56">
+        <v>1773181000.0</v>
+      </c>
+      <c r="K56">
+        <v>1727223000.0</v>
+      </c>
+      <c r="L56">
+        <v>1226660000.0</v>
+      </c>
+      <c r="M56">
+        <v>1755419000.0</v>
+      </c>
+      <c r="N56">
+        <v>1902428000.0</v>
+      </c>
+      <c r="O56">
+        <v>1995501000.0</v>
+      </c>
+      <c r="P56">
+        <v>1943659000.0</v>
+      </c>
+      <c r="Q56">
+        <v>1828792000.0</v>
+      </c>
+      <c r="R56">
+        <v>1777197000.0</v>
+      </c>
+      <c r="S56">
+        <v>1840901000.0</v>
+      </c>
+      <c r="T56">
+        <v>2127758000.0</v>
+      </c>
+      <c r="U56">
+        <v>2303142000.0</v>
+      </c>
+      <c r="V56">
+        <v>2121102000.0</v>
+      </c>
+      <c r="W56">
+        <v>1956911000.0</v>
+      </c>
+      <c r="X56">
+        <v>5410064000.0</v>
+      </c>
+      <c r="Y56">
+        <v>1230234000.0</v>
+      </c>
+      <c r="Z56">
+        <v>1809660000.0</v>
+      </c>
+      <c r="AA56">
+        <v>1026100000.0</v>
+      </c>
+      <c r="AB56">
+        <v>1344405000.0</v>
+      </c>
+      <c r="AC56">
+        <v>4833031000.0</v>
+      </c>
+      <c r="AD56">
+        <v>130851000.0</v>
+      </c>
+      <c r="AE56">
+        <v>4909067000.0</v>
+      </c>
+      <c r="AF56">
+        <v>780149000.0</v>
+      </c>
+      <c r="AG56">
+        <v>812655000.0</v>
+      </c>
+      <c r="AH56">
+        <v>783160000.0</v>
+      </c>
+      <c r="AI56">
+        <v>800981000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>781062000.0</v>
+      </c>
+      <c r="AK56">
+        <v>823114000.0</v>
+      </c>
+      <c r="AL56">
+        <v>800863000.0</v>
+      </c>
+      <c r="AM56">
+        <v>768742000.0</v>
+      </c>
+      <c r="AN56">
+        <v>706920000.0</v>
+      </c>
+      <c r="AO56">
+        <v>764551000.0</v>
+      </c>
+      <c r="AP56">
+        <v>882310000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>907889000.0</v>
+      </c>
+      <c r="AR56">
+        <v>904972000.0</v>
+      </c>
+      <c r="AS56">
+        <v>1072517000.0</v>
+      </c>
+      <c r="AT56">
+        <v>3209541000.0</v>
+      </c>
+      <c r="AU56">
+        <v>3193032000.0</v>
+      </c>
+      <c r="AV56">
+        <v>1277889000.0</v>
+      </c>
+      <c r="AW56">
+        <v>1410603000.0</v>
+      </c>
+      <c r="AX56">
+        <v>691844000.0</v>
+      </c>
+      <c r="AY56">
+        <v>787970000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>730706000.0</v>
+      </c>
+      <c r="BA56">
+        <v>647601000.0</v>
+      </c>
+      <c r="BB56">
+        <v>552471000.0</v>
+      </c>
+      <c r="BC56">
+        <v>632488000.0</v>
+      </c>
+      <c r="BD56">
+        <v>737802000.0</v>
+      </c>
+      <c r="BE56">
+        <v>310823000.0</v>
+      </c>
+      <c r="BF56">
+        <v>2457039000.0</v>
+      </c>
+      <c r="BG56">
+        <v>2338428000.0</v>
+      </c>
+      <c r="BH56">
+        <v>582045000.0</v>
+      </c>
+      <c r="BI56">
+        <v>2252581000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>2301096000.0</v>
+      </c>
+      <c r="BK56">
+        <v>168845000.0</v>
+      </c>
+      <c r="BL56">
+        <v>236956000.0</v>
+      </c>
+      <c r="BM56">
+        <v>301303000.0</v>
+      </c>
+      <c r="BN56">
+        <v>249316000.0</v>
+      </c>
+      <c r="BO56">
+        <v>267923000.0</v>
+      </c>
+      <c r="BP56">
+        <v>220156000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>261490000.0</v>
+      </c>
+      <c r="BR56">
+        <v>427359000.0</v>
+      </c>
+      <c r="BS56">
+        <v>242652000.0</v>
+      </c>
+      <c r="BT56">
+        <v>97535000.0</v>
+      </c>
+      <c r="BU56">
+        <v>95441000.0</v>
+      </c>
+      <c r="BV56">
+        <v>123377000.0</v>
+      </c>
+      <c r="BW56">
+        <v>116723000.0</v>
+      </c>
+      <c r="BX56">
+        <v>123309000.0</v>
+      </c>
+      <c r="BY56">
+        <v>121408000.0</v>
+      </c>
+      <c r="BZ56">
+        <v>115333000.0</v>
+      </c>
+      <c r="CA56">
+        <v>109913000.0</v>
+      </c>
+      <c r="CB56">
+        <v>114420000.0</v>
+      </c>
+      <c r="CC56">
+        <v>113799000.0</v>
+      </c>
+      <c r="CD56">
+        <v>125170000.0</v>
+      </c>
+      <c r="CE56">
+        <v>112178000.0</v>
+      </c>
+      <c r="CF56">
+        <v>117597000.0</v>
+      </c>
+      <c r="CG56">
+        <v>124390000.0</v>
+      </c>
+      <c r="CH56">
+        <v>108955000.0</v>
+      </c>
+      <c r="CI56">
+        <v>93273000.0</v>
+      </c>
+      <c r="CJ56">
+        <v>65193000.0</v>
+      </c>
+      <c r="CK56">
+        <v>87966000.0</v>
+      </c>
+      <c r="CL56">
+        <v>93458000.0</v>
+      </c>
+      <c r="CM56">
+        <v>57297000.0</v>
+      </c>
+      <c r="CN56">
+        <v>69281000.0</v>
+      </c>
+      <c r="CO56">
+        <v>60108000.0</v>
+      </c>
+      <c r="CP56">
+        <v>65763000.0</v>
+      </c>
+      <c r="CQ56">
+        <v>62736000.0</v>
+      </c>
+      <c r="CR56">
+        <v>73305000.0</v>
+      </c>
+      <c r="CS56">
+        <v>78274000.0</v>
+      </c>
+      <c r="CT56">
+        <v>63142000.0</v>
+      </c>
+      <c r="CU56">
+        <v>69246000.0</v>
+      </c>
+      <c r="CV56">
+        <v>86614000.0</v>
+      </c>
+      <c r="CW56">
+        <v>56821000.0</v>
+      </c>
+      <c r="CX56">
+        <v>72832000.0</v>
+      </c>
+      <c r="CY56">
+        <v>71593000.0</v>
+      </c>
+      <c r="CZ56">
+        <v>182958774.0</v>
+      </c>
+      <c r="DA56">
+        <v>70179000.0</v>
+      </c>
+      <c r="DB56">
+        <v>70630000.0</v>
+      </c>
+      <c r="DC56">
+        <v>59931000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:107">
+      <c r="A57" t="s">
+        <v>83</v>
+      </c>
+      <c r="B57">
+        <v>6982872000.0</v>
+      </c>
+      <c r="C57">
+        <v>6831214000.0</v>
+      </c>
+      <c r="D57">
+        <v>6862433000.0</v>
+      </c>
+      <c r="E57">
+        <v>6863358000.0</v>
+      </c>
+      <c r="F57">
+        <v>6874689000.0</v>
+      </c>
+      <c r="G57">
+        <v>6754121000.0</v>
+      </c>
+      <c r="H57">
+        <v>6695600000.0</v>
+      </c>
+      <c r="I57">
+        <v>6668334000.0</v>
+      </c>
+      <c r="J57">
+        <v>6607039000.0</v>
+      </c>
+      <c r="K57">
+        <v>6524067000.0</v>
+      </c>
+      <c r="L57">
+        <v>6569880000.0</v>
+      </c>
+      <c r="M57">
+        <v>6480535000.0</v>
+      </c>
+      <c r="N57">
+        <v>6469968000.0</v>
+      </c>
+      <c r="O57">
+        <v>6592366000.0</v>
+      </c>
+      <c r="P57">
+        <v>6561010000.0</v>
+      </c>
+      <c r="Q57">
+        <v>6340157000.0</v>
+      </c>
+      <c r="R57">
+        <v>6132943000.0</v>
+      </c>
+      <c r="S57">
+        <v>5911451000.0</v>
+      </c>
+      <c r="T57">
+        <v>5912664000.0</v>
+      </c>
+      <c r="U57">
+        <v>5854782000.0</v>
+      </c>
+      <c r="V57">
+        <v>5754729000.0</v>
+      </c>
+      <c r="W57">
+        <v>5636720000.0</v>
+      </c>
+      <c r="X57">
+        <v>42704000.0</v>
+      </c>
+      <c r="Y57">
+        <v>5274550000.0</v>
+      </c>
+      <c r="Z57">
+        <v>5300249000.0</v>
+      </c>
+      <c r="AA57">
+        <v>4646108000.0</v>
+      </c>
+      <c r="AB57">
+        <v>4781474000.0</v>
+      </c>
+      <c r="AC57">
+        <v>11438000.0</v>
+      </c>
+      <c r="AD57">
+        <v>4829207000.0</v>
+      </c>
+      <c r="AE57">
+        <v>14437000.0</v>
+      </c>
+      <c r="AF57">
+        <v>4831670000.0</v>
+      </c>
+      <c r="AG57">
+        <v>4800359000.0</v>
+      </c>
+      <c r="AH57">
+        <v>4724992000.0</v>
+      </c>
+      <c r="AI57">
+        <v>4623093000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>4529935000.0</v>
+      </c>
+      <c r="AK57">
+        <v>4324352000.0</v>
+      </c>
+      <c r="AL57">
+        <v>4284714000.0</v>
+      </c>
+      <c r="AM57">
+        <v>4104552000.0</v>
+      </c>
+      <c r="AN57">
+        <v>4150365000.0</v>
+      </c>
+      <c r="AO57">
+        <v>3790926000.0</v>
+      </c>
+      <c r="AP57">
+        <v>3610932000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>3522466000.0</v>
+      </c>
+      <c r="AR57">
+        <v>3543530000.0</v>
+      </c>
+      <c r="AS57">
+        <v>3551070000.0</v>
+      </c>
+      <c r="AT57">
+        <v>82819000.0</v>
+      </c>
+      <c r="AU57">
+        <v>86478000.0</v>
+      </c>
+      <c r="AV57">
+        <v>3599687000.0</v>
+      </c>
+      <c r="AW57">
+        <v>3646481000.0</v>
+      </c>
+      <c r="AX57">
+        <v>2568241000.0</v>
+      </c>
+      <c r="AY57">
+        <v>2547817000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>2524632000.0</v>
+      </c>
+      <c r="BA57">
+        <v>2443001000.0</v>
+      </c>
+      <c r="BB57">
+        <v>2373903000.0</v>
+      </c>
+      <c r="BC57">
+        <v>2346830000.0</v>
+      </c>
+      <c r="BD57">
+        <v>2417479000.0</v>
+      </c>
+      <c r="BE57">
+        <v>2392435000.0</v>
+      </c>
+      <c r="BF57">
+        <v>16325000.0</v>
+      </c>
+      <c r="BG57">
+        <v>17141000.0</v>
+      </c>
+      <c r="BH57">
+        <v>2371792000.0</v>
+      </c>
+      <c r="BI57">
+        <v>95896000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>15855000.0</v>
+      </c>
+      <c r="BK57">
+        <v>2445124000.0</v>
+      </c>
+      <c r="BL57">
+        <v>2482687000.0</v>
+      </c>
+      <c r="BM57">
+        <v>2637399000.0</v>
+      </c>
+      <c r="BN57">
+        <v>2682617000.0</v>
+      </c>
+      <c r="BO57">
+        <v>2745832000.0</v>
+      </c>
+      <c r="BP57">
+        <v>2844339000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>3106187000.0</v>
+      </c>
+      <c r="BR57">
+        <v>3416325000.0</v>
+      </c>
+      <c r="BS57">
+        <v>3305749000.0</v>
+      </c>
+      <c r="BT57">
+        <v>3171025000.0</v>
+      </c>
+      <c r="BU57">
+        <v>2893127000.0</v>
+      </c>
+      <c r="BV57">
+        <v>2978143000.0</v>
+      </c>
+      <c r="BW57">
+        <v>3128031000.0</v>
+      </c>
+      <c r="BX57">
+        <v>3155933000.0</v>
+      </c>
+      <c r="BY57">
+        <v>3068006000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>2996489000.0</v>
+      </c>
+      <c r="CA57">
+        <v>3006386000.0</v>
+      </c>
+      <c r="CB57">
+        <v>3136334000.0</v>
+      </c>
+      <c r="CC57">
+        <v>2992972000.0</v>
+      </c>
+      <c r="CD57">
+        <v>2910331000.0</v>
+      </c>
+      <c r="CE57">
+        <v>2831600000.0</v>
+      </c>
+      <c r="CF57">
+        <v>2838025000.0</v>
+      </c>
+      <c r="CG57">
+        <v>2755780000.0</v>
+      </c>
+      <c r="CH57">
+        <v>2568344000.0</v>
+      </c>
+      <c r="CI57">
+        <v>2551536000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>2535907000.0</v>
+      </c>
+      <c r="CK57">
+        <v>2410937000.0</v>
+      </c>
+      <c r="CL57">
+        <v>2351376000.0</v>
+      </c>
+      <c r="CM57">
+        <v>1479807000.0</v>
+      </c>
+      <c r="CN57">
+        <v>1450238000.0</v>
+      </c>
+      <c r="CO57">
+        <v>1505842000.0</v>
+      </c>
+      <c r="CP57">
+        <v>1455656000.0</v>
+      </c>
+      <c r="CQ57">
+        <v>1343629000.0</v>
+      </c>
+      <c r="CR57">
+        <v>1287364000.0</v>
+      </c>
+      <c r="CS57">
+        <v>1258805000.0</v>
+      </c>
+      <c r="CT57">
+        <v>1163861000.0</v>
+      </c>
+      <c r="CU57">
+        <v>1095799000.0</v>
+      </c>
+      <c r="CV57">
+        <v>1047079000.0</v>
+      </c>
+      <c r="CW57">
+        <v>1027670000.0</v>
+      </c>
+      <c r="CX57">
+        <v>1008807000.0</v>
+      </c>
+      <c r="CY57">
+        <v>965520000.0</v>
+      </c>
+      <c r="CZ57">
+        <v>940960669.0</v>
+      </c>
+      <c r="DA57">
+        <v>854611000.0</v>
+      </c>
+      <c r="DB57">
+        <v>792033000.0</v>
+      </c>
+      <c r="DC57">
+        <v>732359000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:107">
+      <c r="A58" t="s">
+        <v>84</v>
+      </c>
+      <c r="B58">
+        <v>7188793000.0</v>
+      </c>
+      <c r="C58">
+        <v>7036408000.0</v>
+      </c>
+      <c r="D58">
+        <v>7072799000.0</v>
+      </c>
+      <c r="E58">
+        <v>7077181000.0</v>
+      </c>
+      <c r="F58">
+        <v>7099529000.0</v>
+      </c>
+      <c r="G58">
+        <v>6977550000.0</v>
+      </c>
+      <c r="H58">
+        <v>6945751000.0</v>
+      </c>
+      <c r="I58">
+        <v>6975590000.0</v>
+      </c>
+      <c r="J58">
+        <v>6879288000.0</v>
+      </c>
+      <c r="K58">
+        <v>6808946000.0</v>
+      </c>
+      <c r="L58">
+        <v>6868450000.0</v>
+      </c>
+      <c r="M58">
+        <v>6686781000.0</v>
+      </c>
+      <c r="N58">
+        <v>6676364000.0</v>
+      </c>
+      <c r="O58">
+        <v>6771965000.0</v>
+      </c>
+      <c r="P58">
+        <v>6740747000.0</v>
+      </c>
+      <c r="Q58">
+        <v>6519618000.0</v>
+      </c>
+      <c r="R58">
+        <v>6337672000.0</v>
+      </c>
+      <c r="S58">
+        <v>6115600000.0</v>
+      </c>
+      <c r="T58">
+        <v>6215170000.0</v>
+      </c>
+      <c r="U58">
+        <v>6157478000.0</v>
+      </c>
+      <c r="V58">
+        <v>5975879000.0</v>
+      </c>
+      <c r="W58">
+        <v>5856579000.0</v>
+      </c>
+      <c r="X58">
+        <v>5624844000.0</v>
+      </c>
+      <c r="Y58">
+        <v>5543579000.0</v>
+      </c>
+      <c r="Z58">
+        <v>5670727000.0</v>
+      </c>
+      <c r="AA58">
+        <v>5064732000.0</v>
+      </c>
+      <c r="AB58">
+        <v>4974917000.0</v>
+      </c>
+      <c r="AC58">
+        <v>4947294000.0</v>
+      </c>
+      <c r="AD58">
+        <v>4947294000.0</v>
+      </c>
+      <c r="AE58">
+        <v>5006776000.0</v>
+      </c>
+      <c r="AF58">
+        <v>4949651000.0</v>
+      </c>
+      <c r="AG58">
+        <v>4919294000.0</v>
+      </c>
+      <c r="AH58">
+        <v>4843495000.0</v>
+      </c>
+      <c r="AI58">
+        <v>4741363000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>4648008000.0</v>
+      </c>
+      <c r="AK58">
+        <v>4552149000.0</v>
+      </c>
+      <c r="AL58">
+        <v>4423206000.0</v>
+      </c>
+      <c r="AM58">
+        <v>4272279000.0</v>
+      </c>
+      <c r="AN58">
+        <v>4170321000.0</v>
+      </c>
+      <c r="AO58">
+        <v>3870982000.0</v>
+      </c>
+      <c r="AP58">
+        <v>3916148000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>3799888000.0</v>
+      </c>
+      <c r="AR58">
+        <v>3740603000.0</v>
+      </c>
+      <c r="AS58">
+        <v>3728792000.0</v>
+      </c>
+      <c r="AT58">
+        <v>3498030000.0</v>
+      </c>
+      <c r="AU58">
+        <v>3616417000.0</v>
+      </c>
+      <c r="AV58">
+        <v>3779056000.0</v>
+      </c>
+      <c r="AW58">
+        <v>3793138000.0</v>
+      </c>
+      <c r="AX58">
+        <v>2668427000.0</v>
+      </c>
+      <c r="AY58">
+        <v>2682247000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>2654302000.0</v>
+      </c>
+      <c r="BA58">
+        <v>2447181000.0</v>
+      </c>
+      <c r="BB58">
+        <v>2378018000.0</v>
+      </c>
+      <c r="BC58">
+        <v>2403318000.0</v>
+      </c>
+      <c r="BD58">
+        <v>2504156000.0</v>
+      </c>
+      <c r="BE58">
+        <v>2477870000.0</v>
+      </c>
+      <c r="BF58">
+        <v>2498196000.0</v>
+      </c>
+      <c r="BG58">
+        <v>2477753000.0</v>
+      </c>
+      <c r="BH58">
+        <v>2459216000.0</v>
+      </c>
+      <c r="BI58">
+        <v>2483367000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>2512470000.0</v>
+      </c>
+      <c r="BK58">
+        <v>2695615000.0</v>
+      </c>
+      <c r="BL58">
+        <v>2733892000.0</v>
+      </c>
+      <c r="BM58">
+        <v>2795873000.0</v>
+      </c>
+      <c r="BN58">
+        <v>2841770000.0</v>
+      </c>
+      <c r="BO58">
+        <v>2917279000.0</v>
+      </c>
+      <c r="BP58">
+        <v>3012962000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>3270370000.0</v>
+      </c>
+      <c r="BR58">
+        <v>3631725000.0</v>
+      </c>
+      <c r="BS58">
+        <v>3632652000.0</v>
+      </c>
+      <c r="BT58">
+        <v>3611901000.0</v>
+      </c>
+      <c r="BU58">
+        <v>3498795000.0</v>
+      </c>
+      <c r="BV58">
+        <v>3583602000.0</v>
+      </c>
+      <c r="BW58">
+        <v>3570031000.0</v>
+      </c>
+      <c r="BX58">
+        <v>3613101000.0</v>
+      </c>
+      <c r="BY58">
+        <v>3528706000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>3384863000.0</v>
+      </c>
+      <c r="CA58">
+        <v>3284530000.0</v>
+      </c>
+      <c r="CB58">
+        <v>3238126000.0</v>
+      </c>
+      <c r="CC58">
+        <v>3268450000.0</v>
+      </c>
+      <c r="CD58">
+        <v>3172919000.0</v>
+      </c>
+      <c r="CE58">
+        <v>3075780000.0</v>
+      </c>
+      <c r="CF58">
+        <v>2987475000.0</v>
+      </c>
+      <c r="CG58">
+        <v>2952382000.0</v>
+      </c>
+      <c r="CH58">
+        <v>2826962000.0</v>
+      </c>
+      <c r="CI58">
+        <v>2730909000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>2704278000.0</v>
+      </c>
+      <c r="CK58">
+        <v>2699779000.0</v>
+      </c>
+      <c r="CL58">
+        <v>2722909000.0</v>
+      </c>
+      <c r="CM58">
+        <v>1612292000.0</v>
+      </c>
+      <c r="CN58">
+        <v>1647672000.0</v>
+      </c>
+      <c r="CO58">
+        <v>1598459000.0</v>
+      </c>
+      <c r="CP58">
+        <v>1516574000.0</v>
+      </c>
+      <c r="CQ58">
+        <v>1423798000.0</v>
+      </c>
+      <c r="CR58">
+        <v>1331830000.0</v>
+      </c>
+      <c r="CS58">
+        <v>1305759000.0</v>
+      </c>
+      <c r="CT58">
+        <v>1180363000.0</v>
+      </c>
+      <c r="CU58">
+        <v>1113667000.0</v>
+      </c>
+      <c r="CV58">
+        <v>1053887000.0</v>
+      </c>
+      <c r="CW58">
+        <v>1037281000.0</v>
+      </c>
+      <c r="CX58">
+        <v>1018692000.0</v>
+      </c>
+      <c r="CY58">
+        <v>977668000.0</v>
+      </c>
+      <c r="CZ58">
+        <v>948214054.0</v>
+      </c>
+      <c r="DA58">
+        <v>866032000.0</v>
+      </c>
+      <c r="DB58">
+        <v>802564000.0</v>
+      </c>
+      <c r="DC58">
+        <v>742451000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:107">
+      <c r="A59" t="s">
+        <v>85</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59">
+        <v>0.0</v>
+      </c>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
+      <c r="AJ59">
+        <v>0.0</v>
+      </c>
+      <c r="AK59">
+        <v>0.0</v>
+      </c>
+      <c r="AL59">
+        <v>0.0</v>
+      </c>
+      <c r="AM59">
+        <v>0.0</v>
+      </c>
+      <c r="AN59">
+        <v>0.0</v>
+      </c>
+      <c r="AO59">
+        <v>0.0</v>
+      </c>
+      <c r="AP59">
+        <v>0.0</v>
+      </c>
+      <c r="AQ59">
+        <v>0.0</v>
+      </c>
+      <c r="AR59">
+        <v>0.0</v>
+      </c>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
+      <c r="AU59">
+        <v>0.0</v>
+      </c>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
+      <c r="AZ59">
+        <v>0.0</v>
+      </c>
+      <c r="BA59">
+        <v>0.0</v>
+      </c>
+      <c r="BB59">
+        <v>0.0</v>
+      </c>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
+      <c r="BD59">
+        <v>0.0</v>
+      </c>
+      <c r="BE59">
+        <v>0.0</v>
+      </c>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
+      <c r="BG59">
+        <v>0.0</v>
+      </c>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
+      <c r="CT59"/>
+      <c r="CU59"/>
+      <c r="CV59"/>
+      <c r="CW59"/>
+      <c r="CX59"/>
+      <c r="CY59"/>
+      <c r="CZ59"/>
+      <c r="DA59"/>
+      <c r="DB59"/>
+      <c r="DC59"/>
+    </row>
+    <row r="60" spans="1:107">
+      <c r="A60" t="s">
+        <v>86</v>
+      </c>
+      <c r="B60">
+        <v>812680000.0</v>
+      </c>
+      <c r="C60">
+        <v>802819000.0</v>
+      </c>
+      <c r="D60">
+        <v>796386000.0</v>
+      </c>
+      <c r="E60">
+        <v>779550000.0</v>
+      </c>
+      <c r="F60">
+        <v>762834000.0</v>
+      </c>
+      <c r="G60">
+        <v>751485000.0</v>
+      </c>
+      <c r="H60">
+        <v>732174000.0</v>
+      </c>
+      <c r="I60">
+        <v>736709000.0</v>
+      </c>
+      <c r="J60">
+        <v>707059000.0</v>
+      </c>
+      <c r="K60">
+        <v>703100000.0</v>
+      </c>
+      <c r="L60">
+        <v>701891000.0</v>
+      </c>
+      <c r="M60">
+        <v>663359000.0</v>
+      </c>
+      <c r="N60">
+        <v>668560000.0</v>
+      </c>
+      <c r="O60">
+        <v>662165000.0</v>
+      </c>
+      <c r="P60">
+        <v>637515000.0</v>
+      </c>
+      <c r="Q60">
+        <v>608893000.0</v>
+      </c>
+      <c r="R60">
+        <v>618296000.0</v>
+      </c>
+      <c r="S60">
+        <v>621452000.0</v>
+      </c>
+      <c r="T60">
+        <v>643417000.0</v>
+      </c>
+      <c r="U60">
+        <v>619055000.0</v>
+      </c>
+      <c r="V60">
+        <v>602977000.0</v>
+      </c>
+      <c r="W60">
+        <v>581822000.0</v>
+      </c>
+      <c r="X60">
+        <v>577044000.0</v>
+      </c>
+      <c r="Y60">
+        <v>563203000.0</v>
+      </c>
+      <c r="Z60">
+        <v>547436000.0</v>
+      </c>
+      <c r="AA60">
+        <v>552958000.0</v>
+      </c>
+      <c r="AB60">
+        <v>563267000.0</v>
+      </c>
+      <c r="AC60">
+        <v>564458000.0</v>
+      </c>
+      <c r="AD60">
+        <v>564458000.0</v>
+      </c>
+      <c r="AE60">
+        <v>564292000.0</v>
+      </c>
+      <c r="AF60">
+        <v>552568000.0</v>
+      </c>
+      <c r="AG60">
+        <v>567748000.0</v>
+      </c>
+      <c r="AH60">
+        <v>571707000.0</v>
+      </c>
+      <c r="AI60">
+        <v>564278000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>562477000.0</v>
+      </c>
+      <c r="AK60">
+        <v>559247000.0</v>
+      </c>
+      <c r="AL60">
+        <v>550140000.0</v>
+      </c>
+      <c r="AM60">
+        <v>539542000.0</v>
+      </c>
+      <c r="AN60">
+        <v>531025000.0</v>
+      </c>
+      <c r="AO60">
+        <v>531198000.0</v>
+      </c>
+      <c r="AP60">
+        <v>525185000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>510860000.0</v>
+      </c>
+      <c r="AR60">
+        <v>493918000.0</v>
+      </c>
+      <c r="AS60">
+        <v>485449000.0</v>
+      </c>
+      <c r="AT60">
+        <v>472740000.0</v>
+      </c>
+      <c r="AU60">
+        <v>467470000.0</v>
+      </c>
+      <c r="AV60">
+        <v>453387000.0</v>
+      </c>
+      <c r="AW60">
+        <v>435194000.0</v>
+      </c>
+      <c r="AX60">
+        <v>426348000.0</v>
+      </c>
+      <c r="AY60">
+        <v>414715000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>400077000.0</v>
+      </c>
+      <c r="BA60">
+        <v>397956000.0</v>
+      </c>
+      <c r="BB60">
+        <v>395396000.0</v>
+      </c>
+      <c r="BC60">
+        <v>389105000.0</v>
+      </c>
+      <c r="BD60">
+        <v>378364000.0</v>
+      </c>
+      <c r="BE60">
+        <v>363987000.0</v>
+      </c>
+      <c r="BF60">
+        <v>348456000.0</v>
+      </c>
+      <c r="BG60">
+        <v>293718000.0</v>
+      </c>
+      <c r="BH60">
+        <v>285608000.0</v>
+      </c>
+      <c r="BI60">
+        <v>203203000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>198365000.0</v>
+      </c>
+      <c r="BK60">
+        <v>184051000.0</v>
+      </c>
+      <c r="BL60">
+        <v>173256000.0</v>
+      </c>
+      <c r="BM60">
+        <v>172632000.0</v>
+      </c>
+      <c r="BN60">
+        <v>73180000.0</v>
+      </c>
+      <c r="BO60">
+        <v>101022000.0</v>
+      </c>
+      <c r="BP60">
+        <v>149744000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>187120000.0</v>
+      </c>
+      <c r="BR60">
+        <v>239126000.0</v>
+      </c>
+      <c r="BS60">
+        <v>260243000.0</v>
+      </c>
+      <c r="BT60">
+        <v>263915000.0</v>
+      </c>
+      <c r="BU60">
+        <v>267196000.0</v>
+      </c>
+      <c r="BV60">
+        <v>261505000.0</v>
+      </c>
+      <c r="BW60">
+        <v>370364000.0</v>
+      </c>
+      <c r="BX60">
+        <v>370556000.0</v>
+      </c>
+      <c r="BY60">
+        <v>482909000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>486034000.0</v>
+      </c>
+      <c r="CA60">
+        <v>493054000.0</v>
+      </c>
+      <c r="CB60">
+        <v>487117000.0</v>
+      </c>
+      <c r="CC60">
+        <v>471361000.0</v>
+      </c>
+      <c r="CD60">
+        <v>451386000.0</v>
+      </c>
+      <c r="CE60">
+        <v>439204000.0</v>
+      </c>
+      <c r="CF60">
+        <v>426777000.0</v>
+      </c>
+      <c r="CG60">
+        <v>416006000.0</v>
+      </c>
+      <c r="CH60">
+        <v>424830000.0</v>
+      </c>
+      <c r="CI60">
+        <v>408450000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>399910000.0</v>
+      </c>
+      <c r="CK60">
+        <v>390119000.0</v>
+      </c>
+      <c r="CL60">
+        <v>373797000.0</v>
+      </c>
+      <c r="CM60">
+        <v>148513000.0</v>
+      </c>
+      <c r="CN60">
+        <v>139467000.0</v>
+      </c>
+      <c r="CO60">
+        <v>136209000.0</v>
+      </c>
+      <c r="CP60">
+        <v>132289000.0</v>
+      </c>
+      <c r="CQ60">
+        <v>128037000.0</v>
+      </c>
+      <c r="CR60">
+        <v>124468000.0</v>
+      </c>
+      <c r="CS60">
+        <v>119419000.0</v>
+      </c>
+      <c r="CT60">
+        <v>112395000.0</v>
+      </c>
+      <c r="CU60">
+        <v>107935000.0</v>
+      </c>
+      <c r="CV60">
+        <v>104873000.0</v>
+      </c>
+      <c r="CW60">
+        <v>101784000.0</v>
+      </c>
+      <c r="CX60">
+        <v>95799000.0</v>
+      </c>
+      <c r="CY60">
+        <v>92016000.0</v>
+      </c>
+      <c r="CZ60">
+        <v>86396027.0</v>
+      </c>
+      <c r="DA60">
+        <v>80307000.0</v>
+      </c>
+      <c r="DB60">
+        <v>75276000.0</v>
+      </c>
+      <c r="DC60">
+        <v>71282000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:107">
+      <c r="A61" t="s">
+        <v>87</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61">
+        <v>-127603000.0</v>
+      </c>
+      <c r="P61"/>
+      <c r="Q61">
+        <v>-126457000.0</v>
+      </c>
+      <c r="R61">
+        <v>-126322000.0</v>
+      </c>
+      <c r="S61">
+        <v>-125887000.0</v>
+      </c>
+      <c r="T61">
+        <v>-125753000.0</v>
+      </c>
+      <c r="U61">
+        <v>-125414000.0</v>
+      </c>
+      <c r="V61">
+        <v>-120443000.0</v>
+      </c>
+      <c r="W61">
+        <v>-120087000.0</v>
+      </c>
+      <c r="X61">
+        <v>-119046000.0</v>
+      </c>
+      <c r="Y61">
+        <v>-119029000.0</v>
+      </c>
+      <c r="Z61">
+        <v>-119002000.0</v>
+      </c>
+      <c r="AA61">
+        <v>-118882000.0</v>
+      </c>
+      <c r="AB61">
+        <v>-116515000.0</v>
+      </c>
+      <c r="AC61">
+        <v>-109098000.0</v>
+      </c>
+      <c r="AD61">
+        <v>-109076000.0</v>
+      </c>
+      <c r="AE61">
+        <v>-109062000.0</v>
+      </c>
+      <c r="AF61">
+        <v>-108637000.0</v>
+      </c>
+      <c r="AG61">
+        <v>-83619000.0</v>
+      </c>
+      <c r="AH61">
+        <v>-72478000.0</v>
+      </c>
+      <c r="AI61">
+        <v>-72320000.0</v>
+      </c>
+      <c r="AJ61">
+        <v>-71889000.0</v>
+      </c>
+      <c r="AK61">
+        <v>-71721000.0</v>
+      </c>
+      <c r="AL61">
+        <v>-71695000.0</v>
+      </c>
+      <c r="AM61">
+        <v>-71434000.0</v>
+      </c>
+      <c r="AN61">
+        <v>-70786000.0</v>
+      </c>
+      <c r="AO61">
+        <v>-70709000.0</v>
+      </c>
+      <c r="AP61">
+        <v>-70454000.0</v>
+      </c>
+      <c r="AQ61">
+        <v>-70224000.0</v>
+      </c>
+      <c r="AR61">
+        <v>-70207000.0</v>
+      </c>
+      <c r="AS61">
+        <v>-70151000.0</v>
+      </c>
+      <c r="AT61">
+        <v>-69858000.0</v>
+      </c>
+      <c r="AU61">
+        <v>-69858000.0</v>
+      </c>
+      <c r="AV61">
+        <v>-69858000.0</v>
+      </c>
+      <c r="AW61">
+        <v>-69858000.0</v>
+      </c>
+      <c r="AX61">
+        <v>-69858000.0</v>
+      </c>
+      <c r="AY61">
+        <v>-69858000.0</v>
+      </c>
+      <c r="AZ61">
+        <v>-69858000.0</v>
+      </c>
+      <c r="BA61">
+        <v>-69858000.0</v>
+      </c>
+      <c r="BB61">
+        <v>-69858000.0</v>
+      </c>
+      <c r="BC61">
+        <v>-69858000.0</v>
+      </c>
+      <c r="BD61">
+        <v>-69858000.0</v>
+      </c>
+      <c r="BE61">
+        <v>-69858000.0</v>
+      </c>
+      <c r="BF61">
+        <v>-69858000.0</v>
+      </c>
+      <c r="BG61">
+        <v>-69858000.0</v>
+      </c>
+      <c r="BH61">
+        <v>-69858000.0</v>
+      </c>
+      <c r="BI61">
+        <v>-70012000.0</v>
+      </c>
+      <c r="BJ61">
+        <v>-70012000.0</v>
+      </c>
+      <c r="BK61">
+        <v>-70012000.0</v>
+      </c>
+      <c r="BL61">
+        <v>-70012000.0</v>
+      </c>
+      <c r="BM61">
+        <v>-70012000.0</v>
+      </c>
+      <c r="BN61">
+        <v>-70012000.0</v>
+      </c>
+      <c r="BO61">
+        <v>-70012000.0</v>
+      </c>
+      <c r="BP61">
+        <v>-70012000.0</v>
+      </c>
+      <c r="BQ61">
+        <v>-70012000.0</v>
+      </c>
+      <c r="BR61">
+        <v>-70012000.0</v>
+      </c>
+      <c r="BS61">
+        <v>-70012000.0</v>
+      </c>
+      <c r="BT61">
+        <v>-70012000.0</v>
+      </c>
+      <c r="BU61">
+        <v>-70012000.0</v>
+      </c>
+      <c r="BV61">
+        <v>-70012000.0</v>
+      </c>
+      <c r="BW61">
+        <v>-70012000.0</v>
+      </c>
+      <c r="BX61">
+        <v>-70012000.0</v>
+      </c>
+      <c r="BY61">
+        <v>-58967000.0</v>
+      </c>
+      <c r="BZ61">
+        <v>-43975000.0</v>
+      </c>
+      <c r="CA61">
+        <v>-28098000.0</v>
+      </c>
+      <c r="CB61">
+        <v>-20041000.0</v>
+      </c>
+      <c r="CC61">
+        <v>-20041000.0</v>
+      </c>
+      <c r="CD61">
+        <v>-20041000.0</v>
+      </c>
+      <c r="CE61">
+        <v>-20041000.0</v>
+      </c>
+      <c r="CF61">
+        <v>-20041000.0</v>
+      </c>
+      <c r="CG61">
+        <v>-20041000.0</v>
+      </c>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
+      <c r="CS61"/>
+      <c r="CT61"/>
+      <c r="CU61"/>
+      <c r="CV61"/>
+      <c r="CW61"/>
+      <c r="CX61"/>
+      <c r="CY61"/>
+      <c r="CZ61"/>
+      <c r="DA61"/>
+      <c r="DB61"/>
+      <c r="DC61"/>
+    </row>
+    <row r="62" spans="1:107">
+      <c r="A62" t="s">
+        <v>88</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
+      <c r="CU62"/>
+      <c r="CV62"/>
+      <c r="CW62"/>
+      <c r="CX62"/>
+      <c r="CY62"/>
+      <c r="CZ62"/>
+      <c r="DA62"/>
+      <c r="DB62"/>
+      <c r="DC62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AB32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:28">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="2" spans="1:28">
+      <c r="A2" t="s">
+        <v>169</v>
+      </c>
+      <c r="B2">
+        <v>189177000.0</v>
+      </c>
+      <c r="C2">
+        <v>200428000.0</v>
+      </c>
+      <c r="D2">
+        <v>152399000.0</v>
+      </c>
+      <c r="E2">
+        <v>37002000.0</v>
+      </c>
+      <c r="F2">
+        <v>-2778000.0</v>
+      </c>
+      <c r="G2">
+        <v>88422000.0</v>
+      </c>
+      <c r="H2">
+        <v>101070000.0</v>
+      </c>
+      <c r="I2">
+        <v>57374000.0</v>
+      </c>
+      <c r="J2">
+        <v>33350000.0</v>
+      </c>
+      <c r="K2">
+        <v>13935000.0</v>
+      </c>
+      <c r="L2">
+        <v>4495000.0</v>
+      </c>
+      <c r="M2">
+        <v>7775000.0</v>
+      </c>
+      <c r="N2">
+        <v>14083000.0</v>
+      </c>
+      <c r="O2">
+        <v>24745000.0</v>
+      </c>
+      <c r="P2">
+        <v>39730000.0</v>
+      </c>
+      <c r="Q2">
+        <v>161134000.0</v>
+      </c>
+      <c r="R2">
+        <v>279305000.0</v>
+      </c>
+      <c r="S2">
+        <v>179458000.0</v>
+      </c>
+      <c r="T2">
+        <v>167433000.0</v>
+      </c>
+      <c r="U2">
+        <v>114119000.0</v>
+      </c>
+      <c r="V2">
+        <v>67506000.0</v>
+      </c>
+      <c r="W2">
+        <v>35524000.0</v>
+      </c>
+      <c r="X2">
+        <v>26476000.0</v>
+      </c>
+      <c r="Y2">
+        <v>26145000.0</v>
+      </c>
+      <c r="Z2">
+        <v>34391000.0</v>
+      </c>
+      <c r="AA2">
+        <v>33141000.0</v>
+      </c>
+      <c r="AB2">
+        <v>19847000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:28">
+      <c r="A3" t="s">
+        <v>170</v>
+      </c>
+      <c r="B3">
+        <v>5657000.0</v>
+      </c>
+      <c r="C3">
+        <v>6464000.0</v>
+      </c>
+      <c r="D3">
+        <v>6793000.0</v>
+      </c>
+      <c r="E3">
+        <v>12384000.0</v>
+      </c>
+      <c r="F3">
+        <v>16089000.0</v>
+      </c>
+      <c r="G3">
+        <v>10952000.0</v>
+      </c>
+      <c r="H3">
+        <v>9532000.0</v>
+      </c>
+      <c r="I3">
+        <v>11111000.0</v>
+      </c>
+      <c r="J3">
+        <v>12854000.0</v>
+      </c>
+      <c r="K3">
+        <v>14578000.0</v>
+      </c>
+      <c r="L3">
+        <v>17846000.0</v>
+      </c>
+      <c r="M3">
+        <v>8701000.0</v>
+      </c>
+      <c r="N3">
+        <v>6669000.0</v>
+      </c>
+      <c r="O3">
+        <v>7478000.0</v>
+      </c>
+      <c r="P3">
+        <v>2863000.0</v>
+      </c>
+      <c r="Q3">
+        <v>3435000.0</v>
+      </c>
+      <c r="R3">
+        <v>4178000.0</v>
+      </c>
+      <c r="S3">
+        <v>4858000.0</v>
+      </c>
+      <c r="T3">
+        <v>7541000.0</v>
+      </c>
+      <c r="U3">
+        <v>6874000.0</v>
+      </c>
+      <c r="V3">
+        <v>6054000.0</v>
+      </c>
+      <c r="W3">
+        <v>7565000.0</v>
+      </c>
+      <c r="X3">
+        <v>1892000.0</v>
+      </c>
+      <c r="Y3">
+        <v>1427000.0</v>
+      </c>
+      <c r="Z3">
+        <v>1283000.0</v>
+      </c>
+      <c r="AA3">
+        <v>610613.0</v>
+      </c>
+      <c r="AB3">
+        <v>1591000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" t="s">
+        <v>171</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
+        <v>-444000.0</v>
+      </c>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" t="s">
+        <v>172</v>
+      </c>
+      <c r="B5">
+        <v>107927000.0</v>
+      </c>
+      <c r="C5">
+        <v>88605000.0</v>
+      </c>
+      <c r="D5">
+        <v>114581000.0</v>
+      </c>
+      <c r="E5">
+        <v>140727000.0</v>
+      </c>
+      <c r="F5">
+        <v>135494000.0</v>
+      </c>
+      <c r="G5">
+        <v>59495000.0</v>
+      </c>
+      <c r="H5">
+        <v>47348000.0</v>
+      </c>
+      <c r="I5">
+        <v>83970000.0</v>
+      </c>
+      <c r="J5">
+        <v>95284000.0</v>
+      </c>
+      <c r="K5">
+        <v>89388000.0</v>
+      </c>
+      <c r="L5">
+        <v>92005000.0</v>
+      </c>
+      <c r="M5">
+        <v>72584000.0</v>
+      </c>
+      <c r="N5">
+        <v>62516000.0</v>
+      </c>
+      <c r="O5">
+        <v>43339000.0</v>
+      </c>
+      <c r="P5">
+        <v>28880000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-88021000.0</v>
+      </c>
+      <c r="R5">
+        <v>-153402000.0</v>
+      </c>
+      <c r="S5">
+        <v>-103448000.0</v>
+      </c>
+      <c r="T5">
+        <v>-36460000.0</v>
+      </c>
+      <c r="U5">
+        <v>105720000.0</v>
+      </c>
+      <c r="V5">
+        <v>94684000.0</v>
+      </c>
+      <c r="W5">
+        <v>59675000.0</v>
+      </c>
+      <c r="X5">
+        <v>31638000.0</v>
+      </c>
+      <c r="Y5">
+        <v>26042000.0</v>
+      </c>
+      <c r="Z5">
+        <v>27514000.0</v>
+      </c>
+      <c r="AA5">
+        <v>26310387.0</v>
+      </c>
+      <c r="AB5">
+        <v>20688000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" t="s">
+        <v>173</v>
+      </c>
+      <c r="B6">
+        <v>113584000.0</v>
+      </c>
+      <c r="C6">
+        <v>95069000.0</v>
+      </c>
+      <c r="D6">
+        <v>121374000.0</v>
+      </c>
+      <c r="E6">
+        <v>153111000.0</v>
+      </c>
+      <c r="F6">
+        <v>151583000.0</v>
+      </c>
+      <c r="G6">
+        <v>70447000.0</v>
+      </c>
+      <c r="H6">
+        <v>56880000.0</v>
+      </c>
+      <c r="I6">
+        <v>95081000.0</v>
+      </c>
+      <c r="J6">
+        <v>108138000.0</v>
+      </c>
+      <c r="K6">
+        <v>103966000.0</v>
+      </c>
+      <c r="L6">
+        <v>109851000.0</v>
+      </c>
+      <c r="M6">
+        <v>81285000.0</v>
+      </c>
+      <c r="N6">
+        <v>69185000.0</v>
+      </c>
+      <c r="O6">
+        <v>50817000.0</v>
+      </c>
+      <c r="P6">
+        <v>31743000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-84586000.0</v>
+      </c>
+      <c r="R6">
+        <v>-149224000.0</v>
+      </c>
+      <c r="S6">
+        <v>-98590000.0</v>
+      </c>
+      <c r="T6">
+        <v>-28919000.0</v>
+      </c>
+      <c r="U6">
+        <v>112594000.0</v>
+      </c>
+      <c r="V6">
+        <v>100738000.0</v>
+      </c>
+      <c r="W6">
+        <v>67240000.0</v>
+      </c>
+      <c r="X6">
+        <v>33530000.0</v>
+      </c>
+      <c r="Y6">
+        <v>27469000.0</v>
+      </c>
+      <c r="Z6">
+        <v>28797000.0</v>
+      </c>
+      <c r="AA6">
+        <v>26921000.0</v>
+      </c>
+      <c r="AB6">
+        <v>22279000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" t="s">
+        <v>174</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" t="s">
+        <v>175</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8">
+        <v>-3900000.0</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
+      <c r="A9" t="s">
+        <v>176</v>
+      </c>
+      <c r="B9">
+        <v>255563000.0</v>
+      </c>
+      <c r="C9">
+        <v>229080000.0</v>
+      </c>
+      <c r="D9">
+        <v>245165000.0</v>
+      </c>
+      <c r="E9">
+        <v>271011000.0</v>
+      </c>
+      <c r="F9">
+        <v>259579000.0</v>
+      </c>
+      <c r="G9">
+        <v>177140000.0</v>
+      </c>
+      <c r="H9">
+        <v>172018000.0</v>
+      </c>
+      <c r="I9">
+        <v>201543000.0</v>
+      </c>
+      <c r="J9">
+        <v>209386000.0</v>
+      </c>
+      <c r="K9">
+        <v>197611000.0</v>
+      </c>
+      <c r="L9">
+        <v>207333000.0</v>
+      </c>
+      <c r="M9">
+        <v>156678000.0</v>
+      </c>
+      <c r="N9">
+        <v>132957000.0</v>
+      </c>
+      <c r="O9">
+        <v>113423000.0</v>
+      </c>
+      <c r="P9">
+        <v>112101000.0</v>
+      </c>
+      <c r="Q9">
+        <v>7637000.0</v>
+      </c>
+      <c r="R9">
+        <v>-63048000.0</v>
+      </c>
+      <c r="S9">
+        <v>93989000.0</v>
+      </c>
+      <c r="T9">
+        <v>154543000.0</v>
+      </c>
+      <c r="U9">
+        <v>183033000.0</v>
+      </c>
+      <c r="V9">
+        <v>163817000.0</v>
+      </c>
+      <c r="W9">
+        <v>126241000.0</v>
+      </c>
+      <c r="X9">
+        <v>70963000.0</v>
+      </c>
+      <c r="Y9">
+        <v>64375000.0</v>
+      </c>
+      <c r="Z9">
+        <v>59541000.0</v>
+      </c>
+      <c r="AA9">
+        <v>54107000.0</v>
+      </c>
+      <c r="AB9">
+        <v>45316000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
+      <c r="A10" t="s">
+        <v>177</v>
+      </c>
+      <c r="B10">
+        <v>107927000.0</v>
+      </c>
+      <c r="C10">
+        <v>88605000.0</v>
+      </c>
+      <c r="D10">
+        <v>114581000.0</v>
+      </c>
+      <c r="E10">
+        <v>140727000.0</v>
+      </c>
+      <c r="F10">
+        <v>135494000.0</v>
+      </c>
+      <c r="G10">
+        <v>59495000.0</v>
+      </c>
+      <c r="H10">
+        <v>47348000.0</v>
+      </c>
+      <c r="I10">
+        <v>83970000.0</v>
+      </c>
+      <c r="J10">
+        <v>95284000.0</v>
+      </c>
+      <c r="K10">
+        <v>89388000.0</v>
+      </c>
+      <c r="L10">
+        <v>92005000.0</v>
+      </c>
+      <c r="M10">
+        <v>72584000.0</v>
+      </c>
+      <c r="N10">
+        <v>62516000.0</v>
+      </c>
+      <c r="O10">
+        <v>43339000.0</v>
+      </c>
+      <c r="P10">
+        <v>28880000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-88021000.0</v>
+      </c>
+      <c r="R10">
+        <v>-153402000.0</v>
+      </c>
+      <c r="S10">
+        <v>-103448000.0</v>
+      </c>
+      <c r="T10">
+        <v>-36460000.0</v>
+      </c>
+      <c r="U10">
+        <v>105720000.0</v>
+      </c>
+      <c r="V10">
+        <v>94684000.0</v>
+      </c>
+      <c r="W10">
+        <v>59675000.0</v>
+      </c>
+      <c r="X10">
+        <v>31638000.0</v>
+      </c>
+      <c r="Y10">
+        <v>26042000.0</v>
+      </c>
+      <c r="Z10">
+        <v>27514000.0</v>
+      </c>
+      <c r="AA10">
+        <v>26310000.0</v>
+      </c>
+      <c r="AB10">
+        <v>20688000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
+      <c r="A11" t="s">
+        <v>178</v>
+      </c>
+      <c r="B11">
+        <v>31838000.0</v>
+      </c>
+      <c r="C11">
+        <v>26404000.0</v>
+      </c>
+      <c r="D11">
+        <v>34540000.0</v>
+      </c>
+      <c r="E11">
+        <v>39333000.0</v>
+      </c>
+      <c r="F11">
+        <v>36817000.0</v>
+      </c>
+      <c r="G11">
+        <v>17299000.0</v>
+      </c>
+      <c r="H11">
+        <v>14560000.0</v>
+      </c>
+      <c r="I11">
+        <v>26102000.0</v>
+      </c>
+      <c r="J11">
+        <v>40624000.0</v>
+      </c>
+      <c r="K11">
+        <v>32899000.0</v>
+      </c>
+      <c r="L11">
+        <v>38182000.0</v>
+      </c>
+      <c r="M11">
+        <v>22379000.0</v>
+      </c>
+      <c r="N11">
+        <v>22732000.0</v>
+      </c>
+      <c r="O11">
+        <v>-46818000.0</v>
+      </c>
+      <c r="P11">
+        <v>733000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-12000.0</v>
+      </c>
+      <c r="R11">
+        <v>-31125000.0</v>
+      </c>
+      <c r="S11">
+        <v>-1355000.0</v>
+      </c>
+      <c r="T11">
+        <v>24302000.0</v>
+      </c>
+      <c r="U11">
+        <v>40370000.0</v>
+      </c>
+      <c r="V11">
+        <v>36455000.0</v>
+      </c>
+      <c r="W11">
+        <v>22975000.0</v>
+      </c>
+      <c r="X11">
+        <v>12425000.0</v>
+      </c>
+      <c r="Y11">
+        <v>9012000.0</v>
+      </c>
+      <c r="Z11">
+        <v>10703000.0</v>
+      </c>
+      <c r="AA11">
+        <v>10787000.0</v>
+      </c>
+      <c r="AB11">
+        <v>8682000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
+      <c r="A12" t="s">
+        <v>179</v>
+      </c>
+      <c r="B12">
+        <v>174738000.0</v>
+      </c>
+      <c r="C12">
+        <v>196009000.0</v>
+      </c>
+      <c r="D12">
+        <v>148057000.0</v>
+      </c>
+      <c r="E12">
+        <v>36166000.0</v>
+      </c>
+      <c r="F12">
+        <v>21625000.0</v>
+      </c>
+      <c r="G12">
+        <v>42968000.0</v>
+      </c>
+      <c r="H12">
+        <v>70900000.0</v>
+      </c>
+      <c r="I12">
+        <v>53384000.0</v>
+      </c>
+      <c r="J12">
+        <v>32519000.0</v>
+      </c>
+      <c r="K12">
+        <v>18274000.0</v>
+      </c>
+      <c r="L12">
+        <v>16109000.0</v>
+      </c>
+      <c r="M12">
+        <v>14033000.0</v>
+      </c>
+      <c r="N12">
+        <v>13507000.0</v>
+      </c>
+      <c r="O12">
+        <v>18745000.0</v>
+      </c>
+      <c r="P12">
+        <v>27630000.0</v>
+      </c>
+      <c r="Q12">
+        <v>38638000.0</v>
+      </c>
+      <c r="R12">
+        <v>82918000.0</v>
+      </c>
+      <c r="S12">
+        <v>103782000.0</v>
+      </c>
+      <c r="T12">
+        <v>129110000.0</v>
+      </c>
+      <c r="U12">
+        <v>106946000.0</v>
+      </c>
+      <c r="V12">
+        <v>62111000.0</v>
+      </c>
+      <c r="W12">
+        <v>32617000.0</v>
+      </c>
+      <c r="X12">
+        <v>20796000.0</v>
+      </c>
+      <c r="Y12">
+        <v>21345000.0</v>
+      </c>
+      <c r="Z12">
+        <v>32991000.0</v>
+      </c>
+      <c r="AA12">
+        <v>30891000.0</v>
+      </c>
+      <c r="AB12">
+        <v>18847000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
+      <c r="A13" t="s">
+        <v>180</v>
+      </c>
+      <c r="B13">
+        <v>409495000.0</v>
+      </c>
+      <c r="C13">
+        <v>397347000.0</v>
+      </c>
+      <c r="D13">
+        <v>353206000.0</v>
+      </c>
+      <c r="E13">
+        <v>272789000.0</v>
+      </c>
+      <c r="F13">
+        <v>215734000.0</v>
+      </c>
+      <c r="G13">
+        <v>222964000.0</v>
+      </c>
+      <c r="H13">
+        <v>245625000.0</v>
+      </c>
+      <c r="I13">
+        <v>232984000.0</v>
+      </c>
+      <c r="J13">
+        <v>208089000.0</v>
+      </c>
+      <c r="K13">
+        <v>176004000.0</v>
+      </c>
+      <c r="L13">
+        <v>164226000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+    </row>
+    <row r="14" spans="1:28">
+      <c r="A14" t="s">
+        <v>181</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+    </row>
+    <row r="15" spans="1:28">
+      <c r="A15" t="s">
+        <v>182</v>
+      </c>
+      <c r="B15">
+        <v>76089000.0</v>
+      </c>
+      <c r="C15">
+        <v>62201000.0</v>
+      </c>
+      <c r="D15">
+        <v>80041000.0</v>
+      </c>
+      <c r="E15">
+        <v>101394000.0</v>
+      </c>
+      <c r="F15">
+        <v>98677000.0</v>
+      </c>
+      <c r="G15">
+        <v>42196000.0</v>
+      </c>
+      <c r="H15">
+        <v>32788000.0</v>
+      </c>
+      <c r="I15">
+        <v>57868000.0</v>
+      </c>
+      <c r="J15">
+        <v>54660000.0</v>
+      </c>
+      <c r="K15">
+        <v>56489000.0</v>
+      </c>
+      <c r="L15">
+        <v>53823000.0</v>
+      </c>
+      <c r="M15">
+        <v>49761000.0</v>
+      </c>
+      <c r="N15">
+        <v>39857000.0</v>
+      </c>
+      <c r="O15">
+        <v>90324000.0</v>
+      </c>
+      <c r="P15">
+        <v>28147000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-88009000.0</v>
+      </c>
+      <c r="R15">
+        <v>-122277000.0</v>
+      </c>
+      <c r="S15">
+        <v>-102093000.0</v>
+      </c>
+      <c r="T15">
+        <v>-60762000.0</v>
+      </c>
+      <c r="U15">
+        <v>65350000.0</v>
+      </c>
+      <c r="V15">
+        <v>58229000.0</v>
+      </c>
+      <c r="W15">
+        <v>36700000.0</v>
+      </c>
+      <c r="X15">
+        <v>19213000.0</v>
+      </c>
+      <c r="Y15">
+        <v>17030000.0</v>
+      </c>
+      <c r="Z15">
+        <v>16811000.0</v>
+      </c>
+      <c r="AA15">
+        <v>15523000.0</v>
+      </c>
+      <c r="AB15">
+        <v>12006000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
+      <c r="A16" t="s">
+        <v>183</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>100836000.0</v>
+      </c>
+      <c r="F16">
+        <v>98006000.0</v>
+      </c>
+      <c r="G16">
+        <v>42196000.0</v>
+      </c>
+      <c r="H16">
+        <v>32788000.0</v>
+      </c>
+      <c r="I16">
+        <v>57868000.0</v>
+      </c>
+      <c r="J16">
+        <v>54660000.0</v>
+      </c>
+      <c r="K16">
+        <v>56489000.0</v>
+      </c>
+      <c r="L16">
+        <v>53823000.0</v>
+      </c>
+      <c r="M16">
+        <v>49761000.0</v>
+      </c>
+      <c r="N16">
+        <v>39906000.0</v>
+      </c>
+      <c r="O16">
+        <v>90374000.0</v>
+      </c>
+      <c r="P16">
+        <v>28147000.0</v>
+      </c>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16">
+        <v>65649000.0</v>
+      </c>
+      <c r="V16">
+        <v>58229000.0</v>
+      </c>
+      <c r="W16">
+        <v>36700000.0</v>
+      </c>
+      <c r="X16">
+        <v>19213000.0</v>
+      </c>
+      <c r="Y16">
+        <v>17030000.0</v>
+      </c>
+      <c r="Z16">
+        <v>16811000.0</v>
+      </c>
+      <c r="AA16">
+        <v>15523000.0</v>
+      </c>
+      <c r="AB16"/>
+    </row>
+    <row r="17" spans="1:28">
+      <c r="A17" t="s">
+        <v>184</v>
+      </c>
+      <c r="B17">
+        <v>76089000.0</v>
+      </c>
+      <c r="C17">
+        <v>62201000.0</v>
+      </c>
+      <c r="D17">
+        <v>89887000.0</v>
+      </c>
+      <c r="E17">
+        <v>101394000.0</v>
+      </c>
+      <c r="F17">
+        <v>98677000.0</v>
+      </c>
+      <c r="G17">
+        <v>42196000.0</v>
+      </c>
+      <c r="H17">
+        <v>32788000.0</v>
+      </c>
+      <c r="I17">
+        <v>57868000.0</v>
+      </c>
+      <c r="J17">
+        <v>54660000.0</v>
+      </c>
+      <c r="K17">
+        <v>56489000.0</v>
+      </c>
+      <c r="L17">
+        <v>53823000.0</v>
+      </c>
+      <c r="M17">
+        <v>50205000.0</v>
+      </c>
+      <c r="N17">
+        <v>39906000.0</v>
+      </c>
+      <c r="O17">
+        <v>90374000.0</v>
+      </c>
+      <c r="P17">
+        <v>28147000.0</v>
+      </c>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
+      <c r="A18" t="s">
+        <v>185</v>
+      </c>
+      <c r="B18">
+        <v>234757000.0</v>
+      </c>
+      <c r="C18">
+        <v>201338000.0</v>
+      </c>
+      <c r="D18">
+        <v>231514000.0</v>
+      </c>
+      <c r="E18">
+        <v>236623000.0</v>
+      </c>
+      <c r="F18">
+        <v>194109000.0</v>
+      </c>
+      <c r="G18">
+        <v>179996000.0</v>
+      </c>
+      <c r="H18">
+        <v>174725000.0</v>
+      </c>
+      <c r="I18">
+        <v>179600000.0</v>
+      </c>
+      <c r="J18">
+        <v>175570000.0</v>
+      </c>
+      <c r="K18">
+        <v>157730000.0</v>
+      </c>
+      <c r="L18">
+        <v>148117000.0</v>
+      </c>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" t="s">
+        <v>186</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" t="s">
+        <v>187</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20">
+        <v>-40000.0</v>
+      </c>
+      <c r="K20">
+        <v>312000.0</v>
+      </c>
+      <c r="L20">
+        <v>1971000.0</v>
+      </c>
+      <c r="M20">
+        <v>6646000.0</v>
+      </c>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
+      <c r="A21" t="s">
+        <v>188</v>
+      </c>
+      <c r="B21">
+        <v>107927000.0</v>
+      </c>
+      <c r="C21">
+        <v>88605000.0</v>
+      </c>
+      <c r="D21">
+        <v>114581000.0</v>
+      </c>
+      <c r="E21">
+        <v>140727000.0</v>
+      </c>
+      <c r="F21">
+        <v>135494000.0</v>
+      </c>
+      <c r="G21">
+        <v>59495000.0</v>
+      </c>
+      <c r="H21">
+        <v>47348000.0</v>
+      </c>
+      <c r="I21">
+        <v>83970000.0</v>
+      </c>
+      <c r="J21">
+        <v>95284000.0</v>
+      </c>
+      <c r="K21">
+        <v>89388000.0</v>
+      </c>
+      <c r="L21">
+        <v>92005000.0</v>
+      </c>
+      <c r="M21">
+        <v>72584000.0</v>
+      </c>
+      <c r="N21">
+        <v>62516000.0</v>
+      </c>
+      <c r="O21">
+        <v>43339000.0</v>
+      </c>
+      <c r="P21">
+        <v>28880000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-88021000.0</v>
+      </c>
+      <c r="R21">
+        <v>-153402000.0</v>
+      </c>
+      <c r="S21">
+        <v>-103448000.0</v>
+      </c>
+      <c r="T21">
+        <v>-36460000.0</v>
+      </c>
+      <c r="U21">
+        <v>105720000.0</v>
+      </c>
+      <c r="V21">
+        <v>94684000.0</v>
+      </c>
+      <c r="W21">
+        <v>59675000.0</v>
+      </c>
+      <c r="X21">
+        <v>31638000.0</v>
+      </c>
+      <c r="Y21">
+        <v>26042000.0</v>
+      </c>
+      <c r="Z21">
+        <v>27514000.0</v>
+      </c>
+      <c r="AA21">
+        <v>26310000.0</v>
+      </c>
+      <c r="AB21">
+        <v>20688000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" t="s">
+        <v>189</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+    </row>
+    <row r="23" spans="1:28">
+      <c r="A23" t="s">
+        <v>190</v>
+      </c>
+      <c r="B23">
+        <v>336813000.0</v>
+      </c>
+      <c r="C23">
+        <v>340903000.0</v>
+      </c>
+      <c r="D23">
+        <v>282983000.0</v>
+      </c>
+      <c r="E23">
+        <v>167286000.0</v>
+      </c>
+      <c r="F23">
+        <v>121307000.0</v>
+      </c>
+      <c r="G23">
+        <v>206067000.0</v>
+      </c>
+      <c r="H23">
+        <v>225740000.0</v>
+      </c>
+      <c r="I23">
+        <v>174947000.0</v>
+      </c>
+      <c r="J23">
+        <v>147452000.0</v>
+      </c>
+      <c r="K23">
+        <v>122158000.0</v>
+      </c>
+      <c r="L23">
+        <v>119823000.0</v>
+      </c>
+      <c r="M23">
+        <v>91869000.0</v>
+      </c>
+      <c r="N23">
+        <v>84524000.0</v>
+      </c>
+      <c r="O23">
+        <v>94829000.0</v>
+      </c>
+      <c r="P23">
+        <v>122951000.0</v>
+      </c>
+      <c r="Q23">
+        <v>256792000.0</v>
+      </c>
+      <c r="R23">
+        <v>369659000.0</v>
+      </c>
+      <c r="S23">
+        <v>376895000.0</v>
+      </c>
+      <c r="T23">
+        <v>358436000.0</v>
+      </c>
+      <c r="U23">
+        <v>191432000.0</v>
+      </c>
+      <c r="V23">
+        <v>136639000.0</v>
+      </c>
+      <c r="W23">
+        <v>102090000.0</v>
+      </c>
+      <c r="X23">
+        <v>65801000.0</v>
+      </c>
+      <c r="Y23">
+        <v>64478000.0</v>
+      </c>
+      <c r="Z23">
+        <v>66418000.0</v>
+      </c>
+      <c r="AA23">
+        <v>60938000.0</v>
+      </c>
+      <c r="AB23">
+        <v>44475000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
+      <c r="A24" t="s">
+        <v>191</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+    </row>
+    <row r="25" spans="1:28">
+      <c r="A25" t="s">
+        <v>192</v>
+      </c>
+      <c r="B25">
+        <v>3333000.0</v>
+      </c>
+      <c r="C25">
+        <v>6464000.0</v>
+      </c>
+      <c r="D25">
+        <v>9778000.0</v>
+      </c>
+      <c r="E25">
+        <v>15056000.0</v>
+      </c>
+      <c r="F25">
+        <v>16089000.0</v>
+      </c>
+      <c r="G25">
+        <v>10952000.0</v>
+      </c>
+      <c r="H25">
+        <v>9532000.0</v>
+      </c>
+      <c r="I25">
+        <v>11111000.0</v>
+      </c>
+      <c r="J25">
+        <v>12854000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+    </row>
+    <row r="26" spans="1:28">
+      <c r="A26" t="s">
+        <v>193</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+    </row>
+    <row r="27" spans="1:28">
+      <c r="A27" t="s">
+        <v>194</v>
+      </c>
+      <c r="B27">
+        <v>3104000.0</v>
+      </c>
+      <c r="C27">
+        <v>3028000.0</v>
+      </c>
+      <c r="D27">
+        <v>3105000.0</v>
+      </c>
+      <c r="E27">
+        <v>3637000.0</v>
+      </c>
+      <c r="F27">
+        <v>2649000.0</v>
+      </c>
+      <c r="G27">
+        <v>2671000.0</v>
+      </c>
+      <c r="H27">
+        <v>3797000.0</v>
+      </c>
+      <c r="I27">
+        <v>4041000.0</v>
+      </c>
+      <c r="J27">
+        <v>3952000.0</v>
+      </c>
+      <c r="K27">
+        <v>3910000.0</v>
+      </c>
+      <c r="L27">
+        <v>4201000.0</v>
+      </c>
+      <c r="M27">
+        <v>3435000.0</v>
+      </c>
+      <c r="N27">
+        <v>3411000.0</v>
+      </c>
+      <c r="O27">
+        <v>3236000.0</v>
+      </c>
+      <c r="P27">
+        <v>2993000.0</v>
+      </c>
+      <c r="Q27">
+        <v>2394000.0</v>
+      </c>
+      <c r="R27">
+        <v>2402000.0</v>
+      </c>
+      <c r="S27">
+        <v>3518000.0</v>
+      </c>
+      <c r="T27">
+        <v>3630000.0</v>
+      </c>
+      <c r="U27">
+        <v>2997000.0</v>
+      </c>
+      <c r="V27">
+        <v>2913000.0</v>
+      </c>
+      <c r="W27">
+        <v>3001000.0</v>
+      </c>
+      <c r="X27">
+        <v>1635000.0</v>
+      </c>
+      <c r="Y27">
+        <v>1523000.0</v>
+      </c>
+      <c r="Z27">
+        <v>1747000.0</v>
+      </c>
+      <c r="AA27">
+        <v>1721000.0</v>
+      </c>
+      <c r="AB27">
+        <v>1418000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
+      <c r="A28" t="s">
+        <v>195</v>
+      </c>
+      <c r="B28">
+        <v>7514000.0</v>
+      </c>
+      <c r="C28">
+        <v>83368000.0</v>
+      </c>
+      <c r="D28">
+        <v>81398000.0</v>
+      </c>
+      <c r="E28">
+        <v>76140000.0</v>
+      </c>
+      <c r="F28">
+        <v>72561000.0</v>
+      </c>
+      <c r="G28">
+        <v>66988000.0</v>
+      </c>
+      <c r="H28">
+        <v>67900000.0</v>
+      </c>
+      <c r="I28">
+        <v>69435000.0</v>
+      </c>
+      <c r="J28">
+        <v>67944000.0</v>
+      </c>
+      <c r="K28">
+        <v>63956000.0</v>
+      </c>
+      <c r="L28">
+        <v>62864000.0</v>
+      </c>
+      <c r="M28">
+        <v>50177000.0</v>
+      </c>
+      <c r="N28">
+        <v>35129000.0</v>
+      </c>
+      <c r="O28">
+        <v>39515000.0</v>
+      </c>
+      <c r="P28">
+        <v>45035000.0</v>
+      </c>
+      <c r="Q28">
+        <v>50351000.0</v>
+      </c>
+      <c r="R28">
+        <v>53343000.0</v>
+      </c>
+      <c r="S28">
+        <v>54636000.0</v>
+      </c>
+      <c r="T28">
+        <v>47036000.0</v>
+      </c>
+      <c r="U28">
+        <v>40512000.0</v>
+      </c>
+      <c r="V28">
+        <v>36839000.0</v>
+      </c>
+      <c r="W28">
+        <v>33540000.0</v>
+      </c>
+      <c r="X28">
+        <v>21214000.0</v>
+      </c>
+      <c r="Y28">
+        <v>17931000.0</v>
+      </c>
+      <c r="Z28">
+        <v>16786000.0</v>
+      </c>
+      <c r="AA28">
+        <v>14306000.0</v>
+      </c>
+      <c r="AB28">
+        <v>12407000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" t="s">
+        <v>196</v>
+      </c>
+      <c r="B29">
+        <v>31838000.0</v>
+      </c>
+      <c r="C29">
+        <v>26404000.0</v>
+      </c>
+      <c r="D29">
+        <v>35338000.0</v>
+      </c>
+      <c r="E29">
+        <v>39333000.0</v>
+      </c>
+      <c r="F29">
+        <v>36817000.0</v>
+      </c>
+      <c r="G29">
+        <v>17299000.0</v>
+      </c>
+      <c r="H29">
+        <v>14560000.0</v>
+      </c>
+      <c r="I29">
+        <v>26102000.0</v>
+      </c>
+      <c r="J29">
+        <v>40624000.0</v>
+      </c>
+      <c r="K29">
+        <v>32899000.0</v>
+      </c>
+      <c r="L29">
+        <v>38182000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+    </row>
+    <row r="30" spans="1:28">
+      <c r="A30" t="s">
+        <v>197</v>
+      </c>
+      <c r="B30">
+        <v>147636000.0</v>
+      </c>
+      <c r="C30">
+        <v>140475000.0</v>
+      </c>
+      <c r="D30">
+        <v>130584000.0</v>
+      </c>
+      <c r="E30">
+        <v>130284000.0</v>
+      </c>
+      <c r="F30">
+        <v>124085000.0</v>
+      </c>
+      <c r="G30">
+        <v>117645000.0</v>
+      </c>
+      <c r="H30">
+        <v>124670000.0</v>
+      </c>
+      <c r="I30">
+        <v>117573000.0</v>
+      </c>
+      <c r="J30">
+        <v>114102000.0</v>
+      </c>
+      <c r="K30">
+        <v>108223000.0</v>
+      </c>
+      <c r="L30">
+        <v>115328000.0</v>
+      </c>
+      <c r="M30">
+        <v>84094000.0</v>
+      </c>
+      <c r="N30">
+        <v>70441000.0</v>
+      </c>
+      <c r="O30">
+        <v>70084000.0</v>
+      </c>
+      <c r="P30">
+        <v>83221000.0</v>
+      </c>
+      <c r="Q30">
+        <v>95658000.0</v>
+      </c>
+      <c r="R30">
+        <v>90354000.0</v>
+      </c>
+      <c r="S30">
+        <v>197437000.0</v>
+      </c>
+      <c r="T30">
+        <v>191003000.0</v>
+      </c>
+      <c r="U30">
+        <v>77313000.0</v>
+      </c>
+      <c r="V30">
+        <v>69133000.0</v>
+      </c>
+      <c r="W30">
+        <v>66566000.0</v>
+      </c>
+      <c r="X30">
+        <v>39325000.0</v>
+      </c>
+      <c r="Y30">
+        <v>38333000.0</v>
+      </c>
+      <c r="Z30">
+        <v>32027000.0</v>
+      </c>
+      <c r="AA30">
+        <v>27796000.0</v>
+      </c>
+      <c r="AB30">
+        <v>24628000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
+      <c r="A31" t="s">
+        <v>198</v>
+      </c>
+      <c r="B31">
+        <v>96646000.0</v>
+      </c>
+      <c r="C31">
+        <v>860000.0</v>
+      </c>
+      <c r="D31">
+        <v>99211000.0</v>
+      </c>
+      <c r="E31">
+        <v>-15056000.0</v>
+      </c>
+      <c r="F31">
+        <v>370000.0</v>
+      </c>
+      <c r="G31">
+        <v>-9022000.0</v>
+      </c>
+      <c r="H31">
+        <v>-16394000.0</v>
+      </c>
+      <c r="I31">
+        <v>-12102000.0</v>
+      </c>
+      <c r="J31">
+        <v>-11130000.0</v>
+      </c>
+      <c r="K31">
+        <v>-11368000.0</v>
+      </c>
+      <c r="L31">
+        <v>-13084000.0</v>
+      </c>
+      <c r="M31">
+        <v>-1931000.0</v>
+      </c>
+      <c r="N31">
+        <v>-9812000.0</v>
+      </c>
+      <c r="O31">
+        <v>-5142000.0</v>
+      </c>
+      <c r="P31">
+        <v>28129000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-88888000.0</v>
+      </c>
+      <c r="R31">
+        <v>-154106000.0</v>
+      </c>
+      <c r="S31">
+        <v>-318344000.0</v>
+      </c>
+      <c r="T31">
+        <v>-298970000.0</v>
+      </c>
+      <c r="U31">
+        <v>-138931000.0</v>
+      </c>
+      <c r="V31">
+        <v>509000.0</v>
+      </c>
+      <c r="W31">
+        <v>-2053000.0</v>
+      </c>
+      <c r="X31">
+        <v>-20797000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-21345000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-32990665.0</v>
+      </c>
+      <c r="AA31">
+        <v>-30891239.0</v>
+      </c>
+      <c r="AB31">
+        <v>-18846862.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
+      <c r="A32" t="s">
+        <v>199</v>
+      </c>
+      <c r="B32">
+        <v>444740000.0</v>
+      </c>
+      <c r="C32">
+        <v>429508000.0</v>
+      </c>
+      <c r="D32">
+        <v>397564000.0</v>
+      </c>
+      <c r="E32">
+        <v>308013000.0</v>
+      </c>
+      <c r="F32">
+        <v>256801000.0</v>
+      </c>
+      <c r="G32">
+        <v>265562000.0</v>
+      </c>
+      <c r="H32">
+        <v>273088000.0</v>
+      </c>
+      <c r="I32">
+        <v>258917000.0</v>
+      </c>
+      <c r="J32">
+        <v>242736000.0</v>
+      </c>
+      <c r="K32">
+        <v>211546000.0</v>
+      </c>
+      <c r="L32">
+        <v>211828000.0</v>
+      </c>
+      <c r="M32">
+        <v>164453000.0</v>
+      </c>
+      <c r="N32">
+        <v>147040000.0</v>
+      </c>
+      <c r="O32">
+        <v>138168000.0</v>
+      </c>
+      <c r="P32">
+        <v>151831000.0</v>
+      </c>
+      <c r="Q32">
+        <v>168771000.0</v>
+      </c>
+      <c r="R32">
+        <v>216257000.0</v>
+      </c>
+      <c r="S32">
+        <v>273447000.0</v>
+      </c>
+      <c r="T32">
+        <v>321976000.0</v>
+      </c>
+      <c r="U32">
+        <v>297152000.0</v>
+      </c>
+      <c r="V32">
+        <v>231323000.0</v>
+      </c>
+      <c r="W32">
+        <v>161765000.0</v>
+      </c>
+      <c r="X32">
+        <v>97439000.0</v>
+      </c>
+      <c r="Y32">
+        <v>90520000.0</v>
+      </c>
+      <c r="Z32">
+        <v>93932000.0</v>
+      </c>
+      <c r="AA32">
+        <v>87248000.0</v>
+      </c>
+      <c r="AB32">
+        <v>65163000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DC32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:107">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>91</v>
+      </c>
+      <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>94</v>
+      </c>
+      <c r="J1" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" t="s">
+        <v>96</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>97</v>
+      </c>
+      <c r="N1" t="s">
+        <v>98</v>
+      </c>
+      <c r="O1" t="s">
+        <v>99</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>100</v>
+      </c>
+      <c r="R1" t="s">
+        <v>101</v>
+      </c>
+      <c r="S1" t="s">
+        <v>102</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>103</v>
+      </c>
+      <c r="V1" t="s">
+        <v>104</v>
+      </c>
+      <c r="W1" t="s">
+        <v>105</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>106</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>26</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>166</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>167</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="2" spans="1:107">
+      <c r="A2" t="s">
+        <v>169</v>
+      </c>
+      <c r="B2">
+        <v>38949000.0</v>
+      </c>
+      <c r="C2">
+        <v>38949000.0</v>
+      </c>
+      <c r="D2">
+        <v>44177000.0</v>
+      </c>
+      <c r="E2">
+        <v>46292000.0</v>
+      </c>
+      <c r="F2">
+        <v>51825000.0</v>
+      </c>
+      <c r="G2">
+        <v>46886000.0</v>
+      </c>
+      <c r="H2">
+        <v>47608000.0</v>
+      </c>
+      <c r="I2">
+        <v>52652000.0</v>
+      </c>
+      <c r="J2">
+        <v>51001000.0</v>
+      </c>
+      <c r="K2">
+        <v>49166000.0</v>
+      </c>
+      <c r="L2">
+        <v>41175000.0</v>
+      </c>
+      <c r="M2">
+        <v>44371000.0</v>
+      </c>
+      <c r="N2">
+        <v>35271000.0</v>
+      </c>
+      <c r="O2">
+        <v>31583000.0</v>
+      </c>
+      <c r="P2">
+        <v>17731000.0</v>
+      </c>
+      <c r="Q2">
+        <v>8927000.0</v>
+      </c>
+      <c r="R2">
+        <v>5772000.0</v>
+      </c>
+      <c r="S2">
+        <v>4573000.0</v>
+      </c>
+      <c r="T2">
+        <v>-10836000.0</v>
+      </c>
+      <c r="U2">
+        <v>-1814000.0</v>
+      </c>
+      <c r="V2">
+        <v>1708000.0</v>
+      </c>
+      <c r="W2">
+        <v>8164000.0</v>
+      </c>
+      <c r="X2">
+        <v>12566000.0</v>
+      </c>
+      <c r="Y2">
+        <v>9279000.0</v>
+      </c>
+      <c r="Z2">
+        <v>35888000.0</v>
+      </c>
+      <c r="AA2">
+        <v>30689000.0</v>
+      </c>
+      <c r="AB2">
+        <v>27514000.0</v>
+      </c>
+      <c r="AC2">
+        <v>19721000.0</v>
+      </c>
+      <c r="AD2"/>
+      <c r="AE2">
+        <v>18643000.0</v>
+      </c>
+      <c r="AF2">
+        <v>19352000.0</v>
+      </c>
+      <c r="AG2">
+        <v>14907000.0</v>
+      </c>
+      <c r="AH2">
+        <v>12308000.0</v>
+      </c>
+      <c r="AI2">
+        <v>10807000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>9661000.0</v>
+      </c>
+      <c r="AK2">
+        <v>9205000.0</v>
+      </c>
+      <c r="AL2">
+        <v>8570000.0</v>
+      </c>
+      <c r="AM2">
+        <v>5915000.0</v>
+      </c>
+      <c r="AN2">
+        <v>5399000.0</v>
+      </c>
+      <c r="AO2">
+        <v>3293000.0</v>
+      </c>
+      <c r="AP2">
+        <v>2664000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>2580000.0</v>
+      </c>
+      <c r="AR2">
+        <v>296000.0</v>
+      </c>
+      <c r="AS2">
+        <v>336000.0</v>
+      </c>
+      <c r="AT2">
+        <v>1554000.0</v>
+      </c>
+      <c r="AU2">
+        <v>2308000.0</v>
+      </c>
+      <c r="AV2">
+        <v>5130000.0</v>
+      </c>
+      <c r="AW2">
+        <v>3523000.0</v>
+      </c>
+      <c r="AX2">
+        <v>-683000.0</v>
+      </c>
+      <c r="AY2">
+        <v>-31000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>3338000.0</v>
+      </c>
+      <c r="BA2">
+        <v>3153000.0</v>
+      </c>
+      <c r="BB2">
+        <v>3225000.0</v>
+      </c>
+      <c r="BC2">
+        <v>3791000.0</v>
+      </c>
+      <c r="BD2">
+        <v>3708000.0</v>
+      </c>
+      <c r="BE2">
+        <v>4483000.0</v>
+      </c>
+      <c r="BF2">
+        <v>8793000.0</v>
+      </c>
+      <c r="BG2">
+        <v>7761000.0</v>
+      </c>
+      <c r="BH2">
+        <v>10206000.0</v>
+      </c>
+      <c r="BI2">
+        <v>14615000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>7143000.0</v>
+      </c>
+      <c r="BK2">
+        <v>7766000.0</v>
+      </c>
+      <c r="BL2">
+        <v>13642000.0</v>
+      </c>
+      <c r="BM2">
+        <v>31402000.0</v>
+      </c>
+      <c r="BN2">
+        <v>47375000.0</v>
+      </c>
+      <c r="BO2">
+        <v>68715000.0</v>
+      </c>
+      <c r="BP2">
+        <v>91512000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>68477000.0</v>
+      </c>
+      <c r="BR2">
+        <v>48478000.0</v>
+      </c>
+      <c r="BS2">
+        <v>70838000.0</v>
+      </c>
+      <c r="BT2">
+        <v>49020000.0</v>
+      </c>
+      <c r="BU2">
+        <v>37020000.0</v>
+      </c>
+      <c r="BV2">
+        <v>44824000.0</v>
+      </c>
+      <c r="BW2">
+        <v>48594000.0</v>
+      </c>
+      <c r="BX2">
+        <v>54894000.0</v>
+      </c>
+      <c r="BY2">
+        <v>41911000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>34293000.0</v>
+      </c>
+      <c r="CA2">
+        <v>36131000.0</v>
+      </c>
+      <c r="CB2">
+        <v>31937000.0</v>
+      </c>
+      <c r="CC2">
+        <v>30616000.0</v>
+      </c>
+      <c r="CD2">
+        <v>26409000.0</v>
+      </c>
+      <c r="CE2">
+        <v>24640000.0</v>
+      </c>
+      <c r="CF2">
+        <v>22123000.0</v>
+      </c>
+      <c r="CG2">
+        <v>19988000.0</v>
+      </c>
+      <c r="CH2">
+        <v>13912000.0</v>
+      </c>
+      <c r="CI2">
+        <v>11483000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>11844000.0</v>
+      </c>
+      <c r="CK2">
+        <v>9276000.0</v>
+      </c>
+      <c r="CL2">
+        <v>8334000.0</v>
+      </c>
+      <c r="CM2">
+        <v>6070000.0</v>
+      </c>
+      <c r="CN2">
+        <v>6422000.0</v>
+      </c>
+      <c r="CO2">
+        <v>6811000.0</v>
+      </c>
+      <c r="CP2">
+        <v>6752000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>6492000.0</v>
+      </c>
+      <c r="CR2">
+        <v>7174000.0</v>
+      </c>
+      <c r="CS2">
+        <v>6818000.0</v>
+      </c>
+      <c r="CT2">
+        <v>6175000.0</v>
+      </c>
+      <c r="CU2">
+        <v>5978000.0</v>
+      </c>
+      <c r="CV2">
+        <v>6680665.0</v>
+      </c>
+      <c r="CW2">
+        <v>8451000.0</v>
+      </c>
+      <c r="CX2">
+        <v>9257000.0</v>
+      </c>
+      <c r="CY2">
+        <v>10002000.0</v>
+      </c>
+      <c r="CZ2">
+        <v>10349239.0</v>
+      </c>
+      <c r="DA2">
+        <v>9019000.0</v>
+      </c>
+      <c r="DB2">
+        <v>7441000.0</v>
+      </c>
+      <c r="DC2">
+        <v>6332000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:107">
+      <c r="A3" t="s">
+        <v>170</v>
+      </c>
+      <c r="B3">
+        <v>-862000.0</v>
+      </c>
+      <c r="C3">
+        <v>862000.0</v>
+      </c>
+      <c r="D3">
+        <v>875000.0</v>
+      </c>
+      <c r="E3">
+        <v>-786000.0</v>
+      </c>
+      <c r="F3">
+        <v>1652000.0</v>
+      </c>
+      <c r="G3">
+        <v>1592000.0</v>
+      </c>
+      <c r="H3">
+        <v>1617000.0</v>
+      </c>
+      <c r="I3">
+        <v>1633000.0</v>
+      </c>
+      <c r="J3">
+        <v>1610000.0</v>
+      </c>
+      <c r="K3">
+        <v>1604000.0</v>
+      </c>
+      <c r="L3">
+        <v>4097000.0</v>
+      </c>
+      <c r="M3">
+        <v>1685000.0</v>
+      </c>
+      <c r="N3">
+        <v>1725000.0</v>
+      </c>
+      <c r="O3">
+        <v>1742000.0</v>
+      </c>
+      <c r="P3">
+        <v>2593000.0</v>
+      </c>
+      <c r="Q3">
+        <v>849000.0</v>
+      </c>
+      <c r="R3">
+        <v>3557000.0</v>
+      </c>
+      <c r="S3">
+        <v>6024000.0</v>
+      </c>
+      <c r="T3">
+        <v>3903000.0</v>
+      </c>
+      <c r="U3">
+        <v>4458000.0</v>
+      </c>
+      <c r="V3">
+        <v>3878000.0</v>
+      </c>
+      <c r="W3">
+        <v>3850000.0</v>
+      </c>
+      <c r="X3">
+        <v>2944000.0</v>
+      </c>
+      <c r="Y3">
+        <v>2990000.0</v>
+      </c>
+      <c r="Z3">
+        <v>2701000.0</v>
+      </c>
+      <c r="AA3">
+        <v>2317000.0</v>
+      </c>
+      <c r="AB3">
+        <v>2684000.0</v>
+      </c>
+      <c r="AC3">
+        <v>2154000.0</v>
+      </c>
+      <c r="AD3">
+        <v>2072000.0</v>
+      </c>
+      <c r="AE3">
+        <v>2622000.0</v>
+      </c>
+      <c r="AF3">
+        <v>2601000.0</v>
+      </c>
+      <c r="AG3">
+        <v>3282000.0</v>
+      </c>
+      <c r="AH3">
+        <v>3471000.0</v>
+      </c>
+      <c r="AI3">
+        <v>1757000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>3501000.0</v>
+      </c>
+      <c r="AK3">
+        <v>2272000.0</v>
+      </c>
+      <c r="AL3">
+        <v>3196000.0</v>
+      </c>
+      <c r="AM3">
+        <v>3885000.0</v>
+      </c>
+      <c r="AN3">
+        <v>3730000.0</v>
+      </c>
+      <c r="AO3">
+        <v>3253000.0</v>
+      </c>
+      <c r="AP3">
+        <v>3613000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>3982000.0</v>
+      </c>
+      <c r="AR3">
+        <v>2659000.0</v>
+      </c>
+      <c r="AS3">
+        <v>5614000.0</v>
+      </c>
+      <c r="AT3">
+        <v>4132000.0</v>
+      </c>
+      <c r="AU3">
+        <v>5441000.0</v>
+      </c>
+      <c r="AV3">
+        <v>7250000.0</v>
+      </c>
+      <c r="AW3">
+        <v>2868000.0</v>
+      </c>
+      <c r="AX3">
+        <v>1727000.0</v>
+      </c>
+      <c r="AY3">
+        <v>1556000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>476000.0</v>
+      </c>
+      <c r="BA3">
+        <v>569000.0</v>
+      </c>
+      <c r="BB3">
+        <v>534000.0</v>
+      </c>
+      <c r="BC3">
+        <v>545000.0</v>
+      </c>
+      <c r="BD3">
+        <v>558000.0</v>
+      </c>
+      <c r="BE3">
+        <v>560000.0</v>
+      </c>
+      <c r="BF3">
+        <v>578000.0</v>
+      </c>
+      <c r="BG3">
+        <v>625000.0</v>
+      </c>
+      <c r="BH3">
+        <v>689000.0</v>
+      </c>
+      <c r="BI3">
+        <v>683000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>726000.0</v>
+      </c>
+      <c r="BK3">
+        <v>765000.0</v>
+      </c>
+      <c r="BL3">
+        <v>328000.0</v>
+      </c>
+      <c r="BM3">
+        <v>798000.0</v>
+      </c>
+      <c r="BN3">
+        <v>862000.0</v>
+      </c>
+      <c r="BO3">
+        <v>971000.0</v>
+      </c>
+      <c r="BP3">
+        <v>471000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>1248000.0</v>
+      </c>
+      <c r="BR3">
+        <v>109000.0</v>
+      </c>
+      <c r="BS3">
+        <v>1098000.0</v>
+      </c>
+      <c r="BT3">
+        <v>1422000.0</v>
+      </c>
+      <c r="BU3">
+        <v>1203000.0</v>
+      </c>
+      <c r="BV3">
+        <v>1230000.0</v>
+      </c>
+      <c r="BW3">
+        <v>1273000.0</v>
+      </c>
+      <c r="BX3">
+        <v>1383000.0</v>
+      </c>
+      <c r="BY3">
+        <v>2371000.0</v>
+      </c>
+      <c r="BZ3">
+        <v>905000.0</v>
+      </c>
+      <c r="CA3">
+        <v>836000.0</v>
+      </c>
+      <c r="CB3">
+        <v>1328000.0</v>
+      </c>
+      <c r="CC3">
+        <v>1387000.0</v>
+      </c>
+      <c r="CD3">
+        <v>1435000.0</v>
+      </c>
+      <c r="CE3">
+        <v>1417000.0</v>
+      </c>
+      <c r="CF3">
+        <v>1109000.0</v>
+      </c>
+      <c r="CG3">
+        <v>2248000.0</v>
+      </c>
+      <c r="CH3">
+        <v>1112000.0</v>
+      </c>
+      <c r="CI3">
+        <v>1585000.0</v>
+      </c>
+      <c r="CJ3">
+        <v>1629000.0</v>
+      </c>
+      <c r="CK3">
+        <v>1934000.0</v>
+      </c>
+      <c r="CL3">
+        <v>2595000.0</v>
+      </c>
+      <c r="CM3">
+        <v>1407000.0</v>
+      </c>
+      <c r="CN3">
+        <v>498000.0</v>
+      </c>
+      <c r="CO3">
+        <v>494000.0</v>
+      </c>
+      <c r="CP3"/>
+      <c r="CQ3">
+        <v>367000.0</v>
+      </c>
+      <c r="CR3">
+        <v>367000.0</v>
+      </c>
+      <c r="CS3">
+        <v>227000.0</v>
+      </c>
+      <c r="CT3">
+        <v>474000.0</v>
+      </c>
+      <c r="CU3">
+        <v>359000.0</v>
+      </c>
+      <c r="CV3">
+        <v>276100.0</v>
+      </c>
+      <c r="CW3">
+        <v>349000.0</v>
+      </c>
+      <c r="CX3">
+        <v>343000.0</v>
+      </c>
+      <c r="CY3">
+        <v>315000.0</v>
+      </c>
+      <c r="CZ3">
+        <v>47613.0</v>
+      </c>
+      <c r="DA3">
+        <v>-248000.0</v>
+      </c>
+      <c r="DB3">
+        <v>508000.0</v>
+      </c>
+      <c r="DC3">
+        <v>303000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:107">
+      <c r="A4" t="s">
+        <v>171</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>23000.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>-467000.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
+      <c r="BU4">
+        <v>0.0</v>
+      </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
+      <c r="BX4">
+        <v>0.0</v>
+      </c>
+      <c r="BY4">
+        <v>0.0</v>
+      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
+      <c r="CC4">
+        <v>0.0</v>
+      </c>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
+      <c r="CE4">
+        <v>0.0</v>
+      </c>
+      <c r="CF4">
+        <v>0.0</v>
+      </c>
+      <c r="CG4">
+        <v>0.0</v>
+      </c>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
+      <c r="CI4">
+        <v>0.0</v>
+      </c>
+      <c r="CJ4">
+        <v>0.0</v>
+      </c>
+      <c r="CK4">
+        <v>0.0</v>
+      </c>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
+      <c r="CM4">
+        <v>0.0</v>
+      </c>
+      <c r="CN4">
+        <v>0.0</v>
+      </c>
+      <c r="CO4">
+        <v>0.0</v>
+      </c>
+      <c r="CP4">
+        <v>0.0</v>
+      </c>
+      <c r="CQ4">
+        <v>0.0</v>
+      </c>
+      <c r="CR4">
+        <v>0.0</v>
+      </c>
+      <c r="CS4">
+        <v>0.0</v>
+      </c>
+      <c r="CT4">
+        <v>0.0</v>
+      </c>
+      <c r="CU4">
+        <v>0.0</v>
+      </c>
+      <c r="CV4">
+        <v>0.0</v>
+      </c>
+      <c r="CW4">
+        <v>0.0</v>
+      </c>
+      <c r="CX4">
+        <v>0.0</v>
+      </c>
+      <c r="CY4">
+        <v>0.0</v>
+      </c>
+      <c r="CZ4">
+        <v>0.0</v>
+      </c>
+      <c r="DA4">
+        <v>0.0</v>
+      </c>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:107">
+      <c r="A5" t="s">
+        <v>172</v>
+      </c>
+      <c r="B5">
+        <v>-16951000.0</v>
+      </c>
+      <c r="C5">
+        <v>21943000.0</v>
+      </c>
+      <c r="D5">
+        <v>30126000.0</v>
+      </c>
+      <c r="E5">
+        <v>31457000.0</v>
+      </c>
+      <c r="F5">
+        <v>21232000.0</v>
+      </c>
+      <c r="G5">
+        <v>25113000.0</v>
+      </c>
+      <c r="H5">
+        <v>25327000.0</v>
+      </c>
+      <c r="I5">
+        <v>21123000.0</v>
+      </c>
+      <c r="J5">
+        <v>20440000.0</v>
+      </c>
+      <c r="K5">
+        <v>21716000.0</v>
+      </c>
+      <c r="L5">
+        <v>27478000.0</v>
+      </c>
+      <c r="M5">
+        <v>26684000.0</v>
+      </c>
+      <c r="N5">
+        <v>29154000.0</v>
+      </c>
+      <c r="O5">
+        <v>31265000.0</v>
+      </c>
+      <c r="P5">
+        <v>38122000.0</v>
+      </c>
+      <c r="Q5">
+        <v>38162000.0</v>
+      </c>
+      <c r="R5">
+        <v>35283000.0</v>
+      </c>
+      <c r="S5">
+        <v>29159000.0</v>
+      </c>
+      <c r="T5">
+        <v>43105000.0</v>
+      </c>
+      <c r="U5">
+        <v>37221000.0</v>
+      </c>
+      <c r="V5">
+        <v>31002000.0</v>
+      </c>
+      <c r="W5">
+        <v>24165000.0</v>
+      </c>
+      <c r="X5">
+        <v>19680000.0</v>
+      </c>
+      <c r="Y5">
+        <v>22783000.0</v>
+      </c>
+      <c r="Z5">
+        <v>13641000.0</v>
+      </c>
+      <c r="AA5">
+        <v>3391000.0</v>
+      </c>
+      <c r="AB5">
+        <v>5804000.0</v>
+      </c>
+      <c r="AC5">
+        <v>16709000.0</v>
+      </c>
+      <c r="AD5">
+        <v>3876000.0</v>
+      </c>
+      <c r="AE5">
+        <v>20960000.0</v>
+      </c>
+      <c r="AF5">
+        <v>19606000.0</v>
+      </c>
+      <c r="AG5">
+        <v>22336000.0</v>
+      </c>
+      <c r="AH5">
+        <v>21449000.0</v>
+      </c>
+      <c r="AI5">
+        <v>20579000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>24546000.0</v>
+      </c>
+      <c r="AK5">
+        <v>24813000.0</v>
+      </c>
+      <c r="AL5">
+        <v>23514000.0</v>
+      </c>
+      <c r="AM5">
+        <v>22411000.0</v>
+      </c>
+      <c r="AN5">
+        <v>24027000.0</v>
+      </c>
+      <c r="AO5">
+        <v>21369000.0</v>
+      </c>
+      <c r="AP5">
+        <v>23005000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>20987000.0</v>
+      </c>
+      <c r="AR5">
+        <v>25286000.0</v>
+      </c>
+      <c r="AS5">
+        <v>24528000.0</v>
+      </c>
+      <c r="AT5">
+        <v>23603000.0</v>
+      </c>
+      <c r="AU5">
+        <v>18588000.0</v>
+      </c>
+      <c r="AV5">
+        <v>17153000.0</v>
+      </c>
+      <c r="AW5">
+        <v>27168000.0</v>
+      </c>
+      <c r="AX5">
+        <v>18375000.0</v>
+      </c>
+      <c r="AY5">
+        <v>18813000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>15023000.0</v>
+      </c>
+      <c r="BA5">
+        <v>16897000.0</v>
+      </c>
+      <c r="BB5">
+        <v>15285000.0</v>
+      </c>
+      <c r="BC5">
+        <v>14794000.0</v>
+      </c>
+      <c r="BD5">
+        <v>14353000.0</v>
+      </c>
+      <c r="BE5">
+        <v>12635000.0</v>
+      </c>
+      <c r="BF5">
+        <v>8598000.0</v>
+      </c>
+      <c r="BG5">
+        <v>7420000.0</v>
+      </c>
+      <c r="BH5">
+        <v>5533000.0</v>
+      </c>
+      <c r="BI5">
+        <v>4185000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>8606000.0</v>
+      </c>
+      <c r="BK5">
+        <v>10556000.0</v>
+      </c>
+      <c r="BL5">
+        <v>5289000.0</v>
+      </c>
+      <c r="BM5">
+        <v>-14135000.0</v>
+      </c>
+      <c r="BN5">
+        <v>-29293000.0</v>
+      </c>
+      <c r="BO5">
+        <v>-49881000.0</v>
+      </c>
+      <c r="BP5">
+        <v>-63426000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>-38458000.0</v>
+      </c>
+      <c r="BR5">
+        <v>-18823000.0</v>
+      </c>
+      <c r="BS5">
+        <v>-32695000.0</v>
+      </c>
+      <c r="BT5">
+        <v>-8563000.0</v>
+      </c>
+      <c r="BU5">
+        <v>5514000.0</v>
+      </c>
+      <c r="BV5">
+        <v>-104952000.0</v>
+      </c>
+      <c r="BW5">
+        <v>4553000.0</v>
+      </c>
+      <c r="BX5">
+        <v>-99431000.0</v>
+      </c>
+      <c r="BY5">
+        <v>17563000.0</v>
+      </c>
+      <c r="BZ5">
+        <v>24708000.0</v>
+      </c>
+      <c r="CA5">
+        <v>20843000.0</v>
+      </c>
+      <c r="CB5">
+        <v>28310000.0</v>
+      </c>
+      <c r="CC5">
+        <v>27359000.0</v>
+      </c>
+      <c r="CD5">
+        <v>26368000.0</v>
+      </c>
+      <c r="CE5">
+        <v>24200000.0</v>
+      </c>
+      <c r="CF5">
+        <v>24003000.0</v>
+      </c>
+      <c r="CG5">
+        <v>24173000.0</v>
+      </c>
+      <c r="CH5">
+        <v>24830000.0</v>
+      </c>
+      <c r="CI5">
+        <v>21678000.0</v>
+      </c>
+      <c r="CJ5">
+        <v>18679000.0</v>
+      </c>
+      <c r="CK5">
+        <v>18158000.0</v>
+      </c>
+      <c r="CL5">
+        <v>12369000.0</v>
+      </c>
+      <c r="CM5">
+        <v>10469000.0</v>
+      </c>
+      <c r="CN5">
+        <v>9887000.0</v>
+      </c>
+      <c r="CO5">
+        <v>7518000.0</v>
+      </c>
+      <c r="CP5">
+        <v>7709000.0</v>
+      </c>
+      <c r="CQ5">
+        <v>6523000.0</v>
+      </c>
+      <c r="CR5">
+        <v>7216000.0</v>
+      </c>
+      <c r="CS5">
+        <v>7908000.0</v>
+      </c>
+      <c r="CT5">
+        <v>4155000.0</v>
+      </c>
+      <c r="CU5">
+        <v>6763000.0</v>
+      </c>
+      <c r="CV5">
+        <v>6369134.0</v>
+      </c>
+      <c r="CW5">
+        <v>7440000.0</v>
+      </c>
+      <c r="CX5">
+        <v>7091000.0</v>
+      </c>
+      <c r="CY5">
+        <v>6632000.0</v>
+      </c>
+      <c r="CZ5">
+        <v>6998869.0</v>
+      </c>
+      <c r="DA5">
+        <v>6548000.0</v>
+      </c>
+      <c r="DB5">
+        <v>6453000.0</v>
+      </c>
+      <c r="DC5">
+        <v>6312000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:107">
+      <c r="A6" t="s">
+        <v>173</v>
+      </c>
+      <c r="B6">
+        <v>-17813000.0</v>
+      </c>
+      <c r="C6">
+        <v>22805000.0</v>
+      </c>
+      <c r="D6">
+        <v>31001000.0</v>
+      </c>
+      <c r="E6">
+        <v>30671000.0</v>
+      </c>
+      <c r="F6">
+        <v>22884000.0</v>
+      </c>
+      <c r="G6">
+        <v>26705000.0</v>
+      </c>
+      <c r="H6">
+        <v>26944000.0</v>
+      </c>
+      <c r="I6">
+        <v>22756000.0</v>
+      </c>
+      <c r="J6">
+        <v>22050000.0</v>
+      </c>
+      <c r="K6">
+        <v>23320000.0</v>
+      </c>
+      <c r="L6">
+        <v>31575000.0</v>
+      </c>
+      <c r="M6">
+        <v>28369000.0</v>
+      </c>
+      <c r="N6">
+        <v>30879000.0</v>
+      </c>
+      <c r="O6">
+        <v>33007000.0</v>
+      </c>
+      <c r="P6">
+        <v>40715000.0</v>
+      </c>
+      <c r="Q6">
+        <v>39011000.0</v>
+      </c>
+      <c r="R6">
+        <v>38840000.0</v>
+      </c>
+      <c r="S6">
+        <v>35183000.0</v>
+      </c>
+      <c r="T6">
+        <v>47008000.0</v>
+      </c>
+      <c r="U6">
+        <v>41679000.0</v>
+      </c>
+      <c r="V6">
+        <v>34880000.0</v>
+      </c>
+      <c r="W6">
+        <v>28015000.0</v>
+      </c>
+      <c r="X6">
+        <v>22624000.0</v>
+      </c>
+      <c r="Y6">
+        <v>25773000.0</v>
+      </c>
+      <c r="Z6">
+        <v>16342000.0</v>
+      </c>
+      <c r="AA6">
+        <v>5708000.0</v>
+      </c>
+      <c r="AB6">
+        <v>8488000.0</v>
+      </c>
+      <c r="AC6">
+        <v>18863000.0</v>
+      </c>
+      <c r="AD6"/>
+      <c r="AE6">
+        <v>23582000.0</v>
+      </c>
+      <c r="AF6">
+        <v>22207000.0</v>
+      </c>
+      <c r="AG6">
+        <v>25618000.0</v>
+      </c>
+      <c r="AH6">
+        <v>24920000.0</v>
+      </c>
+      <c r="AI6">
+        <v>22336000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>28047000.0</v>
+      </c>
+      <c r="AK6">
+        <v>27085000.0</v>
+      </c>
+      <c r="AL6">
+        <v>26710000.0</v>
+      </c>
+      <c r="AM6">
+        <v>26296000.0</v>
+      </c>
+      <c r="AN6">
+        <v>27757000.0</v>
+      </c>
+      <c r="AO6">
+        <v>24622000.0</v>
+      </c>
+      <c r="AP6">
+        <v>26618000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>24969000.0</v>
+      </c>
+      <c r="AR6">
+        <v>27945000.0</v>
+      </c>
+      <c r="AS6">
+        <v>30142000.0</v>
+      </c>
+      <c r="AT6">
+        <v>27735000.0</v>
+      </c>
+      <c r="AU6">
+        <v>24029000.0</v>
+      </c>
+      <c r="AV6">
+        <v>24403000.0</v>
+      </c>
+      <c r="AW6">
+        <v>30036000.0</v>
+      </c>
+      <c r="AX6">
+        <v>20102000.0</v>
+      </c>
+      <c r="AY6">
+        <v>20369000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>15499000.0</v>
+      </c>
+      <c r="BA6">
+        <v>17466000.0</v>
+      </c>
+      <c r="BB6">
+        <v>15819000.0</v>
+      </c>
+      <c r="BC6">
+        <v>15339000.0</v>
+      </c>
+      <c r="BD6">
+        <v>14911000.0</v>
+      </c>
+      <c r="BE6">
+        <v>13195000.0</v>
+      </c>
+      <c r="BF6">
+        <v>9176000.0</v>
+      </c>
+      <c r="BG6">
+        <v>8045000.0</v>
+      </c>
+      <c r="BH6">
+        <v>6222000.0</v>
+      </c>
+      <c r="BI6">
+        <v>4868000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>9332000.0</v>
+      </c>
+      <c r="BK6">
+        <v>11321000.0</v>
+      </c>
+      <c r="BL6">
+        <v>5617000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-13337000.0</v>
+      </c>
+      <c r="BN6">
+        <v>-28431000.0</v>
+      </c>
+      <c r="BO6">
+        <v>-48910000.0</v>
+      </c>
+      <c r="BP6">
+        <v>-62955000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-37210000.0</v>
+      </c>
+      <c r="BR6">
+        <v>-18714000.0</v>
+      </c>
+      <c r="BS6">
+        <v>-31597000.0</v>
+      </c>
+      <c r="BT6">
+        <v>-7141000.0</v>
+      </c>
+      <c r="BU6">
+        <v>6717000.0</v>
+      </c>
+      <c r="BV6">
+        <v>-103722000.0</v>
+      </c>
+      <c r="BW6">
+        <v>5826000.0</v>
+      </c>
+      <c r="BX6">
+        <v>-98048000.0</v>
+      </c>
+      <c r="BY6">
+        <v>19934000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>25613000.0</v>
+      </c>
+      <c r="CA6">
+        <v>21679000.0</v>
+      </c>
+      <c r="CB6">
+        <v>29638000.0</v>
+      </c>
+      <c r="CC6">
+        <v>28746000.0</v>
+      </c>
+      <c r="CD6">
+        <v>27803000.0</v>
+      </c>
+      <c r="CE6">
+        <v>25617000.0</v>
+      </c>
+      <c r="CF6">
+        <v>25112000.0</v>
+      </c>
+      <c r="CG6">
+        <v>26421000.0</v>
+      </c>
+      <c r="CH6">
+        <v>25942000.0</v>
+      </c>
+      <c r="CI6">
+        <v>23263000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>20308000.0</v>
+      </c>
+      <c r="CK6">
+        <v>20092000.0</v>
+      </c>
+      <c r="CL6">
+        <v>14964000.0</v>
+      </c>
+      <c r="CM6">
+        <v>11876000.0</v>
+      </c>
+      <c r="CN6">
+        <v>10385000.0</v>
+      </c>
+      <c r="CO6">
+        <v>8012000.0</v>
+      </c>
+      <c r="CP6">
+        <v>7709000.0</v>
+      </c>
+      <c r="CQ6">
+        <v>6523000.0</v>
+      </c>
+      <c r="CR6">
+        <v>7583000.0</v>
+      </c>
+      <c r="CS6">
+        <v>8135000.0</v>
+      </c>
+      <c r="CT6">
+        <v>4629000.0</v>
+      </c>
+      <c r="CU6">
+        <v>7122000.0</v>
+      </c>
+      <c r="CV6">
+        <v>6645234.0</v>
+      </c>
+      <c r="CW6">
+        <v>7789000.0</v>
+      </c>
+      <c r="CX6">
+        <v>7434000.0</v>
+      </c>
+      <c r="CY6">
+        <v>6947000.0</v>
+      </c>
+      <c r="CZ6">
+        <v>7046482.0</v>
+      </c>
+      <c r="DA6">
+        <v>6300000.0</v>
+      </c>
+      <c r="DB6">
+        <v>6961000.0</v>
+      </c>
+      <c r="DC6">
+        <v>6615000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:107">
+      <c r="A7" t="s">
+        <v>174</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
+      <c r="BQ7">
+        <v>0.0</v>
+      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
+      <c r="BU7">
+        <v>0.0</v>
+      </c>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
+      <c r="BX7">
+        <v>0.0</v>
+      </c>
+      <c r="BY7">
+        <v>0.0</v>
+      </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
+      <c r="CB7">
+        <v>0.0</v>
+      </c>
+      <c r="CC7">
+        <v>0.0</v>
+      </c>
+      <c r="CD7">
+        <v>0.0</v>
+      </c>
+      <c r="CE7">
+        <v>0.0</v>
+      </c>
+      <c r="CF7">
+        <v>0.0</v>
+      </c>
+      <c r="CG7">
+        <v>0.0</v>
+      </c>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
+      <c r="CI7">
+        <v>0.0</v>
+      </c>
+      <c r="CJ7">
+        <v>0.0</v>
+      </c>
+      <c r="CK7">
+        <v>0.0</v>
+      </c>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
+      <c r="CM7">
+        <v>0.0</v>
+      </c>
+      <c r="CN7">
+        <v>0.0</v>
+      </c>
+      <c r="CO7">
+        <v>0.0</v>
+      </c>
+      <c r="CP7">
+        <v>0.0</v>
+      </c>
+      <c r="CQ7">
+        <v>0.0</v>
+      </c>
+      <c r="CR7">
+        <v>0.0</v>
+      </c>
+      <c r="CS7">
+        <v>0.0</v>
+      </c>
+      <c r="CT7">
+        <v>0.0</v>
+      </c>
+      <c r="CU7">
+        <v>0.0</v>
+      </c>
+      <c r="CV7">
+        <v>0.0</v>
+      </c>
+      <c r="CW7">
+        <v>0.0</v>
+      </c>
+      <c r="CX7">
+        <v>0.0</v>
+      </c>
+      <c r="CY7">
+        <v>0.0</v>
+      </c>
+      <c r="CZ7">
+        <v>0.0</v>
+      </c>
+      <c r="DA7">
+        <v>0.0</v>
+      </c>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:107">
+      <c r="A8" t="s">
+        <v>175</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
+      <c r="BQ8">
+        <v>0.0</v>
+      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
+      <c r="BU8">
+        <v>0.0</v>
+      </c>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
+        <v>0.0</v>
+      </c>
+      <c r="BY8">
+        <v>0.0</v>
+      </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
+        <v>0.0</v>
+      </c>
+      <c r="CC8">
+        <v>0.0</v>
+      </c>
+      <c r="CD8">
+        <v>0.0</v>
+      </c>
+      <c r="CE8">
+        <v>0.0</v>
+      </c>
+      <c r="CF8">
+        <v>0.0</v>
+      </c>
+      <c r="CG8">
+        <v>0.0</v>
+      </c>
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
+      <c r="CI8">
+        <v>0.0</v>
+      </c>
+      <c r="CJ8">
+        <v>0.0</v>
+      </c>
+      <c r="CK8">
+        <v>0.0</v>
+      </c>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
+      <c r="CM8">
+        <v>0.0</v>
+      </c>
+      <c r="CN8">
+        <v>0.0</v>
+      </c>
+      <c r="CO8">
+        <v>0.0</v>
+      </c>
+      <c r="CP8">
+        <v>0.0</v>
+      </c>
+      <c r="CQ8">
+        <v>0.0</v>
+      </c>
+      <c r="CR8">
+        <v>0.0</v>
+      </c>
+      <c r="CS8">
+        <v>0.0</v>
+      </c>
+      <c r="CT8">
+        <v>0.0</v>
+      </c>
+      <c r="CU8">
+        <v>0.0</v>
+      </c>
+      <c r="CV8">
+        <v>0.0</v>
+      </c>
+      <c r="CW8">
+        <v>0.0</v>
+      </c>
+      <c r="CX8">
+        <v>0.0</v>
+      </c>
+      <c r="CY8">
+        <v>0.0</v>
+      </c>
+      <c r="CZ8">
+        <v>0.0</v>
+      </c>
+      <c r="DA8">
+        <v>0.0</v>
+      </c>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:107">
+      <c r="A9" t="s">
+        <v>176</v>
+      </c>
+      <c r="B9">
+        <v>16632000.0</v>
+      </c>
+      <c r="C9">
+        <v>63203000.0</v>
+      </c>
+      <c r="D9">
+        <v>68756000.0</v>
+      </c>
+      <c r="E9">
+        <v>68814000.0</v>
+      </c>
+      <c r="F9">
+        <v>57579000.0</v>
+      </c>
+      <c r="G9">
+        <v>60097000.0</v>
+      </c>
+      <c r="H9">
+        <v>59862000.0</v>
+      </c>
+      <c r="I9">
+        <v>55343000.0</v>
+      </c>
+      <c r="J9">
+        <v>55716000.0</v>
+      </c>
+      <c r="K9">
+        <v>58161000.0</v>
+      </c>
+      <c r="L9">
+        <v>62689000.0</v>
+      </c>
+      <c r="M9">
+        <v>56929000.0</v>
+      </c>
+      <c r="N9">
+        <v>61491000.0</v>
+      </c>
+      <c r="O9">
+        <v>64056000.0</v>
+      </c>
+      <c r="P9">
+        <v>71965000.0</v>
+      </c>
+      <c r="Q9">
+        <v>71437000.0</v>
+      </c>
+      <c r="R9">
+        <v>66758000.0</v>
+      </c>
+      <c r="S9">
+        <v>60851000.0</v>
+      </c>
+      <c r="T9">
+        <v>74742000.0</v>
+      </c>
+      <c r="U9">
+        <v>69678000.0</v>
+      </c>
+      <c r="V9">
+        <v>61710000.0</v>
+      </c>
+      <c r="W9">
+        <v>53450000.0</v>
+      </c>
+      <c r="X9">
+        <v>49194000.0</v>
+      </c>
+      <c r="Y9">
+        <v>52664000.0</v>
+      </c>
+      <c r="Z9">
+        <v>40779000.0</v>
+      </c>
+      <c r="AA9">
+        <v>34460000.0</v>
+      </c>
+      <c r="AB9">
+        <v>39893000.0</v>
+      </c>
+      <c r="AC9">
+        <v>49316000.0</v>
+      </c>
+      <c r="AD9">
+        <v>34020000.0</v>
+      </c>
+      <c r="AE9">
+        <v>50025000.0</v>
+      </c>
+      <c r="AF9">
+        <v>48905000.0</v>
+      </c>
+      <c r="AG9">
+        <v>51344000.0</v>
+      </c>
+      <c r="AH9">
+        <v>50959000.0</v>
+      </c>
+      <c r="AI9">
+        <v>50336000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>53805000.0</v>
+      </c>
+      <c r="AK9">
+        <v>53473000.0</v>
+      </c>
+      <c r="AL9">
+        <v>52458000.0</v>
+      </c>
+      <c r="AM9">
+        <v>49651000.0</v>
+      </c>
+      <c r="AN9">
+        <v>49981000.0</v>
+      </c>
+      <c r="AO9">
+        <v>49706000.0</v>
+      </c>
+      <c r="AP9">
+        <v>50868000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>47055000.0</v>
+      </c>
+      <c r="AR9">
+        <v>53475000.0</v>
+      </c>
+      <c r="AS9">
+        <v>53250000.0</v>
+      </c>
+      <c r="AT9">
+        <v>50629000.0</v>
+      </c>
+      <c r="AU9">
+        <v>49980000.0</v>
+      </c>
+      <c r="AV9">
+        <v>43809000.0</v>
+      </c>
+      <c r="AW9">
+        <v>38073000.0</v>
+      </c>
+      <c r="AX9">
+        <v>36514000.0</v>
+      </c>
+      <c r="AY9">
+        <v>36529000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>35105000.0</v>
+      </c>
+      <c r="BA9">
+        <v>34442000.0</v>
+      </c>
+      <c r="BB9">
+        <v>33801000.0</v>
+      </c>
+      <c r="BC9">
+        <v>33815000.0</v>
+      </c>
+      <c r="BD9">
+        <v>33082000.0</v>
+      </c>
+      <c r="BE9">
+        <v>31275000.0</v>
+      </c>
+      <c r="BF9">
+        <v>28273000.0</v>
+      </c>
+      <c r="BG9">
+        <v>25966000.0</v>
+      </c>
+      <c r="BH9">
+        <v>26782000.0</v>
+      </c>
+      <c r="BI9">
+        <v>23037000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>31492000.0</v>
+      </c>
+      <c r="BK9">
+        <v>31617000.0</v>
+      </c>
+      <c r="BL9">
+        <v>27024000.0</v>
+      </c>
+      <c r="BM9">
+        <v>9944000.0</v>
+      </c>
+      <c r="BN9">
+        <v>-4528000.0</v>
+      </c>
+      <c r="BO9">
+        <v>-23657000.0</v>
+      </c>
+      <c r="BP9">
+        <v>-39709000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>-14769000.0</v>
+      </c>
+      <c r="BR9">
+        <v>6782000.0</v>
+      </c>
+      <c r="BS9">
+        <v>-14345000.0</v>
+      </c>
+      <c r="BT9">
+        <v>15608000.0</v>
+      </c>
+      <c r="BU9">
+        <v>30159000.0</v>
+      </c>
+      <c r="BV9">
+        <v>24491000.0</v>
+      </c>
+      <c r="BW9">
+        <v>26141000.0</v>
+      </c>
+      <c r="BX9">
+        <v>27864000.0</v>
+      </c>
+      <c r="BY9">
+        <v>38812000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>46259000.0</v>
+      </c>
+      <c r="CA9">
+        <v>41812000.0</v>
+      </c>
+      <c r="CB9">
+        <v>47936000.0</v>
+      </c>
+      <c r="CC9">
+        <v>47220000.0</v>
+      </c>
+      <c r="CD9">
+        <v>46165000.0</v>
+      </c>
+      <c r="CE9">
+        <v>41940000.0</v>
+      </c>
+      <c r="CF9">
+        <v>42528000.0</v>
+      </c>
+      <c r="CG9">
+        <v>41164000.0</v>
+      </c>
+      <c r="CH9">
+        <v>41042000.0</v>
+      </c>
+      <c r="CI9">
+        <v>39083000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>38027000.0</v>
+      </c>
+      <c r="CK9">
+        <v>37147000.0</v>
+      </c>
+      <c r="CL9">
+        <v>30165000.0</v>
+      </c>
+      <c r="CM9">
+        <v>20867000.0</v>
+      </c>
+      <c r="CN9">
+        <v>20280000.0</v>
+      </c>
+      <c r="CO9">
+        <v>17193000.0</v>
+      </c>
+      <c r="CP9">
+        <v>18012000.0</v>
+      </c>
+      <c r="CQ9">
+        <v>15468000.0</v>
+      </c>
+      <c r="CR9">
+        <v>16448000.0</v>
+      </c>
+      <c r="CS9">
+        <v>16876000.0</v>
+      </c>
+      <c r="CT9">
+        <v>16574000.0</v>
+      </c>
+      <c r="CU9">
+        <v>14478000.0</v>
+      </c>
+      <c r="CV9">
+        <v>15010150.0</v>
+      </c>
+      <c r="CW9">
+        <v>15614000.0</v>
+      </c>
+      <c r="CX9">
+        <v>14810000.0</v>
+      </c>
+      <c r="CY9">
+        <v>13838000.0</v>
+      </c>
+      <c r="CZ9">
+        <v>14862064.0</v>
+      </c>
+      <c r="DA9">
+        <v>13482000.0</v>
+      </c>
+      <c r="DB9">
+        <v>13272000.0</v>
+      </c>
+      <c r="DC9">
+        <v>12469000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:107">
+      <c r="A10" t="s">
+        <v>177</v>
+      </c>
+      <c r="B10">
+        <v>31980000.0</v>
+      </c>
+      <c r="C10">
+        <v>30482000.0</v>
+      </c>
+      <c r="D10">
+        <v>30126000.0</v>
+      </c>
+      <c r="E10">
+        <v>31457000.0</v>
+      </c>
+      <c r="F10">
+        <v>21232000.0</v>
+      </c>
+      <c r="G10">
+        <v>25113000.0</v>
+      </c>
+      <c r="H10">
+        <v>25327000.0</v>
+      </c>
+      <c r="I10">
+        <v>21123000.0</v>
+      </c>
+      <c r="J10">
+        <v>20440000.0</v>
+      </c>
+      <c r="K10">
+        <v>21716000.0</v>
+      </c>
+      <c r="L10">
+        <v>27478000.0</v>
+      </c>
+      <c r="M10">
+        <v>26684000.0</v>
+      </c>
+      <c r="N10">
+        <v>29154000.0</v>
+      </c>
+      <c r="O10">
+        <v>31265000.0</v>
+      </c>
+      <c r="P10">
+        <v>38122000.0</v>
+      </c>
+      <c r="Q10">
+        <v>38162000.0</v>
+      </c>
+      <c r="R10">
+        <v>35283000.0</v>
+      </c>
+      <c r="S10">
+        <v>29159000.0</v>
+      </c>
+      <c r="T10">
+        <v>43105000.0</v>
+      </c>
+      <c r="U10">
+        <v>37221000.0</v>
+      </c>
+      <c r="V10">
+        <v>31002000.0</v>
+      </c>
+      <c r="W10">
+        <v>24165000.0</v>
+      </c>
+      <c r="X10">
+        <v>19680000.0</v>
+      </c>
+      <c r="Y10">
+        <v>22783000.0</v>
+      </c>
+      <c r="Z10">
+        <v>13641000.0</v>
+      </c>
+      <c r="AA10">
+        <v>3391000.0</v>
+      </c>
+      <c r="AB10">
+        <v>5804000.0</v>
+      </c>
+      <c r="AC10">
+        <v>16709000.0</v>
+      </c>
+      <c r="AD10">
+        <v>3876000.0</v>
+      </c>
+      <c r="AE10">
+        <v>20960000.0</v>
+      </c>
+      <c r="AF10">
+        <v>19606000.0</v>
+      </c>
+      <c r="AG10">
+        <v>22336000.0</v>
+      </c>
+      <c r="AH10">
+        <v>21449000.0</v>
+      </c>
+      <c r="AI10">
+        <v>20579000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>24546000.0</v>
+      </c>
+      <c r="AK10">
+        <v>24813000.0</v>
+      </c>
+      <c r="AL10">
+        <v>23514000.0</v>
+      </c>
+      <c r="AM10">
+        <v>22411000.0</v>
+      </c>
+      <c r="AN10">
+        <v>24027000.0</v>
+      </c>
+      <c r="AO10">
+        <v>21369000.0</v>
+      </c>
+      <c r="AP10">
+        <v>23005000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>20987000.0</v>
+      </c>
+      <c r="AR10">
+        <v>25286000.0</v>
+      </c>
+      <c r="AS10">
+        <v>24528000.0</v>
+      </c>
+      <c r="AT10">
+        <v>23603000.0</v>
+      </c>
+      <c r="AU10">
+        <v>18588000.0</v>
+      </c>
+      <c r="AV10">
+        <v>17153000.0</v>
+      </c>
+      <c r="AW10">
+        <v>27168000.0</v>
+      </c>
+      <c r="AX10">
+        <v>18375000.0</v>
+      </c>
+      <c r="AY10">
+        <v>18813000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>15023000.0</v>
+      </c>
+      <c r="BA10">
+        <v>16897000.0</v>
+      </c>
+      <c r="BB10">
+        <v>15285000.0</v>
+      </c>
+      <c r="BC10">
+        <v>14794000.0</v>
+      </c>
+      <c r="BD10">
+        <v>14353000.0</v>
+      </c>
+      <c r="BE10">
+        <v>12635000.0</v>
+      </c>
+      <c r="BF10">
+        <v>8598000.0</v>
+      </c>
+      <c r="BG10">
+        <v>7420000.0</v>
+      </c>
+      <c r="BH10">
+        <v>5533000.0</v>
+      </c>
+      <c r="BI10">
+        <v>4185000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>8606000.0</v>
+      </c>
+      <c r="BK10">
+        <v>10556000.0</v>
+      </c>
+      <c r="BL10">
+        <v>5289000.0</v>
+      </c>
+      <c r="BM10">
+        <v>-14135000.0</v>
+      </c>
+      <c r="BN10">
+        <v>-29293000.0</v>
+      </c>
+      <c r="BO10">
+        <v>-49881000.0</v>
+      </c>
+      <c r="BP10">
+        <v>-63426000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>-38458000.0</v>
+      </c>
+      <c r="BR10">
+        <v>-18823000.0</v>
+      </c>
+      <c r="BS10">
+        <v>-32695000.0</v>
+      </c>
+      <c r="BT10">
+        <v>-8563000.0</v>
+      </c>
+      <c r="BU10">
+        <v>5514000.0</v>
+      </c>
+      <c r="BV10">
+        <v>-104952000.0</v>
+      </c>
+      <c r="BW10">
+        <v>4553000.0</v>
+      </c>
+      <c r="BX10">
+        <v>-99431000.0</v>
+      </c>
+      <c r="BY10">
+        <v>17563000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>24708000.0</v>
+      </c>
+      <c r="CA10">
+        <v>20843000.0</v>
+      </c>
+      <c r="CB10">
+        <v>28310000.0</v>
+      </c>
+      <c r="CC10">
+        <v>27359000.0</v>
+      </c>
+      <c r="CD10">
+        <v>26368000.0</v>
+      </c>
+      <c r="CE10">
+        <v>24200000.0</v>
+      </c>
+      <c r="CF10">
+        <v>24003000.0</v>
+      </c>
+      <c r="CG10">
+        <v>24173000.0</v>
+      </c>
+      <c r="CH10">
+        <v>24830000.0</v>
+      </c>
+      <c r="CI10">
+        <v>21678000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>18679000.0</v>
+      </c>
+      <c r="CK10">
+        <v>18158000.0</v>
+      </c>
+      <c r="CL10">
+        <v>12369000.0</v>
+      </c>
+      <c r="CM10">
+        <v>10469000.0</v>
+      </c>
+      <c r="CN10">
+        <v>9887000.0</v>
+      </c>
+      <c r="CO10">
+        <v>7518000.0</v>
+      </c>
+      <c r="CP10">
+        <v>7709000.0</v>
+      </c>
+      <c r="CQ10">
+        <v>6523000.0</v>
+      </c>
+      <c r="CR10">
+        <v>7216000.0</v>
+      </c>
+      <c r="CS10">
+        <v>7908000.0</v>
+      </c>
+      <c r="CT10">
+        <v>4155000.0</v>
+      </c>
+      <c r="CU10">
+        <v>6763000.0</v>
+      </c>
+      <c r="CV10">
+        <v>6369134.0</v>
+      </c>
+      <c r="CW10">
+        <v>7440000.0</v>
+      </c>
+      <c r="CX10">
+        <v>7091000.0</v>
+      </c>
+      <c r="CY10">
+        <v>6632000.0</v>
+      </c>
+      <c r="CZ10">
+        <v>6998869.0</v>
+      </c>
+      <c r="DA10">
+        <v>6548000.0</v>
+      </c>
+      <c r="DB10">
+        <v>6453000.0</v>
+      </c>
+      <c r="DC10">
+        <v>6312000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:107">
+      <c r="A11" t="s">
+        <v>178</v>
+      </c>
+      <c r="B11">
+        <v>8475000.0</v>
+      </c>
+      <c r="C11">
+        <v>7925000.0</v>
+      </c>
+      <c r="D11">
+        <v>8887000.0</v>
+      </c>
+      <c r="E11">
+        <v>9396000.0</v>
+      </c>
+      <c r="F11">
+        <v>6115000.0</v>
+      </c>
+      <c r="G11">
+        <v>7441000.0</v>
+      </c>
+      <c r="H11">
+        <v>7632000.0</v>
+      </c>
+      <c r="I11">
+        <v>6231000.0</v>
+      </c>
+      <c r="J11">
+        <v>5989000.0</v>
+      </c>
+      <c r="K11">
+        <v>6552000.0</v>
+      </c>
+      <c r="L11">
+        <v>8845000.0</v>
+      </c>
+      <c r="M11">
+        <v>7888000.0</v>
+      </c>
+      <c r="N11">
+        <v>8534000.0</v>
+      </c>
+      <c r="O11">
+        <v>9274000.0</v>
+      </c>
+      <c r="P11">
+        <v>9643000.0</v>
+      </c>
+      <c r="Q11">
+        <v>10993000.0</v>
+      </c>
+      <c r="R11">
+        <v>10233000.0</v>
+      </c>
+      <c r="S11">
+        <v>8464000.0</v>
+      </c>
+      <c r="T11">
+        <v>9775000.0</v>
+      </c>
+      <c r="U11">
+        <v>10656000.0</v>
+      </c>
+      <c r="V11">
+        <v>8880000.0</v>
+      </c>
+      <c r="W11">
+        <v>7506000.0</v>
+      </c>
+      <c r="X11">
+        <v>5354000.0</v>
+      </c>
+      <c r="Y11">
+        <v>6439000.0</v>
+      </c>
+      <c r="Z11">
+        <v>4466000.0</v>
+      </c>
+      <c r="AA11">
+        <v>1041000.0</v>
+      </c>
+      <c r="AB11">
+        <v>2720000.0</v>
+      </c>
+      <c r="AC11">
+        <v>4333000.0</v>
+      </c>
+      <c r="AD11">
+        <v>1220000.0</v>
+      </c>
+      <c r="AE11">
+        <v>6288000.0</v>
+      </c>
+      <c r="AF11">
+        <v>8222000.0</v>
+      </c>
+      <c r="AG11">
+        <v>6255000.0</v>
+      </c>
+      <c r="AH11">
+        <v>5901000.0</v>
+      </c>
+      <c r="AI11">
+        <v>5724000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>13048000.0</v>
+      </c>
+      <c r="AK11">
+        <v>9890000.0</v>
+      </c>
+      <c r="AL11">
+        <v>9057000.0</v>
+      </c>
+      <c r="AM11">
+        <v>8628000.0</v>
+      </c>
+      <c r="AN11">
+        <v>9611000.0</v>
+      </c>
+      <c r="AO11">
+        <v>8248000.0</v>
+      </c>
+      <c r="AP11">
+        <v>8857000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>6183000.0</v>
+      </c>
+      <c r="AR11">
+        <v>10460000.0</v>
+      </c>
+      <c r="AS11">
+        <v>10569000.0</v>
+      </c>
+      <c r="AT11">
+        <v>9619000.0</v>
+      </c>
+      <c r="AU11">
+        <v>7534000.0</v>
+      </c>
+      <c r="AV11">
+        <v>2712000.0</v>
+      </c>
+      <c r="AW11">
+        <v>5368000.0</v>
+      </c>
+      <c r="AX11">
+        <v>6866000.0</v>
+      </c>
+      <c r="AY11">
+        <v>7844000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>4996000.0</v>
+      </c>
+      <c r="BA11">
+        <v>6582000.0</v>
+      </c>
+      <c r="BB11">
+        <v>5958000.0</v>
+      </c>
+      <c r="BC11">
+        <v>4684000.0</v>
+      </c>
+      <c r="BD11">
+        <v>374000.0</v>
+      </c>
+      <c r="BE11">
+        <v>-644000.0</v>
+      </c>
+      <c r="BF11">
+        <v>-47177000.0</v>
+      </c>
+      <c r="BG11">
+        <v>79000.0</v>
+      </c>
+      <c r="BH11">
+        <v>27000.0</v>
+      </c>
+      <c r="BI11">
+        <v>-18000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>605000.0</v>
+      </c>
+      <c r="BK11">
+        <v>119000.0</v>
+      </c>
+      <c r="BL11">
+        <v>-23000.0</v>
+      </c>
+      <c r="BM11">
+        <v>442000.0</v>
+      </c>
+      <c r="BN11">
+        <v>-36000.0</v>
+      </c>
+      <c r="BO11">
+        <v>-395000.0</v>
+      </c>
+      <c r="BP11">
+        <v>-27545000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>21207000.0</v>
+      </c>
+      <c r="BR11">
+        <v>-9288000.0</v>
+      </c>
+      <c r="BS11">
+        <v>-15499000.0</v>
+      </c>
+      <c r="BT11">
+        <v>-4748000.0</v>
+      </c>
+      <c r="BU11">
+        <v>1166000.0</v>
+      </c>
+      <c r="BV11">
+        <v>595000.0</v>
+      </c>
+      <c r="BW11">
+        <v>1632000.0</v>
+      </c>
+      <c r="BX11">
+        <v>555000.0</v>
+      </c>
+      <c r="BY11">
+        <v>6536000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>9446000.0</v>
+      </c>
+      <c r="CA11">
+        <v>7851000.0</v>
+      </c>
+      <c r="CB11">
+        <v>11000000.0</v>
+      </c>
+      <c r="CC11">
+        <v>9762000.0</v>
+      </c>
+      <c r="CD11">
+        <v>10428000.0</v>
+      </c>
+      <c r="CE11">
+        <v>9398000.0</v>
+      </c>
+      <c r="CF11">
+        <v>9113000.0</v>
+      </c>
+      <c r="CG11">
+        <v>9204000.0</v>
+      </c>
+      <c r="CH11">
+        <v>9792000.0</v>
+      </c>
+      <c r="CI11">
+        <v>8346000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>6979000.0</v>
+      </c>
+      <c r="CK11">
+        <v>7089000.0</v>
+      </c>
+      <c r="CL11">
+        <v>4824000.0</v>
+      </c>
+      <c r="CM11">
+        <v>4083000.0</v>
+      </c>
+      <c r="CN11">
+        <v>4812000.0</v>
+      </c>
+      <c r="CO11">
+        <v>2573000.0</v>
+      </c>
+      <c r="CP11">
+        <v>2756000.0</v>
+      </c>
+      <c r="CQ11">
+        <v>2283000.0</v>
+      </c>
+      <c r="CR11">
+        <v>2423000.0</v>
+      </c>
+      <c r="CS11">
+        <v>2767000.0</v>
+      </c>
+      <c r="CT11">
+        <v>1182000.0</v>
+      </c>
+      <c r="CU11">
+        <v>2640000.0</v>
+      </c>
+      <c r="CV11">
+        <v>2138609.0</v>
+      </c>
+      <c r="CW11">
+        <v>3026000.0</v>
+      </c>
+      <c r="CX11">
+        <v>2871000.0</v>
+      </c>
+      <c r="CY11">
+        <v>2686000.0</v>
+      </c>
+      <c r="CZ11">
+        <v>2735456.0</v>
+      </c>
+      <c r="DA11">
+        <v>2701000.0</v>
+      </c>
+      <c r="DB11">
+        <v>2700000.0</v>
+      </c>
+      <c r="DC11">
+        <v>2652000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:107">
+      <c r="A12" t="s">
+        <v>179</v>
+      </c>
+      <c r="B12">
+        <v>39465000.0</v>
+      </c>
+      <c r="C12">
+        <v>38949000.0</v>
+      </c>
+      <c r="D12">
+        <v>42234000.0</v>
+      </c>
+      <c r="E12">
+        <v>44147000.0</v>
+      </c>
+      <c r="F12">
+        <v>44194000.0</v>
+      </c>
+      <c r="G12">
+        <v>44165000.0</v>
+      </c>
+      <c r="H12">
+        <v>46663000.0</v>
+      </c>
+      <c r="I12">
+        <v>50366000.0</v>
+      </c>
+      <c r="J12">
+        <v>50040000.0</v>
+      </c>
+      <c r="K12">
+        <v>48939000.0</v>
+      </c>
+      <c r="L12">
+        <v>44043000.0</v>
+      </c>
+      <c r="M12">
+        <v>39217000.0</v>
+      </c>
+      <c r="N12">
+        <v>35348000.0</v>
+      </c>
+      <c r="O12">
+        <v>29450000.0</v>
+      </c>
+      <c r="P12">
+        <v>17678000.0</v>
+      </c>
+      <c r="Q12">
+        <v>8364000.0</v>
+      </c>
+      <c r="R12">
+        <v>4176000.0</v>
+      </c>
+      <c r="S12">
+        <v>5948000.0</v>
+      </c>
+      <c r="T12">
+        <v>5115000.0</v>
+      </c>
+      <c r="U12">
+        <v>5420000.0</v>
+      </c>
+      <c r="V12">
+        <v>5035000.0</v>
+      </c>
+      <c r="W12">
+        <v>6055000.0</v>
+      </c>
+      <c r="X12">
+        <v>7483000.0</v>
+      </c>
+      <c r="Y12">
+        <v>9241000.0</v>
+      </c>
+      <c r="Z12">
+        <v>11294000.0</v>
+      </c>
+      <c r="AA12">
+        <v>14950000.0</v>
+      </c>
+      <c r="AB12">
+        <v>16762000.0</v>
+      </c>
+      <c r="AC12">
+        <v>18119000.0</v>
+      </c>
+      <c r="AD12">
+        <v>18492000.0</v>
+      </c>
+      <c r="AE12">
+        <v>17526000.0</v>
+      </c>
+      <c r="AF12">
+        <v>16311000.0</v>
+      </c>
+      <c r="AG12">
+        <v>14707000.0</v>
+      </c>
+      <c r="AH12">
+        <v>12208000.0</v>
+      </c>
+      <c r="AI12">
+        <v>10158000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>9441000.0</v>
+      </c>
+      <c r="AK12">
+        <v>8936000.0</v>
+      </c>
+      <c r="AL12">
+        <v>8148000.0</v>
+      </c>
+      <c r="AM12">
+        <v>5995000.0</v>
+      </c>
+      <c r="AN12">
+        <v>5248000.0</v>
+      </c>
+      <c r="AO12">
+        <v>4743000.0</v>
+      </c>
+      <c r="AP12">
+        <v>4179000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>4105000.0</v>
+      </c>
+      <c r="AR12">
+        <v>4131000.0</v>
+      </c>
+      <c r="AS12">
+        <v>4040000.0</v>
+      </c>
+      <c r="AT12">
+        <v>3957000.0</v>
+      </c>
+      <c r="AU12">
+        <v>3981000.0</v>
+      </c>
+      <c r="AV12">
+        <v>4104000.0</v>
+      </c>
+      <c r="AW12">
+        <v>3475000.0</v>
+      </c>
+      <c r="AX12">
+        <v>3183000.0</v>
+      </c>
+      <c r="AY12">
+        <v>3269000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>3338000.0</v>
+      </c>
+      <c r="BA12">
+        <v>3153000.0</v>
+      </c>
+      <c r="BB12">
+        <v>3225000.0</v>
+      </c>
+      <c r="BC12">
+        <v>3791000.0</v>
+      </c>
+      <c r="BD12">
+        <v>3708000.0</v>
+      </c>
+      <c r="BE12">
+        <v>4483000.0</v>
+      </c>
+      <c r="BF12">
+        <v>4793000.0</v>
+      </c>
+      <c r="BG12">
+        <v>5761000.0</v>
+      </c>
+      <c r="BH12">
+        <v>6206000.0</v>
+      </c>
+      <c r="BI12">
+        <v>6515000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>7143000.0</v>
+      </c>
+      <c r="BK12">
+        <v>7766000.0</v>
+      </c>
+      <c r="BL12">
+        <v>8642000.0</v>
+      </c>
+      <c r="BM12">
+        <v>9402000.0</v>
+      </c>
+      <c r="BN12">
+        <v>9875000.0</v>
+      </c>
+      <c r="BO12">
+        <v>10719000.0</v>
+      </c>
+      <c r="BP12">
+        <v>14512000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>18977000.0</v>
+      </c>
+      <c r="BR12">
+        <v>24544000.0</v>
+      </c>
+      <c r="BS12">
+        <v>24885000.0</v>
+      </c>
+      <c r="BT12">
+        <v>23570000.0</v>
+      </c>
+      <c r="BU12">
+        <v>23844000.0</v>
+      </c>
+      <c r="BV12">
+        <v>25595000.0</v>
+      </c>
+      <c r="BW12">
+        <v>30773000.0</v>
+      </c>
+      <c r="BX12">
+        <v>34190000.0</v>
+      </c>
+      <c r="BY12">
+        <v>33447000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>31270000.0</v>
+      </c>
+      <c r="CA12">
+        <v>29999000.0</v>
+      </c>
+      <c r="CB12">
+        <v>30306000.0</v>
+      </c>
+      <c r="CC12">
+        <v>28934000.0</v>
+      </c>
+      <c r="CD12">
+        <v>25509000.0</v>
+      </c>
+      <c r="CE12">
+        <v>21680000.0</v>
+      </c>
+      <c r="CF12">
+        <v>20471000.0</v>
+      </c>
+      <c r="CG12">
+        <v>16831000.0</v>
+      </c>
+      <c r="CH12">
+        <v>13462000.0</v>
+      </c>
+      <c r="CI12">
+        <v>11347000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>10687000.0</v>
+      </c>
+      <c r="CK12">
+        <v>9276000.0</v>
+      </c>
+      <c r="CL12">
+        <v>7484000.0</v>
+      </c>
+      <c r="CM12">
+        <v>5170000.0</v>
+      </c>
+      <c r="CN12">
+        <v>5122000.0</v>
+      </c>
+      <c r="CO12">
+        <v>5111000.0</v>
+      </c>
+      <c r="CP12">
+        <v>5252000.0</v>
+      </c>
+      <c r="CQ12">
+        <v>5312000.0</v>
+      </c>
+      <c r="CR12">
+        <v>5524000.0</v>
+      </c>
+      <c r="CS12">
+        <v>5768000.0</v>
+      </c>
+      <c r="CT12">
+        <v>5125000.0</v>
+      </c>
+      <c r="CU12">
+        <v>4928000.0</v>
+      </c>
+      <c r="CV12">
+        <v>6280665.0</v>
+      </c>
+      <c r="CW12">
+        <v>7751000.0</v>
+      </c>
+      <c r="CX12">
+        <v>9007000.0</v>
+      </c>
+      <c r="CY12">
+        <v>9952000.0</v>
+      </c>
+      <c r="CZ12">
+        <v>9699239.0</v>
+      </c>
+      <c r="DA12">
+        <v>8419000.0</v>
+      </c>
+      <c r="DB12">
+        <v>6841000.0</v>
+      </c>
+      <c r="DC12">
+        <v>5932000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:107">
+      <c r="A13" t="s">
+        <v>180</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>101321000.0</v>
+      </c>
+      <c r="D13">
+        <v>104751000.0</v>
+      </c>
+      <c r="E13">
+        <v>104869000.0</v>
+      </c>
+      <c r="F13">
+        <v>100979000.0</v>
+      </c>
+      <c r="G13">
+        <v>98897000.0</v>
+      </c>
+      <c r="H13">
+        <v>99752000.0</v>
+      </c>
+      <c r="I13">
+        <v>100061000.0</v>
+      </c>
+      <c r="J13">
+        <v>98303000.0</v>
+      </c>
+      <c r="K13">
+        <v>99233000.0</v>
+      </c>
+      <c r="L13">
+        <v>96843000.0</v>
+      </c>
+      <c r="M13">
+        <v>93755000.0</v>
+      </c>
+      <c r="N13">
+        <v>90487000.0</v>
+      </c>
+      <c r="O13">
+        <v>87014000.0</v>
+      </c>
+      <c r="P13">
+        <v>81950000.0</v>
+      </c>
+      <c r="Q13">
+        <v>71205000.0</v>
+      </c>
+      <c r="R13">
+        <v>62978000.0</v>
+      </c>
+      <c r="S13">
+        <v>56656000.0</v>
+      </c>
+      <c r="T13">
+        <v>54363000.0</v>
+      </c>
+      <c r="U13">
+        <v>55155000.0</v>
+      </c>
+      <c r="V13">
+        <v>54365000.0</v>
+      </c>
+      <c r="W13">
+        <v>51850000.0</v>
+      </c>
+      <c r="X13">
+        <v>54153000.0</v>
+      </c>
+      <c r="Y13">
+        <v>54642000.0</v>
+      </c>
+      <c r="Z13">
+        <v>55533000.0</v>
+      </c>
+      <c r="AA13">
+        <v>58636000.0</v>
+      </c>
+      <c r="AB13">
+        <v>60409000.0</v>
+      </c>
+      <c r="AC13">
+        <v>61891000.0</v>
+      </c>
+      <c r="AD13">
+        <v>61199000.0</v>
+      </c>
+      <c r="AE13">
+        <v>62125000.0</v>
+      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+    </row>
+    <row r="14" spans="1:107">
+      <c r="A14" t="s">
+        <v>181</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
+        <v>0.0</v>
+      </c>
+      <c r="AK14">
+        <v>0.0</v>
+      </c>
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+      <c r="BA14">
+        <v>0.0</v>
+      </c>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
+        <v>0.0</v>
+      </c>
+      <c r="BQ14">
+        <v>0.0</v>
+      </c>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
+        <v>0.0</v>
+      </c>
+      <c r="BU14">
+        <v>0.0</v>
+      </c>
+      <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14">
+        <v>0.0</v>
+      </c>
+      <c r="BX14">
+        <v>0.0</v>
+      </c>
+      <c r="BY14">
+        <v>0.0</v>
+      </c>
+      <c r="BZ14">
+        <v>0.0</v>
+      </c>
+      <c r="CA14">
+        <v>0.0</v>
+      </c>
+      <c r="CB14">
+        <v>0.0</v>
+      </c>
+      <c r="CC14">
+        <v>0.0</v>
+      </c>
+      <c r="CD14">
+        <v>0.0</v>
+      </c>
+      <c r="CE14">
+        <v>0.0</v>
+      </c>
+      <c r="CF14">
+        <v>0.0</v>
+      </c>
+      <c r="CG14">
+        <v>0.0</v>
+      </c>
+      <c r="CH14">
+        <v>0.0</v>
+      </c>
+      <c r="CI14">
+        <v>0.0</v>
+      </c>
+      <c r="CJ14">
+        <v>0.0</v>
+      </c>
+      <c r="CK14">
+        <v>0.0</v>
+      </c>
+      <c r="CL14">
+        <v>0.0</v>
+      </c>
+      <c r="CM14">
+        <v>0.0</v>
+      </c>
+      <c r="CN14">
+        <v>0.0</v>
+      </c>
+      <c r="CO14">
+        <v>0.0</v>
+      </c>
+      <c r="CP14">
+        <v>0.0</v>
+      </c>
+      <c r="CQ14">
+        <v>0.0</v>
+      </c>
+      <c r="CR14">
+        <v>0.0</v>
+      </c>
+      <c r="CS14">
+        <v>0.0</v>
+      </c>
+      <c r="CT14">
+        <v>0.0</v>
+      </c>
+      <c r="CU14">
+        <v>0.0</v>
+      </c>
+      <c r="CV14">
+        <v>0.0</v>
+      </c>
+      <c r="CW14">
+        <v>0.0</v>
+      </c>
+      <c r="CX14">
+        <v>0.0</v>
+      </c>
+      <c r="CY14">
+        <v>0.0</v>
+      </c>
+      <c r="CZ14">
+        <v>0.0</v>
+      </c>
+      <c r="DA14">
+        <v>0.0</v>
+      </c>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:107">
+      <c r="A15" t="s">
+        <v>182</v>
+      </c>
+      <c r="B15">
+        <v>23505000.0</v>
+      </c>
+      <c r="C15">
+        <v>22557000.0</v>
+      </c>
+      <c r="D15">
+        <v>21239000.0</v>
+      </c>
+      <c r="E15">
+        <v>22061000.0</v>
+      </c>
+      <c r="F15">
+        <v>15117000.0</v>
+      </c>
+      <c r="G15">
+        <v>17672000.0</v>
+      </c>
+      <c r="H15">
+        <v>17695000.0</v>
+      </c>
+      <c r="I15">
+        <v>14892000.0</v>
+      </c>
+      <c r="J15">
+        <v>14451000.0</v>
+      </c>
+      <c r="K15">
+        <v>15164000.0</v>
+      </c>
+      <c r="L15">
+        <v>18633000.0</v>
+      </c>
+      <c r="M15">
+        <v>18796000.0</v>
+      </c>
+      <c r="N15">
+        <v>20620000.0</v>
+      </c>
+      <c r="O15">
+        <v>21991000.0</v>
+      </c>
+      <c r="P15">
+        <v>28479000.0</v>
+      </c>
+      <c r="Q15">
+        <v>27169000.0</v>
+      </c>
+      <c r="R15">
+        <v>25050000.0</v>
+      </c>
+      <c r="S15">
+        <v>20695000.0</v>
+      </c>
+      <c r="T15">
+        <v>33331000.0</v>
+      </c>
+      <c r="U15">
+        <v>26565000.0</v>
+      </c>
+      <c r="V15">
+        <v>22122000.0</v>
+      </c>
+      <c r="W15">
+        <v>16659000.0</v>
+      </c>
+      <c r="X15">
+        <v>14326000.0</v>
+      </c>
+      <c r="Y15">
+        <v>16344000.0</v>
+      </c>
+      <c r="Z15">
+        <v>9175000.0</v>
+      </c>
+      <c r="AA15">
+        <v>2350000.0</v>
+      </c>
+      <c r="AB15">
+        <v>3084000.0</v>
+      </c>
+      <c r="AC15">
+        <v>12376000.0</v>
+      </c>
+      <c r="AD15">
+        <v>2656000.0</v>
+      </c>
+      <c r="AE15">
+        <v>14672000.0</v>
+      </c>
+      <c r="AF15">
+        <v>11384000.0</v>
+      </c>
+      <c r="AG15">
+        <v>16081000.0</v>
+      </c>
+      <c r="AH15">
+        <v>15548000.0</v>
+      </c>
+      <c r="AI15">
+        <v>14855000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>11498000.0</v>
+      </c>
+      <c r="AK15">
+        <v>14923000.0</v>
+      </c>
+      <c r="AL15">
+        <v>14457000.0</v>
+      </c>
+      <c r="AM15">
+        <v>13783000.0</v>
+      </c>
+      <c r="AN15">
+        <v>14416000.0</v>
+      </c>
+      <c r="AO15">
+        <v>13121000.0</v>
+      </c>
+      <c r="AP15">
+        <v>14148000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>14804000.0</v>
+      </c>
+      <c r="AR15">
+        <v>14826000.0</v>
+      </c>
+      <c r="AS15">
+        <v>13959000.0</v>
+      </c>
+      <c r="AT15">
+        <v>13984000.0</v>
+      </c>
+      <c r="AU15">
+        <v>11054000.0</v>
+      </c>
+      <c r="AV15">
+        <v>14441000.0</v>
+      </c>
+      <c r="AW15">
+        <v>21800000.0</v>
+      </c>
+      <c r="AX15">
+        <v>11042000.0</v>
+      </c>
+      <c r="AY15">
+        <v>10991000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>10027000.0</v>
+      </c>
+      <c r="BA15">
+        <v>10385000.0</v>
+      </c>
+      <c r="BB15">
+        <v>9487000.0</v>
+      </c>
+      <c r="BC15">
+        <v>10110000.0</v>
+      </c>
+      <c r="BD15">
+        <v>13979000.0</v>
+      </c>
+      <c r="BE15">
+        <v>13279000.0</v>
+      </c>
+      <c r="BF15">
+        <v>55775000.0</v>
+      </c>
+      <c r="BG15">
+        <v>7341000.0</v>
+      </c>
+      <c r="BH15">
+        <v>5506000.0</v>
+      </c>
+      <c r="BI15">
+        <v>4203000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>8001000.0</v>
+      </c>
+      <c r="BK15">
+        <v>10437000.0</v>
+      </c>
+      <c r="BL15">
+        <v>5312000.0</v>
+      </c>
+      <c r="BM15">
+        <v>-14577000.0</v>
+      </c>
+      <c r="BN15">
+        <v>-29257000.0</v>
+      </c>
+      <c r="BO15">
+        <v>-49486000.0</v>
+      </c>
+      <c r="BP15">
+        <v>-35881000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>-59665000.0</v>
+      </c>
+      <c r="BR15">
+        <v>-9535000.0</v>
+      </c>
+      <c r="BS15">
+        <v>-17196000.0</v>
+      </c>
+      <c r="BT15">
+        <v>-3815000.0</v>
+      </c>
+      <c r="BU15">
+        <v>4348000.0</v>
+      </c>
+      <c r="BV15">
+        <v>-105547000.0</v>
+      </c>
+      <c r="BW15">
+        <v>2921000.0</v>
+      </c>
+      <c r="BX15">
+        <v>-99986000.0</v>
+      </c>
+      <c r="BY15">
+        <v>11027000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>15262000.0</v>
+      </c>
+      <c r="CA15">
+        <v>12992000.0</v>
+      </c>
+      <c r="CB15">
+        <v>17310000.0</v>
+      </c>
+      <c r="CC15">
+        <v>17597000.0</v>
+      </c>
+      <c r="CD15">
+        <v>15940000.0</v>
+      </c>
+      <c r="CE15">
+        <v>14802000.0</v>
+      </c>
+      <c r="CF15">
+        <v>14890000.0</v>
+      </c>
+      <c r="CG15">
+        <v>14969000.0</v>
+      </c>
+      <c r="CH15">
+        <v>15038000.0</v>
+      </c>
+      <c r="CI15">
+        <v>13332000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>11700000.0</v>
+      </c>
+      <c r="CK15">
+        <v>11069000.0</v>
+      </c>
+      <c r="CL15">
+        <v>7545000.0</v>
+      </c>
+      <c r="CM15">
+        <v>6386000.0</v>
+      </c>
+      <c r="CN15">
+        <v>5075000.0</v>
+      </c>
+      <c r="CO15">
+        <v>4945000.0</v>
+      </c>
+      <c r="CP15">
+        <v>4953000.0</v>
+      </c>
+      <c r="CQ15">
+        <v>4240000.0</v>
+      </c>
+      <c r="CR15">
+        <v>4793000.0</v>
+      </c>
+      <c r="CS15">
+        <v>5141000.0</v>
+      </c>
+      <c r="CT15">
+        <v>2973000.0</v>
+      </c>
+      <c r="CU15">
+        <v>4123000.0</v>
+      </c>
+      <c r="CV15">
+        <v>4230525.0</v>
+      </c>
+      <c r="CW15">
+        <v>4414000.0</v>
+      </c>
+      <c r="CX15">
+        <v>4220000.0</v>
+      </c>
+      <c r="CY15">
+        <v>3946000.0</v>
+      </c>
+      <c r="CZ15">
+        <v>4263413.0</v>
+      </c>
+      <c r="DA15">
+        <v>3847000.0</v>
+      </c>
+      <c r="DB15">
+        <v>3753000.0</v>
+      </c>
+      <c r="DC15">
+        <v>3660000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:107">
+      <c r="A16" t="s">
+        <v>183</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
+        <v>20492000.0</v>
+      </c>
+      <c r="O16">
+        <v>21991000.0</v>
+      </c>
+      <c r="P16">
+        <v>28329000.0</v>
+      </c>
+      <c r="Q16">
+        <v>27169000.0</v>
+      </c>
+      <c r="R16">
+        <v>25050000.0</v>
+      </c>
+      <c r="S16">
+        <v>20695000.0</v>
+      </c>
+      <c r="T16">
+        <v>33608000.0</v>
+      </c>
+      <c r="U16">
+        <v>26565000.0</v>
+      </c>
+      <c r="V16">
+        <v>22122000.0</v>
+      </c>
+      <c r="W16">
+        <v>16659000.0</v>
+      </c>
+      <c r="X16">
+        <v>14327000.0</v>
+      </c>
+      <c r="Y16">
+        <v>16344000.0</v>
+      </c>
+      <c r="Z16">
+        <v>9175000.0</v>
+      </c>
+      <c r="AA16">
+        <v>2350000.0</v>
+      </c>
+      <c r="AB16">
+        <v>3084000.0</v>
+      </c>
+      <c r="AC16">
+        <v>12376000.0</v>
+      </c>
+      <c r="AD16">
+        <v>2656000.0</v>
+      </c>
+      <c r="AE16">
+        <v>14672000.0</v>
+      </c>
+      <c r="AF16">
+        <v>11384000.0</v>
+      </c>
+      <c r="AG16">
+        <v>16081000.0</v>
+      </c>
+      <c r="AH16">
+        <v>15548000.0</v>
+      </c>
+      <c r="AI16">
+        <v>14855000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>11497000.0</v>
+      </c>
+      <c r="AK16">
+        <v>14923000.0</v>
+      </c>
+      <c r="AL16">
+        <v>14457000.0</v>
+      </c>
+      <c r="AM16">
+        <v>13783000.0</v>
+      </c>
+      <c r="AN16">
+        <v>14416000.0</v>
+      </c>
+      <c r="AO16">
+        <v>13121000.0</v>
+      </c>
+      <c r="AP16">
+        <v>14148000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>14804000.0</v>
+      </c>
+      <c r="AR16">
+        <v>14826000.0</v>
+      </c>
+      <c r="AS16">
+        <v>13959000.0</v>
+      </c>
+      <c r="AT16">
+        <v>13984000.0</v>
+      </c>
+      <c r="AU16">
+        <v>11054000.0</v>
+      </c>
+      <c r="AV16">
+        <v>14420000.0</v>
+      </c>
+      <c r="AW16">
+        <v>13264000.0</v>
+      </c>
+      <c r="AX16">
+        <v>11042000.0</v>
+      </c>
+      <c r="AY16">
+        <v>11035000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>10027000.0</v>
+      </c>
+      <c r="BA16">
+        <v>10250000.0</v>
+      </c>
+      <c r="BB16">
+        <v>9519000.0</v>
+      </c>
+      <c r="BC16">
+        <v>10110000.0</v>
+      </c>
+      <c r="BD16">
+        <v>13979000.0</v>
+      </c>
+      <c r="BE16">
+        <v>13279000.0</v>
+      </c>
+      <c r="BF16">
+        <v>55775000.0</v>
+      </c>
+      <c r="BG16">
+        <v>7341000.0</v>
+      </c>
+      <c r="BH16">
+        <v>5506000.0</v>
+      </c>
+      <c r="BI16">
+        <v>4203000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>8001000.0</v>
+      </c>
+      <c r="BK16">
+        <v>10437000.0</v>
+      </c>
+      <c r="BL16">
+        <v>5312000.0</v>
+      </c>
+      <c r="BM16">
+        <v>0.0</v>
+      </c>
+      <c r="BN16">
+        <v>0.0</v>
+      </c>
+      <c r="BO16">
+        <v>0.0</v>
+      </c>
+      <c r="BP16">
+        <v>0.0</v>
+      </c>
+      <c r="BQ16">
+        <v>0.0</v>
+      </c>
+      <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16">
+        <v>-4348000.0</v>
+      </c>
+      <c r="BU16">
+        <v>4348000.0</v>
+      </c>
+      <c r="BV16">
+        <v>-2921000.0</v>
+      </c>
+      <c r="BW16">
+        <v>2921000.0</v>
+      </c>
+      <c r="BX16">
+        <v>-11027000.0</v>
+      </c>
+      <c r="BY16">
+        <v>11027000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>15262000.0</v>
+      </c>
+      <c r="CA16">
+        <v>12992000.0</v>
+      </c>
+      <c r="CB16">
+        <v>17310000.0</v>
+      </c>
+      <c r="CC16">
+        <v>17597000.0</v>
+      </c>
+      <c r="CD16">
+        <v>15940000.0</v>
+      </c>
+      <c r="CE16">
+        <v>14802000.0</v>
+      </c>
+      <c r="CF16">
+        <v>14890000.0</v>
+      </c>
+      <c r="CG16">
+        <v>14969000.0</v>
+      </c>
+      <c r="CH16">
+        <v>15038000.0</v>
+      </c>
+      <c r="CI16">
+        <v>13332000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>11700000.0</v>
+      </c>
+      <c r="CK16">
+        <v>11069000.0</v>
+      </c>
+      <c r="CL16">
+        <v>7545000.0</v>
+      </c>
+      <c r="CM16">
+        <v>6386000.0</v>
+      </c>
+      <c r="CN16">
+        <v>5075000.0</v>
+      </c>
+      <c r="CO16">
+        <v>4946000.0</v>
+      </c>
+      <c r="CP16">
+        <v>4952000.0</v>
+      </c>
+      <c r="CQ16">
+        <v>4240000.0</v>
+      </c>
+      <c r="CR16">
+        <v>4793000.0</v>
+      </c>
+      <c r="CS16">
+        <v>5140000.0</v>
+      </c>
+      <c r="CT16">
+        <v>2974000.0</v>
+      </c>
+      <c r="CU16">
+        <v>4123000.0</v>
+      </c>
+      <c r="CV16">
+        <v>4231000.0</v>
+      </c>
+      <c r="CW16">
+        <v>4414000.0</v>
+      </c>
+      <c r="CX16">
+        <v>4220000.0</v>
+      </c>
+      <c r="CY16">
+        <v>3946000.0</v>
+      </c>
+      <c r="CZ16">
+        <v>4263000.0</v>
+      </c>
+      <c r="DA16">
+        <v>3847000.0</v>
+      </c>
+      <c r="DB16">
+        <v>3753000.0</v>
+      </c>
+      <c r="DC16">
+        <v>3660000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:107">
+      <c r="A17" t="s">
+        <v>184</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
+        <v>22557000.0</v>
+      </c>
+      <c r="D17">
+        <v>21239000.0</v>
+      </c>
+      <c r="E17">
+        <v>22061000.0</v>
+      </c>
+      <c r="F17">
+        <v>15117000.0</v>
+      </c>
+      <c r="G17">
+        <v>17672000.0</v>
+      </c>
+      <c r="H17">
+        <v>17695000.0</v>
+      </c>
+      <c r="I17">
+        <v>14892000.0</v>
+      </c>
+      <c r="J17">
+        <v>14451000.0</v>
+      </c>
+      <c r="K17">
+        <v>15164000.0</v>
+      </c>
+      <c r="L17">
+        <v>18633000.0</v>
+      </c>
+      <c r="M17">
+        <v>18796000.0</v>
+      </c>
+      <c r="N17">
+        <v>20620000.0</v>
+      </c>
+      <c r="O17">
+        <v>21991000.0</v>
+      </c>
+      <c r="P17">
+        <v>28479000.0</v>
+      </c>
+      <c r="Q17">
+        <v>27169000.0</v>
+      </c>
+      <c r="R17">
+        <v>25050000.0</v>
+      </c>
+      <c r="S17">
+        <v>20695000.0</v>
+      </c>
+      <c r="T17">
+        <v>33331000.0</v>
+      </c>
+      <c r="U17">
+        <v>26565000.0</v>
+      </c>
+      <c r="V17">
+        <v>22122000.0</v>
+      </c>
+      <c r="W17">
+        <v>16659000.0</v>
+      </c>
+      <c r="X17">
+        <v>14327000.0</v>
+      </c>
+      <c r="Y17">
+        <v>16344000.0</v>
+      </c>
+      <c r="Z17">
+        <v>9175000.0</v>
+      </c>
+      <c r="AA17">
+        <v>2350000.0</v>
+      </c>
+      <c r="AB17">
+        <v>3084000.0</v>
+      </c>
+      <c r="AC17">
+        <v>12376000.0</v>
+      </c>
+      <c r="AD17">
+        <v>2656000.0</v>
+      </c>
+      <c r="AE17">
+        <v>14672000.0</v>
+      </c>
+      <c r="AF17">
+        <v>11384000.0</v>
+      </c>
+      <c r="AG17">
+        <v>16081000.0</v>
+      </c>
+      <c r="AH17">
+        <v>15548000.0</v>
+      </c>
+      <c r="AI17">
+        <v>14855000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>11479000.0</v>
+      </c>
+      <c r="AK17">
+        <v>14913000.0</v>
+      </c>
+      <c r="AL17">
+        <v>14457000.0</v>
+      </c>
+      <c r="AM17">
+        <v>13811000.0</v>
+      </c>
+      <c r="AN17">
+        <v>14416000.0</v>
+      </c>
+      <c r="AO17">
+        <v>13121000.0</v>
+      </c>
+      <c r="AP17">
+        <v>14148000.0</v>
+      </c>
+      <c r="AQ17">
+        <v>14804000.0</v>
+      </c>
+      <c r="AR17">
+        <v>14826000.0</v>
+      </c>
+      <c r="AS17">
+        <v>13959000.0</v>
+      </c>
+      <c r="AT17">
+        <v>13984000.0</v>
+      </c>
+      <c r="AU17">
+        <v>11054000.0</v>
+      </c>
+      <c r="AV17">
+        <v>14397000.0</v>
+      </c>
+      <c r="AW17">
+        <v>13264000.0</v>
+      </c>
+      <c r="AX17">
+        <v>11509000.0</v>
+      </c>
+      <c r="AY17">
+        <v>11035000.0</v>
+      </c>
+      <c r="AZ17">
+        <v>10027000.0</v>
+      </c>
+      <c r="BA17">
+        <v>10250000.0</v>
+      </c>
+      <c r="BB17">
+        <v>9519000.0</v>
+      </c>
+      <c r="BC17">
+        <v>10110000.0</v>
+      </c>
+      <c r="BD17">
+        <v>13979000.0</v>
+      </c>
+      <c r="BE17">
+        <v>13279000.0</v>
+      </c>
+      <c r="BF17">
+        <v>55775000.0</v>
+      </c>
+      <c r="BG17">
+        <v>7341000.0</v>
+      </c>
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
+        <v>4203000.0</v>
+      </c>
+      <c r="BJ17">
+        <v>8001000.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
+        <v>0.0</v>
+      </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
+      <c r="BU17">
+        <v>0.0</v>
+      </c>
+      <c r="BV17">
+        <v>0.0</v>
+      </c>
+      <c r="BW17">
+        <v>0.0</v>
+      </c>
+      <c r="BX17">
+        <v>0.0</v>
+      </c>
+      <c r="BY17">
+        <v>0.0</v>
+      </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
+      <c r="CB17">
+        <v>0.0</v>
+      </c>
+      <c r="CC17">
+        <v>0.0</v>
+      </c>
+      <c r="CD17">
+        <v>0.0</v>
+      </c>
+      <c r="CE17">
+        <v>0.0</v>
+      </c>
+      <c r="CF17">
+        <v>0.0</v>
+      </c>
+      <c r="CG17">
+        <v>0.0</v>
+      </c>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
+      <c r="CI17">
+        <v>0.0</v>
+      </c>
+      <c r="CJ17">
+        <v>0.0</v>
+      </c>
+      <c r="CK17">
+        <v>0.0</v>
+      </c>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
+      <c r="CM17">
+        <v>0.0</v>
+      </c>
+      <c r="CN17">
+        <v>0.0</v>
+      </c>
+      <c r="CO17">
+        <v>0.0</v>
+      </c>
+      <c r="CP17">
+        <v>0.0</v>
+      </c>
+      <c r="CQ17">
+        <v>0.0</v>
+      </c>
+      <c r="CR17">
+        <v>0.0</v>
+      </c>
+      <c r="CS17">
+        <v>0.0</v>
+      </c>
+      <c r="CT17">
+        <v>0.0</v>
+      </c>
+      <c r="CU17">
+        <v>0.0</v>
+      </c>
+      <c r="CV17">
+        <v>0.0</v>
+      </c>
+      <c r="CW17">
+        <v>0.0</v>
+      </c>
+      <c r="CX17">
+        <v>0.0</v>
+      </c>
+      <c r="CY17">
+        <v>0.0</v>
+      </c>
+      <c r="CZ17">
+        <v>0.0</v>
+      </c>
+      <c r="DA17">
+        <v>0.0</v>
+      </c>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:107">
+      <c r="A18" t="s">
+        <v>185</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>62372000.0</v>
+      </c>
+      <c r="D18">
+        <v>62518000.0</v>
+      </c>
+      <c r="E18">
+        <v>60722000.0</v>
+      </c>
+      <c r="F18">
+        <v>56785000.0</v>
+      </c>
+      <c r="G18">
+        <v>54732000.0</v>
+      </c>
+      <c r="H18">
+        <v>53089000.0</v>
+      </c>
+      <c r="I18">
+        <v>49695000.0</v>
+      </c>
+      <c r="J18">
+        <v>48263000.0</v>
+      </c>
+      <c r="K18">
+        <v>50294000.0</v>
+      </c>
+      <c r="L18">
+        <v>52800000.0</v>
+      </c>
+      <c r="M18">
+        <v>54538000.0</v>
+      </c>
+      <c r="N18">
+        <v>55139000.0</v>
+      </c>
+      <c r="O18">
+        <v>57564000.0</v>
+      </c>
+      <c r="P18">
+        <v>64272000.0</v>
+      </c>
+      <c r="Q18">
+        <v>62841000.0</v>
+      </c>
+      <c r="R18">
+        <v>58802000.0</v>
+      </c>
+      <c r="S18">
+        <v>50708000.0</v>
+      </c>
+      <c r="T18">
+        <v>49248000.0</v>
+      </c>
+      <c r="U18">
+        <v>49735000.0</v>
+      </c>
+      <c r="V18">
+        <v>49330000.0</v>
+      </c>
+      <c r="W18">
+        <v>45795000.0</v>
+      </c>
+      <c r="X18">
+        <v>46671000.0</v>
+      </c>
+      <c r="Y18">
+        <v>45401000.0</v>
+      </c>
+      <c r="Z18">
+        <v>44239000.0</v>
+      </c>
+      <c r="AA18">
+        <v>43686000.0</v>
+      </c>
+      <c r="AB18">
+        <v>43647000.0</v>
+      </c>
+      <c r="AC18">
+        <v>43772000.0</v>
+      </c>
+      <c r="AD18">
+        <v>42707000.0</v>
+      </c>
+      <c r="AE18">
+        <v>44888000.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+    </row>
+    <row r="19" spans="1:107">
+      <c r="A19" t="s">
+        <v>186</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+    </row>
+    <row r="20" spans="1:107">
+      <c r="A20" t="s">
+        <v>187</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
+        <v>26000.0</v>
+      </c>
+      <c r="AK20">
+        <v>-150000.0</v>
+      </c>
+      <c r="AL20">
+        <v>115000.0</v>
+      </c>
+      <c r="AM20">
+        <v>-31000.0</v>
+      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
+        <v>936000.0</v>
+      </c>
+      <c r="AP20">
+        <v>-936000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>312000.0</v>
+      </c>
+      <c r="AR20">
+        <v>1971000.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>6646000.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20">
+        <v>0.0</v>
+      </c>
+      <c r="BQ20">
+        <v>0.0</v>
+      </c>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
+      <c r="BU20">
+        <v>0.0</v>
+      </c>
+      <c r="BV20">
+        <v>0.0</v>
+      </c>
+      <c r="BW20">
+        <v>0.0</v>
+      </c>
+      <c r="BX20">
+        <v>0.0</v>
+      </c>
+      <c r="BY20">
+        <v>0.0</v>
+      </c>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
+      <c r="CB20">
+        <v>0.0</v>
+      </c>
+      <c r="CC20">
+        <v>0.0</v>
+      </c>
+      <c r="CD20">
+        <v>0.0</v>
+      </c>
+      <c r="CE20">
+        <v>0.0</v>
+      </c>
+      <c r="CF20">
+        <v>0.0</v>
+      </c>
+      <c r="CG20">
+        <v>0.0</v>
+      </c>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
+      <c r="CI20">
+        <v>0.0</v>
+      </c>
+      <c r="CJ20">
+        <v>0.0</v>
+      </c>
+      <c r="CK20">
+        <v>0.0</v>
+      </c>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
+      <c r="CM20">
+        <v>0.0</v>
+      </c>
+      <c r="CN20">
+        <v>0.0</v>
+      </c>
+      <c r="CO20">
+        <v>0.0</v>
+      </c>
+      <c r="CP20">
+        <v>0.0</v>
+      </c>
+      <c r="CQ20">
+        <v>0.0</v>
+      </c>
+      <c r="CR20">
+        <v>0.0</v>
+      </c>
+      <c r="CS20">
+        <v>0.0</v>
+      </c>
+      <c r="CT20">
+        <v>0.0</v>
+      </c>
+      <c r="CU20">
+        <v>0.0</v>
+      </c>
+      <c r="CV20">
+        <v>0.0</v>
+      </c>
+      <c r="CW20">
+        <v>0.0</v>
+      </c>
+      <c r="CX20">
+        <v>0.0</v>
+      </c>
+      <c r="CY20">
+        <v>0.0</v>
+      </c>
+      <c r="CZ20">
+        <v>0.0</v>
+      </c>
+      <c r="DA20">
+        <v>0.0</v>
+      </c>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:107">
+      <c r="A21" t="s">
+        <v>188</v>
+      </c>
+      <c r="B21">
+        <v>-16951000.0</v>
+      </c>
+      <c r="C21">
+        <v>21943000.0</v>
+      </c>
+      <c r="D21">
+        <v>30126000.0</v>
+      </c>
+      <c r="E21">
+        <v>31457000.0</v>
+      </c>
+      <c r="F21">
+        <v>21232000.0</v>
+      </c>
+      <c r="G21">
+        <v>25113000.0</v>
+      </c>
+      <c r="H21">
+        <v>25327000.0</v>
+      </c>
+      <c r="I21">
+        <v>21123000.0</v>
+      </c>
+      <c r="J21">
+        <v>20440000.0</v>
+      </c>
+      <c r="K21">
+        <v>21716000.0</v>
+      </c>
+      <c r="L21">
+        <v>27478000.0</v>
+      </c>
+      <c r="M21">
+        <v>26684000.0</v>
+      </c>
+      <c r="N21">
+        <v>29154000.0</v>
+      </c>
+      <c r="O21">
+        <v>31265000.0</v>
+      </c>
+      <c r="P21">
+        <v>38122000.0</v>
+      </c>
+      <c r="Q21">
+        <v>38162000.0</v>
+      </c>
+      <c r="R21">
+        <v>35283000.0</v>
+      </c>
+      <c r="S21">
+        <v>29159000.0</v>
+      </c>
+      <c r="T21">
+        <v>43105000.0</v>
+      </c>
+      <c r="U21">
+        <v>37221000.0</v>
+      </c>
+      <c r="V21">
+        <v>31002000.0</v>
+      </c>
+      <c r="W21">
+        <v>24165000.0</v>
+      </c>
+      <c r="X21">
+        <v>19680000.0</v>
+      </c>
+      <c r="Y21">
+        <v>22783000.0</v>
+      </c>
+      <c r="Z21">
+        <v>13641000.0</v>
+      </c>
+      <c r="AA21">
+        <v>3391000.0</v>
+      </c>
+      <c r="AB21">
+        <v>5804000.0</v>
+      </c>
+      <c r="AC21">
+        <v>16709000.0</v>
+      </c>
+      <c r="AD21">
+        <v>3876000.0</v>
+      </c>
+      <c r="AE21">
+        <v>20960000.0</v>
+      </c>
+      <c r="AF21">
+        <v>19606000.0</v>
+      </c>
+      <c r="AG21">
+        <v>22336000.0</v>
+      </c>
+      <c r="AH21">
+        <v>21449000.0</v>
+      </c>
+      <c r="AI21">
+        <v>20579000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>24546000.0</v>
+      </c>
+      <c r="AK21">
+        <v>24813000.0</v>
+      </c>
+      <c r="AL21">
+        <v>23514000.0</v>
+      </c>
+      <c r="AM21">
+        <v>22411000.0</v>
+      </c>
+      <c r="AN21">
+        <v>24027000.0</v>
+      </c>
+      <c r="AO21">
+        <v>21369000.0</v>
+      </c>
+      <c r="AP21">
+        <v>23005000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>20987000.0</v>
+      </c>
+      <c r="AR21">
+        <v>25286000.0</v>
+      </c>
+      <c r="AS21">
+        <v>24528000.0</v>
+      </c>
+      <c r="AT21">
+        <v>23603000.0</v>
+      </c>
+      <c r="AU21">
+        <v>18588000.0</v>
+      </c>
+      <c r="AV21">
+        <v>17153000.0</v>
+      </c>
+      <c r="AW21">
+        <v>27168000.0</v>
+      </c>
+      <c r="AX21">
+        <v>18375000.0</v>
+      </c>
+      <c r="AY21">
+        <v>18813000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>15023000.0</v>
+      </c>
+      <c r="BA21">
+        <v>16897000.0</v>
+      </c>
+      <c r="BB21">
+        <v>15285000.0</v>
+      </c>
+      <c r="BC21">
+        <v>14794000.0</v>
+      </c>
+      <c r="BD21">
+        <v>14353000.0</v>
+      </c>
+      <c r="BE21">
+        <v>12635000.0</v>
+      </c>
+      <c r="BF21">
+        <v>8598000.0</v>
+      </c>
+      <c r="BG21">
+        <v>7420000.0</v>
+      </c>
+      <c r="BH21">
+        <v>5533000.0</v>
+      </c>
+      <c r="BI21">
+        <v>4185000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>8606000.0</v>
+      </c>
+      <c r="BK21">
+        <v>10556000.0</v>
+      </c>
+      <c r="BL21">
+        <v>5289000.0</v>
+      </c>
+      <c r="BM21">
+        <v>-14135000.0</v>
+      </c>
+      <c r="BN21">
+        <v>-29293000.0</v>
+      </c>
+      <c r="BO21">
+        <v>-49881000.0</v>
+      </c>
+      <c r="BP21">
+        <v>-63426000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>-38458000.0</v>
+      </c>
+      <c r="BR21">
+        <v>-18823000.0</v>
+      </c>
+      <c r="BS21">
+        <v>-32695000.0</v>
+      </c>
+      <c r="BT21">
+        <v>-8563000.0</v>
+      </c>
+      <c r="BU21">
+        <v>5514000.0</v>
+      </c>
+      <c r="BV21">
+        <v>-104952000.0</v>
+      </c>
+      <c r="BW21">
+        <v>4553000.0</v>
+      </c>
+      <c r="BX21">
+        <v>-99431000.0</v>
+      </c>
+      <c r="BY21">
+        <v>17563000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>24708000.0</v>
+      </c>
+      <c r="CA21">
+        <v>20843000.0</v>
+      </c>
+      <c r="CB21">
+        <v>28310000.0</v>
+      </c>
+      <c r="CC21">
+        <v>27359000.0</v>
+      </c>
+      <c r="CD21">
+        <v>26368000.0</v>
+      </c>
+      <c r="CE21">
+        <v>24200000.0</v>
+      </c>
+      <c r="CF21">
+        <v>24003000.0</v>
+      </c>
+      <c r="CG21">
+        <v>24173000.0</v>
+      </c>
+      <c r="CH21">
+        <v>24830000.0</v>
+      </c>
+      <c r="CI21">
+        <v>21678000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>18679000.0</v>
+      </c>
+      <c r="CK21">
+        <v>18158000.0</v>
+      </c>
+      <c r="CL21">
+        <v>12369000.0</v>
+      </c>
+      <c r="CM21">
+        <v>10469000.0</v>
+      </c>
+      <c r="CN21">
+        <v>9887000.0</v>
+      </c>
+      <c r="CO21">
+        <v>7518000.0</v>
+      </c>
+      <c r="CP21">
+        <v>7709000.0</v>
+      </c>
+      <c r="CQ21">
+        <v>6523000.0</v>
+      </c>
+      <c r="CR21">
+        <v>7216000.0</v>
+      </c>
+      <c r="CS21">
+        <v>7908000.0</v>
+      </c>
+      <c r="CT21">
+        <v>4155000.0</v>
+      </c>
+      <c r="CU21">
+        <v>6763000.0</v>
+      </c>
+      <c r="CV21">
+        <v>6369134.0</v>
+      </c>
+      <c r="CW21">
+        <v>7440000.0</v>
+      </c>
+      <c r="CX21">
+        <v>7091000.0</v>
+      </c>
+      <c r="CY21">
+        <v>6632000.0</v>
+      </c>
+      <c r="CZ21">
+        <v>6998869.0</v>
+      </c>
+      <c r="DA21">
+        <v>6548000.0</v>
+      </c>
+      <c r="DB21">
+        <v>6453000.0</v>
+      </c>
+      <c r="DC21">
+        <v>6312000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:107">
+      <c r="A22" t="s">
+        <v>189</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
+      <c r="BP22">
+        <v>0.0</v>
+      </c>
+      <c r="BQ22">
+        <v>0.0</v>
+      </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
+      <c r="BU22">
+        <v>0.0</v>
+      </c>
+      <c r="BV22">
+        <v>0.0</v>
+      </c>
+      <c r="BW22">
+        <v>0.0</v>
+      </c>
+      <c r="BX22">
+        <v>0.0</v>
+      </c>
+      <c r="BY22">
+        <v>0.0</v>
+      </c>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
+      <c r="CB22">
+        <v>0.0</v>
+      </c>
+      <c r="CC22">
+        <v>0.0</v>
+      </c>
+      <c r="CD22">
+        <v>0.0</v>
+      </c>
+      <c r="CE22">
+        <v>0.0</v>
+      </c>
+      <c r="CF22">
+        <v>0.0</v>
+      </c>
+      <c r="CG22">
+        <v>0.0</v>
+      </c>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
+      <c r="CI22">
+        <v>0.0</v>
+      </c>
+      <c r="CJ22">
+        <v>0.0</v>
+      </c>
+      <c r="CK22">
+        <v>0.0</v>
+      </c>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
+      <c r="CM22">
+        <v>0.0</v>
+      </c>
+      <c r="CN22">
+        <v>0.0</v>
+      </c>
+      <c r="CO22">
+        <v>0.0</v>
+      </c>
+      <c r="CP22">
+        <v>0.0</v>
+      </c>
+      <c r="CQ22">
+        <v>0.0</v>
+      </c>
+      <c r="CR22">
+        <v>0.0</v>
+      </c>
+      <c r="CS22">
+        <v>0.0</v>
+      </c>
+      <c r="CT22">
+        <v>0.0</v>
+      </c>
+      <c r="CU22">
+        <v>0.0</v>
+      </c>
+      <c r="CV22">
+        <v>0.0</v>
+      </c>
+      <c r="CW22">
+        <v>0.0</v>
+      </c>
+      <c r="CX22">
+        <v>0.0</v>
+      </c>
+      <c r="CY22">
+        <v>0.0</v>
+      </c>
+      <c r="CZ22">
+        <v>0.0</v>
+      </c>
+      <c r="DA22">
+        <v>0.0</v>
+      </c>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:107">
+      <c r="A23" t="s">
+        <v>190</v>
+      </c>
+      <c r="B23">
+        <v>72532000.0</v>
+      </c>
+      <c r="C23">
+        <v>80209000.0</v>
+      </c>
+      <c r="D23">
+        <v>82807000.0</v>
+      </c>
+      <c r="E23">
+        <v>83649000.0</v>
+      </c>
+      <c r="F23">
+        <v>88172000.0</v>
+      </c>
+      <c r="G23">
+        <v>81870000.0</v>
+      </c>
+      <c r="H23">
+        <v>82143000.0</v>
+      </c>
+      <c r="I23">
+        <v>86872000.0</v>
+      </c>
+      <c r="J23">
+        <v>86277000.0</v>
+      </c>
+      <c r="K23">
+        <v>85611000.0</v>
+      </c>
+      <c r="L23">
+        <v>76386000.0</v>
+      </c>
+      <c r="M23">
+        <v>74616000.0</v>
+      </c>
+      <c r="N23">
+        <v>67608000.0</v>
+      </c>
+      <c r="O23">
+        <v>64374000.0</v>
+      </c>
+      <c r="P23">
+        <v>51574000.0</v>
+      </c>
+      <c r="Q23">
+        <v>42202000.0</v>
+      </c>
+      <c r="R23">
+        <v>37247000.0</v>
+      </c>
+      <c r="S23">
+        <v>36265000.0</v>
+      </c>
+      <c r="T23">
+        <v>20801000.0</v>
+      </c>
+      <c r="U23">
+        <v>30643000.0</v>
+      </c>
+      <c r="V23">
+        <v>32416000.0</v>
+      </c>
+      <c r="W23">
+        <v>37449000.0</v>
+      </c>
+      <c r="X23">
+        <v>42080000.0</v>
+      </c>
+      <c r="Y23">
+        <v>39160000.0</v>
+      </c>
+      <c r="Z23">
+        <v>63026000.0</v>
+      </c>
+      <c r="AA23">
+        <v>61758000.0</v>
+      </c>
+      <c r="AB23">
+        <v>61603000.0</v>
+      </c>
+      <c r="AC23">
+        <v>52328000.0</v>
+      </c>
+      <c r="AD23">
+        <v>4078000.0</v>
+      </c>
+      <c r="AE23">
+        <v>47708000.0</v>
+      </c>
+      <c r="AF23">
+        <v>48651000.0</v>
+      </c>
+      <c r="AG23">
+        <v>43915000.0</v>
+      </c>
+      <c r="AH23">
+        <v>41818000.0</v>
+      </c>
+      <c r="AI23">
+        <v>40564000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>38920000.0</v>
+      </c>
+      <c r="AK23">
+        <v>37865000.0</v>
+      </c>
+      <c r="AL23">
+        <v>37514000.0</v>
+      </c>
+      <c r="AM23">
+        <v>33155000.0</v>
+      </c>
+      <c r="AN23">
+        <v>31353000.0</v>
+      </c>
+      <c r="AO23">
+        <v>31630000.0</v>
+      </c>
+      <c r="AP23">
+        <v>30527000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>28648000.0</v>
+      </c>
+      <c r="AR23">
+        <v>28485000.0</v>
+      </c>
+      <c r="AS23">
+        <v>29058000.0</v>
+      </c>
+      <c r="AT23">
+        <v>28580000.0</v>
+      </c>
+      <c r="AU23">
+        <v>33700000.0</v>
+      </c>
+      <c r="AV23">
+        <v>31786000.0</v>
+      </c>
+      <c r="AW23">
+        <v>14428000.0</v>
+      </c>
+      <c r="AX23">
+        <v>17456000.0</v>
+      </c>
+      <c r="AY23">
+        <v>17685000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>23420000.0</v>
+      </c>
+      <c r="BA23">
+        <v>20698000.0</v>
+      </c>
+      <c r="BB23">
+        <v>21741000.0</v>
+      </c>
+      <c r="BC23">
+        <v>22812000.0</v>
+      </c>
+      <c r="BD23">
+        <v>22437000.0</v>
+      </c>
+      <c r="BE23">
+        <v>23123000.0</v>
+      </c>
+      <c r="BF23">
+        <v>28468000.0</v>
+      </c>
+      <c r="BG23">
+        <v>26307000.0</v>
+      </c>
+      <c r="BH23">
+        <v>31455000.0</v>
+      </c>
+      <c r="BI23">
+        <v>33467000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>30029000.0</v>
+      </c>
+      <c r="BK23">
+        <v>28827000.0</v>
+      </c>
+      <c r="BL23">
+        <v>35377000.0</v>
+      </c>
+      <c r="BM23">
+        <v>55481000.0</v>
+      </c>
+      <c r="BN23">
+        <v>72140000.0</v>
+      </c>
+      <c r="BO23">
+        <v>94939000.0</v>
+      </c>
+      <c r="BP23">
+        <v>115229000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>92166000.0</v>
+      </c>
+      <c r="BR23">
+        <v>74083000.0</v>
+      </c>
+      <c r="BS23">
+        <v>89188000.0</v>
+      </c>
+      <c r="BT23">
+        <v>73191000.0</v>
+      </c>
+      <c r="BU23">
+        <v>61665000.0</v>
+      </c>
+      <c r="BV23">
+        <v>174267000.0</v>
+      </c>
+      <c r="BW23">
+        <v>70182000.0</v>
+      </c>
+      <c r="BX23">
+        <v>182189000.0</v>
+      </c>
+      <c r="BY23">
+        <v>63160000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>55844000.0</v>
+      </c>
+      <c r="CA23">
+        <v>57100000.0</v>
+      </c>
+      <c r="CB23">
+        <v>51563000.0</v>
+      </c>
+      <c r="CC23">
+        <v>50477000.0</v>
+      </c>
+      <c r="CD23">
+        <v>46206000.0</v>
+      </c>
+      <c r="CE23">
+        <v>42380000.0</v>
+      </c>
+      <c r="CF23">
+        <v>40648000.0</v>
+      </c>
+      <c r="CG23">
+        <v>36979000.0</v>
+      </c>
+      <c r="CH23">
+        <v>30124000.0</v>
+      </c>
+      <c r="CI23">
+        <v>28888000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>31192000.0</v>
+      </c>
+      <c r="CK23">
+        <v>28265000.0</v>
+      </c>
+      <c r="CL23">
+        <v>26130000.0</v>
+      </c>
+      <c r="CM23">
+        <v>16468000.0</v>
+      </c>
+      <c r="CN23">
+        <v>16815000.0</v>
+      </c>
+      <c r="CO23">
+        <v>16486000.0</v>
+      </c>
+      <c r="CP23">
+        <v>17055000.0</v>
+      </c>
+      <c r="CQ23">
+        <v>15437000.0</v>
+      </c>
+      <c r="CR23">
+        <v>16406000.0</v>
+      </c>
+      <c r="CS23">
+        <v>15786000.0</v>
+      </c>
+      <c r="CT23">
+        <v>18594000.0</v>
+      </c>
+      <c r="CU23">
+        <v>13693000.0</v>
+      </c>
+      <c r="CV23">
+        <v>15321681.0</v>
+      </c>
+      <c r="CW23">
+        <v>16625000.0</v>
+      </c>
+      <c r="CX23">
+        <v>16976000.0</v>
+      </c>
+      <c r="CY23">
+        <v>17208000.0</v>
+      </c>
+      <c r="CZ23">
+        <v>18212434.0</v>
+      </c>
+      <c r="DA23">
+        <v>15953000.0</v>
+      </c>
+      <c r="DB23">
+        <v>14260000.0</v>
+      </c>
+      <c r="DC23">
+        <v>12489000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:107">
+      <c r="A24" t="s">
+        <v>191</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+    </row>
+    <row r="25" spans="1:107">
+      <c r="A25" t="s">
+        <v>192</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>862000.0</v>
+      </c>
+      <c r="D25">
+        <v>875000.0</v>
+      </c>
+      <c r="E25">
+        <v>-786000.0</v>
+      </c>
+      <c r="F25">
+        <v>1652000.0</v>
+      </c>
+      <c r="G25">
+        <v>1592000.0</v>
+      </c>
+      <c r="H25">
+        <v>1617000.0</v>
+      </c>
+      <c r="I25">
+        <v>1633000.0</v>
+      </c>
+      <c r="J25">
+        <v>1610000.0</v>
+      </c>
+      <c r="K25">
+        <v>1604000.0</v>
+      </c>
+      <c r="L25">
+        <v>4097000.0</v>
+      </c>
+      <c r="M25">
+        <v>1685000.0</v>
+      </c>
+      <c r="N25">
+        <v>1725000.0</v>
+      </c>
+      <c r="O25">
+        <v>1742000.0</v>
+      </c>
+      <c r="P25">
+        <v>-420000.0</v>
+      </c>
+      <c r="Q25">
+        <v>2882000.0</v>
+      </c>
+      <c r="R25">
+        <v>3013000.0</v>
+      </c>
+      <c r="S25">
+        <v>6568000.0</v>
+      </c>
+      <c r="T25">
+        <v>3903000.0</v>
+      </c>
+      <c r="U25">
+        <v>4458000.0</v>
+      </c>
+      <c r="V25">
+        <v>3878000.0</v>
+      </c>
+      <c r="W25">
+        <v>3850000.0</v>
+      </c>
+      <c r="X25">
+        <v>2944000.0</v>
+      </c>
+      <c r="Y25">
+        <v>2990000.0</v>
+      </c>
+      <c r="Z25">
+        <v>2701000.0</v>
+      </c>
+      <c r="AA25">
+        <v>2317000.0</v>
+      </c>
+      <c r="AB25">
+        <v>2684000.0</v>
+      </c>
+      <c r="AC25">
+        <v>2072000.0</v>
+      </c>
+      <c r="AD25">
+        <v>2072000.0</v>
+      </c>
+      <c r="AE25">
+        <v>2622000.0</v>
+      </c>
+      <c r="AF25">
+        <v>2601000.0</v>
+      </c>
+      <c r="AG25">
+        <v>3282000.0</v>
+      </c>
+      <c r="AH25">
+        <v>3471000.0</v>
+      </c>
+      <c r="AI25">
+        <v>1757000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>3501000.0</v>
+      </c>
+      <c r="AK25">
+        <v>2272000.0</v>
+      </c>
+      <c r="AL25">
+        <v>3196000.0</v>
+      </c>
+      <c r="AM25">
+        <v>3885000.0</v>
+      </c>
+      <c r="AN25">
+        <v>3730000.0</v>
+      </c>
+      <c r="AO25">
+        <v>3253000.0</v>
+      </c>
+      <c r="AP25">
+        <v>3613000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>3982000.0</v>
+      </c>
+      <c r="AR25">
+        <v>2659000.0</v>
+      </c>
+      <c r="AS25">
+        <v>5614000.0</v>
+      </c>
+      <c r="AT25">
+        <v>4132000.0</v>
+      </c>
+      <c r="AU25">
+        <v>5441000.0</v>
+      </c>
+      <c r="AV25">
+        <v>7250000.0</v>
+      </c>
+      <c r="AW25">
+        <v>556000.0</v>
+      </c>
+      <c r="AX25">
+        <v>460000.0</v>
+      </c>
+      <c r="AY25">
+        <v>435000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>476000.0</v>
+      </c>
+      <c r="BA25">
+        <v>569000.0</v>
+      </c>
+      <c r="BB25">
+        <v>534000.0</v>
+      </c>
+      <c r="BC25">
+        <v>545000.0</v>
+      </c>
+      <c r="BD25">
+        <v>558000.0</v>
+      </c>
+      <c r="BE25">
+        <v>560000.0</v>
+      </c>
+      <c r="BF25">
+        <v>578000.0</v>
+      </c>
+      <c r="BG25">
+        <v>625000.0</v>
+      </c>
+      <c r="BH25">
+        <v>689000.0</v>
+      </c>
+      <c r="BI25">
+        <v>683000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>726000.0</v>
+      </c>
+      <c r="BK25">
+        <v>765000.0</v>
+      </c>
+      <c r="BL25">
+        <v>328000.0</v>
+      </c>
+      <c r="BM25">
+        <v>986000.0</v>
+      </c>
+      <c r="BN25">
+        <v>1150000.0</v>
+      </c>
+      <c r="BO25">
+        <v>971000.0</v>
+      </c>
+      <c r="BP25">
+        <v>471000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>1027000.0</v>
+      </c>
+      <c r="BR25">
+        <v>1066000.0</v>
+      </c>
+      <c r="BS25">
+        <v>1098000.0</v>
+      </c>
+      <c r="BT25">
+        <v>1422000.0</v>
+      </c>
+      <c r="BU25">
+        <v>3017000.0</v>
+      </c>
+      <c r="BV25">
+        <v>1371000.0</v>
+      </c>
+      <c r="BW25">
+        <v>507000.0</v>
+      </c>
+      <c r="BX25">
+        <v>1383000.0</v>
+      </c>
+      <c r="BY25">
+        <v>1370000.0</v>
+      </c>
+      <c r="BZ25">
+        <v>1377000.0</v>
+      </c>
+      <c r="CA25">
+        <v>1365000.0</v>
+      </c>
+      <c r="CB25">
+        <v>1328000.0</v>
+      </c>
+      <c r="CC25">
+        <v>1387000.0</v>
+      </c>
+      <c r="CD25">
+        <v>1435000.0</v>
+      </c>
+      <c r="CE25">
+        <v>1417000.0</v>
+      </c>
+      <c r="CF25">
+        <v>1109000.0</v>
+      </c>
+      <c r="CG25">
+        <v>1764000.0</v>
+      </c>
+      <c r="CH25">
+        <v>1539000.0</v>
+      </c>
+      <c r="CI25">
+        <v>1642000.0</v>
+      </c>
+      <c r="CJ25">
+        <v>1629000.0</v>
+      </c>
+      <c r="CK25">
+        <v>1934000.0</v>
+      </c>
+      <c r="CL25">
+        <v>2595000.0</v>
+      </c>
+      <c r="CM25">
+        <v>1407000.0</v>
+      </c>
+      <c r="CN25">
+        <v>498000.0</v>
+      </c>
+      <c r="CO25">
+        <v>494000.0</v>
+      </c>
+      <c r="CP25"/>
+      <c r="CQ25">
+        <v>367000.0</v>
+      </c>
+      <c r="CR25">
+        <v>367000.0</v>
+      </c>
+      <c r="CS25">
+        <v>227000.0</v>
+      </c>
+      <c r="CT25">
+        <v>474000.0</v>
+      </c>
+      <c r="CU25">
+        <v>359000.0</v>
+      </c>
+      <c r="CV25">
+        <v>276100.0</v>
+      </c>
+      <c r="CW25">
+        <v>349000.0</v>
+      </c>
+      <c r="CX25">
+        <v>343000.0</v>
+      </c>
+      <c r="CY25">
+        <v>315000.0</v>
+      </c>
+      <c r="CZ25">
+        <v>47613.0</v>
+      </c>
+      <c r="DA25">
+        <v>-248000.0</v>
+      </c>
+      <c r="DB25">
+        <v>508000.0</v>
+      </c>
+      <c r="DC25">
+        <v>303000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:107">
+      <c r="A26" t="s">
+        <v>193</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26">
+        <v>0.0</v>
+      </c>
+      <c r="BQ26">
+        <v>0.0</v>
+      </c>
+      <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26">
+        <v>0.0</v>
+      </c>
+      <c r="BU26">
+        <v>0.0</v>
+      </c>
+      <c r="BV26">
+        <v>0.0</v>
+      </c>
+      <c r="BW26">
+        <v>0.0</v>
+      </c>
+      <c r="BX26">
+        <v>0.0</v>
+      </c>
+      <c r="BY26">
+        <v>0.0</v>
+      </c>
+      <c r="BZ26">
+        <v>0.0</v>
+      </c>
+      <c r="CA26">
+        <v>0.0</v>
+      </c>
+      <c r="CB26">
+        <v>0.0</v>
+      </c>
+      <c r="CC26">
+        <v>0.0</v>
+      </c>
+      <c r="CD26">
+        <v>0.0</v>
+      </c>
+      <c r="CE26">
+        <v>0.0</v>
+      </c>
+      <c r="CF26">
+        <v>0.0</v>
+      </c>
+      <c r="CG26">
+        <v>0.0</v>
+      </c>
+      <c r="CH26">
+        <v>0.0</v>
+      </c>
+      <c r="CI26">
+        <v>0.0</v>
+      </c>
+      <c r="CJ26">
+        <v>0.0</v>
+      </c>
+      <c r="CK26">
+        <v>0.0</v>
+      </c>
+      <c r="CL26">
+        <v>0.0</v>
+      </c>
+      <c r="CM26">
+        <v>0.0</v>
+      </c>
+      <c r="CN26">
+        <v>0.0</v>
+      </c>
+      <c r="CO26">
+        <v>0.0</v>
+      </c>
+      <c r="CP26">
+        <v>0.0</v>
+      </c>
+      <c r="CQ26">
+        <v>0.0</v>
+      </c>
+      <c r="CR26">
+        <v>0.0</v>
+      </c>
+      <c r="CS26">
+        <v>0.0</v>
+      </c>
+      <c r="CT26">
+        <v>0.0</v>
+      </c>
+      <c r="CU26">
+        <v>0.0</v>
+      </c>
+      <c r="CV26">
+        <v>0.0</v>
+      </c>
+      <c r="CW26">
+        <v>0.0</v>
+      </c>
+      <c r="CX26">
+        <v>0.0</v>
+      </c>
+      <c r="CY26">
+        <v>0.0</v>
+      </c>
+      <c r="CZ26">
+        <v>0.0</v>
+      </c>
+      <c r="DA26">
+        <v>0.0</v>
+      </c>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:107">
+      <c r="A27" t="s">
+        <v>194</v>
+      </c>
+      <c r="B27">
+        <v>680000.0</v>
+      </c>
+      <c r="C27">
+        <v>688000.0</v>
+      </c>
+      <c r="D27">
+        <v>1009000.0</v>
+      </c>
+      <c r="E27">
+        <v>712000.0</v>
+      </c>
+      <c r="F27">
+        <v>798000.0</v>
+      </c>
+      <c r="G27">
+        <v>585000.0</v>
+      </c>
+      <c r="H27">
+        <v>821000.0</v>
+      </c>
+      <c r="I27">
+        <v>631000.0</v>
+      </c>
+      <c r="J27">
+        <v>669000.0</v>
+      </c>
+      <c r="K27">
+        <v>907000.0</v>
+      </c>
+      <c r="L27">
+        <v>991000.0</v>
+      </c>
+      <c r="M27">
+        <v>534000.0</v>
+      </c>
+      <c r="N27">
+        <v>748000.0</v>
+      </c>
+      <c r="O27">
+        <v>833000.0</v>
+      </c>
+      <c r="P27">
+        <v>973000.0</v>
+      </c>
+      <c r="Q27">
+        <v>1186000.0</v>
+      </c>
+      <c r="R27">
+        <v>660000.0</v>
+      </c>
+      <c r="S27">
+        <v>817000.0</v>
+      </c>
+      <c r="T27">
+        <v>964000.0</v>
+      </c>
+      <c r="U27">
+        <v>953000.0</v>
+      </c>
+      <c r="V27">
+        <v>374000.0</v>
+      </c>
+      <c r="W27">
+        <v>359000.0</v>
+      </c>
+      <c r="X27">
+        <v>888000.0</v>
+      </c>
+      <c r="Y27">
+        <v>594000.0</v>
+      </c>
+      <c r="Z27">
+        <v>456000.0</v>
+      </c>
+      <c r="AA27">
+        <v>734000.0</v>
+      </c>
+      <c r="AB27">
+        <v>1165000.0</v>
+      </c>
+      <c r="AC27">
+        <v>927000.0</v>
+      </c>
+      <c r="AD27">
+        <v>945000.0</v>
+      </c>
+      <c r="AE27">
+        <v>760000.0</v>
+      </c>
+      <c r="AF27">
+        <v>1317000.0</v>
+      </c>
+      <c r="AG27">
+        <v>814000.0</v>
+      </c>
+      <c r="AH27">
+        <v>1034000.0</v>
+      </c>
+      <c r="AI27">
+        <v>876000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>988000.0</v>
+      </c>
+      <c r="AK27">
+        <v>1147000.0</v>
+      </c>
+      <c r="AL27">
+        <v>1015000.0</v>
+      </c>
+      <c r="AM27">
+        <v>802000.0</v>
+      </c>
+      <c r="AN27">
+        <v>1141000.0</v>
+      </c>
+      <c r="AO27">
+        <v>1153000.0</v>
+      </c>
+      <c r="AP27">
+        <v>1094000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>522000.0</v>
+      </c>
+      <c r="AR27">
+        <v>1342000.0</v>
+      </c>
+      <c r="AS27">
+        <v>1290000.0</v>
+      </c>
+      <c r="AT27">
+        <v>1046000.0</v>
+      </c>
+      <c r="AU27">
+        <v>523000.0</v>
+      </c>
+      <c r="AV27">
+        <v>1293000.0</v>
+      </c>
+      <c r="AW27">
+        <v>809000.0</v>
+      </c>
+      <c r="AX27">
+        <v>753000.0</v>
+      </c>
+      <c r="AY27">
+        <v>581000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>1264000.0</v>
+      </c>
+      <c r="BA27">
+        <v>1039000.0</v>
+      </c>
+      <c r="BB27">
+        <v>834000.0</v>
+      </c>
+      <c r="BC27">
+        <v>672000.0</v>
+      </c>
+      <c r="BD27">
+        <v>1243000.0</v>
+      </c>
+      <c r="BE27">
+        <v>1023000.0</v>
+      </c>
+      <c r="BF27">
+        <v>1009000.0</v>
+      </c>
+      <c r="BG27">
+        <v>601000.0</v>
+      </c>
+      <c r="BH27">
+        <v>888000.0</v>
+      </c>
+      <c r="BI27">
+        <v>631000.0</v>
+      </c>
+      <c r="BJ27">
+        <v>908000.0</v>
+      </c>
+      <c r="BK27">
+        <v>566000.0</v>
+      </c>
+      <c r="BL27">
+        <v>789000.0</v>
+      </c>
+      <c r="BM27">
+        <v>567000.0</v>
+      </c>
+      <c r="BN27">
+        <v>503000.0</v>
+      </c>
+      <c r="BO27">
+        <v>535000.0</v>
+      </c>
+      <c r="BP27">
+        <v>762000.0</v>
+      </c>
+      <c r="BQ27">
+        <v>447000.0</v>
+      </c>
+      <c r="BR27">
+        <v>624000.0</v>
+      </c>
+      <c r="BS27">
+        <v>569000.0</v>
+      </c>
+      <c r="BT27">
+        <v>904000.0</v>
+      </c>
+      <c r="BU27">
+        <v>914000.0</v>
+      </c>
+      <c r="BV27">
+        <v>888000.0</v>
+      </c>
+      <c r="BW27">
+        <v>812000.0</v>
+      </c>
+      <c r="BX27">
+        <v>1137000.0</v>
+      </c>
+      <c r="BY27">
+        <v>943000.0</v>
+      </c>
+      <c r="BZ27">
+        <v>889000.0</v>
+      </c>
+      <c r="CA27">
+        <v>661000.0</v>
+      </c>
+      <c r="CB27">
+        <v>875000.0</v>
+      </c>
+      <c r="CC27">
+        <v>665000.0</v>
+      </c>
+      <c r="CD27">
+        <v>811000.0</v>
+      </c>
+      <c r="CE27">
+        <v>646000.0</v>
+      </c>
+      <c r="CF27">
+        <v>930000.0</v>
+      </c>
+      <c r="CG27">
+        <v>726000.0</v>
+      </c>
+      <c r="CH27">
+        <v>563000.0</v>
+      </c>
+      <c r="CI27">
+        <v>694000.0</v>
+      </c>
+      <c r="CJ27">
+        <v>948000.0</v>
+      </c>
+      <c r="CK27">
+        <v>630000.0</v>
+      </c>
+      <c r="CL27">
+        <v>878000.0</v>
+      </c>
+      <c r="CM27">
+        <v>545000.0</v>
+      </c>
+      <c r="CN27">
+        <v>544000.0</v>
+      </c>
+      <c r="CO27">
+        <v>318000.0</v>
+      </c>
+      <c r="CP27">
+        <v>362000.0</v>
+      </c>
+      <c r="CQ27">
+        <v>412000.0</v>
+      </c>
+      <c r="CR27">
+        <v>486000.0</v>
+      </c>
+      <c r="CS27">
+        <v>327000.0</v>
+      </c>
+      <c r="CT27">
+        <v>378000.0</v>
+      </c>
+      <c r="CU27">
+        <v>332000.0</v>
+      </c>
+      <c r="CV27">
+        <v>1747416.0</v>
+      </c>
+      <c r="CW27">
+        <v>436000.0</v>
+      </c>
+      <c r="CX27">
+        <v>431000.0</v>
+      </c>
+      <c r="CY27">
+        <v>436000.0</v>
+      </c>
+      <c r="CZ27">
+        <v>1443046.0</v>
+      </c>
+      <c r="DA27">
+        <v>100000.0</v>
+      </c>
+      <c r="DB27">
+        <v>419000.0</v>
+      </c>
+      <c r="DC27">
+        <v>75000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:107">
+      <c r="A28" t="s">
+        <v>195</v>
+      </c>
+      <c r="B28">
+        <v>32903000.0</v>
+      </c>
+      <c r="C28">
+        <v>37680000.0</v>
+      </c>
+      <c r="D28">
+        <v>2343000.0</v>
+      </c>
+      <c r="E28">
+        <v>22163000.0</v>
+      </c>
+      <c r="F28">
+        <v>22069000.0</v>
+      </c>
+      <c r="G28">
+        <v>20972000.0</v>
+      </c>
+      <c r="H28">
+        <v>20498000.0</v>
+      </c>
+      <c r="I28">
+        <v>20851000.0</v>
+      </c>
+      <c r="J28">
+        <v>20434000.0</v>
+      </c>
+      <c r="K28">
+        <v>21585000.0</v>
+      </c>
+      <c r="L28">
+        <v>20062000.0</v>
+      </c>
+      <c r="M28">
+        <v>20361000.0</v>
+      </c>
+      <c r="N28">
+        <v>20365000.0</v>
+      </c>
+      <c r="O28">
+        <v>20610000.0</v>
+      </c>
+      <c r="P28">
+        <v>20279000.0</v>
+      </c>
+      <c r="Q28">
+        <v>19365000.0</v>
+      </c>
+      <c r="R28">
+        <v>18779000.0</v>
+      </c>
+      <c r="S28">
+        <v>17717000.0</v>
+      </c>
+      <c r="T28">
+        <v>18644000.0</v>
+      </c>
+      <c r="U28">
+        <v>18795000.0</v>
+      </c>
+      <c r="V28">
+        <v>18302000.0</v>
+      </c>
+      <c r="W28">
+        <v>16820000.0</v>
+      </c>
+      <c r="X28">
+        <v>17343000.0</v>
+      </c>
+      <c r="Y28">
+        <v>17194000.0</v>
+      </c>
+      <c r="Z28">
+        <v>14701000.0</v>
+      </c>
+      <c r="AA28">
+        <v>17749000.0</v>
+      </c>
+      <c r="AB28">
+        <v>17751000.0</v>
+      </c>
+      <c r="AC28">
+        <v>17530000.0</v>
+      </c>
+      <c r="AD28">
+        <v>19670000.0</v>
+      </c>
+      <c r="AE28">
+        <v>15738000.0</v>
+      </c>
+      <c r="AF28">
+        <v>15845000.0</v>
+      </c>
+      <c r="AG28">
+        <v>17436000.0</v>
+      </c>
+      <c r="AH28">
+        <v>17453000.0</v>
+      </c>
+      <c r="AI28">
+        <v>18702000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>17270000.0</v>
+      </c>
+      <c r="AK28">
+        <v>16947000.0</v>
+      </c>
+      <c r="AL28">
+        <v>16623000.0</v>
+      </c>
+      <c r="AM28">
+        <v>17104000.0</v>
+      </c>
+      <c r="AN28">
+        <v>16246000.0</v>
+      </c>
+      <c r="AO28">
+        <v>15950000.0</v>
+      </c>
+      <c r="AP28">
+        <v>16061000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>15698000.0</v>
+      </c>
+      <c r="AR28">
+        <v>14841000.0</v>
+      </c>
+      <c r="AS28">
+        <v>16097000.0</v>
+      </c>
+      <c r="AT28">
+        <v>15542000.0</v>
+      </c>
+      <c r="AU28">
+        <v>16384000.0</v>
+      </c>
+      <c r="AV28">
+        <v>17595000.0</v>
+      </c>
+      <c r="AW28">
+        <v>12847000.0</v>
+      </c>
+      <c r="AX28">
+        <v>10280000.0</v>
+      </c>
+      <c r="AY28">
+        <v>10887000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>10533000.0</v>
+      </c>
+      <c r="BA28">
+        <v>9628000.0</v>
+      </c>
+      <c r="BB28">
+        <v>9374000.0</v>
+      </c>
+      <c r="BC28">
+        <v>9805000.0</v>
+      </c>
+      <c r="BD28">
+        <v>5206000.0</v>
+      </c>
+      <c r="BE28">
+        <v>9727000.0</v>
+      </c>
+      <c r="BF28">
+        <v>11242000.0</v>
+      </c>
+      <c r="BG28">
+        <v>10808000.0</v>
+      </c>
+      <c r="BH28">
+        <v>13669000.0</v>
+      </c>
+      <c r="BI28">
+        <v>12530000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>12855000.0</v>
+      </c>
+      <c r="BK28">
+        <v>13905000.0</v>
+      </c>
+      <c r="BL28">
+        <v>14328000.0</v>
+      </c>
+      <c r="BM28">
+        <v>14650000.0</v>
+      </c>
+      <c r="BN28">
+        <v>15863000.0</v>
+      </c>
+      <c r="BO28">
+        <v>13742000.0</v>
+      </c>
+      <c r="BP28">
+        <v>13626000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>13153000.0</v>
+      </c>
+      <c r="BR28">
+        <v>14583000.0</v>
+      </c>
+      <c r="BS28">
+        <v>11099000.0</v>
+      </c>
+      <c r="BT28">
+        <v>8846000.0</v>
+      </c>
+      <c r="BU28">
+        <v>13741000.0</v>
+      </c>
+      <c r="BV28">
+        <v>14380000.0</v>
+      </c>
+      <c r="BW28">
+        <v>14078000.0</v>
+      </c>
+      <c r="BX28">
+        <v>13075000.0</v>
+      </c>
+      <c r="BY28">
+        <v>11418000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>10782000.0</v>
+      </c>
+      <c r="CA28">
+        <v>11761000.0</v>
+      </c>
+      <c r="CB28">
+        <v>10303000.0</v>
+      </c>
+      <c r="CC28">
+        <v>10357000.0</v>
+      </c>
+      <c r="CD28">
+        <v>10691000.0</v>
+      </c>
+      <c r="CE28">
+        <v>9161000.0</v>
+      </c>
+      <c r="CF28">
+        <v>9972000.0</v>
+      </c>
+      <c r="CG28">
+        <v>9155000.0</v>
+      </c>
+      <c r="CH28">
+        <v>8545000.0</v>
+      </c>
+      <c r="CI28">
+        <v>9167000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>10358000.0</v>
+      </c>
+      <c r="CK28">
+        <v>9505000.0</v>
+      </c>
+      <c r="CL28">
+        <v>7958000.0</v>
+      </c>
+      <c r="CM28">
+        <v>5684000.0</v>
+      </c>
+      <c r="CN28">
+        <v>5703000.0</v>
+      </c>
+      <c r="CO28">
+        <v>5259000.0</v>
+      </c>
+      <c r="CP28">
+        <v>5569000.0</v>
+      </c>
+      <c r="CQ28">
+        <v>4683000.0</v>
+      </c>
+      <c r="CR28">
+        <v>4823000.0</v>
+      </c>
+      <c r="CS28">
+        <v>4571000.0</v>
+      </c>
+      <c r="CT28">
+        <v>4316000.0</v>
+      </c>
+      <c r="CU28">
+        <v>4222000.0</v>
+      </c>
+      <c r="CV28">
+        <v>4898384.0</v>
+      </c>
+      <c r="CW28">
+        <v>4112000.0</v>
+      </c>
+      <c r="CX28">
+        <v>3976000.0</v>
+      </c>
+      <c r="CY28">
+        <v>3800000.0</v>
+      </c>
+      <c r="CZ28">
+        <v>4134029.0</v>
+      </c>
+      <c r="DA28">
+        <v>3607000.0</v>
+      </c>
+      <c r="DB28">
+        <v>3314000.0</v>
+      </c>
+      <c r="DC28">
+        <v>3193000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:107">
+      <c r="A29" t="s">
+        <v>196</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>7925000.0</v>
+      </c>
+      <c r="D29">
+        <v>8887000.0</v>
+      </c>
+      <c r="E29">
+        <v>9396000.0</v>
+      </c>
+      <c r="F29">
+        <v>6115000.0</v>
+      </c>
+      <c r="G29">
+        <v>7441000.0</v>
+      </c>
+      <c r="H29">
+        <v>7632000.0</v>
+      </c>
+      <c r="I29">
+        <v>6231000.0</v>
+      </c>
+      <c r="J29">
+        <v>5989000.0</v>
+      </c>
+      <c r="K29">
+        <v>6552000.0</v>
+      </c>
+      <c r="L29">
+        <v>8845000.0</v>
+      </c>
+      <c r="M29">
+        <v>7888000.0</v>
+      </c>
+      <c r="N29">
+        <v>8534000.0</v>
+      </c>
+      <c r="O29">
+        <v>9274000.0</v>
+      </c>
+      <c r="P29">
+        <v>9643000.0</v>
+      </c>
+      <c r="Q29">
+        <v>10993000.0</v>
+      </c>
+      <c r="R29">
+        <v>10233000.0</v>
+      </c>
+      <c r="S29">
+        <v>8464000.0</v>
+      </c>
+      <c r="T29">
+        <v>9775000.0</v>
+      </c>
+      <c r="U29">
+        <v>10656000.0</v>
+      </c>
+      <c r="V29">
+        <v>8880000.0</v>
+      </c>
+      <c r="W29">
+        <v>7506000.0</v>
+      </c>
+      <c r="X29">
+        <v>5354000.0</v>
+      </c>
+      <c r="Y29">
+        <v>6439000.0</v>
+      </c>
+      <c r="Z29">
+        <v>4466000.0</v>
+      </c>
+      <c r="AA29">
+        <v>1041000.0</v>
+      </c>
+      <c r="AB29">
+        <v>2720000.0</v>
+      </c>
+      <c r="AC29">
+        <v>4333000.0</v>
+      </c>
+      <c r="AD29">
+        <v>1220000.0</v>
+      </c>
+      <c r="AE29">
+        <v>6287000.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+    </row>
+    <row r="30" spans="1:107">
+      <c r="A30" t="s">
+        <v>197</v>
+      </c>
+      <c r="B30">
+        <v>33583000.0</v>
+      </c>
+      <c r="C30">
+        <v>41260000.0</v>
+      </c>
+      <c r="D30">
+        <v>38630000.0</v>
+      </c>
+      <c r="E30">
+        <v>37357000.0</v>
+      </c>
+      <c r="F30">
+        <v>36347000.0</v>
+      </c>
+      <c r="G30">
+        <v>34984000.0</v>
+      </c>
+      <c r="H30">
+        <v>34535000.0</v>
+      </c>
+      <c r="I30">
+        <v>34220000.0</v>
+      </c>
+      <c r="J30">
+        <v>35276000.0</v>
+      </c>
+      <c r="K30">
+        <v>36445000.0</v>
+      </c>
+      <c r="L30">
+        <v>35211000.0</v>
+      </c>
+      <c r="M30">
+        <v>30245000.0</v>
+      </c>
+      <c r="N30">
+        <v>32337000.0</v>
+      </c>
+      <c r="O30">
+        <v>32791000.0</v>
+      </c>
+      <c r="P30">
+        <v>33843000.0</v>
+      </c>
+      <c r="Q30">
+        <v>33275000.0</v>
+      </c>
+      <c r="R30">
+        <v>31475000.0</v>
+      </c>
+      <c r="S30">
+        <v>31692000.0</v>
+      </c>
+      <c r="T30">
+        <v>31637000.0</v>
+      </c>
+      <c r="U30">
+        <v>32457000.0</v>
+      </c>
+      <c r="V30">
+        <v>30708000.0</v>
+      </c>
+      <c r="W30">
+        <v>29285000.0</v>
+      </c>
+      <c r="X30">
+        <v>29514000.0</v>
+      </c>
+      <c r="Y30">
+        <v>29881000.0</v>
+      </c>
+      <c r="Z30">
+        <v>27138000.0</v>
+      </c>
+      <c r="AA30">
+        <v>31069000.0</v>
+      </c>
+      <c r="AB30">
+        <v>34089000.0</v>
+      </c>
+      <c r="AC30">
+        <v>32607000.0</v>
+      </c>
+      <c r="AD30">
+        <v>65000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>29065000.0</v>
+      </c>
+      <c r="AF30">
+        <v>29299000.0</v>
+      </c>
+      <c r="AG30">
+        <v>29008000.0</v>
+      </c>
+      <c r="AH30">
+        <v>29510000.0</v>
+      </c>
+      <c r="AI30">
+        <v>29757000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>29259000.0</v>
+      </c>
+      <c r="AK30">
+        <v>28660000.0</v>
+      </c>
+      <c r="AL30">
+        <v>28944000.0</v>
+      </c>
+      <c r="AM30">
+        <v>27240000.0</v>
+      </c>
+      <c r="AN30">
+        <v>25954000.0</v>
+      </c>
+      <c r="AO30">
+        <v>28337000.0</v>
+      </c>
+      <c r="AP30">
+        <v>27863000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>26068000.0</v>
+      </c>
+      <c r="AR30">
+        <v>28189000.0</v>
+      </c>
+      <c r="AS30">
+        <v>28722000.0</v>
+      </c>
+      <c r="AT30">
+        <v>27026000.0</v>
+      </c>
+      <c r="AU30">
+        <v>31392000.0</v>
+      </c>
+      <c r="AV30">
+        <v>26656000.0</v>
+      </c>
+      <c r="AW30">
+        <v>10905000.0</v>
+      </c>
+      <c r="AX30">
+        <v>18139000.0</v>
+      </c>
+      <c r="AY30">
+        <v>17716000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>20082000.0</v>
+      </c>
+      <c r="BA30">
+        <v>17545000.0</v>
+      </c>
+      <c r="BB30">
+        <v>18516000.0</v>
+      </c>
+      <c r="BC30">
+        <v>19021000.0</v>
+      </c>
+      <c r="BD30">
+        <v>18729000.0</v>
+      </c>
+      <c r="BE30">
+        <v>18640000.0</v>
+      </c>
+      <c r="BF30">
+        <v>19675000.0</v>
+      </c>
+      <c r="BG30">
+        <v>18546000.0</v>
+      </c>
+      <c r="BH30">
+        <v>21249000.0</v>
+      </c>
+      <c r="BI30">
+        <v>18852000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>22886000.0</v>
+      </c>
+      <c r="BK30">
+        <v>21061000.0</v>
+      </c>
+      <c r="BL30">
+        <v>21735000.0</v>
+      </c>
+      <c r="BM30">
+        <v>24079000.0</v>
+      </c>
+      <c r="BN30">
+        <v>24765000.0</v>
+      </c>
+      <c r="BO30">
+        <v>26224000.0</v>
+      </c>
+      <c r="BP30">
+        <v>23717000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>23689000.0</v>
+      </c>
+      <c r="BR30">
+        <v>25605000.0</v>
+      </c>
+      <c r="BS30">
+        <v>18350000.0</v>
+      </c>
+      <c r="BT30">
+        <v>24171000.0</v>
+      </c>
+      <c r="BU30">
+        <v>24645000.0</v>
+      </c>
+      <c r="BV30">
+        <v>129443000.0</v>
+      </c>
+      <c r="BW30">
+        <v>21588000.0</v>
+      </c>
+      <c r="BX30">
+        <v>127295000.0</v>
+      </c>
+      <c r="BY30">
+        <v>21249000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>21551000.0</v>
+      </c>
+      <c r="CA30">
+        <v>20969000.0</v>
+      </c>
+      <c r="CB30">
+        <v>19626000.0</v>
+      </c>
+      <c r="CC30">
+        <v>19861000.0</v>
+      </c>
+      <c r="CD30">
+        <v>19797000.0</v>
+      </c>
+      <c r="CE30">
+        <v>17740000.0</v>
+      </c>
+      <c r="CF30">
+        <v>18525000.0</v>
+      </c>
+      <c r="CG30">
+        <v>16991000.0</v>
+      </c>
+      <c r="CH30">
+        <v>16212000.0</v>
+      </c>
+      <c r="CI30">
+        <v>17405000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>19348000.0</v>
+      </c>
+      <c r="CK30">
+        <v>18989000.0</v>
+      </c>
+      <c r="CL30">
+        <v>17796000.0</v>
+      </c>
+      <c r="CM30">
+        <v>10398000.0</v>
+      </c>
+      <c r="CN30">
+        <v>10393000.0</v>
+      </c>
+      <c r="CO30">
+        <v>9675000.0</v>
+      </c>
+      <c r="CP30">
+        <v>10303000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>8945000.0</v>
+      </c>
+      <c r="CR30">
+        <v>9232000.0</v>
+      </c>
+      <c r="CS30">
+        <v>8968000.0</v>
+      </c>
+      <c r="CT30">
+        <v>12419000.0</v>
+      </c>
+      <c r="CU30">
+        <v>7715000.0</v>
+      </c>
+      <c r="CV30">
+        <v>8641016.0</v>
+      </c>
+      <c r="CW30">
+        <v>8174000.0</v>
+      </c>
+      <c r="CX30">
+        <v>7719000.0</v>
+      </c>
+      <c r="CY30">
+        <v>7206000.0</v>
+      </c>
+      <c r="CZ30">
+        <v>7863195.0</v>
+      </c>
+      <c r="DA30">
+        <v>6934000.0</v>
+      </c>
+      <c r="DB30">
+        <v>6819000.0</v>
+      </c>
+      <c r="DC30">
+        <v>6157000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:107">
+      <c r="A31" t="s">
+        <v>198</v>
+      </c>
+      <c r="B31">
+        <v>48931000.0</v>
+      </c>
+      <c r="C31">
+        <v>8539000.0</v>
+      </c>
+      <c r="D31">
+        <v>27548000.0</v>
+      </c>
+      <c r="E31">
+        <v>28301000.0</v>
+      </c>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31">
+        <v>-2540000.0</v>
+      </c>
+      <c r="I31">
+        <v>18118000.0</v>
+      </c>
+      <c r="J31">
+        <v>-3561000.0</v>
+      </c>
+      <c r="K31">
+        <v>25087000.0</v>
+      </c>
+      <c r="L31">
+        <v>-3478000.0</v>
+      </c>
+      <c r="M31">
+        <v>-2915000.0</v>
+      </c>
+      <c r="N31">
+        <v>-1245000.0</v>
+      </c>
+      <c r="O31">
+        <v>28635000.0</v>
+      </c>
+      <c r="P31">
+        <v>-3025000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-2677000.0</v>
+      </c>
+      <c r="R31">
+        <v>-2513000.0</v>
+      </c>
+      <c r="S31">
+        <v>-3181000.0</v>
+      </c>
+      <c r="T31">
+        <v>-1723000.0</v>
+      </c>
+      <c r="U31">
+        <v>-2779000.0</v>
+      </c>
+      <c r="V31">
+        <v>-2369000.0</v>
+      </c>
+      <c r="W31">
+        <v>-2381000.0</v>
+      </c>
+      <c r="X31">
+        <v>-1777000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-2233000.0</v>
+      </c>
+      <c r="Z31">
+        <v>11415000.0</v>
+      </c>
+      <c r="AA31">
+        <v>1708000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-2684000.0</v>
+      </c>
+      <c r="AC31">
+        <v>15325000.0</v>
+      </c>
+      <c r="AD31"/>
+      <c r="AE31">
+        <v>19839000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-3373000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-2897000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-3480000.0</v>
+      </c>
+      <c r="AI31">
+        <v>19355000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-2863000.0</v>
+      </c>
+      <c r="AK31">
+        <v>23600000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-3391000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-1938000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-1477000.0</v>
+      </c>
+      <c r="AO31">
+        <v>19021000.0</v>
+      </c>
+      <c r="AP31">
+        <v>21331000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>19588000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-3755000.0</v>
+      </c>
+      <c r="AS31">
+        <v>23463000.0</v>
+      </c>
+      <c r="AT31">
+        <v>22703000.0</v>
+      </c>
+      <c r="AU31">
+        <v>17434000.0</v>
+      </c>
+      <c r="AV31">
+        <v>17153000.0</v>
+      </c>
+      <c r="AW31">
+        <v>9339000.0</v>
+      </c>
+      <c r="AX31">
+        <v>18122000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-1965000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>14288000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-2438000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-497000.0</v>
+      </c>
+      <c r="BC31">
+        <v>14704000.0</v>
+      </c>
+      <c r="BD31">
+        <v>13815000.0</v>
+      </c>
+      <c r="BE31">
+        <v>12495000.0</v>
+      </c>
+      <c r="BF31">
+        <v>8448000.0</v>
+      </c>
+      <c r="BG31">
+        <v>7308000.0</v>
+      </c>
+      <c r="BH31">
+        <v>4782000.0</v>
+      </c>
+      <c r="BI31">
+        <v>4067000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>8351000.0</v>
+      </c>
+      <c r="BK31">
+        <v>10433000.0</v>
+      </c>
+      <c r="BL31">
+        <v>4422000.0</v>
+      </c>
+      <c r="BM31">
+        <v>-14135000.0</v>
+      </c>
+      <c r="BN31">
+        <v>-29293000.0</v>
+      </c>
+      <c r="BO31">
+        <v>-49881000.0</v>
+      </c>
+      <c r="BP31">
+        <v>-63426000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>-38458000.0</v>
+      </c>
+      <c r="BR31">
+        <v>-18128000.0</v>
+      </c>
+      <c r="BS31">
+        <v>-32695000.0</v>
+      </c>
+      <c r="BT31">
+        <v>-8563000.0</v>
+      </c>
+      <c r="BU31">
+        <v>-47917000.0</v>
+      </c>
+      <c r="BV31">
+        <v>-104952000.0</v>
+      </c>
+      <c r="BW31">
+        <v>-55653000.0</v>
+      </c>
+      <c r="BX31">
+        <v>-99431000.0</v>
+      </c>
+      <c r="BY31">
+        <v>-49206000.0</v>
+      </c>
+      <c r="BZ31">
+        <v>-40111000.0</v>
+      </c>
+      <c r="CA31">
+        <v>-43074000.0</v>
+      </c>
+      <c r="CB31">
+        <v>-31634000.0</v>
+      </c>
+      <c r="CC31">
+        <v>-36748000.0</v>
+      </c>
+      <c r="CD31">
+        <v>-33254000.0</v>
+      </c>
+      <c r="CE31">
+        <v>-30443000.0</v>
+      </c>
+      <c r="CF31">
+        <v>58229000.0</v>
+      </c>
+      <c r="CG31">
+        <v>-24522000.0</v>
+      </c>
+      <c r="CH31">
+        <v>-14574000.0</v>
+      </c>
+      <c r="CI31">
+        <v>-12932000.0</v>
+      </c>
+      <c r="CJ31">
+        <v>18679000.0</v>
+      </c>
+      <c r="CK31">
+        <v>-11210000.0</v>
+      </c>
+      <c r="CL31">
+        <v>-15969000.0</v>
+      </c>
+      <c r="CM31">
+        <v>-6577000.0</v>
+      </c>
+      <c r="CN31">
+        <v>9887000.0</v>
+      </c>
+      <c r="CO31">
+        <v>-5605000.0</v>
+      </c>
+      <c r="CP31">
+        <v>-11015000.0</v>
+      </c>
+      <c r="CQ31">
+        <v>-20250000.0</v>
+      </c>
+      <c r="CR31">
+        <v>7216000.0</v>
+      </c>
+      <c r="CS31">
+        <v>-5995000.0</v>
+      </c>
+      <c r="CT31">
+        <v>-5599000.0</v>
+      </c>
+      <c r="CU31">
+        <v>-5287000.0</v>
+      </c>
+      <c r="CV31">
+        <v>6369134.0</v>
+      </c>
+      <c r="CW31">
+        <v>-10033000.0</v>
+      </c>
+      <c r="CX31">
+        <v>7091000.0</v>
+      </c>
+      <c r="CY31">
+        <v>-10267000.0</v>
+      </c>
+      <c r="CZ31">
+        <v>6998869.0</v>
+      </c>
+      <c r="DA31">
+        <v>6548000.0</v>
+      </c>
+      <c r="DB31">
+        <v>6453000.0</v>
+      </c>
+      <c r="DC31">
+        <v>6312000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:107">
+      <c r="A32" t="s">
+        <v>199</v>
+      </c>
+      <c r="B32">
+        <v>55581000.0</v>
+      </c>
+      <c r="C32">
+        <v>102152000.0</v>
+      </c>
+      <c r="D32">
+        <v>112933000.0</v>
+      </c>
+      <c r="E32">
+        <v>115106000.0</v>
+      </c>
+      <c r="F32">
+        <v>109404000.0</v>
+      </c>
+      <c r="G32">
+        <v>106983000.0</v>
+      </c>
+      <c r="H32">
+        <v>107470000.0</v>
+      </c>
+      <c r="I32">
+        <v>107995000.0</v>
+      </c>
+      <c r="J32">
+        <v>106717000.0</v>
+      </c>
+      <c r="K32">
+        <v>107327000.0</v>
+      </c>
+      <c r="L32">
+        <v>103864000.0</v>
+      </c>
+      <c r="M32">
+        <v>101300000.0</v>
+      </c>
+      <c r="N32">
+        <v>96762000.0</v>
+      </c>
+      <c r="O32">
+        <v>95639000.0</v>
+      </c>
+      <c r="P32">
+        <v>89696000.0</v>
+      </c>
+      <c r="Q32">
+        <v>80364000.0</v>
+      </c>
+      <c r="R32">
+        <v>72530000.0</v>
+      </c>
+      <c r="S32">
+        <v>65424000.0</v>
+      </c>
+      <c r="T32">
+        <v>63906000.0</v>
+      </c>
+      <c r="U32">
+        <v>67864000.0</v>
+      </c>
+      <c r="V32">
+        <v>63418000.0</v>
+      </c>
+      <c r="W32">
+        <v>61614000.0</v>
+      </c>
+      <c r="X32">
+        <v>61760000.0</v>
+      </c>
+      <c r="Y32">
+        <v>61943000.0</v>
+      </c>
+      <c r="Z32">
+        <v>76667000.0</v>
+      </c>
+      <c r="AA32">
+        <v>65149000.0</v>
+      </c>
+      <c r="AB32">
+        <v>67407000.0</v>
+      </c>
+      <c r="AC32">
+        <v>69037000.0</v>
+      </c>
+      <c r="AD32">
+        <v>50719000.0</v>
+      </c>
+      <c r="AE32">
+        <v>68668000.0</v>
+      </c>
+      <c r="AF32">
+        <v>68257000.0</v>
+      </c>
+      <c r="AG32">
+        <v>66251000.0</v>
+      </c>
+      <c r="AH32">
+        <v>63267000.0</v>
+      </c>
+      <c r="AI32">
+        <v>61143000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>63466000.0</v>
+      </c>
+      <c r="AK32">
+        <v>62678000.0</v>
+      </c>
+      <c r="AL32">
+        <v>61028000.0</v>
+      </c>
+      <c r="AM32">
+        <v>55566000.0</v>
+      </c>
+      <c r="AN32">
+        <v>55380000.0</v>
+      </c>
+      <c r="AO32">
+        <v>52999000.0</v>
+      </c>
+      <c r="AP32">
+        <v>53532000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>49635000.0</v>
+      </c>
+      <c r="AR32">
+        <v>53771000.0</v>
+      </c>
+      <c r="AS32">
+        <v>53586000.0</v>
+      </c>
+      <c r="AT32">
+        <v>52183000.0</v>
+      </c>
+      <c r="AU32">
+        <v>52288000.0</v>
+      </c>
+      <c r="AV32">
+        <v>48939000.0</v>
+      </c>
+      <c r="AW32">
+        <v>41596000.0</v>
+      </c>
+      <c r="AX32">
+        <v>35831000.0</v>
+      </c>
+      <c r="AY32">
+        <v>36498000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>38443000.0</v>
+      </c>
+      <c r="BA32">
+        <v>37595000.0</v>
+      </c>
+      <c r="BB32">
+        <v>37026000.0</v>
+      </c>
+      <c r="BC32">
+        <v>37606000.0</v>
+      </c>
+      <c r="BD32">
+        <v>36790000.0</v>
+      </c>
+      <c r="BE32">
+        <v>35758000.0</v>
+      </c>
+      <c r="BF32">
+        <v>37066000.0</v>
+      </c>
+      <c r="BG32">
+        <v>33727000.0</v>
+      </c>
+      <c r="BH32">
+        <v>36988000.0</v>
+      </c>
+      <c r="BI32">
+        <v>37652000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>38635000.0</v>
+      </c>
+      <c r="BK32">
+        <v>39383000.0</v>
+      </c>
+      <c r="BL32">
+        <v>40666000.0</v>
+      </c>
+      <c r="BM32">
+        <v>41346000.0</v>
+      </c>
+      <c r="BN32">
+        <v>42847000.0</v>
+      </c>
+      <c r="BO32">
+        <v>45058000.0</v>
+      </c>
+      <c r="BP32">
+        <v>51803000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>53708000.0</v>
+      </c>
+      <c r="BR32">
+        <v>55260000.0</v>
+      </c>
+      <c r="BS32">
+        <v>56493000.0</v>
+      </c>
+      <c r="BT32">
+        <v>64628000.0</v>
+      </c>
+      <c r="BU32">
+        <v>67179000.0</v>
+      </c>
+      <c r="BV32">
+        <v>69315000.0</v>
+      </c>
+      <c r="BW32">
+        <v>74735000.0</v>
+      </c>
+      <c r="BX32">
+        <v>82758000.0</v>
+      </c>
+      <c r="BY32">
+        <v>80723000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>80552000.0</v>
+      </c>
+      <c r="CA32">
+        <v>77943000.0</v>
+      </c>
+      <c r="CB32">
+        <v>79873000.0</v>
+      </c>
+      <c r="CC32">
+        <v>77836000.0</v>
+      </c>
+      <c r="CD32">
+        <v>72574000.0</v>
+      </c>
+      <c r="CE32">
+        <v>66580000.0</v>
+      </c>
+      <c r="CF32">
+        <v>64651000.0</v>
+      </c>
+      <c r="CG32">
+        <v>61152000.0</v>
+      </c>
+      <c r="CH32">
+        <v>54954000.0</v>
+      </c>
+      <c r="CI32">
+        <v>50566000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>49871000.0</v>
+      </c>
+      <c r="CK32">
+        <v>46423000.0</v>
+      </c>
+      <c r="CL32">
+        <v>38499000.0</v>
+      </c>
+      <c r="CM32">
+        <v>26937000.0</v>
+      </c>
+      <c r="CN32">
+        <v>26702000.0</v>
+      </c>
+      <c r="CO32">
+        <v>24004000.0</v>
+      </c>
+      <c r="CP32">
+        <v>24764000.0</v>
+      </c>
+      <c r="CQ32">
+        <v>21960000.0</v>
+      </c>
+      <c r="CR32">
+        <v>23622000.0</v>
+      </c>
+      <c r="CS32">
+        <v>23694000.0</v>
+      </c>
+      <c r="CT32">
+        <v>22749000.0</v>
+      </c>
+      <c r="CU32">
+        <v>20456000.0</v>
+      </c>
+      <c r="CV32">
+        <v>21690815.0</v>
+      </c>
+      <c r="CW32">
+        <v>24065000.0</v>
+      </c>
+      <c r="CX32">
+        <v>24067000.0</v>
+      </c>
+      <c r="CY32">
+        <v>23840000.0</v>
+      </c>
+      <c r="CZ32">
+        <v>25211303.0</v>
+      </c>
+      <c r="DA32">
+        <v>22501000.0</v>
+      </c>
+      <c r="DB32">
+        <v>20713000.0</v>
+      </c>
+      <c r="DC32">
+        <v>18801000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AB30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:28">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="2" spans="1:28">
+      <c r="A2" t="s">
+        <v>200</v>
+      </c>
+      <c r="B2">
+        <v>304800000.0</v>
+      </c>
+      <c r="C2">
+        <v>302324000.0</v>
+      </c>
+      <c r="D2">
+        <v>352421000.0</v>
+      </c>
+      <c r="E2">
+        <v>608965000.0</v>
+      </c>
+      <c r="F2">
+        <v>391849000.0</v>
+      </c>
+      <c r="G2">
+        <v>121678000.0</v>
+      </c>
+      <c r="H2">
+        <v>155376000.0</v>
+      </c>
+      <c r="I2">
+        <v>153826000.0</v>
+      </c>
+      <c r="J2">
+        <v>147235000.0</v>
+      </c>
+      <c r="K2">
+        <v>164364000.0</v>
+      </c>
+      <c r="L2">
+        <v>158320000.0</v>
+      </c>
+      <c r="M2">
+        <v>179357000.0</v>
+      </c>
+      <c r="N2">
+        <v>268047000.0</v>
+      </c>
+      <c r="O2">
+        <v>201683000.0</v>
+      </c>
+      <c r="P2">
+        <v>249720000.0</v>
+      </c>
+      <c r="Q2">
+        <v>154110000.0</v>
+      </c>
+      <c r="R2">
+        <v>215947000.0</v>
+      </c>
+      <c r="S2">
+        <v>122398000.0</v>
+      </c>
+      <c r="T2">
+        <v>138501000.0</v>
+      </c>
+      <c r="U2">
+        <v>163477000.0</v>
+      </c>
+      <c r="V2">
+        <v>127164000.0</v>
+      </c>
+      <c r="W2">
+        <v>62595000.0</v>
+      </c>
+      <c r="X2">
+        <v>122772000.0</v>
+      </c>
+      <c r="Y2">
+        <v>81206000.0</v>
+      </c>
+      <c r="Z2">
+        <v>176107000.0</v>
+      </c>
+      <c r="AA2">
+        <v>63476000.0</v>
+      </c>
+      <c r="AB2">
+        <v>70729366.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:28">
+      <c r="A3" t="s">
+        <v>201</v>
+      </c>
+      <c r="B3">
+        <v>2307000</v>
+      </c>
+      <c r="C3">
+        <v>2620000</v>
+      </c>
+      <c r="D3">
+        <v>2419000</v>
+      </c>
+      <c r="E3">
+        <v>1926000</v>
+      </c>
+      <c r="F3">
+        <v>2724000</v>
+      </c>
+      <c r="G3">
+        <v>4392000</v>
+      </c>
+      <c r="H3">
+        <v>1579000</v>
+      </c>
+      <c r="I3">
+        <v>3696000</v>
+      </c>
+      <c r="J3">
+        <v>843000</v>
+      </c>
+      <c r="K3">
+        <v>730000</v>
+      </c>
+      <c r="L3">
+        <v>1146000</v>
+      </c>
+      <c r="M3">
+        <v>1150000</v>
+      </c>
+      <c r="N3">
+        <v>1018000</v>
+      </c>
+      <c r="O3">
+        <v>675000</v>
+      </c>
+      <c r="P3">
+        <v>1167000</v>
+      </c>
+      <c r="Q3">
+        <v>1228000</v>
+      </c>
+      <c r="R3">
+        <v>988000</v>
+      </c>
+      <c r="S3">
+        <v>2379000</v>
+      </c>
+      <c r="T3">
+        <v>3682000</v>
+      </c>
+      <c r="U3">
+        <v>2237000</v>
+      </c>
+      <c r="V3">
+        <v>3831000</v>
+      </c>
+      <c r="W3">
+        <v>2049000</v>
+      </c>
+      <c r="X3">
+        <v>2031000</v>
+      </c>
+      <c r="Y3">
+        <v>1832000</v>
+      </c>
+      <c r="Z3">
+        <v>1932000</v>
+      </c>
+      <c r="AA3">
+        <v>1927000</v>
+      </c>
+      <c r="AB3">
+        <v>719722</v>
+      </c>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" t="s">
+        <v>202</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4">
+        <v>217116000.0</v>
+      </c>
+      <c r="G4">
+        <v>270171000.0</v>
+      </c>
+      <c r="H4">
+        <v>-33698000.0</v>
+      </c>
+      <c r="I4">
+        <v>1550000.0</v>
+      </c>
+      <c r="J4">
+        <v>6591000.0</v>
+      </c>
+      <c r="K4">
+        <v>-17129000.0</v>
+      </c>
+      <c r="L4">
+        <v>6044000.0</v>
+      </c>
+      <c r="M4">
+        <v>-21037000.0</v>
+      </c>
+      <c r="N4">
+        <v>-88690000.0</v>
+      </c>
+      <c r="O4">
+        <v>66364000.0</v>
+      </c>
+      <c r="P4">
+        <v>-48037000.0</v>
+      </c>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" t="s">
+        <v>203</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5">
+        <v>252840000.0</v>
+      </c>
+      <c r="G5">
+        <v>63561000.0</v>
+      </c>
+      <c r="H5">
+        <v>76115000.0</v>
+      </c>
+      <c r="I5">
+        <v>84939000.0</v>
+      </c>
+      <c r="J5">
+        <v>116082000.0</v>
+      </c>
+      <c r="K5">
+        <v>89806000.0</v>
+      </c>
+      <c r="L5">
+        <v>99331000.0</v>
+      </c>
+      <c r="M5">
+        <v>40384000.0</v>
+      </c>
+      <c r="N5">
+        <v>102606000.0</v>
+      </c>
+      <c r="O5">
+        <v>-2848000.0</v>
+      </c>
+      <c r="P5">
+        <v>2683000.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" t="s">
+        <v>204</v>
+      </c>
+      <c r="B6">
+        <v>-91958000.0</v>
+      </c>
+      <c r="C6">
+        <v>2476000.0</v>
+      </c>
+      <c r="D6">
+        <v>-50097000.0</v>
+      </c>
+      <c r="E6">
+        <v>-256544000.0</v>
+      </c>
+      <c r="F6">
+        <v>217116000.0</v>
+      </c>
+      <c r="G6">
+        <v>270171000.0</v>
+      </c>
+      <c r="H6">
+        <v>-33698000.0</v>
+      </c>
+      <c r="I6">
+        <v>1550000.0</v>
+      </c>
+      <c r="J6">
+        <v>6591000.0</v>
+      </c>
+      <c r="K6">
+        <v>-17129000.0</v>
+      </c>
+      <c r="L6">
+        <v>6044000.0</v>
+      </c>
+      <c r="M6">
+        <v>-21037000.0</v>
+      </c>
+      <c r="N6">
+        <v>-88690000.0</v>
+      </c>
+      <c r="O6">
+        <v>66364000.0</v>
+      </c>
+      <c r="P6">
+        <v>-48037000.0</v>
+      </c>
+      <c r="Q6">
+        <v>95610000.0</v>
+      </c>
+      <c r="R6">
+        <v>-61837000.0</v>
+      </c>
+      <c r="S6">
+        <v>93549000.0</v>
+      </c>
+      <c r="T6">
+        <v>-16103000.0</v>
+      </c>
+      <c r="U6">
+        <v>-24976000.0</v>
+      </c>
+      <c r="V6">
+        <v>36313000.0</v>
+      </c>
+      <c r="W6">
+        <v>64569000.0</v>
+      </c>
+      <c r="X6">
+        <v>-60177000.0</v>
+      </c>
+      <c r="Y6">
+        <v>41566000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-94901000.0</v>
+      </c>
+      <c r="AA6">
+        <v>112631000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-7253282.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" t="s">
+        <v>205</v>
+      </c>
+      <c r="B7">
+        <v>-9606000.0</v>
+      </c>
+      <c r="C7">
+        <v>-21941000.0</v>
+      </c>
+      <c r="D7">
+        <v>20406000.0</v>
+      </c>
+      <c r="E7">
+        <v>22143000.0</v>
+      </c>
+      <c r="F7">
+        <v>9308000.0</v>
+      </c>
+      <c r="G7">
+        <v>-12096000.0</v>
+      </c>
+      <c r="H7">
+        <v>-8374000.0</v>
+      </c>
+      <c r="I7">
+        <v>1777000.0</v>
+      </c>
+      <c r="J7">
+        <v>12231000.0</v>
+      </c>
+      <c r="K7">
+        <v>-5151000.0</v>
+      </c>
+      <c r="L7">
+        <v>18499000.0</v>
+      </c>
+      <c r="M7">
+        <v>-6678000.0</v>
+      </c>
+      <c r="N7">
+        <v>-512000.0</v>
+      </c>
+      <c r="O7">
+        <v>-59988000.0</v>
+      </c>
+      <c r="P7">
+        <v>-3984000.0</v>
+      </c>
+      <c r="Q7">
+        <v>47594000.0</v>
+      </c>
+      <c r="R7">
+        <v>-47117000.0</v>
+      </c>
+      <c r="S7">
+        <v>-3452000.0</v>
+      </c>
+      <c r="T7">
+        <v>25038000.0</v>
+      </c>
+      <c r="U7">
+        <v>-20931000.0</v>
+      </c>
+      <c r="V7">
+        <v>-1404000.0</v>
+      </c>
+      <c r="W7">
+        <v>-12622000.0</v>
+      </c>
+      <c r="X7">
+        <v>3039000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-3134000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-3810000.0</v>
+      </c>
+      <c r="AA7">
+        <v>1768000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-296417.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" t="s">
+        <v>206</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8">
+        <v>-561000.0</v>
+      </c>
+      <c r="J8">
+        <v>-1783000.0</v>
+      </c>
+      <c r="K8">
+        <v>-1486000.0</v>
+      </c>
+      <c r="L8">
+        <v>248000.0</v>
+      </c>
+      <c r="M8">
+        <v>740000.0</v>
+      </c>
+      <c r="N8">
+        <v>526000.0</v>
+      </c>
+      <c r="O8">
+        <v>248000.0</v>
+      </c>
+      <c r="P8">
+        <v>219000.0</v>
+      </c>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
+      <c r="A9" t="s">
+        <v>207</v>
+      </c>
+      <c r="B9">
+        <v>-6077000.0</v>
+      </c>
+      <c r="C9">
+        <v>-9716000.0</v>
+      </c>
+      <c r="D9">
+        <v>9783000.0</v>
+      </c>
+      <c r="E9">
+        <v>24688000.0</v>
+      </c>
+      <c r="F9">
+        <v>3312000.0</v>
+      </c>
+      <c r="G9">
+        <v>-10400000.0</v>
+      </c>
+      <c r="H9">
+        <v>-4859000.0</v>
+      </c>
+      <c r="I9">
+        <v>4208000.0</v>
+      </c>
+      <c r="J9">
+        <v>-4109000.0</v>
+      </c>
+      <c r="K9">
+        <v>3965000.0</v>
+      </c>
+      <c r="L9">
+        <v>18303000.0</v>
+      </c>
+      <c r="M9">
+        <v>-1528000.0</v>
+      </c>
+      <c r="N9">
+        <v>-2397000.0</v>
+      </c>
+      <c r="O9">
+        <v>291000.0</v>
+      </c>
+      <c r="P9">
+        <v>334000.0</v>
+      </c>
+      <c r="Q9">
+        <v>48810000.0</v>
+      </c>
+      <c r="R9">
+        <v>-41987000.0</v>
+      </c>
+      <c r="S9">
+        <v>-1017000.0</v>
+      </c>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9">
+        <v>155000.0</v>
+      </c>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+    </row>
+    <row r="10" spans="1:28">
+      <c r="A10" t="s">
+        <v>208</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10">
+        <v>-2625000.0</v>
+      </c>
+      <c r="J10">
+        <v>12085000.0</v>
+      </c>
+      <c r="K10">
+        <v>-965000.0</v>
+      </c>
+      <c r="L10">
+        <v>17085000.0</v>
+      </c>
+      <c r="M10">
+        <v>-6256000.0</v>
+      </c>
+      <c r="N10">
+        <v>9069000.0</v>
+      </c>
+      <c r="O10">
+        <v>-5652000.0</v>
+      </c>
+      <c r="P10">
+        <v>3712000.0</v>
+      </c>
+      <c r="Q10">
+        <v>124080000.0</v>
+      </c>
+      <c r="R10">
+        <v>33620000.0</v>
+      </c>
+      <c r="S10"/>
+      <c r="T10">
+        <v>22987000.0</v>
+      </c>
+      <c r="U10"/>
+      <c r="V10">
+        <v>5806000.0</v>
+      </c>
+      <c r="W10">
+        <v>456000.0</v>
+      </c>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+    </row>
+    <row r="11" spans="1:28">
+      <c r="A11" t="s">
+        <v>209</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>24688000.0</v>
+      </c>
+      <c r="F11">
+        <v>3312000.0</v>
+      </c>
+      <c r="G11">
+        <v>19002000.0</v>
+      </c>
+      <c r="H11">
+        <v>3376000.0</v>
+      </c>
+      <c r="I11">
+        <v>-1728000.0</v>
+      </c>
+      <c r="J11">
+        <v>3855000.0</v>
+      </c>
+      <c r="K11">
+        <v>-8956000.0</v>
+      </c>
+      <c r="L11">
+        <v>-13320000.0</v>
+      </c>
+      <c r="M11">
+        <v>4513000.0</v>
+      </c>
+      <c r="N11">
+        <v>-6034000.0</v>
+      </c>
+      <c r="O11">
+        <v>-3228000.0</v>
+      </c>
+      <c r="P11">
+        <v>-1235000.0</v>
+      </c>
+      <c r="Q11">
+        <v>3360000.0</v>
+      </c>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11">
+        <v>10671000.0</v>
+      </c>
+      <c r="V11">
+        <v>4811000.0</v>
+      </c>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+    </row>
+    <row r="12" spans="1:28">
+      <c r="A12" t="s">
+        <v>210</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>8715000.0</v>
+      </c>
+      <c r="F12">
+        <v>-30345000.0</v>
+      </c>
+      <c r="G12">
+        <v>-75507000.0</v>
+      </c>
+      <c r="H12">
+        <v>-63015000.0</v>
+      </c>
+      <c r="I12">
+        <v>-74994000.0</v>
+      </c>
+      <c r="J12">
+        <v>-105804000.0</v>
+      </c>
+      <c r="K12">
+        <v>-96048000.0</v>
+      </c>
+      <c r="L12">
+        <v>-92849000.0</v>
+      </c>
+      <c r="M12">
+        <v>-87583000.0</v>
+      </c>
+      <c r="N12">
+        <v>-82316000.0</v>
+      </c>
+      <c r="O12">
+        <v>-35688000.0</v>
+      </c>
+      <c r="P12">
+        <v>12616000.0</v>
+      </c>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+    </row>
+    <row r="13" spans="1:28">
+      <c r="A13" t="s">
+        <v>211</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>-2545000.0</v>
+      </c>
+      <c r="F13">
+        <v>5996000.0</v>
+      </c>
+      <c r="G13">
+        <v>-10092000.0</v>
+      </c>
+      <c r="H13">
+        <v>-3515000.0</v>
+      </c>
+      <c r="I13">
+        <v>-2431000.0</v>
+      </c>
+      <c r="J13">
+        <v>2839000.0</v>
+      </c>
+      <c r="K13">
+        <v>-12480000.0</v>
+      </c>
+      <c r="L13">
+        <v>-8946000.0</v>
+      </c>
+      <c r="M13">
+        <v>8526000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+    </row>
+    <row r="14" spans="1:28">
+      <c r="A14" t="s">
+        <v>212</v>
+      </c>
+      <c r="B14">
+        <v>5657000.0</v>
+      </c>
+      <c r="C14">
+        <v>6464000.0</v>
+      </c>
+      <c r="D14">
+        <v>6793000.0</v>
+      </c>
+      <c r="E14">
+        <v>15056000.0</v>
+      </c>
+      <c r="F14">
+        <v>16089000.0</v>
+      </c>
+      <c r="G14">
+        <v>10952000.0</v>
+      </c>
+      <c r="H14">
+        <v>9532000.0</v>
+      </c>
+      <c r="I14">
+        <v>11111000.0</v>
+      </c>
+      <c r="J14">
+        <v>12854000.0</v>
+      </c>
+      <c r="K14">
+        <v>14578000.0</v>
+      </c>
+      <c r="L14">
+        <v>17846000.0</v>
+      </c>
+      <c r="M14">
+        <v>8701000.0</v>
+      </c>
+      <c r="N14">
+        <v>6669000.0</v>
+      </c>
+      <c r="O14">
+        <v>7478000.0</v>
+      </c>
+      <c r="P14">
+        <v>2863000.0</v>
+      </c>
+      <c r="Q14">
+        <v>3435000.0</v>
+      </c>
+      <c r="R14">
+        <v>4178000.0</v>
+      </c>
+      <c r="S14">
+        <v>4858000.0</v>
+      </c>
+      <c r="T14">
+        <v>7541000.0</v>
+      </c>
+      <c r="U14">
+        <v>6874000.0</v>
+      </c>
+      <c r="V14">
+        <v>6054000.0</v>
+      </c>
+      <c r="W14">
+        <v>7565000.0</v>
+      </c>
+      <c r="X14">
+        <v>1892000.0</v>
+      </c>
+      <c r="Y14">
+        <v>1427000.0</v>
+      </c>
+      <c r="Z14">
+        <v>1283000.0</v>
+      </c>
+      <c r="AA14">
+        <v>610613.0</v>
+      </c>
+      <c r="AB14">
+        <v>1591184.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
+      <c r="A15" t="s">
+        <v>213</v>
+      </c>
+      <c r="B15">
+        <v>32623000.0</v>
+      </c>
+      <c r="C15">
+        <v>30380000.0</v>
+      </c>
+      <c r="D15">
+        <v>30535000.0</v>
+      </c>
+      <c r="E15">
+        <v>28636000.0</v>
+      </c>
+      <c r="F15">
+        <v>16514000.0</v>
+      </c>
+      <c r="G15">
+        <v>15960000.0</v>
+      </c>
+      <c r="H15">
+        <v>29776000.0</v>
+      </c>
+      <c r="I15">
+        <v>30921000.0</v>
+      </c>
+      <c r="J15">
+        <v>25811000.0</v>
+      </c>
+      <c r="K15">
+        <v>25661000.0</v>
+      </c>
+      <c r="L15">
+        <v>12783000.0</v>
+      </c>
+      <c r="M15">
+        <v>6694000.0</v>
+      </c>
+      <c r="N15">
+        <v>4439000.0</v>
+      </c>
+      <c r="O15">
+        <v>0.0</v>
+      </c>
+      <c r="P15">
+        <v>0.0</v>
+      </c>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15">
+        <v>3853000.0</v>
+      </c>
+      <c r="T15">
+        <v>11574000.0</v>
+      </c>
+      <c r="U15">
+        <v>11805000.0</v>
+      </c>
+      <c r="V15">
+        <v>9813000.0</v>
+      </c>
+      <c r="W15">
+        <v>7740000.0</v>
+      </c>
+      <c r="X15">
+        <v>4220000.0</v>
+      </c>
+      <c r="Y15">
+        <v>7000.0</v>
+      </c>
+      <c r="Z15">
+        <v>7000.0</v>
+      </c>
+      <c r="AA15">
+        <v>3345.0</v>
+      </c>
+      <c r="AB15">
+        <v>1998.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
+      <c r="A16" t="s">
+        <v>214</v>
+      </c>
+      <c r="B16">
+        <v>212842000.0</v>
+      </c>
+      <c r="C16">
+        <v>304800000.0</v>
+      </c>
+      <c r="D16">
+        <v>302324000.0</v>
+      </c>
+      <c r="E16">
+        <v>352421000.0</v>
+      </c>
+      <c r="F16">
+        <v>608965000.0</v>
+      </c>
+      <c r="G16">
+        <v>391849000.0</v>
+      </c>
+      <c r="H16">
+        <v>121678000.0</v>
+      </c>
+      <c r="I16">
+        <v>155376000.0</v>
+      </c>
+      <c r="J16">
+        <v>153826000.0</v>
+      </c>
+      <c r="K16">
+        <v>147235000.0</v>
+      </c>
+      <c r="L16">
+        <v>164364000.0</v>
+      </c>
+      <c r="M16">
+        <v>158320000.0</v>
+      </c>
+      <c r="N16">
+        <v>179357000.0</v>
+      </c>
+      <c r="O16">
+        <v>268047000.0</v>
+      </c>
+      <c r="P16">
+        <v>201683000.0</v>
+      </c>
+      <c r="Q16">
+        <v>249720000.0</v>
+      </c>
+      <c r="R16">
+        <v>154110000.0</v>
+      </c>
+      <c r="S16">
+        <v>215947000.0</v>
+      </c>
+      <c r="T16">
+        <v>122398000.0</v>
+      </c>
+      <c r="U16">
+        <v>138501000.0</v>
+      </c>
+      <c r="V16">
+        <v>163477000.0</v>
+      </c>
+      <c r="W16">
+        <v>127164000.0</v>
+      </c>
+      <c r="X16">
+        <v>62595000.0</v>
+      </c>
+      <c r="Y16">
+        <v>122772000.0</v>
+      </c>
+      <c r="Z16">
+        <v>81206000.0</v>
+      </c>
+      <c r="AA16">
+        <v>176107000.0</v>
+      </c>
+      <c r="AB16">
+        <v>63476084.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
+      <c r="A17" t="s">
+        <v>215</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
+      <c r="A18" t="s">
+        <v>216</v>
+      </c>
+      <c r="B18">
+        <v>203701000.0</v>
+      </c>
+      <c r="C18">
+        <v>51325000.0</v>
+      </c>
+      <c r="D18">
+        <v>105380000.0</v>
+      </c>
+      <c r="E18">
+        <v>145382000.0</v>
+      </c>
+      <c r="F18">
+        <v>91005000.0</v>
+      </c>
+      <c r="G18">
+        <v>55811000.0</v>
+      </c>
+      <c r="H18">
+        <v>57217000.0</v>
+      </c>
+      <c r="I18">
+        <v>72939000.0</v>
+      </c>
+      <c r="J18">
+        <v>80813000.0</v>
+      </c>
+      <c r="K18">
+        <v>58623000.0</v>
+      </c>
+      <c r="L18">
+        <v>65384000.0</v>
+      </c>
+      <c r="M18">
+        <v>24317000.0</v>
+      </c>
+      <c r="N18">
+        <v>59700000.0</v>
+      </c>
+      <c r="O18">
+        <v>52152000.0</v>
+      </c>
+      <c r="P18">
+        <v>48078000.0</v>
+      </c>
+      <c r="Q18">
+        <v>225217000.0</v>
+      </c>
+      <c r="R18">
+        <v>91268000.0</v>
+      </c>
+      <c r="S18">
+        <v>41376000.0</v>
+      </c>
+      <c r="T18">
+        <v>91139000.0</v>
+      </c>
+      <c r="U18">
+        <v>46672000.0</v>
+      </c>
+      <c r="V18">
+        <v>65113000.0</v>
+      </c>
+      <c r="W18">
+        <v>35684000.0</v>
+      </c>
+      <c r="X18">
+        <v>11557000.0</v>
+      </c>
+      <c r="Y18">
+        <v>19117000.0</v>
+      </c>
+      <c r="Z18">
+        <v>9267000.0</v>
+      </c>
+      <c r="AA18">
+        <v>23697000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-2364324.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" t="s">
+        <v>217</v>
+      </c>
+      <c r="B19">
+        <v>60219000.0</v>
+      </c>
+      <c r="C19">
+        <v>-107473000.0</v>
+      </c>
+      <c r="D19">
+        <v>-219166000.0</v>
+      </c>
+      <c r="E19">
+        <v>-881506000.0</v>
+      </c>
+      <c r="F19">
+        <v>-181735000.0</v>
+      </c>
+      <c r="G19">
+        <v>-404196000.0</v>
+      </c>
+      <c r="H19">
+        <v>-49337000.0</v>
+      </c>
+      <c r="I19">
+        <v>-243078000.0</v>
+      </c>
+      <c r="J19">
+        <v>-256985000.0</v>
+      </c>
+      <c r="K19">
+        <v>-85333000.0</v>
+      </c>
+      <c r="L19">
+        <v>186298000.0</v>
+      </c>
+      <c r="M19">
+        <v>-9738000.0</v>
+      </c>
+      <c r="N19">
+        <v>-310401000.0</v>
+      </c>
+      <c r="O19">
+        <v>-66803000.0</v>
+      </c>
+      <c r="P19">
+        <v>210025000.0</v>
+      </c>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" t="s">
+        <v>218</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
+      <c r="A21" t="s">
+        <v>219</v>
+      </c>
+      <c r="B21">
+        <v>-112500000.0</v>
+      </c>
+      <c r="C21">
+        <v>-62500000.0</v>
+      </c>
+      <c r="D21">
+        <v>-25000000.0</v>
+      </c>
+      <c r="E21">
+        <v>125200000.0</v>
+      </c>
+      <c r="F21">
+        <v>82386000.0</v>
+      </c>
+      <c r="G21">
+        <v>60000000.0</v>
+      </c>
+      <c r="H21">
+        <v>35000000.0</v>
+      </c>
+      <c r="I21">
+        <v>-95000000.0</v>
+      </c>
+      <c r="J21">
+        <v>-165000000.0</v>
+      </c>
+      <c r="K21">
+        <v>145000000.0</v>
+      </c>
+      <c r="L21">
+        <v>19067000.0</v>
+      </c>
+      <c r="M21">
+        <v>-2098000.0</v>
+      </c>
+      <c r="N21">
+        <v>124611000.0</v>
+      </c>
+      <c r="O21">
+        <v>-368000.0</v>
+      </c>
+      <c r="P21">
+        <v>-151917000.0</v>
+      </c>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" t="s">
+        <v>182</v>
+      </c>
+      <c r="B22">
+        <v>76089000.0</v>
+      </c>
+      <c r="C22">
+        <v>62201000.0</v>
+      </c>
+      <c r="D22">
+        <v>80041000.0</v>
+      </c>
+      <c r="E22">
+        <v>101394000.0</v>
+      </c>
+      <c r="F22">
+        <v>98677000.0</v>
+      </c>
+      <c r="G22">
+        <v>42196000.0</v>
+      </c>
+      <c r="H22">
+        <v>32788000.0</v>
+      </c>
+      <c r="I22">
+        <v>57868000.0</v>
+      </c>
+      <c r="J22">
+        <v>54660000.0</v>
+      </c>
+      <c r="K22">
+        <v>56489000.0</v>
+      </c>
+      <c r="L22">
+        <v>53823000.0</v>
+      </c>
+      <c r="M22">
+        <v>49761000.0</v>
+      </c>
+      <c r="N22">
+        <v>39857000.0</v>
+      </c>
+      <c r="O22">
+        <v>90324000.0</v>
+      </c>
+      <c r="P22">
+        <v>28147000.0</v>
+      </c>
+      <c r="Q22">
+        <v>-88009000.0</v>
+      </c>
+      <c r="R22">
+        <v>-122277000.0</v>
+      </c>
+      <c r="S22">
+        <v>-102093000.0</v>
+      </c>
+      <c r="T22">
+        <v>-60762000.0</v>
+      </c>
+      <c r="U22">
+        <v>65350000.0</v>
+      </c>
+      <c r="V22">
+        <v>58229000.0</v>
+      </c>
+      <c r="W22">
+        <v>36700000.0</v>
+      </c>
+      <c r="X22">
+        <v>19213000.0</v>
+      </c>
+      <c r="Y22">
+        <v>17030000.0</v>
+      </c>
+      <c r="Z22">
+        <v>16811000.0</v>
+      </c>
+      <c r="AA22">
+        <v>15523000.0</v>
+      </c>
+      <c r="AB22">
+        <v>12005738.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
+      <c r="A23" t="s">
+        <v>220</v>
+      </c>
+      <c r="B23">
+        <v>240878000.0</v>
+      </c>
+      <c r="C23">
+        <v>155198000.0</v>
+      </c>
+      <c r="D23">
+        <v>111717000.0</v>
+      </c>
+      <c r="E23">
+        <v>1305910000.0</v>
+      </c>
+      <c r="F23">
+        <v>-572000.0</v>
+      </c>
+      <c r="G23">
+        <v>635711000.0</v>
+      </c>
+      <c r="H23">
+        <v>-517000.0</v>
+      </c>
+      <c r="I23">
+        <v>398471000.0</v>
+      </c>
+      <c r="J23">
+        <v>538102000.0</v>
+      </c>
+      <c r="K23">
+        <v>300635000.0</v>
+      </c>
+      <c r="L23">
+        <v>-47087000.0</v>
+      </c>
+      <c r="M23">
+        <v>-68661000.0</v>
+      </c>
+      <c r="N23">
+        <v>117192000.0</v>
+      </c>
+      <c r="O23">
+        <v>51063000.0</v>
+      </c>
+      <c r="P23">
+        <v>-121811000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-282584000.0</v>
+      </c>
+      <c r="R23">
+        <v>-320753000.0</v>
+      </c>
+      <c r="S23">
+        <v>68381000.0</v>
+      </c>
+      <c r="T23">
+        <v>57177000.0</v>
+      </c>
+      <c r="U23">
+        <v>119199000.0</v>
+      </c>
+      <c r="V23">
+        <v>297307000.0</v>
+      </c>
+      <c r="W23">
+        <v>146273000.0</v>
+      </c>
+      <c r="X23">
+        <v>161856000.0</v>
+      </c>
+      <c r="Y23">
+        <v>241626000.0</v>
+      </c>
+      <c r="Z23">
+        <v>108342000.0</v>
+      </c>
+      <c r="AA23">
+        <v>276653000.0</v>
+      </c>
+      <c r="AB23">
+        <v>73725526.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
+      <c r="A24" t="s">
+        <v>221</v>
+      </c>
+      <c r="B24">
+        <v>-442229000.0</v>
+      </c>
+      <c r="C24">
+        <v>-64652000.0</v>
+      </c>
+      <c r="D24">
+        <v>-214601000.0</v>
+      </c>
+      <c r="E24">
+        <v>-818995000.0</v>
+      </c>
+      <c r="F24">
+        <v>1524000.0</v>
+      </c>
+      <c r="G24">
+        <v>1001000.0</v>
+      </c>
+      <c r="H24">
+        <v>6371000.0</v>
+      </c>
+      <c r="I24">
+        <v>-300524000.0</v>
+      </c>
+      <c r="J24">
+        <v>-454121000.0</v>
+      </c>
+      <c r="K24">
+        <v>-667703000.0</v>
+      </c>
+      <c r="L24">
+        <v>-374875000.0</v>
+      </c>
+      <c r="M24">
+        <v>-244784000.0</v>
+      </c>
+      <c r="N24">
+        <v>-195566000.0</v>
+      </c>
+      <c r="O24">
+        <v>-29279000.0</v>
+      </c>
+      <c r="P24">
+        <v>119921000.0</v>
+      </c>
+      <c r="Q24">
+        <v>319814000.0</v>
+      </c>
+      <c r="R24">
+        <v>361595000.0</v>
+      </c>
+      <c r="S24">
+        <v>-99345000.0</v>
+      </c>
+      <c r="T24">
+        <v>-459991000.0</v>
+      </c>
+      <c r="U24">
+        <v>-352678000.0</v>
+      </c>
+      <c r="V24">
+        <v>-242088000.0</v>
+      </c>
+      <c r="W24">
+        <v>-130650000.0</v>
+      </c>
+      <c r="X24">
+        <v>-265437000.0</v>
+      </c>
+      <c r="Y24">
+        <v>-188916000.0</v>
+      </c>
+      <c r="Z24">
+        <v>-209714000.0</v>
+      </c>
+      <c r="AA24">
+        <v>-149440000.0</v>
+      </c>
+      <c r="AB24">
+        <v>-125416199.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
+      <c r="A25" t="s">
+        <v>222</v>
+      </c>
+      <c r="B25">
+        <v>141025000.0</v>
+      </c>
+      <c r="C25">
+        <v>3646000.0</v>
+      </c>
+      <c r="D25">
+        <v>-2122000.0</v>
+      </c>
+      <c r="E25">
+        <v>-26432000.0</v>
+      </c>
+      <c r="F25">
+        <v>8389000.0</v>
+      </c>
+      <c r="G25">
+        <v>-7888000.0</v>
+      </c>
+      <c r="H25">
+        <v>-1899000.0</v>
+      </c>
+      <c r="I25">
+        <v>2364000.0</v>
+      </c>
+      <c r="J25">
+        <v>-982000.0</v>
+      </c>
+      <c r="K25">
+        <v>-9571000.0</v>
+      </c>
+      <c r="L25">
+        <v>-25879000.0</v>
+      </c>
+      <c r="M25">
+        <v>-28482000.0</v>
+      </c>
+      <c r="N25">
+        <v>13999000.0</v>
+      </c>
+      <c r="O25">
+        <v>66877000.0</v>
+      </c>
+      <c r="P25">
+        <v>21611000.0</v>
+      </c>
+      <c r="Q25">
+        <v>258851000.0</v>
+      </c>
+      <c r="R25">
+        <v>230550000.0</v>
+      </c>
+      <c r="S25">
+        <v>154660000.0</v>
+      </c>
+      <c r="T25">
+        <v>137622000.0</v>
+      </c>
+      <c r="U25">
+        <v>558000.0</v>
+      </c>
+      <c r="V25">
+        <v>8772000.0</v>
+      </c>
+      <c r="W25">
+        <v>-483000.0</v>
+      </c>
+      <c r="X25">
+        <v>-8487000.0</v>
+      </c>
+      <c r="Y25">
+        <v>6095000.0</v>
+      </c>
+      <c r="Z25">
+        <v>-3044000.0</v>
+      </c>
+      <c r="AA25">
+        <v>7027000.0</v>
+      </c>
+      <c r="AB25">
+        <v>-14032643.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
+      <c r="A26" t="s">
+        <v>223</v>
+      </c>
+      <c r="B26">
+        <v>-9404000.0</v>
+      </c>
+      <c r="C26">
+        <v>-6314000.0</v>
+      </c>
+      <c r="D26">
+        <v>-4084000.0</v>
+      </c>
+      <c r="E26">
+        <v>-298000.0</v>
+      </c>
+      <c r="F26">
+        <v>-6135000.0</v>
+      </c>
+      <c r="G26">
+        <v>-2196000.0</v>
+      </c>
+      <c r="H26">
+        <v>-7362000.0</v>
+      </c>
+      <c r="I26">
+        <v>-36068000.0</v>
+      </c>
+      <c r="J26">
+        <v>-1103000.0</v>
+      </c>
+      <c r="K26">
+        <v>-579000.0</v>
+      </c>
+      <c r="L26">
+        <v>-349000.0</v>
+      </c>
+      <c r="M26">
+        <v>467000.0</v>
+      </c>
+      <c r="N26">
+        <v>-5743000.0</v>
+      </c>
+      <c r="O26">
+        <v>10000.0</v>
+      </c>
+      <c r="P26">
+        <v>77109000.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
+        <v>-70000.0</v>
+      </c>
+      <c r="T26"/>
+      <c r="U26">
+        <v>249663000.0</v>
+      </c>
+      <c r="V26">
+        <v>-20041000.0</v>
+      </c>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+    </row>
+    <row r="27" spans="1:28">
+      <c r="A27" t="s">
+        <v>224</v>
+      </c>
+      <c r="B27">
+        <v>3598000.0</v>
+      </c>
+      <c r="C27">
+        <v>3575000.0</v>
+      </c>
+      <c r="D27">
+        <v>2681000.0</v>
+      </c>
+      <c r="E27">
+        <v>2595000.0</v>
+      </c>
+      <c r="F27">
+        <v>2436000.0</v>
+      </c>
+      <c r="G27">
+        <v>2544000.0</v>
+      </c>
+      <c r="H27">
+        <v>3125000.0</v>
+      </c>
+      <c r="I27">
+        <v>3515000.0</v>
+      </c>
+      <c r="J27">
+        <v>2893000.0</v>
+      </c>
+      <c r="K27">
+        <v>3008000.0</v>
+      </c>
+      <c r="L27">
+        <v>2241000.0</v>
+      </c>
+      <c r="M27">
+        <v>2165000.0</v>
+      </c>
+      <c r="N27">
+        <v>705000.0</v>
+      </c>
+      <c r="O27">
+        <v>478000.0</v>
+      </c>
+      <c r="P27">
+        <v>608000.0</v>
+      </c>
+      <c r="Q27">
+        <v>1013000.0</v>
+      </c>
+      <c r="R27">
+        <v>906000.0</v>
+      </c>
+      <c r="S27">
+        <v>1036000.0</v>
+      </c>
+      <c r="T27">
+        <v>1891000.0</v>
+      </c>
+      <c r="U27">
+        <v>1521000.0</v>
+      </c>
+      <c r="V27">
+        <v>-3104000.0</v>
+      </c>
+      <c r="W27">
+        <v>-3131000.0</v>
+      </c>
+      <c r="X27">
+        <v>-3333000.0</v>
+      </c>
+      <c r="Y27">
+        <v>1151000.0</v>
+      </c>
+      <c r="Z27">
+        <v>-4096305.0</v>
+      </c>
+      <c r="AA27">
+        <v>-1232787.0</v>
+      </c>
+      <c r="AB27">
+        <v>-1072496.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
+      <c r="A28" t="s">
+        <v>225</v>
+      </c>
+      <c r="B28">
+        <v>86351000.0</v>
+      </c>
+      <c r="C28">
+        <v>56004000.0</v>
+      </c>
+      <c r="D28">
+        <v>52098000.0</v>
+      </c>
+      <c r="E28">
+        <v>477654000.0</v>
+      </c>
+      <c r="F28">
+        <v>570426000.0</v>
+      </c>
+      <c r="G28">
+        <v>617555000.0</v>
+      </c>
+      <c r="H28">
+        <v>-47949000.0</v>
+      </c>
+      <c r="I28">
+        <v>236482000.0</v>
+      </c>
+      <c r="J28">
+        <v>445119000.0</v>
+      </c>
+      <c r="K28">
+        <v>419974000.0</v>
+      </c>
+      <c r="L28">
+        <v>-40219000.0</v>
+      </c>
+      <c r="M28">
+        <v>-62901000.0</v>
+      </c>
+      <c r="N28">
+        <v>154958000.0</v>
+      </c>
+      <c r="O28">
+        <v>50695000.0</v>
+      </c>
+      <c r="P28">
+        <v>-196619000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-166818000.0</v>
+      </c>
+      <c r="R28">
+        <v>-581172000.0</v>
+      </c>
+      <c r="S28">
+        <v>277000.0</v>
+      </c>
+      <c r="T28">
+        <v>312347000.0</v>
+      </c>
+      <c r="U28">
+        <v>233653000.0</v>
+      </c>
+      <c r="V28">
+        <v>247007000.0</v>
+      </c>
+      <c r="W28">
+        <v>76579000.0</v>
+      </c>
+      <c r="X28">
+        <v>305979000.0</v>
+      </c>
+      <c r="Y28">
+        <v>278013000.0</v>
+      </c>
+      <c r="Z28">
+        <v>108707000.0</v>
+      </c>
+      <c r="AA28">
+        <v>270758000.0</v>
+      </c>
+      <c r="AB28">
+        <v>79885078.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" t="s">
+        <v>226</v>
+      </c>
+      <c r="B29">
+        <v>206008000.0</v>
+      </c>
+      <c r="C29">
+        <v>53945000.0</v>
+      </c>
+      <c r="D29">
+        <v>107799000.0</v>
+      </c>
+      <c r="E29">
+        <v>147308000.0</v>
+      </c>
+      <c r="F29">
+        <v>93729000.0</v>
+      </c>
+      <c r="G29">
+        <v>60203000.0</v>
+      </c>
+      <c r="H29">
+        <v>58796000.0</v>
+      </c>
+      <c r="I29">
+        <v>76635000.0</v>
+      </c>
+      <c r="J29">
+        <v>81656000.0</v>
+      </c>
+      <c r="K29">
+        <v>59353000.0</v>
+      </c>
+      <c r="L29">
+        <v>66530000.0</v>
+      </c>
+      <c r="M29">
+        <v>25467000.0</v>
+      </c>
+      <c r="N29">
+        <v>60718000.0</v>
+      </c>
+      <c r="O29">
+        <v>52827000.0</v>
+      </c>
+      <c r="P29">
+        <v>49245000.0</v>
+      </c>
+      <c r="Q29">
+        <v>226445000.0</v>
+      </c>
+      <c r="R29">
+        <v>92256000.0</v>
+      </c>
+      <c r="S29">
+        <v>43755000.0</v>
+      </c>
+      <c r="T29">
+        <v>94821000.0</v>
+      </c>
+      <c r="U29">
+        <v>48909000.0</v>
+      </c>
+      <c r="V29">
+        <v>68944000.0</v>
+      </c>
+      <c r="W29">
+        <v>37733000.0</v>
+      </c>
+      <c r="X29">
+        <v>13588000.0</v>
+      </c>
+      <c r="Y29">
+        <v>20949000.0</v>
+      </c>
+      <c r="Z29">
+        <v>11199000.0</v>
+      </c>
+      <c r="AA29">
+        <v>23697000.0</v>
+      </c>
+      <c r="AB29">
+        <v>-1644602.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
+      <c r="A30" t="s">
+        <v>227</v>
+      </c>
+      <c r="B30">
+        <v>-384317000.0</v>
+      </c>
+      <c r="C30">
+        <v>-107473000.0</v>
+      </c>
+      <c r="D30">
+        <v>-209994000.0</v>
+      </c>
+      <c r="E30">
+        <v>-881506000.0</v>
+      </c>
+      <c r="F30">
+        <v>-447039000.0</v>
+      </c>
+      <c r="G30">
+        <v>-407587000.0</v>
+      </c>
+      <c r="H30">
+        <v>-44545000.0</v>
+      </c>
+      <c r="I30">
+        <v>-311567000.0</v>
+      </c>
+      <c r="J30">
+        <v>-520184000.0</v>
+      </c>
+      <c r="K30">
+        <v>-496456000.0</v>
+      </c>
+      <c r="L30">
+        <v>-20267000.0</v>
+      </c>
+      <c r="M30">
+        <v>16397000.0</v>
+      </c>
+      <c r="N30">
+        <v>-304366000.0</v>
+      </c>
+      <c r="O30">
+        <v>-37158000.0</v>
+      </c>
+      <c r="P30">
+        <v>99337000.0</v>
+      </c>
+      <c r="Q30">
+        <v>35983000.0</v>
+      </c>
+      <c r="R30">
+        <v>427079000.0</v>
+      </c>
+      <c r="S30">
+        <v>49517000.0</v>
+      </c>
+      <c r="T30">
+        <v>-423271000.0</v>
+      </c>
+      <c r="U30">
+        <v>-307538000.0</v>
+      </c>
+      <c r="V30">
+        <v>-279638000.0</v>
+      </c>
+      <c r="W30">
+        <v>-49743000.0</v>
+      </c>
+      <c r="X30">
+        <v>-379744000.0</v>
+      </c>
+      <c r="Y30">
+        <v>-257396000.0</v>
+      </c>
+      <c r="Z30">
+        <v>-214808000.0</v>
+      </c>
+      <c r="AA30">
+        <v>-181824000.0</v>
+      </c>
+      <c r="AB30">
+        <v>-85493758.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DB30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:106">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>91</v>
+      </c>
+      <c r="E1" t="s">
+        <v>92</v>
+      </c>
+      <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>94</v>
+      </c>
+      <c r="I1" t="s">
+        <v>95</v>
+      </c>
+      <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>97</v>
+      </c>
+      <c r="M1" t="s">
+        <v>98</v>
+      </c>
+      <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>101</v>
+      </c>
+      <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>103</v>
+      </c>
+      <c r="U1" t="s">
+        <v>104</v>
+      </c>
+      <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>106</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>107</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>166</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>167</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="2" spans="1:106">
+      <c r="A2" t="s">
+        <v>200</v>
+      </c>
+      <c r="B2">
+        <v>212841000.0</v>
+      </c>
+      <c r="C2">
+        <v>215654000.0</v>
+      </c>
+      <c r="D2">
+        <v>380050000.0</v>
+      </c>
+      <c r="E2">
+        <v>329003000.0</v>
+      </c>
+      <c r="F2">
+        <v>304800000.0</v>
+      </c>
+      <c r="G2">
+        <v>287767000.0</v>
+      </c>
+      <c r="H2">
+        <v>313079000.0</v>
+      </c>
+      <c r="I2">
+        <v>256038000.0</v>
+      </c>
+      <c r="J2">
+        <v>302324000.0</v>
+      </c>
+      <c r="K2">
+        <v>289006000.0</v>
+      </c>
+      <c r="L2">
+        <v>344907000.0</v>
+      </c>
+      <c r="M2">
+        <v>386201000.0</v>
+      </c>
+      <c r="N2">
+        <v>352421000.0</v>
+      </c>
+      <c r="O2">
+        <v>275159000.0</v>
+      </c>
+      <c r="P2">
+        <v>217237000.0</v>
+      </c>
+      <c r="Q2">
+        <v>312491000.0</v>
+      </c>
+      <c r="R2">
+        <v>608965000.0</v>
+      </c>
+      <c r="S2">
+        <v>824347000.0</v>
+      </c>
+      <c r="T2">
+        <v>697789000.0</v>
+      </c>
+      <c r="U2">
+        <v>646445000.0</v>
+      </c>
+      <c r="V2">
+        <v>391849000.0</v>
+      </c>
+      <c r="W2">
+        <v>359755000.0</v>
+      </c>
+      <c r="X2">
+        <v>546048000.0</v>
+      </c>
+      <c r="Y2">
+        <v>290546000.0</v>
+      </c>
+      <c r="Z2">
+        <v>121678000.0</v>
+      </c>
+      <c r="AA2">
+        <v>150678000.0</v>
+      </c>
+      <c r="AB2">
+        <v>130851000.0</v>
+      </c>
+      <c r="AC2">
+        <v>169830000.0</v>
+      </c>
+      <c r="AD2">
+        <v>155376000.0</v>
+      </c>
+      <c r="AE2">
+        <v>159617000.0</v>
+      </c>
+      <c r="AF2">
+        <v>136474000.0</v>
+      </c>
+      <c r="AG2">
+        <v>151611000.0</v>
+      </c>
+      <c r="AH2">
+        <v>153826000.0</v>
+      </c>
+      <c r="AI2">
+        <v>138139000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>138507000.0</v>
+      </c>
+      <c r="AK2">
+        <v>138592000.0</v>
+      </c>
+      <c r="AL2">
+        <v>147235000.0</v>
+      </c>
+      <c r="AM2">
+        <v>130197000.0</v>
+      </c>
+      <c r="AN2">
+        <v>156632000.0</v>
+      </c>
+      <c r="AO2">
+        <v>137464000.0</v>
+      </c>
+      <c r="AP2">
+        <v>164364000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>235342000.0</v>
+      </c>
+      <c r="AR2">
+        <v>153231000.0</v>
+      </c>
+      <c r="AS2">
+        <v>182054000.0</v>
+      </c>
+      <c r="AT2">
+        <v>158320000.0</v>
+      </c>
+      <c r="AU2">
+        <v>197016000.0</v>
+      </c>
+      <c r="AV2">
+        <v>123782000.0</v>
+      </c>
+      <c r="AW2">
+        <v>204384000.0</v>
+      </c>
+      <c r="AX2">
+        <v>179357000.0</v>
+      </c>
+      <c r="AY2">
+        <v>193854000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>77860000.0</v>
+      </c>
+      <c r="BA2">
+        <v>145299000.0</v>
+      </c>
+      <c r="BB2">
+        <v>268047000.0</v>
+      </c>
+      <c r="BC2">
+        <v>302428000.0</v>
+      </c>
+      <c r="BD2">
+        <v>304405000.0</v>
+      </c>
+      <c r="BE2">
+        <v>160242000.0</v>
+      </c>
+      <c r="BF2">
+        <v>201683000.0</v>
+      </c>
+      <c r="BG2">
+        <v>228862000.0</v>
+      </c>
+      <c r="BH2">
+        <v>198923000.0</v>
+      </c>
+      <c r="BI2">
+        <v>170361000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>249720000.0</v>
+      </c>
+      <c r="BK2">
+        <v>282298000.0</v>
+      </c>
+      <c r="BL2">
+        <v>250745000.0</v>
+      </c>
+      <c r="BM2">
+        <v>199217000.0</v>
+      </c>
+      <c r="BN2">
+        <v>154110000.0</v>
+      </c>
+      <c r="BO2">
+        <v>213334000.0</v>
+      </c>
+      <c r="BP2">
+        <v>382826000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>320950000.0</v>
+      </c>
+      <c r="BR2">
+        <v>215188000.0</v>
+      </c>
+      <c r="BS2">
+        <v>86640000.0</v>
+      </c>
+      <c r="BT2">
+        <v>120222000.0</v>
+      </c>
+      <c r="BU2">
+        <v>103306000.0</v>
+      </c>
+      <c r="BV2">
+        <v>122398000.0</v>
+      </c>
+      <c r="BW2">
+        <v>103789000.0</v>
+      </c>
+      <c r="BX2">
+        <v>121820000.0</v>
+      </c>
+      <c r="BY2">
+        <v>148174000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>138501000.0</v>
+      </c>
+      <c r="CA2">
+        <v>164609000.0</v>
+      </c>
+      <c r="CB2">
+        <v>111371000.0</v>
+      </c>
+      <c r="CC2">
+        <v>97780000.0</v>
+      </c>
+      <c r="CD2">
+        <v>163477000.0</v>
+      </c>
+      <c r="CE2">
+        <v>174233000.0</v>
+      </c>
+      <c r="CF2">
+        <v>103850000.0</v>
+      </c>
+      <c r="CG2">
+        <v>158841000.0</v>
+      </c>
+      <c r="CH2">
+        <v>127164000.0</v>
+      </c>
+      <c r="CI2">
+        <v>77964000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>107528000.0</v>
+      </c>
+      <c r="CK2">
+        <v>50707000.0</v>
+      </c>
+      <c r="CL2">
+        <v>62595000.0</v>
+      </c>
+      <c r="CM2">
+        <v>53314000.0</v>
+      </c>
+      <c r="CN2">
+        <v>119053000.0</v>
+      </c>
+      <c r="CO2">
+        <v>59865000.0</v>
+      </c>
+      <c r="CP2">
+        <v>122772000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>122833000.0</v>
+      </c>
+      <c r="CR2">
+        <v>124814000.0</v>
+      </c>
+      <c r="CS2">
+        <v>103849000.0</v>
+      </c>
+      <c r="CT2">
+        <v>81206000.0</v>
+      </c>
+      <c r="CU2">
+        <v>86821000.0</v>
+      </c>
+      <c r="CV2">
+        <v>124960000.0</v>
+      </c>
+      <c r="CW2">
+        <v>132007000.0</v>
+      </c>
+      <c r="CX2">
+        <v>176107000.0</v>
+      </c>
+      <c r="CY2">
+        <v>112128000.0</v>
+      </c>
+      <c r="CZ2">
+        <v>131438000.0</v>
+      </c>
+      <c r="DA2">
+        <v>105122000.0</v>
+      </c>
+      <c r="DB2">
+        <v>63476000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:106">
+      <c r="A3" t="s">
+        <v>201</v>
+      </c>
+      <c r="B3">
+        <v>499000</v>
+      </c>
+      <c r="C3">
+        <v>1095000</v>
+      </c>
+      <c r="D3">
+        <v>560000</v>
+      </c>
+      <c r="E3">
+        <v>569000</v>
+      </c>
+      <c r="F3">
+        <v>263000</v>
+      </c>
+      <c r="G3">
+        <v>840000</v>
+      </c>
+      <c r="H3">
+        <v>217000</v>
+      </c>
+      <c r="I3">
+        <v>769000</v>
+      </c>
+      <c r="J3">
+        <v>794000</v>
+      </c>
+      <c r="K3">
+        <v>2089000</v>
+      </c>
+      <c r="L3">
+        <v>1333000</v>
+      </c>
+      <c r="M3">
+        <v>1046000</v>
+      </c>
+      <c r="N3">
+        <v>617000</v>
+      </c>
+      <c r="O3">
+        <v>176000</v>
+      </c>
+      <c r="P3">
+        <v>349000</v>
+      </c>
+      <c r="Q3">
+        <v>784000</v>
+      </c>
+      <c r="R3">
+        <v>617000</v>
+      </c>
+      <c r="S3">
+        <v>274000</v>
+      </c>
+      <c r="T3">
+        <v>484000</v>
+      </c>
+      <c r="U3">
+        <v>955000</v>
+      </c>
+      <c r="V3">
+        <v>1011000</v>
+      </c>
+      <c r="W3">
+        <v>468000</v>
+      </c>
+      <c r="X3">
+        <v>2581000</v>
+      </c>
+      <c r="Y3">
+        <v>1035000</v>
+      </c>
+      <c r="Z3">
+        <v>1244000</v>
+      </c>
+      <c r="AA3">
+        <v>334000</v>
+      </c>
+      <c r="AB3">
+        <v>1398000</v>
+      </c>
+      <c r="AC3">
+        <v>929000</v>
+      </c>
+      <c r="AD3">
+        <v>1444000</v>
+      </c>
+      <c r="AE3">
+        <v>104000</v>
+      </c>
+      <c r="AF3">
+        <v>2831000</v>
+      </c>
+      <c r="AG3">
+        <v>488000</v>
+      </c>
+      <c r="AH3">
+        <v>481000</v>
+      </c>
+      <c r="AI3">
+        <v>696000</v>
+      </c>
+      <c r="AJ3">
+        <v>147000</v>
+      </c>
+      <c r="AK3">
+        <v>411000</v>
+      </c>
+      <c r="AL3">
+        <v>411000</v>
+      </c>
+      <c r="AM3">
+        <v>1393000</v>
+      </c>
+      <c r="AN3">
+        <v>1393000</v>
+      </c>
+      <c r="AO3">
+        <v>403000</v>
+      </c>
+      <c r="AP3">
+        <v>990000</v>
+      </c>
+      <c r="AQ3">
+        <v>23000</v>
+      </c>
+      <c r="AR3">
+        <v>123000</v>
+      </c>
+      <c r="AS3">
+        <v>389000</v>
+      </c>
+      <c r="AT3">
+        <v>903000</v>
+      </c>
+      <c r="AU3">
+        <v>411000</v>
+      </c>
+      <c r="AV3">
+        <v>128000</v>
+      </c>
+      <c r="AW3">
+        <v>491000</v>
+      </c>
+      <c r="AX3">
+        <v>120000</v>
+      </c>
+      <c r="AY3">
+        <v>451000</v>
+      </c>
+      <c r="AZ3">
+        <v>257000</v>
+      </c>
+      <c r="BA3">
+        <v>164000</v>
+      </c>
+      <c r="BB3">
+        <v>146000</v>
+      </c>
+      <c r="BC3">
+        <v>255000</v>
+      </c>
+      <c r="BD3">
+        <v>24000</v>
+      </c>
+      <c r="BE3">
+        <v>173000</v>
+      </c>
+      <c r="BF3">
+        <v>223000</v>
+      </c>
+      <c r="BG3">
+        <v>534000</v>
+      </c>
+      <c r="BH3">
+        <v>280000</v>
+      </c>
+      <c r="BI3">
+        <v>240000</v>
+      </c>
+      <c r="BJ3">
+        <v>113000</v>
+      </c>
+      <c r="BK3">
+        <v>517000</v>
+      </c>
+      <c r="BL3">
+        <v>247000</v>
+      </c>
+      <c r="BM3">
+        <v>241000</v>
+      </c>
+      <c r="BN3">
+        <v>223000</v>
+      </c>
+      <c r="BO3">
+        <v>12000</v>
+      </c>
+      <c r="BP3">
+        <v>117000</v>
+      </c>
+      <c r="BQ3">
+        <v>224000</v>
+      </c>
+      <c r="BR3">
+        <v>659000</v>
+      </c>
+      <c r="BS3">
+        <v>1863000</v>
+      </c>
+      <c r="BT3">
+        <v>634000</v>
+      </c>
+      <c r="BU3">
+        <v>851000</v>
+      </c>
+      <c r="BV3">
+        <v>629000</v>
+      </c>
+      <c r="BW3">
+        <v>981000</v>
+      </c>
+      <c r="BX3">
+        <v>986000</v>
+      </c>
+      <c r="BY3">
+        <v>771000</v>
+      </c>
+      <c r="BZ3">
+        <v>944000</v>
+      </c>
+      <c r="CA3">
+        <v>474000</v>
+      </c>
+      <c r="CB3">
+        <v>748000</v>
+      </c>
+      <c r="CC3">
+        <v>509000</v>
+      </c>
+      <c r="CD3">
+        <v>506000</v>
+      </c>
+      <c r="CE3">
+        <v>1098000</v>
+      </c>
+      <c r="CF3">
+        <v>581000</v>
+      </c>
+      <c r="CG3">
+        <v>415000</v>
+      </c>
+      <c r="CH3">
+        <v>1737000</v>
+      </c>
+      <c r="CI3">
+        <v>1234000</v>
+      </c>
+      <c r="CJ3">
+        <v>252000</v>
+      </c>
+      <c r="CK3">
+        <v>403000</v>
+      </c>
+      <c r="CL3">
+        <v>160000</v>
+      </c>
+      <c r="CM3">
+        <v>673000</v>
+      </c>
+      <c r="CN3">
+        <v>187000</v>
+      </c>
+      <c r="CO3">
+        <v>142000</v>
+      </c>
+      <c r="CP3">
+        <v>1029000</v>
+      </c>
+      <c r="CQ3">
+        <v>1232000</v>
+      </c>
+      <c r="CR3">
+        <v>179000</v>
+      </c>
+      <c r="CS3">
+        <v>204000</v>
+      </c>
+      <c r="CT3">
+        <v>217000</v>
+      </c>
+      <c r="CU3">
+        <v>130123</v>
+      </c>
+      <c r="CV3">
+        <v>930000</v>
+      </c>
+      <c r="CW3">
+        <v>432000</v>
+      </c>
+      <c r="CX3">
+        <v>440000</v>
+      </c>
+      <c r="CY3">
+        <v>821238</v>
+      </c>
+      <c r="CZ3">
+        <v>315000</v>
+      </c>
+      <c r="DA3">
+        <v>1132000</v>
+      </c>
+      <c r="DB3">
+        <v>265000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:106">
+      <c r="A4" t="s">
+        <v>202</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
+        <v>33780000.0</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4">
+        <v>57922000.0</v>
+      </c>
+      <c r="Q4">
+        <v>-79467000.0</v>
+      </c>
+      <c r="R4">
+        <v>-312261000.0</v>
+      </c>
+      <c r="S4">
+        <v>-215383000.0</v>
+      </c>
+      <c r="T4">
+        <v>126559000.0</v>
+      </c>
+      <c r="U4">
+        <v>51344000.0</v>
+      </c>
+      <c r="V4">
+        <v>254596000.0</v>
+      </c>
+      <c r="W4">
+        <v>32094000.0</v>
+      </c>
+      <c r="X4">
+        <v>-186292000.0</v>
+      </c>
+      <c r="Y4">
+        <v>255500000.0</v>
+      </c>
+      <c r="Z4">
+        <v>168869000.0</v>
+      </c>
+      <c r="AA4">
+        <v>-29000000.0</v>
+      </c>
+      <c r="AB4">
+        <v>19827000.0</v>
+      </c>
+      <c r="AC4">
+        <v>-38979000.0</v>
+      </c>
+      <c r="AD4">
+        <v>14454000.0</v>
+      </c>
+      <c r="AE4">
+        <v>-4241000.0</v>
+      </c>
+      <c r="AF4">
+        <v>23143000.0</v>
+      </c>
+      <c r="AG4">
+        <v>-15137000.0</v>
+      </c>
+      <c r="AH4">
+        <v>-2215000.0</v>
+      </c>
+      <c r="AI4">
+        <v>15687000.0</v>
+      </c>
+      <c r="AJ4">
+        <v>-368000.0</v>
+      </c>
+      <c r="AK4">
+        <v>-85000.0</v>
+      </c>
+      <c r="AL4">
+        <v>-8643000.0</v>
+      </c>
+      <c r="AM4">
+        <v>17038000.0</v>
+      </c>
+      <c r="AN4">
+        <v>-26435000.0</v>
+      </c>
+      <c r="AO4">
+        <v>19168000.0</v>
+      </c>
+      <c r="AP4">
+        <v>-26900000.0</v>
+      </c>
+      <c r="AQ4">
+        <v>-70978000.0</v>
+      </c>
+      <c r="AR4">
+        <v>82111000.0</v>
+      </c>
+      <c r="AS4">
+        <v>-28823000.0</v>
+      </c>
+      <c r="AT4">
+        <v>23734000.0</v>
+      </c>
+      <c r="AU4">
+        <v>-38696000.0</v>
+      </c>
+      <c r="AV4">
+        <v>73234000.0</v>
+      </c>
+      <c r="AW4">
+        <v>-80602000.0</v>
+      </c>
+      <c r="AX4">
+        <v>25027000.0</v>
+      </c>
+      <c r="AY4">
+        <v>-14497000.0</v>
+      </c>
+      <c r="AZ4">
+        <v>115994000.0</v>
+      </c>
+      <c r="BA4">
+        <v>-67439000.0</v>
+      </c>
+      <c r="BB4">
+        <v>-122748000.0</v>
+      </c>
+      <c r="BC4">
+        <v>-34381000.0</v>
+      </c>
+      <c r="BD4">
+        <v>-1977000.0</v>
+      </c>
+      <c r="BE4">
+        <v>144163000.0</v>
+      </c>
+      <c r="BF4">
+        <v>-41441000.0</v>
+      </c>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
+      <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
+    </row>
+    <row r="5" spans="1:106">
+      <c r="A5" t="s">
+        <v>203</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
+        <v>30337000.0</v>
+      </c>
+      <c r="O5"/>
+      <c r="P5">
+        <v>42438000.0</v>
+      </c>
+      <c r="Q5">
+        <v>39512000.0</v>
+      </c>
+      <c r="R5">
+        <v>20134000.0</v>
+      </c>
+      <c r="S5">
+        <v>22149000.0</v>
+      </c>
+      <c r="T5">
+        <v>61104000.0</v>
+      </c>
+      <c r="U5">
+        <v>35942000.0</v>
+      </c>
+      <c r="V5">
+        <v>133645000.0</v>
+      </c>
+      <c r="W5">
+        <v>20583000.0</v>
+      </c>
+      <c r="X5">
+        <v>33400000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-20622000.0</v>
+      </c>
+      <c r="Z5">
+        <v>30200000.0</v>
+      </c>
+      <c r="AA5">
+        <v>6310000.0</v>
+      </c>
+      <c r="AB5">
+        <v>22889000.0</v>
+      </c>
+      <c r="AC5">
+        <v>28179000.0</v>
+      </c>
+      <c r="AD5">
+        <v>18737000.0</v>
+      </c>
+      <c r="AE5">
+        <v>17369000.0</v>
+      </c>
+      <c r="AF5">
+        <v>22903000.0</v>
+      </c>
+      <c r="AG5">
+        <v>17845000.0</v>
+      </c>
+      <c r="AH5">
+        <v>26822000.0</v>
+      </c>
+      <c r="AI5">
+        <v>20927000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>42757000.0</v>
+      </c>
+      <c r="AK5">
+        <v>25765000.0</v>
+      </c>
+      <c r="AL5">
+        <v>26633000.0</v>
+      </c>
+      <c r="AM5">
+        <v>23085000.0</v>
+      </c>
+      <c r="AN5">
+        <v>32409000.0</v>
+      </c>
+      <c r="AO5">
+        <v>24417000.0</v>
+      </c>
+      <c r="AP5">
+        <v>9895000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>18828000.0</v>
+      </c>
+      <c r="AR5">
+        <v>31229000.0</v>
+      </c>
+      <c r="AS5">
+        <v>35296000.0</v>
+      </c>
+      <c r="AT5">
+        <v>13978000.0</v>
+      </c>
+      <c r="AU5">
+        <v>18832000.0</v>
+      </c>
+      <c r="AV5">
+        <v>6842000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-6119000.0</v>
+      </c>
+      <c r="AX5">
+        <v>20829000.0</v>
+      </c>
+      <c r="AY5">
+        <v>90663000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>6550000.0</v>
+      </c>
+      <c r="BA5">
+        <v>-2252000.0</v>
+      </c>
+      <c r="BB5">
+        <v>7645000.0</v>
+      </c>
+      <c r="BC5">
+        <v>4689000.0</v>
+      </c>
+      <c r="BD5">
+        <v>7412000.0</v>
+      </c>
+      <c r="BE5">
+        <v>-9120000.0</v>
+      </c>
+      <c r="BF5">
+        <v>-5829000.0</v>
+      </c>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
+      <c r="CU5"/>
+      <c r="CV5"/>
+      <c r="CW5"/>
+      <c r="CX5"/>
+      <c r="CY5"/>
+      <c r="CZ5"/>
+      <c r="DA5"/>
+      <c r="DB5"/>
+    </row>
+    <row r="6" spans="1:106">
+      <c r="A6" t="s">
+        <v>204</v>
+      </c>
+      <c r="B6">
+        <v>41204000.0</v>
+      </c>
+      <c r="C6">
+        <v>-2812000.0</v>
+      </c>
+      <c r="D6">
+        <v>-164396000.0</v>
+      </c>
+      <c r="E6">
+        <v>51047000.0</v>
+      </c>
+      <c r="F6">
+        <v>24203000.0</v>
+      </c>
+      <c r="G6">
+        <v>17033000.0</v>
+      </c>
+      <c r="H6">
+        <v>-25312000.0</v>
+      </c>
+      <c r="I6">
+        <v>57041000.0</v>
+      </c>
+      <c r="J6">
+        <v>-46286000.0</v>
+      </c>
+      <c r="K6">
+        <v>13318000.0</v>
+      </c>
+      <c r="L6">
+        <v>-55901000.0</v>
+      </c>
+      <c r="M6">
+        <v>-41294000.0</v>
+      </c>
+      <c r="N6">
+        <v>33780000.0</v>
+      </c>
+      <c r="O6">
+        <v>77262000.0</v>
+      </c>
+      <c r="P6">
+        <v>57922000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-95254000.0</v>
+      </c>
+      <c r="R6">
+        <v>-296474000.0</v>
+      </c>
+      <c r="S6">
+        <v>-215382000.0</v>
+      </c>
+      <c r="T6">
+        <v>126558000.0</v>
+      </c>
+      <c r="U6">
+        <v>51344000.0</v>
+      </c>
+      <c r="V6">
+        <v>254596000.0</v>
+      </c>
+      <c r="W6">
+        <v>32094000.0</v>
+      </c>
+      <c r="X6">
+        <v>-186293000.0</v>
+      </c>
+      <c r="Y6">
+        <v>255502000.0</v>
+      </c>
+      <c r="Z6">
+        <v>168868000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-29000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>19827000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-38979000.0</v>
+      </c>
+      <c r="AD6">
+        <v>14454000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-4241000.0</v>
+      </c>
+      <c r="AF6">
+        <v>23143000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-15137000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-2215000.0</v>
+      </c>
+      <c r="AI6">
+        <v>15687000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-368000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-85000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-8643000.0</v>
+      </c>
+      <c r="AM6">
+        <v>17038000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-26435000.0</v>
+      </c>
+      <c r="AO6">
+        <v>19168000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-26900000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-70978000.0</v>
+      </c>
+      <c r="AR6">
+        <v>82111000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-28823000.0</v>
+      </c>
+      <c r="AT6">
+        <v>23734000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-38696000.0</v>
+      </c>
+      <c r="AV6">
+        <v>73234000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-80602000.0</v>
+      </c>
+      <c r="AX6">
+        <v>25027000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-14497000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>115994000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-67439000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-122748000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-34381000.0</v>
+      </c>
+      <c r="BD6">
+        <v>-1977000.0</v>
+      </c>
+      <c r="BE6">
+        <v>144163000.0</v>
+      </c>
+      <c r="BF6">
+        <v>-41441000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-27179000.0</v>
+      </c>
+      <c r="BH6">
+        <v>29939000.0</v>
+      </c>
+      <c r="BI6">
+        <v>28562000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-79359000.0</v>
+      </c>
+      <c r="BK6">
+        <v>-32578000.0</v>
+      </c>
+      <c r="BL6">
+        <v>31553000.0</v>
+      </c>
+      <c r="BM6">
+        <v>51528000.0</v>
+      </c>
+      <c r="BN6">
+        <v>45107000.0</v>
+      </c>
+      <c r="BO6">
+        <v>-59224000.0</v>
+      </c>
+      <c r="BP6">
+        <v>-169492000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>61876000.0</v>
+      </c>
+      <c r="BR6">
+        <v>105762000.0</v>
+      </c>
+      <c r="BS6">
+        <v>128548000.0</v>
+      </c>
+      <c r="BT6">
+        <v>-33582000.0</v>
+      </c>
+      <c r="BU6">
+        <v>16916000.0</v>
+      </c>
+      <c r="BV6">
+        <v>-19092000.0</v>
+      </c>
+      <c r="BW6">
+        <v>18609000.0</v>
+      </c>
+      <c r="BX6">
+        <v>-18031000.0</v>
+      </c>
+      <c r="BY6">
+        <v>-26354000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>9673000.0</v>
+      </c>
+      <c r="CA6">
+        <v>-26108000.0</v>
+      </c>
+      <c r="CB6">
+        <v>53238000.0</v>
+      </c>
+      <c r="CC6">
+        <v>13591000.0</v>
+      </c>
+      <c r="CD6">
+        <v>-65697000.0</v>
+      </c>
+      <c r="CE6">
+        <v>-10756000.0</v>
+      </c>
+      <c r="CF6">
+        <v>70383000.0</v>
+      </c>
+      <c r="CG6">
+        <v>-54991000.0</v>
+      </c>
+      <c r="CH6">
+        <v>31677000.0</v>
+      </c>
+      <c r="CI6">
+        <v>49200000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>-29564000.0</v>
+      </c>
+      <c r="CK6">
+        <v>56821000.0</v>
+      </c>
+      <c r="CL6">
+        <v>-11888000.0</v>
+      </c>
+      <c r="CM6">
+        <v>9281000.0</v>
+      </c>
+      <c r="CN6">
+        <v>-65739000.0</v>
+      </c>
+      <c r="CO6">
+        <v>59188000.0</v>
+      </c>
+      <c r="CP6">
+        <v>-62907000.0</v>
+      </c>
+      <c r="CQ6">
+        <v>-61000.0</v>
+      </c>
+      <c r="CR6">
+        <v>-1981000.0</v>
+      </c>
+      <c r="CS6">
+        <v>20965000.0</v>
+      </c>
+      <c r="CT6">
+        <v>22643000.0</v>
+      </c>
+      <c r="CU6">
+        <v>-5615045.0</v>
+      </c>
+      <c r="CV6">
+        <v>-38139000.0</v>
+      </c>
+      <c r="CW6">
+        <v>-7047000.0</v>
+      </c>
+      <c r="CX6">
+        <v>-44100000.0</v>
+      </c>
+      <c r="CY6">
+        <v>63979120.0</v>
+      </c>
+      <c r="CZ6">
+        <v>-19310000.0</v>
+      </c>
+      <c r="DA6">
+        <v>26316000.0</v>
+      </c>
+      <c r="DB6">
+        <v>41646000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:106">
+      <c r="A7" t="s">
+        <v>205</v>
+      </c>
+      <c r="B7">
+        <v>-5523000.0</v>
+      </c>
+      <c r="C7">
+        <v>-14392000.0</v>
+      </c>
+      <c r="D7">
+        <v>7519000.0</v>
+      </c>
+      <c r="E7">
+        <v>-6496000.0</v>
+      </c>
+      <c r="F7">
+        <v>-3948000.0</v>
+      </c>
+      <c r="G7">
+        <v>-25888000.0</v>
+      </c>
+      <c r="H7">
+        <v>8572000.0</v>
+      </c>
+      <c r="I7">
+        <v>-9146000.0</v>
+      </c>
+      <c r="J7">
+        <v>4521000.0</v>
+      </c>
+      <c r="K7">
+        <v>-5837000.0</v>
+      </c>
+      <c r="L7">
+        <v>7841000.0</v>
+      </c>
+      <c r="M7">
+        <v>12811000.0</v>
+      </c>
+      <c r="N7">
+        <v>5591000.0</v>
+      </c>
+      <c r="O7">
+        <v>13084000.0</v>
+      </c>
+      <c r="P7">
+        <v>11228000.0</v>
+      </c>
+      <c r="Q7">
+        <v>1850000.0</v>
+      </c>
+      <c r="R7">
+        <v>-4019000.0</v>
+      </c>
+      <c r="S7">
+        <v>1317000.0</v>
+      </c>
+      <c r="T7">
+        <v>773000.0</v>
+      </c>
+      <c r="U7">
+        <v>-373000.0</v>
+      </c>
+      <c r="V7">
+        <v>7591000.0</v>
+      </c>
+      <c r="W7">
+        <v>3996000.0</v>
+      </c>
+      <c r="X7">
+        <v>-8644000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-3777000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-2929000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-5535000.0</v>
+      </c>
+      <c r="AB7">
+        <v>1299000.0</v>
+      </c>
+      <c r="AC7">
+        <v>20643000.0</v>
+      </c>
+      <c r="AD7">
+        <v>1576000.0</v>
+      </c>
+      <c r="AE7">
+        <v>4473000.0</v>
+      </c>
+      <c r="AF7">
+        <v>-1546000.0</v>
+      </c>
+      <c r="AG7">
+        <v>-349000.0</v>
+      </c>
+      <c r="AH7">
+        <v>-801000.0</v>
+      </c>
+      <c r="AI7">
+        <v>12852000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>2751000.0</v>
+      </c>
+      <c r="AK7">
+        <v>-4802000.0</v>
+      </c>
+      <c r="AL7">
+        <v>1531000.0</v>
+      </c>
+      <c r="AM7">
+        <v>2934000.0</v>
+      </c>
+      <c r="AN7">
+        <v>4981000.0</v>
+      </c>
+      <c r="AO7">
+        <v>393000.0</v>
+      </c>
+      <c r="AP7">
+        <v>-12469000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>15449000.0</v>
+      </c>
+      <c r="AR7">
+        <v>10639000.0</v>
+      </c>
+      <c r="AS7">
+        <v>4456000.0</v>
+      </c>
+      <c r="AT7">
+        <v>-14281000.0</v>
+      </c>
+      <c r="AU7">
+        <v>-10712000.0</v>
+      </c>
+      <c r="AV7">
+        <v>-9080000.0</v>
+      </c>
+      <c r="AW7">
+        <v>-2956000.0</v>
+      </c>
+      <c r="AX7">
+        <v>15107000.0</v>
+      </c>
+      <c r="AY7">
+        <v>-4665000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>7837000.0</v>
+      </c>
+      <c r="BA7">
+        <v>-4683000.0</v>
+      </c>
+      <c r="BB7">
+        <v>1462000.0</v>
+      </c>
+      <c r="BC7">
+        <v>-1281000.0</v>
+      </c>
+      <c r="BD7">
+        <v>5095000.0</v>
+      </c>
+      <c r="BE7">
+        <v>-53664000.0</v>
+      </c>
+      <c r="BF7">
+        <v>-9380000.0</v>
+      </c>
+      <c r="BG7">
+        <v>3236000.0</v>
+      </c>
+      <c r="BH7">
+        <v>93000.0</v>
+      </c>
+      <c r="BI7">
+        <v>1499000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>-4637000.0</v>
+      </c>
+      <c r="BK7">
+        <v>3788000.0</v>
+      </c>
+      <c r="BL7">
+        <v>-2242000.0</v>
+      </c>
+      <c r="BM7">
+        <v>51969000.0</v>
+      </c>
+      <c r="BN7">
+        <v>-5277000.0</v>
+      </c>
+      <c r="BO7">
+        <v>-14294000.0</v>
+      </c>
+      <c r="BP7">
+        <v>-29767000.0</v>
+      </c>
+      <c r="BQ7">
+        <v>3723000.0</v>
+      </c>
+      <c r="BR7">
+        <v>-6816000.0</v>
+      </c>
+      <c r="BS7">
+        <v>6071000.0</v>
+      </c>
+      <c r="BT7">
+        <v>-10403000.0</v>
+      </c>
+      <c r="BU7">
+        <v>-13503000.0</v>
+      </c>
+      <c r="BV7">
+        <v>5062000.0</v>
+      </c>
+      <c r="BW7">
+        <v>12715000.0</v>
+      </c>
+      <c r="BX7">
+        <v>-18026000.0</v>
+      </c>
+      <c r="BY7">
+        <v>12043000.0</v>
+      </c>
+      <c r="BZ7">
+        <v>13224000.0</v>
+      </c>
+      <c r="CA7">
+        <v>7110000.0</v>
+      </c>
+      <c r="CB7">
+        <v>-20594000.0</v>
+      </c>
+      <c r="CC7">
+        <v>3277000.0</v>
+      </c>
+      <c r="CD7">
+        <v>6664000.0</v>
+      </c>
+      <c r="CE7">
+        <v>-4211000.0</v>
+      </c>
+      <c r="CF7">
+        <v>-5697000.0</v>
+      </c>
+      <c r="CG7">
+        <v>-2446000.0</v>
+      </c>
+      <c r="CH7">
+        <v>10950000.0</v>
+      </c>
+      <c r="CI7">
+        <v>-1213000.0</v>
+      </c>
+      <c r="CJ7">
+        <v>-3044000.0</v>
+      </c>
+      <c r="CK7">
+        <v>-1093000.0</v>
+      </c>
+      <c r="CL7">
+        <v>-7272000.0</v>
+      </c>
+      <c r="CM7">
+        <v>1775000.0</v>
+      </c>
+      <c r="CN7">
+        <v>134000.0</v>
+      </c>
+      <c r="CO7">
+        <v>-2628000.0</v>
+      </c>
+      <c r="CP7">
+        <v>4141000.0</v>
+      </c>
+      <c r="CQ7">
+        <v>962000.0</v>
+      </c>
+      <c r="CR7">
+        <v>-3476000.0</v>
+      </c>
+      <c r="CS7">
+        <v>200000.0</v>
+      </c>
+      <c r="CT7">
+        <v>-186000.0</v>
+      </c>
+      <c r="CU7">
+        <v>-1317654.0</v>
+      </c>
+      <c r="CV7">
+        <v>-1482000.0</v>
+      </c>
+      <c r="CW7">
+        <v>-2202000.0</v>
+      </c>
+      <c r="CX7">
+        <v>1191000.0</v>
+      </c>
+      <c r="CY7">
+        <v>-1613653.0</v>
+      </c>
+      <c r="CZ7">
+        <v>1657000.0</v>
+      </c>
+      <c r="DA7">
+        <v>-686000.0</v>
+      </c>
+      <c r="DB7">
+        <v>2411000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:106">
+      <c r="A8" t="s">
+        <v>206</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8">
+        <v>1223000.0</v>
+      </c>
+      <c r="AC8">
+        <v>451000.0</v>
+      </c>
+      <c r="AD8">
+        <v>-66000.0</v>
+      </c>
+      <c r="AE8">
+        <v>315000.0</v>
+      </c>
+      <c r="AF8">
+        <v>-706000.0</v>
+      </c>
+      <c r="AG8">
+        <v>-189000.0</v>
+      </c>
+      <c r="AH8">
+        <v>19000.0</v>
+      </c>
+      <c r="AI8">
+        <v>-672000.0</v>
+      </c>
+      <c r="AJ8">
+        <v>-931000.0</v>
+      </c>
+      <c r="AK8">
+        <v>-393000.0</v>
+      </c>
+      <c r="AL8">
+        <v>213000.0</v>
+      </c>
+      <c r="AM8">
+        <v>-827000.0</v>
+      </c>
+      <c r="AN8">
+        <v>392000.0</v>
+      </c>
+      <c r="AO8">
+        <v>74000.0</v>
+      </c>
+      <c r="AP8">
+        <v>-1125000.0</v>
+      </c>
+      <c r="AQ8">
+        <v>-779000.0</v>
+      </c>
+      <c r="AR8">
+        <v>-589000.0</v>
+      </c>
+      <c r="AS8">
+        <v>1105000.0</v>
+      </c>
+      <c r="AT8">
+        <v>511000.0</v>
+      </c>
+      <c r="AU8">
+        <v>131000.0</v>
+      </c>
+      <c r="AV8">
+        <v>-91000.0</v>
+      </c>
+      <c r="AW8">
+        <v>752000.0</v>
+      </c>
+      <c r="AX8">
+        <v>-52000.0</v>
+      </c>
+      <c r="AY8">
+        <v>-98000.0</v>
+      </c>
+      <c r="AZ8">
+        <v>484000.0</v>
+      </c>
+      <c r="BA8">
+        <v>85000.0</v>
+      </c>
+      <c r="BB8">
+        <v>55000.0</v>
+      </c>
+      <c r="BC8">
+        <v>-114000.0</v>
+      </c>
+      <c r="BD8">
+        <v>-299000.0</v>
+      </c>
+      <c r="BE8">
+        <v>801000.0</v>
+      </c>
+      <c r="BF8">
+        <v>-140000.0</v>
+      </c>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
+      <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
+    </row>
+    <row r="9" spans="1:106">
+      <c r="A9" t="s">
+        <v>207</v>
+      </c>
+      <c r="B9">
+        <v>3808000.0</v>
+      </c>
+      <c r="C9">
+        <v>1672000.0</v>
+      </c>
+      <c r="D9">
+        <v>377000.0</v>
+      </c>
+      <c r="E9">
+        <v>-3648000.0</v>
+      </c>
+      <c r="F9">
+        <v>2660000.0</v>
+      </c>
+      <c r="G9">
+        <v>-1790000.0</v>
+      </c>
+      <c r="H9">
+        <v>-3839000.0</v>
+      </c>
+      <c r="I9">
+        <v>-5794000.0</v>
+      </c>
+      <c r="J9">
+        <v>1707000.0</v>
+      </c>
+      <c r="K9">
+        <v>1263000.0</v>
+      </c>
+      <c r="L9">
+        <v>1429000.0</v>
+      </c>
+      <c r="M9">
+        <v>-1494000.0</v>
+      </c>
+      <c r="N9">
+        <v>8585000.0</v>
+      </c>
+      <c r="O9">
+        <v>9096000.0</v>
+      </c>
+      <c r="P9">
+        <v>8295000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-611000.0</v>
+      </c>
+      <c r="R9">
+        <v>7908000.0</v>
+      </c>
+      <c r="S9">
+        <v>-95000.0</v>
+      </c>
+      <c r="T9">
+        <v>-562000.0</v>
+      </c>
+      <c r="U9">
+        <v>415000.0</v>
+      </c>
+      <c r="V9">
+        <v>3554000.0</v>
+      </c>
+      <c r="W9">
+        <v>-742000.0</v>
+      </c>
+      <c r="X9">
+        <v>-6192000.0</v>
+      </c>
+      <c r="Y9">
+        <v>832000.0</v>
+      </c>
+      <c r="Z9">
+        <v>4098000.0</v>
+      </c>
+      <c r="AA9">
+        <v>6706000.0</v>
+      </c>
+      <c r="AB9">
+        <v>1140000.0</v>
+      </c>
+      <c r="AC9">
+        <v>451000.0</v>
+      </c>
+      <c r="AD9">
+        <v>-66000.0</v>
+      </c>
+      <c r="AE9">
+        <v>-2175000.0</v>
+      </c>
+      <c r="AF9">
+        <v>-706000.0</v>
+      </c>
+      <c r="AG9">
+        <v>-189000.0</v>
+      </c>
+      <c r="AH9">
+        <v>19000.0</v>
+      </c>
+      <c r="AI9">
+        <v>-4716000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>-931000.0</v>
+      </c>
+      <c r="AK9">
+        <v>-393000.0</v>
+      </c>
+      <c r="AL9">
+        <v>213000.0</v>
+      </c>
+      <c r="AM9">
+        <v>1101000.0</v>
+      </c>
+      <c r="AN9">
+        <v>3517000.0</v>
+      </c>
+      <c r="AO9">
+        <v>1711000.0</v>
+      </c>
+      <c r="AP9">
+        <v>-4451000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-3941000.0</v>
+      </c>
+      <c r="AR9">
+        <v>10109000.0</v>
+      </c>
+      <c r="AS9">
+        <v>8941000.0</v>
+      </c>
+      <c r="AT9">
+        <v>-5719000.0</v>
+      </c>
+      <c r="AU9">
+        <v>929000.0</v>
+      </c>
+      <c r="AV9">
+        <v>-7960000.0</v>
+      </c>
+      <c r="AW9">
+        <v>-1580000.0</v>
+      </c>
+      <c r="AX9">
+        <v>7482000.0</v>
+      </c>
+      <c r="AY9">
+        <v>-7976000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>6887000.0</v>
+      </c>
+      <c r="BA9">
+        <v>-4156000.0</v>
+      </c>
+      <c r="BB9">
+        <v>2931000.0</v>
+      </c>
+      <c r="BC9">
+        <v>2545000.0</v>
+      </c>
+      <c r="BD9">
+        <v>-950000.0</v>
+      </c>
+      <c r="BE9">
+        <v>-48834000.0</v>
+      </c>
+      <c r="BF9">
+        <v>-2568000.0</v>
+      </c>
+      <c r="BG9">
+        <v>-489000.0</v>
+      </c>
+      <c r="BH9">
+        <v>287000.0</v>
+      </c>
+      <c r="BI9">
+        <v>1284000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>-748000.0</v>
+      </c>
+      <c r="BK9">
+        <v>394000.0</v>
+      </c>
+      <c r="BL9">
+        <v>-131000.0</v>
+      </c>
+      <c r="BM9">
+        <v>51207000.0</v>
+      </c>
+      <c r="BN9">
+        <v>-2660000.0</v>
+      </c>
+      <c r="BO9">
+        <v>-12969000.0</v>
+      </c>
+      <c r="BP9">
+        <v>-29247000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>-416000.0</v>
+      </c>
+      <c r="BR9">
+        <v>645000.0</v>
+      </c>
+      <c r="BS9">
+        <v>5064000.0</v>
+      </c>
+      <c r="BT9">
+        <v>-12800000.0</v>
+      </c>
+      <c r="BU9">
+        <v>2262000.0</v>
+      </c>
+      <c r="BV9">
+        <v>1994000.0</v>
+      </c>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9">
+        <v>180000.0</v>
+      </c>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9">
+        <v>155000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>470000.0</v>
+      </c>
+      <c r="CK9">
+        <v>542000.0</v>
+      </c>
+      <c r="CL9">
+        <v>96000.0</v>
+      </c>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9"/>
+      <c r="CW9"/>
+      <c r="CX9"/>
+      <c r="CY9"/>
+      <c r="CZ9"/>
+      <c r="DA9"/>
+      <c r="DB9"/>
+    </row>
+    <row r="10" spans="1:106">
+      <c r="A10" t="s">
+        <v>208</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10">
+        <v>-4948000.0</v>
+      </c>
+      <c r="AB10">
+        <v>1716000.0</v>
+      </c>
+      <c r="AC10"/>
+      <c r="AD10">
+        <v>-1136000.0</v>
+      </c>
+      <c r="AE10">
+        <v>1221000.0</v>
+      </c>
+      <c r="AF10">
+        <v>-2933000.0</v>
+      </c>
+      <c r="AG10">
+        <v>252000.0</v>
+      </c>
+      <c r="AH10">
+        <v>-1165000.0</v>
+      </c>
+      <c r="AI10">
+        <v>12572000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>3420000.0</v>
+      </c>
+      <c r="AK10">
+        <v>-5557000.0</v>
+      </c>
+      <c r="AL10">
+        <v>1650000.0</v>
+      </c>
+      <c r="AM10">
+        <v>3929000.0</v>
+      </c>
+      <c r="AN10">
+        <v>5550000.0</v>
+      </c>
+      <c r="AO10">
+        <v>700000.0</v>
+      </c>
+      <c r="AP10">
+        <v>-11144000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>16309000.0</v>
+      </c>
+      <c r="AR10">
+        <v>11308000.0</v>
+      </c>
+      <c r="AS10">
+        <v>3742000.0</v>
+      </c>
+      <c r="AT10">
+        <v>-14274000.0</v>
+      </c>
+      <c r="AU10">
+        <v>-11056000.0</v>
+      </c>
+      <c r="AV10">
+        <v>-7041000.0</v>
+      </c>
+      <c r="AW10">
+        <v>-3382000.0</v>
+      </c>
+      <c r="AX10">
+        <v>15223000.0</v>
+      </c>
+      <c r="AY10">
+        <v>-4750000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>7572000.0</v>
+      </c>
+      <c r="BA10">
+        <v>-3091000.0</v>
+      </c>
+      <c r="BB10">
+        <v>9338000.0</v>
+      </c>
+      <c r="BC10">
+        <v>1851000.0</v>
+      </c>
+      <c r="BD10">
+        <v>9545000.0</v>
+      </c>
+      <c r="BE10">
+        <v>11634000.0</v>
+      </c>
+      <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
+        <v>597000.0</v>
+      </c>
+      <c r="BH10">
+        <v>-82000.0</v>
+      </c>
+      <c r="BI10">
+        <v>566000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>-1876000.0</v>
+      </c>
+      <c r="BK10">
+        <v>124080000.0</v>
+      </c>
+      <c r="BL10">
+        <v>98510000.0</v>
+      </c>
+      <c r="BM10">
+        <v>77472000.0</v>
+      </c>
+      <c r="BN10"/>
+      <c r="BO10">
+        <v>-4547000.0</v>
+      </c>
+      <c r="BP10">
+        <v>-18207000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>-9087000.0</v>
+      </c>
+      <c r="BR10">
+        <v>-7020000.0</v>
+      </c>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10">
+        <v>22987000.0</v>
+      </c>
+      <c r="BX10">
+        <v>20035000.0</v>
+      </c>
+      <c r="BY10">
+        <v>16828000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>11073000.0</v>
+      </c>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10">
+        <v>3215000.0</v>
+      </c>
+      <c r="CD10">
+        <v>547000.0</v>
+      </c>
+      <c r="CE10">
+        <v>5806000.0</v>
+      </c>
+      <c r="CF10">
+        <v>5551000.0</v>
+      </c>
+      <c r="CG10">
+        <v>3339000.0</v>
+      </c>
+      <c r="CH10">
+        <v>4116000.0</v>
+      </c>
+      <c r="CI10">
+        <v>456000.0</v>
+      </c>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10"/>
+      <c r="CT10"/>
+      <c r="CU10"/>
+      <c r="CV10"/>
+      <c r="CW10"/>
+      <c r="CX10"/>
+      <c r="CY10"/>
+      <c r="CZ10"/>
+      <c r="DA10"/>
+      <c r="DB10"/>
+    </row>
+    <row r="11" spans="1:106">
+      <c r="A11" t="s">
+        <v>209</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>-1494000.0</v>
+      </c>
+      <c r="N11">
+        <v>8861000.0</v>
+      </c>
+      <c r="O11">
+        <v>9096000.0</v>
+      </c>
+      <c r="P11">
+        <v>14259000.0</v>
+      </c>
+      <c r="Q11">
+        <v>16979000.0</v>
+      </c>
+      <c r="R11">
+        <v>7908000.0</v>
+      </c>
+      <c r="S11">
+        <v>-95000.0</v>
+      </c>
+      <c r="T11">
+        <v>438000.0</v>
+      </c>
+      <c r="U11">
+        <v>415000.0</v>
+      </c>
+      <c r="V11">
+        <v>2902000.0</v>
+      </c>
+      <c r="W11">
+        <v>880000.0</v>
+      </c>
+      <c r="X11">
+        <v>-10132000.0</v>
+      </c>
+      <c r="Y11">
+        <v>26002000.0</v>
+      </c>
+      <c r="Z11">
+        <v>2252000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-242000.0</v>
+      </c>
+      <c r="AB11">
+        <v>5119000.0</v>
+      </c>
+      <c r="AC11">
+        <v>-1686000.0</v>
+      </c>
+      <c r="AD11">
+        <v>185000.0</v>
+      </c>
+      <c r="AE11">
+        <v>2497000.0</v>
+      </c>
+      <c r="AF11">
+        <v>-2073000.0</v>
+      </c>
+      <c r="AG11">
+        <v>3583000.0</v>
+      </c>
+      <c r="AH11">
+        <v>-5735000.0</v>
+      </c>
+      <c r="AI11">
+        <v>4667000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-2310000.0</v>
+      </c>
+      <c r="AK11">
+        <v>5015000.0</v>
+      </c>
+      <c r="AL11">
+        <v>-3517000.0</v>
+      </c>
+      <c r="AM11">
+        <v>2310000.0</v>
+      </c>
+      <c r="AN11">
+        <v>-2830000.0</v>
+      </c>
+      <c r="AO11">
+        <v>-1154000.0</v>
+      </c>
+      <c r="AP11">
+        <v>-7282000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>-186000.0</v>
+      </c>
+      <c r="AR11">
+        <v>1278000.0</v>
+      </c>
+      <c r="AS11">
+        <v>-8203000.0</v>
+      </c>
+      <c r="AT11">
+        <v>-6209000.0</v>
+      </c>
+      <c r="AU11">
+        <v>-6336000.0</v>
+      </c>
+      <c r="AV11">
+        <v>-624000.0</v>
+      </c>
+      <c r="AW11">
+        <v>10338000.0</v>
+      </c>
+      <c r="AX11">
+        <v>1135000.0</v>
+      </c>
+      <c r="AY11">
+        <v>601000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>1331000.0</v>
+      </c>
+      <c r="BA11">
+        <v>-1965000.0</v>
+      </c>
+      <c r="BB11">
+        <v>-6001000.0</v>
+      </c>
+      <c r="BC11">
+        <v>-4385000.0</v>
+      </c>
+      <c r="BD11">
+        <v>1425000.0</v>
+      </c>
+      <c r="BE11">
+        <v>-85000.0</v>
+      </c>
+      <c r="BF11">
+        <v>-183000.0</v>
+      </c>
+      <c r="BG11">
+        <v>66000.0</v>
+      </c>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11">
+        <v>3360000.0</v>
+      </c>
+      <c r="BL11">
+        <v>1121000.0</v>
+      </c>
+      <c r="BM11">
+        <v>1418000.0</v>
+      </c>
+      <c r="BN11">
+        <v>540000.0</v>
+      </c>
+      <c r="BO11"/>
+      <c r="BP11">
+        <v>1191000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>13320000.0</v>
+      </c>
+      <c r="BR11">
+        <v>8695000.0</v>
+      </c>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11">
+        <v>761000.0</v>
+      </c>
+      <c r="BZ11"/>
+      <c r="CA11">
+        <v>10671000.0</v>
+      </c>
+      <c r="CB11">
+        <v>7280000.0</v>
+      </c>
+      <c r="CC11">
+        <v>3408000.0</v>
+      </c>
+      <c r="CD11">
+        <v>823000.0</v>
+      </c>
+      <c r="CE11">
+        <v>4811000.0</v>
+      </c>
+      <c r="CF11">
+        <v>1910000.0</v>
+      </c>
+      <c r="CG11">
+        <v>1267000.0</v>
+      </c>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11"/>
+      <c r="CU11"/>
+      <c r="CV11"/>
+      <c r="CW11"/>
+      <c r="CX11"/>
+      <c r="CY11"/>
+      <c r="CZ11"/>
+      <c r="DA11"/>
+      <c r="DB11"/>
+    </row>
+    <row r="12" spans="1:106">
+      <c r="A12" t="s">
+        <v>210</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
+        <v>-1743000.0</v>
+      </c>
+      <c r="N12">
+        <v>-26803000.0</v>
+      </c>
+      <c r="O12">
+        <v>2762000.0</v>
+      </c>
+      <c r="P12">
+        <v>-37043000.0</v>
+      </c>
+      <c r="Q12">
+        <v>-65480000.0</v>
+      </c>
+      <c r="R12">
+        <v>-15787000.0</v>
+      </c>
+      <c r="S12">
+        <v>-10287000.0</v>
+      </c>
+      <c r="T12">
+        <v>-157769000.0</v>
+      </c>
+      <c r="U12">
+        <v>98440000.0</v>
+      </c>
+      <c r="V12">
+        <v>-150453000.0</v>
+      </c>
+      <c r="W12">
+        <v>-18804000.0</v>
+      </c>
+      <c r="X12">
+        <v>-26253000.0</v>
+      </c>
+      <c r="Y12">
+        <v>-17592000.0</v>
+      </c>
+      <c r="Z12">
+        <v>-12858000.0</v>
+      </c>
+      <c r="AA12">
+        <v>-7120000.0</v>
+      </c>
+      <c r="AB12">
+        <v>-26005000.0</v>
+      </c>
+      <c r="AC12">
+        <v>-16173000.0</v>
+      </c>
+      <c r="AD12">
+        <v>-13717000.0</v>
+      </c>
+      <c r="AE12">
+        <v>-16496000.0</v>
+      </c>
+      <c r="AF12">
+        <v>-19398000.0</v>
+      </c>
+      <c r="AG12">
+        <v>-19749000.0</v>
+      </c>
+      <c r="AH12">
+        <v>-19351000.0</v>
+      </c>
+      <c r="AI12">
+        <v>-15909000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>-31860000.0</v>
+      </c>
+      <c r="AK12">
+        <v>-37155000.0</v>
+      </c>
+      <c r="AL12">
+        <v>-20880000.0</v>
+      </c>
+      <c r="AM12">
+        <v>-24794000.0</v>
+      </c>
+      <c r="AN12">
+        <v>-22045000.0</v>
+      </c>
+      <c r="AO12">
+        <v>-34792000.0</v>
+      </c>
+      <c r="AP12">
+        <v>-14417000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>-7741000.0</v>
+      </c>
+      <c r="AR12">
+        <v>-31936000.0</v>
+      </c>
+      <c r="AS12">
+        <v>-27790000.0</v>
+      </c>
+      <c r="AT12">
+        <v>-25382000.0</v>
+      </c>
+      <c r="AU12">
+        <v>-36403000.0</v>
+      </c>
+      <c r="AV12">
+        <v>-39972000.0</v>
+      </c>
+      <c r="AW12">
+        <v>30000.0</v>
+      </c>
+      <c r="AX12">
+        <v>-11238000.0</v>
+      </c>
+      <c r="AY12">
+        <v>-89721000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>-2080000.0</v>
+      </c>
+      <c r="BA12">
+        <v>3835000.0</v>
+      </c>
+      <c r="BB12">
+        <v>5650000.0</v>
+      </c>
+      <c r="BC12">
+        <v>1755000.0</v>
+      </c>
+      <c r="BD12">
+        <v>-8223000.0</v>
+      </c>
+      <c r="BE12">
+        <v>-5011000.0</v>
+      </c>
+      <c r="BF12">
+        <v>-24209000.0</v>
+      </c>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
+      <c r="CU12"/>
+      <c r="CV12"/>
+      <c r="CW12"/>
+      <c r="CX12"/>
+      <c r="CY12"/>
+      <c r="CZ12"/>
+      <c r="DA12"/>
+      <c r="DB12"/>
+    </row>
+    <row r="13" spans="1:106">
+      <c r="A13" t="s">
+        <v>211</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
+        <v>14305000.0</v>
+      </c>
+      <c r="N13">
+        <v>14305000.0</v>
+      </c>
+      <c r="O13">
+        <v>3988000.0</v>
+      </c>
+      <c r="P13">
+        <v>1657000.0</v>
+      </c>
+      <c r="Q13">
+        <v>3737000.0</v>
+      </c>
+      <c r="R13">
+        <v>-11927000.0</v>
+      </c>
+      <c r="S13">
+        <v>1412000.0</v>
+      </c>
+      <c r="T13">
+        <v>1335000.0</v>
+      </c>
+      <c r="U13">
+        <v>-788000.0</v>
+      </c>
+      <c r="V13">
+        <v>4037000.0</v>
+      </c>
+      <c r="W13">
+        <v>3996000.0</v>
+      </c>
+      <c r="X13">
+        <v>-2451000.0</v>
+      </c>
+      <c r="Y13">
+        <v>-4610000.0</v>
+      </c>
+      <c r="Z13">
+        <v>-7027000.0</v>
+      </c>
+      <c r="AA13">
+        <v>932000.0</v>
+      </c>
+      <c r="AB13">
+        <v>76000.0</v>
+      </c>
+      <c r="AC13">
+        <v>-6165000.0</v>
+      </c>
+      <c r="AD13">
+        <v>1642000.0</v>
+      </c>
+      <c r="AE13">
+        <v>-50000.0</v>
+      </c>
+      <c r="AF13">
+        <v>-840000.0</v>
+      </c>
+      <c r="AG13">
+        <v>-160000.0</v>
+      </c>
+      <c r="AH13">
+        <v>-820000.0</v>
+      </c>
+      <c r="AI13">
+        <v>4622000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>-194000.0</v>
+      </c>
+      <c r="AK13">
+        <v>1451000.0</v>
+      </c>
+      <c r="AL13">
+        <v>-2501000.0</v>
+      </c>
+      <c r="AM13">
+        <v>-12480000.0</v>
+      </c>
+      <c r="AN13">
+        <v>2611000.0</v>
+      </c>
+      <c r="AO13">
+        <v>1084000.0</v>
+      </c>
+      <c r="AP13">
+        <v>-713000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>-8946000.0</v>
+      </c>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
+        <v>8526000.0</v>
+      </c>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+    </row>
+    <row r="14" spans="1:106">
+      <c r="A14" t="s">
+        <v>212</v>
+      </c>
+      <c r="B14">
+        <v>862000.0</v>
+      </c>
+      <c r="C14">
+        <v>-738000.0</v>
+      </c>
+      <c r="D14">
+        <v>-786000.0</v>
+      </c>
+      <c r="E14">
+        <v>1652000.0</v>
+      </c>
+      <c r="F14">
+        <v>1592000.0</v>
+      </c>
+      <c r="G14">
+        <v>1617000.0</v>
+      </c>
+      <c r="H14">
+        <v>1633000.0</v>
+      </c>
+      <c r="I14">
+        <v>1610000.0</v>
+      </c>
+      <c r="J14">
+        <v>1604000.0</v>
+      </c>
+      <c r="K14">
+        <v>4097000.0</v>
+      </c>
+      <c r="L14">
+        <v>2277000.0</v>
+      </c>
+      <c r="M14">
+        <v>1725000.0</v>
+      </c>
+      <c r="N14">
+        <v>1742000.0</v>
+      </c>
+      <c r="O14">
+        <v>2593000.0</v>
+      </c>
+      <c r="P14">
+        <v>849000.0</v>
+      </c>
+      <c r="Q14">
+        <v>3557000.0</v>
+      </c>
+      <c r="R14">
+        <v>6024000.0</v>
+      </c>
+      <c r="S14">
+        <v>3903000.0</v>
+      </c>
+      <c r="T14">
+        <v>4458000.0</v>
+      </c>
+      <c r="U14">
+        <v>3878000.0</v>
+      </c>
+      <c r="V14">
+        <v>3850000.0</v>
+      </c>
+      <c r="W14">
+        <v>2944000.0</v>
+      </c>
+      <c r="X14">
+        <v>2990000.0</v>
+      </c>
+      <c r="Y14">
+        <v>2701000.0</v>
+      </c>
+      <c r="Z14">
+        <v>2317000.0</v>
+      </c>
+      <c r="AA14">
+        <v>2684000.0</v>
+      </c>
+      <c r="AB14">
+        <v>2154000.0</v>
+      </c>
+      <c r="AC14">
+        <v>2072000.0</v>
+      </c>
+      <c r="AD14">
+        <v>2622000.0</v>
+      </c>
+      <c r="AE14">
+        <v>2601000.0</v>
+      </c>
+      <c r="AF14">
+        <v>3282000.0</v>
+      </c>
+      <c r="AG14">
+        <v>3471000.0</v>
+      </c>
+      <c r="AH14">
+        <v>1757000.0</v>
+      </c>
+      <c r="AI14">
+        <v>3501000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>2272000.0</v>
+      </c>
+      <c r="AK14">
+        <v>3196000.0</v>
+      </c>
+      <c r="AL14">
+        <v>3885000.0</v>
+      </c>
+      <c r="AM14">
+        <v>3730000.0</v>
+      </c>
+      <c r="AN14">
+        <v>3253000.0</v>
+      </c>
+      <c r="AO14">
+        <v>3613000.0</v>
+      </c>
+      <c r="AP14">
+        <v>3982000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>2659000.0</v>
+      </c>
+      <c r="AR14">
+        <v>5614000.0</v>
+      </c>
+      <c r="AS14">
+        <v>4132000.0</v>
+      </c>
+      <c r="AT14">
+        <v>5441000.0</v>
+      </c>
+      <c r="AU14">
+        <v>7250000.0</v>
+      </c>
+      <c r="AV14">
+        <v>2868000.0</v>
+      </c>
+      <c r="AW14">
+        <v>1727000.0</v>
+      </c>
+      <c r="AX14">
+        <v>1556000.0</v>
+      </c>
+      <c r="AY14">
+        <v>476000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>569000.0</v>
+      </c>
+      <c r="BA14">
+        <v>534000.0</v>
+      </c>
+      <c r="BB14">
+        <v>545000.0</v>
+      </c>
+      <c r="BC14">
+        <v>558000.0</v>
+      </c>
+      <c r="BD14">
+        <v>560000.0</v>
+      </c>
+      <c r="BE14">
+        <v>578000.0</v>
+      </c>
+      <c r="BF14">
+        <v>625000.0</v>
+      </c>
+      <c r="BG14">
+        <v>689000.0</v>
+      </c>
+      <c r="BH14">
+        <v>683000.0</v>
+      </c>
+      <c r="BI14">
+        <v>726000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>765000.0</v>
+      </c>
+      <c r="BK14">
+        <v>328000.0</v>
+      </c>
+      <c r="BL14">
+        <v>798000.0</v>
+      </c>
+      <c r="BM14">
+        <v>862000.0</v>
+      </c>
+      <c r="BN14">
+        <v>971000.0</v>
+      </c>
+      <c r="BO14">
+        <v>471000.0</v>
+      </c>
+      <c r="BP14">
+        <v>1248000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>109000.0</v>
+      </c>
+      <c r="BR14">
+        <v>1098000.0</v>
+      </c>
+      <c r="BS14">
+        <v>1422000.0</v>
+      </c>
+      <c r="BT14">
+        <v>1203000.0</v>
+      </c>
+      <c r="BU14">
+        <v>1230000.0</v>
+      </c>
+      <c r="BV14">
+        <v>1273000.0</v>
+      </c>
+      <c r="BW14">
+        <v>1383000.0</v>
+      </c>
+      <c r="BX14">
+        <v>2371000.0</v>
+      </c>
+      <c r="BY14">
+        <v>905000.0</v>
+      </c>
+      <c r="BZ14">
+        <v>836000.0</v>
+      </c>
+      <c r="CA14">
+        <v>1328000.0</v>
+      </c>
+      <c r="CB14">
+        <v>1387000.0</v>
+      </c>
+      <c r="CC14">
+        <v>1435000.0</v>
+      </c>
+      <c r="CD14">
+        <v>1417000.0</v>
+      </c>
+      <c r="CE14">
+        <v>1109000.0</v>
+      </c>
+      <c r="CF14">
+        <v>2248000.0</v>
+      </c>
+      <c r="CG14">
+        <v>1112000.0</v>
+      </c>
+      <c r="CH14">
+        <v>1585000.0</v>
+      </c>
+      <c r="CI14">
+        <v>1629000.0</v>
+      </c>
+      <c r="CJ14">
+        <v>1934000.0</v>
+      </c>
+      <c r="CK14">
+        <v>2595000.0</v>
+      </c>
+      <c r="CL14">
+        <v>1407000.0</v>
+      </c>
+      <c r="CM14">
+        <v>498000.0</v>
+      </c>
+      <c r="CN14">
+        <v>494000.0</v>
+      </c>
+      <c r="CO14"/>
+      <c r="CP14">
+        <v>367000.0</v>
+      </c>
+      <c r="CQ14">
+        <v>367000.0</v>
+      </c>
+      <c r="CR14">
+        <v>227000.0</v>
+      </c>
+      <c r="CS14">
+        <v>474000.0</v>
+      </c>
+      <c r="CT14">
+        <v>359000.0</v>
+      </c>
+      <c r="CU14">
+        <v>276100.0</v>
+      </c>
+      <c r="CV14">
+        <v>349000.0</v>
+      </c>
+      <c r="CW14">
+        <v>343000.0</v>
+      </c>
+      <c r="CX14">
+        <v>315000.0</v>
+      </c>
+      <c r="CY14">
+        <v>47613.0</v>
+      </c>
+      <c r="CZ14">
+        <v>-248000.0</v>
+      </c>
+      <c r="DA14">
+        <v>508000.0</v>
+      </c>
+      <c r="DB14">
+        <v>303000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:106">
+      <c r="A15" t="s">
+        <v>213</v>
+      </c>
+      <c r="B15">
+        <v>8370000.0</v>
+      </c>
+      <c r="C15">
+        <v>8087000.0</v>
+      </c>
+      <c r="D15">
+        <v>8129000.0</v>
+      </c>
+      <c r="E15">
+        <v>8254000.0</v>
+      </c>
+      <c r="F15">
+        <v>8153000.0</v>
+      </c>
+      <c r="G15">
+        <v>7544000.0</v>
+      </c>
+      <c r="H15">
+        <v>7565000.0</v>
+      </c>
+      <c r="I15">
+        <v>7585000.0</v>
+      </c>
+      <c r="J15">
+        <v>7686000.0</v>
+      </c>
+      <c r="K15">
+        <v>7592000.0</v>
+      </c>
+      <c r="L15">
+        <v>7690000.0</v>
+      </c>
+      <c r="M15">
+        <v>7630000.0</v>
+      </c>
+      <c r="N15">
+        <v>7623000.0</v>
+      </c>
+      <c r="O15">
+        <v>7621000.0</v>
+      </c>
+      <c r="P15">
+        <v>7621000.0</v>
+      </c>
+      <c r="Q15">
+        <v>6703000.0</v>
+      </c>
+      <c r="R15">
+        <v>6691000.0</v>
+      </c>
+      <c r="S15">
+        <v>6081000.0</v>
+      </c>
+      <c r="T15">
+        <v>3682000.0</v>
+      </c>
+      <c r="U15">
+        <v>3682000.0</v>
+      </c>
+      <c r="V15">
+        <v>3069000.0</v>
+      </c>
+      <c r="W15">
+        <v>2456000.0</v>
+      </c>
+      <c r="X15">
+        <v>2452000.0</v>
+      </c>
+      <c r="Y15">
+        <v>3672000.0</v>
+      </c>
+      <c r="Z15">
+        <v>7380000.0</v>
+      </c>
+      <c r="AA15">
+        <v>7460000.0</v>
+      </c>
+      <c r="AB15">
+        <v>7470000.0</v>
+      </c>
+      <c r="AC15">
+        <v>7406000.0</v>
+      </c>
+      <c r="AD15">
+        <v>7440000.0</v>
+      </c>
+      <c r="AE15">
+        <v>7613000.0</v>
+      </c>
+      <c r="AF15">
+        <v>7778000.0</v>
+      </c>
+      <c r="AG15">
+        <v>7774000.0</v>
+      </c>
+      <c r="AH15">
+        <v>7756000.0</v>
+      </c>
+      <c r="AI15">
+        <v>6781000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>6781000.0</v>
+      </c>
+      <c r="AK15">
+        <v>6135000.0</v>
+      </c>
+      <c r="AL15">
+        <v>6114000.0</v>
+      </c>
+      <c r="AM15">
+        <v>6103000.0</v>
+      </c>
+      <c r="AN15">
+        <v>6104000.0</v>
+      </c>
+      <c r="AO15">
+        <v>4494000.0</v>
+      </c>
+      <c r="AP15">
+        <v>8960000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>3516000.0</v>
+      </c>
+      <c r="AR15">
+        <v>4797000.0</v>
+      </c>
+      <c r="AS15">
+        <v>2234000.0</v>
+      </c>
+      <c r="AT15">
+        <v>2234000.0</v>
+      </c>
+      <c r="AU15">
+        <v>2231000.0</v>
+      </c>
+      <c r="AV15">
+        <v>2230000.0</v>
+      </c>
+      <c r="AW15">
+        <v>2233000.0</v>
+      </c>
+      <c r="AX15">
+        <v>2225000.0</v>
+      </c>
+      <c r="AY15">
+        <v>2224000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>2215000.0</v>
+      </c>
+      <c r="BA15">
+        <v>0.0</v>
+      </c>
+      <c r="BB15">
+        <v>0.0</v>
+      </c>
+      <c r="BC15">
+        <v>0.0</v>
+      </c>
+      <c r="BD15">
+        <v>0.0</v>
+      </c>
+      <c r="BE15">
+        <v>0.0</v>
+      </c>
+      <c r="BF15">
+        <v>0.0</v>
+      </c>
+      <c r="BG15">
+        <v>0.0</v>
+      </c>
+      <c r="BH15">
+        <v>0.0</v>
+      </c>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15">
+        <v>2594000.0</v>
+      </c>
+      <c r="BT15">
+        <v>138000.0</v>
+      </c>
+      <c r="BU15">
+        <v>1238000.0</v>
+      </c>
+      <c r="BV15">
+        <v>2753000.0</v>
+      </c>
+      <c r="BW15">
+        <v>2818000.0</v>
+      </c>
+      <c r="BX15">
+        <v>2876000.0</v>
+      </c>
+      <c r="BY15">
+        <v>2930000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>2950000.0</v>
+      </c>
+      <c r="CA15">
+        <v>2941000.0</v>
+      </c>
+      <c r="CB15">
+        <v>2935000.0</v>
+      </c>
+      <c r="CC15">
+        <v>2871000.0</v>
+      </c>
+      <c r="CD15">
+        <v>3058000.0</v>
+      </c>
+      <c r="CE15">
+        <v>2427000.0</v>
+      </c>
+      <c r="CF15">
+        <v>2426000.0</v>
+      </c>
+      <c r="CG15">
+        <v>2479000.0</v>
+      </c>
+      <c r="CH15">
+        <v>2481000.0</v>
+      </c>
+      <c r="CI15">
+        <v>2454000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>1416000.0</v>
+      </c>
+      <c r="CK15">
+        <v>2444000.0</v>
+      </c>
+      <c r="CL15">
+        <v>1426000.0</v>
+      </c>
+      <c r="CM15">
+        <v>1000.0</v>
+      </c>
+      <c r="CN15">
+        <v>1411000.0</v>
+      </c>
+      <c r="CO15">
+        <v>1410000.0</v>
+      </c>
+      <c r="CP15">
+        <v>1398000.0</v>
+      </c>
+      <c r="CQ15"/>
+      <c r="CR15"/>
+      <c r="CS15"/>
+      <c r="CT15">
+        <v>7000.0</v>
+      </c>
+      <c r="CU15">
+        <v>670.0</v>
+      </c>
+      <c r="CV15"/>
+      <c r="CW15"/>
+      <c r="CX15">
+        <v>5000.0</v>
+      </c>
+      <c r="CY15">
+        <v>345.0</v>
+      </c>
+      <c r="CZ15">
+        <v>3000.0</v>
+      </c>
+      <c r="DA15">
+        <v>3000.0</v>
+      </c>
+      <c r="DB15">
+        <v>3000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:106">
+      <c r="A16" t="s">
+        <v>214</v>
+      </c>
+      <c r="B16">
+        <v>254045000.0</v>
+      </c>
+      <c r="C16">
+        <v>212842000.0</v>
+      </c>
+      <c r="D16">
+        <v>215654000.0</v>
+      </c>
+      <c r="E16">
+        <v>380050000.0</v>
+      </c>
+      <c r="F16">
+        <v>329003000.0</v>
+      </c>
+      <c r="G16">
+        <v>304800000.0</v>
+      </c>
+      <c r="H16">
+        <v>287767000.0</v>
+      </c>
+      <c r="I16">
+        <v>313079000.0</v>
+      </c>
+      <c r="J16">
+        <v>256038000.0</v>
+      </c>
+      <c r="K16">
+        <v>302324000.0</v>
+      </c>
+      <c r="L16">
+        <v>289006000.0</v>
+      </c>
+      <c r="M16">
+        <v>344907000.0</v>
+      </c>
+      <c r="N16">
+        <v>386201000.0</v>
+      </c>
+      <c r="O16">
+        <v>352421000.0</v>
+      </c>
+      <c r="P16">
+        <v>275159000.0</v>
+      </c>
+      <c r="Q16">
+        <v>217237000.0</v>
+      </c>
+      <c r="R16">
+        <v>312491000.0</v>
+      </c>
+      <c r="S16">
+        <v>608965000.0</v>
+      </c>
+      <c r="T16">
+        <v>824347000.0</v>
+      </c>
+      <c r="U16">
+        <v>697789000.0</v>
+      </c>
+      <c r="V16">
+        <v>646445000.0</v>
+      </c>
+      <c r="W16">
+        <v>391849000.0</v>
+      </c>
+      <c r="X16">
+        <v>359755000.0</v>
+      </c>
+      <c r="Y16">
+        <v>546048000.0</v>
+      </c>
+      <c r="Z16">
+        <v>290546000.0</v>
+      </c>
+      <c r="AA16">
+        <v>121678000.0</v>
+      </c>
+      <c r="AB16">
+        <v>150678000.0</v>
+      </c>
+      <c r="AC16">
+        <v>130851000.0</v>
+      </c>
+      <c r="AD16">
+        <v>169830000.0</v>
+      </c>
+      <c r="AE16">
+        <v>155376000.0</v>
+      </c>
+      <c r="AF16">
+        <v>159617000.0</v>
+      </c>
+      <c r="AG16">
+        <v>136474000.0</v>
+      </c>
+      <c r="AH16">
+        <v>151611000.0</v>
+      </c>
+      <c r="AI16">
+        <v>153826000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>138139000.0</v>
+      </c>
+      <c r="AK16">
+        <v>138507000.0</v>
+      </c>
+      <c r="AL16">
+        <v>138592000.0</v>
+      </c>
+      <c r="AM16">
+        <v>147235000.0</v>
+      </c>
+      <c r="AN16">
+        <v>130197000.0</v>
+      </c>
+      <c r="AO16">
+        <v>156632000.0</v>
+      </c>
+      <c r="AP16">
+        <v>137464000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>164364000.0</v>
+      </c>
+      <c r="AR16">
+        <v>235342000.0</v>
+      </c>
+      <c r="AS16">
+        <v>153231000.0</v>
+      </c>
+      <c r="AT16">
+        <v>182054000.0</v>
+      </c>
+      <c r="AU16">
+        <v>158320000.0</v>
+      </c>
+      <c r="AV16">
+        <v>197016000.0</v>
+      </c>
+      <c r="AW16">
+        <v>123782000.0</v>
+      </c>
+      <c r="AX16">
+        <v>204384000.0</v>
+      </c>
+      <c r="AY16">
+        <v>179357000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>193854000.0</v>
+      </c>
+      <c r="BA16">
+        <v>77860000.0</v>
+      </c>
+      <c r="BB16">
+        <v>145299000.0</v>
+      </c>
+      <c r="BC16">
+        <v>268047000.0</v>
+      </c>
+      <c r="BD16">
+        <v>302428000.0</v>
+      </c>
+      <c r="BE16">
+        <v>304405000.0</v>
+      </c>
+      <c r="BF16">
+        <v>160242000.0</v>
+      </c>
+      <c r="BG16">
+        <v>201683000.0</v>
+      </c>
+      <c r="BH16">
+        <v>228862000.0</v>
+      </c>
+      <c r="BI16">
+        <v>198923000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>170361000.0</v>
+      </c>
+      <c r="BK16">
+        <v>249720000.0</v>
+      </c>
+      <c r="BL16">
+        <v>282298000.0</v>
+      </c>
+      <c r="BM16">
+        <v>250745000.0</v>
+      </c>
+      <c r="BN16">
+        <v>199217000.0</v>
+      </c>
+      <c r="BO16">
+        <v>154110000.0</v>
+      </c>
+      <c r="BP16">
+        <v>213334000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>382826000.0</v>
+      </c>
+      <c r="BR16">
+        <v>320950000.0</v>
+      </c>
+      <c r="BS16">
+        <v>215188000.0</v>
+      </c>
+      <c r="BT16">
+        <v>86640000.0</v>
+      </c>
+      <c r="BU16">
+        <v>120222000.0</v>
+      </c>
+      <c r="BV16">
+        <v>103306000.0</v>
+      </c>
+      <c r="BW16">
+        <v>122398000.0</v>
+      </c>
+      <c r="BX16">
+        <v>103789000.0</v>
+      </c>
+      <c r="BY16">
+        <v>121820000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>148174000.0</v>
+      </c>
+      <c r="CA16">
+        <v>138501000.0</v>
+      </c>
+      <c r="CB16">
+        <v>164609000.0</v>
+      </c>
+      <c r="CC16">
+        <v>111371000.0</v>
+      </c>
+      <c r="CD16">
+        <v>97780000.0</v>
+      </c>
+      <c r="CE16">
+        <v>163477000.0</v>
+      </c>
+      <c r="CF16">
+        <v>174233000.0</v>
+      </c>
+      <c r="CG16">
+        <v>103850000.0</v>
+      </c>
+      <c r="CH16">
+        <v>158841000.0</v>
+      </c>
+      <c r="CI16">
+        <v>127164000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>77964000.0</v>
+      </c>
+      <c r="CK16">
+        <v>107528000.0</v>
+      </c>
+      <c r="CL16">
+        <v>50707000.0</v>
+      </c>
+      <c r="CM16">
+        <v>62595000.0</v>
+      </c>
+      <c r="CN16">
+        <v>53314000.0</v>
+      </c>
+      <c r="CO16">
+        <v>119053000.0</v>
+      </c>
+      <c r="CP16">
+        <v>59865000.0</v>
+      </c>
+      <c r="CQ16">
+        <v>122772000.0</v>
+      </c>
+      <c r="CR16">
+        <v>122833000.0</v>
+      </c>
+      <c r="CS16">
+        <v>124814000.0</v>
+      </c>
+      <c r="CT16">
+        <v>103849000.0</v>
+      </c>
+      <c r="CU16">
+        <v>81205955.0</v>
+      </c>
+      <c r="CV16">
+        <v>86821000.0</v>
+      </c>
+      <c r="CW16">
+        <v>124960000.0</v>
+      </c>
+      <c r="CX16">
+        <v>132007000.0</v>
+      </c>
+      <c r="CY16">
+        <v>176107120.0</v>
+      </c>
+      <c r="CZ16">
+        <v>112128000.0</v>
+      </c>
+      <c r="DA16">
+        <v>131438000.0</v>
+      </c>
+      <c r="DB16">
+        <v>105122000.0</v>
+      </c>
     </row>
     <row r="17" spans="1:106">
       <c r="A17" t="s">
-        <v>43</v>
+        <v>215</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -8986,289 +38183,543 @@
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
     </row>
     <row r="18" spans="1:106">
       <c r="A18" t="s">
-        <v>44</v>
-[...30 lines deleted...]
-      <c r="AE18"/>
+        <v>216</v>
+      </c>
+      <c r="B18">
+        <v>23378000.0</v>
+      </c>
+      <c r="C18">
+        <v>51146000.0</v>
+      </c>
+      <c r="D18">
+        <v>146354000.0</v>
+      </c>
+      <c r="E18">
+        <v>-19560000.0</v>
+      </c>
+      <c r="F18">
+        <v>25581000.0</v>
+      </c>
+      <c r="G18">
+        <v>15497000.0</v>
+      </c>
+      <c r="H18">
+        <v>5357000.0</v>
+      </c>
+      <c r="I18">
+        <v>1282000.0</v>
+      </c>
+      <c r="J18">
+        <v>29189000.0</v>
+      </c>
+      <c r="K18">
+        <v>6103000.0</v>
+      </c>
+      <c r="L18">
+        <v>30809000.0</v>
+      </c>
+      <c r="M18">
+        <v>32957000.0</v>
+      </c>
+      <c r="N18">
+        <v>35511000.0</v>
+      </c>
+      <c r="O18">
+        <v>46742000.0</v>
+      </c>
+      <c r="P18">
+        <v>49357000.0</v>
+      </c>
+      <c r="Q18">
+        <v>29766000.0</v>
+      </c>
+      <c r="R18">
+        <v>19517000.0</v>
+      </c>
+      <c r="S18">
+        <v>27990000.0</v>
+      </c>
+      <c r="T18">
+        <v>-65688000.0</v>
+      </c>
+      <c r="U18">
+        <v>123112000.0</v>
+      </c>
+      <c r="V18">
+        <v>5591000.0</v>
+      </c>
+      <c r="W18">
+        <v>20396000.0</v>
+      </c>
+      <c r="X18">
+        <v>13767000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-1370000.0</v>
+      </c>
+      <c r="Z18">
+        <v>23018000.0</v>
+      </c>
+      <c r="AA18">
+        <v>3442000.0</v>
+      </c>
+      <c r="AB18">
+        <v>16358000.0</v>
+      </c>
+      <c r="AC18">
+        <v>16428000.0</v>
+      </c>
+      <c r="AD18">
+        <v>20989000.0</v>
+      </c>
+      <c r="AE18">
+        <v>17810000.0</v>
+      </c>
       <c r="AF18">
-        <v>0.0</v>
+        <v>17230000.0</v>
       </c>
       <c r="AG18">
-        <v>0.0</v>
+        <v>20046000.0</v>
       </c>
       <c r="AH18">
-        <v>0.0</v>
+        <v>18019000.0</v>
       </c>
       <c r="AI18">
-        <v>0.0</v>
+        <v>23345000.0</v>
       </c>
       <c r="AJ18">
-        <v>0.0</v>
+        <v>24711000.0</v>
       </c>
       <c r="AK18">
-        <v>0.0</v>
+        <v>11259000.0</v>
       </c>
       <c r="AL18">
-        <v>0.0</v>
+        <v>19706000.0</v>
       </c>
       <c r="AM18">
-        <v>0.0</v>
+        <v>16778000.0</v>
       </c>
       <c r="AN18">
-        <v>0.0</v>
+        <v>27376000.0</v>
       </c>
       <c r="AO18">
-        <v>0.0</v>
+        <v>4655000.0</v>
       </c>
       <c r="AP18">
-        <v>0.0</v>
+        <v>4844000.0</v>
       </c>
       <c r="AQ18">
-        <v>0.0</v>
+        <v>27746000.0</v>
       </c>
       <c r="AR18">
-        <v>0.0</v>
+        <v>20735000.0</v>
       </c>
       <c r="AS18">
-        <v>0.0</v>
+        <v>20918000.0</v>
       </c>
       <c r="AT18">
-        <v>0.0</v>
+        <v>-6251000.0</v>
       </c>
       <c r="AU18">
-        <v>0.0</v>
+        <v>351000.0</v>
       </c>
       <c r="AV18">
-        <v>0.0</v>
+        <v>-2420000.0</v>
       </c>
       <c r="AW18">
-        <v>0.0</v>
+        <v>2627000.0</v>
       </c>
       <c r="AX18">
-        <v>0.0</v>
+        <v>23145000.0</v>
       </c>
       <c r="AY18">
-        <v>0.0</v>
+        <v>12290000.0</v>
       </c>
       <c r="AZ18">
-        <v>0.0</v>
+        <v>17778000.0</v>
       </c>
       <c r="BA18">
-        <v>0.0</v>
+        <v>11467000.0</v>
       </c>
       <c r="BB18">
-        <v>0.0</v>
+        <v>18165000.0</v>
       </c>
       <c r="BC18">
-        <v>0.0</v>
+        <v>11523000.0</v>
       </c>
       <c r="BD18">
-        <v>0.0</v>
+        <v>17201000.0</v>
       </c>
       <c r="BE18">
-        <v>0.0</v>
+        <v>44022000.0</v>
       </c>
       <c r="BF18">
-        <v>0.0</v>
+        <v>-21335000.0</v>
       </c>
       <c r="BG18">
-        <v>0.0</v>
+        <v>23254000.0</v>
       </c>
       <c r="BH18">
-        <v>0.0</v>
+        <v>20148000.0</v>
       </c>
       <c r="BI18">
-        <v>0.0</v>
-[...45 lines deleted...]
-      <c r="DB18"/>
+        <v>-2460000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>7136000.0</v>
+      </c>
+      <c r="BK18">
+        <v>41210000.0</v>
+      </c>
+      <c r="BL18">
+        <v>30373000.0</v>
+      </c>
+      <c r="BM18">
+        <v>140450000.0</v>
+      </c>
+      <c r="BN18">
+        <v>13184000.0</v>
+      </c>
+      <c r="BO18">
+        <v>16169000.0</v>
+      </c>
+      <c r="BP18">
+        <v>30492000.0</v>
+      </c>
+      <c r="BQ18">
+        <v>20734000.0</v>
+      </c>
+      <c r="BR18">
+        <v>23873000.0</v>
+      </c>
+      <c r="BS18">
+        <v>20411000.0</v>
+      </c>
+      <c r="BT18">
+        <v>-7059000.0</v>
+      </c>
+      <c r="BU18">
+        <v>6300000.0</v>
+      </c>
+      <c r="BV18">
+        <v>23852000.0</v>
+      </c>
+      <c r="BW18">
+        <v>27538000.0</v>
+      </c>
+      <c r="BX18">
+        <v>2633000.0</v>
+      </c>
+      <c r="BY18">
+        <v>27969000.0</v>
+      </c>
+      <c r="BZ18">
+        <v>31828000.0</v>
+      </c>
+      <c r="CA18">
+        <v>3525000.0</v>
+      </c>
+      <c r="CB18">
+        <v>1997000.0</v>
+      </c>
+      <c r="CC18">
+        <v>17833000.0</v>
+      </c>
+      <c r="CD18">
+        <v>23317000.0</v>
+      </c>
+      <c r="CE18">
+        <v>15815000.0</v>
+      </c>
+      <c r="CF18">
+        <v>11191000.0</v>
+      </c>
+      <c r="CG18">
+        <v>15499000.0</v>
+      </c>
+      <c r="CH18">
+        <v>22608000.0</v>
+      </c>
+      <c r="CI18">
+        <v>47049000.0</v>
+      </c>
+      <c r="CJ18">
+        <v>-3779000.0</v>
+      </c>
+      <c r="CK18">
+        <v>-8085000.0</v>
+      </c>
+      <c r="CL18">
+        <v>499000.0</v>
+      </c>
+      <c r="CM18">
+        <v>5383000.0</v>
+      </c>
+      <c r="CN18">
+        <v>5458000.0</v>
+      </c>
+      <c r="CO18">
+        <v>-3535000.0</v>
+      </c>
+      <c r="CP18">
+        <v>6380000.0</v>
+      </c>
+      <c r="CQ18">
+        <v>948000.0</v>
+      </c>
+      <c r="CR18">
+        <v>3991000.0</v>
+      </c>
+      <c r="CS18">
+        <v>7161000.0</v>
+      </c>
+      <c r="CT18">
+        <v>7017000.0</v>
+      </c>
+      <c r="CU18">
+        <v>3896141.0</v>
+      </c>
+      <c r="CV18">
+        <v>-442000.0</v>
+      </c>
+      <c r="CW18">
+        <v>2632000.0</v>
+      </c>
+      <c r="CX18">
+        <v>3181000.0</v>
+      </c>
+      <c r="CY18">
+        <v>5494675.0</v>
+      </c>
+      <c r="CZ18">
+        <v>4406000.0</v>
+      </c>
+      <c r="DA18">
+        <v>2800000.0</v>
+      </c>
+      <c r="DB18">
+        <v>9090000.0</v>
+      </c>
     </row>
     <row r="19" spans="1:106">
       <c r="A19" t="s">
-        <v>45</v>
-[...24 lines deleted...]
-      <c r="Y19"/>
+        <v>217</v>
+      </c>
+      <c r="B19">
+        <v>41131000.0</v>
+      </c>
+      <c r="C19">
+        <v>29994000.0</v>
+      </c>
+      <c r="D19">
+        <v>-270983000.0</v>
+      </c>
+      <c r="E19">
+        <v>-39367000.0</v>
+      </c>
+      <c r="F19">
+        <v>-30483000.0</v>
+      </c>
+      <c r="G19">
+        <v>13201000.0</v>
+      </c>
+      <c r="H19">
+        <v>-103245000.0</v>
+      </c>
+      <c r="I19">
+        <v>-7944000.0</v>
+      </c>
+      <c r="J19">
+        <v>-9485000.0</v>
+      </c>
+      <c r="K19">
+        <v>-169538000.0</v>
+      </c>
+      <c r="L19">
+        <v>-57188000.0</v>
+      </c>
+      <c r="M19">
+        <v>44127000.0</v>
+      </c>
+      <c r="N19">
+        <v>-26778000.0</v>
+      </c>
+      <c r="O19">
+        <v>-178710000.0</v>
+      </c>
+      <c r="P19">
+        <v>-160677000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-540369000.0</v>
+      </c>
+      <c r="R19">
+        <v>-19745000.0</v>
+      </c>
+      <c r="S19">
+        <v>-10640000.0</v>
+      </c>
+      <c r="T19">
+        <v>18682000.0</v>
+      </c>
+      <c r="U19">
+        <v>-80497000.0</v>
+      </c>
+      <c r="V19">
+        <v>17711000.0</v>
+      </c>
+      <c r="W19">
+        <v>-66941000.0</v>
+      </c>
+      <c r="X19">
+        <v>-80838000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-318865000.0</v>
+      </c>
       <c r="Z19">
-        <v>691751000.0</v>
+        <v>62448000.0</v>
       </c>
       <c r="AA19">
-        <v>709730000.0</v>
+        <v>-44256000.0</v>
       </c>
       <c r="AB19">
-        <v>697331000.0</v>
+        <v>4508000.0</v>
       </c>
       <c r="AC19">
-        <v>715480000.0</v>
+        <v>7029000.0</v>
       </c>
       <c r="AD19">
-        <v>697686000.0</v>
-[...28 lines deleted...]
-      <c r="BF19"/>
+        <v>-16618000.0</v>
+      </c>
+      <c r="AE19">
+        <v>-17504000.0</v>
+      </c>
+      <c r="AF19">
+        <v>-50873000.0</v>
+      </c>
+      <c r="AG19">
+        <v>-101675000.0</v>
+      </c>
+      <c r="AH19">
+        <v>-73026000.0</v>
+      </c>
+      <c r="AI19">
+        <v>14557000.0</v>
+      </c>
+      <c r="AJ19">
+        <v>-62050000.0</v>
+      </c>
+      <c r="AK19">
+        <v>-111953000.0</v>
+      </c>
+      <c r="AL19">
+        <v>-97539000.0</v>
+      </c>
+      <c r="AM19">
+        <v>-27429000.0</v>
+      </c>
+      <c r="AN19">
+        <v>39598000.0</v>
+      </c>
+      <c r="AO19">
+        <v>-34948000.0</v>
+      </c>
+      <c r="AP19">
+        <v>-62554000.0</v>
+      </c>
+      <c r="AQ19">
+        <v>8187000.0</v>
+      </c>
+      <c r="AR19">
+        <v>-127691000.0</v>
+      </c>
+      <c r="AS19">
+        <v>80731000.0</v>
+      </c>
+      <c r="AT19">
+        <v>225071000.0</v>
+      </c>
+      <c r="AU19">
+        <v>79116000.0</v>
+      </c>
+      <c r="AV19">
+        <v>-6212000.0</v>
+      </c>
+      <c r="AW19">
+        <v>-84446000.0</v>
+      </c>
+      <c r="AX19">
+        <v>1804000.0</v>
+      </c>
+      <c r="AY19">
+        <v>-237276000.0</v>
+      </c>
+      <c r="AZ19">
+        <v>30927000.0</v>
+      </c>
+      <c r="BA19">
+        <v>-57297000.0</v>
+      </c>
+      <c r="BB19">
+        <v>-46755000.0</v>
+      </c>
+      <c r="BC19">
+        <v>-132297000.0</v>
+      </c>
+      <c r="BD19">
+        <v>-51850000.0</v>
+      </c>
+      <c r="BE19">
+        <v>83748000.0</v>
+      </c>
+      <c r="BF19">
+        <v>33596000.0</v>
+      </c>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
@@ -9276,29311 +38727,51 @@
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
     </row>
     <row r="20" spans="1:106">
       <c r="A20" t="s">
-        <v>46</v>
-[...23561 lines deleted...]
-      <c r="A21" t="s">
         <v>218</v>
-      </c>
-[...5695 lines deleted...]
-        <v>217</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -38646,51 +38837,51 @@
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
     </row>
     <row r="21" spans="1:106">
       <c r="A21" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B21">
         <v>-150000000.0</v>
       </c>
       <c r="C21">
         <v>87500000.0</v>
       </c>
       <c r="D21">
         <v>-65000000.0</v>
       </c>
       <c r="E21">
         <v>10000000.0</v>
       </c>
       <c r="F21">
         <v>-145000000.0</v>
       </c>
       <c r="G21">
         <v>-37500000.0</v>
       </c>
       <c r="H21">
         <v>7500000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
@@ -38860,51 +39051,51 @@
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
     </row>
     <row r="22" spans="1:106">
       <c r="A22" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B22">
         <v>22557000.0</v>
       </c>
       <c r="C22">
         <v>21239000.0</v>
       </c>
       <c r="D22">
         <v>22061000.0</v>
       </c>
       <c r="E22">
         <v>15117000.0</v>
       </c>
       <c r="F22">
         <v>17672000.0</v>
       </c>
       <c r="G22">
         <v>17695000.0</v>
       </c>
       <c r="H22">
         <v>14891000.0</v>
       </c>
       <c r="I22">
         <v>14451000.0</v>
       </c>
@@ -39180,102 +39371,102 @@
       </c>
       <c r="CV22">
         <v>4414000.0</v>
       </c>
       <c r="CW22">
         <v>4220000.0</v>
       </c>
       <c r="CX22">
         <v>3946000.0</v>
       </c>
       <c r="CY22">
         <v>4263413.0</v>
       </c>
       <c r="CZ22">
         <v>3847000.0</v>
       </c>
       <c r="DA22">
         <v>3753000.0</v>
       </c>
       <c r="DB22">
         <v>3660000.0</v>
       </c>
     </row>
     <row r="23" spans="1:106">
       <c r="A23" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B23">
         <v>122972000.0</v>
       </c>
       <c r="C23">
         <v>-89019000.0</v>
       </c>
       <c r="D23">
         <v>36551000.0</v>
       </c>
       <c r="E23">
         <v>109647000.0</v>
       </c>
       <c r="F23">
         <v>183699000.0</v>
       </c>
       <c r="G23">
         <v>33093000.0</v>
       </c>
       <c r="H23">
         <v>73340000.0</v>
       </c>
       <c r="I23">
         <v>-46721000.0</v>
       </c>
       <c r="J23">
         <v>95486000.0</v>
       </c>
       <c r="K23">
         <v>20495000.0</v>
       </c>
       <c r="L23">
         <v>54501000.0</v>
       </c>
       <c r="M23">
         <v>113206000.0</v>
       </c>
       <c r="N23">
         <v>31848000.0</v>
       </c>
       <c r="O23">
         <v>478975000.0</v>
       </c>
       <c r="P23">
         <v>221295000.0</v>
       </c>
       <c r="Q23">
         <v>196354000.0</v>
       </c>
       <c r="R23">
-        <v>-3233000.0</v>
+        <v>-3099000.0</v>
       </c>
       <c r="S23">
         <v>56692000.0</v>
       </c>
       <c r="T23">
         <v>99175000.0</v>
       </c>
       <c r="U23">
         <v>120102000.0</v>
       </c>
       <c r="V23">
         <v>234720000.0</v>
       </c>
       <c r="W23">
         <v>-369702000.0</v>
       </c>
       <c r="X23">
         <v>-15515000.0</v>
       </c>
       <c r="Y23">
         <v>627593000.0</v>
       </c>
       <c r="Z23">
         <v>-117065000.0</v>
       </c>
@@ -39500,54 +39691,54 @@
       </c>
       <c r="CV23">
         <v>19867000.0</v>
       </c>
       <c r="CW23">
         <v>42783000.0</v>
       </c>
       <c r="CX23">
         <v>24517000.0</v>
       </c>
       <c r="CY23">
         <v>83604018.0</v>
       </c>
       <c r="CZ23">
         <v>60999000.0</v>
       </c>
       <c r="DA23">
         <v>58935000.0</v>
       </c>
       <c r="DB23">
         <v>73115000.0</v>
       </c>
     </row>
     <row r="24" spans="1:106">
       <c r="A24" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B24">
-        <v>58617000.0</v>
+        <v>17985000.0</v>
       </c>
       <c r="C24">
         <v>-163373000.0</v>
       </c>
       <c r="D24">
         <v>-292026000.0</v>
       </c>
       <c r="E24">
         <v>-34745000.0</v>
       </c>
       <c r="F24">
         <v>-42895000.0</v>
       </c>
       <c r="G24">
         <v>31771000.0</v>
       </c>
       <c r="H24">
         <v>-100163000.0</v>
       </c>
       <c r="I24">
         <v>240000.0</v>
       </c>
       <c r="J24">
         <v>3500000.0</v>
       </c>
@@ -39820,54 +40011,54 @@
       </c>
       <c r="CV24">
         <v>-70912000.0</v>
       </c>
       <c r="CW24">
         <v>-44553000.0</v>
       </c>
       <c r="CX24">
         <v>-33523000.0</v>
       </c>
       <c r="CY24">
         <v>-31204436.0</v>
       </c>
       <c r="CZ24">
         <v>-42191000.0</v>
       </c>
       <c r="DA24">
         <v>-24961000.0</v>
       </c>
       <c r="DB24">
         <v>-56145000.0</v>
       </c>
     </row>
     <row r="25" spans="1:106">
       <c r="A25" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B25">
-        <v>6843000.0</v>
+        <v>5274000.0</v>
       </c>
       <c r="C25">
         <v>45248000.0</v>
       </c>
       <c r="D25">
         <v>117177000.0</v>
       </c>
       <c r="E25">
         <v>-30147000.0</v>
       </c>
       <c r="F25">
         <v>9655000.0</v>
       </c>
       <c r="G25">
         <v>21993000.0</v>
       </c>
       <c r="H25">
         <v>-20442000.0</v>
       </c>
       <c r="I25">
         <v>-5824000.0</v>
       </c>
       <c r="J25">
         <v>7919000.0</v>
       </c>
@@ -40140,51 +40331,51 @@
       </c>
       <c r="CV25">
         <v>-2793000.0</v>
       </c>
       <c r="CW25">
         <v>703000.0</v>
       </c>
       <c r="CX25">
         <v>-1831000.0</v>
       </c>
       <c r="CY25">
         <v>3618540.0</v>
       </c>
       <c r="CZ25">
         <v>-1165000.0</v>
       </c>
       <c r="DA25">
         <v>357000.0</v>
       </c>
       <c r="DB25">
         <v>2981000.0</v>
       </c>
     </row>
     <row r="26" spans="1:106">
       <c r="A26" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B26">
         <v>-5892000.0</v>
       </c>
       <c r="C26">
         <v>-1963000.0</v>
       </c>
       <c r="D26">
         <v>-3749000.0</v>
       </c>
       <c r="E26">
         <v>-1988000.0</v>
       </c>
       <c r="F26">
         <v>-1704000.0</v>
       </c>
       <c r="G26">
         <v>-554000.0</v>
       </c>
       <c r="H26">
         <v>-916000.0</v>
       </c>
       <c r="I26">
         <v>-2760000.0</v>
       </c>
@@ -40380,51 +40571,51 @@
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26">
         <v>-345000.0</v>
       </c>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
     </row>
     <row r="27" spans="1:106">
       <c r="A27" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B27">
         <v>707000.0</v>
       </c>
       <c r="C27">
         <v>899000.0</v>
       </c>
       <c r="D27">
         <v>943000.0</v>
       </c>
       <c r="E27">
         <v>883000.0</v>
       </c>
       <c r="F27">
         <v>873000.0</v>
       </c>
       <c r="G27">
         <v>920000.0</v>
       </c>
       <c r="H27">
         <v>920000.0</v>
       </c>
       <c r="I27">
         <v>960000.0</v>
       </c>
@@ -40666,51 +40857,51 @@
       <c r="CK27">
         <v>-837000.0</v>
       </c>
       <c r="CL27">
         <v>-465000.0</v>
       </c>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
     </row>
     <row r="28" spans="1:106">
       <c r="A28" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B28">
         <v>-41290000.0</v>
       </c>
       <c r="C28">
         <v>-11569000.0</v>
       </c>
       <c r="D28">
         <v>-40327000.0</v>
       </c>
       <c r="E28">
         <v>109405000.0</v>
       </c>
       <c r="F28">
         <v>28842000.0</v>
       </c>
       <c r="G28">
         <v>-12505000.0</v>
       </c>
       <c r="H28">
         <v>72359000.0</v>
       </c>
       <c r="I28">
         <v>62934000.0</v>
       </c>
@@ -40986,51 +41177,51 @@
       </c>
       <c r="CV28">
         <v>20034000.0</v>
       </c>
       <c r="CW28">
         <v>43050000.0</v>
       </c>
       <c r="CX28">
         <v>26552000.0</v>
       </c>
       <c r="CY28">
         <v>83604173.0</v>
       </c>
       <c r="CZ28">
         <v>61002000.0</v>
       </c>
       <c r="DA28">
         <v>58932000.0</v>
       </c>
       <c r="DB28">
         <v>67220000.0</v>
       </c>
     </row>
     <row r="29" spans="1:106">
       <c r="A29" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B29">
         <v>23877000.0</v>
       </c>
       <c r="C29">
         <v>52241000.0</v>
       </c>
       <c r="D29">
         <v>146914000.0</v>
       </c>
       <c r="E29">
         <v>-18991000.0</v>
       </c>
       <c r="F29">
         <v>25844000.0</v>
       </c>
       <c r="G29">
         <v>16337000.0</v>
       </c>
       <c r="H29">
         <v>5574000.0</v>
       </c>
       <c r="I29">
         <v>2051000.0</v>
       </c>
@@ -41306,51 +41497,51 @@
       </c>
       <c r="CV29">
         <v>488000.0</v>
       </c>
       <c r="CW29">
         <v>3064000.0</v>
       </c>
       <c r="CX29">
         <v>3621000.0</v>
       </c>
       <c r="CY29">
         <v>6315913.0</v>
       </c>
       <c r="CZ29">
         <v>4091000.0</v>
       </c>
       <c r="DA29">
         <v>3932000.0</v>
       </c>
       <c r="DB29">
         <v>9355000.0</v>
       </c>
     </row>
     <row r="30" spans="1:106">
       <c r="A30" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B30">
         <v>58617000.0</v>
       </c>
       <c r="C30">
         <v>-43484000.0</v>
       </c>
       <c r="D30">
         <v>-270983000.0</v>
       </c>
       <c r="E30">
         <v>-39367000.0</v>
       </c>
       <c r="F30">
         <v>-30483000.0</v>
       </c>
       <c r="G30">
         <v>13201000.0</v>
       </c>
       <c r="H30">
         <v>-103245000.0</v>
       </c>
       <c r="I30">
         <v>-7944000.0</v>
       </c>