--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -5572,51 +5572,53 @@
         <v>163</v>
       </c>
       <c r="CX1" t="s">
         <v>164</v>
       </c>
       <c r="CY1" t="s">
         <v>165</v>
       </c>
       <c r="CZ1" t="s">
         <v>26</v>
       </c>
       <c r="DA1" t="s">
         <v>166</v>
       </c>
       <c r="DB1" t="s">
         <v>167</v>
       </c>
       <c r="DC1" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="2" spans="1:107">
       <c r="A2" t="s">
         <v>28</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>27530000.0</v>
+      </c>
       <c r="C2">
         <v>30592000.0</v>
       </c>
       <c r="D2">
         <v>34783000.0</v>
       </c>
       <c r="E2">
         <v>34219000.0</v>
       </c>
       <c r="F2">
         <v>30567000.0</v>
       </c>
       <c r="G2">
         <v>29646000.0</v>
       </c>
       <c r="H2">
         <v>34824000.0</v>
       </c>
       <c r="I2">
         <v>52613000.0</v>
       </c>
       <c r="J2">
         <v>47699000.0</v>
       </c>
       <c r="K2">
@@ -6720,51 +6722,53 @@
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
     </row>
     <row r="8" spans="1:107">
       <c r="A8" t="s">
         <v>34</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>34000.0</v>
+      </c>
       <c r="C8">
         <v>34000.0</v>
       </c>
       <c r="D8">
         <v>34000.0</v>
       </c>
       <c r="E8">
         <v>34000.0</v>
       </c>
       <c r="F8">
         <v>34000.0</v>
       </c>
       <c r="G8">
         <v>34000.0</v>
       </c>
       <c r="H8">
         <v>34000.0</v>
       </c>
       <c r="I8">
         <v>34000.0</v>
       </c>
       <c r="J8">
         <v>34000.0</v>
       </c>
       <c r="K8">
@@ -10520,51 +10524,53 @@
         <v>1139065000.0</v>
       </c>
       <c r="CX23">
         <v>1114491000.0</v>
       </c>
       <c r="CY23">
         <v>1069684000.0</v>
       </c>
       <c r="CZ23">
         <v>1034610081.0</v>
       </c>
       <c r="DA23">
         <v>946339000.0</v>
       </c>
       <c r="DB23">
         <v>877840000.0</v>
       </c>
       <c r="DC23">
         <v>813733000.0</v>
       </c>
     </row>
     <row r="24" spans="1:107">
       <c r="A24" t="s">
         <v>50</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>130773000.0</v>
+      </c>
       <c r="C24">
         <v>130618000.0</v>
       </c>
       <c r="D24">
         <v>130463000.0</v>
       </c>
       <c r="E24">
         <v>130309000.0</v>
       </c>
       <c r="F24">
         <v>143460000.0</v>
       </c>
       <c r="G24">
         <v>143299000.0</v>
       </c>
       <c r="H24">
         <v>168138000.0</v>
       </c>
       <c r="I24">
         <v>217978000.0</v>
       </c>
       <c r="J24">
         <v>192818000.0</v>
       </c>
       <c r="K24">
@@ -11026,51 +11032,53 @@
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
     </row>
     <row r="26" spans="1:107">
       <c r="A26" t="s">
         <v>52</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>896610000.0</v>
+      </c>
       <c r="C26">
         <v>835725000.0</v>
       </c>
       <c r="D26">
         <v>880624000.0</v>
       </c>
       <c r="E26">
         <v>877321000.0</v>
       </c>
       <c r="F26">
         <v>890194000.0</v>
       </c>
       <c r="G26">
         <v>907011000.0</v>
       </c>
       <c r="H26">
         <v>905798000.0</v>
       </c>
       <c r="I26">
         <v>908921000.0</v>
       </c>
       <c r="J26">
         <v>877638000.0</v>
       </c>
       <c r="K26">
@@ -11691,51 +11699,53 @@
         <v>-56821000.0</v>
       </c>
       <c r="CX28">
         <v>-66060000.0</v>
       </c>
       <c r="CY28">
         <v>-60307000.0</v>
       </c>
       <c r="CZ28">
         <v>-176107120.0</v>
       </c>
       <c r="DA28">
         <v>-63528000.0</v>
       </c>
       <c r="DB28">
         <v>-65039000.0</v>
       </c>
       <c r="DC28">
         <v>-55122000.0</v>
       </c>
     </row>
     <row r="29" spans="1:107">
       <c r="A29" t="s">
         <v>55</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>943453000.0</v>
+      </c>
       <c r="C29">
         <v>933437000.0</v>
       </c>
       <c r="D29">
         <v>1076849000.0</v>
       </c>
       <c r="E29">
         <v>972359000.0</v>
       </c>
       <c r="F29">
         <v>1021294000.0</v>
       </c>
       <c r="G29">
         <v>999784000.0</v>
       </c>
       <c r="H29">
         <v>1125312000.0</v>
       </c>
       <c r="I29">
         <v>1167187000.0</v>
       </c>
       <c r="J29">
         <v>1129877000.0</v>
       </c>
       <c r="K29">
@@ -14463,51 +14473,51 @@
         <v>-5407666.0</v>
       </c>
       <c r="CW39"/>
       <c r="CX39">
         <v>-11772000.0</v>
       </c>
       <c r="CY39">
         <v>-6786000.0</v>
       </c>
       <c r="CZ39">
         <v>842529717.0</v>
       </c>
       <c r="DA39">
         <v>864184000.0</v>
       </c>
       <c r="DB39">
         <v>795005000.0</v>
       </c>
       <c r="DC39"/>
     </row>
     <row r="40" spans="1:107">
       <c r="A40" t="s">
         <v>66</v>
       </c>
       <c r="B40">
-        <v>6982872000.0</v>
+        <v>6955342000.0</v>
       </c>
       <c r="C40">
         <v>6800622000.0</v>
       </c>
       <c r="D40">
         <v>6677650000.0</v>
       </c>
       <c r="E40">
         <v>6766639000.0</v>
       </c>
       <c r="F40">
         <v>6729122000.0</v>
       </c>
       <c r="G40">
         <v>6619475000.0</v>
       </c>
       <c r="H40">
         <v>6435776000.0</v>
       </c>
       <c r="I40">
         <v>6366267000.0</v>
       </c>
       <c r="J40">
         <v>6287094000.0</v>
       </c>
@@ -17090,51 +17100,53 @@
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
     </row>
     <row r="50" spans="1:107">
       <c r="A50" t="s">
         <v>76</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>0.0</v>
+      </c>
       <c r="C50">
         <v>0.0</v>
       </c>
       <c r="D50">
         <v>150000000.0</v>
       </c>
       <c r="E50">
         <v>62500000.0</v>
       </c>
       <c r="F50">
         <v>115000000.0</v>
       </c>
       <c r="G50">
         <v>105000000.0</v>
       </c>
       <c r="H50">
         <v>225000000.0</v>
       </c>
       <c r="I50">
         <v>212500000.0</v>
       </c>
       <c r="J50">
         <v>230000000.0</v>
       </c>
       <c r="K50">
@@ -26354,51 +26366,53 @@
         <v>7751000.0</v>
       </c>
       <c r="CX12">
         <v>9007000.0</v>
       </c>
       <c r="CY12">
         <v>9952000.0</v>
       </c>
       <c r="CZ12">
         <v>9699239.0</v>
       </c>
       <c r="DA12">
         <v>8419000.0</v>
       </c>
       <c r="DB12">
         <v>6841000.0</v>
       </c>
       <c r="DC12">
         <v>5932000.0</v>
       </c>
     </row>
     <row r="13" spans="1:107">
       <c r="A13" t="s">
         <v>180</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>103103000.0</v>
+      </c>
       <c r="C13">
         <v>101321000.0</v>
       </c>
       <c r="D13">
         <v>104751000.0</v>
       </c>
       <c r="E13">
         <v>104869000.0</v>
       </c>
       <c r="F13">
         <v>100979000.0</v>
       </c>
       <c r="G13">
         <v>98897000.0</v>
       </c>
       <c r="H13">
         <v>99752000.0</v>
       </c>
       <c r="I13">
         <v>100061000.0</v>
       </c>
       <c r="J13">
         <v>98303000.0</v>
       </c>
       <c r="K13">
@@ -27408,51 +27422,53 @@
         <v>4414000.0</v>
       </c>
       <c r="CX16">
         <v>4220000.0</v>
       </c>
       <c r="CY16">
         <v>3946000.0</v>
       </c>
       <c r="CZ16">
         <v>4263000.0</v>
       </c>
       <c r="DA16">
         <v>3847000.0</v>
       </c>
       <c r="DB16">
         <v>3753000.0</v>
       </c>
       <c r="DC16">
         <v>3660000.0</v>
       </c>
     </row>
     <row r="17" spans="1:107">
       <c r="A17" t="s">
         <v>184</v>
       </c>
-      <c r="B17"/>
+      <c r="B17">
+        <v>23505000.0</v>
+      </c>
       <c r="C17">
         <v>22557000.0</v>
       </c>
       <c r="D17">
         <v>21239000.0</v>
       </c>
       <c r="E17">
         <v>22061000.0</v>
       </c>
       <c r="F17">
         <v>15117000.0</v>
       </c>
       <c r="G17">
         <v>17672000.0</v>
       </c>
       <c r="H17">
         <v>17695000.0</v>
       </c>
       <c r="I17">
         <v>14892000.0</v>
       </c>
       <c r="J17">
         <v>14451000.0</v>
       </c>
       <c r="K17">
@@ -27729,51 +27745,53 @@
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
       <c r="DC17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:107">
       <c r="A18" t="s">
         <v>185</v>
       </c>
-      <c r="B18"/>
+      <c r="B18">
+        <v>63638000.0</v>
+      </c>
       <c r="C18">
         <v>62372000.0</v>
       </c>
       <c r="D18">
         <v>62518000.0</v>
       </c>
       <c r="E18">
         <v>60722000.0</v>
       </c>
       <c r="F18">
         <v>56785000.0</v>
       </c>
       <c r="G18">
         <v>54732000.0</v>
       </c>
       <c r="H18">
         <v>53089000.0</v>
       </c>
       <c r="I18">
         <v>49695000.0</v>
       </c>
       <c r="J18">
         <v>48263000.0</v>
       </c>
       <c r="K18">
@@ -29292,51 +29310,53 @@
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
     </row>
     <row r="25" spans="1:107">
       <c r="A25" t="s">
         <v>192</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>858000.0</v>
+      </c>
       <c r="C25">
         <v>862000.0</v>
       </c>
       <c r="D25">
         <v>875000.0</v>
       </c>
       <c r="E25">
         <v>-786000.0</v>
       </c>
       <c r="F25">
         <v>1652000.0</v>
       </c>
       <c r="G25">
         <v>1592000.0</v>
       </c>
       <c r="H25">
         <v>1617000.0</v>
       </c>
       <c r="I25">
         <v>1633000.0</v>
       </c>
       <c r="J25">
         <v>1610000.0</v>
       </c>
       <c r="K25">
@@ -30204,51 +30224,51 @@
       </c>
       <c r="CZ27">
         <v>1443046.0</v>
       </c>
       <c r="DA27">
         <v>100000.0</v>
       </c>
       <c r="DB27">
         <v>419000.0</v>
       </c>
       <c r="DC27">
         <v>75000.0</v>
       </c>
     </row>
     <row r="28" spans="1:107">
       <c r="A28" t="s">
         <v>195</v>
       </c>
       <c r="B28">
         <v>32903000.0</v>
       </c>
       <c r="C28">
         <v>37680000.0</v>
       </c>
       <c r="D28">
-        <v>2343000.0</v>
+        <v>2344000.0</v>
       </c>
       <c r="E28">
         <v>22163000.0</v>
       </c>
       <c r="F28">
         <v>22069000.0</v>
       </c>
       <c r="G28">
         <v>20972000.0</v>
       </c>
       <c r="H28">
         <v>20498000.0</v>
       </c>
       <c r="I28">
         <v>20851000.0</v>
       </c>
       <c r="J28">
         <v>20434000.0</v>
       </c>
       <c r="K28">
         <v>21585000.0</v>
       </c>
       <c r="L28">
         <v>20062000.0</v>
       </c>
@@ -30520,51 +30540,53 @@
         <v>4112000.0</v>
       </c>
       <c r="CX28">
         <v>3976000.0</v>
       </c>
       <c r="CY28">
         <v>3800000.0</v>
       </c>
       <c r="CZ28">
         <v>4134029.0</v>
       </c>
       <c r="DA28">
         <v>3607000.0</v>
       </c>
       <c r="DB28">
         <v>3314000.0</v>
       </c>
       <c r="DC28">
         <v>3193000.0</v>
       </c>
     </row>
     <row r="29" spans="1:107">
       <c r="A29" t="s">
         <v>196</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>8475000.0</v>
+      </c>
       <c r="C29">
         <v>7925000.0</v>
       </c>
       <c r="D29">
         <v>8887000.0</v>
       </c>
       <c r="E29">
         <v>9396000.0</v>
       </c>
       <c r="F29">
         <v>6115000.0</v>
       </c>
       <c r="G29">
         <v>7441000.0</v>
       </c>
       <c r="H29">
         <v>7632000.0</v>
       </c>
       <c r="I29">
         <v>6231000.0</v>
       </c>
       <c r="J29">
         <v>5989000.0</v>
       </c>
       <c r="K29">
@@ -33867,3265 +33889,3289 @@
       <c r="AB30">
         <v>-85493758.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB30"/>
+  <dimension ref="A1:DC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" t="s">
         <v>90</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>1</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>91</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>92</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>93</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>2</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>94</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>95</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>96</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>3</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>97</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>98</v>
       </c>
-      <c r="N1" t="s">
+      <c r="O1" t="s">
         <v>99</v>
       </c>
-      <c r="O1" t="s">
+      <c r="P1" t="s">
         <v>4</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>100</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="R1" t="s">
         <v>101</v>
       </c>
-      <c r="R1" t="s">
+      <c r="S1" t="s">
         <v>102</v>
       </c>
-      <c r="S1" t="s">
+      <c r="T1" t="s">
         <v>5</v>
       </c>
-      <c r="T1" t="s">
+      <c r="U1" t="s">
         <v>103</v>
       </c>
-      <c r="U1" t="s">
+      <c r="V1" t="s">
         <v>104</v>
       </c>
-      <c r="V1" t="s">
+      <c r="W1" t="s">
         <v>105</v>
       </c>
-      <c r="W1" t="s">
+      <c r="X1" t="s">
         <v>6</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>106</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Z1" t="s">
         <v>107</v>
       </c>
-      <c r="Z1" t="s">
+      <c r="AA1" t="s">
         <v>108</v>
       </c>
-      <c r="AA1" t="s">
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="AC1" t="s">
         <v>109</v>
       </c>
-      <c r="AC1" t="s">
+      <c r="AD1" t="s">
         <v>110</v>
       </c>
-      <c r="AD1" t="s">
+      <c r="AE1" t="s">
         <v>111</v>
       </c>
-      <c r="AE1" t="s">
+      <c r="AF1" t="s">
         <v>8</v>
       </c>
-      <c r="AF1" t="s">
+      <c r="AG1" t="s">
         <v>112</v>
       </c>
-      <c r="AG1" t="s">
+      <c r="AH1" t="s">
         <v>113</v>
       </c>
-      <c r="AH1" t="s">
+      <c r="AI1" t="s">
         <v>114</v>
       </c>
-      <c r="AI1" t="s">
+      <c r="AJ1" t="s">
         <v>9</v>
       </c>
-      <c r="AJ1" t="s">
+      <c r="AK1" t="s">
         <v>115</v>
       </c>
-      <c r="AK1" t="s">
+      <c r="AL1" t="s">
         <v>116</v>
       </c>
-      <c r="AL1" t="s">
+      <c r="AM1" t="s">
         <v>117</v>
       </c>
-      <c r="AM1" t="s">
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
-      <c r="AN1" t="s">
+      <c r="AO1" t="s">
         <v>118</v>
       </c>
-      <c r="AO1" t="s">
+      <c r="AP1" t="s">
         <v>119</v>
       </c>
-      <c r="AP1" t="s">
+      <c r="AQ1" t="s">
         <v>120</v>
       </c>
-      <c r="AQ1" t="s">
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
-      <c r="AR1" t="s">
+      <c r="AS1" t="s">
         <v>121</v>
       </c>
-      <c r="AS1" t="s">
+      <c r="AT1" t="s">
         <v>122</v>
       </c>
-      <c r="AT1" t="s">
+      <c r="AU1" t="s">
         <v>123</v>
       </c>
-      <c r="AU1" t="s">
+      <c r="AV1" t="s">
         <v>12</v>
       </c>
-      <c r="AV1" t="s">
+      <c r="AW1" t="s">
         <v>124</v>
       </c>
-      <c r="AW1" t="s">
+      <c r="AX1" t="s">
         <v>125</v>
       </c>
-      <c r="AX1" t="s">
+      <c r="AY1" t="s">
         <v>126</v>
       </c>
-      <c r="AY1" t="s">
+      <c r="AZ1" t="s">
         <v>13</v>
       </c>
-      <c r="AZ1" t="s">
+      <c r="BA1" t="s">
         <v>127</v>
       </c>
-      <c r="BA1" t="s">
+      <c r="BB1" t="s">
         <v>128</v>
       </c>
-      <c r="BB1" t="s">
+      <c r="BC1" t="s">
         <v>129</v>
       </c>
-      <c r="BC1" t="s">
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BD1" t="s">
+      <c r="BE1" t="s">
         <v>130</v>
       </c>
-      <c r="BE1" t="s">
+      <c r="BF1" t="s">
         <v>131</v>
       </c>
-      <c r="BF1" t="s">
+      <c r="BG1" t="s">
         <v>132</v>
       </c>
-      <c r="BG1" t="s">
+      <c r="BH1" t="s">
         <v>15</v>
       </c>
-      <c r="BH1" t="s">
+      <c r="BI1" t="s">
         <v>133</v>
       </c>
-      <c r="BI1" t="s">
+      <c r="BJ1" t="s">
         <v>134</v>
       </c>
-      <c r="BJ1" t="s">
+      <c r="BK1" t="s">
         <v>135</v>
       </c>
-      <c r="BK1" t="s">
+      <c r="BL1" t="s">
         <v>16</v>
       </c>
-      <c r="BL1" t="s">
+      <c r="BM1" t="s">
         <v>136</v>
       </c>
-      <c r="BM1" t="s">
+      <c r="BN1" t="s">
         <v>137</v>
       </c>
-      <c r="BN1" t="s">
+      <c r="BO1" t="s">
         <v>138</v>
       </c>
-      <c r="BO1" t="s">
+      <c r="BP1" t="s">
         <v>17</v>
       </c>
-      <c r="BP1" t="s">
+      <c r="BQ1" t="s">
         <v>139</v>
       </c>
-      <c r="BQ1" t="s">
+      <c r="BR1" t="s">
         <v>140</v>
       </c>
-      <c r="BR1" t="s">
+      <c r="BS1" t="s">
         <v>141</v>
       </c>
-      <c r="BS1" t="s">
+      <c r="BT1" t="s">
         <v>18</v>
       </c>
-      <c r="BT1" t="s">
+      <c r="BU1" t="s">
         <v>142</v>
       </c>
-      <c r="BU1" t="s">
+      <c r="BV1" t="s">
         <v>143</v>
       </c>
-      <c r="BV1" t="s">
+      <c r="BW1" t="s">
         <v>144</v>
       </c>
-      <c r="BW1" t="s">
+      <c r="BX1" t="s">
         <v>19</v>
       </c>
-      <c r="BX1" t="s">
+      <c r="BY1" t="s">
         <v>145</v>
       </c>
-      <c r="BY1" t="s">
+      <c r="BZ1" t="s">
         <v>146</v>
       </c>
-      <c r="BZ1" t="s">
+      <c r="CA1" t="s">
         <v>147</v>
       </c>
-      <c r="CA1" t="s">
+      <c r="CB1" t="s">
         <v>20</v>
       </c>
-      <c r="CB1" t="s">
+      <c r="CC1" t="s">
         <v>148</v>
       </c>
-      <c r="CC1" t="s">
+      <c r="CD1" t="s">
         <v>149</v>
       </c>
-      <c r="CD1" t="s">
+      <c r="CE1" t="s">
         <v>150</v>
       </c>
-      <c r="CE1" t="s">
+      <c r="CF1" t="s">
         <v>21</v>
       </c>
-      <c r="CF1" t="s">
+      <c r="CG1" t="s">
         <v>151</v>
       </c>
-      <c r="CG1" t="s">
+      <c r="CH1" t="s">
         <v>152</v>
       </c>
-      <c r="CH1" t="s">
+      <c r="CI1" t="s">
         <v>153</v>
       </c>
-      <c r="CI1" t="s">
+      <c r="CJ1" t="s">
         <v>22</v>
       </c>
-      <c r="CJ1" t="s">
+      <c r="CK1" t="s">
         <v>154</v>
       </c>
-      <c r="CK1" t="s">
+      <c r="CL1" t="s">
         <v>155</v>
       </c>
-      <c r="CL1" t="s">
+      <c r="CM1" t="s">
         <v>156</v>
       </c>
-      <c r="CM1" t="s">
+      <c r="CN1" t="s">
         <v>23</v>
       </c>
-      <c r="CN1" t="s">
+      <c r="CO1" t="s">
         <v>157</v>
       </c>
-      <c r="CO1" t="s">
+      <c r="CP1" t="s">
         <v>158</v>
       </c>
-      <c r="CP1" t="s">
+      <c r="CQ1" t="s">
         <v>159</v>
       </c>
-      <c r="CQ1" t="s">
+      <c r="CR1" t="s">
         <v>24</v>
       </c>
-      <c r="CR1" t="s">
+      <c r="CS1" t="s">
         <v>160</v>
       </c>
-      <c r="CS1" t="s">
+      <c r="CT1" t="s">
         <v>161</v>
       </c>
-      <c r="CT1" t="s">
+      <c r="CU1" t="s">
         <v>162</v>
       </c>
-      <c r="CU1" t="s">
+      <c r="CV1" t="s">
         <v>25</v>
       </c>
-      <c r="CV1" t="s">
+      <c r="CW1" t="s">
         <v>163</v>
       </c>
-      <c r="CW1" t="s">
+      <c r="CX1" t="s">
         <v>164</v>
       </c>
-      <c r="CX1" t="s">
+      <c r="CY1" t="s">
         <v>165</v>
       </c>
-      <c r="CY1" t="s">
+      <c r="CZ1" t="s">
         <v>26</v>
       </c>
-      <c r="CZ1" t="s">
+      <c r="DA1" t="s">
         <v>166</v>
       </c>
-      <c r="DA1" t="s">
+      <c r="DB1" t="s">
         <v>167</v>
       </c>
-      <c r="DB1" t="s">
+      <c r="DC1" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
         <v>200</v>
       </c>
       <c r="B2">
+        <v>254045000.0</v>
+      </c>
+      <c r="C2">
         <v>212841000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>215654000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>380050000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>329003000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>304800000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>287767000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>313079000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>256038000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>302324000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>289006000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>344907000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>386201000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>352421000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>275159000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>217237000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>312491000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>608965000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>824347000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>697789000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>646445000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>391849000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>359755000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>546048000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>290546000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>121678000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>150678000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>130851000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>169830000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>155376000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>159617000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>136474000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>151611000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>153826000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>138139000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>138507000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>138592000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>147235000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>130197000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>156632000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>137464000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>164364000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>235342000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>153231000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>182054000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>158320000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>197016000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>123782000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>204384000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>179357000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>193854000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>77860000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>145299000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>268047000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>302428000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>304405000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>160242000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>201683000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>228862000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>198923000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>170361000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>249720000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>282298000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>250745000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>199217000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>154110000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>213334000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>382826000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>320950000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>215188000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>86640000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>120222000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>103306000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>122398000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>103789000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>121820000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>148174000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>138501000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>164609000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>111371000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>97780000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>163477000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>174233000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>103850000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>158841000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>127164000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>77964000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>107528000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>50707000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>62595000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>53314000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>119053000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>59865000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>122772000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>122833000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>124814000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>103849000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>81206000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>86821000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>124960000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>132007000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>176107000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>112128000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>131438000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>105122000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>63476000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
         <v>201</v>
       </c>
       <c r="B3">
+        <v>1093000</v>
+      </c>
+      <c r="C3">
         <v>499000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1095000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>560000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>569000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>263000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>840000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>217000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>769000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>794000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2089000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1333000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1046000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>617000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>176000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>349000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>784000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>617000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>274000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>484000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>955000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1011000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>468000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2581000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1035000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1244000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>334000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1398000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>929000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1444000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>104000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2831000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>488000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>481000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>696000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>147000</v>
-      </c>
-[...1 lines deleted...]
-        <v>411000</v>
       </c>
       <c r="AL3">
         <v>411000</v>
       </c>
       <c r="AM3">
-        <v>1393000</v>
+        <v>411000</v>
       </c>
       <c r="AN3">
         <v>1393000</v>
       </c>
       <c r="AO3">
+        <v>1393000</v>
+      </c>
+      <c r="AP3">
         <v>403000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>990000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>23000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>123000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>389000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>903000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>411000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>128000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>491000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>120000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>451000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>257000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>164000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>146000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>255000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>24000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>173000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>223000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>534000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>280000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>240000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>113000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>517000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>247000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>241000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>223000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>12000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>117000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>224000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>659000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1863000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>634000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>851000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>629000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>981000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>986000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>771000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>944000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>474000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>748000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>509000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>506000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1098000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>581000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>415000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1737000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1234000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>252000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>403000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>160000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>673000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>187000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>142000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1029000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1232000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>179000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>204000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>217000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>130123</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>930000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>432000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>440000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>821238</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>315000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>1132000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>265000</v>
       </c>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
         <v>202</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>33780000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>57922000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-79467000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-312261000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-215383000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>126559000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>51344000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>254596000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>32094000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-186292000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>255500000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>168869000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-29000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>19827000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-38979000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>14454000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-4241000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>23143000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-15137000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-2215000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>15687000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-368000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-85000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-8643000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>17038000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-26435000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>19168000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-26900000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-70978000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>82111000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-28823000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>23734000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-38696000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>73234000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-80602000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>25027000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-14497000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>115994000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-67439000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-122748000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-34381000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-1977000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>144163000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-41441000.0</v>
       </c>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
+      <c r="DC4"/>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
         <v>203</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>30337000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>42438000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>39512000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>20134000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>22149000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>61104000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>35942000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>133645000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>20583000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>33400000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-20622000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>30200000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>6310000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>22889000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>28179000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>18737000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>17369000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>22903000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>17845000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>26822000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>20927000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>42757000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>25765000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>26633000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>23085000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>32409000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>24417000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>9895000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>18828000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>31229000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>35296000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>13978000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>18832000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>6842000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-6119000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>20829000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>90663000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>6550000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-2252000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>7645000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>4689000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>7412000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-9120000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-5829000.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
+      <c r="DC5"/>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
         <v>204</v>
       </c>
       <c r="B6">
+        <v>77161000.0</v>
+      </c>
+      <c r="C6">
         <v>41204000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-2812000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-164396000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>51047000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>24203000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>17033000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-25312000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>57041000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-46286000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>13318000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-55901000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-41294000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>33780000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>77262000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>57922000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-95254000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-296474000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-215382000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>126558000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>51344000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>254596000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>32094000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-186293000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>255502000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>168868000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-29000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>19827000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-38979000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>14454000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-4241000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>23143000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-15137000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-2215000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>15687000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-368000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-85000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-8643000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>17038000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-26435000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>19168000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-26900000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-70978000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>82111000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-28823000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>23734000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-38696000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>73234000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-80602000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>25027000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-14497000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>115994000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-67439000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-122748000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-34381000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-1977000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>144163000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-41441000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-27179000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>29939000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>28562000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-79359000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-32578000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>31553000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>51528000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>45107000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-59224000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-169492000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>61876000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>105762000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>128548000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-33582000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>16916000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-19092000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>18609000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-18031000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-26354000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>9673000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-26108000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>53238000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>13591000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-65697000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-10756000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>70383000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-54991000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>31677000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>49200000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-29564000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>56821000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-11888000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>9281000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-65739000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>59188000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-62907000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-61000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-1981000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>20965000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>22643000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-5615045.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-38139000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-7047000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-44100000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>63979120.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-19310000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>26316000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>41646000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
         <v>205</v>
       </c>
       <c r="B7">
+        <v>-23904000.0</v>
+      </c>
+      <c r="C7">
         <v>-5523000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-14392000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>7519000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-6496000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-3948000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-25888000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>8572000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-9146000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>4521000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-5837000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>7841000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>12811000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>5591000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>13084000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>11228000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1850000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-4019000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1317000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>773000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-373000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>7591000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>3996000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-8644000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-3777000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-2929000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-5535000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1299000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>20643000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>1576000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>4473000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-1546000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-349000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-801000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>12852000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>2751000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-4802000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>1531000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>2934000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>4981000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>393000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-12469000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>15449000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>10639000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>4456000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-14281000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-10712000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-9080000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-2956000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>15107000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-4665000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>7837000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-4683000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>1462000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-1281000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>5095000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-53664000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-9380000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>3236000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>93000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>1499000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-4637000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>3788000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-2242000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>51969000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-5277000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-14294000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-29767000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>3723000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-6816000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>6071000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-10403000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-13503000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>5062000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>12715000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-18026000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>12043000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>13224000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>7110000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-20594000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>3277000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>6664000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-4211000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-5697000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-2446000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>10950000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-1213000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-3044000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-1093000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-7272000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>1775000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>134000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-2628000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>4141000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>962000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-3476000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>200000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-186000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-1317654.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-1482000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-2202000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>1191000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-1613653.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>1657000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-686000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>2411000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
         <v>206</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-      <c r="AB8">
+      <c r="AB8"/>
+      <c r="AC8">
         <v>1223000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>451000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-66000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>315000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-706000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-189000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>19000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-672000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-931000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-393000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>213000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-827000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>392000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>74000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-1125000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-779000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-589000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>1105000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>511000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>131000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-91000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>752000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-52000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-98000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>484000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>85000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>55000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-114000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-299000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>801000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-140000.0</v>
       </c>
-      <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
+      <c r="DC8"/>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
         <v>207</v>
       </c>
       <c r="B9">
+        <v>-15647000.0</v>
+      </c>
+      <c r="C9">
         <v>3808000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1672000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>377000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-3648000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2660000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1790000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-3839000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-5794000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1707000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1263000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1429000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1494000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>8585000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>9096000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>8295000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-611000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>7908000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-95000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-562000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>415000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3554000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-742000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-6192000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>832000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>4098000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>6706000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1140000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>451000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-66000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-2175000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-706000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-189000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>19000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-4716000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-931000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-393000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>213000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1101000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>3517000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1711000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-4451000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-3941000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>10109000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>8941000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-5719000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>929000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-7960000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-1580000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>7482000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-7976000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>6887000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-4156000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>2931000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>2545000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-950000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-48834000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-2568000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-489000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>287000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1284000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-748000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>394000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-131000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>51207000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-2660000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-12969000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-29247000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-416000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>645000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>5064000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-12800000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>2262000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>1994000.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
-      <c r="BZ9">
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>180000.0</v>
       </c>
-      <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
-      <c r="CI9">
+      <c r="CI9"/>
+      <c r="CJ9">
         <v>155000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>470000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>542000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>96000.0</v>
       </c>
-      <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
+      <c r="DC9"/>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
         <v>208</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-      <c r="AA10">
+      <c r="AA10"/>
+      <c r="AB10">
         <v>-4948000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1716000.0</v>
       </c>
-      <c r="AC10"/>
-      <c r="AD10">
+      <c r="AD10"/>
+      <c r="AE10">
         <v>-1136000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1221000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-2933000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>252000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-1165000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>12572000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3420000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-5557000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1650000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>3929000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>5550000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>700000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-11144000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>16309000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>11308000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>3742000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-14274000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-11056000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-7041000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-3382000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>15223000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-4750000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>7572000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-3091000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>9338000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1851000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>9545000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>11634000.0</v>
       </c>
-      <c r="BF10">
-[...1 lines deleted...]
-      </c>
       <c r="BG10">
+        <v>0.0</v>
+      </c>
+      <c r="BH10">
         <v>597000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-82000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>566000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-1876000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>124080000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>98510000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>77472000.0</v>
       </c>
-      <c r="BN10"/>
-      <c r="BO10">
+      <c r="BO10"/>
+      <c r="BP10">
         <v>-4547000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-18207000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-9087000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-7020000.0</v>
       </c>
-      <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
-      <c r="BW10">
+      <c r="BW10"/>
+      <c r="BX10">
         <v>22987000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>20035000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>16828000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>11073000.0</v>
       </c>
-      <c r="CA10"/>
       <c r="CB10"/>
-      <c r="CC10">
+      <c r="CC10"/>
+      <c r="CD10">
         <v>3215000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>547000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>5806000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>5551000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>3339000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>4116000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>456000.0</v>
       </c>
-      <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
+      <c r="DC10"/>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
         <v>209</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-1494000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>8861000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>9096000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>14259000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>16979000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>7908000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-95000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>438000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>415000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2902000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>880000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-10132000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>26002000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2252000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-242000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>5119000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-1686000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>185000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>2497000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-2073000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>3583000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-5735000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>4667000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-2310000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>5015000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-3517000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>2310000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-2830000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-1154000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-7282000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-186000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1278000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-8203000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-6209000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-6336000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-624000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>10338000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1135000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>601000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1331000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-1965000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-6001000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-4385000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1425000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-85000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-183000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>66000.0</v>
       </c>
-      <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
-      <c r="BK11">
+      <c r="BK11"/>
+      <c r="BL11">
         <v>3360000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>1121000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>1418000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>540000.0</v>
       </c>
-      <c r="BO11"/>
-      <c r="BP11">
+      <c r="BP11"/>
+      <c r="BQ11">
         <v>1191000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>13320000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>8695000.0</v>
       </c>
-      <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
-      <c r="BY11">
+      <c r="BY11"/>
+      <c r="BZ11">
         <v>761000.0</v>
       </c>
-      <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CA11"/>
+      <c r="CB11">
         <v>10671000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>7280000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>3408000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>823000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>4811000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>1910000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>1267000.0</v>
       </c>
-      <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
+      <c r="DC11"/>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
         <v>210</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>-1743000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-26803000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2762000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-37043000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-65480000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-15787000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-10287000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-157769000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>98440000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-150453000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-18804000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-26253000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-17592000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-12858000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-7120000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-26005000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-16173000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-13717000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-16496000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-19398000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-19749000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-19351000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-15909000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-31860000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-37155000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-20880000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-24794000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-22045000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-34792000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-14417000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-7741000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-31936000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-27790000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-25382000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-36403000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-39972000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>30000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-11238000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>-89721000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>-2080000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3835000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>5650000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1755000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>-8223000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>-5011000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>-24209000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
+      <c r="DC12"/>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
         <v>211</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>14305000.0</v>
       </c>
       <c r="O13">
+        <v>14305000.0</v>
+      </c>
+      <c r="P13">
         <v>3988000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1657000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3737000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-11927000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1412000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1335000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-788000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>4037000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>3996000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-2451000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-4610000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-7027000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>932000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>76000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-6165000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1642000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-50000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-840000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-160000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-820000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>4622000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-194000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>1451000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-2501000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-12480000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>2611000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>1084000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-713000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>-8946000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>8526000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -37140,982 +37186,992 @@
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
+      <c r="DC13"/>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
         <v>212</v>
       </c>
       <c r="B14">
+        <v>858000.0</v>
+      </c>
+      <c r="C14">
         <v>862000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-738000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-786000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1652000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1592000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1617000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1633000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1610000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1604000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4097000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2277000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1725000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1742000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2593000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>849000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3557000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>6024000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3903000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>4458000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3878000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3850000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2944000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2990000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2701000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2317000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2684000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2154000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2072000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2622000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2601000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>3282000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>3471000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1757000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>3501000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2272000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>3196000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>3885000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>3730000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>3253000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>3613000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>3982000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>2659000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>5614000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>4132000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>5441000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>7250000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>2868000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1727000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1556000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>476000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>569000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>534000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>545000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>558000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>560000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>578000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>625000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>689000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>683000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>726000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>765000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>328000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>798000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>862000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>971000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>471000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>1248000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>109000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1098000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>1422000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>1203000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>1230000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>1273000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>1383000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>2371000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>905000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>836000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>1328000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>1387000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>1435000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>1417000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>1109000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>2248000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>1112000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>1585000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>1629000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>1934000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>2595000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>1407000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>498000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>494000.0</v>
       </c>
-      <c r="CO14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CP14"/>
       <c r="CQ14">
         <v>367000.0</v>
       </c>
       <c r="CR14">
+        <v>367000.0</v>
+      </c>
+      <c r="CS14">
         <v>227000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>474000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>359000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>276100.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>349000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>343000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>315000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>47613.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>-248000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>508000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>303000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
         <v>213</v>
       </c>
       <c r="B15">
+        <v>8528000.0</v>
+      </c>
+      <c r="C15">
         <v>8370000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>8087000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>8129000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>8254000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>8153000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>7544000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>7565000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>7585000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>7686000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>7592000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>7690000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>7630000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>7623000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7621000.0</v>
       </c>
       <c r="P15">
         <v>7621000.0</v>
       </c>
       <c r="Q15">
+        <v>7621000.0</v>
+      </c>
+      <c r="R15">
         <v>6703000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>6691000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>6081000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3682000.0</v>
       </c>
       <c r="U15">
         <v>3682000.0</v>
       </c>
       <c r="V15">
+        <v>3682000.0</v>
+      </c>
+      <c r="W15">
         <v>3069000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>2456000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>2452000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>3672000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>7380000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>7460000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>7470000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>7406000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>7440000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>7613000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>7778000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>7774000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>7756000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6781000.0</v>
       </c>
       <c r="AJ15">
         <v>6781000.0</v>
       </c>
       <c r="AK15">
+        <v>6781000.0</v>
+      </c>
+      <c r="AL15">
         <v>6135000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>6114000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>6103000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>6104000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>4494000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>8960000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>3516000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>4797000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2234000.0</v>
       </c>
       <c r="AT15">
         <v>2234000.0</v>
       </c>
       <c r="AU15">
+        <v>2234000.0</v>
+      </c>
+      <c r="AV15">
         <v>2231000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>2230000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>2233000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>2225000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>2224000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>2215000.0</v>
       </c>
-      <c r="BA15">
-[...1 lines deleted...]
-      </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
-      <c r="BJ15"/>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
-      <c r="BS15">
+      <c r="BS15"/>
+      <c r="BT15">
         <v>2594000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>138000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>1238000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>2753000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>2818000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>2876000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>2930000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>2950000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>2941000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>2935000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>2871000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>3058000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>2427000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>2426000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>2479000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>2481000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>2454000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1416000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>2444000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>1426000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>1000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>1411000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>1410000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>1398000.0</v>
       </c>
-      <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
-      <c r="CT15">
+      <c r="CT15"/>
+      <c r="CU15">
         <v>7000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>670.0</v>
       </c>
-      <c r="CV15"/>
       <c r="CW15"/>
-      <c r="CX15">
+      <c r="CX15"/>
+      <c r="CY15">
         <v>5000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>345.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="DA15">
         <v>3000.0</v>
       </c>
       <c r="DB15">
         <v>3000.0</v>
       </c>
+      <c r="DC15">
+        <v>3000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
         <v>214</v>
       </c>
       <c r="B16">
+        <v>331206000.0</v>
+      </c>
+      <c r="C16">
         <v>254045000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>212842000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>215654000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>380050000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>329003000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>304800000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>287767000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>313079000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>256038000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>302324000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>289006000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>344907000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>386201000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>352421000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>275159000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>217237000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>312491000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>608965000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>824347000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>697789000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>646445000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>391849000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>359755000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>546048000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>290546000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>121678000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>150678000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>130851000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>169830000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>155376000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>159617000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>136474000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>151611000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>153826000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>138139000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>138507000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>138592000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>147235000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>130197000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>156632000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>137464000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>164364000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>235342000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>153231000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>182054000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>158320000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>197016000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>123782000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>204384000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>179357000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>193854000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>77860000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>145299000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>268047000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>302428000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>304405000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>160242000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>201683000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>228862000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>198923000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>170361000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>249720000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>282298000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>250745000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>199217000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>154110000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>213334000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>382826000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>320950000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>215188000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>86640000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>120222000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>103306000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>122398000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>103789000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>121820000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>148174000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>138501000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>164609000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>111371000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>97780000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>163477000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>174233000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>103850000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>158841000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>127164000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>77964000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>107528000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>50707000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>62595000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>53314000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>119053000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>59865000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>122772000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>122833000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>124814000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>103849000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>81205955.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>86821000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>124960000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>132007000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>176107120.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>112128000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>131438000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>105122000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
         <v>215</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -38180,596 +38236,603 @@
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
+      <c r="DC17"/>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
         <v>216</v>
       </c>
       <c r="B18">
+        <v>-9918000.0</v>
+      </c>
+      <c r="C18">
         <v>23378000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>51146000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>146354000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-19560000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>25581000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>15497000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>5357000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1282000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>29189000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>6103000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>30809000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>32957000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>35511000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>46742000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>49357000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>29766000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>19517000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>27990000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-65688000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>123112000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>5591000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>20396000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>13767000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1370000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>23018000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>3442000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>16358000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>16428000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>20989000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>17810000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>17230000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>20046000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>18019000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>23345000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>24711000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>11259000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>19706000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>16778000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>27376000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>4655000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>4844000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>27746000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>20735000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>20918000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-6251000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>351000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-2420000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>2627000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>23145000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>12290000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>17778000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>11467000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>18165000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>11523000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>17201000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>44022000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-21335000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>23254000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>20148000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-2460000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>7136000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>41210000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>30373000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>140450000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>13184000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>16169000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>30492000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>20734000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>23873000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>20411000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-7059000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>6300000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>23852000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>27538000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>2633000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>27969000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>31828000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>3525000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>1997000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>17833000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>23317000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>15815000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>11191000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>15499000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>22608000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>47049000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-3779000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-8085000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>499000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>5383000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>5458000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-3535000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>6380000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>948000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>3991000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>7161000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>7017000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>3896141.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-442000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>2632000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>3181000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>5494675.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>4406000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>2800000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>9090000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
         <v>217</v>
       </c>
       <c r="B19">
+        <v>-62956000.0</v>
+      </c>
+      <c r="C19">
         <v>41131000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>29994000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-270983000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-39367000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-30483000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>13201000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-103245000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-7944000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-9485000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-169538000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-57188000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>44127000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-26778000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-178710000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-160677000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-540369000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-19745000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-10640000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>18682000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-80497000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>17711000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-66941000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-80838000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-318865000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>62448000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-44256000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>4508000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>7029000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-16618000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-17504000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-50873000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-101675000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-73026000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>14557000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-62050000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-111953000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-97539000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-27429000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>39598000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-34948000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-62554000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>8187000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-127691000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>80731000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>225071000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>79116000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-6212000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-84446000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>1804000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-237276000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>30927000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-57297000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-46755000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-132297000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-51850000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>83748000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>33596000.0</v>
       </c>
-      <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
         <v>218</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -38834,3028 +38897,3059 @@
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
+      <c r="DC20"/>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
         <v>219</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
         <v>-150000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>87500000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-65000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>10000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-145000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-37500000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>7500000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-225000000.0</v>
       </c>
       <c r="O21">
+        <v>-225000000.0</v>
+      </c>
+      <c r="P21">
         <v>250001000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-220000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-204820000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-12500000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-27000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-12500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82413000.0</v>
       </c>
       <c r="V21">
         <v>82413000.0</v>
       </c>
       <c r="W21">
         <v>82413000.0</v>
       </c>
       <c r="X21">
+        <v>82413000.0</v>
+      </c>
+      <c r="Y21">
         <v>-101808000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-48192000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>210000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75000000.0</v>
       </c>
       <c r="AC21">
         <v>75000000.0</v>
       </c>
       <c r="AD21">
+        <v>75000000.0</v>
+      </c>
+      <c r="AE21">
         <v>-55000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-105000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-110000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>50000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>70000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-57735000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>90000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-30000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-167265000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>260000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-225000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>30000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>80000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>169067000.0</v>
       </c>
-      <c r="AR21"/>
-      <c r="AS21">
+      <c r="AS21"/>
+      <c r="AT21">
         <v>783000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-150783000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>25448000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>3000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-35445000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>4899000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>124901000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-98000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-97000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-95000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-94000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-93000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-91000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-90000.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
+      <c r="DC21"/>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
         <v>182</v>
       </c>
       <c r="B22">
+        <v>23505000.0</v>
+      </c>
+      <c r="C22">
         <v>22557000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>21239000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>22061000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>15117000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>17672000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>17695000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>14891000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>14451000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>15164000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>18633000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>18796000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>20621000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>21991000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>28479000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>27170000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>25050000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>20695000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>33331000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>26565000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>22122000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>16659000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>14326000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>16344000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>9176000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>2350000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>3084000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>12376000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2656000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>14672000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>11384000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>16081000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>15548000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>14855000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>11498000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>14922000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>14457000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>13783000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>14416000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>13121000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>14148000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>14804000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>14826000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>13959000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>13984000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>11054000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>14441000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>21799000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>11042000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>10991000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>10027000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>10385000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>9435000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>10110000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>13979000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>13279000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>55775000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>7341000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>5506000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>4203000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>8001000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>10437000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>5312000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-14578000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-29257000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-49486000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-35881000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-59665000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-9535000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-17196000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-3815000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>4348000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-105547000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>2921000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-99986000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>11212000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>15262000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>12992000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>17310000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>17597000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>15940000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>14802000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>14890000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>14969000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>15038000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>13332000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>11700000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>11069000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>7545000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>6386000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>5075000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>4946000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>4952000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>4240000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>4793000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>5140000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>2974000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>4123000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>4230525.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>4414000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>4220000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>3946000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>4263413.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>3847000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>3753000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>3660000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
         <v>220</v>
       </c>
       <c r="B23">
+        <v>154317000.0</v>
+      </c>
+      <c r="C23">
         <v>122972000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-89019000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>36551000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>109647000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>183699000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>33093000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>73340000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-46721000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>95486000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>20495000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>54501000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>113206000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>31848000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>478975000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>221295000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>196354000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-3099000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>56692000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>99175000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>120102000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>234720000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-369702000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-15515000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>627593000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-117065000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>8765000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-68992000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-14000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>72523000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>132740000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>187887000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>48434000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>30017000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>49662000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>39968000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>176134000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>273441000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>39391000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>181948000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>89518000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-9643000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-8633000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>78931000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-112810000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-4575000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-55920000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-45683000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>38497000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-5555000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>82683000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>68226000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>28908000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-62625000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>32588000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-21722000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>21381000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>18816000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-8259000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-45206000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-32565000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-35781000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-60665000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>68548000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-75144000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-99047000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-242533000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-289224000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>91814000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>126029000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>270703000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-162183000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-66208000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>26069000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-45838000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>74434000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-10711000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>39292000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-28797000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>78769000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>76146000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-6919000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>79344000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>186793000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>15079000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>16091000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>124088000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>59423000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-68369000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>31131000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-56286000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>50165000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>111533000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>56201000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>28570000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>95187000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>68155000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>50189000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>18973670.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>19867000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>42783000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>24517000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>83604018.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>60999000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>58935000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>73115000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
         <v>221</v>
       </c>
       <c r="B24">
+        <v>9080000.0</v>
+      </c>
+      <c r="C24">
         <v>17985000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-163373000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-292026000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-34745000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-42895000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>31771000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-100163000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>240000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3500000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-157047000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-58521000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>13600000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-14773000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-166246000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-147591000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-318636000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-186522000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-283019000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>69117000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-107240000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>58562000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-66543999.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-13458000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-283850000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>38928000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-27592000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-14573000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>3077000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>24201000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-20790000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-42375000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-127649000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-109876000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-105192000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-120447000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-129910000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-96780000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-307210000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-88380000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-143460000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-123683000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-129630000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-166531000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-54048000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-24666000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-96728000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-31576000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-77040000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-39994000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-77444000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>24946000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-69940000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-78871000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>177014000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>36278000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>37805000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-65820000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-73033000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>60599000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>60216000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>75458000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>86395000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>69471000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>62704000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>108462000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>101298000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>126691000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>102832000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>28249000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-16721000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>11512000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-63286000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-24255000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-77650000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-170409000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-146325000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-64317000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-616000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-55497000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-120895000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-175670000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-10988000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-58481000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-173615000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>996000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-14520000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-35778000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-110100000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-33707000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-68604000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-74932000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-65268000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-58763000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-47458000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-33624000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-64256000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-43578000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-60724807.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-70912000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-44553000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-33523000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-31204436.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-42191000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-24961000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-56145000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:107">
       <c r="A25" t="s">
         <v>222</v>
       </c>
       <c r="B25">
+        <v>-10213000.0</v>
+      </c>
+      <c r="C25">
         <v>5274000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>45248000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>117177000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-30147000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9655000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>21993000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-20442000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-5824000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>7919000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-9444000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>7625000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-2832000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>9833000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>7250000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>9795000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-588000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-3107000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-10824000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-97664000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>97803000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-22096000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-1971000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5142000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-9061000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>21755000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2016000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1032000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1948000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2851000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-1603000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1394000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>934000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1805000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-4632000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4205000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-2674000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>226000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-4251000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3841000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-14019000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-1102000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-5771000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-10259000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-1759000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-8090000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-10635000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-18575000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-7141000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-4994000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>6585000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-954000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>6253000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>6097000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>432000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1163000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>41496000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-19790000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>14189000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>15391000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-12514000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>370000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>32081000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>46380000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>116437000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>63785000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>77790000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>80431000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>26414000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>47204000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>14870000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-1857000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>124751000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>14938000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>126625000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>9621000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>2103000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>4988000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-20771000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>3399000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-964000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>2514000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1553000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>6575000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-4113000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>4757000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>31905000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-27061000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-4298000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-1029000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-1292000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>71000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-5717000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-1362000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-3942000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>2279000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>3717000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>2938000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>837293.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-2793000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>703000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-1831000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>3618540.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-1165000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>357000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>2981000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:107">
       <c r="A26" t="s">
         <v>223</v>
       </c>
       <c r="B26">
+        <v>-4834000.0</v>
+      </c>
+      <c r="C26">
         <v>-5892000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-1963000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-3749000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-1988000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-1704000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-554000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-916000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-2760000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-2084000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-739000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-2303000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-1444000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>822000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-28000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>569000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-569000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-134000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-298000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-4440000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-451000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-946000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-18000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-26000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-120000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-2196000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-7362000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-22000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>14000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-425000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-24945000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-11141000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-158000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-431000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-168000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-26000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-261000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-648000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-77000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-255000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-230000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-17000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-56000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-293000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>85000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>278000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-467000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>9000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>228000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>190000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-5743000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>432000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>7000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>326000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>10000.0</v>
       </c>
-      <c r="BD26">
-[...1 lines deleted...]
-      </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
-      <c r="BJ26"/>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
-      <c r="BS26">
+      <c r="BS26"/>
+      <c r="BT26">
         <v>-1480000.0</v>
       </c>
-      <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
-      <c r="BW26">
+      <c r="BW26"/>
+      <c r="BX26">
         <v>67866000.0</v>
       </c>
-      <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
-      <c r="CA26">
+      <c r="CA26"/>
+      <c r="CB26">
         <v>-24216000.0</v>
       </c>
-      <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
-      <c r="CE26">
+      <c r="CE26"/>
+      <c r="CF26">
         <v>-20041000.0</v>
       </c>
-      <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
-      <c r="CX26">
+      <c r="CX26"/>
+      <c r="CY26">
         <v>-345000.0</v>
       </c>
-      <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
+      <c r="DC26"/>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
         <v>224</v>
       </c>
       <c r="B27">
+        <v>929000.0</v>
+      </c>
+      <c r="C27">
         <v>707000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>899000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>943000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>883000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>873000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>920000.0</v>
       </c>
       <c r="H27">
         <v>920000.0</v>
       </c>
       <c r="I27">
+        <v>920000.0</v>
+      </c>
+      <c r="J27">
         <v>960000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>775000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>743000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>778000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>508000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>652000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>709000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>664000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>681000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>541000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>537000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>664000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>637000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>598000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>633000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>516000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>626000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>769000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>859000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>895000.0</v>
       </c>
-      <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>712000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>851000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>850000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>930000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>884000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>822000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>708000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>671000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>692000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>679000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>787000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>923000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>619000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>560000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>659000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>494000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>528000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>418000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>696000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>446000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>605000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>318000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>198000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>92000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>97000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>334000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>42000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>10000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>92000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>168000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>58000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>68000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>314000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>265000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>262000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>280000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>206000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>205000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>212000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>247000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>242000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>1036000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>284000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>220000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>287000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>1891000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>-749000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>-1761000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>480000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>1521000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>-1390000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>-1312000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>101000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>-924000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>-1524000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>-281000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>393000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>-1353000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>-476000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>-837000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>-465000.0</v>
       </c>
-      <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
+      <c r="DC27"/>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
         <v>225</v>
       </c>
       <c r="B28">
+        <v>140955000.0</v>
+      </c>
+      <c r="C28">
         <v>-41290000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-11569000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-40327000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>109405000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>28842000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-12505000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>72359000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>62934000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-66784000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>174664000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-28189000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-119424000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>25047000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>209054000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>169242000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>209082000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-109724000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>50286000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>173466000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>115969000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>230705000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>78242000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-119775000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>575729000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>83359000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>8943000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-1462000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-65513000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>10083000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-4818000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>58968000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>90502000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>91830000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>82806000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>123161000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>139738000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>99414000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>293211000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-49411000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>114794000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>61380000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>7795000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>223841000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-112810000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-156809000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-18151000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-44913000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>819000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-656000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>205360000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>65913000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-22667000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-93648000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>32494000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-21815000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>21290000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>18726000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>50053000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-27619000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-183003000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-36050000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-61742000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>67962000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-76592000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-96446000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-249132000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-340384000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-7538000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>15882000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>108714000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-77180000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>17108000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-48365000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>66119000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>141801000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>76676000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>29949000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-31378000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>89116000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>99168000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>76747000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>36641000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>104347000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>93280000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>12739000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-4000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-12581000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>123146000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-33982000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>43788000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>78726000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>96274000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>87191000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>26451000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>129879000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>63779000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>57904000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>19071214.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>20034000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>43050000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>26552000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>83604173.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>61002000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>58932000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>67220000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
         <v>226</v>
       </c>
       <c r="B29">
+        <v>-8825000.0</v>
+      </c>
+      <c r="C29">
         <v>23877000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>52241000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>146914000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-18991000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>25844000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>16337000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5574000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2051000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>29983000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>8192000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>29476000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>34003000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>36128000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>46918000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>49706000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>30550000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>20134000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>28264000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-65204000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>124067000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>6602000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>19928000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>16348000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-335000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>24262000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>3108000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>17756000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>15499000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>22433000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>17706000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>20061000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>20534000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>18500000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>24041000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>24858000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>10848000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>20117000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>17508000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>25983000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>5058000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>5834000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>27723000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>20612000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>21307000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-5348000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>762000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-2292000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>3118000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>23265000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>12741000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>18035000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>11631000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>18311000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>11778000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>17225000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>44195000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-21112000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>23788000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>20428000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-2220000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>7249000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>41727000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>30620000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>140691000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>13407000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>16157000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>30609000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>20958000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>24532000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>18548000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-6425000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>7151000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>24481000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>28519000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>3619000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>28740000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>32772000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>3999000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>2745000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>18342000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>23823000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>16913000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>11772000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>15914000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>24345000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>48283000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>-3527000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-7682000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>659000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>6056000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>5645000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-3393000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>7409000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>2180000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>4170000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>7365000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>7234000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>4026264.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>488000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>3064000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>3621000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>6315913.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>4091000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>3932000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>9355000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
         <v>227</v>
       </c>
       <c r="B30">
+        <v>-54969000.0</v>
+      </c>
+      <c r="C30">
         <v>58617000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-43484000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-270983000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-39367000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-30483000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>13201000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-103245000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-7944000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-9485000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-169538000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-57188000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>44127000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-27395000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-178710000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-161026000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-334886000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-206884000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-293933000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>18297000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-188692000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>17289000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-66075999.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-82866000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-319893000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>61248000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-41051000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>3533000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>11035000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-18062000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-17129000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-55886000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-126173000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-112545000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-91160000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-148387000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-150671000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-128174000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-293681000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-3007000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-100684000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-94114000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-106496000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-162342000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>62680000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>185891000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-21307000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>120439000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-84539000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2418000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-232598000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>32046000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-56403000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-47411000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-78653000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>2613000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>78678000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-39055000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-101020000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>37130000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>213785000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-50558000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-12563000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-67029000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-12571000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>128146000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>173751000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>139524000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>48456000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>65348000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>1286000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>50023000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-7343000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>4792000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-76029000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-163451000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-131770000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-53048000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>1271000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-38623000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-103919000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-166267000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-64310000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-45736000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-164185000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-5407000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>921000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-13456000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-58643000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>21435000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-40564000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-150110000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-33693000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-157507000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-28692000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-136030000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-50179000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-42495000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-28712643.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-58662000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-53160000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-74273000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-25941050.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-84403000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-36548000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-34929000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>