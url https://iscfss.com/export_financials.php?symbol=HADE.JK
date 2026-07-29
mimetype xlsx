--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2484,51 +2484,51 @@
         <v>129039203.0</v>
       </c>
       <c r="K39">
         <v>18696054.0</v>
       </c>
       <c r="L39">
         <v>4652538951.0</v>
       </c>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
     </row>
     <row r="40" spans="1:20">
       <c r="A40" t="s">
         <v>58</v>
       </c>
       <c r="B40">
         <v>399223433.0</v>
       </c>
       <c r="C40">
-        <v>488536045.0</v>
+        <v>967999545.0</v>
       </c>
       <c r="D40">
         <v>1202305656.0</v>
       </c>
       <c r="E40">
         <v>677527601.0</v>
       </c>
       <c r="F40">
         <v>741138202.0</v>
       </c>
       <c r="G40">
         <v>757248000.0</v>
       </c>
       <c r="H40">
         <v>777596000.0</v>
       </c>
       <c r="I40">
         <v>1495843.0</v>
       </c>
       <c r="J40">
         <v>-392648415.0</v>
       </c>
       <c r="K40">
         <v>240098541.0</v>
       </c>
@@ -19215,51 +19215,51 @@
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>185</v>
       </c>
       <c r="B6">
-        <v>-277734370.0</v>
+        <v>-277734369.0</v>
       </c>
       <c r="C6">
         <v>-50113283.0</v>
       </c>
       <c r="D6">
         <v>-295593642.0</v>
       </c>
       <c r="E6">
         <v>19235611.0</v>
       </c>
       <c r="F6">
         <v>57207059.0</v>
       </c>
       <c r="G6">
         <v>29434703.0</v>
       </c>
       <c r="H6">
         <v>130035106.0</v>
       </c>
       <c r="I6">
         <v>454892088.0</v>
       </c>
       <c r="J6">
         <v>-110558867.0</v>
       </c>
@@ -19478,51 +19478,53 @@
         <v>192</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>193</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>360120806.0</v>
+      </c>
       <c r="C14">
         <v>644243276.0</v>
       </c>
       <c r="D14">
         <v>126295383.0</v>
       </c>
       <c r="E14">
         <v>631989511.0</v>
       </c>
       <c r="F14">
         <v>647878630.0</v>
       </c>
       <c r="G14">
         <v>682177351.0</v>
       </c>
       <c r="H14">
         <v>623960883.0</v>
       </c>
       <c r="I14">
         <v>545205059.0</v>
       </c>
       <c r="J14">
         <v>225673981.0</v>
       </c>
       <c r="K14">
@@ -19550,51 +19552,53 @@
         <v>194</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>195</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>644854022.0</v>
+      </c>
       <c r="C16">
         <v>922588391.0</v>
       </c>
       <c r="D16">
         <v>972701674.0</v>
       </c>
       <c r="E16">
         <v>1268295316.0</v>
       </c>
       <c r="F16">
         <v>1249059705.0</v>
       </c>
       <c r="G16">
         <v>1191852646.0</v>
       </c>
       <c r="H16">
         <v>1162417943.0</v>
       </c>
       <c r="I16">
         <v>1032382837.0</v>
       </c>
       <c r="J16">
         <v>577490749.0</v>
       </c>
       <c r="K16">
@@ -19622,51 +19626,53 @@
         <v>196</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>197</v>
       </c>
-      <c r="B18"/>
+      <c r="B18">
+        <v>-277734369.0</v>
+      </c>
       <c r="C18">
         <v>-50113282.0</v>
       </c>
       <c r="D18">
         <v>-295593642.0</v>
       </c>
       <c r="E18">
         <v>19235611.0</v>
       </c>
       <c r="F18">
         <v>57207060.0</v>
       </c>
       <c r="G18">
         <v>29434703.0</v>
       </c>
       <c r="H18">
         <v>130035106.0</v>
       </c>
       <c r="I18">
         <v>5451392088.0</v>
       </c>
       <c r="J18">
         <v>3971584324.0</v>
       </c>
       <c r="K18">
@@ -19754,51 +19760,53 @@
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21">
         <v>-287391360.0</v>
       </c>
       <c r="K21">
         <v>-30807266003.0</v>
       </c>
       <c r="L21">
         <v>10807266003.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>158</v>
       </c>
-      <c r="B22"/>
+      <c r="B22">
+        <v>-2883656919.0</v>
+      </c>
       <c r="C22">
         <v>-464394381.0</v>
       </c>
       <c r="D22">
         <v>-445403239.0</v>
       </c>
       <c r="E22">
         <v>-165902290.0</v>
       </c>
       <c r="F22">
         <v>-146788417.0</v>
       </c>
       <c r="G22">
         <v>-747696548.0</v>
       </c>
       <c r="H22">
         <v>-54436091356.0</v>
       </c>
       <c r="I22">
         <v>3810055169.0</v>
       </c>
       <c r="J22">
         <v>-29261628557.0</v>
       </c>
       <c r="K22">
@@ -19897,51 +19905,53 @@
       </c>
       <c r="K24">
         <v>50095689052.0</v>
       </c>
       <c r="L24">
         <v>-219545842.0</v>
       </c>
       <c r="M24">
         <v>5797179400.0</v>
       </c>
       <c r="N24">
         <v>225538740.0</v>
       </c>
       <c r="O24">
         <v>-597025787.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>203</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>2279371744.0</v>
+      </c>
       <c r="C25">
         <v>-218162178.0</v>
       </c>
       <c r="D25">
         <v>169072214.0</v>
       </c>
       <c r="E25">
         <v>-320556227.0</v>
       </c>
       <c r="F25">
         <v>-435521336.0</v>
       </c>
       <c r="G25">
         <v>150126106.0</v>
       </c>
       <c r="H25">
         <v>54668805579.0</v>
       </c>
       <c r="I25">
         <v>2198041978.0</v>
       </c>
       <c r="J25">
         <v>39863636862.0</v>
       </c>
       <c r="K25">
@@ -20030,51 +20040,51 @@
       <c r="K28">
         <v>-30807266003.0</v>
       </c>
       <c r="L28">
         <v>10807266003.0</v>
       </c>
       <c r="M28">
         <v>-798861910.0</v>
       </c>
       <c r="N28">
         <v>-407159695.0</v>
       </c>
       <c r="O28">
         <v>4928086729.0</v>
       </c>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>207</v>
       </c>
       <c r="B29">
-        <v>-244164370.0</v>
+        <v>-244164369.0</v>
       </c>
       <c r="C29">
         <v>-38313283.0</v>
       </c>
       <c r="D29">
         <v>-150035642.0</v>
       </c>
       <c r="E29">
         <v>145530994.0</v>
       </c>
       <c r="F29">
         <v>65568877.0</v>
       </c>
       <c r="G29">
         <v>84606909.0</v>
       </c>
       <c r="H29">
         <v>856675106.0</v>
       </c>
       <c r="I29">
         <v>5462892088.0</v>
       </c>
       <c r="J29">
         <v>10376334324.0</v>
       </c>
@@ -20148,666 +20158,674 @@
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CD30"/>
+  <dimension ref="A1:CE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:82">
+    <row r="1" spans="1:83">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>82</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>83</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>84</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>2</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>85</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>86</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>87</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>3</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>88</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>89</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>90</v>
       </c>
-      <c r="N1" t="s">
+      <c r="O1" t="s">
         <v>4</v>
       </c>
-      <c r="O1" t="s">
+      <c r="P1" t="s">
         <v>91</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>92</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="R1" t="s">
         <v>93</v>
       </c>
-      <c r="R1" t="s">
+      <c r="S1" t="s">
         <v>5</v>
       </c>
-      <c r="S1" t="s">
+      <c r="T1" t="s">
         <v>94</v>
       </c>
-      <c r="T1" t="s">
+      <c r="U1" t="s">
         <v>95</v>
       </c>
-      <c r="U1" t="s">
+      <c r="V1" t="s">
         <v>96</v>
       </c>
-      <c r="V1" t="s">
+      <c r="W1" t="s">
         <v>6</v>
       </c>
-      <c r="W1" t="s">
+      <c r="X1" t="s">
         <v>97</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>98</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Z1" t="s">
         <v>99</v>
       </c>
-      <c r="Z1" t="s">
+      <c r="AA1" t="s">
         <v>7</v>
       </c>
-      <c r="AA1" t="s">
+      <c r="AB1" t="s">
         <v>100</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="AC1" t="s">
         <v>101</v>
       </c>
-      <c r="AC1" t="s">
+      <c r="AD1" t="s">
         <v>102</v>
       </c>
-      <c r="AD1" t="s">
+      <c r="AE1" t="s">
         <v>8</v>
       </c>
-      <c r="AE1" t="s">
+      <c r="AF1" t="s">
         <v>103</v>
       </c>
-      <c r="AF1" t="s">
+      <c r="AG1" t="s">
         <v>104</v>
       </c>
-      <c r="AG1" t="s">
+      <c r="AH1" t="s">
         <v>105</v>
       </c>
-      <c r="AH1" t="s">
+      <c r="AI1" t="s">
         <v>9</v>
       </c>
-      <c r="AI1" t="s">
+      <c r="AJ1" t="s">
         <v>106</v>
       </c>
-      <c r="AJ1" t="s">
+      <c r="AK1" t="s">
         <v>107</v>
       </c>
-      <c r="AK1" t="s">
+      <c r="AL1" t="s">
         <v>108</v>
       </c>
-      <c r="AL1" t="s">
+      <c r="AM1" t="s">
         <v>10</v>
       </c>
-      <c r="AM1" t="s">
+      <c r="AN1" t="s">
         <v>109</v>
       </c>
-      <c r="AN1" t="s">
+      <c r="AO1" t="s">
         <v>110</v>
       </c>
-      <c r="AO1" t="s">
+      <c r="AP1" t="s">
         <v>111</v>
       </c>
-      <c r="AP1" t="s">
+      <c r="AQ1" t="s">
         <v>11</v>
       </c>
-      <c r="AQ1" t="s">
+      <c r="AR1" t="s">
         <v>112</v>
       </c>
-      <c r="AR1" t="s">
+      <c r="AS1" t="s">
         <v>113</v>
       </c>
-      <c r="AS1" t="s">
+      <c r="AT1" t="s">
         <v>114</v>
       </c>
-      <c r="AT1" t="s">
+      <c r="AU1" t="s">
         <v>12</v>
       </c>
-      <c r="AU1" t="s">
+      <c r="AV1" t="s">
         <v>115</v>
       </c>
-      <c r="AV1" t="s">
+      <c r="AW1" t="s">
         <v>116</v>
       </c>
-      <c r="AW1" t="s">
+      <c r="AX1" t="s">
         <v>117</v>
       </c>
-      <c r="AX1" t="s">
+      <c r="AY1" t="s">
         <v>13</v>
       </c>
-      <c r="AY1" t="s">
+      <c r="AZ1" t="s">
         <v>118</v>
       </c>
-      <c r="AZ1" t="s">
+      <c r="BA1" t="s">
         <v>119</v>
       </c>
-      <c r="BA1" t="s">
+      <c r="BB1" t="s">
         <v>120</v>
       </c>
-      <c r="BB1" t="s">
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
+      <c r="BD1" t="s">
         <v>121</v>
       </c>
-      <c r="BD1" t="s">
+      <c r="BE1" t="s">
         <v>122</v>
       </c>
-      <c r="BE1" t="s">
+      <c r="BF1" t="s">
         <v>123</v>
       </c>
-      <c r="BF1" t="s">
+      <c r="BG1" t="s">
         <v>15</v>
       </c>
-      <c r="BG1" t="s">
+      <c r="BH1" t="s">
         <v>124</v>
       </c>
-      <c r="BH1" t="s">
+      <c r="BI1" t="s">
         <v>125</v>
       </c>
-      <c r="BI1" t="s">
+      <c r="BJ1" t="s">
         <v>126</v>
       </c>
-      <c r="BJ1" t="s">
+      <c r="BK1" t="s">
         <v>16</v>
       </c>
-      <c r="BK1" t="s">
+      <c r="BL1" t="s">
         <v>128</v>
       </c>
-      <c r="BL1" t="s">
+      <c r="BM1" t="s">
         <v>129</v>
       </c>
-      <c r="BM1" t="s">
+      <c r="BN1" t="s">
         <v>17</v>
       </c>
-      <c r="BN1" t="s">
+      <c r="BO1" t="s">
         <v>131</v>
       </c>
-      <c r="BO1" t="s">
+      <c r="BP1" t="s">
         <v>133</v>
       </c>
-      <c r="BP1" t="s">
+      <c r="BQ1" t="s">
         <v>134</v>
       </c>
-      <c r="BQ1" t="s">
+      <c r="BR1" t="s">
         <v>135</v>
       </c>
-      <c r="BR1" t="s">
+      <c r="BS1" t="s">
         <v>19</v>
       </c>
-      <c r="BS1" t="s">
+      <c r="BT1" t="s">
         <v>176</v>
       </c>
-      <c r="BT1" t="s">
+      <c r="BU1" t="s">
         <v>136</v>
       </c>
-      <c r="BU1" t="s">
+      <c r="BV1" t="s">
         <v>137</v>
       </c>
-      <c r="BV1" t="s">
+      <c r="BW1" t="s">
         <v>138</v>
       </c>
-      <c r="BW1" t="s">
+      <c r="BX1" t="s">
         <v>139</v>
       </c>
-      <c r="BX1" t="s">
+      <c r="BY1" t="s">
         <v>140</v>
       </c>
-      <c r="BY1" t="s">
+      <c r="BZ1" t="s">
         <v>141</v>
       </c>
-      <c r="BZ1" t="s">
+      <c r="CA1" t="s">
         <v>177</v>
       </c>
-      <c r="CA1" t="s">
+      <c r="CB1" t="s">
         <v>178</v>
       </c>
-      <c r="CB1" t="s">
+      <c r="CC1" t="s">
         <v>143</v>
       </c>
-      <c r="CC1" t="s">
+      <c r="CD1" t="s">
         <v>144</v>
       </c>
-      <c r="CD1" t="s">
+      <c r="CE1" t="s">
         <v>179</v>
       </c>
     </row>
-    <row r="2" spans="1:82">
+    <row r="2" spans="1:83">
       <c r="A2" t="s">
         <v>181</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>644854022.0</v>
+      </c>
       <c r="C2">
+        <v>847558907.0</v>
+      </c>
+      <c r="D2">
         <v>404732606.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>510420908.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>922588391.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>761775153.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>745694805.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>817522735.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>972701674.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>434756202.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>658321446.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1015730588.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1268295316.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1611612060.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1136560645.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1679788165.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1249059705.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1029694751.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1161780904.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>944965683.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1191852646.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1010345754.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1279892639.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1484523592.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1162417943.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1169292098.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1247847358.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1361519544.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1032382837.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1279341152.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>971993178.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1176456479.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>577490749.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>597400191.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>48053222.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>91255116.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>677049616.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1307298878.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>21293188987.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>43707014886.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>50158718357.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>9513509882.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>16774099171.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>12292398606.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>16731225808.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>10543885191.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>15741361010.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>865239437.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>9852443641.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>5565592207.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1685239143.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>10923160743.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>12702182559.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>35110946102.0</v>
       </c>
-      <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
-    </row>
-    <row r="3" spans="1:82">
+      <c r="CE2"/>
+    </row>
+    <row r="3" spans="1:83">
       <c r="A3" t="s">
         <v>182</v>
       </c>
       <c r="B3">
-        <v>33570000</v>
+        <v>36000000</v>
       </c>
       <c r="C3">
         <v>33570000</v>
       </c>
       <c r="D3">
         <v>33570000</v>
       </c>
       <c r="E3">
         <v>33570000</v>
       </c>
       <c r="F3">
-        <v>11800000</v>
+        <v>33570000</v>
       </c>
       <c r="G3">
         <v>11800000</v>
       </c>
       <c r="H3">
+        <v>11800000</v>
+      </c>
+      <c r="I3">
         <v>5900000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>11800000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>145558000</v>
       </c>
       <c r="L3">
         <v>145558000</v>
       </c>
       <c r="M3">
         <v>145558000</v>
       </c>
       <c r="N3">
+        <v>145558000</v>
+      </c>
+      <c r="O3">
         <v>10692483</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>59200000</v>
-      </c>
-[...1 lines deleted...]
-        <v>56402900</v>
       </c>
       <c r="Q3">
         <v>56402900</v>
       </c>
       <c r="R3">
         <v>56402900</v>
       </c>
       <c r="S3">
+        <v>56402900</v>
+      </c>
+      <c r="T3">
         <v>8361817</v>
-      </c>
-[...1 lines deleted...]
-        <v>8361818</v>
       </c>
       <c r="U3">
         <v>8361818</v>
       </c>
       <c r="V3">
+        <v>8361818</v>
+      </c>
+      <c r="W3">
         <v>11549000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>11791200</v>
-      </c>
-[...1 lines deleted...]
-        <v>31832005</v>
       </c>
       <c r="Y3">
         <v>31832005</v>
       </c>
       <c r="Z3">
         <v>31832005</v>
       </c>
       <c r="AA3">
+        <v>31832005</v>
+      </c>
+      <c r="AB3">
         <v>689600000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>5500000</v>
-      </c>
-[...1 lines deleted...]
-        <v>31540000</v>
       </c>
       <c r="AD3">
         <v>31540000</v>
       </c>
       <c r="AE3">
         <v>31540000</v>
       </c>
       <c r="AF3">
+        <v>31540000</v>
+      </c>
+      <c r="AG3">
         <v>0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>11500000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>270250000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>275000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AK3">
         <v>0</v>
       </c>
       <c r="AL3">
         <v>0</v>
       </c>
       <c r="AM3">
+        <v>0</v>
+      </c>
+      <c r="AN3">
         <v>1579005643</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>123642000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1455363643</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>59403636</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AR3">
         <v>0</v>
       </c>
       <c r="AS3">
+        <v>0</v>
+      </c>
+      <c r="AT3">
         <v>59403636</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>19900909</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>6532727</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1200000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>77395709</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>650942226</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>146190727</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>26495250</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>559377719</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
       <c r="BG3">
         <v>0</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
         <v>0</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
@@ -20846,52 +20864,55 @@
       </c>
       <c r="BW3">
         <v>0</v>
       </c>
       <c r="BX3">
         <v>0</v>
       </c>
       <c r="BY3">
         <v>0</v>
       </c>
       <c r="BZ3">
         <v>0</v>
       </c>
       <c r="CA3">
         <v>0</v>
       </c>
       <c r="CB3">
         <v>0</v>
       </c>
       <c r="CC3">
         <v>0</v>
       </c>
       <c r="CD3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:82">
+      <c r="CE3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:83">
       <c r="A4" t="s">
         <v>183</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -20932,52 +20953,53 @@
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
-    </row>
-    <row r="5" spans="1:82">
+      <c r="CE4"/>
+    </row>
+    <row r="5" spans="1:83">
       <c r="A5" t="s">
         <v>184</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
@@ -21018,324 +21040,328 @@
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
-    </row>
-    <row r="6" spans="1:82">
+      <c r="CE5"/>
+    </row>
+    <row r="6" spans="1:83">
       <c r="A6" t="s">
         <v>185</v>
       </c>
       <c r="B6">
-        <v>-277734370.0</v>
+        <v>-250907216.0</v>
       </c>
       <c r="C6">
-        <v>-75029480.0</v>
+        <v>-202704885.0</v>
       </c>
       <c r="D6">
+        <v>442826301.0</v>
+      </c>
+      <c r="E6">
         <v>-105688302.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-412167483.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>160813238.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>16080348.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-113503435.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-155178939.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>537945472.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-223565244.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-357409142.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-252564728.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-343316744.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>475051415.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-543227520.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>430728460.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>219364954.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-132086153.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>216815221.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-246886963.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>181506892.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-269546885.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-204630953.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>322105649.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-6874155.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-78555260.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-113672186.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>329136707.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-246958315.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>307347974.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-204463301.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>598965730.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-19909442.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>549346969.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-43201894.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-585794500.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-1757829792.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-19985890109.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-22413825899.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-6451703471.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>40645208475.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-7260589289.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>4481700565.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-4438827202.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>6187340617.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-5197475819.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>14876121573.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-8987204204.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>4286851434.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>3880353064.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-9237921600.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-1779021816.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-22408763543.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>35110946102.0</v>
       </c>
-      <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
-    </row>
-    <row r="7" spans="1:82">
+      <c r="CE6"/>
+    </row>
+    <row r="7" spans="1:83">
       <c r="A7" t="s">
         <v>186</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>-3223545210.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-2510644920.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1789627710.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1053007510.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-2811329380.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-2160133420.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1491759860.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>-1998069570.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1400716820.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-622943930.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-2417718530.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-1861852740.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-1299673570.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-568116020.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-2302219450.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-2654961950.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>10349340.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-897025960.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-4330246920.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-3461097700.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-2150688690.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-994824780.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-3970229090.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-3031548050.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -21346,52 +21372,53 @@
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
-    </row>
-    <row r="8" spans="1:82">
+      <c r="CE7"/>
+    </row>
+    <row r="8" spans="1:83">
       <c r="A8" t="s">
         <v>187</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
@@ -21432,52 +21459,53 @@
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
-    </row>
-    <row r="9" spans="1:82">
+      <c r="CE8"/>
+    </row>
+    <row r="9" spans="1:83">
       <c r="A9" t="s">
         <v>188</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -21518,52 +21546,53 @@
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
-    </row>
-    <row r="10" spans="1:82">
+      <c r="CE9"/>
+    </row>
+    <row r="10" spans="1:83">
       <c r="A10" t="s">
         <v>189</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
@@ -21604,68 +21633,67 @@
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
-    </row>
-    <row r="11" spans="1:82">
+      <c r="CE10"/>
+    </row>
+    <row r="11" spans="1:83">
       <c r="A11" t="s">
         <v>190</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -21679,227 +21707,231 @@
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
-      <c r="AF11"/>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
-    </row>
-    <row r="12" spans="1:82">
+      <c r="CE11"/>
+    </row>
+    <row r="12" spans="1:83">
       <c r="A12" t="s">
         <v>191</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>-168667780.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-537173450.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>370213444.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-522012238.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>368416017.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-61632171.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-253076942.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>196596027.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-317408250.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>775107230.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-50362251.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5964547.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>428075524.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>54254700002.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>677289058.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>99755856.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>465821913.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-541669054.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>441014764.0</v>
       </c>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
-    </row>
-    <row r="13" spans="1:82">
+      <c r="CE12"/>
+    </row>
+    <row r="13" spans="1:83">
       <c r="A13" t="s">
         <v>192</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
@@ -21940,236 +21972,244 @@
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
-    </row>
-    <row r="14" spans="1:82">
+      <c r="CE13"/>
+    </row>
+    <row r="14" spans="1:83">
       <c r="A14" t="s">
         <v>193</v>
       </c>
-      <c r="B14"/>
-      <c r="C14"/>
+      <c r="B14">
+        <v>78251161.0</v>
+      </c>
+      <c r="C14">
+        <v>360120806.0</v>
+      </c>
       <c r="D14">
+        <v>-234577000.0</v>
+      </c>
+      <c r="E14">
         <v>77537024.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>157039977.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>156449683.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>162089799.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>162851897.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>162871144.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-360360180.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>162714202.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>162141344.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>160647993.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>159564011.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>159452622.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>157044532.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>155928346.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>158286077.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>160501508.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>164170611.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>164920434.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>165645211.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>168834571.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>173180367.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>174517202.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>174517199.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>174100325.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>137865221.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>137478138.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>136301268.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>136301264.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>136301263.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>136301264.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>135622513.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>90051468.0</v>
       </c>
-      <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
-      <c r="AM14">
+      <c r="AM14"/>
+      <c r="AN14">
         <v>61388802.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>97729403.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>68171546.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>86970104.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>136298504.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>136581837.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>137949562.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>136593254.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>137771423.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>141513677.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>147548250.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>108468930.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>96002309.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>92025102.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>111670589.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>117293480.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>129917451.0</v>
       </c>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
-    </row>
-    <row r="15" spans="1:82">
+      <c r="CE14"/>
+    </row>
+    <row r="15" spans="1:83">
       <c r="A15" t="s">
         <v>194</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -22210,242 +22250,250 @@
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
-    </row>
-    <row r="16" spans="1:82">
+      <c r="CE15"/>
+    </row>
+    <row r="16" spans="1:83">
       <c r="A16" t="s">
         <v>195</v>
       </c>
-      <c r="B16"/>
-      <c r="C16"/>
+      <c r="B16">
+        <v>393946806.0</v>
+      </c>
+      <c r="C16">
+        <v>644854022.0</v>
+      </c>
       <c r="D16">
+        <v>847558907.0</v>
+      </c>
+      <c r="E16">
         <v>404732606.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>510420908.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>922588391.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>761775153.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-113503435.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>817522735.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>972701674.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>434756202.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>658321446.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1015730588.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1268295316.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1611612060.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1136560645.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1679788165.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1249059705.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1029694751.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1161780904.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>944965683.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1191852646.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1010345754.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1279892639.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1484523592.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1162417943.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1169292098.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1247847358.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1361519544.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1032382837.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1279341152.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>971993178.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1176456479.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>577490749.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>597400191.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>48053222.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>91255116.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-450530914.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1307298878.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>21293188987.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>43707014886.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>50158718357.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>9513509882.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>16774099171.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>12292398606.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>16731225808.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>10543885191.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>15741361010.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>865239437.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>9852443641.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>5565592207.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1685239143.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>10923160743.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>12702182559.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>35110946102.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
-    </row>
-    <row r="17" spans="1:82">
+      <c r="CE16"/>
+    </row>
+    <row r="17" spans="1:83">
       <c r="A17" t="s">
         <v>196</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -22486,332 +22534,341 @@
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
-    </row>
-    <row r="18" spans="1:82">
+      <c r="CE17"/>
+    </row>
+    <row r="18" spans="1:83">
       <c r="A18" t="s">
         <v>197</v>
       </c>
-      <c r="B18"/>
-      <c r="C18"/>
+      <c r="B18">
+        <v>-250907216.0</v>
+      </c>
+      <c r="C18">
+        <v>-202704885.0</v>
+      </c>
       <c r="D18">
+        <v>442826301.0</v>
+      </c>
+      <c r="E18">
         <v>-105688302.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-412167483.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>160813238.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>16080348.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-113503435.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-155178938.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>537945472.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-223565244.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-357409143.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-252564727.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-343316744.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>475051414.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-543227520.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>430728460.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>219364954.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-132086152.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>216815221.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-246886963.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>181506892.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-269546885.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-204630953.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>322105649.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-6874155.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-78555260.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-113672187.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>329136708.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>4468326202.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>415466148.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-134177236.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>701776974.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>6974981917.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>4036598801.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-54201894.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-585794500.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-1757829792.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-22634138568.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-9923552176.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>14513537268.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>22659265023.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>12701242479.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-28434931689.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>14703313901.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-4065614650.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-10698632655.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>29425712236.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-12781000254.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>25690646544.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>24085504770.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-58217652614.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>5773383337.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>22830014855.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-31936945788.0</v>
       </c>
-      <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
-    </row>
-    <row r="19" spans="1:82">
+      <c r="CE18"/>
+    </row>
+    <row r="19" spans="1:83">
       <c r="A19" t="s">
         <v>198</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-      <c r="AD19">
-[...1 lines deleted...]
-      </c>
+      <c r="AD19"/>
       <c r="AE19">
         <v>-4996500000.0</v>
       </c>
-      <c r="AF19"/>
+      <c r="AF19">
+        <v>-4996500000.0</v>
+      </c>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
-    </row>
-    <row r="20" spans="1:82">
+      <c r="CE19"/>
+    </row>
+    <row r="20" spans="1:83">
       <c r="A20" t="s">
         <v>199</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -22852,846 +22909,864 @@
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
-    </row>
-    <row r="21" spans="1:82">
+      <c r="CE20"/>
+    </row>
+    <row r="21" spans="1:83">
       <c r="A21" t="s">
         <v>200</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21">
         <v>281215486.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-108118174.0</v>
       </c>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
-    </row>
-    <row r="22" spans="1:82">
+      <c r="CE21"/>
+    </row>
+    <row r="22" spans="1:83">
       <c r="A22" t="s">
         <v>158</v>
       </c>
-      <c r="B22"/>
-      <c r="C22"/>
+      <c r="B22">
+        <v>-267043818.0</v>
+      </c>
+      <c r="C22">
+        <v>31866225.0</v>
+      </c>
       <c r="D22">
+        <v>-13514963.0</v>
+      </c>
+      <c r="E22">
         <v>-2540856045.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-361152136.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-29566723.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>33192960.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-234010309.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-220302540.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-62372991.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-53835731.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-402745974.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-98986640.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>44985178.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>4585349.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-121856914.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-93615903.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>122711048.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-31148901.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-143951417.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-94399147.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-747696548.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-376228005.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-351943862.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-280487077.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-54436091356.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-240344646.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-345793261.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-242623343.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>4873693988.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-161849879.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-432802500.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-468986440.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-3006413056.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>3101166044.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-29081503815.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-274877730.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-29030926403.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-38924096763.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-844571374.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-1202084351.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-2897704677.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>361423725.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-9821179661.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>10442040342.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>2165682598.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-5720527705.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-283971449.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1743379294.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>5519921829.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-2920935191.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-237172782.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>5123810720.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>5372799414.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-2191849463.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>1051518200.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>1726883800.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>3644855800.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>541367900.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>584378100.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1835435000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>2234263600.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>977097200.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>4702622700.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>8620789400.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1157635800.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>10316263200.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>18157410900.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>11539281900.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>10395037700.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>16541273900.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>1906202400.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>3870349100.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>938668800.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>785730300.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>2015527800.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1037958300.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>979929900.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1141406400.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>138774700.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>778180900.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>655161400.0</v>
       </c>
     </row>
-    <row r="23" spans="1:82">
+    <row r="23" spans="1:83">
       <c r="A23" t="s">
         <v>201</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>-145558000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-10692483.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-59200000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-56402900.0</v>
       </c>
-      <c r="Q23"/>
       <c r="R23"/>
-      <c r="S23">
+      <c r="S23"/>
+      <c r="T23">
         <v>-8361817.0</v>
       </c>
-      <c r="T23"/>
       <c r="U23"/>
-      <c r="V23">
+      <c r="V23"/>
+      <c r="W23">
         <v>-11549001.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-11791200.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-31832005.0</v>
       </c>
-      <c r="Y23"/>
       <c r="Z23"/>
-      <c r="AA23">
+      <c r="AA23"/>
+      <c r="AB23">
         <v>-689600000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-5500000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-31540000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>281215486.0</v>
       </c>
-      <c r="AE23"/>
       <c r="AF23"/>
-      <c r="AG23">
+      <c r="AG23"/>
+      <c r="AH23">
         <v>-11500000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-6994891360.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>6707500000.0</v>
       </c>
-      <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
-      <c r="AM23">
+      <c r="AM23"/>
+      <c r="AN23">
         <v>-30736370727.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-16413859928.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>16342964653.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>10807266003.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-14764355948.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>18173237299.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-3408881351.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-15213054.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1646017046.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-5294312239.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2864646337.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1014680991.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-3186514307.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-3183992723.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>4948666344.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-16551133537.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1446274599.0</v>
       </c>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
-    </row>
-    <row r="24" spans="1:82">
+      <c r="CE23"/>
+    </row>
+    <row r="24" spans="1:83">
       <c r="A24" t="s">
         <v>202</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>-4996500000.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>-6400000000.0</v>
       </c>
-      <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
-      <c r="AN24">
+      <c r="AN24"/>
+      <c r="AO24">
         <v>-558114359.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>558114359.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>991336832.0</v>
       </c>
-      <c r="AQ24"/>
-      <c r="AR24">
+      <c r="AR24"/>
+      <c r="AS24">
         <v>-132726618.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>132726618.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>5981316887.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-25213275.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-17356823.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-141567389.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-9712558.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>929583909.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-4861839.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-689470772.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-668413962.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>71059116.0</v>
       </c>
-      <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
-    </row>
-    <row r="25" spans="1:82">
+      <c r="CE24"/>
+    </row>
+    <row r="25" spans="1:83">
       <c r="A25" t="s">
         <v>203</v>
       </c>
-      <c r="B25"/>
-      <c r="C25"/>
+      <c r="B25">
+        <v>-26114559.0</v>
+      </c>
+      <c r="C25">
+        <v>-594691916.0</v>
+      </c>
       <c r="D25">
+        <v>690918265.0</v>
+      </c>
+      <c r="E25">
         <v>2357630719.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-174485324.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>33930278.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-179202411.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-36445023.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-85947542.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>960678643.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-332443715.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-116804513.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>152627906.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-218045428.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>689118688.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-207923174.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>368416017.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-61632171.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>67926074.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>196596027.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-317408250.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>775107230.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-50362251.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5964547.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>428075524.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>54254700002.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>677289061.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>99755853.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>465821913.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-541669054.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>441014763.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>162324000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1045962150.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>9575522460.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1120381289.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>29027301921.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-310916770.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>27273096611.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>14649563750.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-9053068205.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>17102813716.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>25410595960.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>12203520250.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-18750333865.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>4182727633.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-6347989593.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-5109343646.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>29569370008.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-14594532089.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>20713198011.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>27056628379.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-58072504934.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>564397278.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>17899299680.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-29875013776.0</v>
       </c>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
-    </row>
-    <row r="26" spans="1:82">
+      <c r="CE25"/>
+    </row>
+    <row r="26" spans="1:83">
       <c r="A26" t="s">
         <v>204</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -23732,52 +23807,53 @@
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
-    </row>
-    <row r="27" spans="1:82">
+      <c r="CE26"/>
+    </row>
+    <row r="27" spans="1:83">
       <c r="A27" t="s">
         <v>205</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -23818,558 +23894,566 @@
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
-    </row>
-    <row r="28" spans="1:82">
+      <c r="CE27"/>
+    </row>
+    <row r="28" spans="1:83">
       <c r="A28" t="s">
         <v>206</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
-      <c r="AD28">
+      <c r="AD28"/>
+      <c r="AE28">
         <v>281215486.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-108118175.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-70286065.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-102811246.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-6994891360.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>6707500000.0</v>
       </c>
-      <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
-      <c r="AM28">
+      <c r="AM28"/>
+      <c r="AN28">
         <v>-30736370727.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-16413859928.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>16342964653.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>10807266003.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-14764355948.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>18173237299.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-3408881351.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-15213054.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1646017046.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-5294312239.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2864646337.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1014680991.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-3186514307.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-3183992723.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>4948666344.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-16551133537.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1446274599.0</v>
       </c>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
-    </row>
-    <row r="29" spans="1:82">
+      <c r="CE28"/>
+    </row>
+    <row r="29" spans="1:83">
       <c r="A29" t="s">
         <v>207</v>
       </c>
       <c r="B29">
-        <v>-244164370.0</v>
+        <v>-214907216.0</v>
       </c>
       <c r="C29">
-        <v>-41459480.0</v>
+        <v>-202704885.0</v>
       </c>
       <c r="D29">
+        <v>442826301.0</v>
+      </c>
+      <c r="E29">
         <v>-105688302.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-378597483.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>160813238.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>16080348.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-107603435.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-143378938.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>537945472.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-223565244.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-357409143.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-107006727.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-332624261.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>534251414.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-486824620.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>430728460.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>219364954.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-123724335.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>216815221.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-246886963.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>193055893.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-257755685.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-172798948.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>322105649.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-6874155.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>611044740.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-108172187.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>360676708.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>4468326202.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>415466148.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-134177236.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>713276974.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>6704731917.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>4311598801.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-54201894.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-585794500.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-1757829792.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-24213144211.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-9799910176.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>15968900911.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>22599861387.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>12701242479.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-28434931689.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>14762717537.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-4045713741.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-10692099928.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>29426912236.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-12703604545.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>26341588770.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>24231695497.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-58217652614.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>5799878587.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>23389392574.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-31936945788.0</v>
       </c>
-      <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
-    </row>
-    <row r="30" spans="1:82">
+      <c r="CE29"/>
+    </row>
+    <row r="30" spans="1:83">
       <c r="A30" t="s">
         <v>208</v>
       </c>
       <c r="B30">
-        <v>-33570000.0</v>
+        <v>-36000000.0</v>
       </c>
       <c r="C30">
         <v>-33570000.0</v>
       </c>
       <c r="D30">
         <v>-33570000.0</v>
       </c>
       <c r="E30">
         <v>-33570000.0</v>
       </c>
       <c r="F30">
-        <v>-11800000.0</v>
+        <v>-33570000.0</v>
       </c>
       <c r="G30">
         <v>-11800000.0</v>
       </c>
       <c r="H30">
+        <v>-11800000.0</v>
+      </c>
+      <c r="I30">
         <v>-5900000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-11800000.0</v>
       </c>
-      <c r="J30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K30"/>
       <c r="L30">
         <v>-145558000.0</v>
       </c>
       <c r="M30">
         <v>-145558000.0</v>
       </c>
       <c r="N30">
+        <v>-145558000.0</v>
+      </c>
+      <c r="O30">
         <v>-10692483.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-59200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-56402900.0</v>
       </c>
       <c r="Q30">
         <v>-56402900.0</v>
       </c>
       <c r="R30">
         <v>-56402900.0</v>
       </c>
       <c r="S30">
+        <v>-56402900.0</v>
+      </c>
+      <c r="T30">
         <v>-8361817.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8361818.0</v>
       </c>
       <c r="U30">
         <v>-8361818.0</v>
       </c>
       <c r="V30">
+        <v>-8361818.0</v>
+      </c>
+      <c r="W30">
         <v>-11549000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-11791200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-31832005.0</v>
       </c>
       <c r="Y30">
         <v>-31832005.0</v>
       </c>
       <c r="Z30">
         <v>-31832005.0</v>
       </c>
       <c r="AA30">
+        <v>-31832005.0</v>
+      </c>
+      <c r="AB30">
         <v>-689600000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-5500000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-31540000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4996500000.0</v>
       </c>
       <c r="AE30">
         <v>-4996500000.0</v>
       </c>
-      <c r="AF30"/>
-      <c r="AG30">
+      <c r="AF30">
+        <v>-4996500000.0</v>
+      </c>
+      <c r="AG30"/>
+      <c r="AH30">
         <v>-11500000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>270250000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-10469751831.0</v>
       </c>
-      <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
-      <c r="AM30">
+      <c r="AM30"/>
+      <c r="AN30">
         <v>1579005643.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-681756359.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-897249284.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1050740468.0</v>
       </c>
-      <c r="AQ30"/>
-      <c r="AR30">
+      <c r="AR30"/>
+      <c r="AS30">
         <v>-132726618.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>73322982.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>5961415978.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-31746002.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-18556823.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-218963098.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-660654784.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>783393182.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-4861839.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-715966022.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1227791681.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>71059116.0</v>
       </c>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
+      <c r="CE30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>