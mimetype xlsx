--- v0 (2026-06-15)
+++ v1 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -247,50 +247,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
@@ -2774,4056 +2777,4164 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH62"/>
+  <dimension ref="A1:AI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>76</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
+        <v>79</v>
+      </c>
+      <c r="J1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="K1" t="s">
         <v>80</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
+        <v>82</v>
+      </c>
+      <c r="N1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="O1" t="s">
         <v>83</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
+        <v>85</v>
+      </c>
+      <c r="R1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="S1" t="s">
         <v>86</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
+        <v>88</v>
+      </c>
+      <c r="V1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="W1" t="s">
         <v>89</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AA1" t="s">
         <v>92</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AD1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AE1" t="s">
         <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AH1" t="s">
         <v>10</v>
       </c>
-      <c r="AH1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
+        <v>2922000.0</v>
+      </c>
+      <c r="C2">
         <v>2829000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3212000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3137000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2813000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2922000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2814000.0</v>
       </c>
       <c r="H2">
         <v>2814000.0</v>
       </c>
       <c r="I2">
-        <v>2896000.0</v>
+        <v>2814000.0</v>
       </c>
       <c r="J2">
         <v>2896000.0</v>
       </c>
       <c r="K2">
-        <v>2558000.0</v>
+        <v>2896000.0</v>
       </c>
       <c r="L2">
         <v>2558000.0</v>
       </c>
       <c r="M2">
+        <v>2558000.0</v>
+      </c>
+      <c r="N2">
         <v>3431000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3961000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3423000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>9844000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4507000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>14284000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>14745000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>13908000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>6226000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>18039000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>17925000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>13981000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>7235000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>14402000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>15657000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>33191000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>6036000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>25285000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>24975000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>24477000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4554000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>16845000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7">
+        <v>916000.0</v>
+      </c>
+      <c r="C7">
         <v>843000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>631000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>579000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>841000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1149000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1510000.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>1772000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>1472000.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>660000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>884000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1060000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>1323000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1508000.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>2326000.0</v>
       </c>
-      <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
+        <v>128972000.0</v>
+      </c>
+      <c r="C8">
         <v>128908000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>128891000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>128810000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>128789000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>128772000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>128756000.0</v>
       </c>
-      <c r="H8"/>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8">
         <v>126814000.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8">
         <v>126814000.0</v>
       </c>
-      <c r="L8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M8"/>
       <c r="N8">
         <v>115601000.0</v>
       </c>
       <c r="O8">
         <v>115601000.0</v>
       </c>
-      <c r="P8"/>
+      <c r="P8">
+        <v>115601000.0</v>
+      </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>1119000.0</v>
+      </c>
+      <c r="C10">
         <v>3355000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1363000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2517000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1891000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3445000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4009000.0</v>
       </c>
-      <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>4666000.0</v>
       </c>
-      <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>4589000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>3044000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1317000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3437000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1960000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3105000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1430000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2287000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1441000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2499000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2703000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1556000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2125000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3264000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2610000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2439000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2668000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2478000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>3246000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2979000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2497000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3287000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>917000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
-      <c r="Q12">
+      <c r="Q12"/>
+      <c r="R12">
         <v>3105000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1430000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2287000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1441000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2499000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2703000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1556000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2125000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3264000.0</v>
       </c>
-      <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
-[...1 lines deleted...]
-      </c>
+      <c r="G13"/>
       <c r="H13">
         <v>128756000.0</v>
       </c>
       <c r="I13">
-        <v>126814000.0</v>
+        <v>128756000.0</v>
       </c>
       <c r="J13">
         <v>126814000.0</v>
       </c>
       <c r="K13">
         <v>126814000.0</v>
       </c>
       <c r="L13">
         <v>126814000.0</v>
       </c>
       <c r="M13">
-        <v>115601000.0</v>
+        <v>126814000.0</v>
       </c>
       <c r="N13">
         <v>115601000.0</v>
       </c>
       <c r="O13">
         <v>115601000.0</v>
       </c>
       <c r="P13">
-        <v>114461000.0</v>
+        <v>115601000.0</v>
       </c>
       <c r="Q13">
         <v>114461000.0</v>
       </c>
       <c r="R13">
         <v>114461000.0</v>
       </c>
       <c r="S13">
         <v>114461000.0</v>
       </c>
       <c r="T13">
         <v>114461000.0</v>
       </c>
       <c r="U13">
         <v>114461000.0</v>
       </c>
       <c r="V13">
         <v>114461000.0</v>
       </c>
       <c r="W13">
         <v>114461000.0</v>
       </c>
       <c r="X13">
         <v>114461000.0</v>
       </c>
       <c r="Y13">
         <v>114461000.0</v>
       </c>
       <c r="Z13">
         <v>114461000.0</v>
       </c>
       <c r="AA13">
         <v>114461000.0</v>
       </c>
       <c r="AB13">
-        <v>69490000.0</v>
+        <v>114461000.0</v>
       </c>
       <c r="AC13">
         <v>69490000.0</v>
       </c>
       <c r="AD13">
         <v>69490000.0</v>
       </c>
       <c r="AE13">
         <v>69490000.0</v>
       </c>
       <c r="AF13">
         <v>69490000.0</v>
       </c>
       <c r="AG13">
         <v>69490000.0</v>
       </c>
       <c r="AH13">
         <v>69490000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13">
+        <v>69490000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
+        <v>15178851992.0</v>
+      </c>
+      <c r="C14">
         <v>15146851992.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>15138518659.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>15098185326.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>15086881992.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>15070874722.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>15014541389.0</v>
       </c>
-      <c r="H14"/>
-      <c r="I14">
+      <c r="I14"/>
+      <c r="J14">
         <v>13750158000.0</v>
       </c>
-      <c r="J14"/>
-      <c r="K14">
+      <c r="K14"/>
+      <c r="L14">
         <v>13750157828.0</v>
       </c>
-      <c r="L14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M14"/>
       <c r="N14">
         <v>6271035000.0</v>
       </c>
       <c r="O14">
+        <v>6271035000.0</v>
+      </c>
+      <c r="P14">
         <v>6271035308.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5619432579.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>5619543000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5619432579.0</v>
       </c>
       <c r="S14">
         <v>5619432579.0</v>
       </c>
       <c r="T14">
         <v>5619432579.0</v>
       </c>
       <c r="U14">
+        <v>5619432579.0</v>
+      </c>
+      <c r="V14">
         <v>5619543000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5754444400.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3010000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>7590000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>4980000000.0</v>
       </c>
-      <c r="Z14"/>
-      <c r="AA14">
+      <c r="AA14"/>
+      <c r="AB14">
         <v>3537714300.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>624347800.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>623155100.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>617241400.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>623837200.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>625543500.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>620750000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>623141000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22">
+        <v>19532000.0</v>
+      </c>
+      <c r="C22">
         <v>19234000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>19815000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>19042000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>21662000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>20243000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18680000.0</v>
       </c>
       <c r="H22">
         <v>18680000.0</v>
       </c>
       <c r="I22">
-        <v>17981000.0</v>
+        <v>18680000.0</v>
       </c>
       <c r="J22">
         <v>17981000.0</v>
       </c>
       <c r="K22">
-        <v>18229000.0</v>
+        <v>17981000.0</v>
       </c>
       <c r="L22">
         <v>18229000.0</v>
       </c>
       <c r="M22">
+        <v>18229000.0</v>
+      </c>
+      <c r="N22">
         <v>18321000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>20691000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>18941000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>17594000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>17516000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>17054000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>17374000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>17167000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>18993000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>19911000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>22160000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>22409000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>22581000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>24393000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>24401000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>24537000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>23509000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>23581000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>23401000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>24331000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>25106000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>26651000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24">
+        <v>4534000.0</v>
+      </c>
+      <c r="C24">
         <v>2290000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3046000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3169000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3068000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3607000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>4543000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>4539000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>7319000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>12472000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>9698000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>10078000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>5539000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>7149000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>222000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1151000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1552000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1588000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>343000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>12712000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>18021000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>18999000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>21078000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>21507000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>307000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>747000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>936000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1385000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1493000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1404000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>7878000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:34">
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25">
         <v>7651000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1047000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1151000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1552000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1588000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>343000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>12712000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>18021000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>19351000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
+        <v>9572000.0</v>
+      </c>
+      <c r="C28">
         <v>5697000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>8137000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8826000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>9342000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>8096000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6008000.0</v>
       </c>
-      <c r="H28"/>
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28">
         <v>6001000.0</v>
       </c>
-      <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>10201000.0</v>
       </c>
-      <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>19103000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>17892000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>15633000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>15485000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>13141000.0</v>
       </c>
-      <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>18120000.0</v>
       </c>
-      <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
+        <v>37126000.0</v>
+      </c>
+      <c r="C29">
         <v>34875000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>34922000.0</v>
       </c>
-      <c r="D29">
-[...1 lines deleted...]
-      </c>
       <c r="E29">
+        <v>36783000.0</v>
+      </c>
+      <c r="F29">
         <v>37247000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>36989000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>34299000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>34873000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>38055000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>36188000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>33562000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>31625000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>26808000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>26257000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>7410000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>28123000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>32587000.0</v>
       </c>
-      <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>10761000.0</v>
+      </c>
+      <c r="C30">
         <v>9941000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>11824000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>12988000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>12157000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>10495000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9825000.0</v>
       </c>
       <c r="H30">
         <v>9825000.0</v>
       </c>
       <c r="I30">
-        <v>10857000.0</v>
+        <v>9825000.0</v>
       </c>
       <c r="J30">
         <v>10857000.0</v>
       </c>
       <c r="K30">
-        <v>11076000.0</v>
+        <v>10857000.0</v>
       </c>
       <c r="L30">
         <v>11076000.0</v>
       </c>
       <c r="M30">
+        <v>11076000.0</v>
+      </c>
+      <c r="N30">
         <v>13120000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>9676000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>10464000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>9978000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>9005000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>11885000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>10802000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>10539000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>10438000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>13445000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>18228000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>18286000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>16871000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>18499000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>18745000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>16483000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>14928000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>22741000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>23933000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>25944000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>25396000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>23698000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
-[...1 lines deleted...]
-      </c>
+      <c r="G31"/>
       <c r="H31">
         <v>24282000.0</v>
       </c>
       <c r="I31">
-        <v>24206000.0</v>
+        <v>24282000.0</v>
       </c>
       <c r="J31">
         <v>24206000.0</v>
       </c>
       <c r="K31">
-        <v>23265000.0</v>
+        <v>24206000.0</v>
       </c>
       <c r="L31">
         <v>23265000.0</v>
       </c>
       <c r="M31">
+        <v>23265000.0</v>
+      </c>
+      <c r="N31">
         <v>14041000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>14353000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>12555000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>9363000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>10011000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>7410000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>7716000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>6834000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>7139000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>11514000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>22911000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>23044000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>24067000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>27278000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>26925000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-30008000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-27704000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>7262000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>9169000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>14788000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>19835000.0</v>
       </c>
-      <c r="AH31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32">
+        <v>23237000.0</v>
+      </c>
+      <c r="C32">
         <v>20268000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>20476000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>20217000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>21448000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>21250000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>20977000.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32">
         <v>20264000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>21435000.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="M32"/>
+      <c r="N32">
         <v>17332000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>14437000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>12269000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>4081000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>4900000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-3191000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-2938000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-3976000.0</v>
       </c>
-      <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
-    </row>
-    <row r="33" spans="1:34">
+      <c r="AI32"/>
+    </row>
+    <row r="33" spans="1:35">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>8185000.0</v>
+      </c>
+      <c r="C33">
         <v>8354000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>8322000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>8495000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>7905000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>8389000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>8875000.0</v>
       </c>
-      <c r="H33"/>
-      <c r="I33">
+      <c r="I33"/>
+      <c r="J33">
         <v>9544000.0</v>
       </c>
-      <c r="J33"/>
-      <c r="K33">
+      <c r="K33"/>
+      <c r="L33">
         <v>9950000.0</v>
       </c>
-      <c r="L33"/>
-      <c r="M33">
+      <c r="M33"/>
+      <c r="N33">
         <v>9407000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>9860000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>10612000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>10841000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>11200000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>11668000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>11843000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>12400000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>12717000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>23126000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>30162000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>27508000.0</v>
       </c>
-      <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
-    </row>
-    <row r="34" spans="1:34">
+      <c r="AI33"/>
+    </row>
+    <row r="34" spans="1:35">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
-    </row>
-    <row r="35" spans="1:34">
+      <c r="AI34"/>
+    </row>
+    <row r="35" spans="1:35">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>4987000.0</v>
+      </c>
+      <c r="C35">
         <v>2799000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>3376000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3284000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3339000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>4191000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>5570000.0</v>
       </c>
-      <c r="H35"/>
-      <c r="I35">
+      <c r="I35"/>
+      <c r="J35">
         <v>5602000.0</v>
       </c>
-      <c r="J35"/>
-      <c r="K35">
+      <c r="K35"/>
+      <c r="L35">
         <v>8120000.0</v>
       </c>
-      <c r="L35"/>
-      <c r="M35">
+      <c r="M35"/>
+      <c r="N35">
         <v>12698000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>9944000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>10326000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>5559000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>6089000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1067000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1189000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1590000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1626000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>381000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>12750000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>18059000.0</v>
       </c>
-      <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
-    </row>
-    <row r="36" spans="1:34">
+      <c r="AI35"/>
+    </row>
+    <row r="36" spans="1:35">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
-      <c r="T36">
+      <c r="T36"/>
+      <c r="U36">
         <v>12400000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>12717000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>23126000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>30162000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>27508000.0</v>
       </c>
-      <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
-    </row>
-    <row r="37" spans="1:34">
+      <c r="AI36"/>
+    </row>
+    <row r="37" spans="1:35">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
-    </row>
-    <row r="38" spans="1:34">
+      <c r="AI37"/>
+    </row>
+    <row r="38" spans="1:35">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
-[...1 lines deleted...]
-      </c>
+      <c r="G38"/>
       <c r="H38">
         <v>585000.0</v>
       </c>
       <c r="I38">
-        <v>650000.0</v>
+        <v>585000.0</v>
       </c>
       <c r="J38">
         <v>650000.0</v>
       </c>
       <c r="K38">
-        <v>631000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="L38">
         <v>631000.0</v>
       </c>
       <c r="M38">
+        <v>631000.0</v>
+      </c>
+      <c r="N38">
         <v>657000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>714000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>784000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>773000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>650000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>712000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>689000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>741000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>701000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>788000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>782000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>764000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>814000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>586000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>574000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>544000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>539000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>572000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>517000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>519000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>578000.0</v>
       </c>
-      <c r="AH38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:34">
+      <c r="AI38"/>
+    </row>
+    <row r="39" spans="1:35">
       <c r="A39" t="s">
         <v>51</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
         <v>-65000.0</v>
       </c>
-      <c r="C39"/>
       <c r="D39"/>
-      <c r="E39">
+      <c r="E39"/>
+      <c r="F39">
         <v>55000.0</v>
       </c>
-      <c r="F39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G39"/>
       <c r="H39">
         <v>291000.0</v>
       </c>
       <c r="I39">
-        <v>503000.0</v>
+        <v>291000.0</v>
       </c>
       <c r="J39">
         <v>503000.0</v>
       </c>
       <c r="K39">
-        <v>1239000.0</v>
+        <v>503000.0</v>
       </c>
       <c r="L39">
         <v>1239000.0</v>
       </c>
       <c r="M39">
+        <v>1239000.0</v>
+      </c>
+      <c r="N39">
         <v>1032000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1226000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>669000.0</v>
       </c>
-      <c r="P39"/>
-      <c r="Q39">
+      <c r="Q39"/>
+      <c r="R39">
         <v>94000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>617000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>629000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>5035000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>7191000.0</v>
       </c>
-      <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
-      <c r="Y39">
+      <c r="Y39"/>
+      <c r="Z39">
         <v>964000.0</v>
       </c>
-      <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
-      <c r="AC39">
+      <c r="AC39"/>
+      <c r="AD39">
         <v>589000.0</v>
       </c>
-      <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
-      <c r="AG39">
+      <c r="AG39"/>
+      <c r="AH39">
         <v>56000.0</v>
       </c>
-      <c r="AH39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:34">
+      <c r="AI39"/>
+    </row>
+    <row r="40" spans="1:35">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
         <v>-1000.0</v>
       </c>
-      <c r="C40"/>
+      <c r="C40">
+        <v>-1000.0</v>
+      </c>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
-      <c r="G40">
-[...1 lines deleted...]
-      </c>
+      <c r="G40"/>
       <c r="H40">
         <v>590000.0</v>
       </c>
       <c r="I40">
-        <v>622000.0</v>
+        <v>590000.0</v>
       </c>
       <c r="J40">
         <v>622000.0</v>
       </c>
       <c r="K40">
-        <v>657000.0</v>
+        <v>622000.0</v>
       </c>
       <c r="L40">
         <v>657000.0</v>
       </c>
       <c r="M40">
+        <v>657000.0</v>
+      </c>
+      <c r="N40">
         <v>950000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>643000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>3645000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>3701000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>3684000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>91000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>29000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>49000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>900000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>298000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>321000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>262000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1020000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>247000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>356000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>273000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>14900000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>170000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>171000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>145000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>9644000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>72000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:34">
+    <row r="41" spans="1:35">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-      <c r="G41">
-[...1 lines deleted...]
-      </c>
+      <c r="G41"/>
       <c r="H41">
         <v>39000.0</v>
       </c>
       <c r="I41">
-        <v>41000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="J41">
         <v>41000.0</v>
       </c>
       <c r="K41">
-        <v>39000.0</v>
+        <v>41000.0</v>
       </c>
       <c r="L41">
         <v>39000.0</v>
       </c>
       <c r="M41">
         <v>39000.0</v>
       </c>
       <c r="N41">
-        <v>20000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="O41">
         <v>20000.0</v>
       </c>
       <c r="P41">
         <v>20000.0</v>
       </c>
       <c r="Q41">
+        <v>20000.0</v>
+      </c>
+      <c r="R41">
         <v>39000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38000.0</v>
       </c>
       <c r="T41">
         <v>38000.0</v>
       </c>
       <c r="U41">
         <v>38000.0</v>
       </c>
       <c r="V41">
         <v>38000.0</v>
       </c>
       <c r="W41">
         <v>38000.0</v>
       </c>
       <c r="X41">
         <v>38000.0</v>
       </c>
       <c r="Y41">
         <v>38000.0</v>
       </c>
       <c r="Z41">
-        <v>20000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="AA41">
         <v>20000.0</v>
       </c>
       <c r="AB41">
         <v>20000.0</v>
       </c>
       <c r="AC41">
+        <v>20000.0</v>
+      </c>
+      <c r="AD41">
         <v>38000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="AE41">
         <v>20000.0</v>
       </c>
       <c r="AF41">
         <v>20000.0</v>
       </c>
       <c r="AG41">
+        <v>20000.0</v>
+      </c>
+      <c r="AH41">
         <v>38000.0</v>
       </c>
-      <c r="AH41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:34">
+      <c r="AI41"/>
+    </row>
+    <row r="42" spans="1:35">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
-      <c r="G42">
-[...1 lines deleted...]
-      </c>
+      <c r="G42"/>
       <c r="H42">
         <v>-2260000.0</v>
       </c>
       <c r="I42">
-        <v>-1114000.0</v>
+        <v>-2260000.0</v>
       </c>
       <c r="J42">
         <v>-1114000.0</v>
       </c>
       <c r="K42">
-        <v>-846000.0</v>
+        <v>-1114000.0</v>
       </c>
       <c r="L42">
         <v>-846000.0</v>
       </c>
       <c r="M42">
+        <v>-846000.0</v>
+      </c>
+      <c r="N42">
         <v>729000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>385000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1126000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-233000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-93000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-1114000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-170000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-1138000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-879000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-1967000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-928000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-1096000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-836000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>7000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-307000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>113000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-1128000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-1121000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-1004000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-750000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-1458000.0</v>
       </c>
-      <c r="AH42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:34">
+      <c r="AI42"/>
+    </row>
+    <row r="43" spans="1:35">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
-    </row>
-    <row r="44" spans="1:34">
+      <c r="AI43"/>
+    </row>
+    <row r="44" spans="1:35">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
-    </row>
-    <row r="45" spans="1:34">
+      <c r="AI44"/>
+    </row>
+    <row r="45" spans="1:35">
       <c r="A45" t="s">
         <v>57</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>18426000.0</v>
       </c>
-      <c r="C45"/>
-      <c r="D45">
+      <c r="D45"/>
+      <c r="E45">
         <v>19500000.0</v>
       </c>
-      <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>21489000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45">
         <v>22339000.0</v>
       </c>
-      <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
-    </row>
-    <row r="46" spans="1:34">
+      <c r="AI45"/>
+    </row>
+    <row r="46" spans="1:35">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>7588000.0</v>
+      </c>
+      <c r="C46">
         <v>7876000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>7809000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>7817000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>7417000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>7926000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>8290000.0</v>
       </c>
-      <c r="H46"/>
-      <c r="I46">
+      <c r="I46"/>
+      <c r="J46">
         <v>8894000.0</v>
       </c>
-      <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
-    </row>
-    <row r="47" spans="1:34">
+      <c r="AI46"/>
+    </row>
+    <row r="47" spans="1:35">
       <c r="A47" t="s">
         <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
-      <c r="G47">
-[...1 lines deleted...]
-      </c>
+      <c r="G47"/>
       <c r="H47">
         <v>8290000.0</v>
       </c>
       <c r="I47">
-        <v>8894000.0</v>
+        <v>8290000.0</v>
       </c>
       <c r="J47">
         <v>8894000.0</v>
       </c>
       <c r="K47">
-        <v>9319000.0</v>
+        <v>8894000.0</v>
       </c>
       <c r="L47">
         <v>9319000.0</v>
       </c>
       <c r="M47">
+        <v>9319000.0</v>
+      </c>
+      <c r="N47">
         <v>8750000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>9146000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>9828000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>10068000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>10550000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>10956000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>11154000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>11659000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>12016000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>22338000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>29380000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>26744000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>26992000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>28977000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>29636000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>29158000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>29739000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>59588000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>61336000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>64971000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>67563000.0</v>
       </c>
-      <c r="AH47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:34">
+      <c r="AI47"/>
+    </row>
+    <row r="48" spans="1:35">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
+        <v>-99281000.0</v>
+      </c>
+      <c r="C48">
         <v>-99989000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-100439000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-100462000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-100327000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-101189000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-102159000.0</v>
       </c>
       <c r="H48">
         <v>-102159000.0</v>
       </c>
       <c r="I48">
-        <v>-101439000.0</v>
+        <v>-102159000.0</v>
       </c>
       <c r="J48">
         <v>-101439000.0</v>
       </c>
       <c r="K48">
-        <v>-102648000.0</v>
+        <v>-101439000.0</v>
       </c>
       <c r="L48">
         <v>-102648000.0</v>
       </c>
       <c r="M48">
+        <v>-102648000.0</v>
+      </c>
+      <c r="N48">
         <v>-102234000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-101578000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-104117000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-104810000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-104302000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-105882000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-106520000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-106434000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-106388000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-100925000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-90567000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-90266000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-89503000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-87135000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-87174000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-99556000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-96011000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-61052000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-59262000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-53897000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-48142000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-45659000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:34">
+    <row r="49" spans="1:35">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
-    </row>
-    <row r="50" spans="1:34">
+      <c r="AI49"/>
+    </row>
+    <row r="50" spans="1:35">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50">
+        <v>6157000.0</v>
+      </c>
+      <c r="C50">
         <v>6762000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>6454000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>8174000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>8165000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>7934000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>5474000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>6128000.0</v>
       </c>
-      <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>7471000.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>9675000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>9511000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>8992000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>11906000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>10698000.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>19256000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>24201000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>28546000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>30142000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>19365000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>16191000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>9824000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>13228000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>12587000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>70885000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>57659000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>77167000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>78936000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>79893000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>84164000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>80486000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:34">
+    <row r="51" spans="1:35">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
-    </row>
-    <row r="52" spans="1:34">
+      <c r="AI51"/>
+    </row>
+    <row r="52" spans="1:35">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
-      <c r="U52">
+      <c r="U52"/>
+      <c r="V52">
         <v>29510000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>30142000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>19365000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>3599000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>9824000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>13228000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>12587000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>70885000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>57659000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>77167000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>78936000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>79893000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>84164000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>80486000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:34">
+    <row r="53" spans="1:35">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>768000.0</v>
       </c>
-      <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
+      <c r="AC53"/>
+      <c r="AD53">
         <v>198000.0</v>
       </c>
-      <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
-      <c r="AG53">
+      <c r="AG53"/>
+      <c r="AH53">
         <v>102000.0</v>
       </c>
-      <c r="AH53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:34">
+      <c r="AI53"/>
+    </row>
+    <row r="54" spans="1:35">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
-    </row>
-    <row r="55" spans="1:34">
+      <c r="AI54"/>
+    </row>
+    <row r="55" spans="1:35">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>43470000.0</v>
+      </c>
+      <c r="C55">
         <v>41491000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>42306000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>44685000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>45033000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>44164000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>42899000.0</v>
       </c>
-      <c r="H55"/>
-      <c r="I55">
+      <c r="I55"/>
+      <c r="J55">
         <v>44833000.0</v>
       </c>
-      <c r="J55"/>
-      <c r="K55">
+      <c r="K55"/>
+      <c r="L55">
         <v>46441000.0</v>
       </c>
-      <c r="L55"/>
-      <c r="M55">
+      <c r="M55"/>
+      <c r="N55">
         <v>46143000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>43875000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>45228000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>40373000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>41963000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>42654000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>42935000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>46582000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>52660000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>59185000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>72106000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>70328000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>72779000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>75065000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>75795000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>73390000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>72262000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>109728000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>112166000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>118262000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>123186000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>118375000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:34">
+    <row r="56" spans="1:35">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>35285000.0</v>
+      </c>
+      <c r="C56">
         <v>33137000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>33984000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>36190000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>37128000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>35775000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34024000.0</v>
       </c>
       <c r="H56">
         <v>34024000.0</v>
       </c>
       <c r="I56">
-        <v>35289000.0</v>
+        <v>34024000.0</v>
       </c>
       <c r="J56">
         <v>35289000.0</v>
       </c>
       <c r="K56">
-        <v>36491000.0</v>
+        <v>35289000.0</v>
       </c>
       <c r="L56">
         <v>36491000.0</v>
       </c>
       <c r="M56">
+        <v>36491000.0</v>
+      </c>
+      <c r="N56">
         <v>36736000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>34015000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>34616000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>29532000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>30763000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>30986000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>31092000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>34182000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>39943000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>36059000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>41944000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>42820000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>44973000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>45502000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>45585000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>43688000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>41984000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>49568000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>50313000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>52772000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>55045000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>51266000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:34">
+    <row r="57" spans="1:35">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>12048000.0</v>
+      </c>
+      <c r="C57">
         <v>12869000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>13508000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>15973000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>15680000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>14525000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13047000.0</v>
       </c>
       <c r="H57">
         <v>13047000.0</v>
       </c>
       <c r="I57">
-        <v>15025000.0</v>
+        <v>13047000.0</v>
       </c>
       <c r="J57">
         <v>15025000.0</v>
       </c>
       <c r="K57">
-        <v>15056000.0</v>
+        <v>15025000.0</v>
       </c>
       <c r="L57">
         <v>15056000.0</v>
       </c>
       <c r="M57">
+        <v>15056000.0</v>
+      </c>
+      <c r="N57">
         <v>19404000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>19578000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>22347000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>25451000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>25863000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>34177000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>34030000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>38158000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>43895000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>48479000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>37611000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>30434000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>30510000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>27877000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>28600000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>104349000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>100317000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>102622000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>102697000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>103022000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>102952000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>89525000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:34">
+    <row r="58" spans="1:35">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>17035000.0</v>
+      </c>
+      <c r="C58">
         <v>15668000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>16884000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>19257000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>19019000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>18716000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>18617000.0</v>
       </c>
-      <c r="H58"/>
-      <c r="I58">
+      <c r="I58"/>
+      <c r="J58">
         <v>20627000.0</v>
       </c>
-      <c r="J58"/>
-      <c r="K58">
+      <c r="K58"/>
+      <c r="L58">
         <v>23176000.0</v>
       </c>
-      <c r="L58"/>
-      <c r="M58">
+      <c r="M58"/>
+      <c r="N58">
         <v>32102000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>29522000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>32673000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>31010000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>31952000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>35244000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>35219000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>39748000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>45521000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>47671000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>49195000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>47284000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>49899000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>48975000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>50127000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>104676000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>101149000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>103578000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>104102000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>104535000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>104478000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>97962000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:34">
+    <row r="59" spans="1:35">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
-    </row>
-    <row r="60" spans="1:34">
+      <c r="AI59"/>
+    </row>
+    <row r="60" spans="1:35">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>26435000.0</v>
+      </c>
+      <c r="C60">
         <v>25823000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>25422000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>25428000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>26014000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>25448000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>24282000.0</v>
       </c>
-      <c r="H60"/>
-      <c r="I60">
+      <c r="I60"/>
+      <c r="J60">
         <v>24206000.0</v>
       </c>
-      <c r="J60"/>
-      <c r="K60">
+      <c r="K60"/>
+      <c r="L60">
         <v>23265000.0</v>
       </c>
-      <c r="L60"/>
-      <c r="M60">
+      <c r="M60"/>
+      <c r="N60">
         <v>14041000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>14353000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>12555000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>9363000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>10011000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>7410000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>7716000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>6834000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>7139000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>11514000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>22911000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>23044000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>24067000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>27278000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>26925000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>-30008000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>-27704000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>7262000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>9169000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>14788000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>19835000.0</v>
       </c>
-      <c r="AH60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:34">
+      <c r="AI60"/>
+    </row>
+    <row r="61" spans="1:35">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
-[...1 lines deleted...]
-      </c>
+      <c r="Q61"/>
       <c r="R61">
         <v>-55000.0</v>
       </c>
       <c r="S61">
         <v>-55000.0</v>
       </c>
       <c r="T61">
         <v>-55000.0</v>
       </c>
       <c r="U61">
         <v>-55000.0</v>
       </c>
       <c r="V61">
         <v>-55000.0</v>
       </c>
       <c r="W61">
         <v>-55000.0</v>
       </c>
       <c r="X61">
         <v>-55000.0</v>
       </c>
       <c r="Y61">
         <v>-55000.0</v>
       </c>
-      <c r="Z61"/>
+      <c r="Z61">
+        <v>-55000.0</v>
+      </c>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-    </row>
-    <row r="62" spans="1:34">
+      <c r="AI61"/>
+    </row>
+    <row r="62" spans="1:35">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
+      <c r="AI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6872,1031 +6983,1031 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B2">
         <v>28928000.0</v>
       </c>
       <c r="C2">
         <v>34003000.0</v>
       </c>
       <c r="D2">
         <v>33397000.0</v>
       </c>
       <c r="E2">
         <v>38600000.0</v>
       </c>
       <c r="F2">
         <v>38409000.0</v>
       </c>
       <c r="G2">
         <v>35671000.0</v>
       </c>
       <c r="H2">
         <v>58275000.0</v>
       </c>
       <c r="I2">
         <v>58105000.0</v>
       </c>
       <c r="J2">
         <v>52729000.0</v>
       </c>
       <c r="K2">
         <v>48206000.0</v>
       </c>
       <c r="L2">
         <v>54976000.0</v>
       </c>
       <c r="M2">
         <v>56762000.0</v>
       </c>
       <c r="N2">
         <v>56963000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>1063000.0</v>
       </c>
       <c r="G4">
         <v>3036000.0</v>
       </c>
       <c r="H4">
         <v>-14370000.0</v>
       </c>
       <c r="I4">
         <v>-14370000.0</v>
       </c>
       <c r="J4">
         <v>-14370000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-2119000.0</v>
       </c>
       <c r="F5">
         <v>-1798000.0</v>
       </c>
       <c r="G5">
         <v>-1415000.0</v>
       </c>
       <c r="H5">
         <v>8495000.0</v>
       </c>
       <c r="I5">
         <v>-756000.0</v>
       </c>
       <c r="J5">
         <v>-10143000.0</v>
       </c>
       <c r="K5">
         <v>-38335000.0</v>
       </c>
       <c r="L5">
         <v>-346000.0</v>
       </c>
       <c r="M5">
         <v>-9106000.0</v>
       </c>
       <c r="N5">
         <v>-6288000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>2620000.0</v>
       </c>
       <c r="F6">
         <v>3015000.0</v>
       </c>
       <c r="G6">
         <v>1639000.0</v>
       </c>
       <c r="H6">
         <v>-12217000.0</v>
       </c>
       <c r="I6">
         <v>14386000.0</v>
       </c>
       <c r="J6">
         <v>-37677000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B9">
         <v>9604000.0</v>
       </c>
       <c r="C9">
         <v>10007000.0</v>
       </c>
       <c r="D9">
         <v>6614000.0</v>
       </c>
       <c r="E9">
         <v>3192000.0</v>
       </c>
       <c r="F9">
         <v>7048000.0</v>
       </c>
       <c r="G9">
         <v>8012000.0</v>
       </c>
       <c r="H9">
         <v>4206000.0</v>
       </c>
       <c r="I9">
         <v>14281000.0</v>
       </c>
       <c r="J9">
         <v>9818000.0</v>
       </c>
       <c r="K9">
         <v>9690000.0</v>
       </c>
       <c r="L9">
         <v>19407000.0</v>
       </c>
       <c r="M9">
         <v>9664000.0</v>
       </c>
       <c r="N9">
         <v>13999000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B10">
         <v>672000.0</v>
       </c>
       <c r="C10">
         <v>597000.0</v>
       </c>
       <c r="D10">
         <v>457000.0</v>
       </c>
       <c r="E10">
         <v>596000.0</v>
       </c>
       <c r="F10">
         <v>747000.0</v>
       </c>
       <c r="G10">
         <v>2269000.0</v>
       </c>
       <c r="H10">
         <v>-16614000.0</v>
       </c>
       <c r="I10">
         <v>8883000.0</v>
       </c>
       <c r="J10">
         <v>-46997000.0</v>
       </c>
       <c r="K10">
         <v>-47333000.0</v>
       </c>
       <c r="L10">
         <v>4006000.0</v>
       </c>
       <c r="M10">
         <v>-23059000.0</v>
       </c>
       <c r="N10">
         <v>-15852000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-199000.0</v>
       </c>
       <c r="F11">
         <v>-258000.0</v>
       </c>
       <c r="G11">
         <v>183000.0</v>
       </c>
       <c r="H11">
         <v>267000.0</v>
       </c>
       <c r="I11">
         <v>-110000.0</v>
       </c>
       <c r="J11">
         <v>872000.0</v>
       </c>
       <c r="K11">
         <v>-425000.0</v>
       </c>
       <c r="L11">
         <v>300000.0</v>
       </c>
       <c r="M11">
         <v>275000.0</v>
       </c>
       <c r="N11">
         <v>-64000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B12">
         <v>508000.0</v>
       </c>
       <c r="C12">
         <v>566000.0</v>
       </c>
       <c r="D12">
         <v>554000.0</v>
       </c>
       <c r="E12">
         <v>537000.0</v>
       </c>
       <c r="F12">
         <v>587000.0</v>
       </c>
       <c r="G12">
         <v>519000.0</v>
       </c>
       <c r="H12">
         <v>1047000.0</v>
       </c>
       <c r="I12">
         <v>2399000.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B13">
         <v>2000.0</v>
       </c>
       <c r="C13">
         <v>3000.0</v>
       </c>
       <c r="D13">
         <v>19000.0</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13">
         <v>902000.0</v>
       </c>
       <c r="H13">
         <v>1042000.0</v>
       </c>
       <c r="I13">
         <v>2398000.0</v>
       </c>
       <c r="J13">
         <v>4232000.0</v>
       </c>
       <c r="K13">
         <v>3255000.0</v>
       </c>
       <c r="L13">
         <v>844000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
         <v>-1187000.0</v>
       </c>
       <c r="J14">
         <v>-1183000.0</v>
       </c>
       <c r="K14">
         <v>-1127000.0</v>
       </c>
       <c r="L14">
         <v>-1187000.0</v>
       </c>
       <c r="M14">
         <v>-1609000.0</v>
       </c>
       <c r="N14">
         <v>-1106000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B15">
         <v>473000.0</v>
       </c>
       <c r="C15">
         <v>727000.0</v>
       </c>
       <c r="D15">
         <v>250000.0</v>
       </c>
       <c r="E15">
         <v>795000.0</v>
       </c>
       <c r="F15">
         <v>2068000.0</v>
       </c>
       <c r="G15">
         <v>2086000.0</v>
       </c>
       <c r="H15">
         <v>-16881000.0</v>
       </c>
       <c r="I15">
         <v>8993000.0</v>
       </c>
       <c r="J15">
         <v>-47869000.0</v>
       </c>
       <c r="K15">
         <v>-46908000.0</v>
       </c>
       <c r="L15">
         <v>3718000.0</v>
       </c>
       <c r="M15">
         <v>-22807000.0</v>
       </c>
       <c r="N15">
         <v>-13441000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>795000.0</v>
       </c>
       <c r="F16">
         <v>2068000.0</v>
       </c>
       <c r="G16">
         <v>2086000.0</v>
       </c>
       <c r="H16">
         <v>-16881000.0</v>
       </c>
       <c r="I16">
         <v>8993000.0</v>
       </c>
       <c r="J16">
         <v>-47869000.0</v>
       </c>
       <c r="K16">
         <v>-46908000.0</v>
       </c>
       <c r="L16">
         <v>3718000.0</v>
       </c>
       <c r="M16">
         <v>-22807000.0</v>
       </c>
       <c r="N16">
         <v>-13441000.0</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B17">
         <v>473000.0</v>
       </c>
       <c r="C17">
         <v>727000.0</v>
       </c>
       <c r="D17">
         <v>250000.0</v>
       </c>
       <c r="E17">
         <v>795000.0</v>
       </c>
       <c r="F17">
         <v>1005000.0</v>
       </c>
       <c r="G17">
         <v>-950000.0</v>
       </c>
       <c r="H17">
         <v>-16881000.0</v>
       </c>
       <c r="I17">
         <v>8993000.0</v>
       </c>
       <c r="J17">
         <v>-47869000.0</v>
       </c>
       <c r="K17">
         <v>-46908000.0</v>
       </c>
       <c r="L17">
         <v>3706000.0</v>
       </c>
       <c r="M17">
         <v>-23334000.0</v>
       </c>
       <c r="N17">
         <v>-15788000.0</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B18">
         <v>-506000.0</v>
       </c>
       <c r="C18">
         <v>-563000.0</v>
       </c>
       <c r="D18">
         <v>-535000.0</v>
       </c>
       <c r="E18">
         <v>-537000.0</v>
       </c>
       <c r="F18">
         <v>-587000.0</v>
       </c>
       <c r="G18">
         <v>-519000.0</v>
       </c>
       <c r="H18">
         <v>-1042000.0</v>
       </c>
       <c r="I18">
         <v>-2398000.0</v>
       </c>
       <c r="J18">
         <v>-4232000.0</v>
       </c>
       <c r="K18">
         <v>-3255000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B21">
         <v>1223000.0</v>
       </c>
       <c r="C21">
         <v>147000.0</v>
       </c>
       <c r="D21">
         <v>2650000.0</v>
       </c>
       <c r="E21">
         <v>-4892000.0</v>
       </c>
       <c r="F21">
         <v>666000.0</v>
       </c>
       <c r="G21">
         <v>3171000.0</v>
       </c>
       <c r="H21">
         <v>-15572000.0</v>
       </c>
       <c r="I21">
         <v>11281000.0</v>
       </c>
       <c r="J21">
         <v>-42765000.0</v>
       </c>
       <c r="K21">
         <v>-44078000.0</v>
       </c>
       <c r="L21">
         <v>4850000.0</v>
       </c>
       <c r="M21">
         <v>-9106000.0</v>
       </c>
       <c r="N21">
         <v>-6288000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>2901000.0</v>
       </c>
       <c r="F23">
         <v>1660000.0</v>
       </c>
       <c r="G23">
         <v>1924000.0</v>
       </c>
       <c r="H23">
         <v>1232000.0</v>
       </c>
       <c r="I23">
         <v>3407000.0</v>
       </c>
       <c r="J23">
         <v>6170000.0</v>
       </c>
       <c r="K23">
         <v>32852000.0</v>
       </c>
       <c r="L23">
         <v>6705000.0</v>
       </c>
       <c r="M23">
         <v>5984000.0</v>
       </c>
       <c r="N23">
         <v>6909000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B25">
         <v>1054000.0</v>
       </c>
       <c r="C25">
         <v>1088000.0</v>
       </c>
       <c r="D25">
         <v>1279000.0</v>
       </c>
       <c r="E25">
         <v>1487000.0</v>
       </c>
       <c r="F25">
         <v>1681000.0</v>
       </c>
       <c r="G25">
         <v>1887000.0</v>
       </c>
       <c r="H25">
         <v>3350000.0</v>
       </c>
       <c r="I25">
         <v>3104000.0</v>
       </c>
       <c r="J25">
         <v>5086000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B28">
         <v>7199000.0</v>
       </c>
       <c r="C28">
         <v>7843000.0</v>
       </c>
       <c r="D28">
         <v>7302000.0</v>
       </c>
       <c r="E28">
         <v>8303000.0</v>
       </c>
       <c r="F28">
         <v>9209000.0</v>
       </c>
       <c r="G28">
         <v>9313000.0</v>
       </c>
       <c r="H28">
         <v>16073000.0</v>
       </c>
       <c r="I28">
         <v>11731000.0</v>
       </c>
       <c r="J28">
         <v>12045000.0</v>
       </c>
       <c r="K28">
         <v>12097000.0</v>
       </c>
       <c r="L28">
         <v>13048000.0</v>
       </c>
       <c r="M28">
         <v>12786000.0</v>
       </c>
       <c r="N28">
         <v>13378000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B29">
         <v>199000.0</v>
       </c>
       <c r="C29">
         <v>-130000.0</v>
       </c>
       <c r="D29">
         <v>207000.0</v>
       </c>
       <c r="E29">
         <v>-199000.0</v>
       </c>
       <c r="F29">
         <v>-258000.0</v>
       </c>
       <c r="G29">
         <v>183000.0</v>
       </c>
       <c r="H29">
         <v>267000.0</v>
       </c>
       <c r="I29">
         <v>-110000.0</v>
       </c>
       <c r="J29">
         <v>872000.0</v>
       </c>
       <c r="K29">
         <v>-425000.0</v>
       </c>
       <c r="L29">
         <v>300000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B30">
         <v>37309000.0</v>
       </c>
       <c r="C30">
         <v>43863000.0</v>
       </c>
       <c r="D30">
         <v>37361000.0</v>
       </c>
       <c r="E30">
         <v>46684000.0</v>
       </c>
       <c r="F30">
         <v>44791000.0</v>
       </c>
       <c r="G30">
         <v>43316000.0</v>
       </c>
       <c r="H30">
         <v>72390000.0</v>
       </c>
       <c r="I30">
         <v>61105000.0</v>
       </c>
       <c r="J30">
         <v>105312000.0</v>
       </c>
       <c r="K30">
         <v>101974000.0</v>
       </c>
       <c r="L30">
         <v>74729000.0</v>
       </c>
       <c r="M30">
         <v>75532000.0</v>
       </c>
       <c r="N30">
         <v>77250000.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31">
         <v>-11117000.0</v>
       </c>
       <c r="I31">
         <v>8839000.0</v>
       </c>
       <c r="J31">
         <v>-36854000.0</v>
       </c>
       <c r="K31">
         <v>-8599000.0</v>
       </c>
       <c r="L31">
         <v>4352000.0</v>
       </c>
       <c r="M31">
         <v>-13953000.0</v>
       </c>
       <c r="N31">
         <v>-9564000.0</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B32">
         <v>38532000.0</v>
       </c>
       <c r="C32">
         <v>44010000.0</v>
       </c>
       <c r="D32">
         <v>40011000.0</v>
       </c>
       <c r="E32">
         <v>41792000.0</v>
       </c>
       <c r="F32">
         <v>45457000.0</v>
       </c>
       <c r="G32">
         <v>43683000.0</v>
       </c>
       <c r="H32">
         <v>62481000.0</v>
       </c>
       <c r="I32">
         <v>72386000.0</v>
       </c>
@@ -7931,137 +8042,137 @@
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="K1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>6</v>
       </c>
       <c r="M1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>7</v>
       </c>
       <c r="Q1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="S1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="T1" t="s">
         <v>8</v>
       </c>
       <c r="U1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="W1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="X1" t="s">
         <v>9</v>
       </c>
       <c r="Y1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AA1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>10</v>
       </c>
       <c r="AC1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>10509000.0</v>
       </c>
       <c r="I2">
         <v>9790000.0</v>
       </c>
       <c r="J2">
         <v>9352000.0</v>
       </c>
       <c r="K2">
         <v>8761000.0</v>
       </c>
       <c r="L2">
         <v>8851000.0</v>
       </c>
       <c r="M2">
         <v>9117000.0</v>
       </c>
@@ -8094,127 +8205,127 @@
       </c>
       <c r="W2">
         <v>12044000.0</v>
       </c>
       <c r="X2">
         <v>14497000.0</v>
       </c>
       <c r="Y2">
         <v>12986000.0</v>
       </c>
       <c r="Z2">
         <v>12782000.0</v>
       </c>
       <c r="AA2">
         <v>12839000.0</v>
       </c>
       <c r="AB2">
         <v>13692000.0</v>
       </c>
       <c r="AC2">
         <v>12363000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4">
         <v>1045000.0</v>
       </c>
       <c r="K4">
         <v>18000.0</v>
       </c>
       <c r="L4">
         <v>18000.0</v>
       </c>
       <c r="M4">
         <v>18000.0</v>
       </c>
       <c r="N4">
         <v>18000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B5">
         <v>-123000.0</v>
       </c>
       <c r="C5">
         <v>-123000.0</v>
       </c>
       <c r="D5">
         <v>-517500.0</v>
       </c>
       <c r="E5">
         <v>-517500.0</v>
       </c>
       <c r="F5">
         <v>-542000.0</v>
       </c>
       <c r="G5">
         <v>-542000.0</v>
       </c>
       <c r="H5">
         <v>-3388000.0</v>
       </c>
       <c r="I5">
         <v>2589000.0</v>
       </c>
@@ -8259,166 +8370,166 @@
       </c>
       <c r="W5">
         <v>-489000.0</v>
       </c>
       <c r="X5">
         <v>-2911000.0</v>
       </c>
       <c r="Y5">
         <v>-887000.0</v>
       </c>
       <c r="Z5">
         <v>-2167000.0</v>
       </c>
       <c r="AA5">
         <v>-4996000.0</v>
       </c>
       <c r="AB5">
         <v>-4150000.0</v>
       </c>
       <c r="AC5">
         <v>-31392000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>-259000.0</v>
       </c>
       <c r="I6">
         <v>3122000.0</v>
       </c>
       <c r="J6">
         <v>143000.0</v>
       </c>
       <c r="K6">
         <v>10000.0</v>
       </c>
       <c r="L6">
         <v>-1211000.0</v>
       </c>
       <c r="M6">
         <v>1376000.0</v>
       </c>
       <c r="N6">
         <v>744000.0</v>
       </c>
       <c r="O6">
         <v>729000.0</v>
       </c>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>2433000.0</v>
       </c>
       <c r="I9">
         <v>1420000.0</v>
       </c>
       <c r="J9">
         <v>1743000.0</v>
       </c>
       <c r="K9">
         <v>1450000.0</v>
       </c>
       <c r="L9">
         <v>2251000.0</v>
       </c>
       <c r="M9">
         <v>2324000.0</v>
       </c>
@@ -8451,51 +8562,51 @@
       </c>
       <c r="W9">
         <v>3443000.0</v>
       </c>
       <c r="X9">
         <v>1980000.0</v>
       </c>
       <c r="Y9">
         <v>3763000.0</v>
       </c>
       <c r="Z9">
         <v>1279000.0</v>
       </c>
       <c r="AA9">
         <v>2421000.0</v>
       </c>
       <c r="AB9">
         <v>3097000.0</v>
       </c>
       <c r="AC9">
         <v>1269000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>-843000.0</v>
       </c>
       <c r="I10">
         <v>2539000.0</v>
       </c>
       <c r="J10">
         <v>-401000.0</v>
       </c>
       <c r="K10">
         <v>-547000.0</v>
       </c>
       <c r="L10">
         <v>1640000.0</v>
       </c>
       <c r="M10">
         <v>718000.0</v>
       </c>
@@ -8526,51 +8637,51 @@
       <c r="V10">
         <v>12511000.0</v>
       </c>
       <c r="W10">
         <v>-1459000.0</v>
       </c>
       <c r="X10">
         <v>-34463000.0</v>
       </c>
       <c r="Y10">
         <v>-1660000.0</v>
       </c>
       <c r="Z10">
         <v>-5191000.0</v>
       </c>
       <c r="AA10">
         <v>-5683000.0</v>
       </c>
       <c r="AB10">
         <v>-2912000.0</v>
       </c>
       <c r="AC10"/>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B11">
         <v>27000.0</v>
       </c>
       <c r="C11">
         <v>27000.0</v>
       </c>
       <c r="D11">
         <v>-28500.0</v>
       </c>
       <c r="E11">
         <v>-28500.0</v>
       </c>
       <c r="F11">
         <v>-71000.0</v>
       </c>
       <c r="G11">
         <v>-71000.0</v>
       </c>
       <c r="H11">
         <v>-187000.0</v>
       </c>
       <c r="I11">
         <v>-1000.0</v>
       </c>
@@ -8615,51 +8726,51 @@
       </c>
       <c r="W11">
         <v>-23000.0</v>
       </c>
       <c r="X11">
         <v>496000.0</v>
       </c>
       <c r="Y11">
         <v>130000.0</v>
       </c>
       <c r="Z11">
         <v>174000.0</v>
       </c>
       <c r="AA11">
         <v>72000.0</v>
       </c>
       <c r="AB11">
         <v>-429000.0</v>
       </c>
       <c r="AC11">
         <v>14000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>191000.0</v>
       </c>
       <c r="I12">
         <v>163000.0</v>
       </c>
       <c r="J12">
         <v>113000.0</v>
       </c>
       <c r="K12">
         <v>120000.0</v>
       </c>
       <c r="L12">
         <v>215000.0</v>
       </c>
       <c r="M12">
         <v>178000.0</v>
       </c>
@@ -8692,100 +8803,100 @@
       </c>
       <c r="W12">
         <v>970000.0</v>
       </c>
       <c r="X12">
         <v>2211000.0</v>
       </c>
       <c r="Y12">
         <v>738000.0</v>
       </c>
       <c r="Z12">
         <v>659000.0</v>
       </c>
       <c r="AA12">
         <v>643000.0</v>
       </c>
       <c r="AB12">
         <v>1378000.0</v>
       </c>
       <c r="AC12">
         <v>641000.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>168000.0</v>
       </c>
       <c r="M13">
         <v>178000.0</v>
       </c>
       <c r="N13">
         <v>217000.0</v>
       </c>
       <c r="O13">
         <v>339000.0</v>
       </c>
       <c r="P13">
         <v>254000.0</v>
       </c>
       <c r="Q13">
         <v>262000.0</v>
       </c>
       <c r="R13">
         <v>244000.0</v>
       </c>
       <c r="S13">
         <v>282000.0</v>
       </c>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14">
         <v>3588000.0</v>
       </c>
       <c r="O14">
         <v>3588000.0</v>
       </c>
       <c r="P14">
         <v>3588000.0</v>
       </c>
       <c r="Q14">
         <v>-1189000.0</v>
       </c>
@@ -8804,51 +8915,51 @@
       <c r="V14">
         <v>-1257000.0</v>
       </c>
       <c r="W14">
         <v>-1278000.0</v>
       </c>
       <c r="X14">
         <v>-1183000.0</v>
       </c>
       <c r="Y14">
         <v>-1112000.0</v>
       </c>
       <c r="Z14">
         <v>-1105000.0</v>
       </c>
       <c r="AA14">
         <v>-1061000.0</v>
       </c>
       <c r="AB14">
         <v>-1127000.0</v>
       </c>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>-656000.0</v>
       </c>
       <c r="I15">
         <v>2540000.0</v>
       </c>
       <c r="J15">
         <v>693000.0</v>
       </c>
       <c r="K15">
         <v>-508000.0</v>
       </c>
       <c r="L15">
         <v>1580000.0</v>
       </c>
       <c r="M15">
         <v>638000.0</v>
       </c>
@@ -8881,51 +8992,51 @@
       </c>
       <c r="W15">
         <v>-1436000.0</v>
       </c>
       <c r="X15">
         <v>-34959000.0</v>
       </c>
       <c r="Y15">
         <v>-1790000.0</v>
       </c>
       <c r="Z15">
         <v>-5365000.0</v>
       </c>
       <c r="AA15">
         <v>-5755000.0</v>
       </c>
       <c r="AB15">
         <v>-2483000.0</v>
       </c>
       <c r="AC15">
         <v>-38884000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B16">
         <v>-360000.0</v>
       </c>
       <c r="C16">
         <v>-360000.0</v>
       </c>
       <c r="D16">
         <v>604500.0</v>
       </c>
       <c r="E16">
         <v>604500.0</v>
       </c>
       <c r="F16">
         <v>-207000.0</v>
       </c>
       <c r="G16">
         <v>-207000.0</v>
       </c>
       <c r="H16">
         <v>-656000.0</v>
       </c>
       <c r="I16">
         <v>2540000.0</v>
       </c>
@@ -8968,51 +9079,51 @@
       <c r="V16">
         <v>12382000.0</v>
       </c>
       <c r="W16">
         <v>-1436000.0</v>
       </c>
       <c r="X16">
         <v>-34959000.0</v>
       </c>
       <c r="Y16">
         <v>-1790000.0</v>
       </c>
       <c r="Z16">
         <v>-5365000.0</v>
       </c>
       <c r="AA16">
         <v>-5755000.0</v>
       </c>
       <c r="AB16">
         <v>-2483000.0</v>
       </c>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>-656000.0</v>
       </c>
       <c r="I17">
         <v>2540000.0</v>
       </c>
       <c r="J17">
         <v>-352000.0</v>
       </c>
       <c r="K17">
         <v>-526000.0</v>
       </c>
       <c r="L17">
         <v>-1456000.0</v>
       </c>
       <c r="M17">
         <v>638000.0</v>
       </c>
@@ -9043,51 +9154,51 @@
       <c r="V17">
         <v>12382000.0</v>
       </c>
       <c r="W17">
         <v>-1436000.0</v>
       </c>
       <c r="X17">
         <v>-34959000.0</v>
       </c>
       <c r="Y17">
         <v>-1790000.0</v>
       </c>
       <c r="Z17">
         <v>-5365000.0</v>
       </c>
       <c r="AA17">
         <v>-5755000.0</v>
       </c>
       <c r="AB17">
         <v>-2483000.0</v>
       </c>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18">
         <v>-191000.0</v>
       </c>
       <c r="I18">
         <v>-163000.0</v>
       </c>
       <c r="J18">
         <v>-113000.0</v>
       </c>
       <c r="K18">
         <v>-120000.0</v>
       </c>
       <c r="L18">
         <v>215000.0</v>
       </c>
       <c r="M18">
         <v>-178000.0</v>
       </c>
@@ -9100,117 +9211,117 @@
       <c r="P18">
         <v>-254000.0</v>
       </c>
       <c r="Q18">
         <v>-262000.0</v>
       </c>
       <c r="R18">
         <v>-244000.0</v>
       </c>
       <c r="S18">
         <v>-282000.0</v>
       </c>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21">
         <v>-1078000.0</v>
       </c>
       <c r="I21">
         <v>2672000.0</v>
       </c>
       <c r="J21">
         <v>-323000.0</v>
       </c>
       <c r="K21">
         <v>-427000.0</v>
       </c>
       <c r="L21">
         <v>1808000.0</v>
       </c>
       <c r="M21">
         <v>896000.0</v>
       </c>
@@ -9243,84 +9354,84 @@
       </c>
       <c r="W21">
         <v>-489000.0</v>
       </c>
       <c r="X21">
         <v>-2911000.0</v>
       </c>
       <c r="Y21">
         <v>-887000.0</v>
       </c>
       <c r="Z21">
         <v>-2167000.0</v>
       </c>
       <c r="AA21">
         <v>-4996000.0</v>
       </c>
       <c r="AB21">
         <v>-4150000.0</v>
       </c>
       <c r="AC21">
         <v>-31392000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B23">
         <v>396500.0</v>
       </c>
       <c r="C23">
         <v>396500.0</v>
       </c>
       <c r="D23">
         <v>1026000.0</v>
       </c>
       <c r="E23">
         <v>1026000.0</v>
       </c>
       <c r="F23">
         <v>424500.0</v>
       </c>
       <c r="G23">
         <v>424500.0</v>
       </c>
       <c r="H23">
         <v>3424000.0</v>
       </c>
       <c r="I23">
         <v>2507000.0</v>
       </c>
@@ -9363,199 +9474,199 @@
       <c r="V23">
         <v>536000.0</v>
       </c>
       <c r="W23">
         <v>964000.0</v>
       </c>
       <c r="X23">
         <v>307000.0</v>
       </c>
       <c r="Y23">
         <v>1676000.0</v>
       </c>
       <c r="Z23">
         <v>552000.0</v>
       </c>
       <c r="AA23">
         <v>4453000.0</v>
       </c>
       <c r="AB23">
         <v>4109000.0</v>
       </c>
       <c r="AC23"/>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25">
         <v>393000.0</v>
       </c>
       <c r="I25">
         <v>420000.0</v>
       </c>
       <c r="J25">
         <v>431000.0</v>
       </c>
       <c r="K25">
         <v>437000.0</v>
       </c>
       <c r="L25">
         <v>400000.0</v>
       </c>
       <c r="M25">
         <v>480000.0</v>
       </c>
       <c r="N25">
         <v>506000.0</v>
       </c>
       <c r="O25">
         <v>500000.0</v>
       </c>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28">
         <v>3224000.0</v>
       </c>
       <c r="I28">
         <v>1719000.0</v>
       </c>
       <c r="J28">
         <v>2173000.0</v>
       </c>
       <c r="K28">
         <v>2090000.0</v>
       </c>
       <c r="L28">
         <v>3226000.0</v>
       </c>
       <c r="M28">
         <v>1885000.0</v>
       </c>
@@ -9586,51 +9697,51 @@
       <c r="V28">
         <v>3064000.0</v>
       </c>
       <c r="W28">
         <v>2968000.0</v>
       </c>
       <c r="X28">
         <v>4584000.0</v>
       </c>
       <c r="Y28">
         <v>2974000.0</v>
       </c>
       <c r="Z28">
         <v>2894000.0</v>
       </c>
       <c r="AA28">
         <v>2964000.0</v>
       </c>
       <c r="AB28">
         <v>3138000.0</v>
       </c>
       <c r="AC28"/>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29">
         <v>-187000.0</v>
       </c>
       <c r="I29">
         <v>-1000.0</v>
       </c>
       <c r="J29">
         <v>-49000.0</v>
       </c>
       <c r="K29">
         <v>-21000.0</v>
       </c>
       <c r="L29">
         <v>60000.0</v>
       </c>
       <c r="M29">
         <v>80000.0</v>
       </c>
@@ -9645,51 +9756,51 @@
       </c>
       <c r="Q29">
         <v>20000.0</v>
       </c>
       <c r="R29">
         <v>35000.0</v>
       </c>
       <c r="S29">
         <v>103000.0</v>
       </c>
       <c r="T29">
         <v>-199000.0</v>
       </c>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30">
         <v>14020000.0</v>
       </c>
       <c r="I30">
         <v>8538000.0</v>
       </c>
       <c r="J30">
         <v>11418000.0</v>
       </c>
       <c r="K30">
         <v>10638000.0</v>
       </c>
       <c r="L30">
         <v>12098000.0</v>
       </c>
       <c r="M30">
         <v>10545000.0</v>
       </c>
@@ -9722,51 +9833,51 @@
       </c>
       <c r="W30">
         <v>15976000.0</v>
       </c>
       <c r="X30">
         <v>19388000.0</v>
       </c>
       <c r="Y30">
         <v>17636000.0</v>
       </c>
       <c r="Z30">
         <v>16228000.0</v>
       </c>
       <c r="AA30">
         <v>20256000.0</v>
       </c>
       <c r="AB30">
         <v>20939000.0</v>
       </c>
       <c r="AC30">
         <v>45024000.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31">
         <v>-4315000.0</v>
       </c>
       <c r="Q31">
         <v>-5667000.0</v>
       </c>
       <c r="R31">
         <v>-442000.0</v>
       </c>
       <c r="S31">
@@ -9781,51 +9892,51 @@
       <c r="V31">
         <v>13036000.0</v>
       </c>
       <c r="W31">
         <v>-970000.0</v>
       </c>
       <c r="X31">
         <v>-31552000.0</v>
       </c>
       <c r="Y31">
         <v>-773000.0</v>
       </c>
       <c r="Z31">
         <v>-3024000.0</v>
       </c>
       <c r="AA31">
         <v>-687000.0</v>
       </c>
       <c r="AB31">
         <v>1238000.0</v>
       </c>
       <c r="AC31"/>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32">
         <v>12942000.0</v>
       </c>
       <c r="I32">
         <v>11210000.0</v>
       </c>
       <c r="J32">
         <v>11095000.0</v>
       </c>
       <c r="K32">
         <v>10211000.0</v>
       </c>
       <c r="L32">
         <v>11102000.0</v>
       </c>
       <c r="M32">
         <v>11441000.0</v>
       </c>
@@ -9946,1028 +10057,1028 @@
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
         <v>2500000.0</v>
       </c>
       <c r="C2">
         <v>3445000.0</v>
       </c>
       <c r="D2">
         <v>4666000.0</v>
       </c>
       <c r="E2">
         <v>3044000.0</v>
       </c>
       <c r="F2">
         <v>3105000.0</v>
       </c>
       <c r="G2">
         <v>2499000.0</v>
       </c>
       <c r="H2">
         <v>3264000.0</v>
       </c>
       <c r="I2">
         <v>1727000.0</v>
       </c>
       <c r="J2">
         <v>2338000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
         <v>452000</v>
       </c>
       <c r="C3">
         <v>541000</v>
       </c>
       <c r="D3">
         <v>573000</v>
       </c>
       <c r="E3">
         <v>338000</v>
       </c>
       <c r="F3">
         <v>218000</v>
       </c>
       <c r="G3">
         <v>346000</v>
       </c>
       <c r="H3">
         <v>1704000</v>
       </c>
       <c r="I3">
         <v>1072000</v>
       </c>
       <c r="J3">
         <v>1517000</v>
       </c>
       <c r="K3">
         <v>1167000</v>
       </c>
       <c r="L3">
         <v>1043000</v>
       </c>
       <c r="M3">
         <v>11073000</v>
       </c>
       <c r="N3">
         <v>4229000</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
         <v>996000.0</v>
       </c>
       <c r="C6">
         <v>358000.0</v>
       </c>
       <c r="D6">
         <v>-85000.0</v>
       </c>
       <c r="E6">
         <v>1622000.0</v>
       </c>
       <c r="F6">
         <v>-61000.0</v>
       </c>
       <c r="G6">
         <v>606000.0</v>
       </c>
       <c r="H6">
         <v>-765000.0</v>
       </c>
       <c r="I6">
         <v>1537000.0</v>
       </c>
       <c r="J6">
         <v>-611000.0</v>
       </c>
       <c r="K6">
         <v>159000.0</v>
       </c>
       <c r="L6">
         <v>-3864000.0</v>
       </c>
       <c r="M6">
         <v>-4940000.0</v>
       </c>
       <c r="N6">
         <v>-209000.0</v>
       </c>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7">
         <v>2667000.0</v>
       </c>
       <c r="C7">
         <v>-869000.0</v>
       </c>
       <c r="D7">
         <v>-876000.0</v>
       </c>
       <c r="E7">
         <v>8316000.0</v>
       </c>
       <c r="F7">
         <v>-4198000.0</v>
       </c>
       <c r="G7">
         <v>2912000.0</v>
       </c>
       <c r="H7">
         <v>4966000.0</v>
       </c>
       <c r="I7">
         <v>144000.0</v>
       </c>
       <c r="J7">
         <v>18586000.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>3168000.0</v>
       </c>
       <c r="F9">
         <v>-4436000.0</v>
       </c>
       <c r="G9">
         <v>1211000.0</v>
       </c>
       <c r="H9">
         <v>1850000.0</v>
       </c>
       <c r="I9">
         <v>-3776000.0</v>
       </c>
       <c r="J9">
         <v>5484000.0</v>
       </c>
       <c r="K9">
         <v>5030000.0</v>
       </c>
       <c r="L9">
         <v>-13807000.0</v>
       </c>
       <c r="M9">
         <v>2317000.0</v>
       </c>
       <c r="N9">
         <v>51000.0</v>
       </c>
       <c r="O9"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
         <v>-244000.0</v>
       </c>
       <c r="C10">
         <v>1127000.0</v>
       </c>
       <c r="D10">
         <v>676000.0</v>
       </c>
       <c r="E10">
         <v>5893000.0</v>
       </c>
       <c r="F10">
         <v>856000.0</v>
       </c>
       <c r="G10">
         <v>2389000.0</v>
       </c>
       <c r="H10">
         <v>4511000.0</v>
       </c>
       <c r="I10">
         <v>653000.0</v>
       </c>
       <c r="J10">
         <v>1372000.0</v>
       </c>
       <c r="K10">
         <v>2728000.0</v>
       </c>
       <c r="L10">
         <v>4279000.0</v>
       </c>
       <c r="M10">
         <v>113000.0</v>
       </c>
       <c r="N10">
         <v>7082000.0</v>
       </c>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-745000.0</v>
       </c>
       <c r="F11">
         <v>-618000.0</v>
       </c>
       <c r="G11">
         <v>-688000.0</v>
       </c>
       <c r="H11">
         <v>-1395000.0</v>
       </c>
       <c r="I11">
         <v>3267000.0</v>
       </c>
       <c r="J11">
         <v>5984000.0</v>
       </c>
       <c r="K11">
         <v>3945000.0</v>
       </c>
       <c r="L11">
         <v>-6384000.0</v>
       </c>
       <c r="M11">
         <v>-4336000.0</v>
       </c>
       <c r="N11">
         <v>8047000.0</v>
       </c>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-7978000.0</v>
       </c>
       <c r="F12">
         <v>-5978000.0</v>
       </c>
       <c r="G12">
         <v>-4203000.0</v>
       </c>
       <c r="H12">
         <v>14751000.0</v>
       </c>
       <c r="I12">
         <v>-9703000.0</v>
       </c>
       <c r="J12">
         <v>41869000.0</v>
       </c>
       <c r="K12">
         <v>37561000.0</v>
       </c>
       <c r="L12">
         <v>-2197000.0</v>
       </c>
       <c r="M12">
         <v>9136000.0</v>
       </c>
       <c r="N12">
         <v>4716000.0</v>
       </c>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
         <v>1054000.0</v>
       </c>
       <c r="C14">
         <v>1088000.0</v>
       </c>
       <c r="D14">
         <v>1279000.0</v>
       </c>
       <c r="E14">
         <v>1487000.0</v>
       </c>
       <c r="F14">
         <v>1681000.0</v>
       </c>
       <c r="G14">
         <v>1887000.0</v>
       </c>
       <c r="H14">
         <v>3350000.0</v>
       </c>
       <c r="I14">
         <v>3104000.0</v>
       </c>
       <c r="J14">
         <v>5086000.0</v>
       </c>
       <c r="K14">
         <v>5739000.0</v>
       </c>
       <c r="L14">
         <v>6047000.0</v>
       </c>
       <c r="M14">
         <v>4174000.0</v>
       </c>
       <c r="N14">
         <v>3081000.0</v>
       </c>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
         <v>3338000.0</v>
       </c>
       <c r="C16">
         <v>2500000.0</v>
       </c>
       <c r="D16">
         <v>3445000.0</v>
       </c>
       <c r="E16">
         <v>4666000.0</v>
       </c>
       <c r="F16">
         <v>3044000.0</v>
       </c>
       <c r="G16">
         <v>3105000.0</v>
       </c>
       <c r="H16">
         <v>2499000.0</v>
       </c>
       <c r="I16">
         <v>3264000.0</v>
       </c>
       <c r="J16">
         <v>1727000.0</v>
       </c>
       <c r="K16">
         <v>2338000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
         <v>4130000.0</v>
       </c>
       <c r="C18">
         <v>1087000.0</v>
       </c>
       <c r="D18">
         <v>-1970000.0</v>
       </c>
       <c r="E18">
         <v>2282000.0</v>
       </c>
       <c r="F18">
         <v>-6645000.0</v>
       </c>
       <c r="G18">
         <v>2336000.0</v>
       </c>
       <c r="H18">
         <v>4482000.0</v>
       </c>
       <c r="I18">
         <v>1466000.0</v>
       </c>
       <c r="J18">
         <v>10409000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-423000.0</v>
       </c>
       <c r="D19">
         <v>-519000.0</v>
       </c>
       <c r="E19">
         <v>2528000.0</v>
       </c>
       <c r="F19">
         <v>-184000.0</v>
       </c>
       <c r="G19">
         <v>9913000.0</v>
       </c>
       <c r="H19">
         <v>-999000.0</v>
       </c>
       <c r="I19">
         <v>-938000.0</v>
       </c>
       <c r="J19">
         <v>-1466000.0</v>
       </c>
       <c r="K19">
         <v>-1150000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19">
         <v>-721000.0</v>
       </c>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>1846000.0</v>
       </c>
       <c r="E20">
         <v>3154000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
         <v>-2115000.0</v>
       </c>
       <c r="C21">
         <v>496000.0</v>
       </c>
       <c r="D21">
         <v>1361000.0</v>
       </c>
       <c r="E21">
         <v>-5808000.0</v>
       </c>
       <c r="F21">
         <v>8084000.0</v>
       </c>
       <c r="G21">
         <v>-10888000.0</v>
       </c>
       <c r="H21">
         <v>-5257000.0</v>
       </c>
       <c r="I21">
         <v>1370000.0</v>
       </c>
       <c r="J21">
         <v>-9629000.0</v>
       </c>
       <c r="K21">
         <v>-3232000.0</v>
       </c>
       <c r="L21">
         <v>2116000.0</v>
       </c>
       <c r="M21">
         <v>9311000.0</v>
       </c>
       <c r="N21">
         <v>-8788000.0</v>
       </c>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22">
         <v>473000.0</v>
       </c>
       <c r="C22">
         <v>727000.0</v>
       </c>
       <c r="D22">
         <v>250000.0</v>
       </c>
       <c r="E22">
         <v>795000.0</v>
       </c>
       <c r="F22">
         <v>2068000.0</v>
       </c>
       <c r="G22">
         <v>2086000.0</v>
       </c>
       <c r="H22">
         <v>-16881000.0</v>
       </c>
       <c r="I22">
         <v>8993000.0</v>
       </c>
       <c r="J22">
         <v>-47869000.0</v>
       </c>
       <c r="K22">
         <v>-47333000.0</v>
       </c>
       <c r="L22">
         <v>4006000.0</v>
       </c>
       <c r="M22">
         <v>-22807000.0</v>
       </c>
       <c r="N22">
         <v>-13441000.0</v>
       </c>
       <c r="O22">
         <v>26126000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>2650000.0</v>
       </c>
       <c r="F23">
         <v>-491000.0</v>
       </c>
       <c r="G23">
         <v>-519000.0</v>
       </c>
       <c r="H23">
         <v>-864000.0</v>
       </c>
       <c r="I23">
         <v>-1034000.0</v>
       </c>
       <c r="J23">
         <v>-1727000.0</v>
       </c>
       <c r="K23">
         <v>-3259000.0</v>
       </c>
       <c r="L23">
         <v>-2448000.0</v>
       </c>
       <c r="M23">
         <v>-1597000.0</v>
       </c>
       <c r="N23">
         <v>-7788000.0</v>
       </c>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24">
         <v>10166000.0</v>
       </c>
       <c r="H24">
         <v>665000.0</v>
       </c>
       <c r="I24">
         <v>1000.0</v>
       </c>
       <c r="J24">
         <v>2000.0</v>
       </c>
       <c r="K24">
         <v>4000.0</v>
       </c>
       <c r="L24">
         <v>148000.0</v>
       </c>
       <c r="M24">
         <v>26000.0</v>
       </c>
       <c r="N24">
         <v>-10483000.0</v>
       </c>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
         <v>503000.0</v>
       </c>
       <c r="C25">
         <v>553000.0</v>
       </c>
       <c r="D25">
         <v>554000.0</v>
       </c>
       <c r="E25">
         <v>269000.0</v>
       </c>
       <c r="F25">
         <v>587000.0</v>
       </c>
       <c r="G25">
         <v>519000.0</v>
       </c>
       <c r="H25">
         <v>1042000.0</v>
       </c>
       <c r="I25">
         <v>2398000.0</v>
       </c>
       <c r="J25">
         <v>4232000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>5615000.0</v>
       </c>
       <c r="M26">
         <v>9973000.0</v>
       </c>
       <c r="N26">
         <v>9973000.0</v>
       </c>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27">
         <v>38000.0</v>
       </c>
       <c r="C27">
         <v>166000.0</v>
       </c>
       <c r="D27">
         <v>24000.0</v>
       </c>
       <c r="E27">
         <v>14000.0</v>
       </c>
       <c r="F27">
         <v>0.0</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28">
         <v>-3158000.0</v>
       </c>
       <c r="F28">
         <v>7593000.0</v>
       </c>
       <c r="G28">
         <v>-11407000.0</v>
       </c>
       <c r="H28">
         <v>-6121000.0</v>
       </c>
       <c r="I28">
         <v>336000.0</v>
       </c>
       <c r="J28">
         <v>-11356000.0</v>
       </c>
       <c r="K28">
         <v>-6491000.0</v>
       </c>
       <c r="L28">
         <v>5283000.0</v>
       </c>
       <c r="M28">
         <v>17677000.0</v>
       </c>
       <c r="N28">
         <v>-16616000.0</v>
       </c>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
         <v>4582000.0</v>
       </c>
       <c r="C29">
         <v>1628000.0</v>
       </c>
       <c r="D29">
         <v>-1397000.0</v>
       </c>
       <c r="E29">
         <v>2620000.0</v>
       </c>
       <c r="F29">
         <v>-6427000.0</v>
       </c>
       <c r="G29">
         <v>2682000.0</v>
       </c>
       <c r="H29">
         <v>6186000.0</v>
       </c>
       <c r="I29">
         <v>2538000.0</v>
       </c>
       <c r="J29">
         <v>11926000.0</v>
       </c>
       <c r="K29">
         <v>8095000.0</v>
       </c>
       <c r="L29">
         <v>-8344000.0</v>
       </c>
       <c r="M29">
         <v>-11403000.0</v>
       </c>
       <c r="N29">
         <v>9536000.0</v>
       </c>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30">
         <v>2528000.0</v>
       </c>
       <c r="F30">
         <v>-184000.0</v>
       </c>
       <c r="G30">
         <v>9913000.0</v>
       </c>
       <c r="H30">
         <v>-999000.0</v>
       </c>
       <c r="I30">
         <v>-938000.0</v>
       </c>
       <c r="J30">
         <v>-1466000.0</v>
       </c>
       <c r="K30">
         <v>-1150000.0</v>
       </c>
@@ -11000,137 +11111,137 @@
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>3</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>5</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>6</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>7</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>8</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="X1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>9</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AB1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>10</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>3044000.0</v>
       </c>
       <c r="I2">
         <v>1317000.0</v>
       </c>
       <c r="J2">
         <v>3437000.0</v>
       </c>
       <c r="K2">
         <v>1960000.0</v>
       </c>
       <c r="L2">
         <v>3105000.0</v>
       </c>
       <c r="M2">
         <v>1431000.0</v>
       </c>
@@ -11140,51 +11251,51 @@
       <c r="O2">
         <v>1441000.0</v>
       </c>
       <c r="P2">
         <v>2499000.0</v>
       </c>
       <c r="Q2">
         <v>2703000.0</v>
       </c>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>200000</v>
       </c>
       <c r="D3">
         <v>200000</v>
       </c>
       <c r="E3">
         <v>111500</v>
       </c>
       <c r="F3">
         <v>111500</v>
       </c>
       <c r="G3">
         <v>57500</v>
       </c>
       <c r="H3">
         <v>57500</v>
       </c>
       <c r="I3">
         <v>5000</v>
       </c>
@@ -11232,119 +11343,119 @@
       </c>
       <c r="X3">
         <v>419000</v>
       </c>
       <c r="Y3">
         <v>407000</v>
       </c>
       <c r="Z3">
         <v>49000</v>
       </c>
       <c r="AA3">
         <v>945000</v>
       </c>
       <c r="AB3">
         <v>116000</v>
       </c>
       <c r="AC3">
         <v>821000</v>
       </c>
       <c r="AD3">
         <v>172000</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-328500.0</v>
       </c>
       <c r="D6">
         <v>-328500.0</v>
       </c>
       <c r="E6">
         <v>38500.0</v>
       </c>
       <c r="F6">
         <v>38500.0</v>
       </c>
       <c r="G6">
         <v>772500.0</v>
       </c>
       <c r="H6">
         <v>772500.0</v>
       </c>
       <c r="I6">
         <v>1727000.0</v>
       </c>
       <c r="J6">
         <v>-2120000.0</v>
@@ -11390,135 +11501,135 @@
       </c>
       <c r="X6">
         <v>180000.0</v>
       </c>
       <c r="Y6">
         <v>-523000.0</v>
       </c>
       <c r="Z6">
         <v>256000.0</v>
       </c>
       <c r="AA6">
         <v>432000.0</v>
       </c>
       <c r="AB6">
         <v>-776000.0</v>
       </c>
       <c r="AC6">
         <v>2370000.0</v>
       </c>
       <c r="AD6">
         <v>-355000.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
         <v>-82000.0</v>
       </c>
       <c r="J7">
         <v>-1214000.0</v>
       </c>
       <c r="K7">
         <v>-2547000.0</v>
       </c>
       <c r="L7">
         <v>-373000.0</v>
       </c>
       <c r="M7">
         <v>800000.0</v>
       </c>
       <c r="N7">
         <v>-1281000.0</v>
       </c>
       <c r="O7">
         <v>1180000.0</v>
       </c>
       <c r="P7">
         <v>2535000.0</v>
       </c>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>735000.0</v>
       </c>
       <c r="D9">
         <v>735000.0</v>
       </c>
       <c r="E9">
         <v>538500.0</v>
       </c>
       <c r="F9">
         <v>538500.0</v>
       </c>
       <c r="G9">
         <v>1045500.0</v>
       </c>
       <c r="H9">
         <v>1045500.0</v>
       </c>
       <c r="I9">
         <v>-2813000.0</v>
       </c>
       <c r="J9">
         <v>260000.0</v>
@@ -11564,51 +11675,51 @@
       </c>
       <c r="X9">
         <v>-1066000.0</v>
       </c>
       <c r="Y9">
         <v>10390000.0</v>
       </c>
       <c r="Z9">
         <v>1192000.0</v>
       </c>
       <c r="AA9">
         <v>2012000.0</v>
       </c>
       <c r="AB9">
         <v>-2739000.0</v>
       </c>
       <c r="AC9">
         <v>-2954000.0</v>
       </c>
       <c r="AD9">
         <v>1210000.0</v>
       </c>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>609000.0</v>
       </c>
       <c r="D10">
         <v>609000.0</v>
       </c>
       <c r="E10">
         <v>1844000.0</v>
       </c>
       <c r="F10">
         <v>1844000.0</v>
       </c>
       <c r="G10">
         <v>1102500.0</v>
       </c>
       <c r="H10">
         <v>1102500.0</v>
       </c>
       <c r="I10">
         <v>2879000.0</v>
       </c>
       <c r="J10">
         <v>-1399000.0</v>
@@ -11654,51 +11765,51 @@
       </c>
       <c r="X10">
         <v>-1128000.0</v>
       </c>
       <c r="Y10">
         <v>222000.0</v>
       </c>
       <c r="Z10">
         <v>-180000.0</v>
       </c>
       <c r="AA10">
         <v>930000.0</v>
       </c>
       <c r="AB10">
         <v>775000.0</v>
       </c>
       <c r="AC10">
         <v>1545000.0</v>
       </c>
       <c r="AD10">
         <v>-681000.0</v>
       </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>-495000.0</v>
       </c>
       <c r="D11">
         <v>-495000.0</v>
       </c>
       <c r="E11">
         <v>770000.0</v>
       </c>
       <c r="F11">
         <v>770000.0</v>
       </c>
       <c r="G11">
         <v>-1142500.0</v>
       </c>
       <c r="H11">
         <v>-1142500.0</v>
       </c>
       <c r="I11">
         <v>-148000.0</v>
       </c>
       <c r="J11">
         <v>-75000.0</v>
@@ -11742,51 +11853,51 @@
       <c r="W11">
         <v>-64000.0</v>
       </c>
       <c r="X11">
         <v>3536000.0</v>
       </c>
       <c r="Y11">
         <v>1947000.0</v>
       </c>
       <c r="Z11">
         <v>-300000.0</v>
       </c>
       <c r="AA11">
         <v>-38000.0</v>
       </c>
       <c r="AB11">
         <v>4375000.0</v>
       </c>
       <c r="AC11">
         <v>3255000.0</v>
       </c>
       <c r="AD11"/>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>-889000.0</v>
       </c>
       <c r="D12">
         <v>-889000.0</v>
       </c>
       <c r="E12">
         <v>-2915500.0</v>
       </c>
       <c r="F12">
         <v>-2915500.0</v>
       </c>
       <c r="G12">
         <v>-1073500.0</v>
       </c>
       <c r="H12">
         <v>-1073500.0</v>
       </c>
       <c r="I12">
         <v>-801000.0</v>
       </c>
       <c r="J12">
         <v>-3188000.0</v>
@@ -11830,85 +11941,85 @@
       <c r="W12">
         <v>-11638000.0</v>
       </c>
       <c r="X12">
         <v>767000.0</v>
       </c>
       <c r="Y12">
         <v>27936000.0</v>
       </c>
       <c r="Z12">
         <v>696000.0</v>
       </c>
       <c r="AA12">
         <v>3341000.0</v>
       </c>
       <c r="AB12">
         <v>4150000.0</v>
       </c>
       <c r="AC12">
         <v>1462000.0</v>
       </c>
       <c r="AD12"/>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>344000.0</v>
       </c>
       <c r="D14">
         <v>344000.0</v>
       </c>
       <c r="E14">
         <v>390500.0</v>
       </c>
       <c r="F14">
         <v>390500.0</v>
       </c>
       <c r="G14">
         <v>353000.0</v>
       </c>
       <c r="H14">
         <v>353000.0</v>
       </c>
       <c r="I14">
         <v>393000.0</v>
       </c>
       <c r="J14">
         <v>420000.0</v>
@@ -11954,85 +12065,85 @@
       </c>
       <c r="X14">
         <v>781000.0</v>
       </c>
       <c r="Y14">
         <v>1283000.0</v>
       </c>
       <c r="Z14">
         <v>1158000.0</v>
       </c>
       <c r="AA14">
         <v>1342000.0</v>
       </c>
       <c r="AB14">
         <v>1303000.0</v>
       </c>
       <c r="AC14">
         <v>1340000.0</v>
       </c>
       <c r="AD14">
         <v>1433000.0</v>
       </c>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16">
         <v>3044000.0</v>
       </c>
       <c r="J16">
         <v>1317000.0</v>
       </c>
       <c r="K16">
         <v>3437000.0</v>
       </c>
       <c r="L16">
         <v>1960000.0</v>
       </c>
       <c r="M16">
         <v>3105000.0</v>
       </c>
       <c r="N16">
         <v>1431000.0</v>
@@ -12042,135 +12153,135 @@
       </c>
       <c r="P16">
         <v>1441000.0</v>
       </c>
       <c r="Q16">
         <v>2499000.0</v>
       </c>
       <c r="R16">
         <v>2703000.0</v>
       </c>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18">
         <v>-1141000.0</v>
       </c>
       <c r="J18">
         <v>-1519000.0</v>
       </c>
       <c r="K18">
         <v>-3178000.0</v>
       </c>
       <c r="L18">
         <v>-806000.0</v>
       </c>
       <c r="M18">
         <v>61000.0</v>
       </c>
       <c r="N18">
         <v>-485000.0</v>
       </c>
       <c r="O18">
         <v>850000.0</v>
       </c>
       <c r="P18">
         <v>2231000.0</v>
       </c>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19">
         <v>9000.0</v>
       </c>
       <c r="J19">
         <v>-59000.0</v>
       </c>
       <c r="K19">
         <v>-134000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19">
         <v>2435000.0</v>
       </c>
       <c r="N19">
         <v>-57000.0</v>
       </c>
       <c r="O19">
@@ -12182,85 +12293,85 @@
       <c r="Q19">
         <v>738000.0</v>
       </c>
       <c r="R19">
         <v>-11000.0</v>
       </c>
       <c r="S19">
         <v>-1229000.0</v>
       </c>
       <c r="T19">
         <v>-498000.0</v>
       </c>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>-259500.0</v>
       </c>
       <c r="D21">
         <v>-259500.0</v>
       </c>
       <c r="E21">
         <v>-2244000.0</v>
       </c>
       <c r="F21">
         <v>-2244000.0</v>
       </c>
       <c r="G21">
         <v>-660000.0</v>
       </c>
       <c r="H21">
         <v>-660000.0</v>
       </c>
       <c r="I21">
         <v>2960000.0</v>
       </c>
       <c r="J21">
         <v>361000.0</v>
@@ -12304,51 +12415,51 @@
       <c r="W21">
         <v>2335000.0</v>
       </c>
       <c r="X21">
         <v>-470000.0</v>
       </c>
       <c r="Y21">
         <v>-5609000.0</v>
       </c>
       <c r="Z21">
         <v>-462000.0</v>
       </c>
       <c r="AA21">
         <v>-342000.0</v>
       </c>
       <c r="AB21">
         <v>-3216000.0</v>
       </c>
       <c r="AC21">
         <v>3761000.0</v>
       </c>
       <c r="AD21"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22">
         <v>485000.0</v>
       </c>
       <c r="C22">
         <v>-360000.0</v>
       </c>
       <c r="D22">
         <v>-360000.0</v>
       </c>
       <c r="E22">
         <v>604500.0</v>
       </c>
       <c r="F22">
         <v>604500.0</v>
       </c>
       <c r="G22">
         <v>-207000.0</v>
       </c>
       <c r="H22">
         <v>-207000.0</v>
       </c>
       <c r="I22">
         <v>-656000.0</v>
       </c>
@@ -12396,51 +12507,51 @@
       </c>
       <c r="X22">
         <v>-1436000.0</v>
       </c>
       <c r="Y22">
         <v>-34959000.0</v>
       </c>
       <c r="Z22">
         <v>-1790000.0</v>
       </c>
       <c r="AA22">
         <v>-5365000.0</v>
       </c>
       <c r="AB22">
         <v>-5755000.0</v>
       </c>
       <c r="AC22">
         <v>-2483000.0</v>
       </c>
       <c r="AD22">
         <v>-38884000.0</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>-140000.0</v>
       </c>
       <c r="D23">
         <v>-140000.0</v>
       </c>
       <c r="E23">
         <v>1462000.0</v>
       </c>
       <c r="F23">
         <v>1462000.0</v>
       </c>
       <c r="G23">
         <v>-137000.0</v>
       </c>
       <c r="H23">
         <v>-137000.0</v>
       </c>
       <c r="I23">
         <v>-130000.0</v>
       </c>
       <c r="J23">
         <v>-129000.0</v>
@@ -12486,51 +12597,51 @@
       </c>
       <c r="X23">
         <v>-96000.0</v>
       </c>
       <c r="Y23">
         <v>-640000.0</v>
       </c>
       <c r="Z23">
         <v>-166000.0</v>
       </c>
       <c r="AA23">
         <v>-214000.0</v>
       </c>
       <c r="AB23">
         <v>-707000.0</v>
       </c>
       <c r="AC23">
         <v>-1073000.0</v>
       </c>
       <c r="AD23">
         <v>10000.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24">
         <v>10284000.0</v>
       </c>
       <c r="N24">
         <v>7812000.0</v>
       </c>
       <c r="O24">
         <v>7510000.0</v>
       </c>
       <c r="P24">
         <v>2358000.0</v>
       </c>
       <c r="Q24">
@@ -12550,169 +12661,169 @@
       </c>
       <c r="V24">
         <v>1000.0</v>
       </c>
       <c r="W24">
         <v>1000.0</v>
       </c>
       <c r="X24"/>
       <c r="Y24">
         <v>-18000.0</v>
       </c>
       <c r="Z24">
         <v>-18000.0</v>
       </c>
       <c r="AA24"/>
       <c r="AB24">
         <v>20000.0</v>
       </c>
       <c r="AC24">
         <v>-48000.0</v>
       </c>
       <c r="AD24"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25">
         <v>191000.0</v>
       </c>
       <c r="J25">
         <v>163000.0</v>
       </c>
       <c r="K25">
         <v>113000.0</v>
       </c>
       <c r="L25">
         <v>120000.0</v>
       </c>
       <c r="M25">
         <v>-215000.0</v>
       </c>
       <c r="N25">
         <v>178000.0</v>
       </c>
       <c r="O25">
         <v>217000.0</v>
       </c>
       <c r="P25">
         <v>339000.0</v>
       </c>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28"/>
       <c r="C28">
         <v>523500.0</v>
       </c>
       <c r="D28">
         <v>523500.0</v>
       </c>
       <c r="E28">
         <v>-2359000.0</v>
       </c>
       <c r="F28">
         <v>-2359000.0</v>
       </c>
       <c r="G28">
         <v>780000.0</v>
       </c>
       <c r="H28">
         <v>780000.0</v>
       </c>
       <c r="I28">
         <v>2830000.0</v>
       </c>
       <c r="J28">
         <v>232000.0</v>
@@ -12758,51 +12869,51 @@
       </c>
       <c r="X28">
         <v>-566000.0</v>
       </c>
       <c r="Y28">
         <v>-6249000.0</v>
       </c>
       <c r="Z28">
         <v>-628000.0</v>
       </c>
       <c r="AA28">
         <v>-556000.0</v>
       </c>
       <c r="AB28">
         <v>-3923000.0</v>
       </c>
       <c r="AC28">
         <v>2688000.0</v>
       </c>
       <c r="AD28">
         <v>1307000.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29"/>
       <c r="C29">
         <v>-56000.0</v>
       </c>
       <c r="D29">
         <v>-56000.0</v>
       </c>
       <c r="E29">
         <v>1232000.0</v>
       </c>
       <c r="F29">
         <v>1232000.0</v>
       </c>
       <c r="G29">
         <v>78000.0</v>
       </c>
       <c r="H29">
         <v>78000.0</v>
       </c>
       <c r="I29">
         <v>-1146000.0</v>
       </c>
       <c r="J29">
         <v>-1442000.0</v>
@@ -12848,51 +12959,51 @@
       </c>
       <c r="X29">
         <v>1454000.0</v>
       </c>
       <c r="Y29">
         <v>6819000.0</v>
       </c>
       <c r="Z29">
         <v>776000.0</v>
       </c>
       <c r="AA29">
         <v>2222000.0</v>
       </c>
       <c r="AB29">
         <v>2109000.0</v>
       </c>
       <c r="AC29">
         <v>2165000.0</v>
       </c>
       <c r="AD29">
         <v>-2065000.0</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30"/>
       <c r="C30">
         <v>-190000.0</v>
       </c>
       <c r="D30">
         <v>-190000.0</v>
       </c>
       <c r="E30">
         <v>1304500.0</v>
       </c>
       <c r="F30">
         <v>1304500.0</v>
       </c>
       <c r="G30">
         <v>-40500.0</v>
       </c>
       <c r="H30">
         <v>-40500.0</v>
       </c>
       <c r="I30">
         <v>9000.0</v>
       </c>
       <c r="J30">
         <v>-59000.0</v>