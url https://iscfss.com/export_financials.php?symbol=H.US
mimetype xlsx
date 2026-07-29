--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -6953,51 +6953,53 @@
       <c r="BM15">
         <v>2000000.0</v>
       </c>
       <c r="BN15">
         <v>2000000.0</v>
       </c>
       <c r="BO15">
         <v>2000000.0</v>
       </c>
       <c r="BP15">
         <v>2000000.0</v>
       </c>
       <c r="BQ15">
         <v>2000000.0</v>
       </c>
       <c r="BR15"/>
       <c r="BS15">
         <v>1000000.0</v>
       </c>
       <c r="BT15"/>
     </row>
     <row r="16" spans="1:72">
       <c r="A16" t="s">
         <v>35</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>1526000000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16">
         <v>1332000000.0</v>
       </c>
       <c r="E16">
         <v>1451000000.0</v>
       </c>
       <c r="F16">
         <v>1565000000.0</v>
       </c>
       <c r="G16">
         <v>1553000000.0</v>
       </c>
       <c r="H16">
         <v>1298000000.0</v>
       </c>
       <c r="I16">
         <v>1392000000.0</v>
       </c>
       <c r="J16">
         <v>1464000000.0</v>
       </c>
       <c r="K16">
         <v>1598000000.0</v>
       </c>
@@ -9330,51 +9332,51 @@
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
     </row>
     <row r="30" spans="1:72">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30">
-        <v>1117000000.0</v>
+        <v>1096000000.0</v>
       </c>
       <c r="C30">
         <v>1565000000.0</v>
       </c>
       <c r="D30">
         <v>930000000.0</v>
       </c>
       <c r="E30">
         <v>982000000.0</v>
       </c>
       <c r="F30">
         <v>1239000000.0</v>
       </c>
       <c r="G30">
         <v>1121000000.0</v>
       </c>
       <c r="H30">
         <v>960000000.0</v>
       </c>
       <c r="I30">
         <v>866000000.0</v>
       </c>
       <c r="J30">
         <v>895000000.0</v>
       </c>
@@ -10474,51 +10476,51 @@
         <v>1546000000.0</v>
       </c>
       <c r="BN35">
         <v>1625000000.0</v>
       </c>
       <c r="BO35">
         <v>1620000000.0</v>
       </c>
       <c r="BP35">
         <v>1564000000.0</v>
       </c>
       <c r="BQ35">
         <v>1265000000.0</v>
       </c>
       <c r="BR35"/>
       <c r="BS35">
         <v>1874000000.0</v>
       </c>
       <c r="BT35"/>
     </row>
     <row r="36" spans="1:72">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36">
-        <v>6014000000.0</v>
+        <v>2318000000.0</v>
       </c>
       <c r="C36">
         <v>1765000000.0</v>
       </c>
       <c r="D36">
         <v>4044000000.0</v>
       </c>
       <c r="E36">
         <v>3988000000.0</v>
       </c>
       <c r="F36">
         <v>2053000000.0</v>
       </c>
       <c r="G36">
         <v>2059000000.0</v>
       </c>
       <c r="H36">
         <v>1938000000.0</v>
       </c>
       <c r="I36">
         <v>1824000000.0</v>
       </c>
       <c r="J36">
         <v>1676000000.0</v>
       </c>
@@ -11068,51 +11070,51 @@
       </c>
       <c r="BM38">
         <v>1545000000.0</v>
       </c>
       <c r="BN38">
         <v>1538000000.0</v>
       </c>
       <c r="BO38">
         <v>1561000000.0</v>
       </c>
       <c r="BP38">
         <v>1543000000.0</v>
       </c>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38">
         <v>1567000000.0</v>
       </c>
       <c r="BT38"/>
     </row>
     <row r="39" spans="1:72">
       <c r="A39" t="s">
         <v>58</v>
       </c>
       <c r="B39">
-        <v>295000000.0</v>
+        <v>316000000.0</v>
       </c>
       <c r="C39">
         <v>1559000000.0</v>
       </c>
       <c r="D39">
         <v>429000000.0</v>
       </c>
       <c r="E39">
         <v>416000000.0</v>
       </c>
       <c r="F39">
         <v>231000000.0</v>
       </c>
       <c r="G39">
         <v>221000000.0</v>
       </c>
       <c r="H39">
         <v>214000000.0</v>
       </c>
       <c r="I39">
         <v>252000000.0</v>
       </c>
       <c r="J39">
         <v>309000000.0</v>
       </c>
@@ -11282,51 +11284,51 @@
         <v>146000000.0</v>
       </c>
       <c r="BN39">
         <v>724000000.0</v>
       </c>
       <c r="BO39">
         <v>139000000.0</v>
       </c>
       <c r="BP39">
         <v>133000000.0</v>
       </c>
       <c r="BQ39">
         <v>172000000.0</v>
       </c>
       <c r="BR39"/>
       <c r="BS39">
         <v>106000000.0</v>
       </c>
       <c r="BT39"/>
     </row>
     <row r="40" spans="1:72">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
-        <v>2238000000.0</v>
+        <v>712000000.0</v>
       </c>
       <c r="C40">
         <v>56000000.0</v>
       </c>
       <c r="D40">
         <v>820000000.0</v>
       </c>
       <c r="E40">
         <v>957000000.0</v>
       </c>
       <c r="F40">
         <v>718000000.0</v>
       </c>
       <c r="G40">
         <v>-806000000.0</v>
       </c>
       <c r="H40">
         <v>753000000.0</v>
       </c>
       <c r="I40">
         <v>568000000.0</v>
       </c>
       <c r="J40">
         <v>533000000.0</v>
       </c>
@@ -19478,51 +19480,51 @@
       </c>
       <c r="BQ11">
         <v>-25000000.0</v>
       </c>
       <c r="BR11">
         <v>12000000.0</v>
       </c>
       <c r="BS11">
         <v>-28000000.0</v>
       </c>
       <c r="BT11">
         <v>11000000.0</v>
       </c>
       <c r="BU11">
         <v>48000000.0</v>
       </c>
       <c r="BV11">
         <v>59000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:74">
       <c r="A12" t="s">
         <v>145</v>
       </c>
       <c r="B12">
-        <v>65000000.0</v>
+        <v>64000000.0</v>
       </c>
       <c r="C12">
         <v>88000000.0</v>
       </c>
       <c r="D12">
         <v>89000000.0</v>
       </c>
       <c r="E12">
         <v>74000000.0</v>
       </c>
       <c r="F12">
         <v>66000000.0</v>
       </c>
       <c r="G12">
         <v>52000000.0</v>
       </c>
       <c r="H12">
         <v>50000000.0</v>
       </c>
       <c r="I12">
         <v>40000000.0</v>
       </c>
       <c r="J12">
         <v>38000000.0</v>
       </c>
@@ -24739,51 +24741,51 @@
       </c>
       <c r="O23">
         <v>2000000.0</v>
       </c>
       <c r="P23">
         <v>-13000000.0</v>
       </c>
       <c r="Q23">
         <v>-636000000.0</v>
       </c>
       <c r="R23">
         <v>-36000000.0</v>
       </c>
       <c r="S23">
         <v>-24000000.0</v>
       </c>
       <c r="T23">
         <v>500000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
         <v>189</v>
       </c>
       <c r="B24">
-        <v>357000000.0</v>
+        <v>1669000000.0</v>
       </c>
       <c r="C24">
         <v>1323000000.0</v>
       </c>
       <c r="D24">
         <v>-237000000.0</v>
       </c>
       <c r="E24">
         <v>637000000.0</v>
       </c>
       <c r="F24">
         <v>739000000.0</v>
       </c>
       <c r="G24">
         <v>-582000000.0</v>
       </c>
       <c r="H24">
         <v>926000000.0</v>
       </c>
       <c r="I24">
         <v>1399000000.0</v>
       </c>
       <c r="J24">
         <v>843000000.0</v>
       </c>
@@ -26424,51 +26426,51 @@
         <v>604000000.0</v>
       </c>
       <c r="BR6">
         <v>-64000000.0</v>
       </c>
       <c r="BS6">
         <v>-9000000.0</v>
       </c>
       <c r="BT6">
         <v>-76000000.0</v>
       </c>
       <c r="BU6"/>
       <c r="BV6"/>
     </row>
     <row r="7" spans="1:74">
       <c r="A7" t="s">
         <v>173</v>
       </c>
       <c r="B7">
         <v>-4000000.0</v>
       </c>
       <c r="C7">
         <v>372000000.0</v>
       </c>
       <c r="D7">
-        <v>-101000000.0</v>
+        <v>-144000000.0</v>
       </c>
       <c r="E7">
         <v>64000000.0</v>
       </c>
       <c r="F7">
         <v>-64000000.0</v>
       </c>
       <c r="G7">
         <v>188000000.0</v>
       </c>
       <c r="H7">
         <v>-148000000.0</v>
       </c>
       <c r="I7">
         <v>-17000000.0</v>
       </c>
       <c r="J7">
         <v>139000000.0</v>
       </c>
       <c r="K7">
         <v>316000000.0</v>
       </c>
       <c r="L7">
         <v>-113000000.0</v>
       </c>
@@ -27554,51 +27556,51 @@
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
     </row>
     <row r="14" spans="1:74">
       <c r="A14" t="s">
         <v>180</v>
       </c>
       <c r="B14">
         <v>85000000.0</v>
       </c>
       <c r="C14">
         <v>89000000.0</v>
       </c>
       <c r="D14">
-        <v>83000000.0</v>
+        <v>91000000.0</v>
       </c>
       <c r="E14">
         <v>91000000.0</v>
       </c>
       <c r="F14">
         <v>88000000.0</v>
       </c>
       <c r="G14">
         <v>84000000.0</v>
       </c>
       <c r="H14">
         <v>90000000.0</v>
       </c>
       <c r="I14">
         <v>93000000.0</v>
       </c>
       <c r="J14">
         <v>92000000.0</v>
       </c>
       <c r="K14">
         <v>100000000.0</v>
       </c>
       <c r="L14">
         <v>109000000.0</v>
       </c>
@@ -29676,51 +29678,51 @@
         <v>26000000.0</v>
       </c>
       <c r="BR24">
         <v>-60000000.0</v>
       </c>
       <c r="BS24">
         <v>1000000.0</v>
       </c>
       <c r="BT24">
         <v>126000000.0</v>
       </c>
       <c r="BU24"/>
       <c r="BV24"/>
     </row>
     <row r="25" spans="1:74">
       <c r="A25" t="s">
         <v>190</v>
       </c>
       <c r="B25">
         <v>28000000.0</v>
       </c>
       <c r="C25">
         <v>-141000000.0</v>
       </c>
       <c r="D25">
-        <v>47000000.0</v>
+        <v>69000000.0</v>
       </c>
       <c r="E25">
         <v>-214000000.0</v>
       </c>
       <c r="F25">
         <v>98000000.0</v>
       </c>
       <c r="G25">
         <v>38000000.0</v>
       </c>
       <c r="H25">
         <v>-432000000.0</v>
       </c>
       <c r="I25">
         <v>-270000000.0</v>
       </c>
       <c r="J25">
         <v>-514000000.0</v>
       </c>
       <c r="K25">
         <v>-71000000.0</v>
       </c>
       <c r="L25">
         <v>-134000000.0</v>
       </c>
@@ -30092,51 +30094,51 @@
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
     </row>
     <row r="27" spans="1:74">
       <c r="A27" t="s">
         <v>192</v>
       </c>
       <c r="B27">
         <v>-23000000.0</v>
       </c>
       <c r="C27">
         <v>13000000.0</v>
       </c>
       <c r="D27">
-        <v>-1000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="E27">
         <v>-54000000.0</v>
       </c>
       <c r="F27">
         <v>31000000.0</v>
       </c>
       <c r="G27">
         <v>9000000.0</v>
       </c>
       <c r="H27">
         <v>9000000.0</v>
       </c>
       <c r="I27">
         <v>15000000.0</v>
       </c>
       <c r="J27">
         <v>31000000.0</v>
       </c>
       <c r="K27">
         <v>15000000.0</v>
       </c>
       <c r="L27">
         <v>12000000.0</v>
       </c>