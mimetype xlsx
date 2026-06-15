--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -975,76 +978,80 @@
       <c r="G5">
         <v>58000000.0</v>
       </c>
       <c r="H5">
         <v>-66000000.0</v>
       </c>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>14</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>2789000000.0</v>
+      </c>
       <c r="C7">
         <v>2545000000.0</v>
       </c>
       <c r="D7">
         <v>2439000000.0</v>
       </c>
       <c r="E7">
         <v>2413000000.0</v>
       </c>
       <c r="F7">
         <v>1844000000.0</v>
       </c>
       <c r="G7">
         <v>1431000000.0</v>
       </c>
       <c r="H7">
         <v>1460000000.0</v>
       </c>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>15</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1000000.0</v>
+      </c>
       <c r="C8">
         <v>1000000.0</v>
       </c>
       <c r="D8">
         <v>1000000.0</v>
       </c>
       <c r="E8">
         <v>1000000.0</v>
       </c>
       <c r="F8">
         <v>1000000.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9">
         <v>2667000000.0</v>
       </c>
@@ -1463,51 +1470,53 @@
       </c>
       <c r="C28">
         <v>4763000000.0</v>
       </c>
       <c r="D28">
         <v>3618000000.0</v>
       </c>
       <c r="E28">
         <v>3724000000.0</v>
       </c>
       <c r="F28">
         <v>2472000000.0</v>
       </c>
       <c r="G28">
         <v>1776000000.0</v>
       </c>
       <c r="H28">
         <v>1933000000.0</v>
       </c>
       <c r="I28"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>36</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>6048000000.0</v>
+      </c>
       <c r="C29">
         <v>5634000000.0</v>
       </c>
       <c r="D29">
         <v>4559000000.0</v>
       </c>
       <c r="E29">
         <v>4451000000.0</v>
       </c>
       <c r="F29">
         <v>3312000000.0</v>
       </c>
       <c r="G29">
         <v>3496000000.0</v>
       </c>
       <c r="H29">
         <v>3240000000.0</v>
       </c>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
@@ -1536,51 +1545,53 @@
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>-653000000.0</v>
       </c>
       <c r="F31">
         <v>77000000.0</v>
       </c>
       <c r="G31">
         <v>461000000.0</v>
       </c>
       <c r="H31">
         <v>240000000.0</v>
       </c>
       <c r="I31"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>39</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-587000000.0</v>
+      </c>
       <c r="C32">
         <v>-548000000.0</v>
       </c>
       <c r="D32">
         <v>-58000000.0</v>
       </c>
       <c r="E32">
         <v>-104000000.0</v>
       </c>
       <c r="F32">
         <v>-230000000.0</v>
       </c>
       <c r="G32">
         <v>98000000.0</v>
       </c>
       <c r="H32">
         <v>5000000.0</v>
       </c>
       <c r="I32"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
@@ -1588,51 +1599,53 @@
       </c>
       <c r="C33">
         <v>8625000000.0</v>
       </c>
       <c r="D33">
         <v>6939000000.0</v>
       </c>
       <c r="E33">
         <v>6791000000.0</v>
       </c>
       <c r="F33">
         <v>5172000000.0</v>
       </c>
       <c r="G33">
         <v>4712000000.0</v>
       </c>
       <c r="H33">
         <v>4663000000.0</v>
       </c>
       <c r="I33"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>41</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>709000000.0</v>
+      </c>
       <c r="C34">
         <v>623000000.0</v>
       </c>
       <c r="D34">
         <v>473000000.0</v>
       </c>
       <c r="E34">
         <v>2270000000.0</v>
       </c>
       <c r="F34">
         <v>1625000000.0</v>
       </c>
       <c r="G34">
         <v>94000000.0</v>
       </c>
       <c r="H34">
         <v>120000000.0</v>
       </c>
       <c r="I34"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
@@ -1839,51 +1852,53 @@
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>52</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>5840000000.0</v>
+      </c>
       <c r="C45">
         <v>5221000000.0</v>
       </c>
       <c r="D45">
         <v>4699000000.0</v>
       </c>
       <c r="E45">
         <v>4484000000.0</v>
       </c>
       <c r="F45">
         <v>3763000000.0</v>
       </c>
       <c r="G45">
         <v>2204000000.0</v>
       </c>
       <c r="H45">
         <v>2200000000.0</v>
       </c>
       <c r="I45"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
@@ -1960,51 +1975,53 @@
       </c>
       <c r="H48"/>
       <c r="I48"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49">
         <v>323000000.0</v>
       </c>
       <c r="F49">
         <v>126000000.0</v>
       </c>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>57</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>446000000.0</v>
+      </c>
       <c r="C50">
         <v>110000000.0</v>
       </c>
       <c r="D50">
         <v>27000000.0</v>
       </c>
       <c r="E50">
         <v>67000000.0</v>
       </c>
       <c r="F50">
         <v>34000000.0</v>
       </c>
       <c r="G50">
         <v>58000000.0</v>
       </c>
       <c r="H50">
         <v>31000000.0</v>
       </c>
       <c r="I50"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
@@ -2258,467 +2275,487 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="25" max="25" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>713000000.0</v>
+      </c>
+      <c r="C2">
         <v>758000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>716000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>691000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>720000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>776000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>748000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>690000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>615000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>709000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>597000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>566000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>652000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>717000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>568000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>592000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>549000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>624000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>496000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>458000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>480000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>415000000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
+        <v>-222000000.0</v>
+      </c>
+      <c r="C5">
         <v>-201000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-174000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-120000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-245000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-313000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-101000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-263000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-249000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-239000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-289000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-223000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-244000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-254000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-278000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-246000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-172000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-130000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-123000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>39000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>16000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>58000000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>2567000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>14</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>2851000000.0</v>
+      </c>
       <c r="C7">
+        <v>2789000000.0</v>
+      </c>
+      <c r="D7">
         <v>2803000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2871000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2589000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2545000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2748000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2653000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2433000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2439000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2361000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2406000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2368000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2413000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2198000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2060000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1843000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1844000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1814000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1754000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1746000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1431000000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>15</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1000000.0</v>
+      </c>
       <c r="C8">
         <v>1000000.0</v>
       </c>
       <c r="D8">
         <v>1000000.0</v>
       </c>
       <c r="E8">
         <v>1000000.0</v>
       </c>
       <c r="F8">
         <v>1000000.0</v>
       </c>
       <c r="G8">
         <v>1000000.0</v>
       </c>
       <c r="H8">
         <v>1000000.0</v>
       </c>
       <c r="I8">
         <v>1000000.0</v>
       </c>
       <c r="J8">
         <v>1000000.0</v>
       </c>
       <c r="K8">
@@ -2726,324 +2763,335 @@
       </c>
       <c r="L8">
         <v>1000000.0</v>
       </c>
       <c r="M8">
         <v>1000000.0</v>
       </c>
       <c r="N8">
         <v>1000000.0</v>
       </c>
       <c r="O8">
         <v>1000000.0</v>
       </c>
       <c r="P8">
         <v>1000000.0</v>
       </c>
       <c r="Q8">
         <v>1000000.0</v>
       </c>
       <c r="R8">
         <v>1000000.0</v>
       </c>
       <c r="S8">
         <v>1000000.0</v>
       </c>
-      <c r="T8"/>
+      <c r="T8">
+        <v>1000000.0</v>
+      </c>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>16</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>2667000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2655000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2645000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2635000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2629000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2620000000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>2593000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2587000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2580000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2575000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2569000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2561000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2349000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2354000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2348000000.0</v>
       </c>
-      <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>794000000.0</v>
+      </c>
+      <c r="C10">
         <v>854000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>339000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>205000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>288000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>413000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>548000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>469000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>423000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>468000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>473000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>305000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>426000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>495000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>434000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>384000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>312000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>333000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>275000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>326000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>414000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>328000000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>200000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>18</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>854000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>339000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>205000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>288000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>413000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>548000000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>473000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>305000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>426000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>495000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>434000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>384000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>312000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>333000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>275000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>326000000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>794000000.0</v>
+      </c>
+      <c r="C12">
         <v>854000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>339000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>205000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>288000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>413000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>548000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>469000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>423000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>468000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>473000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>305000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>426000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>495000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>434000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>384000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>312000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>333000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>275000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>326000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>414000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>328000000.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>200000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
         <v>1000000.0</v>
       </c>
       <c r="C13">
         <v>1000000.0</v>
       </c>
       <c r="D13">
         <v>1000000.0</v>
       </c>
       <c r="E13">
         <v>1000000.0</v>
       </c>
       <c r="F13">
         <v>1000000.0</v>
       </c>
       <c r="G13">
         <v>1000000.0</v>
       </c>
       <c r="H13">
         <v>1000000.0</v>
       </c>
       <c r="I13">
@@ -3058,2850 +3106,2966 @@
       <c r="L13">
         <v>1000000.0</v>
       </c>
       <c r="M13">
         <v>1000000.0</v>
       </c>
       <c r="N13">
         <v>1000000.0</v>
       </c>
       <c r="O13">
         <v>1000000.0</v>
       </c>
       <c r="P13">
         <v>1000000.0</v>
       </c>
       <c r="Q13">
         <v>1000000.0</v>
       </c>
       <c r="R13">
         <v>1000000.0</v>
       </c>
       <c r="S13">
         <v>1000000.0</v>
       </c>
       <c r="T13">
+        <v>1000000.0</v>
+      </c>
+      <c r="U13">
         <v>2835000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2903000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2765000000.0</v>
       </c>
-      <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>115840000.0</v>
+      </c>
+      <c r="C14">
         <v>115604000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>115329000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>115055000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>118991000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>120035000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>119793000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>119683000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>119273000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>119671000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>119645000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>119415000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>119231000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>119126000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>119065000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>116646000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>115569000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>115695000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>115000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>114602061.0</v>
       </c>
       <c r="U14">
         <v>114602061.0</v>
       </c>
       <c r="V14">
         <v>114602061.0</v>
       </c>
       <c r="W14">
         <v>114602061.0</v>
       </c>
       <c r="X14">
         <v>114602061.0</v>
       </c>
       <c r="Y14">
         <v>114602061.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14">
+        <v>114602061.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>1000000.0</v>
       </c>
       <c r="N15">
         <v>1000000.0</v>
       </c>
       <c r="O15">
         <v>1000000.0</v>
       </c>
       <c r="P15">
         <v>1000000.0</v>
       </c>
       <c r="Q15">
         <v>1000000.0</v>
       </c>
       <c r="R15">
         <v>1000000.0</v>
       </c>
       <c r="S15">
         <v>1000000.0</v>
       </c>
-      <c r="T15"/>
+      <c r="T15">
+        <v>1000000.0</v>
+      </c>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>255000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>308000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>210000000.0</v>
       </c>
       <c r="J16">
         <v>210000000.0</v>
       </c>
       <c r="K16">
+        <v>210000000.0</v>
+      </c>
+      <c r="L16">
         <v>975000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>950000000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>952000000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>998000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1008000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>973000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>877000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>784000000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18">
         <v>56000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>63000000.0</v>
       </c>
-      <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20">
+        <v>3730000000.0</v>
+      </c>
+      <c r="C20">
         <v>3781000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>3779000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>3827000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>3623000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>3549000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>3676000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>3664000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>2870000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>2891000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>2734000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>2802000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>2765000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>2728000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>2603000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>2769000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1986000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>2017000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>2042000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>2058000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>2048000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>2063000000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
+        <v>865000000.0</v>
+      </c>
+      <c r="C21">
         <v>909000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>959000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1008000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>977000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>986000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1061000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>942000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>542000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>567000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>507000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>544000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>555000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>570000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>576000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>557000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>239000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>257000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>274000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>295000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>307000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>299000000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>798000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-2000000.0</v>
       </c>
-      <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>12194000000.0</v>
+      </c>
+      <c r="C23">
         <v>12262000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>11907000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>11926000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>11322000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>11266000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>11900000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>11360000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>9380000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>9507000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>9091000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>9126000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>9090000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>9219000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>8806000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>8706000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>7126000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7271000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>7133000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>7068000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>7120000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>6548000000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>2697000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24">
+        <v>2646000000.0</v>
+      </c>
+      <c r="C24">
         <v>2619000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2176000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2596000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2545000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2521000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2556000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2551000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1511000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1620000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1621000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1625000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1697000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1739000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1789000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1801000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>907000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>927000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>934000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>582000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>586000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>615000000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>32</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>2619000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2176000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2596000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2545000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2521000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2556000000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>1621000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1625000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1697000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1739000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1789000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1801000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>907000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>927000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>934000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>582000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>586000000.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
+        <v>5166000000.0</v>
+      </c>
+      <c r="C28">
         <v>5000000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5162000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5352000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5021000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4763000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4979000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4954000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3647000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3618000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3535000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3761000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3723000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3724000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3647000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3561000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2470000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2472000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2513000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2046000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1950000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1776000000.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>-200000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>36</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>6077000000.0</v>
+      </c>
       <c r="C29">
+        <v>6048000000.0</v>
+      </c>
+      <c r="D29">
         <v>5653000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5626000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5590000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5634000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5885000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5671000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4506000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4559000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4431000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4438000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4466000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4451000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4452000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4415000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3280000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3312000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3270000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3492000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3537000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3496000000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
+        <v>2020000000.0</v>
+      </c>
+      <c r="C30">
         <v>2028000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2015000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1950000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1895000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1799000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1968000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1909000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1665000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1753000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1661000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1719000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1605000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1647000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1507000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1560000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1492000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1507000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1391000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1297000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1293000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1224000000.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-457000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-568000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-635000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-653000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-610000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-796000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>116000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>77000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-20000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>521000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>564000000.0</v>
       </c>
-      <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
-      <c r="Y31">
+      <c r="Y31"/>
+      <c r="Z31">
         <v>240000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>39</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-564000000.0</v>
+      </c>
       <c r="C32">
+        <v>-587000000.0</v>
+      </c>
+      <c r="D32">
         <v>-1128000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-821000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-741000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-548000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-473000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-472000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-162000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-58000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>32000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-97000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-110000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-104000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-33000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-108000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-92000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-230000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-287000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-46000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>140000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>98000000.0</v>
       </c>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>8983000000.0</v>
+      </c>
+      <c r="C33">
         <v>5686000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>9101000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>9337000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>8693000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>8625000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>8941000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>8563000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>6917000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>6939000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>6625000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>6820000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>6779000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>6791000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>6564000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>6450000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>5096000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>5172000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>5175000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>5105000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>5086000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>4712000000.0</v>
       </c>
-      <c r="W33"/>
       <c r="X33"/>
-      <c r="Y33">
+      <c r="Y33"/>
+      <c r="Z33">
         <v>-200000000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:25">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>41</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>668000000.0</v>
+      </c>
       <c r="C34">
+        <v>709000000.0</v>
+      </c>
+      <c r="D34">
         <v>749000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>806000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>595000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>623000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>704000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>626000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>505000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>473000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>419000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>2287000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>2253000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>2270000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>2143000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>1980000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>334000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>1625000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>179000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>160000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>165000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>94000000.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
+        <v>5416000000.0</v>
+      </c>
+      <c r="C35">
         <v>5372000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>4985000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>5541000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>5048000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>5042000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>5327000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>5158000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3852000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3935000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>3840000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>3912000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>3950000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>4009000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>3932000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>3781000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2629000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2552000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2551000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2145000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2183000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1862000000.0</v>
       </c>
-      <c r="W35"/>
       <c r="X35"/>
-      <c r="Y35">
+      <c r="Y35"/>
+      <c r="Z35">
         <v>-2697000000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:25">
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
+        <v>577000000.0</v>
+      </c>
+      <c r="C36">
         <v>-271800000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>363000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>592000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>511000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>601000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>542000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>520000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>362000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>327000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>328000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>315000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>327000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>306000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>413000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>319000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>267000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>263000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>218000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>170000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>183000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>146000000.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>-200000000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:25">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>33000000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>34000000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>33000000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>30000000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>31000000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>34000000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>39000000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>41000000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>40000000.0</v>
       </c>
-      <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>45</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>570000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>367000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>379000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>311000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>405000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>8932059000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>328000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>315000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>327000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>306000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>413000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>319000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>267000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>263000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>218000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>170000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>183000000.0</v>
       </c>
-      <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
-    </row>
-    <row r="39" spans="1:25">
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>397000000.0</v>
+      </c>
+      <c r="C39">
         <v>-2025566000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>452000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>434000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>446000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>429000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>443000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>419000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>375000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>347000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>332000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>282000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>280000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>286000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>301000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>312000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>226000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>259000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>292000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>340000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>327000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>284000000.0</v>
       </c>
-      <c r="W39"/>
       <c r="X39"/>
-      <c r="Y39">
+      <c r="Y39"/>
+      <c r="Z39">
         <v>-200000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:25">
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
+        <v>1850000000.0</v>
+      </c>
+      <c r="C40">
         <v>1926000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1953000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1897000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1794000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1443000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1780000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1688000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1287000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1157000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1250000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1234000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1117000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1053000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1114000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1198000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1086000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1083000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1277000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1101000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1003000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>792000000.0</v>
       </c>
-      <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
-    </row>
-    <row r="41" spans="1:25">
+      <c r="Z40"/>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>419000000.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>417000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>444000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>410000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>334000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>234000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>235000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>223000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>230000000.0</v>
       </c>
-      <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
-    </row>
-    <row r="42" spans="1:25">
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
+        <v>2467000000.0</v>
+      </c>
+      <c r="C42">
         <v>2465000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>2453000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>2443000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2524000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2629000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2620000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2610000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2602000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2598000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>2593000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2587000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2580000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2575000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2569000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2561000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2349000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>2354000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2348000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>2835000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2903000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>2765000000.0</v>
       </c>
-      <c r="W42"/>
       <c r="X42"/>
-      <c r="Y42">
+      <c r="Y42"/>
+      <c r="Z42">
         <v>130000000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:25">
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-    </row>
-    <row r="44" spans="1:25">
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-    </row>
-    <row r="45" spans="1:25">
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>52</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>5990000000.0</v>
+      </c>
       <c r="C45">
+        <v>5840000000.0</v>
+      </c>
+      <c r="D45">
         <v>5813000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>5884000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>5424000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>5221000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>5385000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>5074000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>4742000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>4699000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>4519000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>4587000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>4493000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>4484000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>4168000000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>2582000000.0</v>
       </c>
-      <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-    </row>
-    <row r="46" spans="1:25">
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>3811000000.0</v>
+      </c>
+      <c r="C46">
         <v>3714000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3786000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3910000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3582000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3489000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3662000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3437000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>3143000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3154000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>3056000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3159000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3132000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>3187000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2972000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2805000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2604000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2635000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2641000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>2582000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2548000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>2204000000.0</v>
       </c>
-      <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
-    </row>
-    <row r="47" spans="1:25">
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>54</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>3714000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>3786000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>3910000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>3582000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>3489000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>3662000000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>3056000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>3159000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>3132000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>3187000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2972000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>2805000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2604000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2635000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>2641000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>2582000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2548000000.0</v>
       </c>
-      <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
-    </row>
-    <row r="48" spans="1:25">
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>722000000.0</v>
+      </c>
+      <c r="C48">
         <v>718000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>675000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>616000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>590000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>686000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>586000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>553000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>515000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>552000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>479000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>413000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>348000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>323000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>277000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>214000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>163000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>126000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>70000000.0</v>
       </c>
-      <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
-    </row>
-    <row r="49" spans="1:25">
+      <c r="Z48"/>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>413000000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>348000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>323000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>277000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>214000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>163000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>126000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>70000000.0</v>
       </c>
-      <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-    </row>
-    <row r="50" spans="1:25">
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>57</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>463000000.0</v>
+      </c>
       <c r="C50">
+        <v>446000000.0</v>
+      </c>
+      <c r="D50">
         <v>522000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>90000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>175000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>110000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>223000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>219000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>126000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>27000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>26000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>35000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>84000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>67000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>94000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>84000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>32000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>34000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>40000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>36000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>32000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>58000000.0</v>
       </c>
-      <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-    </row>
-    <row r="51" spans="1:25">
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
+        <v>5960000000.0</v>
+      </c>
+      <c r="C51">
         <v>7898000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>5501000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>5557000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>5309000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>5176000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>5527000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>5423000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>4070000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4086000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>4008000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>4066000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>4149000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>4219000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>4081000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>3945000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2782000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2805000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2788000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2372000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2364000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2104000000.0</v>
       </c>
-      <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
-    </row>
-    <row r="52" spans="1:25">
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
+        <v>1212000000.0</v>
+      </c>
+      <c r="C52">
         <v>1191000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1265000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>822000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>856000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>757000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>904000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>891000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>723000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>624000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>587000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>603000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>652000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>627000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>593000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>574000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>487000000.0</v>
       </c>
       <c r="R52">
         <v>487000000.0</v>
       </c>
       <c r="S52">
+        <v>487000000.0</v>
+      </c>
+      <c r="T52">
         <v>472000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>450000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>411000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>390000000.0</v>
       </c>
-      <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-    </row>
-    <row r="53" spans="1:25">
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>-547452000.0</v>
       </c>
-      <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>422577000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>2000000.0</v>
       </c>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53">
         <v>2835000000.0</v>
       </c>
-      <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>400000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:25">
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-    </row>
-    <row r="55" spans="1:25">
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>12194000000.0</v>
+      </c>
+      <c r="C55">
         <v>8974000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>11907000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>11926000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>11322000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>11266000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>11900000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>11360000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>9380000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>9507000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>9091000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>9126000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>9090000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>9219000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>8806000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>8706000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>7126000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>7271000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>7133000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>7068000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>7120000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>6548000000.0</v>
       </c>
-      <c r="W55"/>
       <c r="X55"/>
       <c r="Y55"/>
-    </row>
-    <row r="56" spans="1:25">
+      <c r="Z55"/>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>3211000000.0</v>
+      </c>
+      <c r="C56">
         <v>3288000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2806000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2589000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2629000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2641000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2959000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2797000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2463000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2568000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2466000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2306000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2311000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2428000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2242000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>2256000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>2030000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>2099000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1958000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1963000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>2034000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1836000000.0</v>
       </c>
-      <c r="W56"/>
       <c r="X56"/>
-      <c r="Y56">
+      <c r="Y56"/>
+      <c r="Z56">
         <v>200000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:25">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>3775000000.0</v>
+      </c>
+      <c r="C57">
         <v>3875000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3934000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3410000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3370000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3189000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3432000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>3269000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2625000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2626000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2434000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2403000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2421000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2532000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2275000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2364000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2122000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2329000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2245000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2009000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1894000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1738000000.0</v>
       </c>
-      <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
-    </row>
-    <row r="58" spans="1:25">
+      <c r="Z57"/>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>9191000000.0</v>
+      </c>
+      <c r="C58">
         <v>9247000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>8919000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>8951000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>8418000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>8231000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>8759000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>8427000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>6477000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>6561000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>6274000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>6315000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>6371000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>6541000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>6207000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>6145000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>4751000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>4881000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>4796000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>4154000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>4077000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>3600000000.0</v>
       </c>
-      <c r="W58"/>
       <c r="X58"/>
-      <c r="Y58">
+      <c r="Y58"/>
+      <c r="Z58">
         <v>-2697000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:25">
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-    </row>
-    <row r="60" spans="1:25">
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>2968000000.0</v>
+      </c>
+      <c r="C60">
         <v>2983000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2955000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2940000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2870000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>3003000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>3106000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2901000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2869000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2912000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2784000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2778000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2685000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2645000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2569000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2530000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2341000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2351000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2296000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2874000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2919000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2823000000.0</v>
       </c>
-      <c r="W60"/>
       <c r="X60"/>
-      <c r="Y60">
+      <c r="Y60"/>
+      <c r="Z60">
         <v>2697000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:25">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-    </row>
-    <row r="62" spans="1:25">
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5930,2904 +6094,2997 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2">
         <v>11647000000.0</v>
       </c>
       <c r="C2">
         <v>10268000000.0</v>
       </c>
       <c r="D2">
         <v>8396000000.0</v>
       </c>
       <c r="E2">
         <v>7772000000.0</v>
       </c>
       <c r="F2">
         <v>6972000000.0</v>
       </c>
       <c r="G2">
         <v>5492000000.0</v>
       </c>
       <c r="H2">
         <v>5414000000.0</v>
       </c>
       <c r="I2">
         <v>5378000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3">
         <v>457000000.0</v>
       </c>
       <c r="C3">
         <v>415000000.0</v>
       </c>
       <c r="D3">
         <v>361000000.0</v>
       </c>
       <c r="E3">
         <v>329000000.0</v>
       </c>
       <c r="F3">
         <v>335000000.0</v>
       </c>
       <c r="G3">
         <v>323000000.0</v>
       </c>
       <c r="H3">
         <v>302000000.0</v>
       </c>
       <c r="I3">
         <v>261000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5">
         <v>237000000.0</v>
       </c>
       <c r="C5">
         <v>249000000.0</v>
       </c>
       <c r="D5">
         <v>319000000.0</v>
       </c>
       <c r="E5">
         <v>293000000.0</v>
       </c>
       <c r="F5">
         <v>174000000.0</v>
       </c>
       <c r="G5">
         <v>18000000.0</v>
       </c>
       <c r="H5">
         <v>151000000.0</v>
       </c>
       <c r="I5">
         <v>159000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
         <v>694000000.0</v>
       </c>
       <c r="C6">
         <v>664000000.0</v>
       </c>
       <c r="D6">
         <v>680000000.0</v>
       </c>
       <c r="E6">
         <v>622000000.0</v>
       </c>
       <c r="F6">
         <v>509000000.0</v>
       </c>
       <c r="G6">
         <v>341000000.0</v>
       </c>
       <c r="H6">
         <v>453000000.0</v>
       </c>
       <c r="I6">
         <v>420000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9">
         <v>1531000000.0</v>
       </c>
       <c r="C9">
         <v>1441000000.0</v>
       </c>
       <c r="D9">
         <v>1382000000.0</v>
       </c>
       <c r="E9">
         <v>1221000000.0</v>
       </c>
       <c r="F9">
         <v>968000000.0</v>
       </c>
       <c r="G9">
         <v>703000000.0</v>
       </c>
       <c r="H9">
         <v>680000000.0</v>
       </c>
       <c r="I9">
         <v>687000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
         <v>104000000.0</v>
       </c>
       <c r="C10">
         <v>146000000.0</v>
       </c>
       <c r="D10">
         <v>266000000.0</v>
       </c>
       <c r="E10">
         <v>264000000.0</v>
       </c>
       <c r="F10">
         <v>153000000.0</v>
       </c>
       <c r="G10">
         <v>-6000000.0</v>
       </c>
       <c r="H10">
         <v>118000000.0</v>
       </c>
       <c r="I10">
         <v>126000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B11">
         <v>68000000.0</v>
       </c>
       <c r="C11">
         <v>8000000.0</v>
       </c>
       <c r="D11">
         <v>33000000.0</v>
       </c>
       <c r="E11">
         <v>64000000.0</v>
       </c>
       <c r="F11">
         <v>-8000000.0</v>
       </c>
       <c r="G11">
         <v>16000000.0</v>
       </c>
       <c r="H11">
         <v>37000000.0</v>
       </c>
       <c r="I11">
         <v>36000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12">
         <v>133000000.0</v>
       </c>
       <c r="C12">
         <v>103000000.0</v>
       </c>
       <c r="D12">
         <v>53000000.0</v>
       </c>
       <c r="E12">
         <v>29000000.0</v>
       </c>
       <c r="F12">
         <v>21000000.0</v>
       </c>
       <c r="G12">
         <v>24000000.0</v>
       </c>
       <c r="H12">
         <v>33000000.0</v>
       </c>
       <c r="I12">
         <v>30000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13">
         <v>133000000.0</v>
       </c>
       <c r="C13">
         <v>103000000.0</v>
       </c>
       <c r="D13">
         <v>53000000.0</v>
       </c>
       <c r="E13">
         <v>29000000.0</v>
       </c>
       <c r="F13">
         <v>21000000.0</v>
       </c>
       <c r="G13">
         <v>24000000.0</v>
       </c>
       <c r="H13">
         <v>33000000.0</v>
       </c>
       <c r="I13">
         <v>30000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>101</v>
+      </c>
+      <c r="B14">
+        <v>-4000000.0</v>
+      </c>
       <c r="C14">
         <v>-4000000.0</v>
       </c>
       <c r="D14">
         <v>-4000000.0</v>
       </c>
       <c r="E14">
         <v>3000000.0</v>
       </c>
       <c r="F14">
         <v>8000000.0</v>
       </c>
       <c r="G14">
         <v>125000000.0</v>
       </c>
       <c r="H14">
         <v>130000000.0</v>
       </c>
       <c r="I14">
         <v>130000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
         <v>32000000.0</v>
       </c>
       <c r="C15">
         <v>134000000.0</v>
       </c>
       <c r="D15">
         <v>229000000.0</v>
       </c>
       <c r="E15">
         <v>197000000.0</v>
       </c>
       <c r="F15">
         <v>153000000.0</v>
       </c>
       <c r="G15">
         <v>-31000000.0</v>
       </c>
       <c r="H15">
         <v>60000000.0</v>
       </c>
       <c r="I15">
         <v>70000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16">
         <v>32000000.0</v>
       </c>
       <c r="C16">
         <v>134000000.0</v>
       </c>
       <c r="D16">
         <v>229000000.0</v>
       </c>
       <c r="E16">
         <v>197000000.0</v>
       </c>
       <c r="F16">
         <v>153000000.0</v>
       </c>
       <c r="G16">
         <v>-31000000.0</v>
       </c>
       <c r="H16">
         <v>60000000.0</v>
       </c>
       <c r="I16">
         <v>70000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>104</v>
+      </c>
+      <c r="B17">
+        <v>36000000.0</v>
+      </c>
       <c r="C17">
         <v>138000000.0</v>
       </c>
       <c r="D17">
         <v>206000000.0</v>
       </c>
       <c r="E17">
         <v>200000000.0</v>
       </c>
       <c r="F17">
         <v>161000000.0</v>
       </c>
       <c r="G17">
         <v>-22000000.0</v>
       </c>
       <c r="H17">
         <v>81000000.0</v>
       </c>
       <c r="I17">
         <v>90000000.0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>105</v>
+      </c>
+      <c r="B18">
+        <v>-133000000.0</v>
+      </c>
       <c r="C18">
         <v>-103000000.0</v>
       </c>
       <c r="D18">
         <v>-51000000.0</v>
       </c>
       <c r="E18">
         <v>-29000000.0</v>
       </c>
       <c r="F18">
         <v>-21000000.0</v>
       </c>
       <c r="G18">
         <v>-24000000.0</v>
       </c>
       <c r="H18">
         <v>-33000000.0</v>
       </c>
       <c r="I18">
         <v>-30000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>51000000.0</v>
       </c>
       <c r="F19">
         <v>23000000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>32000000.0</v>
       </c>
       <c r="F20">
         <v>4000000.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
         <v>425000000.0</v>
       </c>
       <c r="C21">
         <v>218000000.0</v>
       </c>
       <c r="D21">
         <v>318000000.0</v>
       </c>
       <c r="E21">
         <v>242000000.0</v>
       </c>
       <c r="F21">
         <v>151000000.0</v>
       </c>
       <c r="G21">
         <v>16000000.0</v>
       </c>
       <c r="H21">
         <v>150000000.0</v>
       </c>
       <c r="I21">
         <v>143000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
         <v>12753000000.0</v>
       </c>
       <c r="C23">
         <v>11491000000.0</v>
       </c>
       <c r="D23">
         <v>9460000000.0</v>
       </c>
       <c r="E23">
         <v>8751000000.0</v>
       </c>
       <c r="F23">
         <v>7789000000.0</v>
       </c>
       <c r="G23">
         <v>6179000000.0</v>
       </c>
       <c r="H23">
         <v>5944000000.0</v>
       </c>
       <c r="I23">
         <v>5906000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>112</v>
+      </c>
+      <c r="B25">
+        <v>457000000.0</v>
+      </c>
       <c r="C25">
         <v>415000000.0</v>
       </c>
       <c r="D25">
         <v>355000000.0</v>
       </c>
       <c r="E25">
         <v>329000000.0</v>
       </c>
       <c r="F25">
         <v>335000000.0</v>
       </c>
       <c r="G25">
         <v>323000000.0</v>
       </c>
       <c r="H25">
         <v>302000000.0</v>
       </c>
       <c r="I25">
         <v>261000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
-        <v>-47000000.0</v>
+        <v>47000000.0</v>
       </c>
       <c r="H27">
-        <v>-1000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="I27">
-        <v>-9000000.0</v>
+        <v>9000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28">
         <v>1106000000.0</v>
       </c>
       <c r="C28">
         <v>1061000000.0</v>
       </c>
       <c r="D28">
         <v>1010000000.0</v>
       </c>
       <c r="E28">
         <v>886000000.0</v>
       </c>
       <c r="F28">
         <v>714000000.0</v>
       </c>
       <c r="G28">
         <v>658000000.0</v>
       </c>
       <c r="H28">
         <v>515000000.0</v>
       </c>
       <c r="I28">
         <v>537000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B29">
         <v>68000000.0</v>
       </c>
       <c r="C29">
         <v>8000000.0</v>
       </c>
       <c r="D29">
         <v>51000000.0</v>
       </c>
       <c r="E29">
         <v>64000000.0</v>
       </c>
       <c r="F29">
         <v>-8000000.0</v>
       </c>
       <c r="G29">
         <v>16000000.0</v>
       </c>
       <c r="H29">
         <v>37000000.0</v>
       </c>
       <c r="I29">
         <v>36000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
         <v>1106000000.0</v>
       </c>
       <c r="C30">
         <v>1223000000.0</v>
       </c>
       <c r="D30">
         <v>1064000000.0</v>
       </c>
       <c r="E30">
         <v>979000000.0</v>
       </c>
       <c r="F30">
         <v>817000000.0</v>
       </c>
       <c r="G30">
         <v>687000000.0</v>
       </c>
       <c r="H30">
         <v>530000000.0</v>
       </c>
       <c r="I30">
         <v>528000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
         <v>-321000000.0</v>
       </c>
       <c r="C31">
         <v>-72000000.0</v>
       </c>
       <c r="D31">
         <v>-52000000.0</v>
       </c>
       <c r="E31">
         <v>22000000.0</v>
       </c>
       <c r="F31">
         <v>2000000.0</v>
       </c>
       <c r="G31">
         <v>-22000000.0</v>
       </c>
       <c r="H31">
         <v>-32000000.0</v>
       </c>
       <c r="I31">
         <v>-17000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
         <v>13178000000.0</v>
       </c>
       <c r="C32">
         <v>11709000000.0</v>
       </c>
       <c r="D32">
         <v>9778000000.0</v>
       </c>
       <c r="E32">
         <v>8993000000.0</v>
       </c>
       <c r="F32">
         <v>7940000000.0</v>
       </c>
       <c r="G32">
         <v>6195000000.0</v>
       </c>
       <c r="H32">
         <v>6094000000.0</v>
       </c>
       <c r="I32">
         <v>6065000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2">
+        <v>2923000000.0</v>
+      </c>
+      <c r="C2">
         <v>3082000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2857000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2923000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2667000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2850000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2782000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2488000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2148000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2253000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2113000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2041000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1989000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2122000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1974000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1852000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1824000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1988000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1736000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1649000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1599000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1561000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1380000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1272000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1279000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3">
+        <v>115000000.0</v>
+      </c>
+      <c r="C3">
         <v>120000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>118000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>110000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>109000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>113000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>111000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>99000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>92000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>93000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>101000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>84000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>83000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>87000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>89000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>77000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76000000.0</v>
       </c>
       <c r="R3">
         <v>76000000.0</v>
       </c>
       <c r="S3">
+        <v>76000000.0</v>
+      </c>
+      <c r="T3">
         <v>85000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>95000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>79000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>77000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>83000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>87000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>76000000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5">
+        <v>16968000.0</v>
+      </c>
+      <c r="C5">
         <v>96000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>123000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>88000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-50000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>97000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87000000.0</v>
       </c>
       <c r="H5">
         <v>87000000.0</v>
       </c>
       <c r="I5">
+        <v>87000000.0</v>
+      </c>
+      <c r="J5">
         <v>-22000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>80000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>108000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>109000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>53000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>69000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>89000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>82000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>53000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>75000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>47000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>21000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>31000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>50000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>49000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-84000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
+        <v>131968000.0</v>
+      </c>
+      <c r="C6">
         <v>216000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>241000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>198000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>59000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>210000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>198000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>186000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>70000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>173000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>209000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>193000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>136000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>156000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>178000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>159000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>129000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>151000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>132000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>116000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>110000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>127000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>132000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>3000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>79000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9">
+        <v>375000000.0</v>
+      </c>
+      <c r="C9">
         <v>425000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>538000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>376000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>310000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>400000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>375000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>358000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>308000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>337000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>358000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>353000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>334000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>345000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>313000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>304000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>259000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>274000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>238000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>233000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>223000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>205000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>204000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>133000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>161000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
+        <v>17000000.0</v>
+      </c>
+      <c r="C10">
         <v>66000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>88000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>43000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-93000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>97000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>42000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>53000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-46000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>68000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>83000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>86000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>29000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>59000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>83000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>73000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>49000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>70000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>42000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>15000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>26000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>44000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>43000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-89000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-4000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B11">
+        <v>12000000.0</v>
+      </c>
+      <c r="C11">
         <v>23000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>28000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>15000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-3000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>7000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>14000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-10000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-5000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>15000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>20000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>13000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>19000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>21000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>11000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>13000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-31000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>9000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>14000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>20000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-24000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12">
+        <v>32000.0</v>
+      </c>
+      <c r="C12">
         <v>30000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>35000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>45000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>43000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>50000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>45000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>34000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>24000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>12000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>25000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>23000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>24000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>10000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>9000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="S12">
         <v>5000000.0</v>
       </c>
       <c r="T12">
+        <v>5000000.0</v>
+      </c>
+      <c r="U12">
         <v>6000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="W12">
         <v>6000000.0</v>
       </c>
       <c r="X12">
+        <v>6000000.0</v>
+      </c>
+      <c r="Y12">
         <v>5000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13">
+        <v>11000000.0</v>
+      </c>
+      <c r="C13">
         <v>30000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>11000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>9000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>11000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>34000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>11000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3000000.0</v>
       </c>
-      <c r="J13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>14000000.0</v>
       </c>
       <c r="M13">
+        <v>14000000.0</v>
+      </c>
+      <c r="N13">
         <v>13000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>10000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>6000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>9000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="S13">
         <v>5000000.0</v>
       </c>
       <c r="T13">
+        <v>5000000.0</v>
+      </c>
+      <c r="U13">
         <v>6000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>5000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>6000000.0</v>
       </c>
-      <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>101</v>
+      </c>
+      <c r="B14">
+        <v>-1000000.0</v>
+      </c>
       <c r="C14">
+        <v>0.0</v>
+      </c>
+      <c r="D14">
         <v>-1000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-2000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-1000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>0.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="I14">
         <v>-1000000.0</v>
       </c>
       <c r="J14">
+        <v>-1000000.0</v>
+      </c>
+      <c r="K14">
         <v>0.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="M14">
         <v>1000000.0</v>
       </c>
       <c r="N14">
+        <v>1000000.0</v>
+      </c>
+      <c r="O14">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="P14">
         <v>1000000.0</v>
       </c>
       <c r="Q14">
-        <v>-1000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="R14">
         <v>-1000000.0</v>
       </c>
       <c r="S14">
         <v>-1000000.0</v>
       </c>
       <c r="T14">
+        <v>-1000000.0</v>
+      </c>
+      <c r="U14">
         <v>40000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>124000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-2000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>124000000.0</v>
       </c>
       <c r="Y14">
         <v>124000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14">
+        <v>124000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
+        <v>4000000.0</v>
+      </c>
+      <c r="C15">
         <v>43000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>59000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>26000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-96000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>100000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>33000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>38000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-37000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>73000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>66000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>65000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>25000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>46000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>63000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>51000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>37000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>56000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>72000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>11000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>14000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>28000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>18000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-65000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-12000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>103</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>43000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>59000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>26000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-96000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>100000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>33000000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>66000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>65000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>25000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>46000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>63000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>51000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>37000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>56000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>72000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>11000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>14000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>28000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>18000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-65000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-12000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>104</v>
+      </c>
+      <c r="B17">
+        <v>5000000.0</v>
+      </c>
       <c r="C17">
+        <v>43000000.0</v>
+      </c>
+      <c r="D17">
         <v>60000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>28000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-95000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>100000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>35000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>39000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-36000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>73000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>68000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>66000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>26000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>46000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>64000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>52000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>38000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>57000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>73000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>14000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>17000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>30000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>23000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-65000000.0</v>
       </c>
-      <c r="Y17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>105</v>
+      </c>
+      <c r="B18">
+        <v>-32000000.0</v>
+      </c>
       <c r="C18">
+        <v>-30000000.0</v>
+      </c>
+      <c r="D18">
         <v>-35000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-36000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-32000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-5000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-43000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-34000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-21000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14000000.0</v>
       </c>
       <c r="L18">
         <v>-14000000.0</v>
       </c>
       <c r="M18">
+        <v>-14000000.0</v>
+      </c>
+      <c r="N18">
         <v>-13000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-10000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-6000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-9000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="S18">
         <v>-5000000.0</v>
       </c>
       <c r="T18">
+        <v>-5000000.0</v>
+      </c>
+      <c r="U18">
         <v>-6000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="W18">
         <v>-6000000.0</v>
       </c>
       <c r="X18">
+        <v>-6000000.0</v>
+      </c>
+      <c r="Y18">
         <v>-5000000.0</v>
       </c>
-      <c r="Y18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>1000000.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>-5000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>17000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>23000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>16000000.0</v>
       </c>
-      <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>11000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1000000.0</v>
       </c>
-      <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>3000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>21000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>18000000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>1000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>13000000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>2000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>-1000000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
+        <v>79000000.0</v>
+      </c>
+      <c r="C21">
         <v>137000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>118000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>89000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-56000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>101000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>81000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>75000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-39000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>87000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>90000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>99000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>42000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>74000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>72000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>59000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>37000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>63000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>36000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>22000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>30000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>50000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>49000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-85000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
+        <v>3219000000.0</v>
+      </c>
+      <c r="C23">
         <v>3370000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3277000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3210000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3033000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3149000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3076000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2771000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2495000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2503000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2381000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2295000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2281000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2393000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2215000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2097000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2046000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2199000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1938000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1860000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1792000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1716000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1535000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1490000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1438000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>112</v>
+      </c>
+      <c r="B25">
+        <v>115000000.0</v>
+      </c>
       <c r="C25">
+        <v>120000000.0</v>
+      </c>
+      <c r="D25">
         <v>118000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>110000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>109000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>113000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>111000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>99000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>92000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>93000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>101000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>84000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>83000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>87000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>89000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>77000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76000000.0</v>
       </c>
       <c r="R25">
         <v>76000000.0</v>
       </c>
       <c r="S25">
+        <v>76000000.0</v>
+      </c>
+      <c r="T25">
         <v>85000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>95000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>79000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>77000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>83000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>87000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>76000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>6000000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
-[...2 lines deleted...]
-      <c r="V27"/>
+      <c r="U27"/>
+      <c r="V27">
+        <v>18000000.0</v>
+      </c>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
-[...3 lines deleted...]
-    <row r="28" spans="1:25">
+      <c r="Y27"/>
+      <c r="Z27">
+        <v>17000000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28">
+        <v>296000000.0</v>
+      </c>
+      <c r="C28">
         <v>288000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>285000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>272000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>261000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>277000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>265000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>270000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>249000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>237000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>258000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>245000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>258000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>249000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>227000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>220000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>190000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>189000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>171000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>177000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>189000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>151000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>157000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>168000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>159000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B29">
+        <v>12000000.0</v>
+      </c>
+      <c r="C29">
         <v>23000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>28000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>15000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-3000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>14000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-10000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-5000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>15000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>20000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>13000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>19000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>21000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>11000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>13000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-31000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>9000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>14000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>20000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-24000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
+        <v>296000000.0</v>
+      </c>
+      <c r="C30">
         <v>288000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>420000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>287000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>366000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>299000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>294000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>283000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>347000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>250000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>268000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>254000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>292000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>271000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>241000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>245000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>222000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>211000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>202000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>211000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>193000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>155000000.0</v>
       </c>
       <c r="W30">
         <v>155000000.0</v>
       </c>
       <c r="X30">
+        <v>155000000.0</v>
+      </c>
+      <c r="Y30">
         <v>218000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>159000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
+        <v>-62000000.0</v>
+      </c>
+      <c r="C31">
         <v>-71000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-30000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-46000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-37000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-4000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-39000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-22000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-7000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-19000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13000000.0</v>
       </c>
       <c r="M31">
         <v>-13000000.0</v>
       </c>
       <c r="N31">
+        <v>-13000000.0</v>
+      </c>
+      <c r="O31">
         <v>-15000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>11000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>14000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>12000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>7000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>6000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-7000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="W31">
         <v>-6000000.0</v>
       </c>
       <c r="X31">
+        <v>-6000000.0</v>
+      </c>
+      <c r="Y31">
         <v>-4000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-6000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
+        <v>3298000000.0</v>
+      </c>
+      <c r="C32">
         <v>3507000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3395000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3299000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2977000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3250000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3157000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2846000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2456000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2590000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2471000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2394000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2323000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2467000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2287000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2156000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2083000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2262000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1974000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1882000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1822000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1766000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1584000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1405000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1440000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
@@ -8858,2732 +9115,2811 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
         <v>485000.0</v>
       </c>
       <c r="C2">
         <v>470000000.0</v>
       </c>
       <c r="D2">
         <v>495000000.0</v>
       </c>
       <c r="E2">
         <v>333000000.0</v>
       </c>
       <c r="F2">
         <v>328000000.0</v>
       </c>
       <c r="G2">
         <v>200000000.0</v>
       </c>
       <c r="H2">
         <v>301000000.0</v>
       </c>
       <c r="I2">
         <v>255000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
         <v>324000</v>
       </c>
       <c r="C3">
         <v>359000000</v>
       </c>
       <c r="D3">
         <v>274000000</v>
       </c>
       <c r="E3">
         <v>342000000</v>
       </c>
       <c r="F3">
         <v>250000000</v>
       </c>
       <c r="G3">
         <v>222000000</v>
       </c>
       <c r="H3">
         <v>222000000</v>
       </c>
       <c r="I3">
         <v>270000000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>180000000.0</v>
       </c>
       <c r="F4">
         <v>7000000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>24000000.0</v>
       </c>
       <c r="F5">
         <v>-57000000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
         <v>372000.0</v>
       </c>
       <c r="C6">
         <v>15000000.0</v>
       </c>
       <c r="D6">
         <v>-25000000.0</v>
       </c>
       <c r="E6">
         <v>162000000.0</v>
       </c>
       <c r="F6">
         <v>5000000.0</v>
       </c>
       <c r="G6">
         <v>128000000.0</v>
       </c>
       <c r="H6">
         <v>-101000000.0</v>
       </c>
       <c r="I6">
         <v>46000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7">
         <v>-112000000.0</v>
       </c>
       <c r="C7">
         <v>-6000000.0</v>
       </c>
       <c r="D7">
         <v>-53000000.0</v>
       </c>
       <c r="E7">
         <v>4000000.0</v>
       </c>
       <c r="F7">
         <v>3000000.0</v>
       </c>
       <c r="G7">
         <v>34000000.0</v>
       </c>
       <c r="H7">
         <v>-276000000.0</v>
       </c>
       <c r="I7">
         <v>-36000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-71000000.0</v>
       </c>
       <c r="F8">
         <v>-243000000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9">
         <v>-88000000.0</v>
       </c>
       <c r="C9">
         <v>118000000.0</v>
       </c>
       <c r="D9">
         <v>-17000000.0</v>
       </c>
       <c r="E9">
         <v>-71000000.0</v>
       </c>
       <c r="F9">
         <v>-243000000.0</v>
       </c>
       <c r="G9">
         <v>-122000000.0</v>
       </c>
       <c r="H9">
         <v>-173000000.0</v>
       </c>
       <c r="I9">
         <v>39000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>51000000.0</v>
       </c>
       <c r="F11">
         <v>114000000.0</v>
       </c>
       <c r="G11">
         <v>-13000000.0</v>
       </c>
       <c r="H11">
         <v>-41000000.0</v>
       </c>
       <c r="I11">
         <v>-39000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>9000000.0</v>
       </c>
       <c r="F12">
         <v>-44000000.0</v>
       </c>
       <c r="G12">
         <v>7000000.0</v>
       </c>
       <c r="H12">
         <v>59000000.0</v>
       </c>
       <c r="I12">
         <v>40000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>30000000.0</v>
       </c>
       <c r="F13">
         <v>132000000.0</v>
       </c>
       <c r="G13">
         <v>169000000.0</v>
       </c>
       <c r="H13">
         <v>-62000000.0</v>
       </c>
       <c r="I13">
         <v>-36000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14">
         <v>457000.0</v>
       </c>
       <c r="C14">
         <v>415000000.0</v>
       </c>
       <c r="D14">
         <v>361000000.0</v>
       </c>
       <c r="E14">
         <v>329000000.0</v>
       </c>
       <c r="F14">
         <v>335000000.0</v>
       </c>
       <c r="G14">
         <v>323000000.0</v>
       </c>
       <c r="H14">
         <v>302000000.0</v>
       </c>
       <c r="I14">
         <v>261000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>16000000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
         <v>857000.0</v>
       </c>
       <c r="C16">
         <v>485000000.0</v>
       </c>
       <c r="D16">
         <v>470000000.0</v>
       </c>
       <c r="E16">
         <v>495000000.0</v>
       </c>
       <c r="F16">
         <v>333000000.0</v>
       </c>
       <c r="G16">
         <v>328000000.0</v>
       </c>
       <c r="H16">
         <v>200000000.0</v>
       </c>
       <c r="I16">
         <v>301000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
         <v>110000.0</v>
       </c>
       <c r="C18">
         <v>190000000.0</v>
       </c>
       <c r="D18">
         <v>284000000.0</v>
       </c>
       <c r="E18">
         <v>200000000.0</v>
       </c>
       <c r="F18">
         <v>205000000.0</v>
       </c>
       <c r="G18">
         <v>111000000.0</v>
       </c>
       <c r="H18">
         <v>-77000000.0</v>
       </c>
       <c r="I18">
         <v>65000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>137</v>
+      </c>
+      <c r="B19">
+        <v>-24000000.0</v>
+      </c>
       <c r="C19">
         <v>-1157000000.0</v>
       </c>
       <c r="D19">
         <v>-285000000.0</v>
       </c>
       <c r="E19">
         <v>21000000.0</v>
       </c>
       <c r="F19">
         <v>-207000000.0</v>
       </c>
       <c r="G19">
         <v>-280000000.0</v>
       </c>
       <c r="H19">
         <v>-147000000.0</v>
       </c>
       <c r="I19">
         <v>-240000000.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>139</v>
+      </c>
+      <c r="B21">
+        <v>322000000.0</v>
+      </c>
       <c r="C21">
         <v>637000000.0</v>
       </c>
       <c r="D21">
         <v>-169000000.0</v>
       </c>
       <c r="E21">
         <v>786000000.0</v>
       </c>
       <c r="F21">
         <v>696000000.0</v>
       </c>
       <c r="G21">
         <v>-99000000.0</v>
       </c>
       <c r="H21">
         <v>-115000000.0</v>
       </c>
       <c r="I21">
         <v>-92000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
         <v>36000.0</v>
       </c>
       <c r="C22">
         <v>138000000.0</v>
       </c>
       <c r="D22">
         <v>233000000.0</v>
       </c>
       <c r="E22">
         <v>200000000.0</v>
       </c>
       <c r="F22">
         <v>161000000.0</v>
       </c>
       <c r="G22">
         <v>-22000000.0</v>
       </c>
       <c r="H22">
         <v>81000000.0</v>
       </c>
       <c r="I22">
         <v>90000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
         <v>-119889000.0</v>
       </c>
       <c r="C23">
         <v>7000000.0</v>
       </c>
       <c r="D23">
         <v>-5000000.0</v>
       </c>
       <c r="E23">
         <v>1000000.0</v>
       </c>
       <c r="F23">
         <v>-962000000.0</v>
       </c>
       <c r="G23">
         <v>190000000.0</v>
       </c>
       <c r="H23">
         <v>532000000.0</v>
       </c>
       <c r="I23">
         <v>54000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24">
         <v>128000.0</v>
       </c>
       <c r="C24">
         <v>61000000.0</v>
       </c>
       <c r="D24">
         <v>16000000.0</v>
       </c>
       <c r="E24">
         <v>48000000.0</v>
       </c>
       <c r="F24">
         <v>11000000.0</v>
       </c>
       <c r="G24">
         <v>-28000000.0</v>
       </c>
       <c r="H24">
         <v>75000000.0</v>
       </c>
       <c r="I24">
         <v>30000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
         <v>111923000.0</v>
       </c>
       <c r="C25">
         <v>1000000.0</v>
       </c>
       <c r="D25">
         <v>23000000.0</v>
       </c>
       <c r="E25">
         <v>-17000000.0</v>
       </c>
       <c r="F25">
         <v>-24000000.0</v>
       </c>
       <c r="G25">
         <v>788000000.0</v>
       </c>
       <c r="H25">
         <v>17000000.0</v>
       </c>
       <c r="I25">
         <v>20000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26">
         <v>-200000000.0</v>
       </c>
       <c r="C26">
         <v>-8000000.0</v>
       </c>
       <c r="D26">
         <v>-12000000.0</v>
       </c>
       <c r="E26">
         <v>-16000000.0</v>
       </c>
       <c r="F26">
         <v>-1000000.0</v>
       </c>
       <c r="G26">
         <v>-21000000.0</v>
       </c>
       <c r="H26">
         <v>-258000000.0</v>
       </c>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27">
         <v>47000.0</v>
       </c>
       <c r="C27">
         <v>39000000.0</v>
       </c>
       <c r="D27">
         <v>35000000.0</v>
       </c>
       <c r="E27">
         <v>33000000.0</v>
       </c>
       <c r="F27">
         <v>28000000.0</v>
       </c>
       <c r="G27">
         <v>25000000.0</v>
       </c>
       <c r="H27">
         <v>23000000.0</v>
       </c>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
         <v>111000.0</v>
       </c>
       <c r="C28">
         <v>636000000.0</v>
       </c>
       <c r="D28">
         <v>-186000000.0</v>
       </c>
       <c r="E28">
         <v>787000000.0</v>
       </c>
       <c r="F28">
         <v>-241000000.0</v>
       </c>
       <c r="G28">
         <v>67000000.0</v>
       </c>
       <c r="H28">
         <v>-102000000.0</v>
       </c>
       <c r="I28">
         <v>-38000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
         <v>434000.0</v>
       </c>
       <c r="C29">
         <v>549000000.0</v>
       </c>
       <c r="D29">
         <v>558000000.0</v>
       </c>
       <c r="E29">
         <v>542000000.0</v>
       </c>
       <c r="F29">
         <v>455000000.0</v>
       </c>
       <c r="G29">
         <v>333000000.0</v>
       </c>
       <c r="H29">
         <v>145000000.0</v>
       </c>
       <c r="I29">
         <v>335000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
         <v>-196000.0</v>
       </c>
       <c r="C30">
         <v>-1157000000.0</v>
       </c>
       <c r="D30">
         <v>-410000000.0</v>
       </c>
       <c r="E30">
         <v>-1149000000.0</v>
       </c>
       <c r="F30">
         <v>-207000000.0</v>
       </c>
       <c r="G30">
         <v>-280000000.0</v>
       </c>
       <c r="H30">
         <v>-147000000.0</v>
       </c>
       <c r="I30">
         <v>-240000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>857000.0</v>
+      </c>
+      <c r="C2">
         <v>339000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>207000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>382000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>485000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>569000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>471000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>423000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>468000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>473000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>305000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>426000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>495000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>434000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>384000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>312000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>333000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>275000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>326000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>414000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>328000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>409000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>321000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>272000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>200000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>65000</v>
+      </c>
+      <c r="C3">
         <v>55000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>124731000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>47000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>78000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>104000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>94000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>88000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>73000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>69000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>55000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>59000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>91000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>103000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>85000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>89000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>65000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>70000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>61000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>52000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>67000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>63000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>57000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>54000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>48000000</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-123000000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-72000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57000000.0</v>
       </c>
       <c r="O4">
         <v>57000000.0</v>
       </c>
       <c r="P4">
+        <v>57000000.0</v>
+      </c>
+      <c r="Q4">
         <v>82000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-16000000.0</v>
       </c>
-      <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>7000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>11000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>52000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-23000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-7000000.0</v>
       </c>
-      <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>-60000.0</v>
+      </c>
+      <c r="C6">
         <v>515000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>134000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-175000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-103000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-84000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>98000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>46000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-45000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-4000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>169000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-121000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-69000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>61000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>50000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>72000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-21000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>58000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-51000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-88000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>86000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-81000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>88000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>49000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>72000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7">
+        <v>-98000000.0</v>
+      </c>
+      <c r="C7">
         <v>-25000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>38000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-133000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>8000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-25000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>61000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-16000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-26000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>44000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>73000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-89000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-81000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>104000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-37000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>18000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-81000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>79000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-7000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-16000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-53000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-89000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>46000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>92000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-15000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-86000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>57000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-49000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-2000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>13000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-33000000.0</v>
       </c>
-      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>-26000000.0</v>
+      </c>
+      <c r="C9">
         <v>-12000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-94000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>67000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-49000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>68000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-6000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-14000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>70000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="K9">
         <v>6000000.0</v>
       </c>
       <c r="L9">
+        <v>6000000.0</v>
+      </c>
+      <c r="M9">
         <v>-86000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>57000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-49000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-2000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>13000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-33000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-125000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-109000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-12000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>3000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-126000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-70000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-3000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>77000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>38000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-10000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-149000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>101000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-37000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>28000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-41000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>122000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>32000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-23000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-17000000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="W11"/>
+      <c r="X11">
         <v>29000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-61000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-31000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...1 lines deleted...]
-      </c>
+      <c r="K12"/>
       <c r="L12">
         <v>3000000.0</v>
       </c>
       <c r="M12">
+        <v>3000000.0</v>
+      </c>
+      <c r="N12">
         <v>11000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-11000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>13000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-15000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-45000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>9000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7000000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>7000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>36000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-8000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>29000000.0</v>
       </c>
       <c r="M13">
         <v>29000000.0</v>
       </c>
       <c r="N13">
+        <v>29000000.0</v>
+      </c>
+      <c r="O13">
         <v>40000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-23000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>22000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-9000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>82000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>70000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>19000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-39000000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>87000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>156000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-61000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14">
+        <v>115000.0</v>
+      </c>
+      <c r="C14">
         <v>120000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-218663000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>110000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>109000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>113000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>111000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>99000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>92000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>93000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>101000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>84000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>83000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>87000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>89000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>77000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76000000.0</v>
       </c>
       <c r="R14">
         <v>76000000.0</v>
       </c>
       <c r="S14">
+        <v>76000000.0</v>
+      </c>
+      <c r="T14">
         <v>85000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>95000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>79000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>77000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>83000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>87000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>76000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>4000000.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
+        <v>797000.0</v>
+      </c>
+      <c r="C16">
         <v>854000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>341000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>207000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>382000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>485000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>569000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>469000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>423000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>468000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>474000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>305000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>426000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>495000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>434000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>384000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>312000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>333000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>275000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>326000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>414000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>328000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>409000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>321000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>272000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>-34000.0</v>
+      </c>
+      <c r="C18">
         <v>115000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>356731000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-44000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-49000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>82000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>104000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>27000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-23000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>146000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>188000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-52000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>123000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>31000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>65000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-19000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>134000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>44000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>47000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-20000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-75000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>97000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>96000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-7000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19"/>
       <c r="C19">
-        <v>-46000000.0</v>
+        <v>-23000000.0</v>
       </c>
       <c r="D19">
         <v>-46000000.0</v>
       </c>
       <c r="E19">
+        <v>-46000000.0</v>
+      </c>
+      <c r="F19">
         <v>-77000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-50000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-93000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-932000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-82000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-218000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-52000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-58000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-82000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-5000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>26000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-959000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-44000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-67000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-69000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-33000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-38000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-117000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-69000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-57000000.0</v>
       </c>
-      <c r="Y19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>139</v>
+      </c>
+      <c r="B21">
+        <v>-14000000.0</v>
+      </c>
       <c r="C21">
+        <v>378000000.0</v>
+      </c>
+      <c r="D21">
         <v>-49000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-52000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>45000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-200000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-36000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-9000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-117000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-21000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-89000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-8000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>892000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-9000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-13000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>790000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-30000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-51000000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>-42000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-48000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>22000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
+        <v>5000.0</v>
+      </c>
+      <c r="C22">
         <v>43000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>66993000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>28000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-95000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>100000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>35000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>39000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-36000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>73000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>68000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>66000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>26000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>46000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>64000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>52000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>38000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>57000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>73000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>14000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>17000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>30000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>23000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-65000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-10000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
+        <v>13974000.0</v>
+      </c>
+      <c r="C23">
         <v>-178000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-197000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-14000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="G23">
         <v>6000000.0</v>
       </c>
       <c r="H23">
+        <v>6000000.0</v>
+      </c>
+      <c r="I23">
         <v>-13000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="K23">
         <v>-5000000.0</v>
       </c>
       <c r="L23">
+        <v>-5000000.0</v>
+      </c>
+      <c r="M23">
         <v>1000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-5000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-62000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-79000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-128000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>131000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>77000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>36000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>59000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24">
+        <v>3000.0</v>
+      </c>
+      <c r="C24">
         <v>-20000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-170731000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="E24">
         <v>1000000.0</v>
       </c>
       <c r="F24">
+        <v>1000000.0</v>
+      </c>
+      <c r="G24">
         <v>54000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>4000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>6000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-5000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>9000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>17000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>16000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>4000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>21000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>3000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-8000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-6000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>20000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-54000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-12000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-3000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
-        <v>37000000.0</v>
+        <v>97904000.0</v>
       </c>
       <c r="C25">
+        <v>24000000.0</v>
+      </c>
+      <c r="D25">
         <v>343660000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-10000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-4000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>14000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>7000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>6000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>9000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-10000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-5000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-3000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>4000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-5000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-7000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-30000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>36000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-10000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>-1000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>207000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-95000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-112000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-1000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-3000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-4000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-5000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-1000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4000000.0</v>
       </c>
       <c r="N26">
         <v>-4000000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="O26">
+        <v>-4000000.0</v>
+      </c>
+      <c r="P26"/>
+      <c r="Q26">
         <v>-1000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-11000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-1000000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>144</v>
+      </c>
+      <c r="B27">
+        <v>10000.0</v>
+      </c>
       <c r="C27">
+        <v>13000000.0</v>
+      </c>
+      <c r="D27">
         <v>-22966000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>11000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>12000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="H27">
         <v>11000000.0</v>
       </c>
       <c r="I27">
+        <v>11000000.0</v>
+      </c>
+      <c r="J27">
         <v>8000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>10000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="M27">
         <v>9000000.0</v>
       </c>
       <c r="N27">
         <v>9000000.0</v>
       </c>
       <c r="O27">
+        <v>9000000.0</v>
+      </c>
+      <c r="P27">
         <v>8000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="R27">
         <v>6000000.0</v>
       </c>
       <c r="S27">
+        <v>6000000.0</v>
+      </c>
+      <c r="T27">
         <v>9000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>8000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>4000000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>-26000.0</v>
+      </c>
+      <c r="C28">
         <v>377000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-39000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-161000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-66000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-193000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-28000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>865000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-8000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-16000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-15000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-126000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-29000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-76000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-6000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>887000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-18000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-76000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-87000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-158000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>80000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>39000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-6000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-47000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>81000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
+        <v>31000.0</v>
+      </c>
+      <c r="C29">
         <v>170000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>232000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>29000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>186000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>198000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>115000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>50000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>215000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>243000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>61000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>39000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>226000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>116000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>154000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>46000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>204000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>105000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>99000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>47000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-12000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>154000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>150000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>41000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>-62000.0</v>
+      </c>
+      <c r="C30">
         <v>-27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-46000000.0</v>
       </c>
       <c r="D30">
         <v>-46000000.0</v>
       </c>
       <c r="E30">
+        <v>-46000000.0</v>
+      </c>
+      <c r="F30">
         <v>-77000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-50000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-93000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-932000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-82000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-218000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-52000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-58000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-82000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-93000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-53000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-959000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-44000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-67000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-69000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-33000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-38000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-117000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-69000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-57000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-37000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>