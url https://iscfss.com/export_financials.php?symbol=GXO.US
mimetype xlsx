--- v1 (2026-06-15)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2275,481 +2278,471 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>707000000.0</v>
+      </c>
+      <c r="C2">
         <v>713000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>758000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>716000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>691000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>720000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>776000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>748000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>690000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>615000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>709000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>597000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>566000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>652000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>717000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>568000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>592000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>549000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>624000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>496000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>458000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>480000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>415000000.0</v>
       </c>
-      <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
-    </row>
-    <row r="3" spans="1:26">
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
+        <v>-223000000.0</v>
+      </c>
+      <c r="C5">
         <v>-222000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-201000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-174000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-120000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-245000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-313000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-101000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-263000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-249000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-239000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-289000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-223000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-244000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-254000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-278000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-246000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-172000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-130000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-123000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>39000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>16000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>58000000.0</v>
       </c>
-      <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>2567000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7">
+        <v>2916000000.0</v>
+      </c>
+      <c r="C7">
         <v>2851000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2789000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2803000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2871000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2589000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2545000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2748000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2653000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2433000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2439000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2361000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2406000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2368000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2413000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2198000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>2060000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1843000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1844000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1814000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1754000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1746000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1431000000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8">
         <v>1000000.0</v>
       </c>
       <c r="C8">
         <v>1000000.0</v>
       </c>
       <c r="D8">
         <v>1000000.0</v>
       </c>
       <c r="E8">
         <v>1000000.0</v>
       </c>
       <c r="F8">
         <v>1000000.0</v>
       </c>
       <c r="G8">
         <v>1000000.0</v>
       </c>
       <c r="H8">
         <v>1000000.0</v>
       </c>
       <c r="I8">
@@ -2766,332 +2759,343 @@
       </c>
       <c r="M8">
         <v>1000000.0</v>
       </c>
       <c r="N8">
         <v>1000000.0</v>
       </c>
       <c r="O8">
         <v>1000000.0</v>
       </c>
       <c r="P8">
         <v>1000000.0</v>
       </c>
       <c r="Q8">
         <v>1000000.0</v>
       </c>
       <c r="R8">
         <v>1000000.0</v>
       </c>
       <c r="S8">
         <v>1000000.0</v>
       </c>
       <c r="T8">
         <v>1000000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>1000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>2667000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2655000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2645000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2635000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2629000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2620000000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>2593000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2587000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2580000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2575000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2569000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2561000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2349000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2354000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2348000000.0</v>
       </c>
-      <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>769000000.0</v>
+      </c>
+      <c r="C10">
         <v>794000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>854000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>339000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>205000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>288000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>413000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>548000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>469000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>423000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>468000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>473000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>305000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>426000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>495000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>434000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>384000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>312000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>333000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>275000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>326000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>414000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>328000000.0</v>
       </c>
-      <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>200000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>854000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>339000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>205000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>288000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>413000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>548000000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>473000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>305000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>426000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>495000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>434000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>384000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>312000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>333000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>275000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>326000000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>769000000.0</v>
+      </c>
+      <c r="C12">
         <v>794000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>854000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>339000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>205000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>288000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>413000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>548000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>469000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>423000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>468000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>473000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>305000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>426000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>495000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>434000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>384000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>312000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>333000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>275000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>326000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>414000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>328000000.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>200000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
         <v>1000000.0</v>
       </c>
       <c r="C13">
         <v>1000000.0</v>
       </c>
       <c r="D13">
         <v>1000000.0</v>
       </c>
       <c r="E13">
         <v>1000000.0</v>
       </c>
       <c r="F13">
         <v>1000000.0</v>
       </c>
       <c r="G13">
         <v>1000000.0</v>
       </c>
       <c r="H13">
         <v>1000000.0</v>
       </c>
       <c r="I13">
@@ -3109,2963 +3113,3069 @@
       <c r="M13">
         <v>1000000.0</v>
       </c>
       <c r="N13">
         <v>1000000.0</v>
       </c>
       <c r="O13">
         <v>1000000.0</v>
       </c>
       <c r="P13">
         <v>1000000.0</v>
       </c>
       <c r="Q13">
         <v>1000000.0</v>
       </c>
       <c r="R13">
         <v>1000000.0</v>
       </c>
       <c r="S13">
         <v>1000000.0</v>
       </c>
       <c r="T13">
         <v>1000000.0</v>
       </c>
       <c r="U13">
+        <v>1000000.0</v>
+      </c>
+      <c r="V13">
         <v>2835000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2903000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2765000000.0</v>
       </c>
-      <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>115718000.0</v>
+      </c>
+      <c r="C14">
         <v>115840000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>115604000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>115329000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>115055000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>118991000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>120035000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>119793000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>119683000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>119273000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>119671000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>119645000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>119415000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>119231000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>119126000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>119065000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>116646000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>115569000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>115695000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>115000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>114602061.0</v>
       </c>
       <c r="V14">
         <v>114602061.0</v>
       </c>
       <c r="W14">
         <v>114602061.0</v>
       </c>
       <c r="X14">
         <v>114602061.0</v>
       </c>
       <c r="Y14">
         <v>114602061.0</v>
       </c>
       <c r="Z14">
         <v>114602061.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14">
+        <v>114602061.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>1000000.0</v>
       </c>
       <c r="O15">
         <v>1000000.0</v>
       </c>
       <c r="P15">
         <v>1000000.0</v>
       </c>
       <c r="Q15">
         <v>1000000.0</v>
       </c>
       <c r="R15">
         <v>1000000.0</v>
       </c>
       <c r="S15">
         <v>1000000.0</v>
       </c>
       <c r="T15">
         <v>1000000.0</v>
       </c>
-      <c r="U15"/>
+      <c r="U15">
+        <v>1000000.0</v>
+      </c>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>255000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>308000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>210000000.0</v>
       </c>
       <c r="K16">
         <v>210000000.0</v>
       </c>
       <c r="L16">
+        <v>210000000.0</v>
+      </c>
+      <c r="M16">
         <v>975000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>950000000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>952000000.0</v>
       </c>
-      <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>998000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1008000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>973000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>877000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>784000000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18">
         <v>56000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>63000000.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20">
+        <v>3727000000.0</v>
+      </c>
+      <c r="C20">
         <v>3730000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>3781000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>3779000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>3827000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>3623000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>3549000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>3676000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>3664000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>2870000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>2891000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>2734000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>2802000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>2765000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>2728000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>2603000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>2769000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1986000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>2017000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>2042000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>2058000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>2048000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>2063000000.0</v>
       </c>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
+        <v>839000000.0</v>
+      </c>
+      <c r="C21">
         <v>865000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>909000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>959000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1008000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>977000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>986000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1061000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>942000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>542000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>567000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>507000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>544000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>555000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>570000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>576000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>557000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>239000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>257000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>274000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>295000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>307000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>299000000.0</v>
       </c>
-      <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>798000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-2000000.0</v>
       </c>
-      <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>12371000000.0</v>
+      </c>
+      <c r="C23">
         <v>12194000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>12262000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>11907000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>11926000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>11322000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>11266000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>11900000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>11360000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>9380000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>9507000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>9091000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>9126000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>9090000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>9219000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>8806000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>8706000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7126000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>7271000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>7133000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>7068000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>7120000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>6548000000.0</v>
       </c>
-      <c r="X23"/>
       <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>2697000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24">
+        <v>2452000000.0</v>
+      </c>
+      <c r="C24">
         <v>2646000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2619000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2176000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2596000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2545000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2521000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2556000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2551000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1511000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1620000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1621000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1625000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1697000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1739000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1789000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1801000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>907000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>927000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>934000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>582000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>586000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>615000000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>2619000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2176000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2596000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2545000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2521000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2556000000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>1621000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1625000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1697000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1739000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1789000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1801000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>907000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>927000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>934000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>582000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>586000000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
+        <v>5350000000.0</v>
+      </c>
+      <c r="C28">
         <v>5166000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5000000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5162000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5352000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5021000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4763000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4979000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4954000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3647000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3618000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3535000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3761000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3723000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3724000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3647000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3561000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2470000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2472000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2513000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2046000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1950000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1776000000.0</v>
       </c>
-      <c r="X28"/>
       <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>-200000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29">
+        <v>6190000000.0</v>
+      </c>
+      <c r="C29">
         <v>6077000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6048000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5653000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5626000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5590000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5634000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5885000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5671000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4506000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4559000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4431000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4438000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4466000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4451000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4452000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4415000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3280000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3312000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3270000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3492000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3537000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3496000000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
+        <v>2070000000.0</v>
+      </c>
+      <c r="C30">
         <v>2020000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2028000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2015000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1950000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1895000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1799000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1968000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1909000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1665000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1753000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1661000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1719000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1605000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1647000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1507000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1560000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1492000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1507000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1391000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1297000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1293000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1224000000.0</v>
       </c>
-      <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
-    </row>
-    <row r="31" spans="1:26">
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-457000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-568000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-635000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-653000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-610000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-796000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>116000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>77000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-20000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>521000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>564000000.0</v>
       </c>
-      <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
-      <c r="Z31">
+      <c r="Z31"/>
+      <c r="AA31">
         <v>240000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32">
+        <v>-868000000.0</v>
+      </c>
+      <c r="C32">
         <v>-564000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-587000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-1128000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-821000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-741000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-548000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-473000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-472000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-162000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-58000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>32000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-97000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-110000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-104000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-33000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-108000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-92000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-230000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-287000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-46000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>140000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>98000000.0</v>
       </c>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
-    </row>
-    <row r="33" spans="1:26">
+      <c r="AA32"/>
+    </row>
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>9118000000.0</v>
+      </c>
+      <c r="C33">
         <v>8983000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>5686000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>9101000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>9337000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>8693000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>8625000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>8941000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>8563000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>6917000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>6939000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>6625000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>6820000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>6779000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>6791000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>6564000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>6450000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>5096000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>5172000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>5175000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>5105000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>5086000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>4712000000.0</v>
       </c>
-      <c r="X33"/>
       <c r="Y33"/>
-      <c r="Z33">
+      <c r="Z33"/>
+      <c r="AA33">
         <v>-200000000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34">
+        <v>639000000.0</v>
+      </c>
+      <c r="C34">
         <v>668000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>709000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>749000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>806000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>595000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>623000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>704000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>626000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>505000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>473000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>419000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>2287000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>2253000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>2270000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>2143000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>1980000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>334000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>1625000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>179000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>160000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>165000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>94000000.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
-    </row>
-    <row r="35" spans="1:26">
+      <c r="AA34"/>
+    </row>
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
+        <v>5228000000.0</v>
+      </c>
+      <c r="C35">
         <v>5416000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>5372000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>4985000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>5541000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>5048000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>5042000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>5327000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>5158000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3852000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>3935000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>3840000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>3912000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>3950000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>4009000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>3932000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>3781000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2629000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2552000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2551000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2145000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2183000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1862000000.0</v>
       </c>
-      <c r="X35"/>
       <c r="Y35"/>
-      <c r="Z35">
+      <c r="Z35"/>
+      <c r="AA35">
         <v>-2697000000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
+        <v>593000000.0</v>
+      </c>
+      <c r="C36">
         <v>577000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>-271800000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>363000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>592000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>511000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>601000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>542000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>520000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>362000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>327000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>328000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>315000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>327000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>306000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>413000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>319000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>267000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>263000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>218000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>170000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>183000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>146000000.0</v>
       </c>
-      <c r="X36"/>
       <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>-200000000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>33000000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>34000000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>33000000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>30000000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>31000000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>34000000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>39000000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>41000000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>40000000.0</v>
       </c>
-      <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-    </row>
-    <row r="38" spans="1:26">
+      <c r="AA37"/>
+    </row>
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>570000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>367000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>379000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>311000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>405000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>8932059000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>328000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>315000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>327000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>306000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>413000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>319000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>267000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>263000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>218000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>170000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>183000000.0</v>
       </c>
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
-    </row>
-    <row r="39" spans="1:26">
+      <c r="AA38"/>
+    </row>
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>414000000.0</v>
+      </c>
+      <c r="C39">
         <v>397000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>-2025566000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>452000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>434000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>446000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>429000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>443000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>419000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>375000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>347000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>332000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>282000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>280000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>286000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>301000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>312000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>226000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>259000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>292000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>340000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>327000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>284000000.0</v>
       </c>
-      <c r="X39"/>
       <c r="Y39"/>
-      <c r="Z39">
+      <c r="Z39"/>
+      <c r="AA39">
         <v>-200000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
+        <v>1884000000.0</v>
+      </c>
+      <c r="C40">
         <v>1850000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1926000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1953000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1897000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1794000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1443000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1780000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1688000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1287000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1157000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1250000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1234000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1117000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1053000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1114000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1198000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1086000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1083000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1277000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1101000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1003000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>792000000.0</v>
       </c>
-      <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
-    </row>
-    <row r="41" spans="1:26">
+      <c r="AA40"/>
+    </row>
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>419000000.0</v>
       </c>
-      <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>417000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>444000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>410000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>334000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>234000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>235000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>223000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>230000000.0</v>
       </c>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
-    </row>
-    <row r="42" spans="1:26">
+      <c r="AA41"/>
+    </row>
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
+        <v>2462000000.0</v>
+      </c>
+      <c r="C42">
         <v>2467000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>2465000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>2453000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2443000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2524000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2629000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2620000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2610000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2602000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>2598000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2593000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2587000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2580000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2575000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2569000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2561000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>2349000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2354000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>2348000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2835000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>2903000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>2765000000.0</v>
       </c>
-      <c r="X42"/>
       <c r="Y42"/>
-      <c r="Z42">
+      <c r="Z42"/>
+      <c r="AA42">
         <v>130000000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-    </row>
-    <row r="44" spans="1:26">
+      <c r="AA43"/>
+    </row>
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-    </row>
-    <row r="45" spans="1:26">
+      <c r="AA44"/>
+    </row>
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45">
+        <v>6167000000.0</v>
+      </c>
+      <c r="C45">
         <v>5990000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>5840000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>5813000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>5884000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>5424000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>5221000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>5385000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>5074000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>4742000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>4699000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>4519000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>4587000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>4493000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>4484000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>4168000000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>2582000000.0</v>
       </c>
-      <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
-    </row>
-    <row r="46" spans="1:26">
+      <c r="AA45"/>
+    </row>
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>3959000000.0</v>
+      </c>
+      <c r="C46">
         <v>3811000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3714000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3786000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3910000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3582000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3489000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3662000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>3437000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3143000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>3154000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3056000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3159000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>3132000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>3187000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2972000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2805000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2604000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2635000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>2641000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2582000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>2548000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>2204000000.0</v>
       </c>
-      <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
-    </row>
-    <row r="47" spans="1:26">
+      <c r="AA46"/>
+    </row>
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>3714000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>3786000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>3910000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>3582000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>3489000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>3662000000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>3056000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>3159000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>3132000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>3187000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>2972000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2805000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2604000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>2635000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>2641000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2582000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>2548000000.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
-    </row>
-    <row r="48" spans="1:26">
+      <c r="AA47"/>
+    </row>
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>747000000.0</v>
+      </c>
+      <c r="C48">
         <v>722000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>718000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>675000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>616000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>590000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>686000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>586000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>553000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>515000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>552000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>479000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>413000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>348000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>323000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>277000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>214000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>163000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>126000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>70000000.0</v>
       </c>
-      <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
-    </row>
-    <row r="49" spans="1:26">
+      <c r="AA48"/>
+    </row>
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>413000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>348000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>323000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>277000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>214000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>163000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>126000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>70000000.0</v>
       </c>
-      <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-    </row>
-    <row r="50" spans="1:26">
+      <c r="AA49"/>
+    </row>
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50">
+        <v>751000000.0</v>
+      </c>
+      <c r="C50">
         <v>463000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>446000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>522000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>90000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>175000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>110000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>223000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>219000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>126000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>27000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>26000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>35000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>84000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>67000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>94000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>84000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>32000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>34000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>40000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>36000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>32000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>58000000.0</v>
       </c>
-      <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-    </row>
-    <row r="51" spans="1:26">
+      <c r="AA50"/>
+    </row>
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
+        <v>6119000000.0</v>
+      </c>
+      <c r="C51">
         <v>5960000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>7898000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>5501000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>5557000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>5309000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>5176000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>5527000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>5423000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4070000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>4086000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>4008000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>4066000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>4149000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>4219000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>4081000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>3945000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2782000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2805000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2788000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2372000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2364000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2104000000.0</v>
       </c>
-      <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
-    </row>
-    <row r="52" spans="1:26">
+      <c r="AA51"/>
+    </row>
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
+        <v>1530000000.0</v>
+      </c>
+      <c r="C52">
         <v>1212000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1191000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1265000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>822000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>856000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>757000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>904000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>891000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>723000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>624000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>587000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>603000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>652000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>627000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>593000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>574000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>487000000.0</v>
       </c>
       <c r="S52">
         <v>487000000.0</v>
       </c>
       <c r="T52">
+        <v>487000000.0</v>
+      </c>
+      <c r="U52">
         <v>472000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>450000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>411000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>390000000.0</v>
       </c>
-      <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
-    </row>
-    <row r="53" spans="1:26">
+      <c r="AA52"/>
+    </row>
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>-547452000.0</v>
       </c>
-      <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>422577000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>2000000.0</v>
       </c>
-      <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>2835000000.0</v>
       </c>
-      <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>400000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-    </row>
-    <row r="55" spans="1:26">
+      <c r="AA54"/>
+    </row>
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>12371000000.0</v>
+      </c>
+      <c r="C55">
         <v>12194000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>8974000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>11907000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>11926000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>11322000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>11266000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>11900000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>11360000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>9380000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>9507000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>9091000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>9126000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>9090000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>9219000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>8806000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>8706000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>7126000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>7271000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>7133000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>7068000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>7120000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>6548000000.0</v>
       </c>
-      <c r="X55"/>
       <c r="Y55"/>
       <c r="Z55"/>
-    </row>
-    <row r="56" spans="1:26">
+      <c r="AA55"/>
+    </row>
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>3253000000.0</v>
+      </c>
+      <c r="C56">
         <v>3211000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>3288000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2806000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2589000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2629000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2641000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2959000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2797000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2463000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2568000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2466000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2306000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2311000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2428000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>2242000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>2256000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>2030000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>2099000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1958000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1963000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2034000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1836000000.0</v>
       </c>
-      <c r="X56"/>
       <c r="Y56"/>
-      <c r="Z56">
+      <c r="Z56"/>
+      <c r="AA56">
         <v>200000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>4121000000.0</v>
+      </c>
+      <c r="C57">
         <v>3775000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3875000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3934000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3410000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3370000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3189000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>3432000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3269000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2625000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2626000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2434000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2403000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2421000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2532000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2275000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2364000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2122000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2329000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2245000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>2009000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1894000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1738000000.0</v>
       </c>
-      <c r="X57"/>
       <c r="Y57"/>
       <c r="Z57"/>
-    </row>
-    <row r="58" spans="1:26">
+      <c r="AA57"/>
+    </row>
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>9349000000.0</v>
+      </c>
+      <c r="C58">
         <v>9191000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>9247000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>8919000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>8951000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>8418000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>8231000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>8759000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>8427000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>6477000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>6561000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>6274000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>6315000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>6371000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>6541000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>6207000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>6145000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>4751000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>4881000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>4796000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>4154000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>4077000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>3600000000.0</v>
       </c>
-      <c r="X58"/>
       <c r="Y58"/>
-      <c r="Z58">
+      <c r="Z58"/>
+      <c r="AA58">
         <v>-2697000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-    </row>
-    <row r="60" spans="1:26">
+      <c r="AA59"/>
+    </row>
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>2987000000.0</v>
+      </c>
+      <c r="C60">
         <v>2968000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2983000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2955000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2940000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2870000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>3003000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>3106000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2901000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2869000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2912000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2784000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2778000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2685000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2645000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2569000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2530000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2341000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2351000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2296000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2874000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2919000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2823000000.0</v>
       </c>
-      <c r="X60"/>
       <c r="Y60"/>
-      <c r="Z60">
+      <c r="Z60"/>
+      <c r="AA60">
         <v>2697000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-    </row>
-    <row r="62" spans="1:26">
+      <c r="AA61"/>
+    </row>
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6094,2997 +6204,3048 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B2">
         <v>11647000000.0</v>
       </c>
       <c r="C2">
         <v>10268000000.0</v>
       </c>
       <c r="D2">
         <v>8396000000.0</v>
       </c>
       <c r="E2">
         <v>7772000000.0</v>
       </c>
       <c r="F2">
         <v>6972000000.0</v>
       </c>
       <c r="G2">
         <v>5492000000.0</v>
       </c>
       <c r="H2">
         <v>5414000000.0</v>
       </c>
       <c r="I2">
         <v>5378000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B3">
         <v>457000000.0</v>
       </c>
       <c r="C3">
         <v>415000000.0</v>
       </c>
       <c r="D3">
         <v>361000000.0</v>
       </c>
       <c r="E3">
         <v>329000000.0</v>
       </c>
       <c r="F3">
         <v>335000000.0</v>
       </c>
       <c r="G3">
         <v>323000000.0</v>
       </c>
       <c r="H3">
         <v>302000000.0</v>
       </c>
       <c r="I3">
         <v>261000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B5">
         <v>237000000.0</v>
       </c>
       <c r="C5">
         <v>249000000.0</v>
       </c>
       <c r="D5">
         <v>319000000.0</v>
       </c>
       <c r="E5">
         <v>293000000.0</v>
       </c>
       <c r="F5">
         <v>174000000.0</v>
       </c>
       <c r="G5">
         <v>18000000.0</v>
       </c>
       <c r="H5">
         <v>151000000.0</v>
       </c>
       <c r="I5">
         <v>159000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B6">
         <v>694000000.0</v>
       </c>
       <c r="C6">
         <v>664000000.0</v>
       </c>
       <c r="D6">
         <v>680000000.0</v>
       </c>
       <c r="E6">
         <v>622000000.0</v>
       </c>
       <c r="F6">
         <v>509000000.0</v>
       </c>
       <c r="G6">
         <v>341000000.0</v>
       </c>
       <c r="H6">
         <v>453000000.0</v>
       </c>
       <c r="I6">
         <v>420000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B9">
         <v>1531000000.0</v>
       </c>
       <c r="C9">
         <v>1441000000.0</v>
       </c>
       <c r="D9">
         <v>1382000000.0</v>
       </c>
       <c r="E9">
         <v>1221000000.0</v>
       </c>
       <c r="F9">
         <v>968000000.0</v>
       </c>
       <c r="G9">
         <v>703000000.0</v>
       </c>
       <c r="H9">
         <v>680000000.0</v>
       </c>
       <c r="I9">
         <v>687000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B10">
         <v>104000000.0</v>
       </c>
       <c r="C10">
         <v>146000000.0</v>
       </c>
       <c r="D10">
         <v>266000000.0</v>
       </c>
       <c r="E10">
         <v>264000000.0</v>
       </c>
       <c r="F10">
         <v>153000000.0</v>
       </c>
       <c r="G10">
         <v>-6000000.0</v>
       </c>
       <c r="H10">
         <v>118000000.0</v>
       </c>
       <c r="I10">
         <v>126000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B11">
         <v>68000000.0</v>
       </c>
       <c r="C11">
         <v>8000000.0</v>
       </c>
       <c r="D11">
         <v>33000000.0</v>
       </c>
       <c r="E11">
         <v>64000000.0</v>
       </c>
       <c r="F11">
         <v>-8000000.0</v>
       </c>
       <c r="G11">
         <v>16000000.0</v>
       </c>
       <c r="H11">
         <v>37000000.0</v>
       </c>
       <c r="I11">
         <v>36000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B12">
         <v>133000000.0</v>
       </c>
       <c r="C12">
         <v>103000000.0</v>
       </c>
       <c r="D12">
         <v>53000000.0</v>
       </c>
       <c r="E12">
         <v>29000000.0</v>
       </c>
       <c r="F12">
         <v>21000000.0</v>
       </c>
       <c r="G12">
         <v>24000000.0</v>
       </c>
       <c r="H12">
         <v>33000000.0</v>
       </c>
       <c r="I12">
         <v>30000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B13">
         <v>133000000.0</v>
       </c>
       <c r="C13">
         <v>103000000.0</v>
       </c>
       <c r="D13">
         <v>53000000.0</v>
       </c>
       <c r="E13">
         <v>29000000.0</v>
       </c>
       <c r="F13">
         <v>21000000.0</v>
       </c>
       <c r="G13">
         <v>24000000.0</v>
       </c>
       <c r="H13">
         <v>33000000.0</v>
       </c>
       <c r="I13">
         <v>30000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B14">
         <v>-4000000.0</v>
       </c>
       <c r="C14">
         <v>-4000000.0</v>
       </c>
       <c r="D14">
         <v>-4000000.0</v>
       </c>
       <c r="E14">
         <v>3000000.0</v>
       </c>
       <c r="F14">
         <v>8000000.0</v>
       </c>
       <c r="G14">
         <v>125000000.0</v>
       </c>
       <c r="H14">
         <v>130000000.0</v>
       </c>
       <c r="I14">
         <v>130000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B15">
         <v>32000000.0</v>
       </c>
       <c r="C15">
         <v>134000000.0</v>
       </c>
       <c r="D15">
         <v>229000000.0</v>
       </c>
       <c r="E15">
         <v>197000000.0</v>
       </c>
       <c r="F15">
         <v>153000000.0</v>
       </c>
       <c r="G15">
         <v>-31000000.0</v>
       </c>
       <c r="H15">
         <v>60000000.0</v>
       </c>
       <c r="I15">
         <v>70000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B16">
         <v>32000000.0</v>
       </c>
       <c r="C16">
         <v>134000000.0</v>
       </c>
       <c r="D16">
         <v>229000000.0</v>
       </c>
       <c r="E16">
         <v>197000000.0</v>
       </c>
       <c r="F16">
         <v>153000000.0</v>
       </c>
       <c r="G16">
         <v>-31000000.0</v>
       </c>
       <c r="H16">
         <v>60000000.0</v>
       </c>
       <c r="I16">
         <v>70000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B17">
         <v>36000000.0</v>
       </c>
       <c r="C17">
         <v>138000000.0</v>
       </c>
       <c r="D17">
         <v>206000000.0</v>
       </c>
       <c r="E17">
         <v>200000000.0</v>
       </c>
       <c r="F17">
         <v>161000000.0</v>
       </c>
       <c r="G17">
         <v>-22000000.0</v>
       </c>
       <c r="H17">
         <v>81000000.0</v>
       </c>
       <c r="I17">
         <v>90000000.0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B18">
         <v>-133000000.0</v>
       </c>
       <c r="C18">
         <v>-103000000.0</v>
       </c>
       <c r="D18">
         <v>-51000000.0</v>
       </c>
       <c r="E18">
         <v>-29000000.0</v>
       </c>
       <c r="F18">
         <v>-21000000.0</v>
       </c>
       <c r="G18">
         <v>-24000000.0</v>
       </c>
       <c r="H18">
         <v>-33000000.0</v>
       </c>
       <c r="I18">
         <v>-30000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>51000000.0</v>
       </c>
       <c r="F19">
         <v>23000000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>32000000.0</v>
       </c>
       <c r="F20">
         <v>4000000.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B21">
         <v>425000000.0</v>
       </c>
       <c r="C21">
         <v>218000000.0</v>
       </c>
       <c r="D21">
         <v>318000000.0</v>
       </c>
       <c r="E21">
         <v>242000000.0</v>
       </c>
       <c r="F21">
         <v>151000000.0</v>
       </c>
       <c r="G21">
         <v>16000000.0</v>
       </c>
       <c r="H21">
         <v>150000000.0</v>
       </c>
       <c r="I21">
         <v>143000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B23">
         <v>12753000000.0</v>
       </c>
       <c r="C23">
         <v>11491000000.0</v>
       </c>
       <c r="D23">
         <v>9460000000.0</v>
       </c>
       <c r="E23">
         <v>8751000000.0</v>
       </c>
       <c r="F23">
         <v>7789000000.0</v>
       </c>
       <c r="G23">
         <v>6179000000.0</v>
       </c>
       <c r="H23">
         <v>5944000000.0</v>
       </c>
       <c r="I23">
         <v>5906000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B25">
         <v>457000000.0</v>
       </c>
       <c r="C25">
         <v>415000000.0</v>
       </c>
       <c r="D25">
         <v>355000000.0</v>
       </c>
       <c r="E25">
         <v>329000000.0</v>
       </c>
       <c r="F25">
         <v>335000000.0</v>
       </c>
       <c r="G25">
         <v>323000000.0</v>
       </c>
       <c r="H25">
         <v>302000000.0</v>
       </c>
       <c r="I25">
         <v>261000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
         <v>47000000.0</v>
       </c>
       <c r="H27">
         <v>1000000.0</v>
       </c>
       <c r="I27">
         <v>9000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B28">
         <v>1106000000.0</v>
       </c>
       <c r="C28">
         <v>1061000000.0</v>
       </c>
       <c r="D28">
         <v>1010000000.0</v>
       </c>
       <c r="E28">
         <v>886000000.0</v>
       </c>
       <c r="F28">
         <v>714000000.0</v>
       </c>
       <c r="G28">
         <v>658000000.0</v>
       </c>
       <c r="H28">
         <v>515000000.0</v>
       </c>
       <c r="I28">
         <v>537000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B29">
         <v>68000000.0</v>
       </c>
       <c r="C29">
         <v>8000000.0</v>
       </c>
       <c r="D29">
         <v>51000000.0</v>
       </c>
       <c r="E29">
         <v>64000000.0</v>
       </c>
       <c r="F29">
         <v>-8000000.0</v>
       </c>
       <c r="G29">
         <v>16000000.0</v>
       </c>
       <c r="H29">
         <v>37000000.0</v>
       </c>
       <c r="I29">
         <v>36000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B30">
         <v>1106000000.0</v>
       </c>
       <c r="C30">
         <v>1223000000.0</v>
       </c>
       <c r="D30">
         <v>1064000000.0</v>
       </c>
       <c r="E30">
         <v>979000000.0</v>
       </c>
       <c r="F30">
         <v>817000000.0</v>
       </c>
       <c r="G30">
         <v>687000000.0</v>
       </c>
       <c r="H30">
         <v>530000000.0</v>
       </c>
       <c r="I30">
         <v>528000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B31">
         <v>-321000000.0</v>
       </c>
       <c r="C31">
         <v>-72000000.0</v>
       </c>
       <c r="D31">
         <v>-52000000.0</v>
       </c>
       <c r="E31">
         <v>22000000.0</v>
       </c>
       <c r="F31">
         <v>2000000.0</v>
       </c>
       <c r="G31">
         <v>-22000000.0</v>
       </c>
       <c r="H31">
         <v>-32000000.0</v>
       </c>
       <c r="I31">
         <v>-17000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B32">
         <v>13178000000.0</v>
       </c>
       <c r="C32">
         <v>11709000000.0</v>
       </c>
       <c r="D32">
         <v>9778000000.0</v>
       </c>
       <c r="E32">
         <v>8993000000.0</v>
       </c>
       <c r="F32">
         <v>7940000000.0</v>
       </c>
       <c r="G32">
         <v>6195000000.0</v>
       </c>
       <c r="H32">
         <v>6094000000.0</v>
       </c>
       <c r="I32">
         <v>6065000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B2">
+        <v>2933000000.0</v>
+      </c>
+      <c r="C2">
         <v>2923000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3082000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2857000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2923000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2667000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2850000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2782000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2488000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2148000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2253000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2113000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2041000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1989000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2122000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1974000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1852000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1824000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1988000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1736000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1649000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1599000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1561000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1380000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1272000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1279000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B3">
+        <v>117000000.0</v>
+      </c>
+      <c r="C3">
         <v>115000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>120000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>118000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>110000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>109000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>113000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>111000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>99000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>92000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>93000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>101000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>84000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>83000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>87000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>89000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>77000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76000000.0</v>
       </c>
       <c r="S3">
         <v>76000000.0</v>
       </c>
       <c r="T3">
+        <v>76000000.0</v>
+      </c>
+      <c r="U3">
         <v>85000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>95000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>79000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>77000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>83000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>87000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>76000000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B5">
+        <v>71000000.0</v>
+      </c>
+      <c r="C5">
         <v>16968000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>96000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>123000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>88000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-50000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>97000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87000000.0</v>
       </c>
       <c r="I5">
         <v>87000000.0</v>
       </c>
       <c r="J5">
+        <v>87000000.0</v>
+      </c>
+      <c r="K5">
         <v>-22000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>80000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>108000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>109000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>53000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>69000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>89000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>82000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>53000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>75000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>47000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>21000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>31000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>50000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>49000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-84000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B6">
+        <v>188000000.0</v>
+      </c>
+      <c r="C6">
         <v>131968000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>216000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>241000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>198000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>59000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>210000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>198000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>186000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>70000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>173000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>209000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>193000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>136000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>156000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>178000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>159000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>129000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>151000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>132000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>116000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>110000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>127000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>132000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>3000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>79000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B9">
+        <v>508000000.0</v>
+      </c>
+      <c r="C9">
         <v>375000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>425000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>538000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>376000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>310000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>400000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>375000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>358000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>308000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>337000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>358000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>353000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>334000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>345000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>313000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>304000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>259000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>274000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>238000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>233000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>223000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>205000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>204000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>133000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>161000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B10">
+        <v>48000000.0</v>
+      </c>
+      <c r="C10">
         <v>17000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>66000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>88000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>43000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-93000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>97000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>42000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>53000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-46000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>68000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>83000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>86000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>29000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>59000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>83000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>73000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>49000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>70000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>42000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>15000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>26000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>44000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>43000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-89000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-4000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B11">
+        <v>21000000.0</v>
+      </c>
+      <c r="C11">
         <v>12000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>23000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>28000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>15000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-3000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>7000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>14000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-10000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-5000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>15000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>20000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>13000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>19000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>21000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>11000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>13000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-31000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>9000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>14000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>20000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-24000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B12">
+        <v>35000000.0</v>
+      </c>
+      <c r="C12">
         <v>32000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>30000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>35000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>45000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>43000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>50000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>45000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>34000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>24000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>12000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>25000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>23000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>24000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>10000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="T12">
         <v>5000000.0</v>
       </c>
       <c r="U12">
+        <v>5000000.0</v>
+      </c>
+      <c r="V12">
         <v>6000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="X12">
         <v>6000000.0</v>
       </c>
       <c r="Y12">
+        <v>6000000.0</v>
+      </c>
+      <c r="Z12">
         <v>5000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B13">
+        <v>9000000.0</v>
+      </c>
+      <c r="C13">
         <v>11000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>30000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>11000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>9000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>11000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>34000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>11000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3000000.0</v>
       </c>
-      <c r="K13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>14000000.0</v>
       </c>
       <c r="N13">
+        <v>14000000.0</v>
+      </c>
+      <c r="O13">
         <v>13000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>10000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>6000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>9000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="T13">
         <v>5000000.0</v>
       </c>
       <c r="U13">
+        <v>5000000.0</v>
+      </c>
+      <c r="V13">
         <v>6000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>5000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>6000000.0</v>
       </c>
-      <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B14">
+        <v>-2000000.0</v>
+      </c>
+      <c r="C14">
         <v>-1000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>0.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-1000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-2000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-1000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>0.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="J14">
         <v>-1000000.0</v>
       </c>
       <c r="K14">
+        <v>-1000000.0</v>
+      </c>
+      <c r="L14">
         <v>0.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="N14">
         <v>1000000.0</v>
       </c>
       <c r="O14">
+        <v>1000000.0</v>
+      </c>
+      <c r="P14">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="Q14">
         <v>1000000.0</v>
       </c>
       <c r="R14">
-        <v>-1000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="S14">
         <v>-1000000.0</v>
       </c>
       <c r="T14">
         <v>-1000000.0</v>
       </c>
       <c r="U14">
+        <v>-1000000.0</v>
+      </c>
+      <c r="V14">
         <v>40000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>124000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-2000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>124000000.0</v>
       </c>
       <c r="Z14">
         <v>124000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14">
+        <v>124000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B15">
+        <v>25000000.0</v>
+      </c>
+      <c r="C15">
         <v>4000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>43000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>59000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>26000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-96000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>100000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>33000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>38000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-37000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>73000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>66000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>65000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>25000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>46000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>63000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>51000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>37000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>56000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>72000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>11000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>14000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>28000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>18000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-65000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-12000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>43000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>59000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>26000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-96000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>100000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>33000000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>66000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>65000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>25000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>46000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>63000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>51000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>37000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>56000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>72000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>11000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>14000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>28000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>18000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-65000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-12000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B17">
+        <v>27000000.0</v>
+      </c>
+      <c r="C17">
         <v>5000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>43000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>60000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>28000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-95000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>100000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>35000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>39000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-36000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>73000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>68000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>66000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>26000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>46000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>64000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>52000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>38000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>57000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>73000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>14000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>17000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>30000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>23000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-65000000.0</v>
       </c>
-      <c r="Z17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B18">
+        <v>-35000000.0</v>
+      </c>
+      <c r="C18">
         <v>-32000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-30000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-35000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-36000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-32000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-5000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-43000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-34000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-21000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14000000.0</v>
       </c>
       <c r="M18">
         <v>-14000000.0</v>
       </c>
       <c r="N18">
+        <v>-14000000.0</v>
+      </c>
+      <c r="O18">
         <v>-13000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-10000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-6000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-9000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="T18">
         <v>-5000000.0</v>
       </c>
       <c r="U18">
+        <v>-5000000.0</v>
+      </c>
+      <c r="V18">
         <v>-6000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="X18">
         <v>-6000000.0</v>
       </c>
       <c r="Y18">
+        <v>-6000000.0</v>
+      </c>
+      <c r="Z18">
         <v>-5000000.0</v>
       </c>
-      <c r="Z18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>1000000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>-5000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>17000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>23000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>16000000.0</v>
       </c>
-      <c r="S19"/>
-      <c r="T19">
+      <c r="T19"/>
+      <c r="U19">
         <v>11000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1000000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>3000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>21000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>18000000.0</v>
       </c>
-      <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>1000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>13000000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>2000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>-1000000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B21">
+        <v>77000000.0</v>
+      </c>
+      <c r="C21">
         <v>79000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>137000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>118000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>89000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-56000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>101000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>81000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>75000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-39000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>87000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>90000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>99000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>42000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>74000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>72000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>59000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>37000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>63000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>36000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>22000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>30000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>50000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>49000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-85000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B23">
+        <v>3364000000.0</v>
+      </c>
+      <c r="C23">
         <v>3219000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3370000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3277000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3210000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3033000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3149000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3076000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2771000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2495000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2503000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2381000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2295000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2281000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2393000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2215000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2097000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2046000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2199000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1938000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1860000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1792000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1716000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1535000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1490000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1438000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B25">
+        <v>117000000.0</v>
+      </c>
+      <c r="C25">
         <v>115000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>120000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>118000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>110000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>109000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>113000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>111000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>99000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>92000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>93000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>101000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>84000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>83000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>87000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>89000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>77000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76000000.0</v>
       </c>
       <c r="S25">
         <v>76000000.0</v>
       </c>
       <c r="T25">
+        <v>76000000.0</v>
+      </c>
+      <c r="U25">
         <v>85000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>95000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>79000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>77000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>83000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>87000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>76000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>6000000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>18000000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>17000000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B28">
+        <v>295000000.0</v>
+      </c>
+      <c r="C28">
         <v>296000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>288000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>285000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>272000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>261000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>277000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>265000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>270000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>249000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>237000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>258000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>245000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>258000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>249000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>227000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>220000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>190000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>189000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>171000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>177000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>189000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>151000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>157000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>168000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>159000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B29">
+        <v>21000000.0</v>
+      </c>
+      <c r="C29">
         <v>12000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>23000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>28000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>15000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-3000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>14000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-10000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-5000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>15000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>20000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>13000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>19000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>21000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>11000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>13000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-31000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>9000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>14000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>20000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-24000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B30">
+        <v>431000000.0</v>
+      </c>
+      <c r="C30">
         <v>296000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>288000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>420000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>287000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>366000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>299000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>294000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>283000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>347000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>250000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>268000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>254000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>292000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>271000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>241000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>245000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>222000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>211000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>202000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>211000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>193000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>155000000.0</v>
       </c>
       <c r="X30">
         <v>155000000.0</v>
       </c>
       <c r="Y30">
+        <v>155000000.0</v>
+      </c>
+      <c r="Z30">
         <v>218000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>159000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B31">
+        <v>-29000000.0</v>
+      </c>
+      <c r="C31">
         <v>-62000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-71000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-30000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-46000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-37000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-4000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-39000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-22000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-7000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-19000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13000000.0</v>
       </c>
       <c r="N31">
         <v>-13000000.0</v>
       </c>
       <c r="O31">
+        <v>-13000000.0</v>
+      </c>
+      <c r="P31">
         <v>-15000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>11000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>14000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>12000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>7000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>6000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-7000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="X31">
         <v>-6000000.0</v>
       </c>
       <c r="Y31">
+        <v>-6000000.0</v>
+      </c>
+      <c r="Z31">
         <v>-4000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-6000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B32">
+        <v>3441000000.0</v>
+      </c>
+      <c r="C32">
         <v>3298000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3507000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3395000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3299000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2977000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3250000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3157000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2846000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2456000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2590000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2471000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2394000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2323000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2467000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2287000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2156000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2083000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2262000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1974000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1882000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1822000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1766000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1584000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1405000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1440000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
@@ -9115,2811 +9276,2854 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
-        <v>485000.0</v>
+        <v>485000000.0</v>
       </c>
       <c r="C2">
         <v>470000000.0</v>
       </c>
       <c r="D2">
         <v>495000000.0</v>
       </c>
       <c r="E2">
         <v>333000000.0</v>
       </c>
       <c r="F2">
         <v>328000000.0</v>
       </c>
       <c r="G2">
         <v>200000000.0</v>
       </c>
       <c r="H2">
         <v>301000000.0</v>
       </c>
       <c r="I2">
         <v>255000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B3">
-        <v>324000</v>
+        <v>324000000</v>
       </c>
       <c r="C3">
         <v>359000000</v>
       </c>
       <c r="D3">
         <v>274000000</v>
       </c>
       <c r="E3">
         <v>342000000</v>
       </c>
       <c r="F3">
         <v>250000000</v>
       </c>
       <c r="G3">
         <v>222000000</v>
       </c>
       <c r="H3">
         <v>222000000</v>
       </c>
       <c r="I3">
         <v>270000000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>180000000.0</v>
       </c>
       <c r="F4">
         <v>7000000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>24000000.0</v>
       </c>
       <c r="F5">
         <v>-57000000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
-        <v>372000.0</v>
+        <v>372000000.0</v>
       </c>
       <c r="C6">
         <v>15000000.0</v>
       </c>
       <c r="D6">
         <v>-25000000.0</v>
       </c>
       <c r="E6">
         <v>162000000.0</v>
       </c>
       <c r="F6">
         <v>5000000.0</v>
       </c>
       <c r="G6">
         <v>128000000.0</v>
       </c>
       <c r="H6">
         <v>-101000000.0</v>
       </c>
       <c r="I6">
         <v>46000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7">
         <v>-112000000.0</v>
       </c>
       <c r="C7">
         <v>-6000000.0</v>
       </c>
       <c r="D7">
         <v>-53000000.0</v>
       </c>
       <c r="E7">
         <v>4000000.0</v>
       </c>
       <c r="F7">
         <v>3000000.0</v>
       </c>
       <c r="G7">
         <v>34000000.0</v>
       </c>
       <c r="H7">
         <v>-276000000.0</v>
       </c>
       <c r="I7">
         <v>-36000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-71000000.0</v>
       </c>
       <c r="F8">
         <v>-243000000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
         <v>-88000000.0</v>
       </c>
       <c r="C9">
         <v>118000000.0</v>
       </c>
       <c r="D9">
         <v>-17000000.0</v>
       </c>
       <c r="E9">
         <v>-71000000.0</v>
       </c>
       <c r="F9">
         <v>-243000000.0</v>
       </c>
       <c r="G9">
         <v>-122000000.0</v>
       </c>
       <c r="H9">
         <v>-173000000.0</v>
       </c>
       <c r="I9">
         <v>39000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>51000000.0</v>
       </c>
       <c r="F11">
         <v>114000000.0</v>
       </c>
       <c r="G11">
         <v>-13000000.0</v>
       </c>
       <c r="H11">
         <v>-41000000.0</v>
       </c>
       <c r="I11">
         <v>-39000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>9000000.0</v>
       </c>
       <c r="F12">
         <v>-44000000.0</v>
       </c>
       <c r="G12">
         <v>7000000.0</v>
       </c>
       <c r="H12">
         <v>59000000.0</v>
       </c>
       <c r="I12">
         <v>40000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>30000000.0</v>
       </c>
       <c r="F13">
         <v>132000000.0</v>
       </c>
       <c r="G13">
         <v>169000000.0</v>
       </c>
       <c r="H13">
         <v>-62000000.0</v>
       </c>
       <c r="I13">
         <v>-36000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14">
-        <v>457000.0</v>
+        <v>457000000.0</v>
       </c>
       <c r="C14">
         <v>415000000.0</v>
       </c>
       <c r="D14">
         <v>361000000.0</v>
       </c>
       <c r="E14">
         <v>329000000.0</v>
       </c>
       <c r="F14">
         <v>335000000.0</v>
       </c>
       <c r="G14">
         <v>323000000.0</v>
       </c>
       <c r="H14">
         <v>302000000.0</v>
       </c>
       <c r="I14">
         <v>261000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>16000000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16">
-        <v>857000.0</v>
+        <v>857000000.0</v>
       </c>
       <c r="C16">
         <v>485000000.0</v>
       </c>
       <c r="D16">
         <v>470000000.0</v>
       </c>
       <c r="E16">
         <v>495000000.0</v>
       </c>
       <c r="F16">
         <v>333000000.0</v>
       </c>
       <c r="G16">
         <v>328000000.0</v>
       </c>
       <c r="H16">
         <v>200000000.0</v>
       </c>
       <c r="I16">
         <v>301000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B18">
-        <v>110000.0</v>
+        <v>110000000.0</v>
       </c>
       <c r="C18">
         <v>190000000.0</v>
       </c>
       <c r="D18">
         <v>284000000.0</v>
       </c>
       <c r="E18">
         <v>200000000.0</v>
       </c>
       <c r="F18">
         <v>205000000.0</v>
       </c>
       <c r="G18">
         <v>111000000.0</v>
       </c>
       <c r="H18">
         <v>-77000000.0</v>
       </c>
       <c r="I18">
         <v>65000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19">
         <v>-24000000.0</v>
       </c>
       <c r="C19">
         <v>-1157000000.0</v>
       </c>
       <c r="D19">
         <v>-285000000.0</v>
       </c>
       <c r="E19">
         <v>21000000.0</v>
       </c>
       <c r="F19">
         <v>-207000000.0</v>
       </c>
       <c r="G19">
         <v>-280000000.0</v>
       </c>
       <c r="H19">
         <v>-147000000.0</v>
       </c>
       <c r="I19">
         <v>-240000000.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21">
         <v>322000000.0</v>
       </c>
       <c r="C21">
         <v>637000000.0</v>
       </c>
       <c r="D21">
         <v>-169000000.0</v>
       </c>
       <c r="E21">
         <v>786000000.0</v>
       </c>
       <c r="F21">
         <v>696000000.0</v>
       </c>
       <c r="G21">
         <v>-99000000.0</v>
       </c>
       <c r="H21">
         <v>-115000000.0</v>
       </c>
       <c r="I21">
         <v>-92000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B22">
-        <v>36000.0</v>
+        <v>36000000.0</v>
       </c>
       <c r="C22">
         <v>138000000.0</v>
       </c>
       <c r="D22">
         <v>233000000.0</v>
       </c>
       <c r="E22">
         <v>200000000.0</v>
       </c>
       <c r="F22">
         <v>161000000.0</v>
       </c>
       <c r="G22">
         <v>-22000000.0</v>
       </c>
       <c r="H22">
         <v>81000000.0</v>
       </c>
       <c r="I22">
         <v>90000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B23">
-        <v>-119889000.0</v>
+        <v>-11000000.0</v>
       </c>
       <c r="C23">
         <v>7000000.0</v>
       </c>
       <c r="D23">
         <v>-5000000.0</v>
       </c>
       <c r="E23">
         <v>1000000.0</v>
       </c>
       <c r="F23">
         <v>-962000000.0</v>
       </c>
       <c r="G23">
         <v>190000000.0</v>
       </c>
       <c r="H23">
         <v>532000000.0</v>
       </c>
       <c r="I23">
         <v>54000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B24">
-        <v>128000.0</v>
+        <v>152000000.0</v>
       </c>
       <c r="C24">
         <v>61000000.0</v>
       </c>
       <c r="D24">
         <v>16000000.0</v>
       </c>
       <c r="E24">
         <v>48000000.0</v>
       </c>
       <c r="F24">
         <v>11000000.0</v>
       </c>
       <c r="G24">
         <v>-28000000.0</v>
       </c>
       <c r="H24">
         <v>75000000.0</v>
       </c>
       <c r="I24">
         <v>30000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B25">
-        <v>111923000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="C25">
         <v>1000000.0</v>
       </c>
       <c r="D25">
         <v>23000000.0</v>
       </c>
       <c r="E25">
         <v>-17000000.0</v>
       </c>
       <c r="F25">
         <v>-24000000.0</v>
       </c>
       <c r="G25">
         <v>788000000.0</v>
       </c>
       <c r="H25">
         <v>17000000.0</v>
       </c>
       <c r="I25">
         <v>20000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B26">
         <v>-200000000.0</v>
       </c>
       <c r="C26">
         <v>-8000000.0</v>
       </c>
       <c r="D26">
         <v>-12000000.0</v>
       </c>
       <c r="E26">
         <v>-16000000.0</v>
       </c>
       <c r="F26">
         <v>-1000000.0</v>
       </c>
       <c r="G26">
         <v>-21000000.0</v>
       </c>
       <c r="H26">
         <v>-258000000.0</v>
       </c>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B27">
-        <v>47000.0</v>
+        <v>47000000.0</v>
       </c>
       <c r="C27">
         <v>39000000.0</v>
       </c>
       <c r="D27">
         <v>35000000.0</v>
       </c>
       <c r="E27">
         <v>33000000.0</v>
       </c>
       <c r="F27">
         <v>28000000.0</v>
       </c>
       <c r="G27">
         <v>25000000.0</v>
       </c>
       <c r="H27">
         <v>23000000.0</v>
       </c>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B28">
-        <v>111000.0</v>
+        <v>111000000.0</v>
       </c>
       <c r="C28">
         <v>636000000.0</v>
       </c>
       <c r="D28">
         <v>-186000000.0</v>
       </c>
       <c r="E28">
         <v>787000000.0</v>
       </c>
       <c r="F28">
         <v>-241000000.0</v>
       </c>
       <c r="G28">
         <v>67000000.0</v>
       </c>
       <c r="H28">
         <v>-102000000.0</v>
       </c>
       <c r="I28">
         <v>-38000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B29">
-        <v>434000.0</v>
+        <v>434000000.0</v>
       </c>
       <c r="C29">
         <v>549000000.0</v>
       </c>
       <c r="D29">
         <v>558000000.0</v>
       </c>
       <c r="E29">
         <v>542000000.0</v>
       </c>
       <c r="F29">
         <v>455000000.0</v>
       </c>
       <c r="G29">
         <v>333000000.0</v>
       </c>
       <c r="H29">
         <v>145000000.0</v>
       </c>
       <c r="I29">
         <v>335000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B30">
-        <v>-196000.0</v>
+        <v>-196000000.0</v>
       </c>
       <c r="C30">
         <v>-1157000000.0</v>
       </c>
       <c r="D30">
         <v>-410000000.0</v>
       </c>
       <c r="E30">
         <v>-1149000000.0</v>
       </c>
       <c r="F30">
         <v>-207000000.0</v>
       </c>
       <c r="G30">
         <v>-280000000.0</v>
       </c>
       <c r="H30">
         <v>-147000000.0</v>
       </c>
       <c r="I30">
         <v>-240000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
-        <v>857000.0</v>
+        <v>797000000.0</v>
       </c>
       <c r="C2">
-        <v>339000000.0</v>
+        <v>857000000.0</v>
       </c>
       <c r="D2">
+        <v>344000000.0</v>
+      </c>
+      <c r="E2">
         <v>207000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>382000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>485000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>569000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>471000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>423000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>468000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>473000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>305000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>426000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>495000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>434000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>384000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>312000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>333000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>275000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>326000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>414000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>328000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>409000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>321000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>272000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>200000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B3">
-        <v>65000</v>
+        <v>65000000</v>
       </c>
       <c r="C3">
+        <v>65000000</v>
+      </c>
+      <c r="D3">
         <v>55000000</v>
       </c>
-      <c r="D3">
-[...1 lines deleted...]
-      </c>
       <c r="E3">
+        <v>144000000</v>
+      </c>
+      <c r="F3">
         <v>47000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>78000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>104000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>94000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>88000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>73000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>69000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>55000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>59000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>91000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>103000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>85000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>89000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>65000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>70000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>61000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>52000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>67000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>63000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>57000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>54000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>48000000</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-123000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-72000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57000000.0</v>
       </c>
       <c r="P4">
         <v>57000000.0</v>
       </c>
       <c r="Q4">
+        <v>57000000.0</v>
+      </c>
+      <c r="R4">
         <v>82000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-16000000.0</v>
       </c>
-      <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>7000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>11000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>52000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-23000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-7000000.0</v>
       </c>
-      <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
-        <v>-60000.0</v>
+        <v>-24000000.0</v>
       </c>
       <c r="C6">
-        <v>515000000.0</v>
+        <v>-60000000.0</v>
       </c>
       <c r="D6">
-        <v>134000000.0</v>
+        <v>513000000.0</v>
       </c>
       <c r="E6">
+        <v>137000000.0</v>
+      </c>
+      <c r="F6">
         <v>-175000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-103000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-84000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>98000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>46000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-45000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-4000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>169000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-121000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-69000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>61000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>50000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>72000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-21000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>58000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-51000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-88000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>86000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-81000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>88000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>49000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>72000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7">
+        <v>-73000000.0</v>
+      </c>
+      <c r="C7">
         <v>-98000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-25000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>38000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-133000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>8000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-25000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>61000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-16000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-26000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>44000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>73000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-89000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-81000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>104000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-37000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>18000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-81000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>79000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-7000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-16000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-53000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-89000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>46000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>92000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-15000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-86000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>57000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-49000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-2000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>13000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-33000000.0</v>
       </c>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
+        <v>-37000000.0</v>
+      </c>
+      <c r="C9">
         <v>-26000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-12000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-94000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>67000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-49000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>68000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-6000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-14000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>70000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="L9">
         <v>6000000.0</v>
       </c>
       <c r="M9">
+        <v>6000000.0</v>
+      </c>
+      <c r="N9">
         <v>-86000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>57000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-49000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-2000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>13000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-33000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-125000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-109000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-12000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-126000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-70000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-3000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>77000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-    </row>
-    <row r="11" spans="1:26">
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>38000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-10000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-149000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>101000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-37000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>28000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-41000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>122000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>32000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-23000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-17000000.0</v>
       </c>
-      <c r="W11"/>
-      <c r="X11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>29000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-61000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-31000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>3000000.0</v>
       </c>
       <c r="N12">
+        <v>3000000.0</v>
+      </c>
+      <c r="O12">
         <v>11000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-11000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>13000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-15000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-45000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>9000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>7000000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>7000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>36000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-8000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>29000000.0</v>
       </c>
       <c r="N13">
         <v>29000000.0</v>
       </c>
       <c r="O13">
+        <v>29000000.0</v>
+      </c>
+      <c r="P13">
         <v>40000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-23000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>22000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-9000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>82000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>70000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>19000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-39000000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>87000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>156000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-61000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14">
-        <v>115000.0</v>
+        <v>117000000.0</v>
       </c>
       <c r="C14">
+        <v>115000000.0</v>
+      </c>
+      <c r="D14">
         <v>120000000.0</v>
       </c>
-      <c r="D14">
-[...1 lines deleted...]
-      </c>
       <c r="E14">
+        <v>118000000.0</v>
+      </c>
+      <c r="F14">
         <v>110000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>109000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>113000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>111000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>99000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>92000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>93000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>101000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>84000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>83000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>87000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>89000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>77000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76000000.0</v>
       </c>
       <c r="S14">
         <v>76000000.0</v>
       </c>
       <c r="T14">
+        <v>76000000.0</v>
+      </c>
+      <c r="U14">
         <v>85000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>95000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>79000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>77000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>83000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>87000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>76000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>4000000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16">
-        <v>797000.0</v>
+        <v>773000000.0</v>
       </c>
       <c r="C16">
-        <v>854000000.0</v>
+        <v>797000000.0</v>
       </c>
       <c r="D16">
-        <v>341000000.0</v>
+        <v>857000000.0</v>
       </c>
       <c r="E16">
+        <v>344000000.0</v>
+      </c>
+      <c r="F16">
         <v>207000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>382000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>485000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>569000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>469000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>423000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>468000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>474000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>305000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>426000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>495000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>434000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>384000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>312000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>333000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>275000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>326000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>414000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>328000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>409000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>321000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>272000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B18">
-        <v>-34000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="C18">
+        <v>-34000000.0</v>
+      </c>
+      <c r="D18">
         <v>115000000.0</v>
       </c>
-      <c r="D18">
-[...1 lines deleted...]
-      </c>
       <c r="E18">
+        <v>88000000.0</v>
+      </c>
+      <c r="F18">
         <v>-44000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-49000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>82000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>104000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>27000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-23000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>146000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>188000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-52000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>123000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>31000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>65000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-19000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>134000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>44000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>47000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-20000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-75000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>97000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>96000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-7000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-23000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-46000000.0</v>
       </c>
       <c r="E19">
         <v>-46000000.0</v>
       </c>
       <c r="F19">
+        <v>-46000000.0</v>
+      </c>
+      <c r="G19">
         <v>-77000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-50000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-93000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-932000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-82000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-218000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-52000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-58000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-82000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-5000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>26000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-959000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-44000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-67000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-69000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-33000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-38000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-117000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-69000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-57000000.0</v>
       </c>
-      <c r="Z19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21">
+        <v>-10000000.0</v>
+      </c>
+      <c r="C21">
         <v>-14000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>378000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-49000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-52000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>45000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-200000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-36000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-9000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-117000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-21000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-89000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-8000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>892000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-9000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-13000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>790000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-30000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-51000000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>-42000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-48000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>22000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B22">
-        <v>5000.0</v>
+        <v>27000000.0</v>
       </c>
       <c r="C22">
+        <v>5000000.0</v>
+      </c>
+      <c r="D22">
         <v>43000000.0</v>
       </c>
-      <c r="D22">
-[...1 lines deleted...]
-      </c>
       <c r="E22">
+        <v>60000000.0</v>
+      </c>
+      <c r="F22">
         <v>28000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-95000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>100000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>35000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>39000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-36000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>73000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>68000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>66000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>26000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>46000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>64000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>52000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>38000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>57000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>73000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>14000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>17000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>30000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>23000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-65000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-10000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B23">
-        <v>13974000.0</v>
+        <v>-7000000.0</v>
       </c>
       <c r="C23">
-        <v>-178000000.0</v>
+        <v>-19000000.0</v>
       </c>
       <c r="D23">
+        <v>-1000000.0</v>
+      </c>
+      <c r="E23">
         <v>-197000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-14000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="H23">
         <v>6000000.0</v>
       </c>
       <c r="I23">
+        <v>6000000.0</v>
+      </c>
+      <c r="J23">
         <v>-13000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="L23">
         <v>-5000000.0</v>
       </c>
       <c r="M23">
+        <v>-5000000.0</v>
+      </c>
+      <c r="N23">
         <v>1000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-5000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-62000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-79000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-128000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>131000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>77000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>36000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>59000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B24">
-        <v>3000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C24">
-        <v>-20000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D24">
-        <v>-170731000.0</v>
+        <v>51000000.0</v>
       </c>
       <c r="E24">
-        <v>1000000.0</v>
+        <v>98000000.0</v>
       </c>
       <c r="F24">
         <v>1000000.0</v>
       </c>
       <c r="G24">
+        <v>1000000.0</v>
+      </c>
+      <c r="H24">
         <v>54000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>4000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>6000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-5000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>9000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>17000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>16000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>4000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>21000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>3000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-8000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-6000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>20000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-54000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-12000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-3000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B25">
-        <v>97904000.0</v>
+        <v>-10000000.0</v>
       </c>
       <c r="C25">
+        <v>2000000.0</v>
+      </c>
+      <c r="D25">
         <v>24000000.0</v>
       </c>
-      <c r="D25">
-[...1 lines deleted...]
-      </c>
       <c r="E25">
+        <v>4000000.0</v>
+      </c>
+      <c r="F25">
         <v>2000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-10000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-4000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>14000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>6000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>9000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-10000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-5000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-3000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-5000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-7000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-30000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>36000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-10000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B26">
+        <v>-18000000.0</v>
+      </c>
+      <c r="C26">
         <v>0.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-1000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>207000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-95000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-112000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-1000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-3000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-4000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-5000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-1000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4000000.0</v>
       </c>
       <c r="O26">
         <v>-4000000.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="P26">
+        <v>-4000000.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26">
         <v>-1000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-11000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-1000000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B27">
-        <v>10000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="C27">
+        <v>10000000.0</v>
+      </c>
+      <c r="D27">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22966000.0</v>
       </c>
       <c r="E27">
         <v>11000000.0</v>
       </c>
       <c r="F27">
+        <v>11000000.0</v>
+      </c>
+      <c r="G27">
         <v>12000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="I27">
         <v>11000000.0</v>
       </c>
       <c r="J27">
+        <v>11000000.0</v>
+      </c>
+      <c r="K27">
         <v>8000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>10000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="N27">
         <v>9000000.0</v>
       </c>
       <c r="O27">
         <v>9000000.0</v>
       </c>
       <c r="P27">
+        <v>9000000.0</v>
+      </c>
+      <c r="Q27">
         <v>8000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="S27">
         <v>6000000.0</v>
       </c>
       <c r="T27">
+        <v>6000000.0</v>
+      </c>
+      <c r="U27">
         <v>9000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>8000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4000000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B28">
-        <v>-26000.0</v>
+        <v>-36000000.0</v>
       </c>
       <c r="C28">
+        <v>-26000000.0</v>
+      </c>
+      <c r="D28">
         <v>377000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-39000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-161000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-66000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-193000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-28000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>865000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-8000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-16000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-15000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-126000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-29000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-76000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-6000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>887000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-18000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-76000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-87000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-158000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>80000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>39000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-6000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-47000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>81000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B29">
-        <v>31000.0</v>
+        <v>76000000.0</v>
       </c>
       <c r="C29">
+        <v>31000000.0</v>
+      </c>
+      <c r="D29">
         <v>170000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>232000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>29000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>186000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>198000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>115000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>50000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>215000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>243000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>61000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>39000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>226000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>116000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>154000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>46000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>204000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>105000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>99000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>47000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-12000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>154000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>150000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>41000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B30">
-        <v>-62000.0</v>
+        <v>-64000000.0</v>
       </c>
       <c r="C30">
+        <v>-62000000.0</v>
+      </c>
+      <c r="D30">
         <v>-27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-46000000.0</v>
       </c>
       <c r="E30">
         <v>-46000000.0</v>
       </c>
       <c r="F30">
+        <v>-46000000.0</v>
+      </c>
+      <c r="G30">
         <v>-77000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-50000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-93000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-932000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-82000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-218000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-52000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-58000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-82000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-93000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-53000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-959000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-44000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-67000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-69000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-33000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-38000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-117000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-69000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-57000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-37000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>