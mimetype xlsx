--- v0 (2026-03-02)
+++ v1 (2026-07-29)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2026-01-31</t>
+  </si>
+  <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-01-31</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2020-01-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
@@ -226,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
@@ -824,1587 +830,1748 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>9205000.0</v>
+      </c>
+      <c r="C2">
         <v>7519000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1738000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5184000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4984000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3111000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1673000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>6877000.0</v>
+      </c>
+      <c r="C5">
         <v>-8508000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2398000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-705000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>7724000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-19915000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>4090000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>187000.0</v>
+      </c>
+      <c r="C7">
         <v>392000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>410000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1129000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>0.0</v>
       </c>
-      <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-      <c r="E9">
+      <c r="E9"/>
+      <c r="F9">
         <v>1320479000.0</v>
       </c>
-      <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>229576000.0</v>
+      </c>
+      <c r="C10">
         <v>227649000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>287996000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>295402000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>884672000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>282850000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>343327000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>1259903000.0</v>
+      </c>
+      <c r="C12">
         <v>992377000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1036285000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>936651000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>934703000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>282850000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>343327000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>-1091438000.0</v>
       </c>
-      <c r="F13"/>
       <c r="G13"/>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>165800000.0</v>
+      </c>
+      <c r="C14">
         <v>160580000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>154283000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>148407000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>144737500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132492000.0</v>
       </c>
       <c r="G14">
         <v>132492000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14">
+        <v>132492000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16">
+        <v>545096000.0</v>
+      </c>
+      <c r="C16">
         <v>442599000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>338348000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>254382000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>179224000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>103543000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>61518000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>15628000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>14743000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>11776000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>5727000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20">
+        <v>17379000.0</v>
+      </c>
+      <c r="C20">
         <v>16139000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8145000.0</v>
       </c>
       <c r="D20">
         <v>8145000.0</v>
       </c>
       <c r="E20">
         <v>8145000.0</v>
       </c>
       <c r="F20">
+        <v>8145000.0</v>
+      </c>
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21">
+        <v>9774000.0</v>
+      </c>
+      <c r="C21">
         <v>17834000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1733000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3901000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>6285000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>797000.0</v>
       </c>
-      <c r="G21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>1.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>49086000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>39593000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>25492000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>14801000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>1722747000.0</v>
+      </c>
+      <c r="C23">
         <v>1399263000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1321403000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1169200000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1091438000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>362566000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>391848000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
-    </row>
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>12682000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>-229389000.0</v>
+      </c>
+      <c r="C28">
         <v>-227257000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-287586000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-294273000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-884672000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-282850000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-343327000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>990668000.0</v>
+      </c>
+      <c r="C29">
         <v>775909000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>571174000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>771020000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>774866000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-231222000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-134747000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>321250000.0</v>
+      </c>
+      <c r="C30">
         <v>278539000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>178463000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>134321000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>77233000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>39651000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>24776000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>760436000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-232019000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-134747000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>1003636000.0</v>
+      </c>
+      <c r="C32">
         <v>791286000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>618844000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>811666000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>810244000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>221312000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>306688000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>66968000.0</v>
+      </c>
+      <c r="C33">
         <v>62946000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>36944000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>51238000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>39595000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>14073000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>7373000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34">
+        <v>7362000.0</v>
+      </c>
+      <c r="C34">
         <v>58000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>112000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>9824000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>18002000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>11078000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>4919000.0</v>
       </c>
     </row>
-    <row r="35" spans="1:7">
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>34356000.0</v>
+      </c>
+      <c r="C35">
         <v>32926000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>37854000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>38179000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>50570000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>466607000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>448808000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>28000000.0</v>
+      </c>
+      <c r="C36">
         <v>24579000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>23707000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>10026000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>14368000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>13276000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>7373000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
-      <c r="E37">
+      <c r="E37"/>
+      <c r="F37">
         <v>24403000.0</v>
       </c>
-      <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>21894000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>13276000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>7373000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:7">
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>74626000.0</v>
+      </c>
+      <c r="C39">
         <v>65401000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>69711000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>-2096000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>314000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>25992000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>16372000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:7">
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>97655000.0</v>
+      </c>
+      <c r="C40">
         <v>54617000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>75774000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>39941000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>53028000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>18414000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>13023000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:7">
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>50570000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>41703000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>23662000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:7">
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>2207361000.0</v>
+      </c>
+      <c r="C42">
         <v>1952031000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1718661000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1497373000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1320479000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>186892000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>67168000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:7">
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>16734000.0</v>
+      </c>
+      <c r="C45">
         <v>7471000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>10741000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>6795000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>3814000.0</v>
       </c>
-      <c r="F45"/>
       <c r="G45"/>
-    </row>
-    <row r="46" spans="1:7">
+      <c r="H45"/>
+    </row>
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>11815000.0</v>
+      </c>
+      <c r="C46">
         <v>4394000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3359000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>6795000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3271000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>0.0</v>
       </c>
-      <c r="G46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:7">
+      <c r="H46"/>
+    </row>
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>6795000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>3271000.0</v>
       </c>
-      <c r="F47"/>
       <c r="G47"/>
-    </row>
-    <row r="48" spans="1:7">
+      <c r="H47"/>
+    </row>
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-1223570000.0</v>
+      </c>
+      <c r="C48">
         <v>-1167614000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1161288000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-725648000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-553337000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-398199000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-206005000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
-      <c r="E49">
+      <c r="E49"/>
+      <c r="F49">
         <v>-553337000.0</v>
       </c>
-      <c r="F49"/>
       <c r="G49"/>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-    </row>
-    <row r="51" spans="1:7">
+      <c r="H50"/>
+    </row>
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>187000.0</v>
+      </c>
+      <c r="C51">
         <v>392000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>410000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1129000.0</v>
       </c>
-      <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
-    </row>
-    <row r="52" spans="1:7">
+      <c r="H51"/>
+    </row>
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>187000.0</v>
+      </c>
+      <c r="C52">
         <v>275000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>410000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>716000.0</v>
       </c>
-      <c r="E52"/>
-      <c r="F52">
+      <c r="F52"/>
+      <c r="G52">
         <v>19302000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>14037000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:7">
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53">
+        <v>1030327000.0</v>
+      </c>
+      <c r="C53">
         <v>764728000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>748289000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>641249000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>50031000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>0.0</v>
       </c>
-      <c r="G53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:7">
+      <c r="H53"/>
+    </row>
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>1722747000.0</v>
+      </c>
+      <c r="C55">
         <v>1399263000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1321403000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1169200000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1091438000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>362566000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>391848000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:7">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>1655779000.0</v>
+      </c>
+      <c r="C56">
         <v>1336317000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1284459000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1117962000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1051843000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>348493000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>384475000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>652143000.0</v>
+      </c>
+      <c r="C57">
         <v>545031000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>677157000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>306296000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>241599000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>127181000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>77787000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>686499000.0</v>
+      </c>
+      <c r="C58">
         <v>577957000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>715011000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>344475000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>292169000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>593788000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>526595000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>990668000.0</v>
+      </c>
+      <c r="C60">
         <v>775909000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>559771000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>771020000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>774866000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-231222000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-134747000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>8847000.0</v>
+      </c>
+      <c r="C2">
+        <v>9205000.0</v>
+      </c>
+      <c r="D2">
         <v>9187000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>11395000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>11288000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>7519000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2224000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3219000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3230000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1738000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>5023000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4165000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>3029000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>5184000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>6233000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>5379000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>5691000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>4984000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>4943000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1931000.0</v>
       </c>
-      <c r="T2"/>
-      <c r="U2">
+      <c r="V2"/>
+      <c r="W2">
         <v>3111000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>3111000.0</v>
       </c>
-      <c r="W2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:24">
+      <c r="Y2"/>
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-    </row>
-    <row r="4" spans="1:24">
+      <c r="Y3"/>
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>4499000.0</v>
+      </c>
+      <c r="C5">
+        <v>6877000.0</v>
+      </c>
+      <c r="D5">
         <v>1956000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-1511000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-1459000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-8508000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-4996000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>570000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>3360000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>2398000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>1547000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>1782000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>1003000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-705000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-2874000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>3456000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>6306000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>7724000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-758000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-10526000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-231222000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-19915000.0</v>
       </c>
-      <c r="V5"/>
-[...1 lines deleted...]
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-134747000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-    </row>
-    <row r="7" spans="1:24">
+      <c r="Y6"/>
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7"/>
-      <c r="C7"/>
+      <c r="C7">
+        <v>187000.0</v>
+      </c>
       <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7">
         <v>392000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>256000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>324000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>371000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>410000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>576000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>755000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1442000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1129000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
@@ -2416,8091 +2583,8755 @@
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>0.0</v>
+      </c>
+      <c r="U8">
+        <v>0.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>1610072000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>1542603000.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9">
+      <c r="O9"/>
+      <c r="P9">
         <v>1453349000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1413491000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1355224000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>1320479000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1292710000.0</v>
       </c>
-      <c r="S9"/>
-      <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>335395000.0</v>
+      </c>
+      <c r="C10">
+        <v>229576000.0</v>
+      </c>
+      <c r="D10">
         <v>224231000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>261371000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>255719000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>227649000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>176632000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>438616000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>420322000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>287996000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>285309000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>273225000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>315933000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>295402000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>372169000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>410757000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>887489000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>884672000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>824714000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>276254000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-282850000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>282850000.0</v>
       </c>
-      <c r="V10"/>
-[...1 lines deleted...]
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-343327000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-    </row>
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>1357512000.0</v>
+      </c>
+      <c r="C12">
+        <v>1259903000.0</v>
+      </c>
+      <c r="D12">
         <v>1204308000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1165177000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1104832000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>992377000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>916972000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1083104000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1061495000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1036285000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>989634000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>986283000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>937639000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>936651000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>927752000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>930190000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>934781000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>934703000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>924745000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>276254000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>282850000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>282850000.0</v>
       </c>
-      <c r="V12"/>
-[...1 lines deleted...]
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12">
         <v>343327000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
-      <c r="Q13">
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13">
         <v>-1091438000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-1028808000.0</v>
       </c>
-      <c r="S13"/>
-      <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-    </row>
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>169948000.0</v>
+      </c>
+      <c r="C14">
+        <v>165800000.0</v>
+      </c>
+      <c r="D14">
         <v>165965000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>165953000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>164491000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>170094000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>164250000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>166346000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>158157000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>156601000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>155123000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>153644000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>151692000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>150133000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>148883000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>147797000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>146643000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>144929000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>144546000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>143015000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>132492000.0</v>
       </c>
       <c r="V14">
         <v>132492000.0</v>
       </c>
       <c r="W14">
         <v>132492000.0</v>
       </c>
       <c r="X14">
         <v>132492000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="Y14">
+        <v>132492000.0</v>
+      </c>
+      <c r="Z14">
+        <v>132492000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16">
+        <v>532983000.0</v>
+      </c>
+      <c r="C16">
+        <v>545096000.0</v>
+      </c>
+      <c r="D16">
         <v>464813000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>459459000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>450668000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>442599000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>383183000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>362348000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>341830000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>338348000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>287647000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>268883000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>263423000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>254382000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>217777000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>201348000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>188062000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>179224000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>147395000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>126016000.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16">
+      <c r="V16"/>
+      <c r="W16">
         <v>103543000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16"/>
       <c r="X16"/>
-    </row>
-    <row r="17" spans="1:24">
+      <c r="Y16"/>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
         <v>14743000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>15014000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>15628000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>14240000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>13945000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>13872000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>14743000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>11433000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>11675000.0</v>
       </c>
-      <c r="T18"/>
-      <c r="U18">
+      <c r="V18"/>
+      <c r="W18">
         <v>11776000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>11776000.0</v>
       </c>
-      <c r="W18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20">
+        <v>17798000.0</v>
+      </c>
+      <c r="C20">
+        <v>17379000.0</v>
+      </c>
+      <c r="D20">
         <v>16919000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>16634000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>16029000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>16139000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>16131000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>16017000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>16070000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8145000.0</v>
       </c>
       <c r="K20">
         <v>8145000.0</v>
       </c>
       <c r="L20">
         <v>8145000.0</v>
       </c>
       <c r="M20">
         <v>8145000.0</v>
       </c>
       <c r="N20">
         <v>8145000.0</v>
       </c>
       <c r="O20">
         <v>8145000.0</v>
       </c>
       <c r="P20">
         <v>8145000.0</v>
       </c>
       <c r="Q20">
         <v>8145000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20"/>
+      <c r="R20">
+        <v>8145000.0</v>
+      </c>
+      <c r="S20">
+        <v>8145000.0</v>
+      </c>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21">
+        <v>7759000.0</v>
+      </c>
+      <c r="C21">
+        <v>9774000.0</v>
+      </c>
+      <c r="D21">
         <v>11789000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>13804000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>15819000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>17834000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>19536000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>21867000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>16637000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1733000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>2254000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>2774000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>3321000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>3901000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>4484000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>5081000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>5684000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>6285000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>515000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>612000.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21">
+      <c r="V21"/>
+      <c r="W21">
         <v>797000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21"/>
       <c r="X21"/>
-    </row>
-    <row r="22" spans="1:24">
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>27196000.0</v>
       </c>
-      <c r="K22"/>
-      <c r="L22">
+      <c r="M22"/>
+      <c r="N22">
         <v>1.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>49086000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>43234000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>42117000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>40471000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>39593000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>29659000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>27472000.0</v>
       </c>
-      <c r="T22"/>
-      <c r="U22">
+      <c r="V22"/>
+      <c r="W22">
         <v>25492000.0</v>
       </c>
-      <c r="V22"/>
-      <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>1705533000.0</v>
+      </c>
+      <c r="C23">
+        <v>1722747000.0</v>
+      </c>
+      <c r="D23">
         <v>1570839000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1498187000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1441990000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1399263000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1252639000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1376262000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1321627000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1321403000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1226896000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1189069000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1164108000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1169200000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1120241000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1115419000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1098953000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1091438000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1028808000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>366378000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>193682000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>362566000.0</v>
       </c>
-      <c r="V23"/>
-[...1 lines deleted...]
-      <c r="X23">
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23">
         <v>290399000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>9634000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>10574000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>11735000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>12682000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>13624000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>14581000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>15615000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>-335395000.0</v>
+      </c>
+      <c r="C28">
+        <v>-229389000.0</v>
+      </c>
+      <c r="D28">
         <v>-224231000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-261371000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-255719000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-227257000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-176376000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-438292000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-419951000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-287586000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-284733000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-272470000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-314491000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-294273000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-372169000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-410757000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-887489000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-884672000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-824714000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-276254000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>282850000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-282850000.0</v>
       </c>
-      <c r="V28"/>
-[...1 lines deleted...]
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28">
         <v>343327000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>985204000.0</v>
+      </c>
+      <c r="C29">
+        <v>990668000.0</v>
+      </c>
+      <c r="D29">
         <v>922715000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>866551000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>808280000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>775909000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>724705000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>642839000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>567841000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>571174000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>546567000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>783657000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>765489000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>771020000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>763560000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>778487000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>782094000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>774866000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>784400000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-276013000.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="V29"/>
+      <c r="W29">
         <v>-231222000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29"/>
       <c r="X29"/>
-    </row>
-    <row r="30" spans="1:24">
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>203602000.0</v>
+      </c>
+      <c r="C30">
+        <v>321250000.0</v>
+      </c>
+      <c r="D30">
         <v>221140000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>197775000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>201408000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>278539000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>197555000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>165001000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>135195000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>178463000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>142973000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>111201000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>128218000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>134321000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>99065000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>89344000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>68009000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>77233000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>56976000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>46834000.0</v>
       </c>
-      <c r="T30"/>
-      <c r="U30">
+      <c r="V30"/>
+      <c r="W30">
         <v>39651000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>39651000.0</v>
       </c>
-      <c r="W30"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:24">
+      <c r="Y30"/>
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>772738000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>754023000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="O31"/>
+      <c r="P31">
         <v>750931000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>765261000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>768265000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>760436000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>783885000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-276625000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-232019000.0</v>
       </c>
       <c r="V31">
         <v>-232019000.0</v>
       </c>
-      <c r="W31"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:24">
+      <c r="W31">
+        <v>-232019000.0</v>
+      </c>
+      <c r="X31">
+        <v>-232019000.0</v>
+      </c>
+      <c r="Y31"/>
+      <c r="Z31"/>
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>996357000.0</v>
+      </c>
+      <c r="C32">
+        <v>1003636000.0</v>
+      </c>
+      <c r="D32">
         <v>941141000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>882813000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>824378000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>791286000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>727663000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>647508000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>588506000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>618844000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>596414000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>822025000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>804167000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>811666000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>804906000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>817285000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>809631000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>810244000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>833460000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>199256000.0</v>
       </c>
-      <c r="T32"/>
-      <c r="U32">
+      <c r="V32"/>
+      <c r="W32">
         <v>221312000.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32"/>
       <c r="X32"/>
-    </row>
-    <row r="33" spans="1:24">
+      <c r="Y32"/>
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>66128000.0</v>
+      </c>
+      <c r="C33">
+        <v>66968000.0</v>
+      </c>
+      <c r="D33">
         <v>63890000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>62017000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>61229000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>62946000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>60474000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>61906000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>58584000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>36944000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>44560000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>45849000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>48888000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>51238000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>50856000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>51430000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>54722000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>39595000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>36337999.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>15664000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>-282850000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>14073000.0</v>
       </c>
-      <c r="V33"/>
-[...1 lines deleted...]
-      <c r="X33">
+      <c r="X33"/>
+      <c r="Y33"/>
+      <c r="Z33">
         <v>-343327000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:24">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34">
+        <v>7108000.0</v>
+      </c>
+      <c r="C34">
+        <v>7362000.0</v>
+      </c>
+      <c r="D34">
         <v>8057000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>7499000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>7029000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>58000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>3776000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>6678000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>17465000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>112000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>24776000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>36634000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>37454000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>9824000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>41071000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>38395000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>46151000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>18002000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>12922000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>12941000.0</v>
       </c>
-      <c r="T34"/>
-      <c r="U34">
+      <c r="V34"/>
+      <c r="W34">
         <v>11078000.0</v>
       </c>
-      <c r="V34"/>
-      <c r="W34"/>
       <c r="X34"/>
-    </row>
-    <row r="35" spans="1:24">
+      <c r="Y34"/>
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>31099000.0</v>
+      </c>
+      <c r="C35">
+        <v>34356000.0</v>
+      </c>
+      <c r="D35">
         <v>37033999.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>33248000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>33010000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>32926000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>17914000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>21410000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>32732000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>37854000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>47792000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>36634000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>37454000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>38179000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>41071000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>38395000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>46151000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>50570000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>40511000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>465405000.0</v>
       </c>
-      <c r="T35"/>
-      <c r="U35">
+      <c r="V35"/>
+      <c r="W35">
         <v>466607000.0</v>
       </c>
-      <c r="V35"/>
-      <c r="W35"/>
       <c r="X35"/>
-    </row>
-    <row r="36" spans="1:24">
+      <c r="Y35"/>
+      <c r="Z35"/>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>27794000.0</v>
+      </c>
+      <c r="C36">
+        <v>28000000.0</v>
+      </c>
+      <c r="D36">
         <v>24989000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>23544000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>24196000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>24579000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>20800000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>20641000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>22514000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>23707000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>5200000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>4860000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>19451000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>10026000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>19043000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>18164000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>20931000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>14368000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>35822999.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>15052000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>-282850000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>13276000.0</v>
       </c>
-      <c r="V36"/>
-[...1 lines deleted...]
-      <c r="X36">
+      <c r="X36"/>
+      <c r="Y36"/>
+      <c r="Z36">
         <v>-343327000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:24">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-      <c r="K37">
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37">
         <v>47583000.0</v>
       </c>
-      <c r="L37">
+      <c r="N37">
         <v>50112000.0</v>
       </c>
-      <c r="M37"/>
-      <c r="N37">
+      <c r="O37"/>
+      <c r="P37">
         <v>51131000.0</v>
       </c>
-      <c r="O37">
+      <c r="Q37">
         <v>51833000.0</v>
       </c>
-      <c r="P37">
+      <c r="R37">
         <v>36108000.0</v>
       </c>
-      <c r="Q37">
+      <c r="S37">
         <v>24403000.0</v>
       </c>
-      <c r="R37">
+      <c r="T37">
         <v>25007000.0</v>
       </c>
-      <c r="S37"/>
-      <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-    </row>
-    <row r="38" spans="1:24">
+      <c r="Y37"/>
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
-[...1 lines deleted...]
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>19208000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>19451000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="O38"/>
+      <c r="P38">
         <v>19043000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>17045000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>20931000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>21894000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>15943000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>15052000.0</v>
       </c>
-      <c r="T38"/>
-      <c r="U38">
+      <c r="V38"/>
+      <c r="W38">
         <v>13276000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>13276000.0</v>
       </c>
-      <c r="W38"/>
-[...2 lines deleted...]
-    <row r="39" spans="1:24">
+      <c r="Y38"/>
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>78291000.0</v>
+      </c>
+      <c r="C39">
+        <v>74626000.0</v>
+      </c>
+      <c r="D39">
         <v>81501000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>73218000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>74521000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>65401000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>77638000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>66251000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>66353000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>69711000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>22533000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>48649000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>49363000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>46990000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>44053000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>43161000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>37150000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>314000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>10749000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>27626000.0</v>
       </c>
-      <c r="T39"/>
-      <c r="U39">
+      <c r="V39"/>
+      <c r="W39">
         <v>24082000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>20325000.0</v>
       </c>
-      <c r="W39"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:24">
+      <c r="Y39"/>
+      <c r="Z39"/>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>101218000.0</v>
+      </c>
+      <c r="C40">
+        <v>97655000.0</v>
+      </c>
+      <c r="D40">
         <v>91808000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>82503000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>94427000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>54617000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>56225000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>60945000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>60101000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>75774000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>35594000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>41588000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>39515000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>40657000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>37098000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>38850000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>38776000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>53028000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>24651000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>19692000.0</v>
       </c>
-      <c r="T40"/>
-      <c r="U40">
+      <c r="V40"/>
+      <c r="W40">
         <v>18414000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>104974000.0</v>
       </c>
-      <c r="W40"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:24">
+      <c r="Y40"/>
+      <c r="Z40"/>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>36496000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>37454000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="O41"/>
+      <c r="P41">
         <v>41071000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>38395000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>46151000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>50570000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>40511000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>40501000.0</v>
       </c>
-      <c r="T41"/>
-      <c r="U41">
+      <c r="V41"/>
+      <c r="W41">
         <v>41703000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>41703000.0</v>
       </c>
-      <c r="W41"/>
-[...2 lines deleted...]
-    <row r="42" spans="1:24">
+      <c r="Y41"/>
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>2209247000.0</v>
+      </c>
+      <c r="C42">
+        <v>2207361000.0</v>
+      </c>
+      <c r="D42">
         <v>2141732000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>2080759000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>2013228000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>1952031000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>1891653000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>1833786000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>1768947000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>1718661000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>1658375000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>1610072000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>1542603000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>1497373000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>1453349000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>1413491000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>1355224000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>1320479000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>1292710000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>200838000.0</v>
       </c>
-      <c r="T42"/>
-      <c r="U42">
+      <c r="V42"/>
+      <c r="W42">
         <v>-238012000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>-19915000.0</v>
       </c>
-      <c r="W42"/>
-[...2 lines deleted...]
-    <row r="43" spans="1:24">
+      <c r="Y42"/>
+      <c r="Z42"/>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
-    </row>
-    <row r="44" spans="1:24">
+      <c r="Y43"/>
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-    </row>
-    <row r="45" spans="1:24">
+      <c r="Y44"/>
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45"/>
       <c r="C45">
+        <v>16734000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
         <v>8035000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>5185000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>7471000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>4007000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>3381000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>3363000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>10741000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>4223000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>4080000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>4936000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>6795000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>5560000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>5459000.0</v>
       </c>
-      <c r="P45">
+      <c r="R45">
         <v>4347000.0</v>
       </c>
-      <c r="Q45"/>
-      <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
-    </row>
-    <row r="46" spans="1:24">
+      <c r="Y45"/>
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>12777000.0</v>
+      </c>
+      <c r="C46">
+        <v>11815000.0</v>
+      </c>
+      <c r="D46">
         <v>10193000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>8035000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>5185000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>4394000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>4007000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>3381000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>3363000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>3359000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>4223000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>4753000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>6236000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>6795000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>5560000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>5459000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>4347000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>3271000.0</v>
       </c>
-      <c r="R46"/>
-      <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
-    </row>
-    <row r="47" spans="1:24">
+      <c r="Y46"/>
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>4080000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>4936000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>6795000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>5560000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>5459000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>4347000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>3271000.0</v>
       </c>
-      <c r="R47"/>
-      <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
-    </row>
-    <row r="48" spans="1:24">
+      <c r="Y47"/>
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-1228542000.0</v>
+      </c>
+      <c r="C48">
+        <v>-1223570000.0</v>
+      </c>
+      <c r="D48">
         <v>-1220973000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-1212697000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-1203489000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-1167614000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-1161952000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-1191517000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-1204466000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-1161288000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-1113355000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-828197000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-778117000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-725648000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-686915000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-638460000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-579436000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-553337000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-507552000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-466325000.0</v>
       </c>
-      <c r="T48"/>
-      <c r="U48">
+      <c r="V48"/>
+      <c r="W48">
         <v>-398199000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-398199000.0</v>
       </c>
-      <c r="W48"/>
-[...2 lines deleted...]
-    <row r="49" spans="1:24">
+      <c r="Y48"/>
+      <c r="Z48"/>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-828197000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-778117000.0</v>
       </c>
-      <c r="M49"/>
-      <c r="N49">
+      <c r="O49"/>
+      <c r="P49">
         <v>-686915000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-638460000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-579436000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-553337000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-507552000.0</v>
       </c>
-      <c r="S49"/>
-      <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
-    </row>
-    <row r="50" spans="1:24">
+      <c r="Y49"/>
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-    </row>
-    <row r="51" spans="1:24">
+      <c r="Y50"/>
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51"/>
-      <c r="C51"/>
+      <c r="C51">
+        <v>187000.0</v>
+      </c>
       <c r="D51"/>
-      <c r="E51">
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51">
         <v>392000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>256000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>324000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>371000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>410000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>576000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>755000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>1442000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>1129000.0</v>
       </c>
-      <c r="N51"/>
-      <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
-    </row>
-    <row r="52" spans="1:24">
+      <c r="Y51"/>
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52"/>
-      <c r="C52"/>
+      <c r="C52">
+        <v>187000.0</v>
+      </c>
       <c r="D52"/>
-      <c r="E52">
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52">
         <v>275000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>256000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>324000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>371000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>410000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>522000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>617000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>911000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>716000.0</v>
       </c>
-      <c r="N52"/>
-      <c r="O52"/>
       <c r="P52"/>
-      <c r="Q52">
+      <c r="Q52"/>
+      <c r="R52"/>
+      <c r="S52">
         <v>55374000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>25737000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>23066000.0</v>
       </c>
-      <c r="T52"/>
-      <c r="U52">
+      <c r="V52"/>
+      <c r="W52">
         <v>19302000.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52"/>
       <c r="X52"/>
-    </row>
-    <row r="53" spans="1:24">
+      <c r="Y52"/>
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53">
+        <v>1022117000.0</v>
+      </c>
+      <c r="C53">
+        <v>1030327000.0</v>
+      </c>
+      <c r="D53">
         <v>980077000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>903806000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>849113000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>764728000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>740340000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>644488000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>641173000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>748289000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>704325000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>713058000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>621706000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>641249000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>555583000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>519433000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>47292000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>50031000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>100031000.0</v>
       </c>
-      <c r="S53"/>
-      <c r="T53">
+      <c r="U53"/>
+      <c r="V53">
         <v>565700000.0</v>
       </c>
-      <c r="U53"/>
-      <c r="V53"/>
       <c r="W53"/>
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53">
         <v>686654000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:24">
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
-    </row>
-    <row r="55" spans="1:24">
+      <c r="Y54"/>
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>1705533000.0</v>
+      </c>
+      <c r="C55">
+        <v>1722747000.0</v>
+      </c>
+      <c r="D55">
         <v>1570839000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1498187000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1441990000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1399263000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1252639000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1376262000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1321627000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1321403000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1226896000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1189069000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1164108000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1169200000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>1120241000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>1115419000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1098953000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1091438000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>1028808000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>366378000.0</v>
       </c>
-      <c r="T55"/>
-      <c r="U55">
+      <c r="V55"/>
+      <c r="W55">
         <v>362566000.0</v>
       </c>
-      <c r="V55"/>
-      <c r="W55"/>
       <c r="X55"/>
-    </row>
-    <row r="56" spans="1:24">
+      <c r="Y55"/>
+      <c r="Z55"/>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>1639405000.0</v>
+      </c>
+      <c r="C56">
+        <v>1655779000.0</v>
+      </c>
+      <c r="D56">
         <v>1506949000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>1436170000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>1380761000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>1336317000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>1192165000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>1314356000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>1263043000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>1284459000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>1182336000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>1143220000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>1115220000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>1117962000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>1069385000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>1063989000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>1044231000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>1051843000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>992470000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>350714000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>282850000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>348493000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>348493000.0</v>
       </c>
-      <c r="W56"/>
-      <c r="X56">
+      <c r="Y56"/>
+      <c r="Z56">
         <v>343327000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:24">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>643048000.0</v>
+      </c>
+      <c r="C57">
+        <v>652143000.0</v>
+      </c>
+      <c r="D57">
         <v>565808000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>553357000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>556383000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>545031000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>464502000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>666848000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>674537000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>677157000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>585922000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>321195000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>311053000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>306296000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>264479000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>246704000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>234600000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>241599000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>178890000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>151458000.0</v>
       </c>
-      <c r="T57"/>
-      <c r="U57">
+      <c r="V57"/>
+      <c r="W57">
         <v>127181000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>127181000.0</v>
       </c>
-      <c r="W57"/>
-[...2 lines deleted...]
-    <row r="58" spans="1:24">
+      <c r="Y57"/>
+      <c r="Z57"/>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>674147000.0</v>
+      </c>
+      <c r="C58">
+        <v>686499000.0</v>
+      </c>
+      <c r="D58">
         <v>602842000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>586605000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>589393000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>577957000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>482416000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>688258000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>707269000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>715011000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>633714000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>357829000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>348507000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>344475000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>305550000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>285099000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>280751000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>292169000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>219401000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>616863000.0</v>
       </c>
-      <c r="T58"/>
-      <c r="U58">
+      <c r="V58"/>
+      <c r="W58">
         <v>593788000.0</v>
       </c>
-      <c r="V58"/>
-      <c r="W58"/>
       <c r="X58"/>
-    </row>
-    <row r="59" spans="1:24">
+      <c r="Y58"/>
+      <c r="Z58"/>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
-    </row>
-    <row r="60" spans="1:24">
+      <c r="Y59"/>
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>985204000.0</v>
+      </c>
+      <c r="C60">
+        <v>990668000.0</v>
+      </c>
+      <c r="D60">
         <v>922715000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>866551000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>808280000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>775909000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>724705000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>642839000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>567841000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>559771000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>546567000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>783657000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>765489000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>771020000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>763560000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>778487000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>782094000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>774866000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>784400000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>-276013000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>193682000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>-231222000.0</v>
       </c>
-      <c r="V60"/>
-[...1 lines deleted...]
-      <c r="X60">
+      <c r="X60"/>
+      <c r="Y60"/>
+      <c r="Z60">
         <v>290399000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:24">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-    </row>
-    <row r="62" spans="1:24">
+      <c r="Y61"/>
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>120743000.0</v>
+      </c>
+      <c r="C2">
         <v>85140000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>59708000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>51680000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>29985000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>18463000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9376000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>11345000.0</v>
+      </c>
+      <c r="C3">
         <v>10986000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6535000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5593000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1208000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>222000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>128366999.0</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B5">
-        <v>-142715000.0</v>
+        <v>-48065000.0</v>
       </c>
       <c r="C5">
+        <v>-85793000.0</v>
+      </c>
+      <c r="D5">
         <v>-164391000.0</v>
       </c>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
-        <v>-128957000.0</v>
+        <v>-177762000.0</v>
       </c>
       <c r="F5">
+        <v>-159071000.0</v>
+      </c>
+      <c r="G5">
         <v>-213884000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-128367000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B6">
-        <v>-131729000.0</v>
+        <v>-36720000.0</v>
       </c>
       <c r="C6">
+        <v>-74807000.0</v>
+      </c>
+      <c r="D6">
         <v>-157856000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>-127749000.0</v>
+        <v>-172169000.0</v>
       </c>
       <c r="F6">
+        <v>-157863000.0</v>
+      </c>
+      <c r="G6">
         <v>-213662000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-128367000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>834481000.0</v>
+      </c>
+      <c r="C9">
         <v>674109000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>520198000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>372656000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>222668000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>133713000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>71851000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>-48065000.0</v>
+      </c>
+      <c r="C10">
         <v>-85793000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-164391000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-177762000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-159071000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-189362000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-129541000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B11">
+        <v>10499000.0</v>
+      </c>
+      <c r="C11">
         <v>-76674000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>265145000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>4030000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-1511000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2832000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1200000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>41998000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>736000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>24522000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1174000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B13">
+        <v>45707000.0</v>
+      </c>
+      <c r="C13">
         <v>47735000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>39114000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>14496000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>736000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1070000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3626000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14">
+        <v>2608000.0</v>
+      </c>
+      <c r="C14">
         <v>2793000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3859000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>8385000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2422000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-55956000.0</v>
+      </c>
+      <c r="C15">
         <v>-6326000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-425677000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-173407000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-155138000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-192194000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-130741000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-172311000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-155138000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-192194000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-130741000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>-58564000.0</v>
+      </c>
+      <c r="C17">
         <v>-9119000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-428033000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-180696000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-157560000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-192194000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-130741000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>45707000.0</v>
+      </c>
+      <c r="C18">
         <v>47735000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>39114000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>14496000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>736000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1070000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3626000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-30114000.0</v>
       </c>
-      <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-70481000.0</v>
+      </c>
+      <c r="C21">
         <v>-142715000.0</v>
       </c>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
       <c r="D21">
+        <v>-187440000.0</v>
+      </c>
+      <c r="E21">
         <v>-211411000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-128957000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-213884000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-128367000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>1025705000.0</v>
+      </c>
+      <c r="C23">
         <v>901964000.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
-        <v>636347000.0</v>
+        <v>767346000.0</v>
       </c>
       <c r="E23">
-        <v>381110000.0</v>
+        <v>635747000.0</v>
       </c>
       <c r="F23">
+        <v>381610000.0</v>
+      </c>
+      <c r="G23">
         <v>366060000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>209594000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>11345000.0</v>
+      </c>
+      <c r="C25">
         <v>10986000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6535000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5593000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1208000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>222000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>0.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26">
-        <v>239259000.0</v>
+        <v>274574000.0</v>
       </c>
       <c r="C26">
-        <v>198721000.0</v>
+        <v>239652000.0</v>
       </c>
       <c r="D26">
+        <v>200840000.0</v>
+      </c>
+      <c r="E26">
         <v>156143000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>97217000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>106643000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>59364000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B27">
+        <v>434725000.0</v>
+      </c>
+      <c r="C27">
         <v>384295000.0</v>
       </c>
-      <c r="C27">
-[...1 lines deleted...]
-      </c>
       <c r="D27">
+        <v>356393000.0</v>
+      </c>
+      <c r="E27">
         <v>309992000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>190754000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>154086000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>99225000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B28">
-        <v>187050000.0</v>
+        <v>195663000.0</v>
       </c>
       <c r="C28">
-        <v>148771000.0</v>
+        <v>192877000.0</v>
       </c>
       <c r="D28">
+        <v>150405000.0</v>
+      </c>
+      <c r="E28">
         <v>117932000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>63654000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>86868000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>41629000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B29">
+        <v>10499000.0</v>
+      </c>
+      <c r="C29">
         <v>-76674000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>264057000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2898000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1511000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2832000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1200000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>904962000.0</v>
+      </c>
+      <c r="C30">
         <v>816824000.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
-        <v>584372000.0</v>
+        <v>707638000.0</v>
       </c>
       <c r="E30">
-        <v>350794000.0</v>
+        <v>584067000.0</v>
       </c>
       <c r="F30">
+        <v>351625000.0</v>
+      </c>
+      <c r="G30">
         <v>347597000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>200218000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>22416000.0</v>
+      </c>
+      <c r="C31">
         <v>56922000.0</v>
       </c>
-      <c r="C31">
-[...1 lines deleted...]
-      </c>
       <c r="D31">
+        <v>23049000.0</v>
+      </c>
+      <c r="E31">
         <v>33649000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-30114000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>24522000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1174000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>955224000.0</v>
+      </c>
+      <c r="C32">
         <v>759249000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>579906000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>424336000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>252653000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>152176000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>81227000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>37488000.0</v>
+      </c>
+      <c r="C2">
+        <v>34982000.0</v>
+      </c>
+      <c r="D2">
         <v>32221000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>28505000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>25035000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>22869000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>22125000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>21370000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>18776000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>15989000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>15084000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>14696000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>13939000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>14238000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>14564000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>13030000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>9848000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>9173000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>7195000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>7192000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>6425000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>6225000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>4637000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3812000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>3789000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>3307000.0</v>
+      </c>
+      <c r="C3">
+        <v>3111000.0</v>
+      </c>
+      <c r="D3">
         <v>2884000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>2774000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2576000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2694000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>3191000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>3077000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2024000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1560000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1644000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1660000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1671000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1628000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1503000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1323000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1139000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>957000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>82000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>84000.0</v>
       </c>
       <c r="U3">
         <v>85000.0</v>
       </c>
       <c r="V3">
+        <v>84000.0</v>
+      </c>
+      <c r="W3">
+        <v>85000.0</v>
+      </c>
+      <c r="X3">
         <v>83000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>27000.0</v>
       </c>
-      <c r="X3">
-[...3 lines deleted...]
-    <row r="4" spans="1:24">
+      <c r="Z3">
+        <v>3683000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B5">
-        <v>-12356000.0</v>
+        <v>-3547000.0</v>
       </c>
       <c r="C5">
-        <v>-18351000.0</v>
+        <v>391000.0</v>
       </c>
       <c r="D5">
-        <v>-34610000.0</v>
+        <v>-6986000.0</v>
       </c>
       <c r="E5">
-        <v>-19338000.0</v>
+        <v>-7751000.0</v>
       </c>
       <c r="F5">
-        <v>-28732000.0</v>
+        <v>-33719000.0</v>
       </c>
       <c r="G5">
-        <v>-41005000.0</v>
+        <v>-5316000.0</v>
       </c>
       <c r="H5">
-        <v>-53640000.0</v>
+        <v>-11347000.0</v>
       </c>
       <c r="I5">
-        <v>-35937000.0</v>
+        <v>-26918000.0</v>
       </c>
       <c r="J5">
+        <v>-42499000.0</v>
+      </c>
+      <c r="K5">
+        <v>-35804000.0</v>
+      </c>
+      <c r="L5">
         <v>-29567000.0</v>
       </c>
-      <c r="K5">
-[...2 lines deleted...]
-      <c r="L5">
+      <c r="M5">
+        <v>-47192000.0</v>
+      </c>
+      <c r="N5">
         <v>-51413000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-41742000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-50400000.0</v>
       </c>
-      <c r="O5">
-[...4 lines deleted...]
-      </c>
       <c r="Q5">
+        <v>-61554000.0</v>
+      </c>
+      <c r="R5">
+        <v>-24102000.0</v>
+      </c>
+      <c r="S5">
         <v>-49645000.0</v>
       </c>
-      <c r="R5">
-[...4 lines deleted...]
-      </c>
       <c r="T5">
+        <v>-42623000.0</v>
+      </c>
+      <c r="U5">
+        <v>-39777000.0</v>
+      </c>
+      <c r="V5">
         <v>-26028000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-128456000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-24454000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-28892000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-32082000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B6">
-        <v>-9472000.0</v>
+        <v>-240000.0</v>
       </c>
       <c r="C6">
-        <v>-15577000.0</v>
+        <v>3502000.0</v>
       </c>
       <c r="D6">
-        <v>-32034000.0</v>
+        <v>-4102000.0</v>
       </c>
       <c r="E6">
-        <v>-16644000.0</v>
+        <v>-4977000.0</v>
       </c>
       <c r="F6">
-        <v>-25541000.0</v>
+        <v>-31143000.0</v>
       </c>
       <c r="G6">
-        <v>-37928000.0</v>
+        <v>-2622000.0</v>
       </c>
       <c r="H6">
-        <v>-51616000.0</v>
+        <v>-8156000.0</v>
       </c>
       <c r="I6">
-        <v>-34377000.0</v>
+        <v>-23841000.0</v>
       </c>
       <c r="J6">
+        <v>-40475000.0</v>
+      </c>
+      <c r="K6">
+        <v>-34244000.0</v>
+      </c>
+      <c r="L6">
         <v>-27923000.0</v>
       </c>
-      <c r="K6">
-[...2 lines deleted...]
-      <c r="L6">
+      <c r="M6">
+        <v>-45532000.0</v>
+      </c>
+      <c r="N6">
         <v>-49742000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-40114000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-48897000.0</v>
       </c>
-      <c r="O6">
-[...4 lines deleted...]
-      </c>
       <c r="Q6">
+        <v>-60231000.0</v>
+      </c>
+      <c r="R6">
+        <v>-22963000.0</v>
+      </c>
+      <c r="S6">
         <v>-48688000.0</v>
       </c>
-      <c r="R6">
-[...4 lines deleted...]
-      </c>
       <c r="T6">
+        <v>-42541000.0</v>
+      </c>
+      <c r="U6">
+        <v>-39692000.0</v>
+      </c>
+      <c r="V6">
         <v>-25944000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-128371000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-24371000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-28865000.0</v>
       </c>
-      <c r="X6">
-[...3 lines deleted...]
-    <row r="7" spans="1:24">
+      <c r="Z6">
+        <v>-28399000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>226670000.0</v>
+      </c>
+      <c r="C9">
+        <v>225420000.0</v>
+      </c>
+      <c r="D9">
         <v>212132000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>207455000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>189474000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>188562000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>173922000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>161214000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>150411000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>147790000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>134584000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>124885000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>112939000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>108669000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>98417000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>88011000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>77559000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>68623000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>59605000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>50935000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>43505000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>39922000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>37515000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>30550000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>25726000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>-3547000.0</v>
+      </c>
+      <c r="C10">
+        <v>391000.0</v>
+      </c>
+      <c r="D10">
         <v>-6986000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-7751000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-33719000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-5316000.0</v>
       </c>
-      <c r="F10">
-[...2 lines deleted...]
-      <c r="G10">
+      <c r="H10">
+        <v>-11347000.0</v>
+      </c>
+      <c r="I10">
         <v>-26918000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-42499000.0</v>
       </c>
-      <c r="I10">
-[...2 lines deleted...]
-      <c r="J10">
+      <c r="K10">
+        <v>-35804000.0</v>
+      </c>
+      <c r="L10">
         <v>-29567000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-47192000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-51413000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-41742000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-50400000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-61554000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-24102000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-49645000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-42623000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-39777000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-27026000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-118388000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-28362000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-8836000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-33776000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B11">
+        <v>2032000.0</v>
+      </c>
+      <c r="C11">
+        <v>3904000.0</v>
+      </c>
+      <c r="D11">
         <v>1811000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>2245000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>2539000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-10543000.0</v>
       </c>
-      <c r="F11">
-[...2 lines deleted...]
-      <c r="G11">
+      <c r="H11">
+        <v>-39152000.0</v>
+      </c>
+      <c r="I11">
         <v>-39155000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>12977000.0</v>
       </c>
-      <c r="I11">
-[...2 lines deleted...]
-      <c r="J11">
+      <c r="K11">
+        <v>1767000.0</v>
+      </c>
+      <c r="L11">
         <v>256788000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>4016000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>1486000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>379000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>65000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-57000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>2511000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-2881000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-875000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>989000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>1256000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>1650000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>246000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>555000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>381000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12">
         <v>7250000.0</v>
       </c>
-      <c r="J12"/>
-[...1 lines deleted...]
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>7250000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>7122000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>4657000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>3064000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>19285000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>510000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="T12"/>
+      <c r="U12">
         <v>45000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>54000.0</v>
       </c>
-      <c r="U12"/>
-[...1 lines deleted...]
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12">
         <v>137000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>773000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B13">
+        <v>11947000.0</v>
+      </c>
+      <c r="C13">
+        <v>11630000.0</v>
+      </c>
+      <c r="D13">
         <v>11704000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>11511000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>10862000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>10292000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>12586000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>12827000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>12030000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>11813000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>10874000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>9112000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>7315000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>6249000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>4657000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>3064000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>526000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>510000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>127000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>45000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>54000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>63000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>97000.0</v>
       </c>
-      <c r="W13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14">
+        <v>607000.0</v>
+      </c>
+      <c r="C14">
+        <v>916000.0</v>
+      </c>
+      <c r="D14">
         <v>521000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>788000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>383000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>577000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1298000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>675000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>243000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1104000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1197000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-1128000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-430000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>3388000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-2010000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-2473000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-514000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>979000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-521000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>25528000.0</v>
       </c>
       <c r="U14">
         <v>25528000.0</v>
       </c>
       <c r="V14">
         <v>25528000.0</v>
       </c>
-      <c r="W14"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:24">
+      <c r="W14">
+        <v>25528000.0</v>
+      </c>
+      <c r="X14">
+        <v>25528000.0</v>
+      </c>
+      <c r="Y14"/>
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-4972000.0</v>
+      </c>
+      <c r="C15">
+        <v>-2597000.0</v>
+      </c>
+      <c r="D15">
         <v>-8276000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-9208000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-35875000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>5804000.0</v>
       </c>
-      <c r="F15">
-[...4 lines deleted...]
-      </c>
       <c r="H15">
+        <v>29103000.0</v>
+      </c>
+      <c r="I15">
+        <v>12912000.0</v>
+      </c>
+      <c r="J15">
         <v>-55233000.0</v>
       </c>
-      <c r="I15">
-[...2 lines deleted...]
-      <c r="J15">
+      <c r="K15">
+        <v>-36467000.0</v>
+      </c>
+      <c r="L15">
         <v>-285158000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-50080000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-52469000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-38733000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-48455000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-59024000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-26099000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-45785000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-41227000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-40189000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-27937000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-120038000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-28608000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-9391000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-34157000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-50080000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-52469000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-38733000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-48455000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-59024000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-26099000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-45785000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-41227000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-40189000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-34063000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-74323000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-28608000.0</v>
       </c>
-      <c r="W16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:24">
+      <c r="Y16"/>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>-5579000.0</v>
+      </c>
+      <c r="C17">
+        <v>-3513000.0</v>
+      </c>
+      <c r="D17">
         <v>-8797000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-9996000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-36258000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>5227000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>28267000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>12274000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-54887000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-37571000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-286355000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-50291000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-52151000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-42121000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-49709000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-60681000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-26410000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-46764000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-41748000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-40766000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-28282000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-120038000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-28608000.0</v>
       </c>
-      <c r="W17"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>11947000.0</v>
+      </c>
+      <c r="C18">
+        <v>11630000.0</v>
+      </c>
+      <c r="D18">
         <v>11704000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>11511000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>10862000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>10292000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>12586000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>12827000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>12030000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>11813000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>10874000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>9112000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>7315000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>6249000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>4657000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>3064000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>526000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>510000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>127000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>45000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>54000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>63000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>97000.0</v>
       </c>
-      <c r="W18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>6865000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>6820000.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19">
+      <c r="O19"/>
+      <c r="P19">
         <v>6562000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>3748000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>18771000.0</v>
       </c>
-      <c r="Q19"/>
-      <c r="R19">
+      <c r="S19"/>
+      <c r="T19">
         <v>-10082000.0</v>
       </c>
-      <c r="S19"/>
-      <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-15749000.0</v>
+      </c>
+      <c r="C21">
+        <v>-5164000.0</v>
+      </c>
+      <c r="D21">
         <v>-12356000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-18351000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-34610000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-19338000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-28732000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-41005000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-53640000.0</v>
       </c>
-      <c r="I21">
-[...4 lines deleted...]
-      </c>
       <c r="K21">
+        <v>-34883000.0</v>
+      </c>
+      <c r="L21">
+        <v>-40267000.0</v>
+      </c>
+      <c r="M21">
         <v>-54057000.0</v>
       </c>
-      <c r="L21">
-[...4 lines deleted...]
-      </c>
       <c r="N21">
-        <v>-54862000.0</v>
+        <v>-58233000.0</v>
       </c>
       <c r="O21">
+        <v>-46274000.0</v>
+      </c>
+      <c r="P21">
+        <v>-56962000.0</v>
+      </c>
+      <c r="Q21">
         <v>-65302000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-42873000.0</v>
       </c>
-      <c r="Q21">
-[...2 lines deleted...]
-      <c r="R21">
+      <c r="S21">
+        <v>-40557000.0</v>
+      </c>
+      <c r="T21">
         <v>-32541000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-29831000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-26028000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-128456000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-24454000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-28892000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-32082000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>279907000.0</v>
+      </c>
+      <c r="C23">
+        <v>265566000.0</v>
+      </c>
+      <c r="D23">
         <v>256709000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>254311000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>249119000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>230769000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>224779000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>223589000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>222827000.0</v>
       </c>
-      <c r="I23">
-[...4 lines deleted...]
-      </c>
       <c r="K23">
-        <v>193466000.0</v>
+        <v>198662000.0</v>
       </c>
       <c r="L23">
-        <v>177458000.0</v>
+        <v>189935000.0</v>
       </c>
       <c r="M23">
-        <v>170903000.0</v>
+        <v>193638000.0</v>
       </c>
       <c r="N23">
-        <v>167843000.0</v>
+        <v>185111000.0</v>
       </c>
       <c r="O23">
+        <v>169181000.0</v>
+      </c>
+      <c r="P23">
+        <v>169943000.0</v>
+      </c>
+      <c r="Q23">
         <v>166343000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>130280000.0</v>
       </c>
-      <c r="Q23">
-[...2 lines deleted...]
-      <c r="R23">
+      <c r="S23">
+        <v>118353000.0</v>
+      </c>
+      <c r="T23">
         <v>99341000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>87958000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>75958000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>174603000.0</v>
       </c>
-      <c r="V23">
-[...2 lines deleted...]
-      <c r="W23">
+      <c r="X23">
+        <v>66606000.0</v>
+      </c>
+      <c r="Y23">
         <v>63254000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>61597000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>3310000.0</v>
+      </c>
+      <c r="C25">
+        <v>3111000.0</v>
+      </c>
+      <c r="D25">
         <v>2884000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2774000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2576000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2694000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>3191000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>3077000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2024000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1560000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1644000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1660000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1671000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1628000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1503000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1323000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1139000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>957000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>82000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>84000.0</v>
       </c>
       <c r="U25">
         <v>85000.0</v>
       </c>
       <c r="V25">
+        <v>84000.0</v>
+      </c>
+      <c r="W25">
+        <v>85000.0</v>
+      </c>
+      <c r="X25">
         <v>83000.0</v>
       </c>
-      <c r="W25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26">
+        <v>71482000.0</v>
+      </c>
+      <c r="C26">
+        <v>68961000.0</v>
+      </c>
+      <c r="D26">
         <v>68715000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>71488000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>65410000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>62885000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>61354000.0</v>
       </c>
-      <c r="G26">
-[...2 lines deleted...]
-      <c r="H26">
+      <c r="I26">
+        <v>61273000.0</v>
+      </c>
+      <c r="J26">
         <v>54140000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>52388000.0</v>
       </c>
-      <c r="J26">
-[...4 lines deleted...]
-      </c>
       <c r="L26">
-        <v>48328000.0</v>
+        <v>49058000.0</v>
       </c>
       <c r="M26">
+        <v>49007000.0</v>
+      </c>
+      <c r="N26">
+        <v>50387000.0</v>
+      </c>
+      <c r="O26">
         <v>43680000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>41113000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>39520000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>31830000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>28610000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>24664000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>22603000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>21340000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>48701000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>19042000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>19797000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>19103000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B27">
+        <v>119358000.0</v>
+      </c>
+      <c r="C27">
+        <v>112581000.0</v>
+      </c>
+      <c r="D27">
         <v>104974000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>109583000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>107587000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>98753000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>95340000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>97778000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>92424000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>90762000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>86978000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>92116000.0</v>
       </c>
-      <c r="L27">
-[...2 lines deleted...]
-      <c r="M27">
+      <c r="N27">
+        <v>86537000.0</v>
+      </c>
+      <c r="O27">
         <v>81513000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>81080000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>80689000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>66710000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>57192000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>50543000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>44165000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>38854000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>54922000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>34837000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>32474000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>31853000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>51579000.0</v>
+      </c>
+      <c r="C28">
+        <v>49042000.0</v>
+      </c>
+      <c r="D28">
         <v>50799000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>44735000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>51087000.0</v>
       </c>
-      <c r="E28">
-[...2 lines deleted...]
-      <c r="F28">
+      <c r="G28">
+        <v>46262000.0</v>
+      </c>
+      <c r="H28">
         <v>45960000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>43168000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>57487000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>39523000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>38815000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>37819000.0</v>
       </c>
-      <c r="L28">
-[...2 lines deleted...]
-      <c r="M28">
+      <c r="N28">
+        <v>34248000.0</v>
+      </c>
+      <c r="O28">
         <v>29750000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>33186000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>33104000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>21892000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>23378000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>16939000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>13998000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>9339000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>64755000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>8090000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>7171000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>6852000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B29">
+        <v>2032000.0</v>
+      </c>
+      <c r="C29">
+        <v>3904000.0</v>
+      </c>
+      <c r="D29">
         <v>1811000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>2245000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2539000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-10543000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-39421000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-39420000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>12710000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1767000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>256788000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>4016000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1486000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>379000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>65000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-57000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>2511000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-2881000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-875000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>989000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1256000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1650000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>246000.0</v>
       </c>
-      <c r="W29"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:24">
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>242419000.0</v>
+      </c>
+      <c r="C30">
+        <v>230584000.0</v>
+      </c>
+      <c r="D30">
         <v>224488000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>225806000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>224084000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>207900000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>202654000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>202219000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>204051000.0</v>
       </c>
-      <c r="I30">
-[...4 lines deleted...]
-      </c>
       <c r="K30">
-        <v>178816000.0</v>
+        <v>182673000.0</v>
       </c>
       <c r="L30">
-        <v>163936000.0</v>
+        <v>174851000.0</v>
       </c>
       <c r="M30">
-        <v>156591000.0</v>
+        <v>178942000.0</v>
       </c>
       <c r="N30">
-        <v>153279000.0</v>
+        <v>171172000.0</v>
       </c>
       <c r="O30">
+        <v>154943000.0</v>
+      </c>
+      <c r="P30">
+        <v>155379000.0</v>
+      </c>
+      <c r="Q30">
         <v>153313000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>120432000.0</v>
       </c>
-      <c r="Q30">
-[...2 lines deleted...]
-      <c r="R30">
+      <c r="S30">
+        <v>109180000.0</v>
+      </c>
+      <c r="T30">
         <v>92146000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>80766000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>69533000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>168378000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>61969000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>59442000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>57808000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>12202000.0</v>
+      </c>
+      <c r="C31">
+        <v>5555000.0</v>
+      </c>
+      <c r="D31">
         <v>5370000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>10600000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>891000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>14022000.0</v>
       </c>
-      <c r="F31">
-[...2 lines deleted...]
-      <c r="G31">
+      <c r="H31">
+        <v>17385000.0</v>
+      </c>
+      <c r="I31">
         <v>14087000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>11141000.0</v>
       </c>
-      <c r="I31">
-[...4 lines deleted...]
-      </c>
       <c r="K31">
+        <v>-921000.0</v>
+      </c>
+      <c r="L31">
+        <v>10700000.0</v>
+      </c>
+      <c r="M31">
         <v>6865000.0</v>
       </c>
-      <c r="L31">
-[...4 lines deleted...]
-      </c>
       <c r="N31">
-        <v>4462000.0</v>
+        <v>6820000.0</v>
       </c>
       <c r="O31">
+        <v>4532000.0</v>
+      </c>
+      <c r="P31">
+        <v>6562000.0</v>
+      </c>
+      <c r="Q31">
         <v>3748000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>18771000.0</v>
       </c>
-      <c r="Q31">
-[...2 lines deleted...]
-      <c r="R31">
+      <c r="S31">
+        <v>-9088000.0</v>
+      </c>
+      <c r="T31">
         <v>-10082000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-9946000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-998000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>10068000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-3908000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>20056000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-1694000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>264158000.0</v>
+      </c>
+      <c r="C32">
+        <v>260402000.0</v>
+      </c>
+      <c r="D32">
         <v>244353000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>235960000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>214509000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>211431000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>196047000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>182584000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>169187000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>163779000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>149668000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>139581000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>126878000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>122907000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>112981000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>101041000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>87407000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>77796000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>66800000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>58127000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>49930000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>46147000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>42152000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>34362000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>29515000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>227649000.0</v>
+      </c>
+      <c r="C2">
         <v>287996000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>297902000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>884672000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>282850000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>343327000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>132454000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>10827000</v>
+      </c>
+      <c r="C3">
         <v>3765000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1598000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>6070000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3541000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>933000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3541000</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-      <c r="E4">
+      <c r="E4"/>
+      <c r="F4">
         <v>597476000.0</v>
       </c>
-      <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>58274000.0</v>
       </c>
-      <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>1927000.0</v>
+      </c>
+      <c r="C6">
         <v>-60347000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-9906000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-586770000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>601822000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-60477000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>343327000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>-8457000.0</v>
+      </c>
+      <c r="C7">
         <v>-291686000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>242333000.0</v>
       </c>
-      <c r="D7">
-[...1 lines deleted...]
-      </c>
       <c r="E7">
+        <v>-43518000.0</v>
+      </c>
+      <c r="F7">
         <v>22575000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>11941000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>17364000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-      <c r="E8">
+      <c r="E8"/>
+      <c r="F8">
         <v>-38223000.0</v>
       </c>
-      <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>-35718000.0</v>
+      </c>
+      <c r="C9">
         <v>-99649000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-36341000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-54169000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-38223000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-14745000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-13457000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
-      <c r="F10">
+      <c r="F10"/>
+      <c r="G10">
         <v>2321000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2611000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>73290000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>80951000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>53856000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>42864000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>50595000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>87982000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>45251000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>-20153000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-27170000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-12043000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>-142000.0</v>
+      </c>
+      <c r="C14">
         <v>10986000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6535000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5593000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1208000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>222000.0</v>
       </c>
       <c r="G14">
         <v>222000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14">
+        <v>222000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>229576000.0</v>
+      </c>
+      <c r="C16">
         <v>227649000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>287996000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>297902000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>884672000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>282850000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>343327000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>222029000.0</v>
+      </c>
+      <c r="C18">
         <v>-67736000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>33442000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-83478000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-53355000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-73580000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-60166000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B19">
+        <v>-256459000.0</v>
+      </c>
+      <c r="C19">
         <v>-30494000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-86238000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-605686000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-50031000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-842000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-50031000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>654552000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>268177000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22">
-        <v>-6326000.0</v>
+        <v>-55956000.0</v>
       </c>
       <c r="C22">
-        <v>-425677000.0</v>
+        <v>-9119000.0</v>
       </c>
       <c r="D22">
-        <v>-172311000.0</v>
+        <v>-429536000.0</v>
       </c>
       <c r="E22">
-        <v>-155138000.0</v>
+        <v>-181792000.0</v>
       </c>
       <c r="F22">
+        <v>-157560000.0</v>
+      </c>
+      <c r="G22">
         <v>-192194000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-130741000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>-945000.0</v>
+      </c>
+      <c r="C23">
         <v>-4900000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>45235000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-3137000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>26450000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>13765000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>268177000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>140</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>457000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-2950000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-9620000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-50031000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000.0</v>
       </c>
       <c r="G24">
         <v>91000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24">
+        <v>91000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
-        <v>223055000.0</v>
+        <v>82460000.0</v>
       </c>
       <c r="C25">
-        <v>211849000.0</v>
+        <v>39949000.0</v>
       </c>
       <c r="D25">
-        <v>134161000.0</v>
+        <v>52659000.0</v>
       </c>
       <c r="E25">
-        <v>81541000.0</v>
+        <v>19742000.0</v>
       </c>
       <c r="F25">
+        <v>53954000.0</v>
+      </c>
+      <c r="G25">
         <v>-5395000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>12339000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26">
+        <v>13975000.0</v>
+      </c>
+      <c r="C26">
         <v>13556000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>12933000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>14378000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-590000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-820000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>0.0</v>
       </c>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>214951000.0</v>
+      </c>
+      <c r="C27">
         <v>185899000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>163049000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>122567000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>30009000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>111846000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>40872000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>34811000.0</v>
+      </c>
+      <c r="C28">
         <v>32619999.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>45235000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>35756000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>674735000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>12945000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>271265000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>232856000.0</v>
+      </c>
+      <c r="C29">
         <v>-63971000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>35040000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-77408000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-49814000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-73580000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-60166000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>-267286000.0</v>
+      </c>
+      <c r="C30">
         <v>-30494000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-86238000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-543960000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-27445000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-842000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-842000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>229576000.0</v>
+      </c>
+      <c r="C2">
+        <v>224231000.0</v>
+      </c>
+      <c r="D2">
         <v>261370999.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>255719000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>227649000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>176632000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>438616000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>420322000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>287996000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>285309000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>273225000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>318433000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>297902000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>374669000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>413257000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>887489000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>884672000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>824714000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>276254000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>272229000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>282850000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>283278000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>292951000.0</v>
       </c>
-      <c r="W2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:24">
+      <c r="Y2"/>
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>2393000</v>
+      </c>
+      <c r="C3">
+        <v>3973000</v>
+      </c>
+      <c r="D3">
         <v>3038000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>2904000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>912000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1157000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1057000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>851000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>700000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>329000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>735999</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>277000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>256000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1052000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1784000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1360000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1874000</v>
-      </c>
-[...4 lines deleted...]
-        <v>3541000</v>
       </c>
       <c r="S3">
         <v>3541000</v>
       </c>
       <c r="T3">
         <v>3541000</v>
       </c>
       <c r="U3">
-        <v>0</v>
+        <v>3541000</v>
       </c>
       <c r="V3">
-        <v>0</v>
+        <v>3541000</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:24">
+      <c r="Y3">
+        <v>0</v>
+      </c>
+      <c r="Z3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-44301000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>20932000.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4">
+      <c r="O4"/>
+      <c r="P4">
         <v>-34539000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-476183000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>6743000.0</v>
       </c>
-      <c r="Q4"/>
-      <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>3317000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>10721000.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5">
+      <c r="O5"/>
+      <c r="P5">
         <v>21309000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>10137000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>5032000.0</v>
       </c>
-      <c r="Q5"/>
-      <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-    </row>
-    <row r="6" spans="1:24">
+      <c r="Y5"/>
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>105779000.0</v>
+      </c>
+      <c r="C6">
+        <v>5345000.0</v>
+      </c>
+      <c r="D6">
         <v>-37139999.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>5651999.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>28070000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>51017000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-261984000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>18294000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>132326000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>2687000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>12084000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-45208000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>20531000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-76767000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-38588000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-474232000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>2817000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>59958000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>548460000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-45975000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-10621000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-428000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-9673000.0</v>
       </c>
-      <c r="W6">
-[...6 lines deleted...]
-    <row r="7" spans="1:24">
+      <c r="Y6">
+        <v>-25188000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-25188000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>87000000.0</v>
+      </c>
+      <c r="C7">
+        <v>-27666000.0</v>
+      </c>
+      <c r="D7">
         <v>-30695000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-11502000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>61406000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-620000.0</v>
       </c>
-      <c r="F7">
-[...2 lines deleted...]
-      <c r="G7">
+      <c r="H7">
+        <v>-263227000.0</v>
+      </c>
+      <c r="I7">
         <v>-65790000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>39040000.0</v>
       </c>
-      <c r="I7">
-[...2 lines deleted...]
-      <c r="J7">
+      <c r="K7">
+        <v>-6280000.0</v>
+      </c>
+      <c r="L7">
         <v>229374000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>20238000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-2317000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-14693000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>6617000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-23850000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-12925000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>21171000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>4624000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>1244000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-4464000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>10941000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>3107000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-7331000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-7331000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>20441000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>4840000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8">
+      <c r="O8"/>
+      <c r="P8">
         <v>-8595000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-22242000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>8674000.0</v>
       </c>
-      <c r="Q8"/>
-      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>-103356000.0</v>
+      </c>
+      <c r="C9">
+        <v>-82033000.0</v>
+      </c>
+      <c r="D9">
         <v>-23472000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>3859000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>65928000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-67991000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-32883000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-29847000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>31072000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-31050000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-30572000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>20441000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>4840000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-32006000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-8595000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-22242000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>8674000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-20873000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-10291000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-11111000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>4052000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>3766000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-16114000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-1198500.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-1198500.0</v>
       </c>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10">
         <v>-252334000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>254556000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-2222000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
         <v>6338000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-6583000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>6476000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-3564000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>2438000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1500000.0</v>
       </c>
-      <c r="W10"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:24">
+      <c r="Y10"/>
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>9225000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-4654000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>31697000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>4978000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-940000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-15818000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>37696000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>24831000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>0.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>9212000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>20650500.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>28023000.0</v>
       </c>
-      <c r="W11"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>48572000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>32956000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>31605000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>32126000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>38177000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-570000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>12750000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>17986000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>17986000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>8718500.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>50888500.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>6152000.0</v>
       </c>
-      <c r="W12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:24">
+      <c r="Y12"/>
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-4130000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-13382000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-13382000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-8304000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-12198000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-29086000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>4348000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-9916000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-9916000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-7292500.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-7452500.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-8802000.0</v>
       </c>
-      <c r="W13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>3307000.0</v>
+      </c>
+      <c r="C14">
+        <v>1154000.0</v>
+      </c>
+      <c r="D14">
         <v>2884000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>2774000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>2576000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>2694000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>3191000.0</v>
       </c>
-      <c r="G14">
-[...2 lines deleted...]
-      <c r="H14">
+      <c r="I14">
+        <v>3077000.0</v>
+      </c>
+      <c r="J14">
         <v>2024000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1560000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1644000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1660000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1671000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1628000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1503000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1323000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>1139000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>957000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>82000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>84000.0</v>
       </c>
       <c r="U14">
         <v>85000.0</v>
       </c>
       <c r="V14">
+        <v>84000.0</v>
+      </c>
+      <c r="W14">
+        <v>85000.0</v>
+      </c>
+      <c r="X14">
         <v>83000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>3683000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>3683000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>335395000.0</v>
+      </c>
+      <c r="C16">
+        <v>229576000.0</v>
+      </c>
+      <c r="D16">
         <v>224231000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>261370999.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>255719000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>227649000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>176632000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>438616000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>420322000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>287996000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>285309000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>273225000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>318433000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>297902000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>374669000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>413257000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>887489000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>884672000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>824714000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>226254000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>272229000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>282850000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>283278000.0</v>
       </c>
-      <c r="W16">
-[...6 lines deleted...]
-    <row r="17" spans="1:24">
+      <c r="Y16">
+        <v>-25188000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-25188000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>146804000.0</v>
+      </c>
+      <c r="C18">
+        <v>41784000.0</v>
+      </c>
+      <c r="D18">
         <v>28390000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>46465000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>105390000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>62065000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-178085000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>10846000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>37438000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>24524000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-6697000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>26832000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-11217000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-12772000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-2981000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-37695000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-30030000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-4635000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-10079000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-17120000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-21521000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-7360000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-14136000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-26042000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-26042000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B19">
+        <v>6550000.0</v>
+      </c>
+      <c r="C19">
+        <v>-49070000.0</v>
+      </c>
+      <c r="D19">
         <v>-72744000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-56570000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-81891000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-21941000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-92776000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-5162000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>89385000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-35772000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>14579000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-86648000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>24636000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-81798000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-38617000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-473303000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>2670000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>50000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-100031000.0</v>
       </c>
       <c r="T19">
         <v>-100031000.0</v>
       </c>
       <c r="U19">
-        <v>91000.0</v>
+        <v>-100031000.0</v>
       </c>
       <c r="V19">
         <v>-100031000.0</v>
       </c>
-      <c r="W19"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:24">
+      <c r="W19">
+        <v>91000.0</v>
+      </c>
+      <c r="X19">
+        <v>-100031000.0</v>
+      </c>
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>27008000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>654552000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21">
         <v>-2878000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2878000.0</v>
       </c>
       <c r="R21">
         <v>2878000.0</v>
       </c>
       <c r="S21">
         <v>2878000.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21"/>
+      <c r="T21">
+        <v>2878000.0</v>
+      </c>
+      <c r="U21">
+        <v>2878000.0</v>
+      </c>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-    </row>
-    <row r="22" spans="1:24">
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22">
-        <v>-8276000.0</v>
+        <v>-5579000.0</v>
       </c>
       <c r="C22">
-        <v>-9208000.0</v>
+        <v>-3513000.0</v>
       </c>
       <c r="D22">
-        <v>-35875000.0</v>
+        <v>-8797000.0</v>
       </c>
       <c r="E22">
-        <v>10784000.0</v>
+        <v>-9996000.0</v>
       </c>
       <c r="F22">
-        <v>29103000.0</v>
+        <v>-36258000.0</v>
       </c>
       <c r="G22">
+        <v>5227000.0</v>
+      </c>
+      <c r="H22">
+        <v>27805000.0</v>
+      </c>
+      <c r="I22">
+        <v>12237000.0</v>
+      </c>
+      <c r="J22">
+        <v>-55476000.0</v>
+      </c>
+      <c r="K22">
+        <v>-37571000.0</v>
+      </c>
+      <c r="L22">
+        <v>-286355000.0</v>
+      </c>
+      <c r="M22">
+        <v>-51208000.0</v>
+      </c>
+      <c r="N22">
+        <v>-52899000.0</v>
+      </c>
+      <c r="O22">
+        <v>-42121000.0</v>
+      </c>
+      <c r="P22">
+        <v>-50465000.0</v>
+      </c>
+      <c r="Q22">
+        <v>-61497000.0</v>
+      </c>
+      <c r="R22">
+        <v>-26613000.0</v>
+      </c>
+      <c r="S22">
+        <v>-46764000.0</v>
+      </c>
+      <c r="T22">
+        <v>-41748000.0</v>
+      </c>
+      <c r="U22">
+        <v>-40766000.0</v>
+      </c>
+      <c r="V22">
+        <v>-28282000.0</v>
+      </c>
+      <c r="W22">
+        <v>-120038000.0</v>
+      </c>
+      <c r="X22">
+        <v>-28608000.0</v>
+      </c>
+      <c r="Y22">
+        <v>-9391000.0</v>
+      </c>
+      <c r="Z22">
+        <v>-21774000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>139</v>
+      </c>
+      <c r="B23">
+        <v>-160000.0</v>
+      </c>
+      <c r="C23">
+        <v>-416000.0</v>
+      </c>
+      <c r="D23">
+        <v>-529000.0</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23">
+        <v>3328000.0</v>
+      </c>
+      <c r="G23">
+        <v>11693000.0</v>
+      </c>
+      <c r="H23">
+        <v>-4900000.0</v>
+      </c>
+      <c r="I23">
         <v>12912000.0</v>
       </c>
-      <c r="H22">
-[...71 lines deleted...]
-      <c r="H23">
+      <c r="J23">
         <v>5093000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>14992000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>4715000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>18015000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>7513000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>11885000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-3137000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>34815000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>40845000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>3398000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-2573000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>21657000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>11620000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>7146000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>4746000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>936500.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>936500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24">
         <v>-7314000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-7660000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>457000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>110295000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-450000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>15315000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-2500000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>24636000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-9620000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-4053000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-473303000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-9620000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>46136000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-100031000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-50000000.0</v>
       </c>
-      <c r="T24"/>
-[...3 lines deleted...]
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
+        <v>1024000.0</v>
+      </c>
+      <c r="X24">
         <v>45500.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-466500.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-466500.0</v>
       </c>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
-        <v>67515000.0</v>
+        <v>14408000.0</v>
       </c>
       <c r="C25">
-        <v>67305000.0</v>
+        <v>22624000.0</v>
       </c>
       <c r="D25">
-        <v>78195000.0</v>
+        <v>16354000.0</v>
       </c>
       <c r="E25">
-        <v>50364000.0</v>
+        <v>13809000.0</v>
       </c>
       <c r="F25">
-        <v>53904999.0</v>
+        <v>22751000.0</v>
       </c>
       <c r="G25">
-        <v>61305000.0</v>
+        <v>9285000.0</v>
       </c>
       <c r="H25">
-        <v>52307000.0</v>
+        <v>7161000.0</v>
       </c>
       <c r="I25">
-        <v>65123000.0</v>
+        <v>13204000.0</v>
       </c>
       <c r="J25">
-        <v>48179000.0</v>
+        <v>10298000.0</v>
       </c>
       <c r="K25">
-        <v>55291000.0</v>
+        <v>24127000.0</v>
       </c>
       <c r="L25">
-        <v>42154000.0</v>
+        <v>8042000.0</v>
       </c>
       <c r="M25">
-        <v>40078000.0</v>
+        <v>10051000.0</v>
       </c>
       <c r="N25">
-        <v>39138000.0</v>
+        <v>10254000.0</v>
       </c>
       <c r="O25">
-        <v>45216000.0</v>
+        <v>9825000.0</v>
       </c>
       <c r="P25">
-        <v>9729000.0</v>
+        <v>7440000.0</v>
       </c>
       <c r="Q25">
-        <v>22563000.0</v>
+        <v>9942000.0</v>
       </c>
       <c r="R25">
-        <v>26442000.0</v>
+        <v>-7228000.0</v>
       </c>
       <c r="S25">
+        <v>10775000.0</v>
+      </c>
+      <c r="T25">
+        <v>18384000.0</v>
+      </c>
+      <c r="U25">
         <v>17085000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>7710000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-4516000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>9226000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-14883000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-2431000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26">
+        <v>-50048000.0</v>
+      </c>
+      <c r="C26">
+        <v>5571000.0</v>
+      </c>
+      <c r="D26">
         <v>8404000.0</v>
       </c>
-      <c r="C26"/>
-[...1 lines deleted...]
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>5624000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>7932000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26">
-        <v>5182000.0</v>
+        <v>7932000.0</v>
       </c>
       <c r="J26"/>
       <c r="K26">
+        <v>5182000.0</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26">
         <v>18015000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>7513000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>14378000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>10196000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>37693000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>40845000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>25354000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>0.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>0.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-590000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-820000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>0.0</v>
       </c>
-      <c r="W26"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>50061000.0</v>
+      </c>
+      <c r="C27">
+        <v>53158000.0</v>
+      </c>
+      <c r="D27">
         <v>51682000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>54284000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>55827000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>46636000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>48042000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>48969000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>42252000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>43017000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>41334000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>46368000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>32330000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>33641000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>33708000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>37747000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>17471000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>12767000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>8579000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>5232000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>3431000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>106168000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>2056000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>1880000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>1811000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>-47875000.0</v>
+      </c>
+      <c r="C28">
+        <v>11479000.0</v>
+      </c>
+      <c r="D28">
         <v>7653000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>12351000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>3328000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>11693000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2922000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>12912000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>5093000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>14992000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>4715000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>18015000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>7513000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>11885000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>3006000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>12670000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>8195000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>9597000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>658901000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>21657000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>11030000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>6326000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>4746000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>936500.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>936500.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>149197000.0</v>
+      </c>
+      <c r="C29">
+        <v>45757000.0</v>
+      </c>
+      <c r="D29">
         <v>31428000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>49369000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>106302000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>63222000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-177028000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>11697000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>38138000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>24853000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-5961000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>27109000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-10961000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-11720000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-1197000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-36335000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-28156000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-1094000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-10079000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-17120000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-21521000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-7360000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-14136000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-26042000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-26042000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>4157000.0</v>
+      </c>
+      <c r="C30">
+        <v>-53043000.0</v>
+      </c>
+      <c r="D30">
         <v>-75782000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-56570000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-81891000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-21941000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-92776000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-5162000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>89385000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-35772000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>14579000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-89425000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>24380000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-81798000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-36348000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-452518000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>26704000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>46136000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-50000000.0</v>
       </c>
       <c r="T30">
         <v>-100031000.0</v>
       </c>
       <c r="U30">
-        <v>91000.0</v>
+        <v>-50000000.0</v>
       </c>
       <c r="V30">
         <v>-100031000.0</v>
       </c>
       <c r="W30">
+        <v>91000.0</v>
+      </c>
+      <c r="X30">
+        <v>-100031000.0</v>
+      </c>
+      <c r="Y30">
         <v>-466500.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-466500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>