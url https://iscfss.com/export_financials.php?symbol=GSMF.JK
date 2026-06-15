--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -280,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1031,86 +1037,87 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1142,3625 +1149,3755 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>26</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>163614000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>180555000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>132780000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>99695000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>89287000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>200482000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>119709370000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>189022264000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>194903390000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>135545782000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>155951926000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>129171020000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>199672048000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>100182221000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>101016194000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>98053559000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>83891534000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>14798260000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>9176409000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>9013603000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>21992505000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6996448000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>17900014000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>26131095000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
+      <c r="Z3"/>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
+      <c r="Z4"/>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B5">
+        <v>26163000000.0</v>
+      </c>
+      <c r="C5">
         <v>140704000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>155587000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>7857000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>172532000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>182317000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>171875000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>12696975000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2390367000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>138550161000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>104400223000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>100996373000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>120737189000.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
+      <c r="Z5"/>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
+      <c r="Z6"/>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B7">
+        <v>13938000000.0</v>
+      </c>
+      <c r="C7">
         <v>19272000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>8149000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>14973000000.0</v>
       </c>
-      <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
+      <c r="Z7"/>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B8">
         <v>2567350000000.0</v>
       </c>
       <c r="C8">
         <v>2567350000000.0</v>
       </c>
       <c r="D8">
         <v>2567350000000.0</v>
       </c>
       <c r="E8">
         <v>2567350000000.0</v>
       </c>
       <c r="F8">
-        <v>1889783000000.0</v>
+        <v>2567350000000.0</v>
       </c>
       <c r="G8">
         <v>1889783000000.0</v>
       </c>
       <c r="H8">
+        <v>1889783000000.0</v>
+      </c>
+      <c r="I8">
         <v>1889782763000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
+      <c r="Z8"/>
     </row>
-    <row r="9" spans="1:25">
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>686139000000.0</v>
       </c>
       <c r="D9">
         <v>686139000000.0</v>
       </c>
       <c r="E9">
         <v>686139000000.0</v>
       </c>
       <c r="F9">
-        <v>250428000000.0</v>
+        <v>686139000000.0</v>
       </c>
       <c r="G9">
         <v>250428000000.0</v>
       </c>
       <c r="H9">
-        <v>250428445000.0</v>
+        <v>250428000000.0</v>
       </c>
       <c r="I9">
         <v>250428445000.0</v>
       </c>
       <c r="J9">
         <v>250428445000.0</v>
       </c>
       <c r="K9">
+        <v>250428445000.0</v>
+      </c>
+      <c r="L9">
         <v>233517031000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
+      <c r="Z9"/>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B10">
+        <v>230378000000.0</v>
+      </c>
+      <c r="C10">
         <v>273865000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>224114000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>239419000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>306020000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>193812000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>233239000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>139869762000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>180127635000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>214977083000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>206493623000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>217544630000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>173787773000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>108306313000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>126620867000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>166388463000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>175244882000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>53263361000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>38891770000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>35972504000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>29103783000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>22789003000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>32869233000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>21886443000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>111328543000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>35</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>231240000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>177450000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>173472000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>134545000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>99226000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>233239000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>139869762000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>180127635000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>214977083000.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
+      <c r="Z11"/>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B12">
+        <v>636234000000.0</v>
+      </c>
+      <c r="C12">
         <v>591895000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>548482000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>418881000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>463294000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>341370000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>366236000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>298809374000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>180127635000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>427200816000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>206493623000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>217544630000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>173787773000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>108306313000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>126620867000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>166388463000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1008413989000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>869212119000.0</v>
       </c>
-      <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
+      <c r="Z12"/>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B13">
         <v>2567350000000.0</v>
       </c>
       <c r="C13">
         <v>2567350000000.0</v>
       </c>
       <c r="D13">
         <v>2567350000000.0</v>
       </c>
       <c r="E13">
         <v>2567350000000.0</v>
       </c>
       <c r="F13">
-        <v>1889783000000.0</v>
+        <v>2567350000000.0</v>
       </c>
       <c r="G13">
         <v>1889783000000.0</v>
       </c>
       <c r="H13">
-        <v>1889782763000.0</v>
+        <v>1889783000000.0</v>
       </c>
       <c r="I13">
         <v>1889782763000.0</v>
       </c>
       <c r="J13">
         <v>1889782763000.0</v>
       </c>
       <c r="K13">
-        <v>1666944050000.0</v>
+        <v>1889782763000.0</v>
       </c>
       <c r="L13">
         <v>1666944050000.0</v>
       </c>
       <c r="M13">
         <v>1666944050000.0</v>
       </c>
       <c r="N13">
         <v>1666944050000.0</v>
       </c>
       <c r="O13">
         <v>1666944050000.0</v>
       </c>
       <c r="P13">
         <v>1666944050000.0</v>
       </c>
       <c r="Q13">
         <v>1666944050000.0</v>
       </c>
       <c r="R13">
         <v>1666944050000.0</v>
       </c>
       <c r="S13">
         <v>1666944050000.0</v>
       </c>
       <c r="T13">
         <v>1666944050000.0</v>
       </c>
       <c r="U13">
         <v>1666944050000.0</v>
       </c>
       <c r="V13">
         <v>1666944050000.0</v>
       </c>
       <c r="W13">
         <v>1666944050000.0</v>
       </c>
       <c r="X13">
         <v>1666944050000.0</v>
       </c>
       <c r="Y13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="Z13">
         <v>720720000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B14">
         <v>14230400000.0</v>
       </c>
       <c r="C14">
-        <v>14230399705.0</v>
+        <v>14230400000.0</v>
       </c>
       <c r="D14">
         <v>14230399705.0</v>
       </c>
       <c r="E14">
+        <v>14230399705.0</v>
+      </c>
+      <c r="F14">
         <v>8019363034.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10843233910.0</v>
       </c>
       <c r="G14">
         <v>10843233910.0</v>
       </c>
       <c r="H14">
-        <v>10843230556.0</v>
+        <v>10843233910.0</v>
       </c>
       <c r="I14">
         <v>10843230556.0</v>
       </c>
       <c r="J14">
         <v>10843230556.0</v>
       </c>
       <c r="K14">
-        <v>7601941185.0</v>
+        <v>10843230556.0</v>
       </c>
       <c r="L14">
         <v>7601941185.0</v>
       </c>
       <c r="M14">
         <v>7601941185.0</v>
       </c>
       <c r="N14">
         <v>7601941185.0</v>
       </c>
       <c r="O14">
-        <v>7601940897.0</v>
+        <v>7601941185.0</v>
       </c>
       <c r="P14">
         <v>7601940897.0</v>
       </c>
       <c r="Q14">
-        <v>7601941185.0</v>
+        <v>7601940897.0</v>
       </c>
       <c r="R14">
         <v>7601941185.0</v>
       </c>
-      <c r="S14"/>
+      <c r="S14">
+        <v>7601941185.0</v>
+      </c>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
+      <c r="Z14"/>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
+      <c r="Z15"/>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>12143000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>9992000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7991000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>11659000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8457000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2118861000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>9169335000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-40221050000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
+      <c r="Z16"/>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
+      <c r="Z17"/>
     </row>
-    <row r="18" spans="1:25">
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
+      <c r="Z18"/>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
+      <c r="Z19"/>
     </row>
-    <row r="20" spans="1:25">
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>3219405000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>5023391000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>5608467000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>6193543000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>6778619000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>7363695000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:25">
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>9306000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>10840500000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>9400810000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>12149205000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>14831091000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>15331567000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>14649893000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>15705219000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>17659695000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B22">
+        <v>46</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22">
         <v>-1810989000000.0</v>
       </c>
-      <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
+      <c r="Z22"/>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B23">
+        <v>5565572000000.0</v>
+      </c>
+      <c r="C23">
         <v>5678829000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5762168000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5636441000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5543310000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4460807000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4938822000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4766337250000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4663775177000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4355014723000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4280652363000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4309373183000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3758346101000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3381958806000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2286025470000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2137820817000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1632358798000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1444601913000.0</v>
       </c>
-      <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
+      <c r="Z23"/>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B24">
+        <v>418785000000.0</v>
+      </c>
+      <c r="C24">
         <v>60539000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>517462000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>94174000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>336213000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>448758000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>493255000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>523609946000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>423684839000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>426496631000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>427358870000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>493826334000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>333876669000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>130719750000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>51090132000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
+      <c r="Z24"/>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>49</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>60539000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>82212000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>94174000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>347223000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>448758000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>493255000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>523609946000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>423684839000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>426496631000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>427358870000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
+      <c r="Z25"/>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B26">
+        <v>3780218000000.0</v>
+      </c>
+      <c r="C26">
         <v>3553217000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>3486541000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>3239908000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>2237228000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2202360000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2274359000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1980302529000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2417706619000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2216977642000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>729737154000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
+      <c r="Z26"/>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
+      <c r="Z27"/>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B28">
+        <v>-182505000000.0</v>
+      </c>
+      <c r="C28">
         <v>256546000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-172253000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-145245000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>30193000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>254946000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>260016000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>383740184000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>243557204000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>211519548000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>220865247000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>276281704000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>172323311000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>34567275000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-75530735000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-166388463000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-175244882000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-52423876000.0</v>
       </c>
-      <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
+      <c r="Z28"/>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B29">
+        <v>2870333000000.0</v>
+      </c>
+      <c r="C29">
         <v>2932729000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2931362000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2560876000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2808022000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1810906000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1917316000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1897201661000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1728243512000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
+      <c r="Z29"/>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B30">
+        <v>387691000000.0</v>
+      </c>
+      <c r="C30">
         <v>269237000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>18304000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>336033000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>264062000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>230225000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>294156000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>267665000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>800979636000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>714010715000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1122025904000.0</v>
       </c>
-      <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
+      <c r="Z30"/>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>2466702000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>2471809000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1362148000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1424061000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1373592000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1304558673000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1219057880000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>851597674000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
+      <c r="Z31"/>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
+      <c r="Z32"/>
     </row>
-    <row r="33" spans="1:25">
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B33">
+        <v>4947503000000.0</v>
+      </c>
+      <c r="C33">
         <v>4659855000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>5538054000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3362720000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2364624000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2363142000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2424237000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2090503739000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2530137090000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2287529275000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1707503050000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1705961230000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1652981903000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1704933332000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1447971059000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1212273269000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1022878255000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>977835507000.0</v>
       </c>
-      <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
+      <c r="Z33"/>
     </row>
-    <row r="34" spans="1:25">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
+      <c r="Z34"/>
     </row>
-    <row r="35" spans="1:25">
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B35">
+        <v>2997448000000.0</v>
+      </c>
+      <c r="C35">
         <v>3139531000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2156933000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>132780000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>346854000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>461746000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>502285000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>526548183000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>433316558000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>442168577000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>472787759000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>519006113000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>360809443000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>153961006000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>58579011000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>10899643000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>12594013000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>18209172000.0</v>
       </c>
-      <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
+      <c r="Z35"/>
     </row>
-    <row r="36" spans="1:25">
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B36">
+        <v>2897696000000.0</v>
+      </c>
+      <c r="C36">
         <v>955044000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1919801000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-3362720000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-2364624000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-2363142000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-2424237000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-2090503739000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-2530137090000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-2287529275000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-1707503050000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-1705961230000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-1652981903000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-1704933332000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-1447971059000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-1212273269000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-1022878255000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-977835507000.0</v>
       </c>
-      <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
+      <c r="Z36"/>
     </row>
-    <row r="37" spans="1:25">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
+      <c r="Z37"/>
     </row>
-    <row r="38" spans="1:25">
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>62</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>4218278000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>-1565825000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1854840000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>2715392000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1756295000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>2148349000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>2377024137000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1953510452000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>1640284632000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>2366655690000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>2385867323000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1931576425000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1568719161000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>711433544000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>759159085000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>-398933446000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>-402445713000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>107439435000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>110984594000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>86016185000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>179682559000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>364334706000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>384957252000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>583418557000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:25">
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B39">
+        <v>-405856000000.0</v>
+      </c>
+      <c r="C39">
         <v>1219094000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1223153000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1507947000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2007888000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1851800000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2058514000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>539418000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>531782094000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>504286855000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1008327754000.0</v>
       </c>
-      <c r="L39"/>
       <c r="M39"/>
-      <c r="N39">
+      <c r="N39"/>
+      <c r="O39">
         <v>19019796000.0</v>
       </c>
-      <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
+      <c r="Z39"/>
     </row>
-    <row r="40" spans="1:25">
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B40">
+        <v>-23315000000.0</v>
+      </c>
+      <c r="C40">
         <v>534276000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>535372000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>-18539000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-116155000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>-228618000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-226954000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-119709370000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-189022264000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-194903390000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-135545782000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-166877602000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-137786478000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-206685904000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-105095601000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-104548814000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-105477087000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-94440257000.0</v>
       </c>
-      <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
+      <c r="Z40"/>
     </row>
-    <row r="41" spans="1:25">
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>2399246000000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>1917379000000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>1833091000000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>1926712000000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>1847957000000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>1845478622000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>1756239008000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>1618026912000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>98284494000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>83054071000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>74840866000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>53722805000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>223043805000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>39502914000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>57553766000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>26158592000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>26193137000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>507894516000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>40388723000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>132433287000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>97053935000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1036618621000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:25">
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B42">
         <v>686139000000.0</v>
       </c>
       <c r="C42">
         <v>686139000000.0</v>
       </c>
       <c r="D42">
+        <v>686139000000.0</v>
+      </c>
+      <c r="E42">
         <v>827532000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>686139000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>250428000000.0</v>
       </c>
       <c r="G42">
         <v>250428000000.0</v>
       </c>
       <c r="H42">
+        <v>250428000000.0</v>
+      </c>
+      <c r="I42">
         <v>411273929000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>400967321000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>388978606000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>334988223000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>234922912000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>236499552000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>355308928000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>230588000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>363692973000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>230588000000.0</v>
       </c>
       <c r="R42">
         <v>230588000000.0</v>
       </c>
-      <c r="S42"/>
+      <c r="S42">
+        <v>230588000000.0</v>
+      </c>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
+      <c r="Z42"/>
     </row>
-    <row r="43" spans="1:25">
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
+      <c r="Z43"/>
     </row>
-    <row r="44" spans="1:25">
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
+      <c r="Z44"/>
     </row>
-    <row r="45" spans="1:25">
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B45">
+        <v>287838000000.0</v>
+      </c>
+      <c r="C45">
         <v>286515000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>274192000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>260833000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>244166000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>273098000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>236524000000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
+      <c r="Z45"/>
     </row>
-    <row r="46" spans="1:25">
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B46">
+        <v>136008000000.0</v>
+      </c>
+      <c r="C46">
         <v>149552000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>130922000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>122105000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>126578000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>158756000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>136622000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>105310791000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>104184332000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>103583586000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>58233370000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>56072894000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>57583139000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>54493677000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>50526510000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>49301928000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>53340074000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>55096626000.0</v>
       </c>
-      <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
+      <c r="Z46"/>
     </row>
-    <row r="47" spans="1:25">
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>71</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>149552000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>130922000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>122105000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>126578000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>158756000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>136622000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>105311000000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>104184332000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>103583586000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>58233370000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>56072894000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>57583139000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>54493677000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>50526510000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>49301928000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>53340074000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>55096626000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>57426136000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>54463839000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>53266220000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>40994945000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>45117584000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>45157063000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>42379114000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:25">
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B48">
+        <v>-828104000000.0</v>
+      </c>
+      <c r="C48">
         <v>-972603000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-995176000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-936037000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-954212000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-960380000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-888025000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-927464977000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-986191411000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1059703489000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-1150334599000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-1233801192000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-1318299050000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-1391492926000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-1462171150000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1659350667000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-1699071204000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-1715286784000.0</v>
       </c>
-      <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
+      <c r="Z48"/>
     </row>
-    <row r="49" spans="1:25">
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
+      <c r="Z49"/>
     </row>
-    <row r="50" spans="1:25">
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>117897086000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>178554353000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>12600000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>175766832000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
+      <c r="Z50"/>
     </row>
-    <row r="51" spans="1:25">
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B51">
+        <v>47873000000.0</v>
+      </c>
+      <c r="C51">
         <v>530411000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>90361000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>102721000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>455387000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>665717000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>711752000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>641507032000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>602239192000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>439096631000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>603125702000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>493826334000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>346111084000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>142873588000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>51090132000.0</v>
       </c>
-      <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51">
         <v>839485000.0</v>
       </c>
-      <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
+      <c r="Z51"/>
     </row>
-    <row r="52" spans="1:25">
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B52">
+        <v>23315000000.0</v>
+      </c>
+      <c r="C52">
         <v>36258000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>39965000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>8547000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>108164000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>216959000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>218497000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>117897086000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>178554353000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>12600000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>175766832000.0</v>
       </c>
-      <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
+      <c r="Z52"/>
     </row>
-    <row r="53" spans="1:25">
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B53">
+        <v>415356000000.0</v>
+      </c>
+      <c r="C53">
         <v>318030000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>324368000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>179462000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>157274000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>147558000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>132997000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>158939612000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>415000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>212223733000.0</v>
       </c>
-      <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>28770000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>28300000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>17300000000.0</v>
       </c>
-      <c r="O53"/>
       <c r="P53"/>
-      <c r="Q53">
+      <c r="Q53"/>
+      <c r="R53">
         <v>833169107000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>815948758000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>37649859000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>28490514000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>439351699000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>16747739000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>13420564000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>11832212000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>244123646000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:25">
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
+      <c r="Z54"/>
     </row>
-    <row r="55" spans="1:25">
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B55">
+        <v>5565572000000.0</v>
+      </c>
+      <c r="C55">
         <v>5678829000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>5762168000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>5636441000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>5543310000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>4460807000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>4938822000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>4766337250000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>4663775177000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>4355014723000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>4280652363000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>4309373183000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3758346101000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3381958806000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2286025470000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2137820817000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1632358798000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1444601913000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1301163954000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1124728438000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1020836354000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1074883452000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1262598631000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1176303397000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1485541692000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:25">
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B56">
+        <v>618069000000.0</v>
+      </c>
+      <c r="C56">
         <v>269237000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1789939000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>418881000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>463294000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>341370000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>366236000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>298809374000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>180127635000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>427200816000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>206493623000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>217544630000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>173787773000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>108306313000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>126620867000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>166388463000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1008413989000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>869212119000.0</v>
       </c>
-      <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
+      <c r="Z56"/>
     </row>
-    <row r="57" spans="1:25">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="B57">
+        <v>81</v>
+      </c>
+      <c r="B57"/>
+      <c r="C57">
         <v>731852000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>716913000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>132780000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>99695000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>89287000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>200482000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>119709370000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>189022264000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>194903390000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>135545782000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>155951926000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>129171020000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>203443000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>100182221000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>283655108000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>86527140000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>83891534000.0</v>
       </c>
-      <c r="S57"/>
       <c r="T57"/>
       <c r="U57"/>
       <c r="V57"/>
       <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
+      <c r="Z57"/>
     </row>
-    <row r="58" spans="1:25">
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B58">
+        <v>2997448000000.0</v>
+      </c>
+      <c r="C58">
         <v>3139531000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3230636000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3051778000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2953836000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2978860000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3399254000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>3280645744000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3255479686000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3041298264000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3297839039000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3396298363000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2934983848000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2668922247000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1653127906000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1558791343000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1104456549000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>952991697000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>809602967000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>647404564000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>528101228000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>730695378000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>973154735000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>918233170000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2236801941000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:25">
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
+      <c r="Z59"/>
     </row>
-    <row r="60" spans="1:25">
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B60">
+        <v>2451548000000.0</v>
+      </c>
+      <c r="C60">
         <v>2421590000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2413900000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2466702000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2471809000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1362148000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1424061000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1373591715000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1304558673000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1219057880000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>851597674000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>790069085000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>705881741000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>630760052000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>561057034000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>511451130000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>463374657000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>429887986000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>431570839000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>418175520000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>400039545000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>252657003000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>231164673000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>212687404000.0</v>
       </c>
-      <c r="Y60"/>
+      <c r="Z60"/>
     </row>
-    <row r="61" spans="1:25">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
+      <c r="Z61"/>
     </row>
-    <row r="62" spans="1:25">
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CM62"/>
+  <dimension ref="A1:CO62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:91">
+    <row r="1" spans="1:93">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C1" t="s">
-        <v>87</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>89</v>
       </c>
       <c r="F1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G1" t="s">
-        <v>90</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>92</v>
       </c>
       <c r="J1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K1" t="s">
-        <v>93</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>95</v>
       </c>
       <c r="N1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O1" t="s">
-        <v>96</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>98</v>
       </c>
       <c r="R1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="S1" t="s">
-        <v>99</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>101</v>
       </c>
       <c r="V1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="W1" t="s">
-        <v>102</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>104</v>
       </c>
       <c r="Z1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AA1" t="s">
-        <v>105</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>107</v>
       </c>
       <c r="AD1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AE1" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="AH1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AI1" t="s">
-        <v>111</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="AL1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AM1" t="s">
-        <v>114</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="AP1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AQ1" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>119</v>
       </c>
       <c r="AT1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AU1" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>122</v>
       </c>
       <c r="AX1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AY1" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="BB1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BC1" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="BF1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BG1" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>131</v>
       </c>
       <c r="BJ1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BK1" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="BM1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BN1" t="s">
-        <v>134</v>
+        <v>17</v>
       </c>
       <c r="BO1" t="s">
         <v>135</v>
       </c>
       <c r="BP1" t="s">
-        <v>17</v>
+        <v>136</v>
       </c>
       <c r="BQ1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BR1" t="s">
-        <v>137</v>
+        <v>18</v>
       </c>
       <c r="BS1" t="s">
         <v>138</v>
       </c>
       <c r="BT1" t="s">
-        <v>18</v>
+        <v>139</v>
       </c>
       <c r="BU1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BV1" t="s">
-        <v>140</v>
+        <v>19</v>
       </c>
       <c r="BW1" t="s">
         <v>141</v>
       </c>
       <c r="BX1" t="s">
-        <v>19</v>
+        <v>142</v>
       </c>
       <c r="BY1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="BZ1" t="s">
-        <v>143</v>
+        <v>20</v>
       </c>
       <c r="CA1" t="s">
         <v>144</v>
       </c>
       <c r="CB1" t="s">
-        <v>20</v>
+        <v>145</v>
       </c>
       <c r="CC1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="CD1" t="s">
-        <v>146</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>147</v>
       </c>
       <c r="CF1" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="CG1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="CH1" t="s">
-        <v>149</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>150</v>
       </c>
       <c r="CJ1" t="s">
-        <v>22</v>
+        <v>151</v>
       </c>
       <c r="CK1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="CL1" t="s">
         <v>23</v>
       </c>
       <c r="CM1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CN1" t="s">
         <v>24</v>
       </c>
+      <c r="CO1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:91">
+    <row r="2" spans="1:93">
       <c r="A2" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>26</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2"/>
+      <c r="D2">
         <v>233100000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>204778000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>234836000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>163614000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>175291000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>203194000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>242169000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>180555000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>199816000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>116018000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>138784000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>132780000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>103726000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>148202000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>202489000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>99695000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>189518000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>315781000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>182482000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>144412000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>232730000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>313825000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>187866000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>241917000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>251464042000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>653313599000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>135083009000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>119709000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>198064467000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>237056534000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>128808487000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>189022264000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>423199400000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>517875257000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>385448933000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>194903390000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>195074808000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>272941400000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>152532277000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>181608423000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>184416434000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>166404651000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>176980080000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>155951926000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>244031425000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>130068394000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>129013439000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>129171020000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>257202532000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>162825661000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>125426094000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>243494959000.0</v>
       </c>
-      <c r="BB2"/>
-      <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
-      <c r="BQ2">
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2">
         <v>874202000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>13906047000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>12233357000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>14798260000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>17764046000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>16505241000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>67614966000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>9176409000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>64193479000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>53010745000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>35590502000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>9013603000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>61977624000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>41927083000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>73902823000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>21992505000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>63931648000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>52922799000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>6996448000.0</v>
       </c>
       <c r="CK2"/>
       <c r="CL2">
+        <v>6996448000.0</v>
+      </c>
+      <c r="CM2"/>
+      <c r="CN2">
         <v>17900014000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>26131095000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:91">
+    <row r="3" spans="1:93">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4808,12051 +4945,56 @@
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
+      <c r="CN3"/>
+      <c r="CO3"/>
     </row>
-    <row r="4" spans="1:91">
+    <row r="4" spans="1:93">
       <c r="A4" t="s">
-        <v>27</v>
-[...93 lines deleted...]
-      <c r="A5" t="s">
         <v>28</v>
-      </c>
-[...11900 lines deleted...]
-        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -16901,466 +5043,12804 @@
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
+      <c r="CO4"/>
     </row>
-    <row r="5" spans="1:92">
+    <row r="5" spans="1:93">
       <c r="A5" t="s">
-        <v>155</v>
+        <v>29</v>
       </c>
       <c r="B5">
-        <v>41953000000.0</v>
+        <v>17462000000.0</v>
       </c>
       <c r="C5">
-        <v>47884000000.0</v>
+        <v>26163000000.0</v>
       </c>
       <c r="D5">
-        <v>9664000000.0</v>
+        <v>-26897000000.0</v>
       </c>
       <c r="E5">
-        <v>9848000000.0</v>
+        <v>139275000000.0</v>
       </c>
       <c r="F5">
-        <v>49346000000.0</v>
+        <v>139303000000.0</v>
       </c>
       <c r="G5">
-        <v>5307000000.0</v>
+        <v>140704000000.0</v>
       </c>
       <c r="H5">
-        <v>23499000000.0</v>
+        <v>-5680000000.0</v>
       </c>
       <c r="I5">
-        <v>-45455000000.0</v>
+        <v>-14283000000.0</v>
       </c>
       <c r="J5">
-        <v>30319000000.0</v>
+        <v>-10976000000.0</v>
       </c>
       <c r="K5">
-        <v>17182000000.0</v>
+        <v>-7287000000.0</v>
       </c>
       <c r="L5">
-        <v>-10374000000.0</v>
+        <v>-23289000000.0</v>
       </c>
       <c r="M5">
-        <v>82591000000.0</v>
+        <v>-13751000000.0</v>
       </c>
       <c r="N5">
-        <v>70922000000.0</v>
+        <v>-15425000000.0</v>
       </c>
       <c r="O5">
-        <v>42439000000.0</v>
+        <v>-13624000000.0</v>
       </c>
       <c r="P5">
-        <v>14112000000.0</v>
+        <v>121475000000.0</v>
       </c>
       <c r="Q5">
-        <v>37347000000.0</v>
+        <v>127306000000.0</v>
       </c>
       <c r="R5">
-        <v>5617000000.0</v>
+        <v>140744000000.0</v>
       </c>
       <c r="S5">
-        <v>9369000000.0</v>
+        <v>151051000000.0</v>
       </c>
       <c r="T5">
-        <v>23347000000.0</v>
+        <v>147977000000.0</v>
       </c>
       <c r="U5">
-        <v>48502000000.0</v>
+        <v>150431000000.0</v>
       </c>
       <c r="V5">
-        <v>52752000000.0</v>
+        <v>148807000000.0</v>
       </c>
       <c r="W5">
-        <v>7864000000.0</v>
+        <v>182317000000.0</v>
       </c>
       <c r="X5">
-        <v>6976000000.0</v>
+        <v>175919000000.0</v>
       </c>
       <c r="Y5">
-        <v>6232178000.0</v>
+        <v>170704000000.0</v>
       </c>
       <c r="Z5">
-        <v>42325822000.0</v>
+        <v>165124000000.0</v>
       </c>
       <c r="AA5">
-        <v>41774935000.0</v>
+        <v>171875000000.0</v>
       </c>
       <c r="AB5">
-        <v>28873000000.0</v>
+        <v>173807122000.0</v>
       </c>
       <c r="AC5">
-        <v>37700112000.0</v>
+        <v>169859129000.0</v>
       </c>
       <c r="AD5">
-        <v>34235699000.0</v>
+        <v>166257511000.0</v>
       </c>
       <c r="AE5">
-        <v>44059589000.0</v>
+        <v>160846000000.0</v>
       </c>
       <c r="AF5">
-        <v>34275146000.0</v>
+        <v>150632964000.0</v>
       </c>
       <c r="AG5">
-        <v>61139741000.0</v>
+        <v>148912756000.0</v>
       </c>
       <c r="AH5">
-        <v>37666022000.0</v>
+        <v>153073180000.0</v>
       </c>
       <c r="AI5">
-        <v>37401740000.0</v>
+        <v>150538876000.0</v>
       </c>
       <c r="AJ5">
-        <v>36852134000.0</v>
+        <v>146413531000.0</v>
       </c>
       <c r="AK5">
-        <v>67714756000.0</v>
+        <v>147019611000.0</v>
       </c>
       <c r="AL5">
-        <v>44099757000.0</v>
+        <v>145416636000.0</v>
       </c>
       <c r="AM5">
-        <v>46197993000.0</v>
+        <v>138550161000.0</v>
       </c>
       <c r="AN5">
-        <v>33103287000.0</v>
+        <v>104649535000.0</v>
       </c>
       <c r="AO5">
-        <v>63955833000.0</v>
+        <v>103632272000.0</v>
       </c>
       <c r="AP5">
-        <v>49871695000.0</v>
+        <v>103037676000.0</v>
       </c>
       <c r="AQ5">
-        <v>39402449000.0</v>
+        <v>104400223000.0</v>
       </c>
       <c r="AR5">
-        <v>50302972000.0</v>
+        <v>98346238000.0</v>
       </c>
       <c r="AS5">
-        <v>52879480000.0</v>
+        <v>121110034000.0</v>
       </c>
       <c r="AT5">
-        <v>41518401000.0</v>
+        <v>122775754000.0</v>
       </c>
       <c r="AU5">
-        <v>46393704000.0</v>
+        <v>100996373000.0</v>
       </c>
       <c r="AV5">
-        <v>31921608000.0</v>
+        <v>122046988000.0</v>
       </c>
       <c r="AW5">
-        <v>61488081000.0</v>
+        <v>121602083000.0</v>
       </c>
       <c r="AX5">
-        <v>27930482000.0</v>
+        <v>121826806000.0</v>
       </c>
       <c r="AY5">
-        <v>18768916000.0</v>
+        <v>120737189000.0</v>
       </c>
       <c r="AZ5">
-        <v>26162870000.0</v>
+        <v>128090208000.0</v>
       </c>
       <c r="BA5">
-        <v>47251690000.0</v>
+        <v>123738874000.0</v>
       </c>
       <c r="BB5">
-        <v>11210354000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>125900964000.0</v>
+      </c>
+      <c r="BC5"/>
+      <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
+      <c r="CO5"/>
     </row>
-    <row r="6" spans="1:92">
+    <row r="6" spans="1:93">
       <c r="A6" t="s">
-        <v>156</v>
-[...165 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
+      <c r="CO6"/>
     </row>
-    <row r="7" spans="1:92">
+    <row r="7" spans="1:93">
       <c r="A7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7">
+        <v>12744000000.0</v>
+      </c>
+      <c r="C7">
+        <v>13938000000.0</v>
+      </c>
+      <c r="D7">
+        <v>15586000000.0</v>
+      </c>
+      <c r="E7">
+        <v>16759000000.0</v>
+      </c>
+      <c r="F7">
+        <v>17768000000.0</v>
+      </c>
+      <c r="G7">
+        <v>19272000000.0</v>
+      </c>
+      <c r="H7">
+        <v>3206000000.0</v>
+      </c>
+      <c r="I7">
+        <v>4851000000.0</v>
+      </c>
+      <c r="J7">
+        <v>6398000000.0</v>
+      </c>
+      <c r="K7">
+        <v>8149000000.0</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7">
+        <v>14973000000.0</v>
+      </c>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+    </row>
+    <row r="8" spans="1:93">
+      <c r="A8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="C8">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="D8">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="E8">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="F8">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="G8">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="H8">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="I8">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="J8">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="K8">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="L8">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="M8">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="N8">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="O8">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="P8">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="Q8">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="R8">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="S8">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="T8">
+        <v>1889783000000.0</v>
+      </c>
+      <c r="U8">
+        <v>1889783000000.0</v>
+      </c>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+    </row>
+    <row r="9" spans="1:93">
+      <c r="A9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9">
+        <v>686139000000.0</v>
+      </c>
+      <c r="E9">
+        <v>686139000000.0</v>
+      </c>
+      <c r="F9">
+        <v>686139000000.0</v>
+      </c>
+      <c r="G9">
+        <v>686139000000.0</v>
+      </c>
+      <c r="H9">
+        <v>686139000000.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
+        <v>686139000000.0</v>
+      </c>
+      <c r="M9">
+        <v>686139000000.0</v>
+      </c>
+      <c r="N9">
+        <v>686139000000.0</v>
+      </c>
+      <c r="O9">
+        <v>686139000000.0</v>
+      </c>
+      <c r="P9">
+        <v>686139000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>686139000000.0</v>
+      </c>
+      <c r="R9">
+        <v>686139000000.0</v>
+      </c>
+      <c r="S9">
+        <v>686139000000.0</v>
+      </c>
+      <c r="T9">
+        <v>250428000000.0</v>
+      </c>
+      <c r="U9">
+        <v>250428000000.0</v>
+      </c>
+      <c r="V9">
+        <v>250428000000.0</v>
+      </c>
+      <c r="W9">
+        <v>250428000000.0</v>
+      </c>
+      <c r="X9">
+        <v>250428000000.0</v>
+      </c>
+      <c r="Y9">
+        <v>250428000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>250428000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>250428000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>250428445000.0</v>
+      </c>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+    </row>
+    <row r="10" spans="1:93">
+      <c r="A10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10">
+        <v>240491000000.0</v>
+      </c>
+      <c r="C10">
+        <v>230378000000.0</v>
+      </c>
+      <c r="D10">
+        <v>227921000000.0</v>
+      </c>
+      <c r="E10">
+        <v>260110000000.0</v>
+      </c>
+      <c r="F10">
+        <v>288467000000.0</v>
+      </c>
+      <c r="G10">
+        <v>273865000000.0</v>
+      </c>
+      <c r="H10">
+        <v>214965000000.0</v>
+      </c>
+      <c r="I10">
+        <v>258124000000.0</v>
+      </c>
+      <c r="J10">
+        <v>253029000000.0</v>
+      </c>
+      <c r="K10">
+        <v>224114000000.0</v>
+      </c>
+      <c r="L10">
+        <v>209276000000.0</v>
+      </c>
+      <c r="M10">
+        <v>218910000000.0</v>
+      </c>
+      <c r="N10">
+        <v>200723000000.0</v>
+      </c>
+      <c r="O10">
+        <v>239419000000.0</v>
+      </c>
+      <c r="P10">
+        <v>3539877000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>7044259000000.0</v>
+      </c>
+      <c r="R10">
+        <v>295386000000.0</v>
+      </c>
+      <c r="S10">
+        <v>306020000000.0</v>
+      </c>
+      <c r="T10">
+        <v>191235000000.0</v>
+      </c>
+      <c r="U10">
+        <v>245050000000.0</v>
+      </c>
+      <c r="V10">
+        <v>215184000000.0</v>
+      </c>
+      <c r="W10">
+        <v>193812000000.0</v>
+      </c>
+      <c r="X10">
+        <v>185832000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>179852000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>228011000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>233239000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>186884174000.0</v>
+      </c>
+      <c r="AC10">
+        <v>262597196000.0</v>
+      </c>
+      <c r="AD10">
+        <v>188790356000.0</v>
+      </c>
+      <c r="AE10">
+        <v>139869762000.0</v>
+      </c>
+      <c r="AF10">
+        <v>198501955000.0</v>
+      </c>
+      <c r="AG10">
+        <v>202859005000.0</v>
+      </c>
+      <c r="AH10">
+        <v>205145922000.0</v>
+      </c>
+      <c r="AI10">
+        <v>180127635000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>212192182000.0</v>
+      </c>
+      <c r="AK10">
+        <v>213406606000.0</v>
+      </c>
+      <c r="AL10">
+        <v>203598134000.0</v>
+      </c>
+      <c r="AM10">
+        <v>214977083000.0</v>
+      </c>
+      <c r="AN10">
+        <v>215914185000.0</v>
+      </c>
+      <c r="AO10">
+        <v>254460927000.0</v>
+      </c>
+      <c r="AP10">
+        <v>428546233000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>206493623000.0</v>
+      </c>
+      <c r="AR10">
+        <v>213466101000.0</v>
+      </c>
+      <c r="AS10">
+        <v>266400669000.0</v>
+      </c>
+      <c r="AT10">
+        <v>208057329000.0</v>
+      </c>
+      <c r="AU10">
+        <v>217544630000.0</v>
+      </c>
+      <c r="AV10">
+        <v>159339700000.0</v>
+      </c>
+      <c r="AW10">
+        <v>191960498000.0</v>
+      </c>
+      <c r="AX10">
+        <v>153007146000.0</v>
+      </c>
+      <c r="AY10">
+        <v>173787773000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>115143109000.0</v>
+      </c>
+      <c r="BA10">
+        <v>98873361000.0</v>
+      </c>
+      <c r="BB10">
+        <v>138431016000.0</v>
+      </c>
+      <c r="BC10">
+        <v>108306313000.0</v>
+      </c>
+      <c r="BD10">
+        <v>132409029000.0</v>
+      </c>
+      <c r="BE10">
+        <v>122865096000.0</v>
+      </c>
+      <c r="BF10">
+        <v>117255472000.0</v>
+      </c>
+      <c r="BG10">
+        <v>126620867000.0</v>
+      </c>
+      <c r="BH10">
+        <v>90264197000.0</v>
+      </c>
+      <c r="BI10">
+        <v>114636340000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>101604685000.0</v>
+      </c>
+      <c r="BK10">
+        <v>166388463000.0</v>
+      </c>
+      <c r="BL10">
+        <v>87013236000.0</v>
+      </c>
+      <c r="BM10">
+        <v>106408814000.0</v>
+      </c>
+      <c r="BN10">
+        <v>175244882000.0</v>
+      </c>
+      <c r="BO10">
+        <v>78226883000.0</v>
+      </c>
+      <c r="BP10">
+        <v>63115577000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>80719936000.0</v>
+      </c>
+      <c r="BR10">
+        <v>53263361000.0</v>
+      </c>
+      <c r="BS10">
+        <v>41001744000.0</v>
+      </c>
+      <c r="BT10">
+        <v>45013301000.0</v>
+      </c>
+      <c r="BU10">
+        <v>50494019000.0</v>
+      </c>
+      <c r="BV10">
+        <v>38891770000.0</v>
+      </c>
+      <c r="BW10">
+        <v>60372843000.0</v>
+      </c>
+      <c r="BX10">
+        <v>39622654000.0</v>
+      </c>
+      <c r="BY10">
+        <v>47335141000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>35972504000.0</v>
+      </c>
+      <c r="CA10">
+        <v>35374446000.0</v>
+      </c>
+      <c r="CB10">
+        <v>47053990000.0</v>
+      </c>
+      <c r="CC10">
+        <v>22118933000.0</v>
+      </c>
+      <c r="CD10">
+        <v>29103783000.0</v>
+      </c>
+      <c r="CE10">
+        <v>32392868000.0</v>
+      </c>
+      <c r="CF10">
+        <v>29240773000.0</v>
+      </c>
+      <c r="CG10">
+        <v>30360732000.0</v>
+      </c>
+      <c r="CH10">
+        <v>22789003000.0</v>
+      </c>
+      <c r="CI10">
+        <v>39314321000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>30823226000.0</v>
+      </c>
+      <c r="CK10"/>
+      <c r="CL10">
+        <v>32869233000.0</v>
+      </c>
+      <c r="CM10"/>
+      <c r="CN10">
+        <v>21886443000.0</v>
+      </c>
+      <c r="CO10">
+        <v>111328543000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:93">
+      <c r="A11" t="s">
+        <v>35</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
+        <v>182953000000.0</v>
+      </c>
+      <c r="E11">
+        <v>208293000000.0</v>
+      </c>
+      <c r="F11">
+        <v>245893000000.0</v>
+      </c>
+      <c r="G11">
+        <v>231240000000.0</v>
+      </c>
+      <c r="H11">
+        <v>164318000000.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>156019000000.0</v>
+      </c>
+      <c r="M11">
+        <v>132777000000.0</v>
+      </c>
+      <c r="N11">
+        <v>132464000000.0</v>
+      </c>
+      <c r="O11">
+        <v>173472000000.0</v>
+      </c>
+      <c r="P11">
+        <v>844327000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>1894246000000.0</v>
+      </c>
+      <c r="R11">
+        <v>236457000000.0</v>
+      </c>
+      <c r="S11">
+        <v>134545000000.0</v>
+      </c>
+      <c r="T11">
+        <v>127569000000.0</v>
+      </c>
+      <c r="U11">
+        <v>145322000000.0</v>
+      </c>
+      <c r="V11">
+        <v>112586000000.0</v>
+      </c>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+    </row>
+    <row r="12" spans="1:93">
+      <c r="A12" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12">
+        <v>240491000000.0</v>
+      </c>
+      <c r="C12">
+        <v>636234000000.0</v>
+      </c>
+      <c r="D12">
+        <v>602141000000.0</v>
+      </c>
+      <c r="E12">
+        <v>531868000000.0</v>
+      </c>
+      <c r="F12">
+        <v>597838000000.0</v>
+      </c>
+      <c r="G12">
+        <v>591895000000.0</v>
+      </c>
+      <c r="H12">
+        <v>542990000000.0</v>
+      </c>
+      <c r="I12">
+        <v>613643000000.0</v>
+      </c>
+      <c r="J12">
+        <v>582020000000.0</v>
+      </c>
+      <c r="K12">
+        <v>548482000000.0</v>
+      </c>
+      <c r="L12">
+        <v>503858000000.0</v>
+      </c>
+      <c r="M12">
+        <v>486695000000.0</v>
+      </c>
+      <c r="N12">
+        <v>408098000000.0</v>
+      </c>
+      <c r="O12">
+        <v>418881000000.0</v>
+      </c>
+      <c r="P12">
+        <v>3977253000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>7758682000000.0</v>
+      </c>
+      <c r="R12">
+        <v>462043000000.0</v>
+      </c>
+      <c r="S12">
+        <v>463294000000.0</v>
+      </c>
+      <c r="T12">
+        <v>329622000000.0</v>
+      </c>
+      <c r="U12">
+        <v>387531000000.0</v>
+      </c>
+      <c r="V12">
+        <v>356738000000.0</v>
+      </c>
+      <c r="W12">
+        <v>341370000000.0</v>
+      </c>
+      <c r="X12">
+        <v>338812000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>324065000000.0</v>
+      </c>
+      <c r="Z12">
+        <v>364921000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>366236000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>316549435000.0</v>
+      </c>
+      <c r="AC12">
+        <v>262597196000.0</v>
+      </c>
+      <c r="AD12">
+        <v>352262936000.0</v>
+      </c>
+      <c r="AE12">
+        <v>298809374000.0</v>
+      </c>
+      <c r="AF12">
+        <v>198501955000.0</v>
+      </c>
+      <c r="AG12">
+        <v>202859005000.0</v>
+      </c>
+      <c r="AH12">
+        <v>205145922000.0</v>
+      </c>
+      <c r="AI12">
+        <v>180127635000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>414933418000.0</v>
+      </c>
+      <c r="AK12">
+        <v>433171513000.0</v>
+      </c>
+      <c r="AL12">
+        <v>408519604000.0</v>
+      </c>
+      <c r="AM12">
+        <v>427200816000.0</v>
+      </c>
+      <c r="AN12">
+        <v>246567895000.0</v>
+      </c>
+      <c r="AO12">
+        <v>281220361000.0</v>
+      </c>
+      <c r="AP12">
+        <v>451414522000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>206493623000.0</v>
+      </c>
+      <c r="AR12">
+        <v>229565953000.0</v>
+      </c>
+      <c r="AS12">
+        <v>284120739000.0</v>
+      </c>
+      <c r="AT12">
+        <v>208057329000.0</v>
+      </c>
+      <c r="AU12">
+        <v>217544630000.0</v>
+      </c>
+      <c r="AV12">
+        <v>159339700000.0</v>
+      </c>
+      <c r="AW12">
+        <v>191960498000.0</v>
+      </c>
+      <c r="AX12">
+        <v>153007146000.0</v>
+      </c>
+      <c r="AY12">
+        <v>173787773000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>115143109000.0</v>
+      </c>
+      <c r="BA12">
+        <v>98873361000.0</v>
+      </c>
+      <c r="BB12">
+        <v>151139983000.0</v>
+      </c>
+      <c r="BC12">
+        <v>108306313000.0</v>
+      </c>
+      <c r="BD12">
+        <v>132409029000.0</v>
+      </c>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+    </row>
+    <row r="13" spans="1:93">
+      <c r="A13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="C13">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="D13">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="E13">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="F13">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="G13">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="H13">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="I13">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="J13">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="K13">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="L13">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="M13">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="N13">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="O13">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="P13">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="R13">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="S13">
+        <v>2567350000000.0</v>
+      </c>
+      <c r="T13">
+        <v>1889783000000.0</v>
+      </c>
+      <c r="U13">
+        <v>1889783000000.0</v>
+      </c>
+      <c r="V13">
+        <v>1889783000000.0</v>
+      </c>
+      <c r="W13">
+        <v>1889783000000.0</v>
+      </c>
+      <c r="X13">
+        <v>1889783000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>1889783000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>1889783000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>1889783000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>1889782763000.0</v>
+      </c>
+      <c r="AC13">
+        <v>1889782763000.0</v>
+      </c>
+      <c r="AD13">
+        <v>1889782763000.0</v>
+      </c>
+      <c r="AE13">
+        <v>1889782763000.0</v>
+      </c>
+      <c r="AF13">
+        <v>1889782763000.0</v>
+      </c>
+      <c r="AG13">
+        <v>1889782763000.0</v>
+      </c>
+      <c r="AH13">
+        <v>1889782763000.0</v>
+      </c>
+      <c r="AI13">
+        <v>1889782763000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>1889782763000.0</v>
+      </c>
+      <c r="AK13">
+        <v>1889782763000.0</v>
+      </c>
+      <c r="AL13">
+        <v>1889782763000.0</v>
+      </c>
+      <c r="AM13">
+        <v>1889782763000.0</v>
+      </c>
+      <c r="AN13">
+        <v>1889782763000.0</v>
+      </c>
+      <c r="AO13">
+        <v>1889782764000.0</v>
+      </c>
+      <c r="AP13">
+        <v>1889782764000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="AR13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="AS13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="AT13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="AU13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="AV13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="AW13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="AX13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="AY13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="BA13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="BB13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="BC13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="BD13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="BE13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="BF13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="BG13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="BH13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="BI13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="BK13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="BL13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="BM13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="BN13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="BO13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="BP13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="BR13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="BS13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="BT13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="BU13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="BV13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="BW13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="BX13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="BY13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="CA13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="CB13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="CC13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="CD13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="CE13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="CF13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="CG13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="CH13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="CI13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="CJ13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="CK13"/>
+      <c r="CL13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="CM13"/>
+      <c r="CN13">
+        <v>1666944050000.0</v>
+      </c>
+      <c r="CO13">
+        <v>720720000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:93">
+      <c r="A14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14">
+        <v>14230400000.0</v>
+      </c>
+      <c r="C14">
+        <v>14230400000.0</v>
+      </c>
+      <c r="D14">
+        <v>14230400000.0</v>
+      </c>
+      <c r="E14">
+        <v>14230400000.0</v>
+      </c>
+      <c r="F14">
+        <v>14230400000.0</v>
+      </c>
+      <c r="G14">
+        <v>14230400000.0</v>
+      </c>
+      <c r="H14">
+        <v>14230400000.0</v>
+      </c>
+      <c r="I14">
+        <v>14230399705.0</v>
+      </c>
+      <c r="J14">
+        <v>14230399705.0</v>
+      </c>
+      <c r="K14">
+        <v>14230399705.0</v>
+      </c>
+      <c r="L14">
+        <v>14230399705.0</v>
+      </c>
+      <c r="M14">
+        <v>14230399705.0</v>
+      </c>
+      <c r="N14">
+        <v>14230399705.0</v>
+      </c>
+      <c r="O14">
+        <v>14230399705.0</v>
+      </c>
+      <c r="P14">
+        <v>14230399705.0</v>
+      </c>
+      <c r="Q14">
+        <v>14230399705.0</v>
+      </c>
+      <c r="R14">
+        <v>14230399705.0</v>
+      </c>
+      <c r="S14">
+        <v>10843230556.0</v>
+      </c>
+      <c r="T14">
+        <v>10843230556.0</v>
+      </c>
+      <c r="U14">
+        <v>10843230556.0</v>
+      </c>
+      <c r="V14">
+        <v>10842895094.0</v>
+      </c>
+      <c r="W14">
+        <v>10843230556.0</v>
+      </c>
+      <c r="X14">
+        <v>10843230556.0</v>
+      </c>
+      <c r="Y14">
+        <v>10843230556.0</v>
+      </c>
+      <c r="Z14">
+        <v>10843230556.0</v>
+      </c>
+      <c r="AA14">
+        <v>10843230556.0</v>
+      </c>
+      <c r="AB14">
+        <v>10843230556.0</v>
+      </c>
+      <c r="AC14">
+        <v>10843230556.0</v>
+      </c>
+      <c r="AD14">
+        <v>10843230556.0</v>
+      </c>
+      <c r="AE14">
+        <v>10843230556.0</v>
+      </c>
+      <c r="AF14">
+        <v>10843230556.0</v>
+      </c>
+      <c r="AG14">
+        <v>10843230556.0</v>
+      </c>
+      <c r="AH14">
+        <v>10843230556.0</v>
+      </c>
+      <c r="AI14">
+        <v>10843230556.0</v>
+      </c>
+      <c r="AJ14">
+        <v>10843230556.0</v>
+      </c>
+      <c r="AK14">
+        <v>10843230066.0</v>
+      </c>
+      <c r="AL14">
+        <v>10843230556.0</v>
+      </c>
+      <c r="AM14">
+        <v>10843230066.0</v>
+      </c>
+      <c r="AN14">
+        <v>10843230066.0</v>
+      </c>
+      <c r="AO14">
+        <v>7601940897.0</v>
+      </c>
+      <c r="AP14">
+        <v>7601940000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>7601940897.0</v>
+      </c>
+      <c r="AR14">
+        <v>7601940897.0</v>
+      </c>
+      <c r="AS14">
+        <v>7601940897.0</v>
+      </c>
+      <c r="AT14">
+        <v>7601940897.0</v>
+      </c>
+      <c r="AU14">
+        <v>7601940897.0</v>
+      </c>
+      <c r="AV14">
+        <v>7601940897.0</v>
+      </c>
+      <c r="AW14">
+        <v>7601940897.0</v>
+      </c>
+      <c r="AX14">
+        <v>7601940897.0</v>
+      </c>
+      <c r="AY14">
+        <v>7601940897.0</v>
+      </c>
+      <c r="AZ14">
+        <v>7601940897.0</v>
+      </c>
+      <c r="BA14">
+        <v>7601940897.0</v>
+      </c>
+      <c r="BB14">
+        <v>7601940897.0</v>
+      </c>
+      <c r="BC14">
+        <v>7601940897.0</v>
+      </c>
+      <c r="BD14">
+        <v>7601940897.0</v>
+      </c>
+      <c r="BE14">
+        <v>7601940897.0</v>
+      </c>
+      <c r="BF14">
+        <v>7601940897.0</v>
+      </c>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+      <c r="CO14"/>
+    </row>
+    <row r="15" spans="1:93">
+      <c r="A15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15"/>
+    </row>
+    <row r="16" spans="1:93">
+      <c r="A16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16">
+        <v>28960000000.0</v>
+      </c>
+      <c r="I16">
+        <v>28219000000.0</v>
+      </c>
+      <c r="J16">
+        <v>31754000000.0</v>
+      </c>
+      <c r="K16">
+        <v>12143000000.0</v>
+      </c>
+      <c r="L16">
+        <v>27227000000.0</v>
+      </c>
+      <c r="M16">
+        <v>20983000000.0</v>
+      </c>
+      <c r="N16">
+        <v>21595000000.0</v>
+      </c>
+      <c r="O16">
+        <v>9992000000.0</v>
+      </c>
+      <c r="P16">
+        <v>21336000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>23842000000.0</v>
+      </c>
+      <c r="R16">
+        <v>12662000000.0</v>
+      </c>
+      <c r="S16">
+        <v>7991000000.0</v>
+      </c>
+      <c r="T16">
+        <v>13055000000.0</v>
+      </c>
+      <c r="U16">
+        <v>13046000000.0</v>
+      </c>
+      <c r="V16">
+        <v>13850000000.0</v>
+      </c>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+    </row>
+    <row r="17" spans="1:93">
+      <c r="A17" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+    </row>
+    <row r="18" spans="1:93">
+      <c r="A18" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+    </row>
+    <row r="19" spans="1:93">
+      <c r="A19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+    </row>
+    <row r="20" spans="1:93">
+      <c r="A20" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20">
+        <v>271318000000.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20">
+        <v>282223000000.0</v>
+      </c>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20">
+        <v>228697000000.0</v>
+      </c>
+      <c r="Q20">
+        <v>228697000000.0</v>
+      </c>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20">
+        <v>2780598000.0</v>
+      </c>
+      <c r="BX20">
+        <v>2926867000.0</v>
+      </c>
+      <c r="BY20">
+        <v>3073137000.0</v>
+      </c>
+      <c r="BZ20">
+        <v>3219405000.0</v>
+      </c>
+      <c r="CA20">
+        <v>4584583000.0</v>
+      </c>
+      <c r="CB20">
+        <v>4730852000.0</v>
+      </c>
+      <c r="CC20">
+        <v>4877122000.0</v>
+      </c>
+      <c r="CD20">
+        <v>5023391000.0</v>
+      </c>
+      <c r="CE20">
+        <v>5169659000.0</v>
+      </c>
+      <c r="CF20">
+        <v>5315928000.0</v>
+      </c>
+      <c r="CG20">
+        <v>5462197000.0</v>
+      </c>
+      <c r="CH20">
+        <v>5608467000.0</v>
+      </c>
+      <c r="CI20">
+        <v>5754735000.0</v>
+      </c>
+      <c r="CJ20">
+        <v>5901004000.0</v>
+      </c>
+      <c r="CK20"/>
+      <c r="CL20">
+        <v>6193543000.0</v>
+      </c>
+      <c r="CM20"/>
+      <c r="CN20">
+        <v>6778619000.0</v>
+      </c>
+      <c r="CO20">
+        <v>7363695000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:93">
+      <c r="A21" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21">
+        <v>228697000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>228697000000.0</v>
+      </c>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21">
+        <v>15031236000.0</v>
+      </c>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21">
+        <v>8992170000.0</v>
+      </c>
+      <c r="BM21">
+        <v>9023850000.0</v>
+      </c>
+      <c r="BN21">
+        <v>9306000000.0</v>
+      </c>
+      <c r="BO21">
+        <v>9584190000.0</v>
+      </c>
+      <c r="BP21">
+        <v>10122750000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>11459250000.0</v>
+      </c>
+      <c r="BR21">
+        <v>10840500000.0</v>
+      </c>
+      <c r="BS21">
+        <v>9284220000.0</v>
+      </c>
+      <c r="BT21">
+        <v>9132750000.0</v>
+      </c>
+      <c r="BU21">
+        <v>9124830000.0</v>
+      </c>
+      <c r="BV21">
+        <v>9400810000.0</v>
+      </c>
+      <c r="BW21">
+        <v>11826228000.0</v>
+      </c>
+      <c r="BX21">
+        <v>12044727000.0</v>
+      </c>
+      <c r="BY21">
+        <v>12099957000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>12149205000.0</v>
+      </c>
+      <c r="CA21">
+        <v>13727233000.0</v>
+      </c>
+      <c r="CB21">
+        <v>14092252000.0</v>
+      </c>
+      <c r="CC21">
+        <v>13861372000.0</v>
+      </c>
+      <c r="CD21">
+        <v>14831091000.0</v>
+      </c>
+      <c r="CE21">
+        <v>15376559000.0</v>
+      </c>
+      <c r="CF21">
+        <v>14808048000.0</v>
+      </c>
+      <c r="CG21">
+        <v>14723647000.0</v>
+      </c>
+      <c r="CH21">
+        <v>15331567000.0</v>
+      </c>
+      <c r="CI21">
+        <v>14833035000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>15221854000.0</v>
+      </c>
+      <c r="CK21"/>
+      <c r="CL21">
+        <v>14649893000.0</v>
+      </c>
+      <c r="CM21"/>
+      <c r="CN21">
+        <v>15705219000.0</v>
+      </c>
+      <c r="CO21">
+        <v>17659695000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:93">
+      <c r="A22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22">
+        <v>235046880000.0</v>
+      </c>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+    </row>
+    <row r="23" spans="1:93">
+      <c r="A23" t="s">
+        <v>47</v>
+      </c>
+      <c r="B23">
+        <v>5548172000000.0</v>
+      </c>
+      <c r="C23">
+        <v>5565572000000.0</v>
+      </c>
+      <c r="D23">
+        <v>6072727000000.0</v>
+      </c>
+      <c r="E23">
+        <v>6068204000000.0</v>
+      </c>
+      <c r="F23">
+        <v>5828735000000.0</v>
+      </c>
+      <c r="G23">
+        <v>5678829000000.0</v>
+      </c>
+      <c r="H23">
+        <v>5774607000000.0</v>
+      </c>
+      <c r="I23">
+        <v>5949722000000.0</v>
+      </c>
+      <c r="J23">
+        <v>5807062000000.0</v>
+      </c>
+      <c r="K23">
+        <v>5405378000000.0</v>
+      </c>
+      <c r="L23">
+        <v>5926519000000.0</v>
+      </c>
+      <c r="M23">
+        <v>5929412000000.0</v>
+      </c>
+      <c r="N23">
+        <v>5690469000000.0</v>
+      </c>
+      <c r="O23">
+        <v>5636441000000.0</v>
+      </c>
+      <c r="P23">
+        <v>13402845000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>15713313000000.0</v>
+      </c>
+      <c r="R23">
+        <v>5621841000000.0</v>
+      </c>
+      <c r="S23">
+        <v>5543310000000.0</v>
+      </c>
+      <c r="T23">
+        <v>4492273000000.0</v>
+      </c>
+      <c r="U23">
+        <v>4774747000000.0</v>
+      </c>
+      <c r="V23">
+        <v>4510845000000.0</v>
+      </c>
+      <c r="W23">
+        <v>4460807000000.0</v>
+      </c>
+      <c r="X23">
+        <v>4825423000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>4957309000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>4829626000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>4938822000000.0</v>
+      </c>
+      <c r="AB23">
+        <v>5096700206000.0</v>
+      </c>
+      <c r="AC23">
+        <v>5297201693000.0</v>
+      </c>
+      <c r="AD23">
+        <v>4813800108000.0</v>
+      </c>
+      <c r="AE23">
+        <v>4766337250000.0</v>
+      </c>
+      <c r="AF23">
+        <v>4816951939000.0</v>
+      </c>
+      <c r="AG23">
+        <v>4953350029000.0</v>
+      </c>
+      <c r="AH23">
+        <v>4634683266000.0</v>
+      </c>
+      <c r="AI23">
+        <v>4663775177000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>4738490120000.0</v>
+      </c>
+      <c r="AK23">
+        <v>4918097142000.0</v>
+      </c>
+      <c r="AL23">
+        <v>4741975763000.0</v>
+      </c>
+      <c r="AM23">
+        <v>4355014723000.0</v>
+      </c>
+      <c r="AN23">
+        <v>4326513096000.0</v>
+      </c>
+      <c r="AO23">
+        <v>4490841534000.0</v>
+      </c>
+      <c r="AP23">
+        <v>4331353357000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>4280652363000.0</v>
+      </c>
+      <c r="AR23">
+        <v>4198052162000.0</v>
+      </c>
+      <c r="AS23">
+        <v>4264300493000.0</v>
+      </c>
+      <c r="AT23">
+        <v>4324877317000.0</v>
+      </c>
+      <c r="AU23">
+        <v>4309373183000.0</v>
+      </c>
+      <c r="AV23">
+        <v>4028930686000.0</v>
+      </c>
+      <c r="AW23">
+        <v>3867944615000.0</v>
+      </c>
+      <c r="AX23">
+        <v>3767913844000.0</v>
+      </c>
+      <c r="AY23">
+        <v>3758346101000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>3553041839000.0</v>
+      </c>
+      <c r="BA23">
+        <v>3371549060000.0</v>
+      </c>
+      <c r="BB23">
+        <v>3275611033000.0</v>
+      </c>
+      <c r="BC23">
+        <v>3381958806000.0</v>
+      </c>
+      <c r="BD23"/>
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
+      <c r="CN23"/>
+      <c r="CO23"/>
+    </row>
+    <row r="24" spans="1:93">
+      <c r="A24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B24">
+        <v>439346000000.0</v>
+      </c>
+      <c r="C24">
+        <v>418785000000.0</v>
+      </c>
+      <c r="D24">
+        <v>40241000000.0</v>
+      </c>
+      <c r="E24">
+        <v>44946000000.0</v>
+      </c>
+      <c r="F24">
+        <v>57609000000.0</v>
+      </c>
+      <c r="G24">
+        <v>60539000000.0</v>
+      </c>
+      <c r="H24">
+        <v>59672000000.0</v>
+      </c>
+      <c r="I24">
+        <v>491690000000.0</v>
+      </c>
+      <c r="J24">
+        <v>507066000000.0</v>
+      </c>
+      <c r="K24">
+        <v>517462000000.0</v>
+      </c>
+      <c r="L24">
+        <v>82383000000.0</v>
+      </c>
+      <c r="M24">
+        <v>72134000000.0</v>
+      </c>
+      <c r="N24">
+        <v>71081000000.0</v>
+      </c>
+      <c r="O24">
+        <v>94174000000.0</v>
+      </c>
+      <c r="P24">
+        <v>127023000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>252402000000.0</v>
+      </c>
+      <c r="R24">
+        <v>297289000000.0</v>
+      </c>
+      <c r="S24">
+        <v>336213000000.0</v>
+      </c>
+      <c r="T24">
+        <v>363092000000.0</v>
+      </c>
+      <c r="U24">
+        <v>378536000000.0</v>
+      </c>
+      <c r="V24">
+        <v>435713000000.0</v>
+      </c>
+      <c r="W24">
+        <v>448758000000.0</v>
+      </c>
+      <c r="X24">
+        <v>461723000000.0</v>
+      </c>
+      <c r="Y24">
+        <v>465702000000.0</v>
+      </c>
+      <c r="Z24">
+        <v>505678000000.0</v>
+      </c>
+      <c r="AA24">
+        <v>493255000000.0</v>
+      </c>
+      <c r="AB24">
+        <v>499758944000.0</v>
+      </c>
+      <c r="AC24">
+        <v>206644716000.0</v>
+      </c>
+      <c r="AD24">
+        <v>495898424000.0</v>
+      </c>
+      <c r="AE24">
+        <v>405712860000.0</v>
+      </c>
+      <c r="AF24">
+        <v>341111658000.0</v>
+      </c>
+      <c r="AG24">
+        <v>365496032000.0</v>
+      </c>
+      <c r="AH24">
+        <v>354401149000.0</v>
+      </c>
+      <c r="AI24">
+        <v>245130486000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>228286864000.0</v>
+      </c>
+      <c r="AK24">
+        <v>136142690000.0</v>
+      </c>
+      <c r="AL24"/>
+      <c r="AM24">
+        <v>413896631000.0</v>
+      </c>
+      <c r="AN24">
+        <v>257575734000.0</v>
+      </c>
+      <c r="AO24">
+        <v>206560677000.0</v>
+      </c>
+      <c r="AP24">
+        <v>129511239000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>251592038000.0</v>
+      </c>
+      <c r="AR24">
+        <v>503737377000.0</v>
+      </c>
+      <c r="AS24">
+        <v>401676546000.0</v>
+      </c>
+      <c r="AT24">
+        <v>359149124000.0</v>
+      </c>
+      <c r="AU24">
+        <v>493826334000.0</v>
+      </c>
+      <c r="AV24">
+        <v>448892984000.0</v>
+      </c>
+      <c r="AW24">
+        <v>434442517000.0</v>
+      </c>
+      <c r="AX24">
+        <v>366849901000.0</v>
+      </c>
+      <c r="AY24">
+        <v>333876669000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>305854467000.0</v>
+      </c>
+      <c r="BA24">
+        <v>274347168000.0</v>
+      </c>
+      <c r="BB24">
+        <v>134988144000.0</v>
+      </c>
+      <c r="BC24">
+        <v>130719750000.0</v>
+      </c>
+      <c r="BD24">
+        <v>101977835000.0</v>
+      </c>
+      <c r="BE24">
+        <v>60257019000.0</v>
+      </c>
+      <c r="BF24">
+        <v>43553346000.0</v>
+      </c>
+      <c r="BG24">
+        <v>51090132000.0</v>
+      </c>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+    </row>
+    <row r="25" spans="1:93">
+      <c r="A25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
+        <v>40241000000.0</v>
+      </c>
+      <c r="E25">
+        <v>44946000000.0</v>
+      </c>
+      <c r="F25">
+        <v>57609000000.0</v>
+      </c>
+      <c r="G25">
+        <v>60539000000.0</v>
+      </c>
+      <c r="H25">
+        <v>59672000000.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>82383000000.0</v>
+      </c>
+      <c r="M25">
+        <v>72134000000.0</v>
+      </c>
+      <c r="N25">
+        <v>71081000000.0</v>
+      </c>
+      <c r="O25">
+        <v>94174000000.0</v>
+      </c>
+      <c r="P25">
+        <v>127023000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>252402000000.0</v>
+      </c>
+      <c r="R25">
+        <v>297289000000.0</v>
+      </c>
+      <c r="S25">
+        <v>347223000000.0</v>
+      </c>
+      <c r="T25">
+        <v>363092000000.0</v>
+      </c>
+      <c r="U25">
+        <v>378536000000.0</v>
+      </c>
+      <c r="V25">
+        <v>435713000000.0</v>
+      </c>
+      <c r="W25"/>
+      <c r="X25">
+        <v>461723000000.0</v>
+      </c>
+      <c r="Y25">
+        <v>465702000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>505677000000.0</v>
+      </c>
+      <c r="AA25">
+        <v>493255000000.0</v>
+      </c>
+      <c r="AB25">
+        <v>499758944000.0</v>
+      </c>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+    </row>
+    <row r="26" spans="1:93">
+      <c r="A26" t="s">
+        <v>50</v>
+      </c>
+      <c r="B26">
+        <v>3819678000000.0</v>
+      </c>
+      <c r="C26">
+        <v>3780218000000.0</v>
+      </c>
+      <c r="D26">
+        <v>3687399000000.0</v>
+      </c>
+      <c r="E26">
+        <v>3580195000000.0</v>
+      </c>
+      <c r="F26">
+        <v>3539262000000.0</v>
+      </c>
+      <c r="G26">
+        <v>3553217000000.0</v>
+      </c>
+      <c r="H26">
+        <v>3620187000000.0</v>
+      </c>
+      <c r="I26">
+        <v>3486401000000.0</v>
+      </c>
+      <c r="J26">
+        <v>3470664000000.0</v>
+      </c>
+      <c r="K26">
+        <v>3486541000000.0</v>
+      </c>
+      <c r="L26">
+        <v>3559336000000.0</v>
+      </c>
+      <c r="M26">
+        <v>3437086000000.0</v>
+      </c>
+      <c r="N26">
+        <v>3327097000000.0</v>
+      </c>
+      <c r="O26">
+        <v>3239908000000.0</v>
+      </c>
+      <c r="P26">
+        <v>4709922000000.0</v>
+      </c>
+      <c r="Q26">
+        <v>3491420000000.0</v>
+      </c>
+      <c r="R26">
+        <v>2258284000000.0</v>
+      </c>
+      <c r="S26">
+        <v>2237228000000.0</v>
+      </c>
+      <c r="T26">
+        <v>2162480000000.0</v>
+      </c>
+      <c r="U26">
+        <v>2089728000000.0</v>
+      </c>
+      <c r="V26">
+        <v>2132590000000.0</v>
+      </c>
+      <c r="W26">
+        <v>2202360000000.0</v>
+      </c>
+      <c r="X26">
+        <v>2096318000000.0</v>
+      </c>
+      <c r="Y26">
+        <v>2073550000000.0</v>
+      </c>
+      <c r="Z26">
+        <v>2143620000000.0</v>
+      </c>
+      <c r="AA26">
+        <v>2274359000000.0</v>
+      </c>
+      <c r="AB26">
+        <v>2217314567000.0</v>
+      </c>
+      <c r="AC26">
+        <v>963273333000.0</v>
+      </c>
+      <c r="AD26">
+        <v>2150246299000.0</v>
+      </c>
+      <c r="AE26">
+        <v>1159135830000.0</v>
+      </c>
+      <c r="AF26">
+        <v>1040218520000.0</v>
+      </c>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+    </row>
+    <row r="27" spans="1:93">
+      <c r="A27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+    </row>
+    <row r="28" spans="1:93">
+      <c r="A28" t="s">
+        <v>52</v>
+      </c>
+      <c r="B28">
+        <v>-208151000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-182505000000.0</v>
+      </c>
+      <c r="D28">
+        <v>262756000000.0</v>
+      </c>
+      <c r="E28">
+        <v>236445000000.0</v>
+      </c>
+      <c r="F28">
+        <v>218510000000.0</v>
+      </c>
+      <c r="G28">
+        <v>256546000000.0</v>
+      </c>
+      <c r="H28">
+        <v>252013000000.0</v>
+      </c>
+      <c r="I28">
+        <v>238417000000.0</v>
+      </c>
+      <c r="J28">
+        <v>260435000000.0</v>
+      </c>
+      <c r="K28">
+        <v>-172253000000.0</v>
+      </c>
+      <c r="L28">
+        <v>-126893000000.0</v>
+      </c>
+      <c r="M28">
+        <v>-146776000000.0</v>
+      </c>
+      <c r="N28">
+        <v>-129642000000.0</v>
+      </c>
+      <c r="O28">
+        <v>-145245000000.0</v>
+      </c>
+      <c r="P28">
+        <v>-3412854000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-6791857000000.0</v>
+      </c>
+      <c r="R28">
+        <v>1903000000.0</v>
+      </c>
+      <c r="S28">
+        <v>30193000000.0</v>
+      </c>
+      <c r="T28">
+        <v>171857000000.0</v>
+      </c>
+      <c r="U28">
+        <v>133486000000.0</v>
+      </c>
+      <c r="V28">
+        <v>220529000000.0</v>
+      </c>
+      <c r="W28">
+        <v>254946000000.0</v>
+      </c>
+      <c r="X28">
+        <v>275891000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>285850000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>277667000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>260016000000.0</v>
+      </c>
+      <c r="AB28">
+        <v>312874770000.0</v>
+      </c>
+      <c r="AC28">
+        <v>-55952480000.0</v>
+      </c>
+      <c r="AD28">
+        <v>307108068000.0</v>
+      </c>
+      <c r="AE28">
+        <v>383740184000.0</v>
+      </c>
+      <c r="AF28">
+        <v>333203432000.0</v>
+      </c>
+      <c r="AG28">
+        <v>309689922000.0</v>
+      </c>
+      <c r="AH28">
+        <v>269723382000.0</v>
+      </c>
+      <c r="AI28">
+        <v>243557204000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>194917879000.0</v>
+      </c>
+      <c r="AK28">
+        <v>190355816000.0</v>
+      </c>
+      <c r="AL28">
+        <v>217304290000.0</v>
+      </c>
+      <c r="AM28">
+        <v>211519548000.0</v>
+      </c>
+      <c r="AN28">
+        <v>222301531000.0</v>
+      </c>
+      <c r="AO28">
+        <v>222469075000.0</v>
+      </c>
+      <c r="AP28">
+        <v>-50632457000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>220865247000.0</v>
+      </c>
+      <c r="AR28">
+        <v>290271276000.0</v>
+      </c>
+      <c r="AS28">
+        <v>263375877000.0</v>
+      </c>
+      <c r="AT28">
+        <v>312191795000.0</v>
+      </c>
+      <c r="AU28">
+        <v>276281704000.0</v>
+      </c>
+      <c r="AV28">
+        <v>289553284000.0</v>
+      </c>
+      <c r="AW28">
+        <v>242482019000.0</v>
+      </c>
+      <c r="AX28">
+        <v>213842755000.0</v>
+      </c>
+      <c r="AY28">
+        <v>172323311000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>190711358000.0</v>
+      </c>
+      <c r="BA28">
+        <v>175473807000.0</v>
+      </c>
+      <c r="BB28">
+        <v>984314000.0</v>
+      </c>
+      <c r="BC28">
+        <v>34567275000.0</v>
+      </c>
+      <c r="BD28">
+        <v>-132409029000.0</v>
+      </c>
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
+      <c r="CN28"/>
+      <c r="CO28"/>
+    </row>
+    <row r="29" spans="1:93">
+      <c r="A29" t="s">
+        <v>53</v>
+      </c>
+      <c r="B29">
+        <v>2903321000000.0</v>
+      </c>
+      <c r="C29">
+        <v>2870333000000.0</v>
+      </c>
+      <c r="D29">
+        <v>2971249000000.0</v>
+      </c>
+      <c r="E29">
+        <v>2918884000000.0</v>
+      </c>
+      <c r="F29">
+        <v>2903000000000.0</v>
+      </c>
+      <c r="G29">
+        <v>2932729000000.0</v>
+      </c>
+      <c r="H29">
+        <v>2903300000000.0</v>
+      </c>
+      <c r="I29">
+        <v>2892903000000.0</v>
+      </c>
+      <c r="J29">
+        <v>2923499000000.0</v>
+      </c>
+      <c r="K29">
+        <v>2931362000000.0</v>
+      </c>
+      <c r="L29">
+        <v>2526160000000.0</v>
+      </c>
+      <c r="M29">
+        <v>2520040000000.0</v>
+      </c>
+      <c r="N29">
+        <v>2514299000000.0</v>
+      </c>
+      <c r="O29">
+        <v>2560876000000.0</v>
+      </c>
+      <c r="P29">
+        <v>2583481000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>2703595000000.0</v>
+      </c>
+      <c r="R29">
+        <v>2762051000000.0</v>
+      </c>
+      <c r="S29">
+        <v>2808022000000.0</v>
+      </c>
+      <c r="T29">
+        <v>1697741000000.0</v>
+      </c>
+      <c r="U29">
+        <v>1729499000000.0</v>
+      </c>
+      <c r="V29">
+        <v>1794952000000.0</v>
+      </c>
+      <c r="W29">
+        <v>1810906000000.0</v>
+      </c>
+      <c r="X29">
+        <v>1893871000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>1863164000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>1908276000000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+    </row>
+    <row r="30" spans="1:93">
+      <c r="A30" t="s">
+        <v>54</v>
+      </c>
+      <c r="B30">
+        <v>306728000000.0</v>
+      </c>
+      <c r="C30">
+        <v>387691000000.0</v>
+      </c>
+      <c r="D30">
+        <v>319978000000.0</v>
+      </c>
+      <c r="E30">
+        <v>295912000000.0</v>
+      </c>
+      <c r="F30">
+        <v>310390000000.0</v>
+      </c>
+      <c r="G30">
+        <v>269237000000.0</v>
+      </c>
+      <c r="H30">
+        <v>252367000000.0</v>
+      </c>
+      <c r="I30">
+        <v>271318000000.0</v>
+      </c>
+      <c r="J30">
+        <v>327411000000.0</v>
+      </c>
+      <c r="K30">
+        <v>282223000000.0</v>
+      </c>
+      <c r="L30">
+        <v>326392000000.0</v>
+      </c>
+      <c r="M30">
+        <v>185999000000.0</v>
+      </c>
+      <c r="N30">
+        <v>282939000000.0</v>
+      </c>
+      <c r="O30">
+        <v>720356000000.0</v>
+      </c>
+      <c r="P30">
+        <v>197186000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>256300000000.0</v>
+      </c>
+      <c r="R30">
+        <v>237905000000.0</v>
+      </c>
+      <c r="S30">
+        <v>191403000000.0</v>
+      </c>
+      <c r="T30">
+        <v>167638000000.0</v>
+      </c>
+      <c r="U30">
+        <v>314150000000.0</v>
+      </c>
+      <c r="V30">
+        <v>228759000000.0</v>
+      </c>
+      <c r="W30">
+        <v>190133000000.0</v>
+      </c>
+      <c r="X30">
+        <v>267344000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>357118000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>281961000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>294156000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>365734045000.0</v>
+      </c>
+      <c r="AC30">
+        <v>439584755000.0</v>
+      </c>
+      <c r="AD30">
+        <v>266276906000.0</v>
+      </c>
+      <c r="AE30">
+        <v>847774958000.0</v>
+      </c>
+      <c r="AF30">
+        <v>248763784000.0</v>
+      </c>
+      <c r="AG30"/>
+      <c r="AH30"/>
+      <c r="AI30"/>
+      <c r="AJ30"/>
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30"/>
+      <c r="AN30"/>
+      <c r="AO30"/>
+      <c r="AP30"/>
+      <c r="AQ30"/>
+      <c r="AR30"/>
+      <c r="AS30"/>
+      <c r="AT30"/>
+      <c r="AU30"/>
+      <c r="AV30"/>
+      <c r="AW30"/>
+      <c r="AX30"/>
+      <c r="AY30"/>
+      <c r="AZ30"/>
+      <c r="BA30"/>
+      <c r="BB30"/>
+      <c r="BC30"/>
+      <c r="BD30"/>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
+      <c r="CM30"/>
+      <c r="CN30"/>
+      <c r="CO30"/>
+    </row>
+    <row r="31" spans="1:93">
+      <c r="A31" t="s">
+        <v>55</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
+        <v>2466702000000.0</v>
+      </c>
+      <c r="P31">
+        <v>2227761000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>2222496000000.0</v>
+      </c>
+      <c r="R31">
+        <v>2464762000000.0</v>
+      </c>
+      <c r="S31">
+        <v>2471809000000.0</v>
+      </c>
+      <c r="T31">
+        <v>1334649000000.0</v>
+      </c>
+      <c r="U31">
+        <v>1350963000000.0</v>
+      </c>
+      <c r="V31">
+        <v>1359239000000.0</v>
+      </c>
+      <c r="W31">
+        <v>1362148000000.0</v>
+      </c>
+      <c r="X31">
+        <v>1432148000000.0</v>
+      </c>
+      <c r="Y31">
+        <v>1397462000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>1402598000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>1424061000000.0</v>
+      </c>
+      <c r="AB31">
+        <v>1425374828000.0</v>
+      </c>
+      <c r="AC31">
+        <v>1405633123000.0</v>
+      </c>
+      <c r="AD31">
+        <v>1388950628000.0</v>
+      </c>
+      <c r="AE31">
+        <v>1373591715000.0</v>
+      </c>
+      <c r="AF31">
+        <v>1346662297000.0</v>
+      </c>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+    </row>
+    <row r="32" spans="1:93">
+      <c r="A32" t="s">
+        <v>56</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+    </row>
+    <row r="33" spans="1:93">
+      <c r="A33" t="s">
+        <v>57</v>
+      </c>
+      <c r="B33">
+        <v>5000953000000.0</v>
+      </c>
+      <c r="C33">
+        <v>4947503000000.0</v>
+      </c>
+      <c r="D33">
+        <v>4807938000000.0</v>
+      </c>
+      <c r="E33">
+        <v>6068204000000.0</v>
+      </c>
+      <c r="F33">
+        <v>5828735000000.0</v>
+      </c>
+      <c r="G33">
+        <v>5678829000000.0</v>
+      </c>
+      <c r="H33">
+        <v>5774607000000.0</v>
+      </c>
+      <c r="I33">
+        <v>4119574000000.0</v>
+      </c>
+      <c r="J33">
+        <v>3600278000000.0</v>
+      </c>
+      <c r="K33">
+        <v>4158161000000.0</v>
+      </c>
+      <c r="L33">
+        <v>3676834000000.0</v>
+      </c>
+      <c r="M33">
+        <v>3559515000000.0</v>
+      </c>
+      <c r="N33">
+        <v>3450275000000.0</v>
+      </c>
+      <c r="O33">
+        <v>3362720000000.0</v>
+      </c>
+      <c r="P33">
+        <v>5184631000000.0</v>
+      </c>
+      <c r="Q33">
+        <v>3972988000000.0</v>
+      </c>
+      <c r="R33">
+        <v>2385212000000.0</v>
+      </c>
+      <c r="S33">
+        <v>2364624000000.0</v>
+      </c>
+      <c r="T33">
+        <v>2313270000000.0</v>
+      </c>
+      <c r="U33">
+        <v>2246378000000.0</v>
+      </c>
+      <c r="V33">
+        <v>2292001000000.0</v>
+      </c>
+      <c r="W33">
+        <v>2363142000000.0</v>
+      </c>
+      <c r="X33">
+        <v>2236676000000.0</v>
+      </c>
+      <c r="Y33">
+        <v>2218385000000.0</v>
+      </c>
+      <c r="Z33">
+        <v>2291267000000.0</v>
+      </c>
+      <c r="AA33">
+        <v>2424237000000.0</v>
+      </c>
+      <c r="AB33">
+        <v>2328553355000.0</v>
+      </c>
+      <c r="AC33">
+        <v>5034604497000.0</v>
+      </c>
+      <c r="AD33">
+        <v>2259171425000.0</v>
+      </c>
+      <c r="AE33">
+        <v>2090503739000.0</v>
+      </c>
+      <c r="AF33">
+        <v>2410729801000.0</v>
+      </c>
+      <c r="AG33">
+        <v>2386871245000.0</v>
+      </c>
+      <c r="AH33">
+        <v>2445395515000.0</v>
+      </c>
+      <c r="AI33">
+        <v>2530137090000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>2472491681000.0</v>
+      </c>
+      <c r="AK33">
+        <v>2338198294000.0</v>
+      </c>
+      <c r="AL33">
+        <v>2318141660000.0</v>
+      </c>
+      <c r="AM33">
+        <v>2287529275000.0</v>
+      </c>
+      <c r="AN33">
+        <v>1972165396000.0</v>
+      </c>
+      <c r="AO33">
+        <v>1780036998000.0</v>
+      </c>
+      <c r="AP33">
+        <v>1468580478000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>1707503050000.0</v>
+      </c>
+      <c r="AR33">
+        <v>1306963968000.0</v>
+      </c>
+      <c r="AS33">
+        <v>1436453287000.0</v>
+      </c>
+      <c r="AT33">
+        <v>1744089353000.0</v>
+      </c>
+      <c r="AU33">
+        <v>1705961230000.0</v>
+      </c>
+      <c r="AV33">
+        <v>1690140208000.0</v>
+      </c>
+      <c r="AW33">
+        <v>1711005928000.0</v>
+      </c>
+      <c r="AX33">
+        <v>1645638977000.0</v>
+      </c>
+      <c r="AY33">
+        <v>1652981903000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>1766515616000.0</v>
+      </c>
+      <c r="BA33">
+        <v>192088501000.0</v>
+      </c>
+      <c r="BB33">
+        <v>1634857245000.0</v>
+      </c>
+      <c r="BC33">
+        <v>1704933332000.0</v>
+      </c>
+      <c r="BD33">
+        <v>54122449000.0</v>
+      </c>
+      <c r="BE33"/>
+      <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33"/>
+      <c r="CJ33"/>
+      <c r="CK33"/>
+      <c r="CL33"/>
+      <c r="CM33"/>
+      <c r="CN33"/>
+      <c r="CO33"/>
+    </row>
+    <row r="34" spans="1:93">
+      <c r="A34" t="s">
+        <v>58</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+    </row>
+    <row r="35" spans="1:93">
+      <c r="A35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B35">
+        <v>2966280000000.0</v>
+      </c>
+      <c r="C35">
+        <v>2997448000000.0</v>
+      </c>
+      <c r="D35">
+        <v>2878709000000.0</v>
+      </c>
+      <c r="E35">
+        <v>3512771000000.0</v>
+      </c>
+      <c r="F35">
+        <v>3296250000000.0</v>
+      </c>
+      <c r="G35"/>
+      <c r="H35">
+        <v>2016750000000.0</v>
+      </c>
+      <c r="I35">
+        <v>3432950000000.0</v>
+      </c>
+      <c r="J35">
+        <v>548670000000.0</v>
+      </c>
+      <c r="K35">
+        <v>2156933000000.0</v>
+      </c>
+      <c r="L35">
+        <v>116237000000.0</v>
+      </c>
+      <c r="M35">
+        <v>98426000000.0</v>
+      </c>
+      <c r="N35">
+        <v>138784000000.0</v>
+      </c>
+      <c r="O35">
+        <v>132780000000.0</v>
+      </c>
+      <c r="P35">
+        <v>103726000000.0</v>
+      </c>
+      <c r="Q35">
+        <v>148202000000.0</v>
+      </c>
+      <c r="R35">
+        <v>166545000000.0</v>
+      </c>
+      <c r="S35">
+        <v>99695000000.0</v>
+      </c>
+      <c r="T35">
+        <v>379879000000.0</v>
+      </c>
+      <c r="U35">
+        <v>394085000000.0</v>
+      </c>
+      <c r="V35">
+        <v>450740000000.0</v>
+      </c>
+      <c r="W35">
+        <v>461746000000.0</v>
+      </c>
+      <c r="X35">
+        <v>478587000000.0</v>
+      </c>
+      <c r="Y35">
+        <v>487234000000.0</v>
+      </c>
+      <c r="Z35">
+        <v>547360000000.0</v>
+      </c>
+      <c r="AA35">
+        <v>502285000000.0</v>
+      </c>
+      <c r="AB35">
+        <v>509891483000.0</v>
+      </c>
+      <c r="AC35">
+        <v>3736428778000.0</v>
+      </c>
+      <c r="AD35">
+        <v>505416433000.0</v>
+      </c>
+      <c r="AE35">
+        <v>526548183000.0</v>
+      </c>
+      <c r="AF35">
+        <v>533900254000.0</v>
+      </c>
+      <c r="AG35">
+        <v>515027747000.0</v>
+      </c>
+      <c r="AH35">
+        <v>477198345000.0</v>
+      </c>
+      <c r="AI35">
+        <v>433316558000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>408968798000.0</v>
+      </c>
+      <c r="AK35">
+        <v>405631995000.0</v>
+      </c>
+      <c r="AL35">
+        <v>423389049000.0</v>
+      </c>
+      <c r="AM35">
+        <v>442168577000.0</v>
+      </c>
+      <c r="AN35">
+        <v>442344224000.0</v>
+      </c>
+      <c r="AO35">
+        <v>480806097000.0</v>
+      </c>
+      <c r="AP35">
+        <v>381216947000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>472787759000.0</v>
+      </c>
+      <c r="AR35">
+        <v>508171455000.0</v>
+      </c>
+      <c r="AS35">
+        <v>535179633000.0</v>
+      </c>
+      <c r="AT35">
+        <v>525019652000.0</v>
+      </c>
+      <c r="AU35">
+        <v>519006113000.0</v>
+      </c>
+      <c r="AV35">
+        <v>454818963000.0</v>
+      </c>
+      <c r="AW35">
+        <v>439731561000.0</v>
+      </c>
+      <c r="AX35">
+        <v>371897368000.0</v>
+      </c>
+      <c r="AY35">
+        <v>360809443000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>312112175000.0</v>
+      </c>
+      <c r="BA35">
+        <v>280304411000.0</v>
+      </c>
+      <c r="BB35">
+        <v>145039277000.0</v>
+      </c>
+      <c r="BC35">
+        <v>153961006000.0</v>
+      </c>
+      <c r="BD35">
+        <v>101977835000.0</v>
+      </c>
+      <c r="BE35"/>
+      <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+      <c r="CK35"/>
+      <c r="CL35"/>
+      <c r="CM35"/>
+      <c r="CN35"/>
+      <c r="CO35"/>
+    </row>
+    <row r="36" spans="1:93">
+      <c r="A36" t="s">
+        <v>60</v>
+      </c>
+      <c r="B36">
+        <v>512341000000.0</v>
+      </c>
+      <c r="C36">
+        <v>2897696000000.0</v>
+      </c>
+      <c r="D36">
+        <v>981552000000.0</v>
+      </c>
+      <c r="E36">
+        <v>2345867000000.0</v>
+      </c>
+      <c r="F36">
+        <v>2143785000000.0</v>
+      </c>
+      <c r="G36">
+        <v>1974018000000.0</v>
+      </c>
+      <c r="H36">
+        <v>2023597000000.0</v>
+      </c>
+      <c r="I36">
+        <v>571893000000.0</v>
+      </c>
+      <c r="J36">
+        <v>-3600278000000.0</v>
+      </c>
+      <c r="K36">
+        <v>645105000000.0</v>
+      </c>
+      <c r="L36">
+        <v>-3676834000000.0</v>
+      </c>
+      <c r="M36">
+        <v>-3559515000000.0</v>
+      </c>
+      <c r="N36">
+        <v>-3450275000000.0</v>
+      </c>
+      <c r="O36">
+        <v>-3362720000000.0</v>
+      </c>
+      <c r="P36">
+        <v>-5184631000000.0</v>
+      </c>
+      <c r="Q36">
+        <v>-3972988000000.0</v>
+      </c>
+      <c r="R36">
+        <v>-2385212000000.0</v>
+      </c>
+      <c r="S36">
+        <v>-2364624000000.0</v>
+      </c>
+      <c r="T36">
+        <v>-2313270000000.0</v>
+      </c>
+      <c r="U36">
+        <v>-2246378000000.0</v>
+      </c>
+      <c r="V36">
+        <v>-2292001000000.0</v>
+      </c>
+      <c r="W36">
+        <v>-2363142000000.0</v>
+      </c>
+      <c r="X36">
+        <v>-2236676000000.0</v>
+      </c>
+      <c r="Y36">
+        <v>-2218385000000.0</v>
+      </c>
+      <c r="Z36">
+        <v>-2291267000000.0</v>
+      </c>
+      <c r="AA36">
+        <v>-2424237000000.0</v>
+      </c>
+      <c r="AB36">
+        <v>-2328553355000.0</v>
+      </c>
+      <c r="AC36">
+        <v>4928645251000.0</v>
+      </c>
+      <c r="AD36">
+        <v>-2259171425000.0</v>
+      </c>
+      <c r="AE36">
+        <v>-2090503739000.0</v>
+      </c>
+      <c r="AF36">
+        <v>-2410729801000.0</v>
+      </c>
+      <c r="AG36">
+        <v>-2386871245000.0</v>
+      </c>
+      <c r="AH36">
+        <v>-2445395515000.0</v>
+      </c>
+      <c r="AI36">
+        <v>-2530137090000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>-2472491681000.0</v>
+      </c>
+      <c r="AK36">
+        <v>-2338198294000.0</v>
+      </c>
+      <c r="AL36">
+        <v>-2318141660000.0</v>
+      </c>
+      <c r="AM36">
+        <v>-2287529275000.0</v>
+      </c>
+      <c r="AN36">
+        <v>-1972165396000.0</v>
+      </c>
+      <c r="AO36">
+        <v>-1780036998000.0</v>
+      </c>
+      <c r="AP36">
+        <v>-1468580478000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>-1707503050000.0</v>
+      </c>
+      <c r="AR36">
+        <v>-1306963968000.0</v>
+      </c>
+      <c r="AS36">
+        <v>-1436453287000.0</v>
+      </c>
+      <c r="AT36">
+        <v>-1744089353000.0</v>
+      </c>
+      <c r="AU36">
+        <v>-1705961230000.0</v>
+      </c>
+      <c r="AV36">
+        <v>-1690140208000.0</v>
+      </c>
+      <c r="AW36">
+        <v>-1711005928000.0</v>
+      </c>
+      <c r="AX36">
+        <v>-1645638977000.0</v>
+      </c>
+      <c r="AY36">
+        <v>-1652981903000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>-1766515616000.0</v>
+      </c>
+      <c r="BA36">
+        <v>-192088501000.0</v>
+      </c>
+      <c r="BB36">
+        <v>-1634857245000.0</v>
+      </c>
+      <c r="BC36">
+        <v>-1704933332000.0</v>
+      </c>
+      <c r="BD36">
+        <v>-54122449000.0</v>
+      </c>
+      <c r="BE36"/>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36"/>
+      <c r="CM36"/>
+      <c r="CN36"/>
+      <c r="CO36"/>
+    </row>
+    <row r="37" spans="1:93">
+      <c r="A37" t="s">
+        <v>61</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+    </row>
+    <row r="38" spans="1:93">
+      <c r="A38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>6072727000000.0</v>
+      </c>
+      <c r="E38">
+        <v>6068204000000.0</v>
+      </c>
+      <c r="F38">
+        <v>5397379000000.0</v>
+      </c>
+      <c r="G38">
+        <v>2042000000.0</v>
+      </c>
+      <c r="H38">
+        <v>1676000000.0</v>
+      </c>
+      <c r="I38">
+        <v>5949722000000.0</v>
+      </c>
+      <c r="J38">
+        <v>1624764000000.0</v>
+      </c>
+      <c r="K38">
+        <v>5762168000000.0</v>
+      </c>
+      <c r="L38">
+        <v>1745827000000.0</v>
+      </c>
+      <c r="M38">
+        <v>1883202000000.0</v>
+      </c>
+      <c r="N38">
+        <v>1832096000000.0</v>
+      </c>
+      <c r="O38">
+        <v>1854840000000.0</v>
+      </c>
+      <c r="P38">
+        <v>4240961000000.0</v>
+      </c>
+      <c r="Q38">
+        <v>3981643000000.0</v>
+      </c>
+      <c r="R38">
+        <v>2774586000000.0</v>
+      </c>
+      <c r="S38">
+        <v>2715392000000.0</v>
+      </c>
+      <c r="T38">
+        <v>1849381000000.0</v>
+      </c>
+      <c r="U38">
+        <v>2140838000000.0</v>
+      </c>
+      <c r="V38">
+        <v>1862106000000.0</v>
+      </c>
+      <c r="W38">
+        <v>1756295000000.0</v>
+      </c>
+      <c r="X38">
+        <v>2249935000000.0</v>
+      </c>
+      <c r="Y38">
+        <v>2414859000000.0</v>
+      </c>
+      <c r="Z38">
+        <v>2173438000000.0</v>
+      </c>
+      <c r="AA38">
+        <v>2148349000000.0</v>
+      </c>
+      <c r="AB38">
+        <v>2451597416000.0</v>
+      </c>
+      <c r="AC38">
+        <v>1317926833000.0</v>
+      </c>
+      <c r="AD38">
+        <v>2202365747000.0</v>
+      </c>
+      <c r="AE38">
+        <v>2377024137000.0</v>
+      </c>
+      <c r="AF38">
+        <v>2207720183000.0</v>
+      </c>
+      <c r="AG38">
+        <v>2363619779000.0</v>
+      </c>
+      <c r="AH38">
+        <v>1984141829000.0</v>
+      </c>
+      <c r="AI38">
+        <v>1953510452000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>1851065021000.0</v>
+      </c>
+      <c r="AK38">
+        <v>2146727335000.0</v>
+      </c>
+      <c r="AL38">
+        <v>2015314499000.0</v>
+      </c>
+      <c r="AM38">
+        <v>1640284632000.0</v>
+      </c>
+      <c r="AN38">
+        <v>1872732925000.0</v>
+      </c>
+      <c r="AO38">
+        <v>2429584175000.0</v>
+      </c>
+      <c r="AP38">
+        <v>2411358357000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>2366655690000.0</v>
+      </c>
+      <c r="AR38">
+        <v>2661522241000.0</v>
+      </c>
+      <c r="AS38">
+        <v>2543726467000.0</v>
+      </c>
+      <c r="AT38">
+        <v>2372730635000.0</v>
+      </c>
+      <c r="AU38">
+        <v>2385867323000.0</v>
+      </c>
+      <c r="AV38">
+        <v>2179450778000.0</v>
+      </c>
+      <c r="AW38">
+        <v>1964978189000.0</v>
+      </c>
+      <c r="AX38">
+        <v>1969267721000.0</v>
+      </c>
+      <c r="AY38">
+        <v>1931576425000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>1671383114000.0</v>
+      </c>
+      <c r="BA38">
+        <v>3080587198000.0</v>
+      </c>
+      <c r="BB38">
+        <v>1489613805000.0</v>
+      </c>
+      <c r="BC38">
+        <v>1568719161000.0</v>
+      </c>
+      <c r="BD38">
+        <v>2409423772000.0</v>
+      </c>
+      <c r="BE38">
+        <v>69809690000.0</v>
+      </c>
+      <c r="BF38">
+        <v>72848369000.0</v>
+      </c>
+      <c r="BG38">
+        <v>67360302000.0</v>
+      </c>
+      <c r="BH38">
+        <v>83979714000.0</v>
+      </c>
+      <c r="BI38">
+        <v>104872473000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>66145991000.0</v>
+      </c>
+      <c r="BK38">
+        <v>70706034000.0</v>
+      </c>
+      <c r="BL38">
+        <v>223452503000.0</v>
+      </c>
+      <c r="BM38">
+        <v>188459310000.0</v>
+      </c>
+      <c r="BN38">
+        <v>138891263000.0</v>
+      </c>
+      <c r="BO38">
+        <v>212715538000.0</v>
+      </c>
+      <c r="BP38">
+        <v>198710602000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>123580413000.0</v>
+      </c>
+      <c r="BR38">
+        <v>122042280000.0</v>
+      </c>
+      <c r="BS38">
+        <v>126486881000.0</v>
+      </c>
+      <c r="BT38">
+        <v>123153594000.0</v>
+      </c>
+      <c r="BU38">
+        <v>101277763000.0</v>
+      </c>
+      <c r="BV38">
+        <v>107439435000.0</v>
+      </c>
+      <c r="BW38">
+        <v>117052387000.0</v>
+      </c>
+      <c r="BX38">
+        <v>88928473000.0</v>
+      </c>
+      <c r="BY38">
+        <v>63795184000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>110984594000.0</v>
+      </c>
+      <c r="CA38">
+        <v>133779980000.0</v>
+      </c>
+      <c r="CB38">
+        <v>134060082000.0</v>
+      </c>
+      <c r="CC38">
+        <v>113560250000.0</v>
+      </c>
+      <c r="CD38">
+        <v>111045082000.0</v>
+      </c>
+      <c r="CE38">
+        <v>131890653000.0</v>
+      </c>
+      <c r="CF38">
+        <v>95299199000.0</v>
+      </c>
+      <c r="CG38">
+        <v>105212270000.0</v>
+      </c>
+      <c r="CH38">
+        <v>179682559000.0</v>
+      </c>
+      <c r="CI38">
+        <v>389394990000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>390480897000.0</v>
+      </c>
+      <c r="CK38"/>
+      <c r="CL38">
+        <v>364334706000.0</v>
+      </c>
+      <c r="CM38"/>
+      <c r="CN38">
+        <v>384957252000.0</v>
+      </c>
+      <c r="CO38">
+        <v>732677159000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:93">
+      <c r="A39" t="s">
+        <v>63</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
+        <v>-405856000000.0</v>
+      </c>
+      <c r="D39">
+        <v>342670000000.0</v>
+      </c>
+      <c r="E39">
+        <v>-827780000000.0</v>
+      </c>
+      <c r="F39">
+        <v>-908228000000.0</v>
+      </c>
+      <c r="G39">
+        <v>-861132000000.0</v>
+      </c>
+      <c r="H39">
+        <v>-795357000000.0</v>
+      </c>
+      <c r="I39">
+        <v>446715000000.0</v>
+      </c>
+      <c r="J39"/>
+      <c r="K39">
+        <v>1408115000000.0</v>
+      </c>
+      <c r="L39">
+        <v>1235958000000.0</v>
+      </c>
+      <c r="M39">
+        <v>1257806000000.0</v>
+      </c>
+      <c r="N39">
+        <v>1393242000000.0</v>
+      </c>
+      <c r="O39">
+        <v>1507947000000.0</v>
+      </c>
+      <c r="P39">
+        <v>6514091000000.0</v>
+      </c>
+      <c r="Q39">
+        <v>9352728000000.0</v>
+      </c>
+      <c r="R39">
+        <v>380329000000.0</v>
+      </c>
+      <c r="S39">
+        <v>363612000000.0</v>
+      </c>
+      <c r="T39">
+        <v>507349000000.0</v>
+      </c>
+      <c r="U39">
+        <v>629859000000.0</v>
+      </c>
+      <c r="V39">
+        <v>389670000000.0</v>
+      </c>
+      <c r="W39">
+        <v>360718000000.0</v>
+      </c>
+      <c r="X39">
+        <v>634340000000.0</v>
+      </c>
+      <c r="Y39">
+        <v>694984000000.0</v>
+      </c>
+      <c r="Z39">
+        <v>534934000000.0</v>
+      </c>
+      <c r="AA39">
+        <v>551825000000.0</v>
+      </c>
+      <c r="AB39">
+        <v>642403333000.0</v>
+      </c>
+      <c r="AC39">
+        <v>742815223000.0</v>
+      </c>
+      <c r="AD39">
+        <v>511407267000.0</v>
+      </c>
+      <c r="AE39">
+        <v>539418515000.0</v>
+      </c>
+      <c r="AF39">
+        <v>625109306000.0</v>
+      </c>
+      <c r="AG39"/>
+      <c r="AH39"/>
+      <c r="AI39"/>
+      <c r="AJ39"/>
+      <c r="AK39"/>
+      <c r="AL39"/>
+      <c r="AM39"/>
+      <c r="AN39"/>
+      <c r="AO39"/>
+      <c r="AP39"/>
+      <c r="AQ39"/>
+      <c r="AR39"/>
+      <c r="AS39"/>
+      <c r="AT39"/>
+      <c r="AU39"/>
+      <c r="AV39"/>
+      <c r="AW39"/>
+      <c r="AX39"/>
+      <c r="AY39"/>
+      <c r="AZ39"/>
+      <c r="BA39">
+        <v>10220385000.0</v>
+      </c>
+      <c r="BB39">
+        <v>130258194000.0</v>
+      </c>
+      <c r="BC39">
+        <v>19019796000.0</v>
+      </c>
+      <c r="BD39"/>
+      <c r="BE39"/>
+      <c r="BF39"/>
+      <c r="BG39"/>
+      <c r="BH39"/>
+      <c r="BI39"/>
+      <c r="BJ39"/>
+      <c r="BK39"/>
+      <c r="BL39"/>
+      <c r="BM39"/>
+      <c r="BN39"/>
+      <c r="BO39"/>
+      <c r="BP39"/>
+      <c r="BQ39"/>
+      <c r="BR39"/>
+      <c r="BS39"/>
+      <c r="BT39"/>
+      <c r="BU39"/>
+      <c r="BV39"/>
+      <c r="BW39"/>
+      <c r="BX39"/>
+      <c r="BY39"/>
+      <c r="BZ39"/>
+      <c r="CA39"/>
+      <c r="CB39"/>
+      <c r="CC39"/>
+      <c r="CD39"/>
+      <c r="CE39"/>
+      <c r="CF39"/>
+      <c r="CG39"/>
+      <c r="CH39"/>
+      <c r="CI39"/>
+      <c r="CJ39"/>
+      <c r="CK39"/>
+      <c r="CL39"/>
+      <c r="CM39"/>
+      <c r="CN39"/>
+      <c r="CO39"/>
+    </row>
+    <row r="40" spans="1:93">
+      <c r="A40" t="s">
+        <v>64</v>
+      </c>
+      <c r="B40">
+        <v>-10312000000.0</v>
+      </c>
+      <c r="C40">
+        <v>-23315000000.0</v>
+      </c>
+      <c r="D40">
+        <v>485271000000.0</v>
+      </c>
+      <c r="E40">
+        <v>-237543000000.0</v>
+      </c>
+      <c r="F40">
+        <v>-250312000000.0</v>
+      </c>
+      <c r="G40">
+        <v>526975000000.0</v>
+      </c>
+      <c r="H40">
+        <v>453827000000.0</v>
+      </c>
+      <c r="I40">
+        <v>46336000000.0</v>
+      </c>
+      <c r="J40">
+        <v>-249996000000.0</v>
+      </c>
+      <c r="K40">
+        <v>535372000000.0</v>
+      </c>
+      <c r="L40">
+        <v>-199816000000.0</v>
+      </c>
+      <c r="M40">
+        <v>-116018000000.0</v>
+      </c>
+      <c r="N40">
+        <v>-138784000000.0</v>
+      </c>
+      <c r="O40">
+        <v>-18539000000.0</v>
+      </c>
+      <c r="P40">
+        <v>-53626000000.0</v>
+      </c>
+      <c r="Q40">
+        <v>-88644000000.0</v>
+      </c>
+      <c r="R40">
+        <v>-209834000000.0</v>
+      </c>
+      <c r="S40">
+        <v>-99695000000.0</v>
+      </c>
+      <c r="T40">
+        <v>-196551000000.0</v>
+      </c>
+      <c r="U40">
+        <v>-325828000000.0</v>
+      </c>
+      <c r="V40">
+        <v>-188529000000.0</v>
+      </c>
+      <c r="W40">
+        <v>-154119000000.0</v>
+      </c>
+      <c r="X40">
+        <v>-240911000000.0</v>
+      </c>
+      <c r="Y40">
+        <v>-320838000000.0</v>
+      </c>
+      <c r="Z40">
+        <v>-195994000000.0</v>
+      </c>
+      <c r="AA40">
+        <v>-253022000000.0</v>
+      </c>
+      <c r="AB40">
+        <v>-251464042000.0</v>
+      </c>
+      <c r="AC40">
+        <v>652645005000.0</v>
+      </c>
+      <c r="AD40">
+        <v>-143072537000.0</v>
+      </c>
+      <c r="AE40">
+        <v>-131659858000.0</v>
+      </c>
+      <c r="AF40">
+        <v>-204712197000.0</v>
+      </c>
+      <c r="AG40">
+        <v>-248976770000.0</v>
+      </c>
+      <c r="AH40">
+        <v>-139152304000.0</v>
+      </c>
+      <c r="AI40">
+        <v>-204043510000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>-428465123000.0</v>
+      </c>
+      <c r="AK40">
+        <v>-530403605000.0</v>
+      </c>
+      <c r="AL40">
+        <v>-395201598000.0</v>
+      </c>
+      <c r="AM40">
+        <v>-206771355000.0</v>
+      </c>
+      <c r="AN40">
+        <v>-200809764000.0</v>
+      </c>
+      <c r="AO40">
+        <v>-49077402000.0</v>
+      </c>
+      <c r="AP40">
+        <v>-49899676000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>-56423514000.0</v>
+      </c>
+      <c r="AR40">
+        <v>-51654419000.0</v>
+      </c>
+      <c r="AS40">
+        <v>-84323350000.0</v>
+      </c>
+      <c r="AT40">
+        <v>-69759275000.0</v>
+      </c>
+      <c r="AU40">
+        <v>-10925676000.0</v>
+      </c>
+      <c r="AV40">
+        <v>-50947905000.0</v>
+      </c>
+      <c r="AW40">
+        <v>-52573155000.0</v>
+      </c>
+      <c r="AX40">
+        <v>-52076264000.0</v>
+      </c>
+      <c r="AY40">
+        <v>-8615458000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>-50316563000.0</v>
+      </c>
+      <c r="BA40">
+        <v>-168021230000.0</v>
+      </c>
+      <c r="BB40">
+        <v>-132561763000.0</v>
+      </c>
+      <c r="BC40">
+        <v>-250508815000.0</v>
+      </c>
+      <c r="BD40"/>
+      <c r="BE40"/>
+      <c r="BF40"/>
+      <c r="BG40"/>
+      <c r="BH40"/>
+      <c r="BI40"/>
+      <c r="BJ40"/>
+      <c r="BK40"/>
+      <c r="BL40"/>
+      <c r="BM40"/>
+      <c r="BN40"/>
+      <c r="BO40"/>
+      <c r="BP40"/>
+      <c r="BQ40"/>
+      <c r="BR40"/>
+      <c r="BS40"/>
+      <c r="BT40"/>
+      <c r="BU40"/>
+      <c r="BV40"/>
+      <c r="BW40"/>
+      <c r="BX40"/>
+      <c r="BY40"/>
+      <c r="BZ40"/>
+      <c r="CA40"/>
+      <c r="CB40"/>
+      <c r="CC40"/>
+      <c r="CD40"/>
+      <c r="CE40"/>
+      <c r="CF40"/>
+      <c r="CG40"/>
+      <c r="CH40"/>
+      <c r="CI40"/>
+      <c r="CJ40"/>
+      <c r="CK40"/>
+      <c r="CL40"/>
+      <c r="CM40"/>
+      <c r="CN40"/>
+      <c r="CO40"/>
+    </row>
+    <row r="41" spans="1:93">
+      <c r="A41" t="s">
+        <v>65</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>2425054000000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
+        <v>2399246000000.0</v>
+      </c>
+      <c r="P41">
+        <v>1966879000000.0</v>
+      </c>
+      <c r="Q41">
+        <v>1946008000000.0</v>
+      </c>
+      <c r="R41">
+        <v>2398917000000.0</v>
+      </c>
+      <c r="S41">
+        <v>1917379000000.0</v>
+      </c>
+      <c r="T41">
+        <v>1867848000000.0</v>
+      </c>
+      <c r="U41">
+        <v>1797085000000.0</v>
+      </c>
+      <c r="V41">
+        <v>1823653000000.0</v>
+      </c>
+      <c r="W41">
+        <v>1833091000000.0</v>
+      </c>
+      <c r="X41">
+        <v>1829072000000.0</v>
+      </c>
+      <c r="Y41">
+        <v>1834345000000.0</v>
+      </c>
+      <c r="Z41">
+        <v>1860485000000.0</v>
+      </c>
+      <c r="AA41">
+        <v>1926712000000.0</v>
+      </c>
+      <c r="AB41">
+        <v>1901241366000.0</v>
+      </c>
+      <c r="AC41">
+        <v>1915420289000.0</v>
+      </c>
+      <c r="AD41">
+        <v>872869272000.0</v>
+      </c>
+      <c r="AE41">
+        <v>1847957705000.0</v>
+      </c>
+      <c r="AF41">
+        <v>1890304991000.0</v>
+      </c>
+      <c r="AG41">
+        <v>1412163192000.0</v>
+      </c>
+      <c r="AH41">
+        <v>1354774468000.0</v>
+      </c>
+      <c r="AI41">
+        <v>1387371319000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>1506920089000.0</v>
+      </c>
+      <c r="AK41">
+        <v>1605231457000.0</v>
+      </c>
+      <c r="AL41">
+        <v>1437070463000.0</v>
+      </c>
+      <c r="AM41">
+        <v>1288847994000.0</v>
+      </c>
+      <c r="AN41">
+        <v>1281364491000.0</v>
+      </c>
+      <c r="AO41">
+        <v>1318227695000.0</v>
+      </c>
+      <c r="AP41">
+        <v>1253530148000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>1256443595000.0</v>
+      </c>
+      <c r="AR41">
+        <v>1232471523000.0</v>
+      </c>
+      <c r="AS41">
+        <v>1226053360000.0</v>
+      </c>
+      <c r="AT41">
+        <v>1297340487000.0</v>
+      </c>
+      <c r="AU41">
+        <v>1271601559000.0</v>
+      </c>
+      <c r="AV41">
+        <v>1280602961000.0</v>
+      </c>
+      <c r="AW41">
+        <v>1157982765000.0</v>
+      </c>
+      <c r="AX41">
+        <v>1142551278000.0</v>
+      </c>
+      <c r="AY41">
+        <v>1150939135000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>1213332584000.0</v>
+      </c>
+      <c r="BA41">
+        <v>1229168133000.0</v>
+      </c>
+      <c r="BB41">
+        <v>21470783000.0</v>
+      </c>
+      <c r="BC41">
+        <v>1281874346000.0</v>
+      </c>
+      <c r="BD41">
+        <v>1207212930000.0</v>
+      </c>
+      <c r="BE41">
+        <v>1048941741000.0</v>
+      </c>
+      <c r="BF41">
+        <v>1020104890000.0</v>
+      </c>
+      <c r="BG41">
+        <v>965575033000.0</v>
+      </c>
+      <c r="BH41">
+        <v>911973764000.0</v>
+      </c>
+      <c r="BI41">
+        <v>887695837000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>851927421000.0</v>
+      </c>
+      <c r="BK41">
+        <v>1015479123000.0</v>
+      </c>
+      <c r="BL41">
+        <v>707565807000.0</v>
+      </c>
+      <c r="BM41">
+        <v>662485477000.0</v>
+      </c>
+      <c r="BN41">
+        <v>635705860000.0</v>
+      </c>
+      <c r="BO41">
+        <v>592678683000.0</v>
+      </c>
+      <c r="BP41">
+        <v>541637756000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>495674043000.0</v>
+      </c>
+      <c r="BR41">
+        <v>463370584000.0</v>
+      </c>
+      <c r="BS41">
+        <v>493657059000.0</v>
+      </c>
+      <c r="BT41">
+        <v>470082430000.0</v>
+      </c>
+      <c r="BU41">
+        <v>420852030000.0</v>
+      </c>
+      <c r="BV41">
+        <v>375705151000.0</v>
+      </c>
+      <c r="BW41">
+        <v>401115385000.0</v>
+      </c>
+      <c r="BX41">
+        <v>731478735000.0</v>
+      </c>
+      <c r="BY41">
+        <v>638312178000.0</v>
+      </c>
+      <c r="BZ41">
+        <v>269942285000.0</v>
+      </c>
+      <c r="CA41">
+        <v>263980165000.0</v>
+      </c>
+      <c r="CB41">
+        <v>94070745000.0</v>
+      </c>
+      <c r="CC41">
+        <v>213840003000.0</v>
+      </c>
+      <c r="CD41">
+        <v>212098381000.0</v>
+      </c>
+      <c r="CE41">
+        <v>193561211000.0</v>
+      </c>
+      <c r="CF41">
+        <v>107440549000.0</v>
+      </c>
+      <c r="CG41">
+        <v>141598640000.0</v>
+      </c>
+      <c r="CH41">
+        <v>141572954000.0</v>
+      </c>
+      <c r="CI41">
+        <v>275218431000.0</v>
+      </c>
+      <c r="CJ41">
+        <v>231568062000.0</v>
+      </c>
+      <c r="CK41"/>
+      <c r="CL41">
+        <v>200329506000.0</v>
+      </c>
+      <c r="CM41"/>
+      <c r="CN41">
+        <v>157437370000.0</v>
+      </c>
+      <c r="CO41">
+        <v>891630650000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:93">
+      <c r="A42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B42">
+        <v>707620000000.0</v>
+      </c>
+      <c r="C42">
+        <v>686139000000.0</v>
+      </c>
+      <c r="D42">
+        <v>745641000000.0</v>
+      </c>
+      <c r="E42">
+        <v>686139000000.0</v>
+      </c>
+      <c r="F42">
+        <v>707620000000.0</v>
+      </c>
+      <c r="G42">
+        <v>686139000000.0</v>
+      </c>
+      <c r="H42">
+        <v>843333000000.0</v>
+      </c>
+      <c r="I42">
+        <v>707620000000.0</v>
+      </c>
+      <c r="J42">
+        <v>696644000000.0</v>
+      </c>
+      <c r="K42">
+        <v>841726000000.0</v>
+      </c>
+      <c r="L42">
+        <v>825724000000.0</v>
+      </c>
+      <c r="M42">
+        <v>835262000000.0</v>
+      </c>
+      <c r="N42">
+        <v>833588000000.0</v>
+      </c>
+      <c r="O42">
+        <v>835389000000.0</v>
+      </c>
+      <c r="P42">
+        <v>707620000000.0</v>
+      </c>
+      <c r="Q42">
+        <v>707620000000.0</v>
+      </c>
+      <c r="R42">
+        <v>707620000000.0</v>
+      </c>
+      <c r="S42">
+        <v>858671000000.0</v>
+      </c>
+      <c r="T42">
+        <v>271909000000.0</v>
+      </c>
+      <c r="U42">
+        <v>271909000000.0</v>
+      </c>
+      <c r="V42">
+        <v>271909000000.0</v>
+      </c>
+      <c r="W42">
+        <v>250428000000.0</v>
+      </c>
+      <c r="X42">
+        <v>250428000000.0</v>
+      </c>
+      <c r="Y42">
+        <v>250428000000.0</v>
+      </c>
+      <c r="Z42">
+        <v>250428000000.0</v>
+      </c>
+      <c r="AA42">
+        <v>250428000000.0</v>
+      </c>
+      <c r="AB42">
+        <v>424235567000.0</v>
+      </c>
+      <c r="AC42">
+        <v>268915466000.0</v>
+      </c>
+      <c r="AD42">
+        <v>250428445000.0</v>
+      </c>
+      <c r="AE42">
+        <v>268915466000.0</v>
+      </c>
+      <c r="AF42">
+        <v>250428445000.0</v>
+      </c>
+      <c r="AG42">
+        <v>250428445000.0</v>
+      </c>
+      <c r="AH42">
+        <v>250428445000.0</v>
+      </c>
+      <c r="AI42">
+        <v>250428445000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>250428445000.0</v>
+      </c>
+      <c r="AK42">
+        <v>250428445000.0</v>
+      </c>
+      <c r="AL42">
+        <v>250428445000.0</v>
+      </c>
+      <c r="AM42">
+        <v>250428445000.0</v>
+      </c>
+      <c r="AN42">
+        <v>358007011000.0</v>
+      </c>
+      <c r="AO42">
+        <v>253357476000.0</v>
+      </c>
+      <c r="AP42">
+        <v>255800902000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>230588000000.0</v>
+      </c>
+      <c r="AR42">
+        <v>232998897000.0</v>
+      </c>
+      <c r="AS42">
+        <v>232998897000.0</v>
+      </c>
+      <c r="AT42">
+        <v>234922912000.0</v>
+      </c>
+      <c r="AU42">
+        <v>248542968000.0</v>
+      </c>
+      <c r="AV42">
+        <v>236499552000.0</v>
+      </c>
+      <c r="AW42">
+        <v>236499552000.0</v>
+      </c>
+      <c r="AX42">
+        <v>236499552000.0</v>
+      </c>
+      <c r="AY42">
+        <v>236499552000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>230588000000.0</v>
+      </c>
+      <c r="BA42">
+        <v>230588000000.0</v>
+      </c>
+      <c r="BB42">
+        <v>230588000000.0</v>
+      </c>
+      <c r="BC42">
+        <v>355308928000.0</v>
+      </c>
+      <c r="BD42">
+        <v>351751664000.0</v>
+      </c>
+      <c r="BE42"/>
+      <c r="BF42"/>
+      <c r="BG42"/>
+      <c r="BH42"/>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42"/>
+      <c r="CJ42"/>
+      <c r="CK42"/>
+      <c r="CL42"/>
+      <c r="CM42"/>
+      <c r="CN42"/>
+      <c r="CO42"/>
+    </row>
+    <row r="43" spans="1:93">
+      <c r="A43" t="s">
+        <v>67</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+    </row>
+    <row r="44" spans="1:93">
+      <c r="A44" t="s">
+        <v>68</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+    </row>
+    <row r="45" spans="1:93">
+      <c r="A45" t="s">
+        <v>69</v>
+      </c>
+      <c r="B45">
+        <v>287919000000.0</v>
+      </c>
+      <c r="C45">
+        <v>287838000000.0</v>
+      </c>
+      <c r="D45">
+        <v>284673000000.0</v>
+      </c>
+      <c r="E45">
+        <v>285295000000.0</v>
+      </c>
+      <c r="F45">
+        <v>285349000000.0</v>
+      </c>
+      <c r="G45">
+        <v>286515000000.0</v>
+      </c>
+      <c r="H45">
+        <v>282968000000.0</v>
+      </c>
+      <c r="I45">
+        <v>274894000000.0</v>
+      </c>
+      <c r="J45">
+        <v>275058000000.0</v>
+      </c>
+      <c r="K45">
+        <v>274192000000.0</v>
+      </c>
+      <c r="L45">
+        <v>261893000000.0</v>
+      </c>
+      <c r="M45">
+        <v>265137000000.0</v>
+      </c>
+      <c r="N45">
+        <v>262756000000.0</v>
+      </c>
+      <c r="O45">
+        <v>260833000000.0</v>
+      </c>
+      <c r="P45">
+        <v>414236000000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45"/>
+      <c r="CM45"/>
+      <c r="CN45"/>
+      <c r="CO45"/>
+    </row>
+    <row r="46" spans="1:93">
+      <c r="A46" t="s">
+        <v>70</v>
+      </c>
+      <c r="B46">
+        <v>132051000000.0</v>
+      </c>
+      <c r="C46">
+        <v>136008000000.0</v>
+      </c>
+      <c r="D46">
+        <v>138200000000.0</v>
+      </c>
+      <c r="E46">
+        <v>141355000000.0</v>
+      </c>
+      <c r="F46">
+        <v>144901000000.0</v>
+      </c>
+      <c r="G46">
+        <v>149552000000.0</v>
+      </c>
+      <c r="H46">
+        <v>129147000000.0</v>
+      </c>
+      <c r="I46">
+        <v>124261000000.0</v>
+      </c>
+      <c r="J46">
+        <v>128001000000.0</v>
+      </c>
+      <c r="K46">
+        <v>130922000000.0</v>
+      </c>
+      <c r="L46">
+        <v>116791000000.0</v>
+      </c>
+      <c r="M46">
+        <v>121722000000.0</v>
+      </c>
+      <c r="N46">
+        <v>122471000000.0</v>
+      </c>
+      <c r="O46">
+        <v>122105000000.0</v>
+      </c>
+      <c r="P46">
+        <v>199510000000.0</v>
+      </c>
+      <c r="Q46">
+        <v>202584000000.0</v>
+      </c>
+      <c r="R46">
+        <v>126033000000.0</v>
+      </c>
+      <c r="S46">
+        <v>126578000000.0</v>
+      </c>
+      <c r="T46">
+        <v>149962000000.0</v>
+      </c>
+      <c r="U46">
+        <v>155822000000.0</v>
+      </c>
+      <c r="V46">
+        <v>157825000000.0</v>
+      </c>
+      <c r="W46">
+        <v>158756000000.0</v>
+      </c>
+      <c r="X46">
+        <v>129679000000.0</v>
+      </c>
+      <c r="Y46">
+        <v>133263000000.0</v>
+      </c>
+      <c r="Z46">
+        <v>135560000000.0</v>
+      </c>
+      <c r="AA46">
+        <v>136622000000.0</v>
+      </c>
+      <c r="AB46">
+        <v>109945621000.0</v>
+      </c>
+      <c r="AC46">
+        <v>105959246000.0</v>
+      </c>
+      <c r="AD46">
+        <v>104026201000.0</v>
+      </c>
+      <c r="AE46">
+        <v>105310791000.0</v>
+      </c>
+      <c r="AF46">
+        <v>104240945000.0</v>
+      </c>
+      <c r="AG46">
+        <v>100728891000.0</v>
+      </c>
+      <c r="AH46">
+        <v>102005866000.0</v>
+      </c>
+      <c r="AI46">
+        <v>104184332000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>105348062000.0</v>
+      </c>
+      <c r="AK46">
+        <v>101219236000.0</v>
+      </c>
+      <c r="AL46">
+        <v>106288878000.0</v>
+      </c>
+      <c r="AM46">
+        <v>103583586000.0</v>
+      </c>
+      <c r="AN46">
+        <v>56077819000.0</v>
+      </c>
+      <c r="AO46">
+        <v>57440181000.0</v>
+      </c>
+      <c r="AP46">
+        <v>59794737000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>58233370000.0</v>
+      </c>
+      <c r="AR46">
+        <v>59347992000.0</v>
+      </c>
+      <c r="AS46">
+        <v>58520799000.0</v>
+      </c>
+      <c r="AT46">
+        <v>54199524000.0</v>
+      </c>
+      <c r="AU46">
+        <v>56072894000.0</v>
+      </c>
+      <c r="AV46">
+        <v>56716572000.0</v>
+      </c>
+      <c r="AW46">
+        <v>57204007000.0</v>
+      </c>
+      <c r="AX46">
+        <v>58070015000.0</v>
+      </c>
+      <c r="AY46">
+        <v>57583139000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>79207571000.0</v>
+      </c>
+      <c r="BA46">
+        <v>56055859000.0</v>
+      </c>
+      <c r="BB46">
+        <v>56448394000.0</v>
+      </c>
+      <c r="BC46">
+        <v>54493677000.0</v>
+      </c>
+      <c r="BD46">
+        <v>54122449000.0</v>
+      </c>
+      <c r="BE46"/>
+      <c r="BF46"/>
+      <c r="BG46"/>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
+      <c r="CI46"/>
+      <c r="CJ46"/>
+      <c r="CK46"/>
+      <c r="CL46"/>
+      <c r="CM46"/>
+      <c r="CN46"/>
+      <c r="CO46"/>
+    </row>
+    <row r="47" spans="1:93">
+      <c r="A47" t="s">
+        <v>71</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>138200000000.0</v>
+      </c>
+      <c r="E47">
+        <v>141355000000.0</v>
+      </c>
+      <c r="F47">
+        <v>144901000000.0</v>
+      </c>
+      <c r="G47">
+        <v>149552000000.0</v>
+      </c>
+      <c r="H47">
+        <v>129147000000.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>116791000000.0</v>
+      </c>
+      <c r="M47">
+        <v>121722000000.0</v>
+      </c>
+      <c r="N47">
+        <v>122471000000.0</v>
+      </c>
+      <c r="O47">
+        <v>122105000000.0</v>
+      </c>
+      <c r="P47">
+        <v>199510000000.0</v>
+      </c>
+      <c r="Q47">
+        <v>202584000000.0</v>
+      </c>
+      <c r="R47">
+        <v>126033000000.0</v>
+      </c>
+      <c r="S47">
+        <v>126578000000.0</v>
+      </c>
+      <c r="T47">
+        <v>149961000000.0</v>
+      </c>
+      <c r="U47">
+        <v>154741000000.0</v>
+      </c>
+      <c r="V47">
+        <v>157825000000.0</v>
+      </c>
+      <c r="W47">
+        <v>158756000000.0</v>
+      </c>
+      <c r="X47">
+        <v>129679000000.0</v>
+      </c>
+      <c r="Y47">
+        <v>133263000000.0</v>
+      </c>
+      <c r="Z47">
+        <v>135560000000.0</v>
+      </c>
+      <c r="AA47">
+        <v>136622000000.0</v>
+      </c>
+      <c r="AB47">
+        <v>109945621000.0</v>
+      </c>
+      <c r="AC47">
+        <v>105959246000.0</v>
+      </c>
+      <c r="AD47">
+        <v>104026202000.0</v>
+      </c>
+      <c r="AE47">
+        <v>105310791000.0</v>
+      </c>
+      <c r="AF47">
+        <v>104240945000.0</v>
+      </c>
+      <c r="AG47">
+        <v>100728891000.0</v>
+      </c>
+      <c r="AH47">
+        <v>102005866000.0</v>
+      </c>
+      <c r="AI47">
+        <v>104184332000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>105348062000.0</v>
+      </c>
+      <c r="AK47">
+        <v>101219236000.0</v>
+      </c>
+      <c r="AL47">
+        <v>102118686000.0</v>
+      </c>
+      <c r="AM47">
+        <v>103583586000.0</v>
+      </c>
+      <c r="AN47">
+        <v>56077819000.0</v>
+      </c>
+      <c r="AO47">
+        <v>57440181000.0</v>
+      </c>
+      <c r="AP47">
+        <v>59794737000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>58233370000.0</v>
+      </c>
+      <c r="AR47">
+        <v>59347992000.0</v>
+      </c>
+      <c r="AS47">
+        <v>58520799000.0</v>
+      </c>
+      <c r="AT47">
+        <v>54199524000.0</v>
+      </c>
+      <c r="AU47">
+        <v>56072894000.0</v>
+      </c>
+      <c r="AV47">
+        <v>56716572000.0</v>
+      </c>
+      <c r="AW47">
+        <v>57204007000.0</v>
+      </c>
+      <c r="AX47">
+        <v>58070015000.0</v>
+      </c>
+      <c r="AY47">
+        <v>57583139000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>79207571000.0</v>
+      </c>
+      <c r="BA47">
+        <v>56055859000.0</v>
+      </c>
+      <c r="BB47">
+        <v>56448394000.0</v>
+      </c>
+      <c r="BC47">
+        <v>54493677000.0</v>
+      </c>
+      <c r="BD47">
+        <v>54122449000.0</v>
+      </c>
+      <c r="BE47">
+        <v>53530568000.0</v>
+      </c>
+      <c r="BF47">
+        <v>48269517000.0</v>
+      </c>
+      <c r="BG47">
+        <v>50526510000.0</v>
+      </c>
+      <c r="BH47">
+        <v>43104242000.0</v>
+      </c>
+      <c r="BI47">
+        <v>44229563000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>39492894000.0</v>
+      </c>
+      <c r="BK47">
+        <v>49301928000.0</v>
+      </c>
+      <c r="BL47">
+        <v>53698997000.0</v>
+      </c>
+      <c r="BM47">
+        <v>52991448000.0</v>
+      </c>
+      <c r="BN47">
+        <v>53340074000.0</v>
+      </c>
+      <c r="BO47">
+        <v>52611707000.0</v>
+      </c>
+      <c r="BP47">
+        <v>53556641000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>54601750000.0</v>
+      </c>
+      <c r="BR47">
+        <v>55096626000.0</v>
+      </c>
+      <c r="BS47">
+        <v>56369209000.0</v>
+      </c>
+      <c r="BT47">
+        <v>57303076000.0</v>
+      </c>
+      <c r="BU47">
+        <v>56971035000.0</v>
+      </c>
+      <c r="BV47">
+        <v>57426136000.0</v>
+      </c>
+      <c r="BW47">
+        <v>55415857000.0</v>
+      </c>
+      <c r="BX47">
+        <v>55978889000.0</v>
+      </c>
+      <c r="BY47">
+        <v>54133548000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>54463839000.0</v>
+      </c>
+      <c r="CA47">
+        <v>54968485000.0</v>
+      </c>
+      <c r="CB47">
+        <v>57330762000.0</v>
+      </c>
+      <c r="CC47">
+        <v>54825657000.0</v>
+      </c>
+      <c r="CD47">
+        <v>53266220000.0</v>
+      </c>
+      <c r="CE47">
+        <v>51508983000.0</v>
+      </c>
+      <c r="CF47">
+        <v>53130668000.0</v>
+      </c>
+      <c r="CG47">
+        <v>50373026000.0</v>
+      </c>
+      <c r="CH47">
+        <v>40994945000.0</v>
+      </c>
+      <c r="CI47">
+        <v>39399719000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>40469679000.0</v>
+      </c>
+      <c r="CK47"/>
+      <c r="CL47">
+        <v>45117584000.0</v>
+      </c>
+      <c r="CM47"/>
+      <c r="CN47">
+        <v>45157063000.0</v>
+      </c>
+      <c r="CO47">
+        <v>42379114000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:93">
+      <c r="A48" t="s">
+        <v>72</v>
+      </c>
+      <c r="B48">
+        <v>-828457000000.0</v>
+      </c>
+      <c r="C48">
+        <v>-828104000000.0</v>
+      </c>
+      <c r="D48">
+        <v>-789936000000.0</v>
+      </c>
+      <c r="E48">
+        <v>-953676000000.0</v>
+      </c>
+      <c r="F48">
+        <v>-979001000000.0</v>
+      </c>
+      <c r="G48">
+        <v>-972603000000.0</v>
+      </c>
+      <c r="H48">
+        <v>-971155000000.0</v>
+      </c>
+      <c r="I48">
+        <v>-859474000000.0</v>
+      </c>
+      <c r="J48">
+        <v>-988954000000.0</v>
+      </c>
+      <c r="K48">
+        <v>-853783000000.0</v>
+      </c>
+      <c r="L48">
+        <v>-949297000000.0</v>
+      </c>
+      <c r="M48">
+        <v>-954706000000.0</v>
+      </c>
+      <c r="N48">
+        <v>-957720000000.0</v>
+      </c>
+      <c r="O48">
+        <v>-936037000000.0</v>
+      </c>
+      <c r="P48">
+        <v>-939987000000.0</v>
+      </c>
+      <c r="Q48">
+        <v>-951083000000.0</v>
+      </c>
+      <c r="R48">
+        <v>-950952000000.0</v>
+      </c>
+      <c r="S48">
+        <v>-954212000000.0</v>
+      </c>
+      <c r="T48">
+        <v>-975020000000.0</v>
+      </c>
+      <c r="U48">
+        <v>-961160000000.0</v>
+      </c>
+      <c r="V48">
+        <v>-951260000000.0</v>
+      </c>
+      <c r="W48">
+        <v>-960380000000.0</v>
+      </c>
+      <c r="X48">
+        <v>-883982000000.0</v>
+      </c>
+      <c r="Y48">
+        <v>-913453000000.0</v>
+      </c>
+      <c r="Z48">
+        <v>-902737000000.0</v>
+      </c>
+      <c r="AA48">
+        <v>-888025000000.0</v>
+      </c>
+      <c r="AB48">
+        <v>-888643502000.0</v>
+      </c>
+      <c r="AC48">
+        <v>-904437214000.0</v>
+      </c>
+      <c r="AD48">
+        <v>-917518091000.0</v>
+      </c>
+      <c r="AE48">
+        <v>-927464977000.0</v>
+      </c>
+      <c r="AF48">
+        <v>-944181875000.0</v>
+      </c>
+      <c r="AG48">
+        <v>-955758137000.0</v>
+      </c>
+      <c r="AH48">
+        <v>-971460996000.0</v>
+      </c>
+      <c r="AI48">
+        <v>-986191411000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-1015236227000.0</v>
+      </c>
+      <c r="AK48">
+        <v>-1032098164000.0</v>
+      </c>
+      <c r="AL48">
+        <v>-1044177453000.0</v>
+      </c>
+      <c r="AM48">
+        <v>-1059703489000.0</v>
+      </c>
+      <c r="AN48">
+        <v>-1099641961000.0</v>
+      </c>
+      <c r="AO48">
+        <v>-1117458034000.0</v>
+      </c>
+      <c r="AP48">
+        <v>-1140262847000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>-1150334599000.0</v>
+      </c>
+      <c r="AR48">
+        <v>-1167162110000.0</v>
+      </c>
+      <c r="AS48">
+        <v>-1197890635000.0</v>
+      </c>
+      <c r="AT48">
+        <v>-1208701184000.0</v>
+      </c>
+      <c r="AU48">
+        <v>-1233801192000.0</v>
+      </c>
+      <c r="AV48">
+        <v>-1259317216000.0</v>
+      </c>
+      <c r="AW48">
+        <v>-1278085398000.0</v>
+      </c>
+      <c r="AX48">
+        <v>-1300265281000.0</v>
+      </c>
+      <c r="AY48">
+        <v>-1318299050000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>-1354454594000.0</v>
+      </c>
+      <c r="BA48">
+        <v>-1368146349000.0</v>
+      </c>
+      <c r="BB48">
+        <v>-1373511485000.0</v>
+      </c>
+      <c r="BC48">
+        <v>-1391492926000.0</v>
+      </c>
+      <c r="BD48">
+        <v>-1432561488000.0</v>
+      </c>
+      <c r="BE48"/>
+      <c r="BF48"/>
+      <c r="BG48"/>
+      <c r="BH48"/>
+      <c r="BI48"/>
+      <c r="BJ48"/>
+      <c r="BK48"/>
+      <c r="BL48"/>
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48"/>
+      <c r="BP48"/>
+      <c r="BQ48"/>
+      <c r="BR48"/>
+      <c r="BS48"/>
+      <c r="BT48"/>
+      <c r="BU48"/>
+      <c r="BV48"/>
+      <c r="BW48"/>
+      <c r="BX48"/>
+      <c r="BY48"/>
+      <c r="BZ48"/>
+      <c r="CA48"/>
+      <c r="CB48"/>
+      <c r="CC48"/>
+      <c r="CD48"/>
+      <c r="CE48"/>
+      <c r="CF48"/>
+      <c r="CG48"/>
+      <c r="CH48"/>
+      <c r="CI48"/>
+      <c r="CJ48"/>
+      <c r="CK48"/>
+      <c r="CL48"/>
+      <c r="CM48"/>
+      <c r="CN48"/>
+      <c r="CO48"/>
+    </row>
+    <row r="49" spans="1:93">
+      <c r="A49" t="s">
+        <v>73</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+    </row>
+    <row r="50" spans="1:93">
+      <c r="A50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50">
+        <v>212012364000.0</v>
+      </c>
+      <c r="AC50">
+        <v>308405169000.0</v>
+      </c>
+      <c r="AD50">
+        <v>0.0</v>
+      </c>
+      <c r="AE50">
+        <v>117897086000.0</v>
+      </c>
+      <c r="AF50">
+        <v>190593729000.0</v>
+      </c>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+    </row>
+    <row r="51" spans="1:93">
+      <c r="A51" t="s">
+        <v>75</v>
+      </c>
+      <c r="B51">
+        <v>32340000000.0</v>
+      </c>
+      <c r="C51">
+        <v>47873000000.0</v>
+      </c>
+      <c r="D51">
+        <v>490677000000.0</v>
+      </c>
+      <c r="E51">
+        <v>496555000000.0</v>
+      </c>
+      <c r="F51">
+        <v>506977000000.0</v>
+      </c>
+      <c r="G51">
+        <v>530411000000.0</v>
+      </c>
+      <c r="H51">
+        <v>466978000000.0</v>
+      </c>
+      <c r="I51">
+        <v>496541000000.0</v>
+      </c>
+      <c r="J51">
+        <v>513464000000.0</v>
+      </c>
+      <c r="K51">
+        <v>90361000000.0</v>
+      </c>
+      <c r="L51">
+        <v>254972000000.0</v>
+      </c>
+      <c r="M51">
+        <v>167169000000.0</v>
+      </c>
+      <c r="N51">
+        <v>188270000000.0</v>
+      </c>
+      <c r="O51">
+        <v>102721000000.0</v>
+      </c>
+      <c r="P51">
+        <v>159313000000.0</v>
+      </c>
+      <c r="Q51">
+        <v>317204000000.0</v>
+      </c>
+      <c r="R51">
+        <v>297289000000.0</v>
+      </c>
+      <c r="S51">
+        <v>347223000000.0</v>
+      </c>
+      <c r="T51">
+        <v>363092000000.0</v>
+      </c>
+      <c r="U51">
+        <v>378536000000.0</v>
+      </c>
+      <c r="V51">
+        <v>435713000000.0</v>
+      </c>
+      <c r="W51">
+        <v>448758000000.0</v>
+      </c>
+      <c r="X51">
+        <v>461723000000.0</v>
+      </c>
+      <c r="Y51">
+        <v>465702000000.0</v>
+      </c>
+      <c r="Z51">
+        <v>505678000000.0</v>
+      </c>
+      <c r="AA51">
+        <v>493255000000.0</v>
+      </c>
+      <c r="AB51">
+        <v>711771308000.0</v>
+      </c>
+      <c r="AC51">
+        <v>206644716000.0</v>
+      </c>
+      <c r="AD51">
+        <v>495898424000.0</v>
+      </c>
+      <c r="AE51">
+        <v>523609946000.0</v>
+      </c>
+      <c r="AF51">
+        <v>531705387000.0</v>
+      </c>
+      <c r="AG51">
+        <v>512548927000.0</v>
+      </c>
+      <c r="AH51">
+        <v>474869304000.0</v>
+      </c>
+      <c r="AI51">
+        <v>423684839000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>407110061000.0</v>
+      </c>
+      <c r="AK51">
+        <v>403762422000.0</v>
+      </c>
+      <c r="AL51">
+        <v>420902424000.0</v>
+      </c>
+      <c r="AM51">
+        <v>426496631000.0</v>
+      </c>
+      <c r="AN51">
+        <v>438215716000.0</v>
+      </c>
+      <c r="AO51">
+        <v>476930002000.0</v>
+      </c>
+      <c r="AP51">
+        <v>377913776000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>427358870000.0</v>
+      </c>
+      <c r="AR51">
+        <v>503737377000.0</v>
+      </c>
+      <c r="AS51">
+        <v>529776546000.0</v>
+      </c>
+      <c r="AT51">
+        <v>520249124000.0</v>
+      </c>
+      <c r="AU51">
+        <v>493826334000.0</v>
+      </c>
+      <c r="AV51">
+        <v>448892984000.0</v>
+      </c>
+      <c r="AW51">
+        <v>434442517000.0</v>
+      </c>
+      <c r="AX51">
+        <v>366849901000.0</v>
+      </c>
+      <c r="AY51">
+        <v>346111084000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>305854467000.0</v>
+      </c>
+      <c r="BA51">
+        <v>274347168000.0</v>
+      </c>
+      <c r="BB51">
+        <v>139415330000.0</v>
+      </c>
+      <c r="BC51">
+        <v>142873588000.0</v>
+      </c>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51"/>
+      <c r="CM51"/>
+      <c r="CN51"/>
+      <c r="CO51"/>
+    </row>
+    <row r="52" spans="1:93">
+      <c r="A52" t="s">
+        <v>76</v>
+      </c>
+      <c r="B52">
+        <v>10312000000.0</v>
+      </c>
+      <c r="C52">
+        <v>23315000000.0</v>
+      </c>
+      <c r="D52">
+        <v>21245000000.0</v>
+      </c>
+      <c r="E52">
+        <v>23665000000.0</v>
+      </c>
+      <c r="F52">
+        <v>0.0</v>
+      </c>
+      <c r="G52">
+        <v>36258000000.0</v>
+      </c>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
+      <c r="I52"/>
+      <c r="J52"/>
+      <c r="K52">
+        <v>39965000000.0</v>
+      </c>
+      <c r="L52">
+        <v>172589000000.0</v>
+      </c>
+      <c r="M52">
+        <v>95035000000.0</v>
+      </c>
+      <c r="N52">
+        <v>117189000000.0</v>
+      </c>
+      <c r="O52">
+        <v>8547000000.0</v>
+      </c>
+      <c r="P52">
+        <v>32290000000.0</v>
+      </c>
+      <c r="Q52">
+        <v>64802000000.0</v>
+      </c>
+      <c r="R52">
+        <v>0.0</v>
+      </c>
+      <c r="S52">
+        <v>0.0</v>
+      </c>
+      <c r="T52">
+        <v>0.0</v>
+      </c>
+      <c r="U52">
+        <v>0.0</v>
+      </c>
+      <c r="V52">
+        <v>0.0</v>
+      </c>
+      <c r="W52"/>
+      <c r="X52"/>
+      <c r="Y52"/>
+      <c r="Z52"/>
+      <c r="AA52"/>
+      <c r="AB52">
+        <v>212012364000.0</v>
+      </c>
+      <c r="AC52">
+        <v>308405169000.0</v>
+      </c>
+      <c r="AD52">
+        <v>0.0</v>
+      </c>
+      <c r="AE52">
+        <v>117897086000.0</v>
+      </c>
+      <c r="AF52">
+        <v>190593729000.0</v>
+      </c>
+      <c r="AG52"/>
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52"/>
+      <c r="AK52"/>
+      <c r="AL52"/>
+      <c r="AM52"/>
+      <c r="AN52"/>
+      <c r="AO52"/>
+      <c r="AP52"/>
+      <c r="AQ52"/>
+      <c r="AR52"/>
+      <c r="AS52"/>
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52"/>
+      <c r="CN52"/>
+      <c r="CO52"/>
+    </row>
+    <row r="53" spans="1:93">
+      <c r="A53" t="s">
+        <v>77</v>
+      </c>
+      <c r="B53">
+        <v>487484000000.0</v>
+      </c>
+      <c r="C53">
+        <v>415356000000.0</v>
+      </c>
+      <c r="D53">
+        <v>374220000000.0</v>
+      </c>
+      <c r="E53">
+        <v>271758000000.0</v>
+      </c>
+      <c r="F53">
+        <v>309371000000.0</v>
+      </c>
+      <c r="G53">
+        <v>318030000000.0</v>
+      </c>
+      <c r="H53">
+        <v>328025000000.0</v>
+      </c>
+      <c r="I53">
+        <v>355519000000.0</v>
+      </c>
+      <c r="J53">
+        <v>328991000000.0</v>
+      </c>
+      <c r="K53">
+        <v>324368000000.0</v>
+      </c>
+      <c r="L53">
+        <v>294582000000.0</v>
+      </c>
+      <c r="M53">
+        <v>267785000000.0</v>
+      </c>
+      <c r="N53">
+        <v>207375000000.0</v>
+      </c>
+      <c r="O53">
+        <v>179462000000.0</v>
+      </c>
+      <c r="P53">
+        <v>437376000000.0</v>
+      </c>
+      <c r="Q53">
+        <v>714423000000.0</v>
+      </c>
+      <c r="R53">
+        <v>166657000000.0</v>
+      </c>
+      <c r="S53">
+        <v>157274000000.0</v>
+      </c>
+      <c r="T53">
+        <v>138387000000.0</v>
+      </c>
+      <c r="U53">
+        <v>142481000000.0</v>
+      </c>
+      <c r="V53">
+        <v>141554000000.0</v>
+      </c>
+      <c r="W53">
+        <v>147558000000.0</v>
+      </c>
+      <c r="X53">
+        <v>152980000000.0</v>
+      </c>
+      <c r="Y53">
+        <v>144213000000.0</v>
+      </c>
+      <c r="Z53">
+        <v>136910000000.0</v>
+      </c>
+      <c r="AA53">
+        <v>132997000000.0</v>
+      </c>
+      <c r="AB53">
+        <v>129665261000.0</v>
+      </c>
+      <c r="AC53"/>
+      <c r="AD53">
+        <v>163472580000.0</v>
+      </c>
+      <c r="AE53">
+        <v>158939612000.0</v>
+      </c>
+      <c r="AF53">
+        <v>621000000.0</v>
+      </c>
+      <c r="AG53">
+        <v>621000000.0</v>
+      </c>
+      <c r="AH53">
+        <v>795000000.0</v>
+      </c>
+      <c r="AI53">
+        <v>415000000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>202741236000.0</v>
+      </c>
+      <c r="AK53">
+        <v>219764907000.0</v>
+      </c>
+      <c r="AL53">
+        <v>204921470000.0</v>
+      </c>
+      <c r="AM53">
+        <v>212223733000.0</v>
+      </c>
+      <c r="AN53">
+        <v>30653710000.0</v>
+      </c>
+      <c r="AO53">
+        <v>26759434000.0</v>
+      </c>
+      <c r="AP53">
+        <v>22868289000.0</v>
+      </c>
+      <c r="AQ53"/>
+      <c r="AR53">
+        <v>16099852000.0</v>
+      </c>
+      <c r="AS53">
+        <v>17720070000.0</v>
+      </c>
+      <c r="AT53">
+        <v>55260000000.0</v>
+      </c>
+      <c r="AU53">
+        <v>28770000000.0</v>
+      </c>
+      <c r="AV53">
+        <v>29670000000.0</v>
+      </c>
+      <c r="AW53">
+        <v>29670000000.0</v>
+      </c>
+      <c r="AX53">
+        <v>29670000000.0</v>
+      </c>
+      <c r="AY53">
+        <v>28300000000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>32660000000.0</v>
+      </c>
+      <c r="BA53">
+        <v>29660000000.0</v>
+      </c>
+      <c r="BB53">
+        <v>12708967000.0</v>
+      </c>
+      <c r="BC53">
+        <v>17300000000.0</v>
+      </c>
+      <c r="BD53"/>
+      <c r="BE53">
+        <v>21300000000.0</v>
+      </c>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53">
+        <v>353732277000.0</v>
+      </c>
+      <c r="BM53">
+        <v>373371991000.0</v>
+      </c>
+      <c r="BN53">
+        <v>329409977000.0</v>
+      </c>
+      <c r="BO53">
+        <v>30264134000.0</v>
+      </c>
+      <c r="BP53">
+        <v>38391362000.0</v>
+      </c>
+      <c r="BQ53">
+        <v>32907091000.0</v>
+      </c>
+      <c r="BR53">
+        <v>567564041000.0</v>
+      </c>
+      <c r="BS53">
+        <v>38040270000.0</v>
+      </c>
+      <c r="BT53">
+        <v>70608976000.0</v>
+      </c>
+      <c r="BU53">
+        <v>38002616000.0</v>
+      </c>
+      <c r="BV53">
+        <v>37649859000.0</v>
+      </c>
+      <c r="BW53">
+        <v>37983907000.0</v>
+      </c>
+      <c r="BX53">
+        <v>658969590000.0</v>
+      </c>
+      <c r="BY53">
+        <v>612746451000.0</v>
+      </c>
+      <c r="BZ53">
+        <v>28490514000.0</v>
+      </c>
+      <c r="CA53">
+        <v>500065059000.0</v>
+      </c>
+      <c r="CB53">
+        <v>437270620000.0</v>
+      </c>
+      <c r="CC53">
+        <v>379900260000.0</v>
+      </c>
+      <c r="CD53">
+        <v>27238512000.0</v>
+      </c>
+      <c r="CE53">
+        <v>413021970000.0</v>
+      </c>
+      <c r="CF53">
+        <v>20322848000.0</v>
+      </c>
+      <c r="CG53">
+        <v>16896445000.0</v>
+      </c>
+      <c r="CH53">
+        <v>16747739000.0</v>
+      </c>
+      <c r="CI53">
+        <v>447351769000.0</v>
+      </c>
+      <c r="CJ53">
+        <v>425804556000.0</v>
+      </c>
+      <c r="CK53"/>
+      <c r="CL53">
+        <v>13420564000.0</v>
+      </c>
+      <c r="CM53"/>
+      <c r="CN53">
+        <v>10832212000.0</v>
+      </c>
+      <c r="CO53">
+        <v>10155213000.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:93">
+      <c r="A54" t="s">
+        <v>78</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+    </row>
+    <row r="55" spans="1:93">
+      <c r="A55" t="s">
+        <v>79</v>
+      </c>
+      <c r="B55">
+        <v>5548172000000.0</v>
+      </c>
+      <c r="C55">
+        <v>5565572000000.0</v>
+      </c>
+      <c r="D55">
+        <v>6072727000000.0</v>
+      </c>
+      <c r="E55">
+        <v>6068204000000.0</v>
+      </c>
+      <c r="F55">
+        <v>5828735000000.0</v>
+      </c>
+      <c r="G55">
+        <v>5678829000000.0</v>
+      </c>
+      <c r="H55">
+        <v>5774607000000.0</v>
+      </c>
+      <c r="I55">
+        <v>5949722000000.0</v>
+      </c>
+      <c r="J55">
+        <v>5807062000000.0</v>
+      </c>
+      <c r="K55">
+        <v>5762168000000.0</v>
+      </c>
+      <c r="L55">
+        <v>5926519000000.0</v>
+      </c>
+      <c r="M55">
+        <v>5929412000000.0</v>
+      </c>
+      <c r="N55">
+        <v>5690469000000.0</v>
+      </c>
+      <c r="O55">
+        <v>5636441000000.0</v>
+      </c>
+      <c r="P55">
+        <v>13402845000000.0</v>
+      </c>
+      <c r="Q55">
+        <v>15713313000000.0</v>
+      </c>
+      <c r="R55">
+        <v>5621841000000.0</v>
+      </c>
+      <c r="S55">
+        <v>5543310000000.0</v>
+      </c>
+      <c r="T55">
+        <v>4492273000000.0</v>
+      </c>
+      <c r="U55">
+        <v>4774747000000.0</v>
+      </c>
+      <c r="V55">
+        <v>4510845000000.0</v>
+      </c>
+      <c r="W55">
+        <v>4460807000000.0</v>
+      </c>
+      <c r="X55">
+        <v>4825423000000.0</v>
+      </c>
+      <c r="Y55">
+        <v>4957309000000.0</v>
+      </c>
+      <c r="Z55">
+        <v>4829626000000.0</v>
+      </c>
+      <c r="AA55">
+        <v>4938822000000.0</v>
+      </c>
+      <c r="AB55">
+        <v>5096700206000.0</v>
+      </c>
+      <c r="AC55">
+        <v>5297201693000.0</v>
+      </c>
+      <c r="AD55">
+        <v>4813800108000.0</v>
+      </c>
+      <c r="AE55">
+        <v>4766337250000.0</v>
+      </c>
+      <c r="AF55">
+        <v>4816951939000.0</v>
+      </c>
+      <c r="AG55">
+        <v>4953350029000.0</v>
+      </c>
+      <c r="AH55">
+        <v>4634683266000.0</v>
+      </c>
+      <c r="AI55">
+        <v>4663775177000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>4738490120000.0</v>
+      </c>
+      <c r="AK55">
+        <v>4918097142000.0</v>
+      </c>
+      <c r="AL55">
+        <v>4741975763000.0</v>
+      </c>
+      <c r="AM55">
+        <v>4355014723000.0</v>
+      </c>
+      <c r="AN55">
+        <v>4326513096000.0</v>
+      </c>
+      <c r="AO55">
+        <v>4490841534000.0</v>
+      </c>
+      <c r="AP55">
+        <v>4331353357000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>4280652363000.0</v>
+      </c>
+      <c r="AR55">
+        <v>4198052162000.0</v>
+      </c>
+      <c r="AS55">
+        <v>4264300493000.0</v>
+      </c>
+      <c r="AT55">
+        <v>4324877317000.0</v>
+      </c>
+      <c r="AU55">
+        <v>4309373183000.0</v>
+      </c>
+      <c r="AV55">
+        <v>4028930686000.0</v>
+      </c>
+      <c r="AW55">
+        <v>3867944615000.0</v>
+      </c>
+      <c r="AX55">
+        <v>3767913844000.0</v>
+      </c>
+      <c r="AY55">
+        <v>3758346101000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>3553041839000.0</v>
+      </c>
+      <c r="BA55">
+        <v>3371549060000.0</v>
+      </c>
+      <c r="BB55">
+        <v>3275611033000.0</v>
+      </c>
+      <c r="BC55">
+        <v>3381958806000.0</v>
+      </c>
+      <c r="BD55">
+        <v>2595955250000.0</v>
+      </c>
+      <c r="BE55">
+        <v>2390792883000.0</v>
+      </c>
+      <c r="BF55">
+        <v>2344981047000.0</v>
+      </c>
+      <c r="BG55">
+        <v>2286025470000.0</v>
+      </c>
+      <c r="BH55">
+        <v>2073142542000.0</v>
+      </c>
+      <c r="BI55">
+        <v>2027577628000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>1977572440000.0</v>
+      </c>
+      <c r="BK55">
+        <v>2137820817000.0</v>
+      </c>
+      <c r="BL55">
+        <v>1719464985000.0</v>
+      </c>
+      <c r="BM55">
+        <v>1674712260000.0</v>
+      </c>
+      <c r="BN55">
+        <v>1632358798000.0</v>
+      </c>
+      <c r="BO55">
+        <v>1593194345000.0</v>
+      </c>
+      <c r="BP55">
+        <v>1536718520000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>1494221449000.0</v>
+      </c>
+      <c r="BR55">
+        <v>1444601913000.0</v>
+      </c>
+      <c r="BS55">
+        <v>1449704433000.0</v>
+      </c>
+      <c r="BT55">
+        <v>1424280732000.0</v>
+      </c>
+      <c r="BU55">
+        <v>1338796454000.0</v>
+      </c>
+      <c r="BV55">
+        <v>1301163954000.0</v>
+      </c>
+      <c r="BW55">
+        <v>1282999167000.0</v>
+      </c>
+      <c r="BX55">
+        <v>1242006232000.0</v>
+      </c>
+      <c r="BY55">
+        <v>1203016732000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>1124728438000.0</v>
+      </c>
+      <c r="CA55">
+        <v>1149893883000.0</v>
+      </c>
+      <c r="CB55">
+        <v>1075852776000.0</v>
+      </c>
+      <c r="CC55">
+        <v>1061658571000.0</v>
+      </c>
+      <c r="CD55">
+        <v>1020836354000.0</v>
+      </c>
+      <c r="CE55">
+        <v>1045335918000.0</v>
+      </c>
+      <c r="CF55">
+        <v>1011010709000.0</v>
+      </c>
+      <c r="CG55">
+        <v>1081981060000.0</v>
+      </c>
+      <c r="CH55">
+        <v>1074883452000.0</v>
+      </c>
+      <c r="CI55">
+        <v>1421001496000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>1417683229000.0</v>
+      </c>
+      <c r="CK55"/>
+      <c r="CL55">
+        <v>1262598631000.0</v>
+      </c>
+      <c r="CM55"/>
+      <c r="CN55">
+        <v>1176303397000.0</v>
+      </c>
+      <c r="CO55">
+        <v>1485541692000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:93">
+      <c r="A56" t="s">
+        <v>80</v>
+      </c>
+      <c r="B56">
+        <v>547219000000.0</v>
+      </c>
+      <c r="C56">
+        <v>618069000000.0</v>
+      </c>
+      <c r="D56">
+        <v>1264789000000.0</v>
+      </c>
+      <c r="E56"/>
+      <c r="F56"/>
+      <c r="G56"/>
+      <c r="H56"/>
+      <c r="I56">
+        <v>1168388000000.0</v>
+      </c>
+      <c r="J56">
+        <v>582020000000.0</v>
+      </c>
+      <c r="K56">
+        <v>1247217000000.0</v>
+      </c>
+      <c r="L56">
+        <v>503858000000.0</v>
+      </c>
+      <c r="M56">
+        <v>486695000000.0</v>
+      </c>
+      <c r="N56">
+        <v>408098000000.0</v>
+      </c>
+      <c r="O56">
+        <v>418881000000.0</v>
+      </c>
+      <c r="P56">
+        <v>3977253000000.0</v>
+      </c>
+      <c r="Q56">
+        <v>7758682000000.0</v>
+      </c>
+      <c r="R56">
+        <v>462043000000.0</v>
+      </c>
+      <c r="S56">
+        <v>463294000000.0</v>
+      </c>
+      <c r="T56">
+        <v>329622000000.0</v>
+      </c>
+      <c r="U56">
+        <v>387531000000.0</v>
+      </c>
+      <c r="V56">
+        <v>356738000000.0</v>
+      </c>
+      <c r="W56">
+        <v>341370000000.0</v>
+      </c>
+      <c r="X56">
+        <v>338812000000.0</v>
+      </c>
+      <c r="Y56">
+        <v>324065000000.0</v>
+      </c>
+      <c r="Z56">
+        <v>364921000000.0</v>
+      </c>
+      <c r="AA56">
+        <v>366236000000.0</v>
+      </c>
+      <c r="AB56">
+        <v>316549435000.0</v>
+      </c>
+      <c r="AC56">
+        <v>262597196000.0</v>
+      </c>
+      <c r="AD56">
+        <v>352262936000.0</v>
+      </c>
+      <c r="AE56">
+        <v>298809374000.0</v>
+      </c>
+      <c r="AF56">
+        <v>198501955000.0</v>
+      </c>
+      <c r="AG56">
+        <v>202859005000.0</v>
+      </c>
+      <c r="AH56">
+        <v>205145922000.0</v>
+      </c>
+      <c r="AI56">
+        <v>180127635000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>414933418000.0</v>
+      </c>
+      <c r="AK56">
+        <v>433171513000.0</v>
+      </c>
+      <c r="AL56">
+        <v>408519604000.0</v>
+      </c>
+      <c r="AM56">
+        <v>427200816000.0</v>
+      </c>
+      <c r="AN56">
+        <v>481614775000.0</v>
+      </c>
+      <c r="AO56">
+        <v>281220361000.0</v>
+      </c>
+      <c r="AP56">
+        <v>451414522000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>206493623000.0</v>
+      </c>
+      <c r="AR56">
+        <v>229565953000.0</v>
+      </c>
+      <c r="AS56">
+        <v>284120739000.0</v>
+      </c>
+      <c r="AT56">
+        <v>208057329000.0</v>
+      </c>
+      <c r="AU56">
+        <v>217544630000.0</v>
+      </c>
+      <c r="AV56">
+        <v>159339700000.0</v>
+      </c>
+      <c r="AW56">
+        <v>191960498000.0</v>
+      </c>
+      <c r="AX56">
+        <v>153007146000.0</v>
+      </c>
+      <c r="AY56">
+        <v>173787773000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>115143109000.0</v>
+      </c>
+      <c r="BA56">
+        <v>98873361000.0</v>
+      </c>
+      <c r="BB56">
+        <v>151139983000.0</v>
+      </c>
+      <c r="BC56">
+        <v>108306313000.0</v>
+      </c>
+      <c r="BD56">
+        <v>132409029000.0</v>
+      </c>
+      <c r="BE56"/>
+      <c r="BF56"/>
+      <c r="BG56"/>
+      <c r="BH56"/>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56"/>
+      <c r="CG56"/>
+      <c r="CH56"/>
+      <c r="CI56"/>
+      <c r="CJ56"/>
+      <c r="CK56"/>
+      <c r="CL56"/>
+      <c r="CM56"/>
+      <c r="CN56"/>
+      <c r="CO56"/>
+    </row>
+    <row r="57" spans="1:93">
+      <c r="A57" t="s">
+        <v>81</v>
+      </c>
+      <c r="B57"/>
+      <c r="C57"/>
+      <c r="D57">
+        <v>749694000000.0</v>
+      </c>
+      <c r="E57"/>
+      <c r="F57"/>
+      <c r="G57">
+        <v>731852000000.0</v>
+      </c>
+      <c r="H57">
+        <v>668789000000.0</v>
+      </c>
+      <c r="I57">
+        <v>745490000000.0</v>
+      </c>
+      <c r="J57">
+        <v>242169000000.0</v>
+      </c>
+      <c r="K57">
+        <v>716913000000.0</v>
+      </c>
+      <c r="L57">
+        <v>199816000000.0</v>
+      </c>
+      <c r="M57">
+        <v>116018000000.0</v>
+      </c>
+      <c r="N57">
+        <v>138784000000.0</v>
+      </c>
+      <c r="O57">
+        <v>132780000000.0</v>
+      </c>
+      <c r="P57">
+        <v>103726000000.0</v>
+      </c>
+      <c r="Q57">
+        <v>148202000000.0</v>
+      </c>
+      <c r="R57">
+        <v>166545000000.0</v>
+      </c>
+      <c r="S57">
+        <v>99695000000.0</v>
+      </c>
+      <c r="T57">
+        <v>110212000000.0</v>
+      </c>
+      <c r="U57">
+        <v>269376000000.0</v>
+      </c>
+      <c r="V57">
+        <v>137320000000.0</v>
+      </c>
+      <c r="W57">
+        <v>89287000000.0</v>
+      </c>
+      <c r="X57">
+        <v>192618000000.0</v>
+      </c>
+      <c r="Y57">
+        <v>260552000000.0</v>
+      </c>
+      <c r="Z57">
+        <v>154015000000.0</v>
+      </c>
+      <c r="AA57">
+        <v>200482000000.0</v>
+      </c>
+      <c r="AB57">
+        <v>251464042000.0</v>
+      </c>
+      <c r="AC57">
+        <v>37514415000.0</v>
+      </c>
+      <c r="AD57">
+        <v>135083009000.0</v>
+      </c>
+      <c r="AE57">
+        <v>119709370000.0</v>
+      </c>
+      <c r="AF57">
+        <v>198064467000.0</v>
+      </c>
+      <c r="AG57">
+        <v>237056534000.0</v>
+      </c>
+      <c r="AH57">
+        <v>128808487000.0</v>
+      </c>
+      <c r="AI57">
+        <v>189022264000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>378009608000.0</v>
+      </c>
+      <c r="AK57">
+        <v>463817548000.0</v>
+      </c>
+      <c r="AL57">
+        <v>340106786000.0</v>
+      </c>
+      <c r="AM57">
+        <v>194903390000.0</v>
+      </c>
+      <c r="AN57">
+        <v>148266006000.0</v>
+      </c>
+      <c r="AO57">
+        <v>231562875000.0</v>
+      </c>
+      <c r="AP57">
+        <v>109129370000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>135545782000.0</v>
+      </c>
+      <c r="AR57">
+        <v>137501550000.0</v>
+      </c>
+      <c r="AS57">
+        <v>89985490000.0</v>
+      </c>
+      <c r="AT57">
+        <v>116222020000.0</v>
+      </c>
+      <c r="AU57">
+        <v>155951926000.0</v>
+      </c>
+      <c r="AV57">
+        <v>200961012000.0</v>
+      </c>
+      <c r="AW57">
+        <v>84560865000.0</v>
+      </c>
+      <c r="AX57">
+        <v>82877440000.0</v>
+      </c>
+      <c r="AY57">
+        <v>129171020000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>212366488000.0</v>
+      </c>
+      <c r="BA57">
+        <v>121918424000.0</v>
+      </c>
+      <c r="BB57">
+        <v>87387876000.0</v>
+      </c>
+      <c r="BC57">
+        <v>203443000000.0</v>
+      </c>
+      <c r="BD57">
+        <v>6149207000.0</v>
+      </c>
+      <c r="BE57"/>
+      <c r="BF57"/>
+      <c r="BG57"/>
+      <c r="BH57"/>
+      <c r="BI57"/>
+      <c r="BJ57"/>
+      <c r="BK57"/>
+      <c r="BL57"/>
+      <c r="BM57"/>
+      <c r="BN57"/>
+      <c r="BO57"/>
+      <c r="BP57"/>
+      <c r="BQ57"/>
+      <c r="BR57"/>
+      <c r="BS57"/>
+      <c r="BT57"/>
+      <c r="BU57"/>
+      <c r="BV57"/>
+      <c r="BW57"/>
+      <c r="BX57"/>
+      <c r="BY57"/>
+      <c r="BZ57"/>
+      <c r="CA57"/>
+      <c r="CB57"/>
+      <c r="CC57"/>
+      <c r="CD57"/>
+      <c r="CE57"/>
+      <c r="CF57"/>
+      <c r="CG57"/>
+      <c r="CH57"/>
+      <c r="CI57"/>
+      <c r="CJ57"/>
+      <c r="CK57"/>
+      <c r="CL57"/>
+      <c r="CM57"/>
+      <c r="CN57"/>
+      <c r="CO57"/>
+    </row>
+    <row r="58" spans="1:93">
+      <c r="A58" t="s">
+        <v>82</v>
+      </c>
+      <c r="B58">
+        <v>2966280000000.0</v>
+      </c>
+      <c r="C58">
+        <v>2997448000000.0</v>
+      </c>
+      <c r="D58">
+        <v>3459095000000.0</v>
+      </c>
+      <c r="E58">
+        <v>3512771000000.0</v>
+      </c>
+      <c r="F58">
+        <v>3296250000000.0</v>
+      </c>
+      <c r="G58">
+        <v>3139531000000.0</v>
+      </c>
+      <c r="H58">
+        <v>3216956000000.0</v>
+      </c>
+      <c r="I58">
+        <v>3432950000000.0</v>
+      </c>
+      <c r="J58">
+        <v>3271915000000.0</v>
+      </c>
+      <c r="K58">
+        <v>3230636000000.0</v>
+      </c>
+      <c r="L58">
+        <v>3367517000000.0</v>
+      </c>
+      <c r="M58">
+        <v>3365628000000.0</v>
+      </c>
+      <c r="N58">
+        <v>3129363000000.0</v>
+      </c>
+      <c r="O58">
+        <v>3051778000000.0</v>
+      </c>
+      <c r="P58">
+        <v>9732389000000.0</v>
+      </c>
+      <c r="Q58">
+        <v>12061787000000.0</v>
+      </c>
+      <c r="R58">
+        <v>3039588000000.0</v>
+      </c>
+      <c r="S58">
+        <v>2953836000000.0</v>
+      </c>
+      <c r="T58">
+        <v>3042248000000.0</v>
+      </c>
+      <c r="U58">
+        <v>3302814000000.0</v>
+      </c>
+      <c r="V58">
+        <v>3031233000000.0</v>
+      </c>
+      <c r="W58">
+        <v>2978860000000.0</v>
+      </c>
+      <c r="X58">
+        <v>3280192000000.0</v>
+      </c>
+      <c r="Y58">
+        <v>3444801000000.0</v>
+      </c>
+      <c r="Z58">
+        <v>3313105000000.0</v>
+      </c>
+      <c r="AA58">
+        <v>3399254000000.0</v>
+      </c>
+      <c r="AB58">
+        <v>3556569399000.0</v>
+      </c>
+      <c r="AC58">
+        <v>3773943193000.0</v>
+      </c>
+      <c r="AD58">
+        <v>3310884665000.0</v>
+      </c>
+      <c r="AE58">
+        <v>3280645744000.0</v>
+      </c>
+      <c r="AF58">
+        <v>3364039607000.0</v>
+      </c>
+      <c r="AG58">
+        <v>3511104690000.0</v>
+      </c>
+      <c r="AH58">
+        <v>3207364003000.0</v>
+      </c>
+      <c r="AI58">
+        <v>3255479686000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>3368368014000.0</v>
+      </c>
+      <c r="AK58">
+        <v>3563357700000.0</v>
+      </c>
+      <c r="AL58">
+        <v>3403932596000.0</v>
+      </c>
+      <c r="AM58">
+        <v>3041298264000.0</v>
+      </c>
+      <c r="AN58">
+        <v>3090532196000.0</v>
+      </c>
+      <c r="AO58">
+        <v>3272034103000.0</v>
+      </c>
+      <c r="AP58">
+        <v>3089551781000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>3297839039000.0</v>
+      </c>
+      <c r="AR58">
+        <v>3241638256000.0</v>
+      </c>
+      <c r="AS58">
+        <v>3315976442000.0</v>
+      </c>
+      <c r="AT58">
+        <v>3381840652000.0</v>
+      </c>
+      <c r="AU58">
+        <v>3396298363000.0</v>
+      </c>
+      <c r="AV58">
+        <v>3144064311000.0</v>
+      </c>
+      <c r="AW58">
+        <v>2996629921000.0</v>
+      </c>
+      <c r="AX58">
+        <v>2922834292000.0</v>
+      </c>
+      <c r="AY58">
+        <v>2934983848000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>2782118939000.0</v>
+      </c>
+      <c r="BA58">
+        <v>2631347655000.0</v>
+      </c>
+      <c r="BB58">
+        <v>2540769445000.0</v>
+      </c>
+      <c r="BC58">
+        <v>2668922247000.0</v>
+      </c>
+      <c r="BD58">
+        <v>1934423185000.0</v>
+      </c>
+      <c r="BE58">
+        <v>1731962327000.0</v>
+      </c>
+      <c r="BF58">
+        <v>1693373190000.0</v>
+      </c>
+      <c r="BG58">
+        <v>1653127906000.0</v>
+      </c>
+      <c r="BH58">
+        <v>1485099866000.0</v>
+      </c>
+      <c r="BI58">
+        <v>1433995982000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>1392535415000.0</v>
+      </c>
+      <c r="BK58">
+        <v>1558791343000.0</v>
+      </c>
+      <c r="BL58">
+        <v>1183869997000.0</v>
+      </c>
+      <c r="BM58">
+        <v>1128733964000.0</v>
+      </c>
+      <c r="BN58">
+        <v>1104456549000.0</v>
+      </c>
+      <c r="BO58">
+        <v>1078703177000.0</v>
+      </c>
+      <c r="BP58">
+        <v>1027560300000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>1002513353000.0</v>
+      </c>
+      <c r="BR58">
+        <v>952991697000.0</v>
+      </c>
+      <c r="BS58">
+        <v>962136776000.0</v>
+      </c>
+      <c r="BT58">
+        <v>920661631000.0</v>
+      </c>
+      <c r="BU58">
+        <v>856645824000.0</v>
+      </c>
+      <c r="BV58">
+        <v>809602967000.0</v>
+      </c>
+      <c r="BW58">
+        <v>802057139000.0</v>
+      </c>
+      <c r="BX58">
+        <v>748597724000.0</v>
+      </c>
+      <c r="BY58">
+        <v>706427144000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>647404564000.0</v>
+      </c>
+      <c r="CA58">
+        <v>662171964000.0</v>
+      </c>
+      <c r="CB58">
+        <v>589675928000.0</v>
+      </c>
+      <c r="CC58">
+        <v>564908066000.0</v>
+      </c>
+      <c r="CD58">
+        <v>528101228000.0</v>
+      </c>
+      <c r="CE58">
+        <v>545940575000.0</v>
+      </c>
+      <c r="CF58">
+        <v>503250879000.0</v>
+      </c>
+      <c r="CG58">
+        <v>560914433000.0</v>
+      </c>
+      <c r="CH58">
+        <v>730695378000.0</v>
+      </c>
+      <c r="CI58">
+        <v>1144762971000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>1141819494000.0</v>
+      </c>
+      <c r="CK58"/>
+      <c r="CL58">
+        <v>973154735000.0</v>
+      </c>
+      <c r="CM58"/>
+      <c r="CN58">
+        <v>918233170000.0</v>
+      </c>
+      <c r="CO58">
+        <v>2236801941000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:93">
+      <c r="A59" t="s">
+        <v>83</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+    </row>
+    <row r="60" spans="1:93">
+      <c r="A60" t="s">
+        <v>84</v>
+      </c>
+      <c r="B60">
+        <v>2463975000000.0</v>
+      </c>
+      <c r="C60">
+        <v>2451548000000.0</v>
+      </c>
+      <c r="D60">
+        <v>2496158000000.0</v>
+      </c>
+      <c r="E60">
+        <v>2439088000000.0</v>
+      </c>
+      <c r="F60">
+        <v>2413791000000.0</v>
+      </c>
+      <c r="G60">
+        <v>2421590000000.0</v>
+      </c>
+      <c r="H60">
+        <v>2439528000000.0</v>
+      </c>
+      <c r="I60">
+        <v>2401213000000.0</v>
+      </c>
+      <c r="J60">
+        <v>2416433000000.0</v>
+      </c>
+      <c r="K60">
+        <v>2413900000000.0</v>
+      </c>
+      <c r="L60">
+        <v>2443777000000.0</v>
+      </c>
+      <c r="M60">
+        <v>2447906000000.0</v>
+      </c>
+      <c r="N60">
+        <v>2443218000000.0</v>
+      </c>
+      <c r="O60">
+        <v>2466702000000.0</v>
+      </c>
+      <c r="P60">
+        <v>2456458000000.0</v>
+      </c>
+      <c r="Q60">
+        <v>2451193000000.0</v>
+      </c>
+      <c r="R60">
+        <v>2464762000000.0</v>
+      </c>
+      <c r="S60">
+        <v>2471809000000.0</v>
+      </c>
+      <c r="T60">
+        <v>1334649000000.0</v>
+      </c>
+      <c r="U60">
+        <v>1350963000000.0</v>
+      </c>
+      <c r="V60">
+        <v>1359239000000.0</v>
+      </c>
+      <c r="W60">
+        <v>1362148000000.0</v>
+      </c>
+      <c r="X60">
+        <v>1432148000000.0</v>
+      </c>
+      <c r="Y60">
+        <v>1397462000000.0</v>
+      </c>
+      <c r="Z60">
+        <v>1402598000000.0</v>
+      </c>
+      <c r="AA60">
+        <v>1424061000000.0</v>
+      </c>
+      <c r="AB60">
+        <v>1425374828000.0</v>
+      </c>
+      <c r="AC60">
+        <v>1405633123000.0</v>
+      </c>
+      <c r="AD60">
+        <v>1388950628000.0</v>
+      </c>
+      <c r="AE60">
+        <v>1373591715000.0</v>
+      </c>
+      <c r="AF60">
+        <v>1346662297000.0</v>
+      </c>
+      <c r="AG60">
+        <v>1333365827000.0</v>
+      </c>
+      <c r="AH60">
+        <v>1321823392000.0</v>
+      </c>
+      <c r="AI60">
+        <v>1304558673000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>1271388512000.0</v>
+      </c>
+      <c r="AK60">
+        <v>1255132655000.0</v>
+      </c>
+      <c r="AL60">
+        <v>1241450391000.0</v>
+      </c>
+      <c r="AM60">
+        <v>1219057880000.0</v>
+      </c>
+      <c r="AN60">
+        <v>1148147813000.0</v>
+      </c>
+      <c r="AO60">
+        <v>1129314478000.0</v>
+      </c>
+      <c r="AP60">
+        <v>1108358495000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>851597674000.0</v>
+      </c>
+      <c r="AR60">
+        <v>831127075000.0</v>
+      </c>
+      <c r="AS60">
+        <v>823162346000.0</v>
+      </c>
+      <c r="AT60">
+        <v>815941532000.0</v>
+      </c>
+      <c r="AU60">
+        <v>790069085000.0</v>
+      </c>
+      <c r="AV60">
+        <v>766173374000.0</v>
+      </c>
+      <c r="AW60">
+        <v>746960287000.0</v>
+      </c>
+      <c r="AX60">
+        <v>725005127000.0</v>
+      </c>
+      <c r="AY60">
+        <v>705881741000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>671167664000.0</v>
+      </c>
+      <c r="BA60">
+        <v>653124575000.0</v>
+      </c>
+      <c r="BB60">
+        <v>649921529000.0</v>
+      </c>
+      <c r="BC60">
+        <v>630760052000.0</v>
+      </c>
+      <c r="BD60">
+        <v>586134226000.0</v>
+      </c>
+      <c r="BE60">
+        <v>582595613000.0</v>
+      </c>
+      <c r="BF60">
+        <v>577834690000.0</v>
+      </c>
+      <c r="BG60">
+        <v>561057034000.0</v>
+      </c>
+      <c r="BH60">
+        <v>517013604000.0</v>
+      </c>
+      <c r="BI60">
+        <v>522376997000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>516326729000.0</v>
+      </c>
+      <c r="BK60">
+        <v>511451130000.0</v>
+      </c>
+      <c r="BL60">
+        <v>470288872000.0</v>
+      </c>
+      <c r="BM60">
+        <v>476632485000.0</v>
+      </c>
+      <c r="BN60">
+        <v>463374657000.0</v>
+      </c>
+      <c r="BO60">
+        <v>455166579000.0</v>
+      </c>
+      <c r="BP60">
+        <v>449990466000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>426253280000.0</v>
+      </c>
+      <c r="BR60">
+        <v>429887986000.0</v>
+      </c>
+      <c r="BS60">
+        <v>438669931000.0</v>
+      </c>
+      <c r="BT60">
+        <v>454549157000.0</v>
+      </c>
+      <c r="BU60">
+        <v>430143906000.0</v>
+      </c>
+      <c r="BV60">
+        <v>431570839000.0</v>
+      </c>
+      <c r="BW60">
+        <v>426589801000.0</v>
+      </c>
+      <c r="BX60">
+        <v>429026656000.0</v>
+      </c>
+      <c r="BY60">
+        <v>418028471000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>418175520000.0</v>
+      </c>
+      <c r="CA60">
+        <v>409501101000.0</v>
+      </c>
+      <c r="CB60">
+        <v>395336942000.0</v>
+      </c>
+      <c r="CC60">
+        <v>401815582000.0</v>
+      </c>
+      <c r="CD60">
+        <v>400039545000.0</v>
+      </c>
+      <c r="CE60">
+        <v>310011102000.0</v>
+      </c>
+      <c r="CF60">
+        <v>307822361000.0</v>
+      </c>
+      <c r="CG60">
+        <v>290220360000.0</v>
+      </c>
+      <c r="CH60">
+        <v>252657003000.0</v>
+      </c>
+      <c r="CI60">
+        <v>217007861000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>226185258000.0</v>
+      </c>
+      <c r="CK60">
+        <v>289443896000.0</v>
+      </c>
+      <c r="CL60">
+        <v>231164673000.0</v>
+      </c>
+      <c r="CM60">
+        <v>258070227000.0</v>
+      </c>
+      <c r="CN60">
+        <v>212687404000.0</v>
+      </c>
+      <c r="CO60"/>
+    </row>
+    <row r="61" spans="1:93">
+      <c r="A61" t="s">
+        <v>85</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+    </row>
+    <row r="62" spans="1:93">
+      <c r="A62" t="s">
+        <v>86</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Z32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
+      <c r="A2" t="s">
+        <v>154</v>
+      </c>
+      <c r="B2">
+        <v>112657000000.0</v>
+      </c>
+      <c r="C2">
+        <v>51115000000.0</v>
+      </c>
+      <c r="D2">
+        <v>54752000000.0</v>
+      </c>
+      <c r="E2">
+        <v>36356000000.0</v>
+      </c>
+      <c r="F2">
+        <v>39143000000.0</v>
+      </c>
+      <c r="G2">
+        <v>36329000000.0</v>
+      </c>
+      <c r="H2">
+        <v>42693000000.0</v>
+      </c>
+      <c r="I2">
+        <v>44136000000.0</v>
+      </c>
+      <c r="J2">
+        <v>45267104000.0</v>
+      </c>
+      <c r="K2">
+        <v>10724962000.0</v>
+      </c>
+      <c r="L2">
+        <v>37770215000.0</v>
+      </c>
+      <c r="M2">
+        <v>37542446000.0</v>
+      </c>
+      <c r="N2">
+        <v>42539147000.0</v>
+      </c>
+      <c r="O2">
+        <v>35017358000.0</v>
+      </c>
+      <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>155</v>
+      </c>
+      <c r="B3">
+        <v>14923000000.0</v>
+      </c>
+      <c r="C3">
+        <v>21499000000.0</v>
+      </c>
+      <c r="D3">
+        <v>21309000000.0</v>
+      </c>
+      <c r="E3">
+        <v>32853000000.0</v>
+      </c>
+      <c r="F3">
+        <v>23694000000.0</v>
+      </c>
+      <c r="G3">
+        <v>24913000000.0</v>
+      </c>
+      <c r="H3">
+        <v>15252000000.0</v>
+      </c>
+      <c r="I3">
+        <v>15026000000.0</v>
+      </c>
+      <c r="J3">
+        <v>14517158000.0</v>
+      </c>
+      <c r="K3">
+        <v>12798962000.0</v>
+      </c>
+      <c r="L3">
+        <v>12839703000.0</v>
+      </c>
+      <c r="M3">
+        <v>12250957000.0</v>
+      </c>
+      <c r="N3">
+        <v>12205400000.0</v>
+      </c>
+      <c r="O3">
+        <v>10852260000.0</v>
+      </c>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>156</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
         <v>157</v>
+      </c>
+      <c r="B5">
+        <v>110191000000.0</v>
+      </c>
+      <c r="C5">
+        <v>88000000000.0</v>
+      </c>
+      <c r="D5">
+        <v>-21120000000.0</v>
+      </c>
+      <c r="E5">
+        <v>213473000000.0</v>
+      </c>
+      <c r="F5">
+        <v>81149000000.0</v>
+      </c>
+      <c r="G5">
+        <v>116094000000.0</v>
+      </c>
+      <c r="H5">
+        <v>119206000000.0</v>
+      </c>
+      <c r="I5">
+        <v>150271000000.0</v>
+      </c>
+      <c r="J5">
+        <v>173059637000.0</v>
+      </c>
+      <c r="K5">
+        <v>191115793000.0</v>
+      </c>
+      <c r="L5">
+        <v>203004370000.0</v>
+      </c>
+      <c r="M5">
+        <v>191024449000.0</v>
+      </c>
+      <c r="N5">
+        <v>134350349000.0</v>
+      </c>
+      <c r="O5">
+        <v>94121123000.0</v>
+      </c>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>158</v>
+      </c>
+      <c r="B6">
+        <v>125114000000.0</v>
+      </c>
+      <c r="C6">
+        <v>109499000000.0</v>
+      </c>
+      <c r="D6">
+        <v>189000000.0</v>
+      </c>
+      <c r="E6">
+        <v>246326000000.0</v>
+      </c>
+      <c r="F6">
+        <v>104843000000.0</v>
+      </c>
+      <c r="G6">
+        <v>141007000000.0</v>
+      </c>
+      <c r="H6">
+        <v>134458000000.0</v>
+      </c>
+      <c r="I6">
+        <v>165297000000.0</v>
+      </c>
+      <c r="J6">
+        <v>187576795000.0</v>
+      </c>
+      <c r="K6">
+        <v>203914755000.0</v>
+      </c>
+      <c r="L6">
+        <v>215844073000.0</v>
+      </c>
+      <c r="M6">
+        <v>203275406000.0</v>
+      </c>
+      <c r="N6">
+        <v>146555749000.0</v>
+      </c>
+      <c r="O6">
+        <v>104973383000.0</v>
+      </c>
+      <c r="P6">
+        <v>65225982000.0</v>
+      </c>
+      <c r="Q6">
+        <v>43599965000.0</v>
+      </c>
+      <c r="R6">
+        <v>24061743000.0</v>
+      </c>
+      <c r="S6">
+        <v>25395369000.0</v>
+      </c>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>159</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>160</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8">
+        <v>198104301000.0</v>
+      </c>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>161</v>
+      </c>
+      <c r="B9">
+        <v>949333000000.0</v>
+      </c>
+      <c r="C9">
+        <v>1124892000000.0</v>
+      </c>
+      <c r="D9">
+        <v>1126695000000.0</v>
+      </c>
+      <c r="E9">
+        <v>1620902000000.0</v>
+      </c>
+      <c r="F9">
+        <v>1293350000000.0</v>
+      </c>
+      <c r="G9">
+        <v>1112068000000.0</v>
+      </c>
+      <c r="H9">
+        <v>1282010000000.0</v>
+      </c>
+      <c r="I9">
+        <v>1174022000000.0</v>
+      </c>
+      <c r="J9">
+        <v>1198697273000.0</v>
+      </c>
+      <c r="K9">
+        <v>1234204812000.0</v>
+      </c>
+      <c r="L9">
+        <v>1114999505000.0</v>
+      </c>
+      <c r="M9">
+        <v>1211832178000.0</v>
+      </c>
+      <c r="N9">
+        <v>1096298672000.0</v>
+      </c>
+      <c r="O9">
+        <v>1079721104000.0</v>
+      </c>
+      <c r="P9">
+        <v>1036075299000.0</v>
+      </c>
+      <c r="Q9">
+        <v>1098708085000.0</v>
+      </c>
+      <c r="R9">
+        <v>910516792000.0</v>
+      </c>
+      <c r="S9">
+        <v>932285872000.0</v>
+      </c>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>162</v>
+      </c>
+      <c r="B10">
+        <v>62434000000.0</v>
+      </c>
+      <c r="C10">
+        <v>34607000000.0</v>
+      </c>
+      <c r="D10">
+        <v>-50856000000.0</v>
+      </c>
+      <c r="E10">
+        <v>79367000000.0</v>
+      </c>
+      <c r="F10">
+        <v>31284000000.0</v>
+      </c>
+      <c r="G10">
+        <v>57810000000.0</v>
+      </c>
+      <c r="H10">
+        <v>66759000000.0</v>
+      </c>
+      <c r="I10">
+        <v>100771000000.0</v>
+      </c>
+      <c r="J10">
+        <v>115261849000.0</v>
+      </c>
+      <c r="K10">
+        <v>127986275000.0</v>
+      </c>
+      <c r="L10">
+        <v>129445712000.0</v>
+      </c>
+      <c r="M10">
+        <v>134217425000.0</v>
+      </c>
+      <c r="N10">
+        <v>103859011000.0</v>
+      </c>
+      <c r="O10">
+        <v>84898211000.0</v>
+      </c>
+      <c r="P10">
+        <v>71798823000.0</v>
+      </c>
+      <c r="Q10">
+        <v>48236757000.0</v>
+      </c>
+      <c r="R10">
+        <v>21892495000.0</v>
+      </c>
+      <c r="S10">
+        <v>24332904000.0</v>
+      </c>
+      <c r="T10">
+        <v>22522212000.0</v>
+      </c>
+      <c r="U10">
+        <v>22450998000.0</v>
+      </c>
+      <c r="V10">
+        <v>29556660000.0</v>
+      </c>
+      <c r="W10"/>
+      <c r="X10">
+        <v>10428580000.0</v>
+      </c>
+      <c r="Y10">
+        <v>470068691000.0</v>
+      </c>
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>163</v>
+      </c>
+      <c r="B11">
+        <v>1952000000.0</v>
+      </c>
+      <c r="C11">
+        <v>4209000000.0</v>
+      </c>
+      <c r="D11">
+        <v>5314000000.0</v>
+      </c>
+      <c r="E11">
+        <v>33947000000.0</v>
+      </c>
+      <c r="F11">
+        <v>19400000000.0</v>
+      </c>
+      <c r="G11">
+        <v>30923000000.0</v>
+      </c>
+      <c r="H11">
+        <v>18418000000.0</v>
+      </c>
+      <c r="I11">
+        <v>30494000000.0</v>
+      </c>
+      <c r="J11">
+        <v>28671238000.0</v>
+      </c>
+      <c r="K11">
+        <v>25655705000.0</v>
+      </c>
+      <c r="L11">
+        <v>36579305000.0</v>
+      </c>
+      <c r="M11">
+        <v>32523322000.0</v>
+      </c>
+      <c r="N11">
+        <v>11776049000.0</v>
+      </c>
+      <c r="O11">
+        <v>11876645000.0</v>
+      </c>
+      <c r="P11">
+        <v>9280923000.0</v>
+      </c>
+      <c r="Q11">
+        <v>3879428000.0</v>
+      </c>
+      <c r="R11">
+        <v>2806209000.0</v>
+      </c>
+      <c r="S11">
+        <v>7738069000.0</v>
+      </c>
+      <c r="T11">
+        <v>1686918000.0</v>
+      </c>
+      <c r="U11">
+        <v>153525000.0</v>
+      </c>
+      <c r="V11">
+        <v>3166922000.0</v>
+      </c>
+      <c r="W11">
+        <v>2185023000.0</v>
+      </c>
+      <c r="X11">
+        <v>3806568000.0</v>
+      </c>
+      <c r="Y11">
+        <v>415961285000.0</v>
+      </c>
+      <c r="Z11">
+        <v>200969575000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>164</v>
+      </c>
+      <c r="B12">
+        <v>47757000000.0</v>
+      </c>
+      <c r="C12">
+        <v>53393000000.0</v>
+      </c>
+      <c r="D12">
+        <v>29736000000.0</v>
+      </c>
+      <c r="E12">
+        <v>134106000000.0</v>
+      </c>
+      <c r="F12">
+        <v>49865000000.0</v>
+      </c>
+      <c r="G12">
+        <v>58284000000.0</v>
+      </c>
+      <c r="H12">
+        <v>52447000000.0</v>
+      </c>
+      <c r="I12">
+        <v>49500000000.0</v>
+      </c>
+      <c r="J12">
+        <v>57797788000.0</v>
+      </c>
+      <c r="K12">
+        <v>63129518000.0</v>
+      </c>
+      <c r="L12">
+        <v>73558658000.0</v>
+      </c>
+      <c r="M12">
+        <v>56807024000.0</v>
+      </c>
+      <c r="N12">
+        <v>30491338000.0</v>
+      </c>
+      <c r="O12">
+        <v>9222912000.0</v>
+      </c>
+      <c r="P12">
+        <v>1069684000.0</v>
+      </c>
+      <c r="Q12">
+        <v>0.0</v>
+      </c>
+      <c r="R12">
+        <v>2169248000.0</v>
+      </c>
+      <c r="S12">
+        <v>1062465000.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
+        <v>0.0</v>
+      </c>
+      <c r="V12">
+        <v>0.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>165</v>
+      </c>
+      <c r="B13">
+        <v>64025000000.0</v>
+      </c>
+      <c r="C13">
+        <v>43053000000.0</v>
+      </c>
+      <c r="D13">
+        <v>105166000000.0</v>
+      </c>
+      <c r="E13">
+        <v>107512000000.0</v>
+      </c>
+      <c r="F13">
+        <v>68652000000.0</v>
+      </c>
+      <c r="G13">
+        <v>53963000000.0</v>
+      </c>
+      <c r="H13">
+        <v>62521000000.0</v>
+      </c>
+      <c r="I13">
+        <v>47827751000.0</v>
+      </c>
+      <c r="J13">
+        <v>42527384000.0</v>
+      </c>
+      <c r="K13">
+        <v>51426488000.0</v>
+      </c>
+      <c r="L13">
+        <v>34567359000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>166</v>
+      </c>
+      <c r="B14">
+        <v>-6571000000.0</v>
+      </c>
+      <c r="C14">
+        <v>-7825000000.0</v>
+      </c>
+      <c r="D14">
+        <v>-2969000000.0</v>
+      </c>
+      <c r="E14">
+        <v>-27245000000.0</v>
+      </c>
+      <c r="F14">
+        <v>-5716000000.0</v>
+      </c>
+      <c r="G14">
+        <v>119799000000.0</v>
+      </c>
+      <c r="H14">
+        <v>115507000000.0</v>
+      </c>
+      <c r="I14">
+        <v>112100000000.0</v>
+      </c>
+      <c r="J14">
+        <v>103736818000.0</v>
+      </c>
+      <c r="K14">
+        <v>94658579000.0</v>
+      </c>
+      <c r="L14">
+        <v>131215650000.0</v>
+      </c>
+      <c r="M14">
+        <v>15824052000.0</v>
+      </c>
+      <c r="N14">
+        <v>18889086000.0</v>
+      </c>
+      <c r="O14">
+        <v>11129090000.0</v>
+      </c>
+      <c r="P14">
+        <v>5503157000.0</v>
+      </c>
+      <c r="Q14">
+        <v>4636792000.0</v>
+      </c>
+      <c r="R14">
+        <v>2870706000.0</v>
+      </c>
+      <c r="S14">
+        <v>2114835000.0</v>
+      </c>
+      <c r="T14">
+        <v>1809233000.0</v>
+      </c>
+      <c r="U14">
+        <v>2112548000.0</v>
+      </c>
+      <c r="V14">
+        <v>3564648000.0</v>
+      </c>
+      <c r="W14">
+        <v>7978503000.0</v>
+      </c>
+      <c r="X14">
+        <v>1368319000.0</v>
+      </c>
+      <c r="Y14">
+        <v>3260695000.0</v>
+      </c>
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>167</v>
+      </c>
+      <c r="B15">
+        <v>53911000000.0</v>
+      </c>
+      <c r="C15">
+        <v>22573000000.0</v>
+      </c>
+      <c r="D15">
+        <v>-59139000000.0</v>
+      </c>
+      <c r="E15">
+        <v>18175000000.0</v>
+      </c>
+      <c r="F15">
+        <v>6168000000.0</v>
+      </c>
+      <c r="G15">
+        <v>18462000000.0</v>
+      </c>
+      <c r="H15">
+        <v>39440000000.0</v>
+      </c>
+      <c r="I15">
+        <v>58726000000.0</v>
+      </c>
+      <c r="J15">
+        <v>73512073000.0</v>
+      </c>
+      <c r="K15">
+        <v>90631110000.0</v>
+      </c>
+      <c r="L15">
+        <v>76079707000.0</v>
+      </c>
+      <c r="M15">
+        <v>85787085000.0</v>
+      </c>
+      <c r="N15">
+        <v>73193876000.0</v>
+      </c>
+      <c r="O15">
+        <v>61892476000.0</v>
+      </c>
+      <c r="P15">
+        <v>57014743000.0</v>
+      </c>
+      <c r="Q15">
+        <v>39720537000.0</v>
+      </c>
+      <c r="R15">
+        <v>16215580000.0</v>
+      </c>
+      <c r="S15">
+        <v>14480000000.0</v>
+      </c>
+      <c r="T15">
+        <v>19026061000.0</v>
+      </c>
+      <c r="U15">
+        <v>20184925000.0</v>
+      </c>
+      <c r="V15">
+        <v>22825090000.0</v>
+      </c>
+      <c r="W15"/>
+      <c r="X15">
+        <v>5253693000.0</v>
+      </c>
+      <c r="Y15">
+        <v>50846711000.0</v>
+      </c>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>168</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>22573000000.0</v>
+      </c>
+      <c r="D16">
+        <v>-59139000000.0</v>
+      </c>
+      <c r="E16">
+        <v>18175000000.0</v>
+      </c>
+      <c r="F16">
+        <v>6168000000.0</v>
+      </c>
+      <c r="G16">
+        <v>18462000000.0</v>
+      </c>
+      <c r="H16">
+        <v>39440000000.0</v>
+      </c>
+      <c r="I16">
+        <v>58726000000.0</v>
+      </c>
+      <c r="J16">
+        <v>73512073000.0</v>
+      </c>
+      <c r="K16">
+        <v>90631110000.0</v>
+      </c>
+      <c r="L16">
+        <v>76079707000.0</v>
+      </c>
+      <c r="M16">
+        <v>84497858000.0</v>
+      </c>
+      <c r="N16">
+        <v>73193876000.0</v>
+      </c>
+      <c r="O16">
+        <v>61892476000.0</v>
+      </c>
+      <c r="P16">
+        <v>57014743000.0</v>
+      </c>
+      <c r="Q16">
+        <v>39720537000.0</v>
+      </c>
+      <c r="R16">
+        <v>16215580000.0</v>
+      </c>
+      <c r="S16">
+        <v>14480000000.0</v>
+      </c>
+      <c r="T16">
+        <v>19026061000.0</v>
+      </c>
+      <c r="U16">
+        <v>20184925000.0</v>
+      </c>
+      <c r="V16">
+        <v>22825090000.0</v>
+      </c>
+      <c r="W16"/>
+      <c r="X16">
+        <v>5253693000.0</v>
+      </c>
+      <c r="Y16">
+        <v>50846711000.0</v>
+      </c>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>169</v>
+      </c>
+      <c r="B17">
+        <v>60482000000.0</v>
+      </c>
+      <c r="C17">
+        <v>30398000000.0</v>
+      </c>
+      <c r="D17">
+        <v>-56170000000.0</v>
+      </c>
+      <c r="E17">
+        <v>45420000000.0</v>
+      </c>
+      <c r="F17">
+        <v>11884000000.0</v>
+      </c>
+      <c r="G17">
+        <v>26887000000.0</v>
+      </c>
+      <c r="H17">
+        <v>48341000000.0</v>
+      </c>
+      <c r="I17">
+        <v>70277584000.0</v>
+      </c>
+      <c r="J17">
+        <v>86590611000.0</v>
+      </c>
+      <c r="K17">
+        <v>102330570000.0</v>
+      </c>
+      <c r="L17">
+        <v>92866407000.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>170</v>
+      </c>
+      <c r="B18">
+        <v>-47757000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-53393000000.0</v>
+      </c>
+      <c r="D18">
+        <v>-29736000000.0</v>
+      </c>
+      <c r="E18">
+        <v>-134106000000.0</v>
+      </c>
+      <c r="F18">
+        <v>-49865000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-58284000000.0</v>
+      </c>
+      <c r="H18">
+        <v>-52447000000.0</v>
+      </c>
+      <c r="I18">
+        <v>-49499911000.0</v>
+      </c>
+      <c r="J18">
+        <v>-57797788000.0</v>
+      </c>
+      <c r="K18">
+        <v>-63129518000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>171</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>172</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>173</v>
+      </c>
+      <c r="B21">
+        <v>62434000000.0</v>
+      </c>
+      <c r="C21">
+        <v>34607000000.0</v>
+      </c>
+      <c r="D21">
+        <v>-50856000000.0</v>
+      </c>
+      <c r="E21">
+        <v>79367000000.0</v>
+      </c>
+      <c r="F21">
+        <v>31284000000.0</v>
+      </c>
+      <c r="G21">
+        <v>57810000000.0</v>
+      </c>
+      <c r="H21">
+        <v>66759000000.0</v>
+      </c>
+      <c r="I21">
+        <v>100771000000.0</v>
+      </c>
+      <c r="J21">
+        <v>115261849000.0</v>
+      </c>
+      <c r="K21">
+        <v>127986275000.0</v>
+      </c>
+      <c r="L21">
+        <v>129445712000.0</v>
+      </c>
+      <c r="M21">
+        <v>134217425000.0</v>
+      </c>
+      <c r="N21">
+        <v>103859011000.0</v>
+      </c>
+      <c r="O21">
+        <v>84898211000.0</v>
+      </c>
+      <c r="P21">
+        <v>71798823000.0</v>
+      </c>
+      <c r="Q21">
+        <v>48236757000.0</v>
+      </c>
+      <c r="R21">
+        <v>21892495000.0</v>
+      </c>
+      <c r="S21">
+        <v>24332904000.0</v>
+      </c>
+      <c r="T21">
+        <v>23232733000.0</v>
+      </c>
+      <c r="U21">
+        <v>22854950000.0</v>
+      </c>
+      <c r="V21">
+        <v>44398115000.0</v>
+      </c>
+      <c r="W21"/>
+      <c r="X21">
+        <v>34075689000.0</v>
+      </c>
+      <c r="Y21">
+        <v>333302842000.0</v>
+      </c>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>174</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>175</v>
+      </c>
+      <c r="B23">
+        <v>886899000000.0</v>
+      </c>
+      <c r="C23">
+        <v>1141400000000.0</v>
+      </c>
+      <c r="D23">
+        <v>1232303000000.0</v>
+      </c>
+      <c r="E23">
+        <v>1577891000000.0</v>
+      </c>
+      <c r="F23">
+        <v>1301209000000.0</v>
+      </c>
+      <c r="G23">
+        <v>1090587000000.0</v>
+      </c>
+      <c r="H23">
+        <v>1257944000000.0</v>
+      </c>
+      <c r="I23">
+        <v>1117387000000.0</v>
+      </c>
+      <c r="J23">
+        <v>1128702528000.0</v>
+      </c>
+      <c r="K23">
+        <v>1116943499000.0</v>
+      </c>
+      <c r="L23">
+        <v>1023324008000.0</v>
+      </c>
+      <c r="M23">
+        <v>1115157199000.0</v>
+      </c>
+      <c r="N23">
+        <v>1034978808000.0</v>
+      </c>
+      <c r="O23">
+        <v>1029840251000.0</v>
+      </c>
+      <c r="P23">
+        <v>964276476000.0</v>
+      </c>
+      <c r="Q23">
+        <v>1050471328000.0</v>
+      </c>
+      <c r="R23">
+        <v>888624297000.0</v>
+      </c>
+      <c r="S23">
+        <v>907952968000.0</v>
+      </c>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>176</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>177</v>
+      </c>
+      <c r="B25">
+        <v>14923000000.0</v>
+      </c>
+      <c r="C25">
+        <v>21499000000.0</v>
+      </c>
+      <c r="D25">
+        <v>21309000000.0</v>
+      </c>
+      <c r="E25">
+        <v>32853000000.0</v>
+      </c>
+      <c r="F25">
+        <v>23856000000.0</v>
+      </c>
+      <c r="G25">
+        <v>24913000000.0</v>
+      </c>
+      <c r="H25">
+        <v>15252000000.0</v>
+      </c>
+      <c r="I25">
+        <v>15025786000.0</v>
+      </c>
+      <c r="J25">
+        <v>14517158000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>178</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>179</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>18176000000.0</v>
+      </c>
+      <c r="D27">
+        <v>9197000000.0</v>
+      </c>
+      <c r="E27">
+        <v>19277000000.0</v>
+      </c>
+      <c r="F27">
+        <v>5755000000.0</v>
+      </c>
+      <c r="G27">
+        <v>6968000000.0</v>
+      </c>
+      <c r="H27">
+        <v>9364000000.0</v>
+      </c>
+      <c r="I27">
+        <v>8867000000.0</v>
+      </c>
+      <c r="J27">
+        <v>6824394000.0</v>
+      </c>
+      <c r="K27">
+        <v>5045156000.0</v>
+      </c>
+      <c r="L27">
+        <v>7933820000.0</v>
+      </c>
+      <c r="M27">
+        <v>7359938000.0</v>
+      </c>
+      <c r="N27">
+        <v>11097894000.0</v>
+      </c>
+      <c r="O27">
+        <v>3493594000.0</v>
+      </c>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>180</v>
+      </c>
+      <c r="B28">
+        <v>62840000000.0</v>
+      </c>
+      <c r="C28">
+        <v>85868000000.0</v>
+      </c>
+      <c r="D28">
+        <v>86604000000.0</v>
+      </c>
+      <c r="E28">
+        <v>113123000000.0</v>
+      </c>
+      <c r="F28">
+        <v>66952000000.0</v>
+      </c>
+      <c r="G28">
+        <v>79169000000.0</v>
+      </c>
+      <c r="H28">
+        <v>96434000000.0</v>
+      </c>
+      <c r="I28">
+        <v>100097000000.0</v>
+      </c>
+      <c r="J28">
+        <v>80526905000.0</v>
+      </c>
+      <c r="K28">
+        <v>72980959000.0</v>
+      </c>
+      <c r="L28">
+        <v>82447976000.0</v>
+      </c>
+      <c r="M28">
+        <v>78054875000.0</v>
+      </c>
+      <c r="N28">
+        <v>62670287000.0</v>
+      </c>
+      <c r="O28">
+        <v>68186413000.0</v>
+      </c>
+      <c r="P28"/>
+      <c r="Q28"/>
+      <c r="R28">
+        <v>155666446000.0</v>
+      </c>
+      <c r="S28">
+        <v>173331370000.0</v>
+      </c>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28"/>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>181</v>
+      </c>
+      <c r="B29">
+        <v>1952000000.0</v>
+      </c>
+      <c r="C29">
+        <v>4209000000.0</v>
+      </c>
+      <c r="D29">
+        <v>18106000000.0</v>
+      </c>
+      <c r="E29">
+        <v>19684000000.0</v>
+      </c>
+      <c r="F29">
+        <v>19400000000.0</v>
+      </c>
+      <c r="G29">
+        <v>15082000000.0</v>
+      </c>
+      <c r="H29">
+        <v>1965000000.0</v>
+      </c>
+      <c r="I29">
+        <v>15447310000.0</v>
+      </c>
+      <c r="J29">
+        <v>14324810000.0</v>
+      </c>
+      <c r="K29">
+        <v>25655705000.0</v>
+      </c>
+      <c r="L29">
+        <v>34967538000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>182</v>
+      </c>
+      <c r="B30">
+        <v>886899000000.0</v>
+      </c>
+      <c r="C30">
+        <v>1090285000000.0</v>
+      </c>
+      <c r="D30">
+        <v>1177551000000.0</v>
+      </c>
+      <c r="E30">
+        <v>1541535000000.0</v>
+      </c>
+      <c r="F30">
+        <v>1262066000000.0</v>
+      </c>
+      <c r="G30">
+        <v>1054258000000.0</v>
+      </c>
+      <c r="H30">
+        <v>1215251000000.0</v>
+      </c>
+      <c r="I30">
+        <v>1073251000000.0</v>
+      </c>
+      <c r="J30">
+        <v>1083435424000.0</v>
+      </c>
+      <c r="K30">
+        <v>1106218537000.0</v>
+      </c>
+      <c r="L30">
+        <v>985553793000.0</v>
+      </c>
+      <c r="M30">
+        <v>1077614753000.0</v>
+      </c>
+      <c r="N30">
+        <v>992439661000.0</v>
+      </c>
+      <c r="O30">
+        <v>994822893000.0</v>
+      </c>
+      <c r="P30">
+        <v>964276476000.0</v>
+      </c>
+      <c r="Q30">
+        <v>1050471328000.0</v>
+      </c>
+      <c r="R30">
+        <v>888624297000.0</v>
+      </c>
+      <c r="S30">
+        <v>907952968000.0</v>
+      </c>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>183</v>
+      </c>
+      <c r="B31">
+        <v>91686000000.0</v>
+      </c>
+      <c r="C31">
+        <v>110920000000.0</v>
+      </c>
+      <c r="D31">
+        <v>-50856000000.0</v>
+      </c>
+      <c r="E31">
+        <v>-106861000000.0</v>
+      </c>
+      <c r="F31">
+        <v>197985000000.0</v>
+      </c>
+      <c r="G31">
+        <v>201632000000.0</v>
+      </c>
+      <c r="H31">
+        <v>218558000000.0</v>
+      </c>
+      <c r="I31">
+        <v>247486810000.0</v>
+      </c>
+      <c r="J31">
+        <v>203302919000.0</v>
+      </c>
+      <c r="K31">
+        <v>223969963000.0</v>
+      </c>
+      <c r="L31">
+        <v>265704420000.0</v>
+      </c>
+      <c r="M31">
+        <v>215314698000.0</v>
+      </c>
+      <c r="N31">
+        <v>226016900000.0</v>
+      </c>
+      <c r="O31">
+        <v>122718048000.0</v>
+      </c>
+      <c r="P31">
+        <v>862447933000.0</v>
+      </c>
+      <c r="Q31">
+        <v>892283370000.0</v>
+      </c>
+      <c r="R31">
+        <v>28125667000.0</v>
+      </c>
+      <c r="S31">
+        <v>64225647000.0</v>
+      </c>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>184</v>
+      </c>
+      <c r="B32">
+        <v>949333000000.0</v>
+      </c>
+      <c r="C32">
+        <v>1176007000000.0</v>
+      </c>
+      <c r="D32">
+        <v>1181447000000.0</v>
+      </c>
+      <c r="E32">
+        <v>1657258000000.0</v>
+      </c>
+      <c r="F32">
+        <v>1332493000000.0</v>
+      </c>
+      <c r="G32">
+        <v>1148397000000.0</v>
+      </c>
+      <c r="H32">
+        <v>1324703000000.0</v>
+      </c>
+      <c r="I32">
+        <v>1218158000000.0</v>
+      </c>
+      <c r="J32">
+        <v>1243964377000.0</v>
+      </c>
+      <c r="K32">
+        <v>1244929774000.0</v>
+      </c>
+      <c r="L32">
+        <v>1152769720000.0</v>
+      </c>
+      <c r="M32">
+        <v>1249374624000.0</v>
+      </c>
+      <c r="N32">
+        <v>1138837819000.0</v>
+      </c>
+      <c r="O32">
+        <v>1114738462000.0</v>
+      </c>
+      <c r="P32">
+        <v>1036075299000.0</v>
+      </c>
+      <c r="Q32">
+        <v>1098708085000.0</v>
+      </c>
+      <c r="R32">
+        <v>910516792000.0</v>
+      </c>
+      <c r="S32">
+        <v>932285872000.0</v>
+      </c>
+      <c r="T32">
+        <v>732126573000.0</v>
+      </c>
+      <c r="U32">
+        <v>548163672000.0</v>
+      </c>
+      <c r="V32">
+        <v>463049093000.0</v>
+      </c>
+      <c r="W32">
+        <v>352482009000.0</v>
+      </c>
+      <c r="X32">
+        <v>341021196000.0</v>
+      </c>
+      <c r="Y32">
+        <v>425051250000.0</v>
+      </c>
+      <c r="Z32">
+        <v>262502606000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CP32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:94">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E1" t="s">
+        <v>89</v>
+      </c>
+      <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>91</v>
+      </c>
+      <c r="I1" t="s">
+        <v>92</v>
+      </c>
+      <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>94</v>
+      </c>
+      <c r="M1" t="s">
+        <v>95</v>
+      </c>
+      <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>98</v>
+      </c>
+      <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>100</v>
+      </c>
+      <c r="U1" t="s">
+        <v>101</v>
+      </c>
+      <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>185</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>186</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>187</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="2" spans="1:94">
+      <c r="A2" t="s">
+        <v>154</v>
+      </c>
+      <c r="B2">
+        <v>28529000000.0</v>
+      </c>
+      <c r="C2">
+        <v>-28312000000.0</v>
+      </c>
+      <c r="D2">
+        <v>10650000000.0</v>
+      </c>
+      <c r="E2">
+        <v>10440000000.0</v>
+      </c>
+      <c r="F2">
+        <v>7222000000.0</v>
+      </c>
+      <c r="G2">
+        <v>15617000000.0</v>
+      </c>
+      <c r="H2">
+        <v>12798000000.0</v>
+      </c>
+      <c r="I2">
+        <v>11066000000.0</v>
+      </c>
+      <c r="J2">
+        <v>11634000000.0</v>
+      </c>
+      <c r="K2">
+        <v>16322000000.0</v>
+      </c>
+      <c r="L2">
+        <v>15579000000.0</v>
+      </c>
+      <c r="M2">
+        <v>10097000000.0</v>
+      </c>
+      <c r="N2">
+        <v>12754000000.0</v>
+      </c>
+      <c r="O2">
+        <v>10154000000.0</v>
+      </c>
+      <c r="P2">
+        <v>8077000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>7845000000.0</v>
+      </c>
+      <c r="R2">
+        <v>10280000000.0</v>
+      </c>
+      <c r="S2">
+        <v>10169000000.0</v>
+      </c>
+      <c r="T2">
+        <v>9337000000.0</v>
+      </c>
+      <c r="U2">
+        <v>9468000000.0</v>
+      </c>
+      <c r="V2">
+        <v>10435000000.0</v>
+      </c>
+      <c r="W2">
+        <v>9764000000.0</v>
+      </c>
+      <c r="X2">
+        <v>9865000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>7405000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>9295000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>12202875000.0</v>
+      </c>
+      <c r="AB2">
+        <v>11443125000.0</v>
+      </c>
+      <c r="AC2">
+        <v>9405390000.0</v>
+      </c>
+      <c r="AD2">
+        <v>9642000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>27656860000.0</v>
+      </c>
+      <c r="AF2">
+        <v>6800952000.0</v>
+      </c>
+      <c r="AG2">
+        <v>-850528000.0</v>
+      </c>
+      <c r="AH2">
+        <v>10529577000.0</v>
+      </c>
+      <c r="AI2">
+        <v>36521976000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>1640010000.0</v>
+      </c>
+      <c r="AK2">
+        <v>7533734000.0</v>
+      </c>
+      <c r="AL2">
+        <v>-428616000.0</v>
+      </c>
+      <c r="AM2">
+        <v>-4502738000.0</v>
+      </c>
+      <c r="AN2">
+        <v>38480813000.0</v>
+      </c>
+      <c r="AO2">
+        <v>-29813295000.0</v>
+      </c>
+      <c r="AP2">
+        <v>6560182000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>9091212000.0</v>
+      </c>
+      <c r="AR2">
+        <v>11165905000.0</v>
+      </c>
+      <c r="AS2">
+        <v>8708926000.0</v>
+      </c>
+      <c r="AT2">
+        <v>8804172000.0</v>
+      </c>
+      <c r="AU2">
+        <v>6314111000.0</v>
+      </c>
+      <c r="AV2">
+        <v>9393007000.0</v>
+      </c>
+      <c r="AW2">
+        <v>11249246000.0</v>
+      </c>
+      <c r="AX2">
+        <v>10586082000.0</v>
+      </c>
+      <c r="AY2">
+        <v>5925477000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>10695624000.0</v>
+      </c>
+      <c r="BA2">
+        <v>11082489000.0</v>
+      </c>
+      <c r="BB2">
+        <v>14835557000.0</v>
+      </c>
+      <c r="BC2">
+        <v>4821007000.0</v>
+      </c>
+      <c r="BD2">
+        <v>7939731000.0</v>
+      </c>
+      <c r="BE2">
+        <v>9514420000.0</v>
+      </c>
+      <c r="BF2">
+        <v>12742200000.0</v>
+      </c>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
+      <c r="CM2"/>
+      <c r="CN2"/>
+      <c r="CO2"/>
+      <c r="CP2"/>
+    </row>
+    <row r="3" spans="1:94">
+      <c r="A3" t="s">
+        <v>155</v>
+      </c>
+      <c r="B3">
+        <v>3521000000.0</v>
+      </c>
+      <c r="C3">
+        <v>-15100000000.0</v>
+      </c>
+      <c r="D3">
+        <v>4785000000.0</v>
+      </c>
+      <c r="E3">
+        <v>4914000000.0</v>
+      </c>
+      <c r="F3">
+        <v>5401000000.0</v>
+      </c>
+      <c r="G3">
+        <v>6380000000.0</v>
+      </c>
+      <c r="H3">
+        <v>5079000000.0</v>
+      </c>
+      <c r="I3">
+        <v>4955000000.0</v>
+      </c>
+      <c r="J3">
+        <v>5085000000.0</v>
+      </c>
+      <c r="K3">
+        <v>6048000000.0</v>
+      </c>
+      <c r="L3">
+        <v>4909000000.0</v>
+      </c>
+      <c r="M3">
+        <v>5118000000.0</v>
+      </c>
+      <c r="N3">
+        <v>5234000000.0</v>
+      </c>
+      <c r="O3">
+        <v>8072000000.0</v>
+      </c>
+      <c r="P3">
+        <v>3127000000.0</v>
+      </c>
+      <c r="Q3">
+        <v>15788000000.0</v>
+      </c>
+      <c r="R3">
+        <v>5866000000.0</v>
+      </c>
+      <c r="S3">
+        <v>12767000000.0</v>
+      </c>
+      <c r="T3">
+        <v>3761000000.0</v>
+      </c>
+      <c r="U3">
+        <v>3648000000.0</v>
+      </c>
+      <c r="V3">
+        <v>5800000000.0</v>
+      </c>
+      <c r="W3">
+        <v>12703000000.0</v>
+      </c>
+      <c r="X3">
+        <v>3970000000.0</v>
+      </c>
+      <c r="Y3">
+        <v>4091000000.0</v>
+      </c>
+      <c r="Z3">
+        <v>4149000000.0</v>
+      </c>
+      <c r="AA3">
+        <v>3974382000.0</v>
+      </c>
+      <c r="AB3">
+        <v>3858618000.0</v>
+      </c>
+      <c r="AC3">
+        <v>-7006752000.0</v>
+      </c>
+      <c r="AD3">
+        <v>3654000000.0</v>
+      </c>
+      <c r="AE3">
+        <v>3852600000.0</v>
+      </c>
+      <c r="AF3">
+        <v>3777456000.0</v>
+      </c>
+      <c r="AG3">
+        <v>3613644000.0</v>
+      </c>
+      <c r="AH3">
+        <v>3782086000.0</v>
+      </c>
+      <c r="AI3">
+        <v>4025330000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>3587628000.0</v>
+      </c>
+      <c r="AK3">
+        <v>3493156000.0</v>
+      </c>
+      <c r="AL3">
+        <v>3411044000.0</v>
+      </c>
+      <c r="AM3">
+        <v>3503010000.0</v>
+      </c>
+      <c r="AN3">
+        <v>3100462000.0</v>
+      </c>
+      <c r="AO3">
+        <v>3094402000.0</v>
+      </c>
+      <c r="AP3">
+        <v>3101088000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>3319479000.0</v>
+      </c>
+      <c r="AR3">
+        <v>3390663000.0</v>
+      </c>
+      <c r="AS3">
+        <v>3112231000.0</v>
+      </c>
+      <c r="AT3">
+        <v>3017330000.0</v>
+      </c>
+      <c r="AU3">
+        <v>3154242000.0</v>
+      </c>
+      <c r="AV3">
+        <v>3091776000.0</v>
+      </c>
+      <c r="AW3">
+        <v>3041065000.0</v>
+      </c>
+      <c r="AX3">
+        <v>2963874000.0</v>
+      </c>
+      <c r="AY3">
+        <v>3006516000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>3090266000.0</v>
+      </c>
+      <c r="BA3">
+        <v>3053422000.0</v>
+      </c>
+      <c r="BB3">
+        <v>3055196000.0</v>
+      </c>
+      <c r="BC3">
+        <v>2873701000.0</v>
+      </c>
+      <c r="BD3">
+        <v>2854508000.0</v>
+      </c>
+      <c r="BE3">
+        <v>2672529000.0</v>
+      </c>
+      <c r="BF3">
+        <v>2451522000.0</v>
+      </c>
+      <c r="BG3"/>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
+      <c r="CM3"/>
+      <c r="CN3"/>
+      <c r="CO3"/>
+      <c r="CP3"/>
+    </row>
+    <row r="4" spans="1:94">
+      <c r="A4" t="s">
+        <v>156</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+    </row>
+    <row r="5" spans="1:94">
+      <c r="A5" t="s">
+        <v>157</v>
+      </c>
+      <c r="B5">
+        <v>16826000000.0</v>
+      </c>
+      <c r="C5">
+        <v>10690000000.0</v>
+      </c>
+      <c r="D5">
+        <v>41953000000.0</v>
+      </c>
+      <c r="E5">
+        <v>47884000000.0</v>
+      </c>
+      <c r="F5">
+        <v>9664000000.0</v>
+      </c>
+      <c r="G5">
+        <v>9848000000.0</v>
+      </c>
+      <c r="H5">
+        <v>49346000000.0</v>
+      </c>
+      <c r="I5">
+        <v>5307000000.0</v>
+      </c>
+      <c r="J5">
+        <v>23499000000.0</v>
+      </c>
+      <c r="K5">
+        <v>-45455000000.0</v>
+      </c>
+      <c r="L5">
+        <v>30319000000.0</v>
+      </c>
+      <c r="M5">
+        <v>17182000000.0</v>
+      </c>
+      <c r="N5">
+        <v>-10374000000.0</v>
+      </c>
+      <c r="O5">
+        <v>82591000000.0</v>
+      </c>
+      <c r="P5">
+        <v>70922000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>42439000000.0</v>
+      </c>
+      <c r="R5">
+        <v>14112000000.0</v>
+      </c>
+      <c r="S5">
+        <v>37347000000.0</v>
+      </c>
+      <c r="T5">
+        <v>5617000000.0</v>
+      </c>
+      <c r="U5">
+        <v>9369000000.0</v>
+      </c>
+      <c r="V5">
+        <v>23347000000.0</v>
+      </c>
+      <c r="W5">
+        <v>48502000000.0</v>
+      </c>
+      <c r="X5">
+        <v>52752000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>7864000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>6976000000.0</v>
+      </c>
+      <c r="AA5">
+        <v>6232178000.0</v>
+      </c>
+      <c r="AB5">
+        <v>42325822000.0</v>
+      </c>
+      <c r="AC5">
+        <v>41774935000.0</v>
+      </c>
+      <c r="AD5">
+        <v>28873000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>37700112000.0</v>
+      </c>
+      <c r="AF5">
+        <v>34235699000.0</v>
+      </c>
+      <c r="AG5">
+        <v>44059589000.0</v>
+      </c>
+      <c r="AH5">
+        <v>34275146000.0</v>
+      </c>
+      <c r="AI5">
+        <v>61139741000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>37666022000.0</v>
+      </c>
+      <c r="AK5">
+        <v>37401740000.0</v>
+      </c>
+      <c r="AL5">
+        <v>36852134000.0</v>
+      </c>
+      <c r="AM5">
+        <v>67714756000.0</v>
+      </c>
+      <c r="AN5">
+        <v>44099757000.0</v>
+      </c>
+      <c r="AO5">
+        <v>46197993000.0</v>
+      </c>
+      <c r="AP5">
+        <v>33103287000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>63955833000.0</v>
+      </c>
+      <c r="AR5">
+        <v>49871695000.0</v>
+      </c>
+      <c r="AS5">
+        <v>39402449000.0</v>
+      </c>
+      <c r="AT5">
+        <v>50302972000.0</v>
+      </c>
+      <c r="AU5">
+        <v>52879480000.0</v>
+      </c>
+      <c r="AV5">
+        <v>41518401000.0</v>
+      </c>
+      <c r="AW5">
+        <v>46393704000.0</v>
+      </c>
+      <c r="AX5">
+        <v>31921608000.0</v>
+      </c>
+      <c r="AY5">
+        <v>61488081000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>27930482000.0</v>
+      </c>
+      <c r="BA5">
+        <v>18768916000.0</v>
+      </c>
+      <c r="BB5">
+        <v>26162870000.0</v>
+      </c>
+      <c r="BC5">
+        <v>47251690000.0</v>
+      </c>
+      <c r="BD5">
+        <v>11210354000.0</v>
+      </c>
+      <c r="BE5">
+        <v>17774167000.0</v>
+      </c>
+      <c r="BF5">
+        <v>17884912000.0</v>
+      </c>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+    </row>
+    <row r="6" spans="1:94">
+      <c r="A6" t="s">
+        <v>158</v>
+      </c>
+      <c r="B6">
+        <v>20347000000.0</v>
+      </c>
+      <c r="C6">
+        <v>-4410000000.0</v>
+      </c>
+      <c r="D6">
+        <v>46738000000.0</v>
+      </c>
+      <c r="E6">
+        <v>52798000000.0</v>
+      </c>
+      <c r="F6">
+        <v>15065000000.0</v>
+      </c>
+      <c r="G6">
+        <v>16228000000.0</v>
+      </c>
+      <c r="H6">
+        <v>54425000000.0</v>
+      </c>
+      <c r="I6">
+        <v>10262000000.0</v>
+      </c>
+      <c r="J6">
+        <v>28584000000.0</v>
+      </c>
+      <c r="K6">
+        <v>-39407000000.0</v>
+      </c>
+      <c r="L6">
+        <v>35228000000.0</v>
+      </c>
+      <c r="M6">
+        <v>22300000000.0</v>
+      </c>
+      <c r="N6">
+        <v>-5140000000.0</v>
+      </c>
+      <c r="O6">
+        <v>90663000000.0</v>
+      </c>
+      <c r="P6">
+        <v>74049000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>58227000000.0</v>
+      </c>
+      <c r="R6">
+        <v>19978000000.0</v>
+      </c>
+      <c r="S6">
+        <v>50114000000.0</v>
+      </c>
+      <c r="T6">
+        <v>9378000000.0</v>
+      </c>
+      <c r="U6">
+        <v>13017000000.0</v>
+      </c>
+      <c r="V6">
+        <v>29147000000.0</v>
+      </c>
+      <c r="W6">
+        <v>61205000000.0</v>
+      </c>
+      <c r="X6">
+        <v>56722000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>11955000000.0</v>
+      </c>
+      <c r="Z6">
+        <v>11125000000.0</v>
+      </c>
+      <c r="AA6">
+        <v>10206560000.0</v>
+      </c>
+      <c r="AB6">
+        <v>46184440000.0</v>
+      </c>
+      <c r="AC6">
+        <v>34768183000.0</v>
+      </c>
+      <c r="AD6">
+        <v>32527000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>41552712000.0</v>
+      </c>
+      <c r="AF6">
+        <v>38013155000.0</v>
+      </c>
+      <c r="AG6">
+        <v>47673233000.0</v>
+      </c>
+      <c r="AH6">
+        <v>38057232000.0</v>
+      </c>
+      <c r="AI6">
+        <v>65165071000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>41253650000.0</v>
+      </c>
+      <c r="AK6">
+        <v>40894896000.0</v>
+      </c>
+      <c r="AL6">
+        <v>40263178000.0</v>
+      </c>
+      <c r="AM6">
+        <v>71217766000.0</v>
+      </c>
+      <c r="AN6">
+        <v>47200219000.0</v>
+      </c>
+      <c r="AO6">
+        <v>49292395000.0</v>
+      </c>
+      <c r="AP6">
+        <v>36204375000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>67275312000.0</v>
+      </c>
+      <c r="AR6">
+        <v>53262358000.0</v>
+      </c>
+      <c r="AS6">
+        <v>42514680000.0</v>
+      </c>
+      <c r="AT6">
+        <v>53320302000.0</v>
+      </c>
+      <c r="AU6">
+        <v>56033722000.0</v>
+      </c>
+      <c r="AV6">
+        <v>44610177000.0</v>
+      </c>
+      <c r="AW6">
+        <v>49434769000.0</v>
+      </c>
+      <c r="AX6">
+        <v>34885482000.0</v>
+      </c>
+      <c r="AY6">
+        <v>64494597000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>31020748000.0</v>
+      </c>
+      <c r="BA6">
+        <v>21822338000.0</v>
+      </c>
+      <c r="BB6">
+        <v>29218066000.0</v>
+      </c>
+      <c r="BC6">
+        <v>50125391000.0</v>
+      </c>
+      <c r="BD6">
+        <v>14064862000.0</v>
+      </c>
+      <c r="BE6">
+        <v>20446696000.0</v>
+      </c>
+      <c r="BF6">
+        <v>20336434000.0</v>
+      </c>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
+    </row>
+    <row r="7" spans="1:94">
+      <c r="A7" t="s">
+        <v>159</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -17409,54 +17889,56 @@
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
     </row>
-    <row r="8" spans="1:92">
+    <row r="8" spans="1:94">
       <c r="A8" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -17497,1156 +17979,1186 @@
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
-      <c r="CG8">
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8">
         <v>198104301000.0</v>
       </c>
-      <c r="CH8"/>
-      <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
     </row>
-    <row r="9" spans="1:92">
+    <row r="9" spans="1:94">
       <c r="A9" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B9">
+        <v>298159000000.0</v>
+      </c>
+      <c r="C9">
+        <v>45065000000.0</v>
+      </c>
+      <c r="D9">
         <v>326513000000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>323338000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>254417000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>293100000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>287706000000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>245534000000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>298552000000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>304061000000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>283744000000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>277486000000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>261404000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>552629000000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>401167000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>358422000000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>300931000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>483243000000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>334292000000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>237556000000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>243941000000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>408639000000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>265666000000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>238027000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>199736000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>379585594000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>283128406000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>335414619000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>309881000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>397875187000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>285529693000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>252115076000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>238500754000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>393808129000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>266837748000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>264988317000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>273063079000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>373282880000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>1022194121000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-434150084000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>272877895000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>339345767000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>220189522000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>228711353000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>323716331000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>375803493000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>270312430000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>265907851000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>283222857000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>282197285000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>214624802000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>255974296000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>343502289000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>338632930000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>253227907000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>228926283000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>258933984000.0</v>
       </c>
-      <c r="BE9"/>
-      <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
     </row>
-    <row r="10" spans="1:92">
+    <row r="10" spans="1:94">
       <c r="A10" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B10">
+        <v>2966000000.0</v>
+      </c>
+      <c r="C10">
+        <v>-691000000.0</v>
+      </c>
+      <c r="D10">
         <v>30157000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>35973000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-3005000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-2570000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>36037000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-8266000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>9406000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-41967000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>18551000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>6224000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-20872000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>24385000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>37952000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>7852000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>5769000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>25854000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-6613000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-2733000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>9332000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>34415000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>37472000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-5071000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-9006000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1645479000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>24875521000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>24441338000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>15796000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>32160928000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>18171165000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>29182487000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>21256055000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>42716975000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>24782210000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>24069797000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>23692867000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>46528117000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>28541284000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>32134738000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>20782136000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>43175093000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>30114803000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>21649108000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>35035287000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>33451141000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>26799561000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>33576013000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>22079454000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>49014345000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>18972954000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>13166877000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>22704835000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>43020905000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>8961217000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>17227171000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>15688918000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>48026834000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>3735514000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>11927987000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>8108488000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>23563482000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>15241222000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>669019000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>8763034000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>17604730000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>202768000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>1918608000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>2166389000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>12874015000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>3865569000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>862510000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>6730810000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>9526233000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>3698380000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>5990047000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>3307552000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>5867939000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>10429434000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>4811708000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>1341917000.0</v>
       </c>
-      <c r="CC10"/>
-      <c r="CD10">
+      <c r="CE10"/>
+      <c r="CF10">
         <v>183396000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>12571403000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>30993876000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>2733648000.0</v>
       </c>
       <c r="CI10"/>
       <c r="CJ10">
-        <v>80910000.0</v>
+        <v>2733648000.0</v>
       </c>
       <c r="CK10"/>
       <c r="CL10">
+        <v>80910000.0</v>
+      </c>
+      <c r="CM10"/>
+      <c r="CN10">
         <v>20489790000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>3391135500.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>3391135500.0</v>
       </c>
     </row>
-    <row r="11" spans="1:92">
+    <row r="11" spans="1:94">
       <c r="A11" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B11">
+        <v>2636000000.0</v>
+      </c>
+      <c r="C11">
+        <v>-15001000000.0</v>
+      </c>
+      <c r="D11">
         <v>6442000000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>8114000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>2397000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-4182000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>4087000000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>2528000000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>1776000000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-548000000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>13041000000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>1836000000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>935000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>12314000000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>10831000000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>5702000000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>1691000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1386000000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>6801000000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>6643000000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>4259000000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>13935000000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>6153000000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>4778000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>6057000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-1446759000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>7746759000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>7869148000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>4248000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>9619902000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>5915597000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>9921123000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>5036429000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>7585616000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>5578065000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>8903831000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>6603726000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>1058427000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>9070060000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>6876539000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>8650679000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>21265395000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>3149031000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>6711365000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>5982093000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>2880407000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>4533854000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>6579699000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>1590299000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>1477650000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>2526738000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>5326082000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>2445579000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>4236637000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>2245627000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>3958394000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>1435987000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>4168040000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>2344176000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>1831192000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>937515000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>251617000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>1527304000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>1560286000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>540221000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>946587000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>879577000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>292823000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>687222000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>4355334000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>652815000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>1706198000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>1023722000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>637993000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>334607000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>756988000.0</v>
       </c>
-      <c r="BX11"/>
-[...1 lines deleted...]
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11">
         <v>3311962000.0</v>
       </c>
-      <c r="CA11"/>
-[...1 lines deleted...]
-      <c r="CC11">
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11">
         <v>1172094000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>1806985000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>1114860000.0</v>
       </c>
-      <c r="CF11"/>
-      <c r="CG11">
+      <c r="CH11"/>
+      <c r="CI11">
         <v>511556000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>304383000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>1076899000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>292185000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>2613103000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>1157325000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>18070000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>18070000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:92">
+    <row r="12" spans="1:94">
       <c r="A12" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B12">
+        <v>10552000000.0</v>
+      </c>
+      <c r="C12">
+        <v>11381000000.0</v>
+      </c>
+      <c r="D12">
         <v>11796000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>11911000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>12669000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>12418000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>13309000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>13573000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>14093000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>3488000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>11768000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>10958000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>10498000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>58206000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>32970000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>34587000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>8343000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>11493000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>12230000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>12102000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>14015000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>14087000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>15280000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>12935000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>15982000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>4586699000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>17450301000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>17333597000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>13077000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>5539184000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>16064534000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>14877102000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>13019091000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>18422766000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>12883812000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>13331943000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>13159267000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>21186639000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>15558473000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>14063255000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>12321151000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>20780740000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>19756892000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>17753341000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>15267685000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>19428339000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>14718840000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>12817691000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>9842154000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>12473736000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>8957528000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>5602039000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>3458035000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>4230785000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>2249137000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>546996000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>2195994000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>1069684000.0</v>
       </c>
-      <c r="BF12"/>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
-      <c r="BL12">
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12">
         <v>756404000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>2103681000.0</v>
       </c>
-      <c r="BN12"/>
-      <c r="BO12">
+      <c r="BP12"/>
+      <c r="BQ12">
         <v>30166000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>37901000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>899573000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>62579000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>55593000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>44720000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>620610000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>27934000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>29274000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>32703000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>221098000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>40900000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>85602000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>56352000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>366957000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>119116000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>84677000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>63490000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>91132829000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>21831000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>21243000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>4507353000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>9231546000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>4647098000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>4884232500.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>4884232500.0</v>
       </c>
     </row>
-    <row r="13" spans="1:92">
+    <row r="13" spans="1:94">
       <c r="A13" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B13">
+        <v>14404000000.0</v>
+      </c>
+      <c r="C13">
+        <v>31388000000.0</v>
+      </c>
+      <c r="D13">
         <v>15728000000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>1596000000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>11067000000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>43344000000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>7337000000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>24962000000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>31088000000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>22198000000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>7361000000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>2979000000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>19777000000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>50603000000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>26383000000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>24621000000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>18744000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>22454000000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>15116000000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>23776000000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>4041000000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>31323000000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>6343000000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>59393000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>43096000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>15400783000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>16723235000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>17660792000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>18470208000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -18665,608 +19177,622 @@
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
     </row>
-    <row r="14" spans="1:92">
+    <row r="14" spans="1:94">
       <c r="A14" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B14">
+        <v>-683000000.0</v>
+      </c>
+      <c r="C14">
+        <v>-1673000000.0</v>
+      </c>
+      <c r="D14">
         <v>-1368000000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-2534000000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-996000000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-3060000000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-2238000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-1119000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-1408000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-1618000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-101000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-1374000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>124000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-8121000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-16025000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-2281000000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-818000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-3660000000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-446000000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>120970000000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>120373000000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>119799000000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>113083000000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>115046000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>113923000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>115507000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>114755979000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>117625377000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>113964815000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>112099791000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>106250035000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>3558505000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>1489211000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>6086548000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>2342208000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>3086677000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>1563105000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>5531218000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>1655151000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>2453386000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>2059705000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>5082187000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>3624133000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>4127195000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>3953185000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>5054710000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>3497525000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>4816431000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>2455386000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>11381152000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>2754460000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>2475659000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>2277815000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>5060949000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>1637686000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>2499324000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>1931131000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>2052429000.0</v>
       </c>
-      <c r="BF14"/>
-      <c r="BG14">
+      <c r="BH14"/>
+      <c r="BI14">
         <v>2494352000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>1131952000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>1498046000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>1488193000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>666861000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>983692000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>1911668000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>381564000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>237557000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>339917000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>2340956000.0</v>
       </c>
-      <c r="BR14"/>
-      <c r="BS14">
+      <c r="BT14"/>
+      <c r="BU14">
         <v>341428000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>965894000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>829685000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>95952000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>566166000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>317430000.0</v>
       </c>
-      <c r="BY14"/>
-      <c r="BZ14">
+      <c r="CA14"/>
+      <c r="CB14">
         <v>352558000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>1900596000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>1284696000.0</v>
       </c>
-      <c r="CC14"/>
-[...1 lines deleted...]
-      <c r="CE14">
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14">
         <v>2673616000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>6623519000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>4958343000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>10094344000.0</v>
       </c>
-      <c r="CI14"/>
-[...1 lines deleted...]
-      <c r="CK14">
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14">
         <v>796066000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>125519000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>223367000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>223367000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:92">
+    <row r="15" spans="1:94">
       <c r="A15" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B15">
+        <v>-353000000.0</v>
+      </c>
+      <c r="C15">
+        <v>12637000000.0</v>
+      </c>
+      <c r="D15">
         <v>22347000000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>25325000000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-6398000000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-1448000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>29712000000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-11913000000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>6222000000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-45879000000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>5409000000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>3014000000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-21683000000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>3950000000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>11096000000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-131000000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>3260000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>20808000000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-13860000000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-9900000000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>4556000000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>14419000000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>29471000000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-10716000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-14712000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>618525000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>15793475000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>13081114000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>9947000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>16716898000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>11576262000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>15702859000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>14730415000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>29044811000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>16861937000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>12079289000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>15526036000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>39938472000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>17816073000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>22804813000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>10071752000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>16827511000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>23341639000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>10810548000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>25100009000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>25516024000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>18768182000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>22179883000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>18033769000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>36155543000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>13691756000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>5365136000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>17981441000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>33352427000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>4999968000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>10615970000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>12924111000.0</v>
       </c>
-      <c r="BE15"/>
-      <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
     </row>
-    <row r="16" spans="1:92">
+    <row r="16" spans="1:94">
       <c r="A16" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>168</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
         <v>22347000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>25325000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-6398000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-1448000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>29712000000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>5409000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>3014000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-21683000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>3950000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>11096000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-131000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>3260000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>20808000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-13860000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-9900000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>9120000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>14419000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>29471000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-10716000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-14712000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>618525000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>15793712000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>13080877000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>9946886000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>16716898000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>11576262000.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
@@ -19283,144 +19809,150 @@
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
     </row>
-    <row r="17" spans="1:92">
+    <row r="17" spans="1:94">
       <c r="A17" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B17">
+        <v>330000000.0</v>
+      </c>
+      <c r="C17">
+        <v>14310000000.0</v>
+      </c>
+      <c r="D17">
         <v>23715000000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>27859000000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-5402000000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>1612000000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>31950000000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-10794000000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>7630000000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-44261000000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>5510000000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>4388000000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-21807000000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>12071000000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>27121000000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>2150000000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>4078000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>24468000000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-13414000000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-9376000000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>10206000000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>20480000000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>31319000000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-9849000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-15063000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>3092238000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>17128762000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>16572190000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>11547810000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>22541026000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>12255568000.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -19437,138 +19969,144 @@
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
     </row>
-    <row r="18" spans="1:92">
+    <row r="18" spans="1:94">
       <c r="A18" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B18">
+        <v>-10552000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-11381000000.0</v>
+      </c>
+      <c r="D18">
         <v>-11796000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-11911000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-12669000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-12418000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-13309000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-13573000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-14093000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>3488000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-11768000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-10958000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-10498000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-58206000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-32970000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-34587000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-8343000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-11493000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-12230000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-12102000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-14040000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-14087000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-15280000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-12935000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-15982000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-4586699000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-17450301000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-17333597000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-13076403000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -19587,54 +20125,56 @@
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
     </row>
-    <row r="19" spans="1:92">
+    <row r="19" spans="1:94">
       <c r="A19" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -19683,54 +20223,56 @@
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
     </row>
-    <row r="20" spans="1:92">
+    <row r="20" spans="1:94">
       <c r="A20" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -19779,260 +20321,268 @@
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
     </row>
-    <row r="21" spans="1:92">
+    <row r="21" spans="1:94">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B21">
+        <v>2966000000.0</v>
+      </c>
+      <c r="C21">
+        <v>-691000000.0</v>
+      </c>
+      <c r="D21">
         <v>30811000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>35319000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-3005000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-2570000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>36037000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-8266000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>9406000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-41967000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>18551000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>6224000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-20872000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>24385000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>37952000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>7852000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>5769000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>25854000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-6613000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-2733000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>9332000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>34415000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>37472000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-5069000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-9008000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>1645479000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>24875521000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>147122572000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>15797000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>32160928000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>18171165000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>29182487000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>21256055000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>42947807000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>24551378000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>24069797000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>23692867000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>115718117000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>722421284000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-730935262000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>20782136000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>43175093000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>30114803000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>21649108000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>35035287000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>33451141000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>26799561000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>33576013000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>22079454000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>49014345000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>18972954000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>13166877000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>22704835000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>43020905000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>8961217000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>17227171000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>15688918000.0</v>
       </c>
-      <c r="BE21"/>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
+      <c r="CO21"/>
+      <c r="CP21"/>
     </row>
-    <row r="22" spans="1:92">
+    <row r="22" spans="1:94">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -20081,260 +20631,268 @@
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
     </row>
-    <row r="23" spans="1:92">
+    <row r="23" spans="1:94">
       <c r="A23" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B23">
+        <v>338568000000.0</v>
+      </c>
+      <c r="C23">
+        <v>17444000000.0</v>
+      </c>
+      <c r="D23">
         <v>306352000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>298459000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>264644000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>311287000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>264467000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>264866000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>300780000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>362350000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>280772000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>281359000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>295030000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>538398000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>371292000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>358415000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>305442000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>467558000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>350242000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>249757000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>245044000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>383988000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>238059000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>250501000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>218039000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>390142990000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>269696010000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>197697437000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>303726000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>393371119000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>274159480000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>222082061000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>227774276000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>387382298000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>243926380000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>248452254000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>248941596000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>253062025000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>338253650000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>266971883000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>258655941000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>305261886000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>201240624000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>215771171000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>297485216000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>348666463000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>252905876000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>243581084000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>271729485000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>239108417000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>206347472000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>253889908000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>335633011000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>300433032000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>252206421000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>221213532000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>255987266000.0</v>
       </c>
-      <c r="BE23"/>
-      <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
+      <c r="CO23"/>
+      <c r="CP23"/>
     </row>
-    <row r="24" spans="1:92">
+    <row r="24" spans="1:94">
       <c r="A24" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -20383,126 +20941,132 @@
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
     </row>
-    <row r="25" spans="1:92">
+    <row r="25" spans="1:94">
       <c r="A25" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B25">
+        <v>3521000000.0</v>
+      </c>
+      <c r="C25">
+        <v>-177000000.0</v>
+      </c>
+      <c r="D25">
         <v>4785000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>4914000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>5401000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>6380000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>5079000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>4955000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>5085000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>6048000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>4909000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>5118000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>5234000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>8072000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>3127000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>15788000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>5866000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>12767000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>3761000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>3648000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>3680000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>12703000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>3970000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>4091000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>4149000000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
@@ -20525,54 +21089,56 @@
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
     </row>
-    <row r="26" spans="1:92">
+    <row r="26" spans="1:94">
       <c r="A26" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -20621,550 +21187,566 @@
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
     </row>
-    <row r="27" spans="1:92">
+    <row r="27" spans="1:94">
       <c r="A27" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>179</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>11077000000.0</v>
+      </c>
+      <c r="D27">
         <v>2973000000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>3275000000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>4829000000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>10552000000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>3062000000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>4462000000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>100000000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>5700000000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>204000000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2190000000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1075000000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>14441000000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>2177000000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1403000000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1256000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>760000000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1091000000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1758000000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>1860000000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>2145000000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1614000000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>786000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>2423000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>3445737000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>1537263000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>2443394000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>2525000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>3160543000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>5270991000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>3235662000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>3520881000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>1945093000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>4413957000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>2158954000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>2196576000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>2703438000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>2740114000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>2638049000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>2370431000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>1455425000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>3031092000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>2129327000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>1317976000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>1928684000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>2384898000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>1302778000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>1743578000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>4104048000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>2272579000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>2246458000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>2474809000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>2666443000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>2506769000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>2590004000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>1063264000.0</v>
       </c>
-      <c r="BE27"/>
-      <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
     </row>
-    <row r="28" spans="1:92">
+    <row r="28" spans="1:94">
       <c r="A28" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B28">
+        <v>15353000000.0</v>
+      </c>
+      <c r="C28">
+        <v>63817000000.0</v>
+      </c>
+      <c r="D28">
         <v>19127000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>26868000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>17822000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>22279000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>20920000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>20029000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>22640000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>27294000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>27773000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>12192000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>19266000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>27426000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>36005000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>31112000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>18580000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>15261000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>20752000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>11174000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>15530000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>17483000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>17525000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>18101000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>26060000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>15376253000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>28663747000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>29418960000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>26909000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>32600036000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>23911615000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>21688185000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>21896919000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>11949016000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>24184941000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>21048309000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>22887580000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>19295323000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>17466902000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>17762111000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>18456623000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>20061583000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>14606699000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>20456210000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>23758372000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>26499983000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>11521516000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>20020509000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>21436729000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>21196236000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>8163615000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>17385237000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>15925199000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>27668080000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>10511285000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>15974650000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>14032398000.0</v>
       </c>
-      <c r="BE28"/>
-      <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
+      <c r="CO28"/>
+      <c r="CP28"/>
     </row>
-    <row r="29" spans="1:92">
+    <row r="29" spans="1:94">
       <c r="A29" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B29">
+        <v>5944000000.0</v>
+      </c>
+      <c r="C29">
+        <v>-15001000000.0</v>
+      </c>
+      <c r="D29">
         <v>2719000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1636000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2397000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-4182000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>4087000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>2528000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1776000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>2294000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>3091000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1836000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>935000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>15013000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1005000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1975000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>5100000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1386000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>3014000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>6643000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>854000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>8830000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>2464000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1162000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>2626000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-6553442000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>4134728000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>7869148000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>4248852000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -21183,796 +21765,817 @@
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
     </row>
-    <row r="30" spans="1:92">
+    <row r="30" spans="1:94">
       <c r="A30" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B30">
+        <v>338568000000.0</v>
+      </c>
+      <c r="C30">
+        <v>45756000000.0</v>
+      </c>
+      <c r="D30">
         <v>295702000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>288019000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>257422000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>295670000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>251669000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>253800000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>289146000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>346028000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>265193000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>271262000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>282276000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>528244000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>363215000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>350570000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>295162000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>457389000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>340905000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>240289000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>234609000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>374224000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>228194000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>243096000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>208744000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>377940115000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>258252885000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>188292047000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>294084000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>365714259000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>267358528000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>222932589000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>217244699000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>350860322000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>242286370000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>240918520000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>249370212000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>257564763000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>299772837000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>296785178000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>252095759000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>296170674000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>190074719000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>207062245000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>288681044000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>342352352000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>243512869000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>232331838000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>261143403000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>233182940000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>195651848000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>242807419000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>320797454000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>295612025000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>244266690000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>211699112000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>243245066000.0</v>
       </c>
-      <c r="BE30"/>
-      <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
+      <c r="CO30"/>
+      <c r="CP30"/>
     </row>
-    <row r="31" spans="1:92">
+    <row r="31" spans="1:94">
       <c r="A31" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B31">
+        <v>21715000000.0</v>
+      </c>
+      <c r="C31">
+        <v>15826000000.0</v>
+      </c>
+      <c r="D31">
         <v>-654000000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>654000000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>30109000000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>43645000000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>5000000000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>35403000000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>26872000000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-44809000000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>32729000000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>23638000000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-10622000000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-50085000000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-16945000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-32306000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-7525000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>65594000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>25219000000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>47043000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>54413000000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>22878000000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>59675000000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-2000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>2000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>42685527000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>65038473000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-122681234000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-1000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>65916484000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>65405861000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>68098908000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>48065557000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-230832000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>230832000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>47195033000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>39225460000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-69190000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-693880000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>763070000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>30638055000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>43691547000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>90998693000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>62712490000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>68301690000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>73711014000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>56601012000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>70027004000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>14975668000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>72344514000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>86936200000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>38006521000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>28729665000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>32140209000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>42767503000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>18592608000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>29217728000.0</v>
       </c>
-      <c r="BE31"/>
-      <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
     </row>
-    <row r="32" spans="1:92">
+    <row r="32" spans="1:94">
       <c r="A32" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B32">
+        <v>326688000000.0</v>
+      </c>
+      <c r="C32">
+        <v>16753000000.0</v>
+      </c>
+      <c r="D32">
         <v>337163000000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>333778000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>261639000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>308717000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>300504000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>256600000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>310186000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>320383000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>299323000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>287583000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>274158000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>562783000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>409244000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>366267000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>311211000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>493412000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>343629000000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>247024000000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>254376000000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>418403000000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>275531000000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>245432000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>209031000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>391788469000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>294571531000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>344820009000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>319523000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>425532047000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>292330645000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>251264548000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>249030331000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>430330105000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>268477758000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>272522051000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>272634463000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>368780142000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>1060674934000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>-463963379000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>279438077000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>348436979000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>231355427000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>237420279000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>332520503000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>382117604000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>279705437000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>277157097000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>293808939000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>288122762000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>225320426000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>267056785000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>358337846000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>343453937000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>261167638000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>238440703000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>271676184000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>328393311000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>224474775000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>231532742000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>238983286000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>369747203000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>276117881000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>234620471000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>235357757000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>246750195000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>277684322000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>235251651000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>193788560000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>228721609000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>204727289000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>219589352000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>291108797000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>214705917000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>187847732000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>174022634000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>153354672000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>178619495000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>138494448000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>120543887000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>110505842000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>87616982000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>87008746000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>117691863000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>132721627000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>76010929000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>73815436000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>165824495000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>96177920000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>98500052000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>113339410000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>68859344000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>68859344000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W30"/>
+  <dimension ref="A1:X30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -21993,2079 +22596,2149 @@
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>23</v>
       </c>
+      <c r="X1" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B2">
+        <v>312365000000.0</v>
+      </c>
+      <c r="C2">
         <v>224283000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>239868000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>306526000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>194050000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>233239000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>242926000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>180127635000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>214977083000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>207060036000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>217544630000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>167662147000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>171467442000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>126620867000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>166388463000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>175244882000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>53263361000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>44891770000.0</v>
       </c>
-      <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
+      <c r="X2"/>
     </row>
-    <row r="3" spans="1:23">
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B3">
+        <v>7285000000</v>
+      </c>
+      <c r="C3">
         <v>20634000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>33341000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>16517000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>13920000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9326000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>19493000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>16400879000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>20604692000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>19149860000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>15963180000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>11412180000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>17312292000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>15701908000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>10041858000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>11597978000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>7857718000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>7244970000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
+      <c r="X3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
+      <c r="X4"/>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
+      <c r="X5"/>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B6">
+        <v>-81987000000.0</v>
+      </c>
+      <c r="C6">
         <v>49598000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-15585000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-66659000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>112476000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-39189000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-9687000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-40257873000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-34849448000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>7917047000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-11051007000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>49882483000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-3805295000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>44846575000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-39767596000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-8856419000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>121981521000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>8371591000.0</v>
       </c>
-      <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
+      <c r="X6"/>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>193</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>31950000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>28805000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>404186000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>48507000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>65766000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>39662000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>33945000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>40643467000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>116577057000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>89474419000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
+      <c r="X7"/>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
+      <c r="X8"/>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
+      <c r="X9"/>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
+      <c r="X10"/>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
+      <c r="X11"/>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>177476000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>87395000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-17537000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-29215000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-238444000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-76975705000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-54415718000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-14799029000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
+      <c r="X12"/>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
+      <c r="X13"/>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B14"/>
-      <c r="C14">
+      <c r="C14"/>
+      <c r="D14">
         <v>21309000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>32853000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>23856000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>24913000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>15252000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>15025786000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>14517158000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>12798962000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>12839703000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>12250957000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>12205400000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>10852260000.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
+      <c r="X14"/>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B15">
+        <v>5154000000.0</v>
+      </c>
+      <c r="C15">
         <v>4097000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>3380000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>3687000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>5967000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>3994000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3738000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3533014000.0</v>
       </c>
       <c r="I15">
         <v>3533014000.0</v>
       </c>
       <c r="J15">
+        <v>3533014000.0</v>
+      </c>
+      <c r="K15">
         <v>3877161000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>4745206000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2918577000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2768828000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2583714000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1722476000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>984272000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>738204000.0</v>
       </c>
-      <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
+      <c r="X15"/>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B16">
+        <v>230378000000.0</v>
+      </c>
+      <c r="C16">
         <v>273881000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>224283000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>239867000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>306526000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>194050000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>233239000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>139869762000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>180127635000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>214977083000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>206493623000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>217544630000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>167662147000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>171467442000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>126620867000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>166388463000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>175244882000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>53263361000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>44891770000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
+      <c r="X16"/>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
+      <c r="X17"/>
     </row>
-    <row r="18" spans="1:23">
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B18">
+        <v>-78661000000.0</v>
+      </c>
+      <c r="C18">
         <v>56904000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-28684000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>61756000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>103499000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>16512000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>5984000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>42325555000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>52907381000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>71481250000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>60116527000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>73085678000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>55881584000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>46190568000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>46972885000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>28122559000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>8357862000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>7235030000.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
+      <c r="X18"/>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>205</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>4538000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>3474000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-10419000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000000000.0</v>
       </c>
       <c r="F19">
         <v>-1000000000000.0</v>
       </c>
       <c r="G19">
         <v>-1000000000000.0</v>
       </c>
       <c r="H19">
         <v>-1000000000000.0</v>
       </c>
       <c r="I19">
+        <v>-1000000000000.0</v>
+      </c>
+      <c r="J19">
         <v>-136500000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-271027380000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-7520121000.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
+      <c r="X19"/>
     </row>
-    <row r="20" spans="1:23">
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1113278000000.0</v>
       </c>
-      <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
+      <c r="X20"/>
     </row>
-    <row r="21" spans="1:23">
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B21">
+        <v>-26639000000.0</v>
+      </c>
+      <c r="C21">
         <v>-21719000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-11901000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-252370000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-112164000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-55963000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-30491000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>243834000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1448883000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>14138637000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-66636565000.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
+      <c r="X21"/>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B22">
+        <v>53911000000.0</v>
+      </c>
+      <c r="C22">
         <v>22573000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-59139000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>45420000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>6168000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>18462000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>39440000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>58726434000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>73512073000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>90631110000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>76079707000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>84497858000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>73193876000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>61892476000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>57014743000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>39720537000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>16215580000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>14480000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>19026061000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>20184925000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>22825090000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>5253693000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>50846711000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B23">
+        <v>52354000000.0</v>
+      </c>
+      <c r="C23">
         <v>-7792000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-7530000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1337000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-10328000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-5000000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5000000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>648257531000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>403717022000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>245122585000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>286825090000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>406921160000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>377793956000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>140583003000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>52088080000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>7485095000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>64526715000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-70724548000.0</v>
       </c>
-      <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
+      <c r="X23"/>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>209</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>14030000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>36815000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2987000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1032726000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>548000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>162000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>4442548000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-22969824000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-4209913000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>4111810000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3305108000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>7773575000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>8950433000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>5279705000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>19083073000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>175550794000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-205472205000.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
+      <c r="X24"/>
     </row>
-    <row r="25" spans="1:23">
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B25">
+        <v>-125287000000.0</v>
+      </c>
+      <c r="C25">
         <v>54965000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>42487000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-78273000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>87395000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-17537000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-29215000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-58726434000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-73512073000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-90631110000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-76079707000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-84497858000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-73193876000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-61892476000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-57014743000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-39720537000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-16215580000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-14480000000.0</v>
       </c>
-      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
+      <c r="X25"/>
     </row>
-    <row r="26" spans="1:23">
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>-1113278000000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
+      <c r="X26"/>
     </row>
-    <row r="27" spans="1:23">
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
+      <c r="X27"/>
     </row>
-    <row r="28" spans="1:23">
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B28">
+        <v>20561000000.0</v>
+      </c>
+      <c r="C28">
         <v>-33608000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-22811000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-252370000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>995147000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-64957000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-29229000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>240301454000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-2084131000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>255384061000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-71381771000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>147731388000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>200961761000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>77518523000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>49520319000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-984272000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1577689000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-660515000.0</v>
       </c>
-      <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
+      <c r="X28"/>
     </row>
-    <row r="29" spans="1:23">
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B29">
+        <v>-71376000000.0</v>
+      </c>
+      <c r="C29">
         <v>77538000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4657000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>78273000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>117419000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>25838000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>25477000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>58726434000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>73512073000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>90631110000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>76079707000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>84497858000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>73193876000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>61892476000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>57014743000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>39720537000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>16215580000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>14480000000.0</v>
       </c>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
+      <c r="X29"/>
     </row>
-    <row r="30" spans="1:23">
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B30">
+        <v>-3131000000.0</v>
+      </c>
+      <c r="C30">
         <v>4538000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3474000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-10419000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-999556000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>782000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-4025000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-11958331000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-43711016000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-294387153000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-19371491000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-16107697000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>15461283000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-6751475000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-4762153000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>7485095000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>64526715000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-70724548000.0</v>
       </c>
-      <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
+      <c r="X30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CE30"/>
+  <dimension ref="A1:CG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:83">
+    <row r="1" spans="1:85">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C1" t="s">
-        <v>87</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>89</v>
       </c>
       <c r="F1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G1" t="s">
-        <v>90</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>92</v>
       </c>
       <c r="J1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K1" t="s">
-        <v>93</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>95</v>
       </c>
       <c r="N1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O1" t="s">
-        <v>96</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>98</v>
       </c>
       <c r="R1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="S1" t="s">
-        <v>99</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>101</v>
       </c>
       <c r="V1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="W1" t="s">
-        <v>102</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>104</v>
       </c>
       <c r="Z1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AA1" t="s">
-        <v>105</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>107</v>
       </c>
       <c r="AD1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AE1" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="AH1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AI1" t="s">
-        <v>111</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="AL1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AM1" t="s">
-        <v>114</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="AP1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AQ1" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>119</v>
       </c>
       <c r="AT1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AU1" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>122</v>
       </c>
       <c r="AX1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AY1" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="BB1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BC1" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="BF1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BG1" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>131</v>
       </c>
       <c r="BJ1" t="s">
-        <v>183</v>
+        <v>132</v>
       </c>
       <c r="BK1" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
-        <v>16</v>
+        <v>185</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>17</v>
       </c>
       <c r="BO1" t="s">
-        <v>17</v>
+        <v>136</v>
       </c>
       <c r="BP1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BQ1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BR1" t="s">
         <v>138</v>
       </c>
-      <c r="BR1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BT1" t="s">
-        <v>140</v>
+        <v>19</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>19</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="BX1" t="s">
-        <v>143</v>
+        <v>20</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>146</v>
       </c>
-      <c r="CA1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CB1" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="CC1" t="s">
-        <v>184</v>
+        <v>149</v>
       </c>
       <c r="CD1" t="s">
-        <v>185</v>
+        <v>152</v>
       </c>
       <c r="CE1" t="s">
-        <v>151</v>
+        <v>186</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>187</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>153</v>
       </c>
     </row>
-    <row r="2" spans="1:83">
+    <row r="2" spans="1:85">
       <c r="A2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B2">
+        <v>237421000000.0</v>
+      </c>
+      <c r="C2">
+        <v>227937000000.0</v>
+      </c>
+      <c r="D2">
         <v>260126000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>288483000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>273881000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>215134000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>258293000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>291529000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>224283000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>247776000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>219359000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>201172000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>239867000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>3540795000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>7044259000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>295897000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>306526000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>191472000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>245288000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>215914000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>194050000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>185832000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>179852000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>228010000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>233237000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>186884174000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>262597000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>188790355000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>139869762000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>198501955000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>202859005000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>205145922000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>180127635000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>200023956000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>213406606000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>203598134000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>214977083000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>215914185000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>254460927000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>428546233000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>206493623000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>213466101000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>266400669000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>208057329000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>217544630000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>159339700000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>191960498000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>153007146000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>167662148000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>141576319000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>128313880000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>138431016000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>171467442000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>132409029000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>122865096000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>117255472000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>126620867000.0</v>
       </c>
-      <c r="BE2"/>
-      <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
     </row>
-    <row r="3" spans="1:83">
+    <row r="3" spans="1:85">
       <c r="A3" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B3">
+        <v>1151000000</v>
+      </c>
+      <c r="C3">
+        <v>2802000000</v>
+      </c>
+      <c r="D3">
         <v>2480000000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1344000000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>659000000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>7971000000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>9765000000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1300000000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1598000000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>17519000000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>946000000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>4455000000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>10421000000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>11976000000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>70000000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>3353000000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1258000000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>9674000000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>927000000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>2655000000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>664000000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>40000000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1192000000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1787000000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>6307000000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>3463618000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>8485382000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>5478488000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>2065512000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>5254199000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>7256792000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>2413701000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>1476187000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>4348572000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>9825914000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>2044294000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>4385912000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>10689125000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>2471295000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>1257313000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>4732127000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>4717877000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>3308182000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>6800540000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>1136581000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>3814480000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>2500370000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>1333537000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>3763793000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>6234796000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>3419048000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>2345140000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>5313308000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>4846148000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>4872021000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>4736819000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>1246920000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BG3">
         <v>0</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
         <v>0</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
       <c r="BN3">
         <v>0</v>
       </c>
@@ -24098,54 +24771,60 @@
       </c>
       <c r="BX3">
         <v>0</v>
       </c>
       <c r="BY3">
         <v>0</v>
       </c>
       <c r="BZ3">
         <v>0</v>
       </c>
       <c r="CA3">
         <v>0</v>
       </c>
       <c r="CB3">
         <v>0</v>
       </c>
       <c r="CC3">
         <v>0</v>
       </c>
       <c r="CD3">
         <v>0</v>
       </c>
       <c r="CE3">
         <v>0</v>
       </c>
+      <c r="CF3">
+        <v>0</v>
+      </c>
+      <c r="CG3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:83">
+    <row r="4" spans="1:85">
       <c r="A4" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -24185,54 +24864,56 @@
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
     </row>
-    <row r="5" spans="1:83">
+    <row r="5" spans="1:85">
       <c r="A5" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -24272,323 +24953,331 @@
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
     </row>
-    <row r="6" spans="1:83">
+    <row r="6" spans="1:85">
       <c r="A6" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B6">
+        <v>3070000000.0</v>
+      </c>
+      <c r="C6">
+        <v>-7042000000.0</v>
+      </c>
+      <c r="D6">
         <v>-32189000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-28357000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>14602000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>58747000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-43159000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>5095000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>28915000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>14838000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-9634000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>18187000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-38695000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-3300928000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-3503464000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>6748362000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-10629000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>115054000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-53816000000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>29374000000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>21864000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>8218000000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>5980000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-48158000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-5227000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>46354826000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-75712826000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>73806645000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>48920593000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-58632193000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-4357050000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-2286917000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>25018287000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-19896321000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-13382650000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>9808472000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-11378949000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-937102000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-38546742000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-174085306000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>222052610000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-6972478000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-52934568000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>58343340000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-9487301000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>58204930000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-32620798000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>38953352000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-14655002000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>26085828000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>13262439000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-10117136000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-33036426000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>39058413000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>9543933000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>5609624000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-9365395000.0</v>
       </c>
-      <c r="BE6"/>
-      <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
     </row>
-    <row r="7" spans="1:83">
+    <row r="7" spans="1:85">
       <c r="A7" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>193</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7">
         <v>88645000000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>57973000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>28067000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>31950000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>74143000000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>66256000000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>44173000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>22312000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>404186000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>244911000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>127211000000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>18744000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>48507000000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>16996000000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>11588000000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>4114000000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>65766000000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>19210000000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>13245000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>5254000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>39662000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>24494881000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -24600,54 +25289,56 @@
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
     </row>
-    <row r="8" spans="1:83">
+    <row r="8" spans="1:85">
       <c r="A8" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -24687,54 +25378,56 @@
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
     </row>
-    <row r="9" spans="1:83">
+    <row r="9" spans="1:85">
       <c r="A9" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -24774,54 +25467,56 @@
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
     </row>
-    <row r="10" spans="1:83">
+    <row r="10" spans="1:85">
       <c r="A10" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -24861,70 +25556,68 @@
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
     </row>
-    <row r="11" spans="1:83">
+    <row r="11" spans="1:85">
       <c r="A11" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -24935,52 +25628,56 @@
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
@@ -24988,126 +25685,128 @@
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
     </row>
-    <row r="12" spans="1:83">
+    <row r="12" spans="1:85">
       <c r="A12" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>14050000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>14050000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1040659000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-3359123000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2474110000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>21830000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>238000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-26097000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>94211000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>19043000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>16275000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-18361000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-18585000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>3134000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-68584183000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-79561580000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>43827187000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>75103576000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-200765574000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-28480126000.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
@@ -25115,54 +25814,56 @@
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
     </row>
-    <row r="13" spans="1:83">
+    <row r="13" spans="1:85">
       <c r="A13" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -25202,587 +25903,601 @@
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
     </row>
-    <row r="14" spans="1:83">
+    <row r="14" spans="1:85">
       <c r="A14" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14">
         <v>6380000000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>5079000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>4955000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>5085000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>6048000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>4909000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>5118000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>5234000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>8072000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>3127000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>15788000000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>5866000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>3563000000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>3761000000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>3648000000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>3680000000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>12705000000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>3968000000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>4091000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>4149000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>3974000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>3859000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>3765000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>3654000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>3852814000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>3777456000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>3613644000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>3782086000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>4025330000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>3587628000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>3493156000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>3411044000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>3503010000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>3100462000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>3094402000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>3101088000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>3319479000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>3390663000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>3112231000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>3017330000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>3154241000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>3091777000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>3041065000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>2963874000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>3006516000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>3090266000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>3053422000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>3055196000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>2873701000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>2458507000.0</v>
       </c>
-      <c r="BC14"/>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
     </row>
-    <row r="15" spans="1:83">
+    <row r="15" spans="1:85">
       <c r="A15" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>201</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>0.0</v>
+      </c>
+      <c r="D15">
         <v>5120000000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>34000000.0</v>
       </c>
-      <c r="D15"/>
-      <c r="E15">
+      <c r="F15"/>
+      <c r="G15">
         <v>4097000000.0</v>
       </c>
-      <c r="F15"/>
-      <c r="G15"/>
       <c r="H15"/>
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15">
         <v>3380000000.0</v>
       </c>
-      <c r="J15"/>
-      <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
         <v>0.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>0.0</v>
       </c>
-      <c r="O15"/>
-[...1 lines deleted...]
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15">
         <v>1103000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4864000000.0</v>
       </c>
       <c r="T15">
         <v>4864000000.0</v>
       </c>
       <c r="U15">
         <v>4864000000.0</v>
       </c>
       <c r="V15">
-        <v>3994000000.0</v>
+        <v>4864000000.0</v>
       </c>
       <c r="W15">
-        <v>3994000000.0</v>
+        <v>4864000000.0</v>
       </c>
       <c r="X15">
         <v>3994000000.0</v>
       </c>
       <c r="Y15">
+        <v>3994000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>3994000000.0</v>
+      </c>
+      <c r="AA15">
         <v>174000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>3738000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>3737826000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>3737826000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>14000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>3533014000.0</v>
       </c>
-      <c r="AE15"/>
-      <c r="AF15"/>
       <c r="AG15"/>
-      <c r="AH15">
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>3546668000.0</v>
       </c>
-      <c r="AI15"/>
-[...1 lines deleted...]
-      <c r="AK15">
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15">
         <v>35180225000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>3481811000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>395350000.0</v>
       </c>
-      <c r="AN15"/>
-      <c r="AO15">
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>482820000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>3328202000.0</v>
       </c>
-      <c r="AQ15"/>
-      <c r="AR15">
+      <c r="AS15"/>
+      <c r="AT15">
         <v>934184000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>2918577000.0</v>
       </c>
-      <c r="AT15"/>
-      <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
-      <c r="AX15">
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>2768828000.0</v>
       </c>
-      <c r="AY15"/>
-[...1 lines deleted...]
-      <c r="BA15">
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15">
         <v>2583714000.0</v>
       </c>
-      <c r="BB15"/>
-      <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
     </row>
-    <row r="16" spans="1:83">
+    <row r="16" spans="1:85">
       <c r="A16" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B16">
+        <v>240491000000.0</v>
+      </c>
+      <c r="C16">
+        <v>220895000000.0</v>
+      </c>
+      <c r="D16">
         <v>227937000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>260126000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>288483000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>273881000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>215134000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>296624000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>253198000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>262614000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>209725000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>219359000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>201172000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>239867000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>3540795000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>7044259000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>295897000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>306526000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>191472000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>245288000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>215914000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>194050000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>185832000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>179852000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>228010000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>233239000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>186884174000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>262597000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>188790355000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>139869762000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>198501955000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>202859005000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>205145922000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>180127635000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>200023956000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>213406606000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>203598134000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>214977083000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>215914185000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>254460927000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>428546233000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>206493623000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>213466101000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>266400669000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>208057329000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>217544630000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>159339700000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>191960498000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>153007146000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>167662147000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>141576319000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>128313880000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>138431016000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>171467442000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>132409029000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>122865096000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>117255472000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>126620867000.0</v>
       </c>
-      <c r="BF16"/>
-      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
     </row>
-    <row r="17" spans="1:83">
+    <row r="17" spans="1:85">
       <c r="A17" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -25822,335 +26537,343 @@
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
     </row>
-    <row r="18" spans="1:83">
+    <row r="18" spans="1:85">
       <c r="A18" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B18">
+        <v>25246000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-14112000000.0</v>
+      </c>
+      <c r="D18">
         <v>-63397000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-16287000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>15135000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>61980000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-62282000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>26757000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>43678000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>9617000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-34238000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>17728000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-32228000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>8167000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>30318000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>14585000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>7868000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>14794000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-14787000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-12555000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>8456000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>14379000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>28279000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-12503000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-13736000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-2845093000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>7308093000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>7602626000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>7881374000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>11462699000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>4319470000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>13289158000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>13254228000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>24696239000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>7036023000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>10034995000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>11140124000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-57448752000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>102042877000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>21547500000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>5339625000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>12109634000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>20033457000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>4010008000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>23963428000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>21701544000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>16267812000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>20846346000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-70308447000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>29920747000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>10272708000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>3019996000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>12668133000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>28506279000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>127947000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>5879151000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>11677191000.0</v>
       </c>
-      <c r="BE18"/>
-      <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
     </row>
-    <row r="19" spans="1:83">
+    <row r="19" spans="1:85">
       <c r="A19" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>205</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>1808000000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>782000000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>3058000000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-5884000000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>5330000000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-113000000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>5205000000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-6604000000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>14080000000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-3454000000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-548000000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-4288404000000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>2267000000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>4276725000000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-1007000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1000000000000.0</v>
       </c>
       <c r="S19">
         <v>-1000000000000.0</v>
       </c>
       <c r="T19">
         <v>-1000000000000.0</v>
       </c>
       <c r="U19">
+        <v>-1000000000000.0</v>
+      </c>
+      <c r="V19">
+        <v>-1000000000000.0</v>
+      </c>
+      <c r="W19">
         <v>-5000000000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-5000000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5000000000.0</v>
       </c>
       <c r="Y19">
         <v>5000000000.0</v>
       </c>
       <c r="Z19">
+        <v>5000000000.0</v>
+      </c>
+      <c r="AA19">
+        <v>5000000000.0</v>
+      </c>
+      <c r="AB19">
         <v>-7669222000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-4142578000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-1538422000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -26160,54 +26883,56 @@
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
     </row>
-    <row r="20" spans="1:83">
+    <row r="20" spans="1:85">
       <c r="A20" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -26247,132 +26972,138 @@
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
     </row>
-    <row r="21" spans="1:83">
+    <row r="21" spans="1:85">
       <c r="A21" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B21">
+        <v>-14342000000.0</v>
+      </c>
+      <c r="C21">
+        <v>-6312000000.0</v>
+      </c>
+      <c r="D21">
         <v>-4712000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-12672000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-2943000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>852000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>13465000000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21">
         <v>-30753000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-161545000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-19292000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-40780000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-26499000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-15442000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-57178000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-13045000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-24431000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-3979000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-27488000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-65000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-6639998000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-3996413000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>17392608000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-37247197000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>125101418000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>17630601000.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
@@ -26380,896 +27111,920 @@
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
     </row>
-    <row r="22" spans="1:83">
+    <row r="22" spans="1:85">
       <c r="A22" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B22">
+        <v>-353000000.0</v>
+      </c>
+      <c r="C22">
+        <v>53911000000.0</v>
+      </c>
+      <c r="D22">
         <v>22347000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>25325000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-6398000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-1448000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>29712000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-11913000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-2845500000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-45879000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>5409000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>3014000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-21807000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>12071000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>27121000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>2150000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>3260000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>24468000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-13860000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-9900000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>9120000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>14419000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>29471000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-10716000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-14712000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>618525000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>15793475000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>13081114000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>9946886000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>16716898000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>11576262000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>15702859000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>14730415000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>29044811000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>16861937000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>12079289000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>15526036000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-46759627000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>104514172000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>22804813000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>10071752000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>16827511000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>23341639000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>10810548000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>25100009000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>25516024000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>18768182000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>22179883000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>18033769000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>36155543000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>13691756000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>5365136000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>17981441000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>33352427000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>4999968000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>10615970000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>12924111000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>41806365000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>1566914000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>7602443000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>6039021000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>21813819000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>12225725000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>7239121000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>14746475000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>1388228000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>1139250000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>6177725000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>4746197000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>4741194000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>8058555000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>3267821000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>4666893000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>3032792000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>9897345000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>6764914000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>3359756000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>162910000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>8782927000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>25297374000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>795929000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>19206946000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>3149698500.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>3149698500.0</v>
       </c>
     </row>
-    <row r="23" spans="1:83">
+    <row r="23" spans="1:85">
       <c r="A23" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B23">
+        <v>-1470000000.0</v>
+      </c>
+      <c r="C23">
+        <v>57027000000.0</v>
+      </c>
+      <c r="D23">
         <v>-1594000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-1279000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-1800000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-2646000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-1691000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-1609000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-1846000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-6209000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-1470000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-1469000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>5191000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2035000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>42559000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>37401000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>11674000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1102950000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>4864000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>600000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>2456000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-5000000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>105549000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>9200000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-9200000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>5000000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1172000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>165800000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-197000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>144657531000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>243366986000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>144500000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>112200000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>96923751000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>134152135000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>13654000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>55150784000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>35180225000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>78901030000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>190404650000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>28000000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>26425970000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>74700000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>85534761000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>100164359000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>2918577000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-2918577000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>138705798000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>81727378000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>81282557000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>89582748000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>159034155000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>45125668000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>2583714000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-2583714000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>27250636000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>13379892000.0</v>
       </c>
-      <c r="BE23"/>
-      <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
     </row>
-    <row r="24" spans="1:83">
+    <row r="24" spans="1:85">
       <c r="A24" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>209</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>-2927000000.0</v>
+      </c>
+      <c r="D24">
         <v>4288000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>2126000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>3717000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>765000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>6707000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>3995000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>6803000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>10915000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>15026000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>402000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>1860000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>1919000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>1208000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>1203000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>251000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-995852000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>2035000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>2363000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>2528000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-8307000000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-55000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>1175000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>12521000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>12788840000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>816160000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>1335910000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>527090000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>3342656000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>520579000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>338870000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>240443000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-30249165000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>1521723000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>891660000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>4879458000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>265714228000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-270653166000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-270846735000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>548380000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>3275954000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>297101000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-7745731000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>159365000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>526893000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-7121791000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-21657569000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>23556950000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>13521421000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>15392054000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>1239521000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>2620579000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>3169715000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>2738407000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>2264015000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>778296000.0</v>
       </c>
-      <c r="BE24"/>
-      <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
     </row>
-    <row r="25" spans="1:83">
+    <row r="25" spans="1:85">
       <c r="A25" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B25">
+        <v>26750000000.0</v>
+      </c>
+      <c r="C25">
+        <v>-72425000000.0</v>
+      </c>
+      <c r="D25">
         <v>-60917000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-14943000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>15794000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>65019000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-87308000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>44925000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>31231000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>66967000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-43610000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>14051000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-5234000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-20143000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-30248000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-17938000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-9126000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-24468000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>13860000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>9900000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-9120000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-14419000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-29471000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>10716000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>3134000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-618525000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-15793475000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-13081114000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-9946886000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-16716898000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-11576262000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-15702859000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-14730415000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-29044811000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-16861937000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-12079289000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-15526036000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>46759627000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-104514172000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-22804813000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-10071752000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-16827511000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-23341639000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-10810548000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-25100009000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-25516024000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-18768182000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-22179883000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-87542297000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-36155543000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-13691756000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-5365136000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-17981441000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-33352427000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-4999968000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-10615970000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-12924111000.0</v>
       </c>
-      <c r="BE25"/>
-      <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
     </row>
-    <row r="26" spans="1:83">
+    <row r="26" spans="1:85">
       <c r="A26" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -27309,54 +28064,56 @@
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
     </row>
-    <row r="27" spans="1:83">
+    <row r="27" spans="1:85">
       <c r="A27" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -27396,641 +28153,661 @@
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
     </row>
-    <row r="28" spans="1:83">
+    <row r="28" spans="1:85">
       <c r="A28" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B28">
+        <v>-15812000000.0</v>
+      </c>
+      <c r="C28">
+        <v>12694000000.0</v>
+      </c>
+      <c r="D28">
         <v>26595000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-13985000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-4743000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-5891000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>11774000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-23254000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-16237000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-6307000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>8775000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-419000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-24860000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-30753000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-161545000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-19292000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-40780000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1085676000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-20306000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-57178000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-13045000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-29431000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-7973000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-18288000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-9265000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-1640172000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-7733828000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>17392197000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-37247197000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>125101418000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>14097587000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>57381903000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>43720546000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>35239515000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-9867071000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-21555113000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-5901462000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>3126161000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-42296171000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>99977879000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>194576192000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-76120037000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-29038232000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>6810973000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>26965525000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>54002607000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>2451249000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>59121701000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>32155831000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>28198400000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>27769948000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>135938868000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>9054545000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>24979175000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>42946429000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>16376226000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-6783307000.0</v>
       </c>
-      <c r="BE28"/>
-      <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
     </row>
-    <row r="29" spans="1:83">
+    <row r="29" spans="1:85">
       <c r="A29" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B29">
+        <v>26397000000.0</v>
+      </c>
+      <c r="C29">
+        <v>-18514000000.0</v>
+      </c>
+      <c r="D29">
         <v>-60917000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-14943000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>15794000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>69951000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-52517000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>28057000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>45276000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>27136000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-33292000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>22183000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-21807000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>20143000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>30248000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>17938000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>9126000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>24468000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-13860000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-9900000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>9120000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>14419000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>29471000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-10716000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-7429000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>618525000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>15793475000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>13081114000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>9946886000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>16716898000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>11576262000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>15702859000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>14730415000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>29044811000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>16861937000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>12079289000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>15526036000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-46759627000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>104514172000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>22804813000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>10071752000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>16827511000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>23341639000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>10810548000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>25100009000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>25516024000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>18768182000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>22179883000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-66544654000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>36155543000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>13691756000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>5365136000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>17981441000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>33352427000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>4999968000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>10615970000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>12924111000.0</v>
       </c>
-      <c r="BE29"/>
-      <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
     </row>
-    <row r="30" spans="1:83">
+    <row r="30" spans="1:85">
       <c r="A30" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B30">
+        <v>-745000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-1575000000.0</v>
+      </c>
+      <c r="D30">
         <v>1808000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>782000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>3058000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-5884000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>5330000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-651000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-779000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-5998000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>14080000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-3454000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-548000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-4288404000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>2267000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>4276725000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-1007000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-1002236000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>1108000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-292000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>1864000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-3573000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-1247000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-612000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>6214000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>9325222000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-7669222000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-4142578000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-1538422000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-1911543000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-6736213000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-2074831000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-1235744000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-34747737000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-8304191000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-1152634000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>493546000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-16002277000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-2097081000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-272104048000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-4183747000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-2320424000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-1537580000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-14546271000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-967216000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-3287587000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-9622161000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-22991106000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>19793157000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>7286625000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>11973006000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-1105619000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-2692729000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-1676433000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-2133614000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-2472804000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-468624000.0</v>
       </c>
-      <c r="BE30"/>
-      <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>