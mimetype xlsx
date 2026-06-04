--- v0 (2026-03-01)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -265,50 +268,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -986,81 +992,82 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T62"/>
+  <dimension ref="A1:U62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1077,3458 +1084,3614 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="2" spans="1:20">
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B2">
+        <v>61912000.0</v>
+      </c>
+      <c r="C2">
         <v>12300000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>14900000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>19108000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7905000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10557000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8089000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>8929000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1207000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>963000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>622000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2123000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1289000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5353000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1286000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1391000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3502000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>36000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>502000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>19648000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
+      <c r="U3"/>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
+      <c r="U4"/>
     </row>
-    <row r="5" spans="1:20">
+    <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B5">
+        <v>1777000.0</v>
+      </c>
+      <c r="C5">
         <v>8624000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>19340000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>31480000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>227000.0</v>
       </c>
-      <c r="F5">
-[...1 lines deleted...]
-      </c>
       <c r="G5">
         <v>0.0</v>
       </c>
       <c r="H5">
+        <v>0.0</v>
+      </c>
+      <c r="I5">
         <v>-111611000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-148014000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-376165000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-248306000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-234146000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-196600000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-158200000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-122300000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-85800000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-45800000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-8700000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>4739000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>21969000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
+      <c r="U6"/>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B7">
+        <v>19067000.0</v>
+      </c>
+      <c r="C7">
         <v>8717000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>28365000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>34408000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>178335000.0</v>
       </c>
-      <c r="F7">
-[...2 lines deleted...]
-      <c r="G7"/>
+      <c r="G7">
+        <v>0.0</v>
+      </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
+      <c r="U7"/>
     </row>
-    <row r="8" spans="1:20">
+    <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B8">
+        <v>359000.0</v>
+      </c>
+      <c r="C8">
         <v>355000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>351000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>359000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>365000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>180000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>178000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>102000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
+      <c r="U8"/>
     </row>
-    <row r="9" spans="1:20">
+    <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B9">
+        <v>694331000.0</v>
+      </c>
+      <c r="C9">
         <v>680743000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>676592000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>688262000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>698463000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>586355000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>565586000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>512379000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>387229000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>386708000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>386425000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>386350000.0</v>
       </c>
-      <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
+      <c r="U9"/>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B10">
+        <v>324396000.0</v>
+      </c>
+      <c r="C10">
         <v>141375000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>138640000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>120130000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>67280000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>81582000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>138024000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>82059000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>73266000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>54243000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>53591000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>33295000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>24536000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>26145000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>25814000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>28360000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>30810000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>26363000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1891000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-17819000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B11">
+        <v>273876000.0</v>
+      </c>
+      <c r="C11">
         <v>141375000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>138640000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>120130000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>67280000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>80757000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>138024000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>82059000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>73266000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>54243000.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
+      <c r="U11"/>
     </row>
-    <row r="12" spans="1:20">
+    <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B12">
+        <v>523496000.0</v>
+      </c>
+      <c r="C12">
         <v>167525000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>152640000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>128680000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>75180000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>81582000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>138024000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>82059000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>73266000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>54243000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>53591000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>33295000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>24536000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>26145000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>25814000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>28360000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>30810000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>26363000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1891000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-17819000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B13">
+        <v>359000.0</v>
+      </c>
+      <c r="C13">
         <v>355000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>351000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>359000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>365000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>177000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>175000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>795000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>550000.0</v>
       </c>
       <c r="J13">
         <v>550000.0</v>
       </c>
       <c r="K13">
-        <v>549000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="L13">
         <v>549000.0</v>
       </c>
       <c r="M13">
         <v>549000.0</v>
       </c>
       <c r="N13">
         <v>549000.0</v>
       </c>
       <c r="O13">
         <v>549000.0</v>
       </c>
       <c r="P13">
+        <v>549000.0</v>
+      </c>
+      <c r="Q13">
         <v>545000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>541000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>537000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="T13">
         <v>5000.0</v>
       </c>
+      <c r="U13">
+        <v>5000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:20">
+    <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B14">
+        <v>35708000.0</v>
+      </c>
+      <c r="C14">
         <v>35578000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>35928922.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>37204345.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>35508015.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>18002525.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>12156906.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7440134.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>6922730.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>6907538.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6898918.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>5977967.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5970908.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5954248.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>5931001.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>6789570.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>6770101.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>5150782.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12500.0</v>
       </c>
       <c r="T14">
         <v>12500.0</v>
       </c>
+      <c r="U14">
+        <v>12500.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:20">
+    <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>177000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>175000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>99000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>69000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>550000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>549000.0</v>
       </c>
       <c r="L15">
         <v>549000.0</v>
       </c>
       <c r="M15">
-        <v>500000.0</v>
+        <v>549000.0</v>
       </c>
       <c r="N15">
         <v>500000.0</v>
       </c>
       <c r="O15">
         <v>500000.0</v>
       </c>
       <c r="P15">
         <v>500000.0</v>
       </c>
       <c r="Q15">
         <v>500000.0</v>
       </c>
       <c r="R15">
         <v>500000.0</v>
       </c>
-      <c r="S15"/>
+      <c r="S15">
+        <v>500000.0</v>
+      </c>
       <c r="T15"/>
+      <c r="U15"/>
     </row>
-    <row r="16" spans="1:20">
+    <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B16">
+        <v>48885000.0</v>
+      </c>
+      <c r="C16">
         <v>44742000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>40331000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>12569000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>8496000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5623000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>9987000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3118000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2178000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1940000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>796000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>462000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>6887000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>5419000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4953000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5575000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>4589000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>6436000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>6098000.0</v>
       </c>
-      <c r="T16"/>
+      <c r="U16"/>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
+      <c r="U17"/>
     </row>
-    <row r="18" spans="1:20">
+    <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>54663000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>37629000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>22951000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>16408000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>10517000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>11259000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="K18">
         <v>20000.0</v>
       </c>
       <c r="L18">
+        <v>20000.0</v>
+      </c>
+      <c r="M18">
         <v>407000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1882000.0</v>
       </c>
-      <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
+      <c r="U18"/>
     </row>
-    <row r="19" spans="1:20">
+    <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
+      <c r="U19"/>
     </row>
-    <row r="20" spans="1:20">
+    <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
+      <c r="U20"/>
     </row>
-    <row r="21" spans="1:20">
+    <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>14218000.0</v>
       </c>
-      <c r="E21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F21"/>
       <c r="G21">
+        <v>0.0</v>
+      </c>
+      <c r="H21">
         <v>1467000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>5400000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>7000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>16000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>39000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>67000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>95000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>73000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>92000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>13671000.0</v>
       </c>
-      <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>7840000.0</v>
       </c>
-      <c r="S21"/>
       <c r="T21"/>
+      <c r="U21"/>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B22">
+        <v>14600000.0</v>
+      </c>
+      <c r="C22">
         <v>18905000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>15764000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>12237000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>11410000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>6316000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>5595000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>5769000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>742000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>553000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>610000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>553000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>5340000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2291000.0</v>
       </c>
-      <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
-      <c r="S22">
+      <c r="S22"/>
+      <c r="T22">
         <v>1613000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>4002000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B23">
+        <v>2861203000.0</v>
+      </c>
+      <c r="C23">
         <v>2373245000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2171780000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2106215000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1994114000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1274191000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1351825000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1233487000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>675184000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>776257000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>904920000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>886627000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>858247000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>903680000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>939535000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>981022000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1027358000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>966608000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>674625000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>344467000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B24">
+        <v>541575000.0</v>
+      </c>
+      <c r="C24">
         <v>538781000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>619175000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>744557000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>880134000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>692775000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>809357000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>813130000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>358515000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>388847000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>442913000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>414782000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>316256000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>375104000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>437612000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>488269000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>519892000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>542100000.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
+      <c r="U24"/>
     </row>
-    <row r="25" spans="1:20">
+    <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B25">
+        <v>541575000.0</v>
+      </c>
+      <c r="C25">
         <v>538781000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>619175000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>744557000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>880134000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>692775000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>809357000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>813130000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>358515000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>388847000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>442913000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>401869000.0</v>
       </c>
-      <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
+      <c r="U25"/>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
+      <c r="U26"/>
     </row>
-    <row r="27" spans="1:20">
+    <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
+      <c r="U27"/>
     </row>
-    <row r="28" spans="1:20">
+    <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B28">
+        <v>364746000.0</v>
+      </c>
+      <c r="C28">
         <v>542682000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>673788000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>848667000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1181505000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>687874000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>758865000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>795159000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>325249000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>365630000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>424482000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>381487000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>341830000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>399531000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>457798000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>528697000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>559501000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>543693000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>399209000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>156977000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B29">
+        <v>2471159000.0</v>
+      </c>
+      <c r="C29">
         <v>2138821000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1996816000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1900880000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1783003000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1234194000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1303288000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1193577000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>650120000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
+      <c r="U29"/>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B30">
+        <v>50035000.0</v>
+      </c>
+      <c r="C30">
         <v>12843000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>5367000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4357000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6117000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4766000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>7919000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4505000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2352000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>987000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2329000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2240000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>7121000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>15578000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>14750000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>7605000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>8451000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2351000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>185000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>27214000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:20">
+    <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>966491000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>712553000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>464741000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>404935000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>310962000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>250898000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>328877000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>396727000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>438069000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>399371000.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
+      <c r="U31"/>
     </row>
-    <row r="32" spans="1:20">
+    <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B32">
+        <v>320205000.0</v>
+      </c>
+      <c r="C32">
         <v>37241000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>15237000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-24719000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-101405000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-13600000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>32274000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3456000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>20352000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
+      <c r="U32"/>
     </row>
-    <row r="33" spans="1:20">
+    <row r="33" spans="1:21">
       <c r="A33" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B33">
+        <v>2234215000.0</v>
+      </c>
+      <c r="C33">
         <v>2072003000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1876103000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1869168000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1850756000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1175578000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1189955000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1134515000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>597796000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>719328000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>847289000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>846782000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>819859000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>859662000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>894031000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>940044000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>983198000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>933608000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>481759000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>312381000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:20">
+    <row r="34" spans="1:21">
       <c r="A34" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B34">
+        <v>90054000.0</v>
+      </c>
+      <c r="C34">
         <v>49431000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>5662000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>14218000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>55376000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>4462000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>6470000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>8470000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>8011000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>9782000.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
+      <c r="U34"/>
     </row>
-    <row r="35" spans="1:20">
+    <row r="35" spans="1:21">
       <c r="A35" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B35">
+        <v>753335999.0</v>
+      </c>
+      <c r="C35">
         <v>645763000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>706952000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>877958000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1036798000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>697237000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>815827000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>821609000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>366543000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>399385000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>454522000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>428509000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>389600000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>461404000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>535057000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>585075000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>605322000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>652549000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>178061000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>136628000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:20">
+    <row r="36" spans="1:21">
       <c r="A36" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B36">
+        <v>121766000.0</v>
+      </c>
+      <c r="C36">
         <v>168729000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>199792000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>240980000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>161801000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>22951000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>22111000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>16344000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>11242000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>195000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>306000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>10172000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1882000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>3166000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>3626000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>3865000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>5077000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>3131000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>6460000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>26152000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:20">
+    <row r="37" spans="1:21">
       <c r="A37" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
+      <c r="U37"/>
     </row>
-    <row r="38" spans="1:20">
+    <row r="38" spans="1:21">
       <c r="A38" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B38">
+        <v>271327000.0</v>
+      </c>
+      <c r="C38">
         <v>187363000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>212002000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>245861000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>167940000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>34995000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>32902000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>16344000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>11259000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>195000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>306000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>10172000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1882000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>3166000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>3636000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>3865000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>5238000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>3131000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>314131000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>308802000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:20">
+    <row r="39" spans="1:21">
       <c r="A39" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B39">
+        <v>38857000.0</v>
+      </c>
+      <c r="C39">
         <v>101969000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>121906000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>91773000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>50651000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>5949000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>6423000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>4453000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1028000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1146000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1101000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3148000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>6728000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>799000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1913000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1986000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1873000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1260000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>188983000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>870000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:20">
+    <row r="40" spans="1:21">
       <c r="A40" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B40">
+        <v>48419000.0</v>
+      </c>
+      <c r="C40">
         <v>61683000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>31956000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>5849000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1371000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>19352000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>23988000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>19381000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>11880000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>14786000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>17054000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2119000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>17782000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>19763000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>22992000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>23373000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>20560000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>17376000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-794713000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>376000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:20">
+    <row r="41" spans="1:21">
       <c r="A41" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>133401000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>156664000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>4462000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>6470000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>8479000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>10499000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>9802000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>11609000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>13693000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>28325000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>41297000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>49445000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>48806000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>37430000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>62449000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1403000.0</v>
       </c>
-      <c r="T41"/>
+      <c r="U41"/>
     </row>
-    <row r="42" spans="1:20">
+    <row r="42" spans="1:21">
       <c r="A42" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B42">
+        <v>694331000.0</v>
+      </c>
+      <c r="C42">
         <v>680743000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>676592000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>688262000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>698463000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>586355000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>565586000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>512379000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>387229000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>762873000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>386425000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>620496000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>352676000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>352316000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>351856000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>351295000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>350319000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>347810000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>179661000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>148027000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:20">
+    <row r="43" spans="1:21">
       <c r="A43" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
+      <c r="U43"/>
     </row>
-    <row r="44" spans="1:20">
+    <row r="44" spans="1:21">
       <c r="A44" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
-      <c r="M44">
-[...1 lines deleted...]
-      </c>
+      <c r="M44"/>
       <c r="N44">
         <v>44976000.0</v>
       </c>
       <c r="O44">
-        <v>48000000.0</v>
+        <v>44976000.0</v>
       </c>
       <c r="P44">
         <v>48000000.0</v>
       </c>
       <c r="Q44">
         <v>48000000.0</v>
       </c>
       <c r="R44">
         <v>48000000.0</v>
       </c>
       <c r="S44">
+        <v>48000000.0</v>
+      </c>
+      <c r="T44">
         <v>61795000.0</v>
       </c>
-      <c r="T44">
+      <c r="U44">
         <v>61796000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:20">
+    <row r="45" spans="1:21">
       <c r="A45" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B45">
+        <v>2467019000.0</v>
+      </c>
+      <c r="C45">
         <v>2307489000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2004823000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1628188000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1688955000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1141947000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1155586000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1112771000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>586530000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>719117000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>846944000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>836543000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>817900000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>856400000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>890300000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>922500000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>978000000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>922600000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>475299000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>286229000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:20">
+    <row r="46" spans="1:21">
       <c r="A46" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B46">
+        <v>1998849000.0</v>
+      </c>
+      <c r="C46">
         <v>1903274000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1676311000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1628188000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1688955000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1141947000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1166377000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1112771000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>597789000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>719117000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>846944000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>836543000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>817882000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>856423000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>890303000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>922508000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>977960000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>922637000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>475299000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>286229000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:20">
+    <row r="47" spans="1:21">
       <c r="A47" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B47">
+        <v>1962888000.0</v>
+      </c>
+      <c r="C47">
         <v>1884640000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>1664101000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>1623307000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1682816000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1140583000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1155586000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1112771000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>586530000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>719117000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>846944000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>836543000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>817882000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>856423000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>890303000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>922508000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>977960000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>922637000.0</v>
       </c>
-      <c r="S47"/>
       <c r="T47"/>
+      <c r="U47"/>
     </row>
-    <row r="48" spans="1:20">
+    <row r="48" spans="1:21">
       <c r="A48" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B48">
+        <v>1104617000.0</v>
+      </c>
+      <c r="C48">
         <v>773759000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>488105000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>246390000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>13498000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-121794000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-159362000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-196119000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-135693000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-58365000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>9792000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>51237000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>46241000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>13723000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-18205000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-27276000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-23305000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-53308000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-96925000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>2647000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:20">
+    <row r="49" spans="1:21">
       <c r="A49" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
+      <c r="U49"/>
     </row>
-    <row r="50" spans="1:20">
+    <row r="50" spans="1:21">
       <c r="A50" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B50">
+        <v>128500000.0</v>
+      </c>
+      <c r="C50">
         <v>136559000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>193253000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>189832000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>190316000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>76681000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>87532000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>64088000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>40000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>31026000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>35160000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>401869000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>432631000.0</v>
       </c>
-      <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
+      <c r="U50"/>
     </row>
-    <row r="51" spans="1:20">
+    <row r="51" spans="1:21">
       <c r="A51" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B51">
+        <v>689142000.0</v>
+      </c>
+      <c r="C51">
         <v>684057000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>812428000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>968797000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1248785000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>769456000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>896889000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>877218000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>398515000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>419873000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>478073000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>417147000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>366366000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>425676000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>483612000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>557057000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>590311000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>570056000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>401100000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>139158000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:20">
+    <row r="52" spans="1:21">
       <c r="A52" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B52">
+        <v>147567000.0</v>
+      </c>
+      <c r="C52">
         <v>145276000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>193253000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>224240000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>226991000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>76681000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>87532000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>64088000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>40000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>30290000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>35160000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>15278000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>50110000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>50572000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>46000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>46619000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>70419000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1608000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>802200000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>17819000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:20">
+    <row r="53" spans="1:21">
       <c r="A53" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B53">
+        <v>199100000.0</v>
+      </c>
+      <c r="C53">
         <v>26150000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>14000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>8550000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>7900000.0</v>
       </c>
-      <c r="F53">
-[...2 lines deleted...]
-      <c r="G53"/>
+      <c r="G53">
+        <v>0.0</v>
+      </c>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
-      <c r="M53">
-[...1 lines deleted...]
-      </c>
+      <c r="M53"/>
       <c r="N53">
         <v>3000.0</v>
       </c>
       <c r="O53">
-        <v>3027000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="P53">
         <v>3027000.0</v>
       </c>
       <c r="Q53">
-        <v>3026000.0</v>
+        <v>3027000.0</v>
       </c>
       <c r="R53">
         <v>3026000.0</v>
       </c>
-      <c r="S53"/>
+      <c r="S53">
+        <v>3026000.0</v>
+      </c>
       <c r="T53"/>
+      <c r="U53"/>
     </row>
-    <row r="54" spans="1:20">
+    <row r="54" spans="1:21">
       <c r="A54" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
+      <c r="U54"/>
     </row>
-    <row r="55" spans="1:20">
+    <row r="55" spans="1:21">
       <c r="A55" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B55">
+        <v>2861203000.0</v>
+      </c>
+      <c r="C55">
         <v>2373245000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2171780000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2106215000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1994114000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1274191000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1351825000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1233487000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>675184000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>776257000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>904920000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>886627000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>858247000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>903680000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>939535000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>981022000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1027358000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>966608000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>674625000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>344467000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:20">
+    <row r="56" spans="1:21">
       <c r="A56" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B56">
+        <v>626988000.0</v>
+      </c>
+      <c r="C56">
         <v>301242000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>295677000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>237047000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>143358000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>98613000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>161870000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>98972000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>77388000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>56929000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>57631000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>39845000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>38388000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>44018000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>45504000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>40978000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>44160000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>33000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>192866000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>32086000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:20">
+    <row r="57" spans="1:21">
       <c r="A57" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B57">
+        <v>306783000.0</v>
+      </c>
+      <c r="C57">
         <v>264001000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>280440000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>261766000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>244763000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>112213000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>129596000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>95516000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>57036000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>47979000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>53632000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>19982000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>69181000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>75688000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>70278000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>71383000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>94481000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>19020000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>409089000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>37843000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:20">
+    <row r="58" spans="1:21">
       <c r="A58" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B58">
+        <v>1060118999.0</v>
+      </c>
+      <c r="C58">
         <v>909764000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>987392000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1139724000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1281561000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>809450000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>945423000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>917125000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>423579000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>447364000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>508154000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>448491000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>458781000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>537092000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>605335000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>656458000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>699803000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>671569000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>587150000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>174471000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:20">
+    <row r="59" spans="1:21">
       <c r="A59" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
+      <c r="U59"/>
     </row>
-    <row r="60" spans="1:20">
+    <row r="60" spans="1:21">
       <c r="A60" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B60">
+        <v>1801084000.0</v>
+      </c>
+      <c r="C60">
         <v>1463481000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1184388000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>966491000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>712553000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>464741000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>406402000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>316362000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>251605000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>328893000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>396766000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>438136000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>399466000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>366588000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>334200000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>324564000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>327555000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>295039000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>87475000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>169996000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:20">
+    <row r="61" spans="1:21">
       <c r="A61" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
+      <c r="U61"/>
     </row>
-    <row r="62" spans="1:20">
+    <row r="62" spans="1:21">
       <c r="A62" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
+      <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CA62"/>
+  <dimension ref="A1:CC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79">
+    <row r="1" spans="1:81">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C1" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>84</v>
       </c>
       <c r="F1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G1" t="s">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>87</v>
       </c>
       <c r="J1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="K1" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>90</v>
       </c>
       <c r="N1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O1" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>93</v>
       </c>
       <c r="R1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="S1" t="s">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>96</v>
       </c>
       <c r="V1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="W1" t="s">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>99</v>
       </c>
       <c r="Z1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AA1" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>102</v>
       </c>
       <c r="AD1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AE1" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="AH1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AI1" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>108</v>
       </c>
       <c r="AL1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AM1" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>111</v>
       </c>
       <c r="AP1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AQ1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="AT1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AU1" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>117</v>
       </c>
       <c r="AX1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AY1" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>120</v>
       </c>
       <c r="BB1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BC1" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>123</v>
       </c>
       <c r="BF1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BG1" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="BJ1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BK1" t="s">
-        <v>127</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>129</v>
       </c>
       <c r="BN1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BO1" t="s">
-        <v>130</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>131</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="BR1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BS1" t="s">
-        <v>133</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>134</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>135</v>
       </c>
       <c r="BV1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BW1" t="s">
-        <v>136</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>137</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>138</v>
       </c>
       <c r="BZ1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="CA1" t="s">
-        <v>139</v>
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>140</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>141</v>
       </c>
     </row>
-    <row r="2" spans="1:79">
+    <row r="2" spans="1:81">
       <c r="A2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B2">
+        <v>63848000.0</v>
+      </c>
+      <c r="C2">
+        <v>61912000.0</v>
+      </c>
+      <c r="D2">
         <v>42608000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>45590000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>32788000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>12300000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>22853000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>18398000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>13598000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>14900000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>19304000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>25809000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>22248000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>19108000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>19373000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>18509000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>12928000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>13159000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>15161000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>10806000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>10545000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>10557000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>9469000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>14869000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>10672000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>8089000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>7925000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>8043000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>7140000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>8929000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>276000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>478000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>726000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1207000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>452000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>791000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1277000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>963000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>874000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1638000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>957000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>957000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>989000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>906000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1386000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>2123000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1885000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>2511000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>2122000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>1289000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>1286000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>2667000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>4349000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>5353000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>1177000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>3932000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>6315000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>1286000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>7217000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>3059000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>1008000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>1008000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>388000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>3010000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>13000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>3502000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>334000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>54000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>275000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>36000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>600000.0</v>
       </c>
-      <c r="BS2"/>
-      <c r="BT2">
+      <c r="BU2"/>
+      <c r="BV2">
         <v>3466000.0</v>
       </c>
-      <c r="BU2"/>
-      <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
     </row>
-    <row r="3" spans="1:79">
+    <row r="3" spans="1:81">
       <c r="A3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4564,54 +4727,56 @@
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
     </row>
-    <row r="4" spans="1:79">
+    <row r="4" spans="1:81">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4647,257 +4812,265 @@
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
     </row>
-    <row r="5" spans="1:79">
+    <row r="5" spans="1:81">
       <c r="A5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B5">
+        <v>1176000.0</v>
+      </c>
+      <c r="C5">
+        <v>1777000.0</v>
+      </c>
+      <c r="D5">
         <v>3103000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>4613000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>6215000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>8624000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>8729000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>17862000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>19581000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>19340000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>28874000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>28009000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>24298000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>31480000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>35989000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>23270000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>17510000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>227000.0</v>
       </c>
-      <c r="R5"/>
-      <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5">
         <v>-157202000.0</v>
       </c>
-      <c r="V5"/>
-[...1 lines deleted...]
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-151350000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-151350000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-141354000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-131268000.0</v>
       </c>
-      <c r="AB5"/>
-      <c r="AC5">
+      <c r="AD5"/>
+      <c r="AE5">
         <v>-696000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-696000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-332000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-326200000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-148000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-308600000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-299200000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-290400000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-290400000.0</v>
       </c>
-      <c r="AL5"/>
-[...1 lines deleted...]
-      <c r="AN5">
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5">
         <v>-248300000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-248300000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-317200000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-256400000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-245000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-234100000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-224900000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-216600000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-206600000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-196600000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-186514000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-176431000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-166300000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-158200000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-148700000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-139900000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-129800000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-122300000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-112600000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-104300000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-95300000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-95300000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-75700000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-65600000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-55700000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-45800000.0</v>
       </c>
-      <c r="BN5"/>
-      <c r="BO5">
+      <c r="BP5"/>
+      <c r="BQ5">
         <v>-26496000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-17514000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-8731000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-2800000.0</v>
       </c>
-      <c r="BS5"/>
-      <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
     </row>
-    <row r="6" spans="1:79">
+    <row r="6" spans="1:81">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -4933,91 +5106,95 @@
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
     </row>
-    <row r="7" spans="1:79">
+    <row r="7" spans="1:81">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B7"/>
-      <c r="C7"/>
+      <c r="C7">
+        <v>19067000.0</v>
+      </c>
       <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7">
         <v>8717000.0</v>
       </c>
-      <c r="F7"/>
-      <c r="G7"/>
       <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7">
         <v>28365000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7"/>
       <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7">
         <v>34408000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>150828000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>36675000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>36675000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>178335000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="T7"/>
+      <c r="U7">
         <v>68735000.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
@@ -5032,111 +5209,117 @@
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
     </row>
-    <row r="8" spans="1:79">
+    <row r="8" spans="1:81">
       <c r="A8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B8">
+        <v>359000.0</v>
+      </c>
+      <c r="C8">
+        <v>359000.0</v>
+      </c>
+      <c r="D8">
         <v>358000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>357000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>357000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>355000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>355000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>353000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>351000.0</v>
       </c>
       <c r="J8">
         <v>351000.0</v>
       </c>
       <c r="K8">
         <v>351000.0</v>
       </c>
       <c r="L8">
+        <v>351000.0</v>
+      </c>
+      <c r="M8">
+        <v>351000.0</v>
+      </c>
+      <c r="N8">
         <v>354000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>359000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>362000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>367000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>369000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>365000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>362000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>362000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5151,469 +5334,483 @@
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
     </row>
-    <row r="9" spans="1:79">
+    <row r="9" spans="1:81">
       <c r="A9" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>28</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>694331000.0</v>
+      </c>
+      <c r="D9">
         <v>686659000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>684985000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>682863000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>680743000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>678713000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>676571000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>681055000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>688262000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>691438000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>695641000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>699513000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>698463000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>697281000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>689921000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>666331000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>586355000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>574186000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>571974000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>569979000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>565586000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>512811000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>512379000.0</v>
       </c>
       <c r="AC9">
         <v>512379000.0</v>
       </c>
-      <c r="AD9"/>
-      <c r="AE9"/>
+      <c r="AD9">
+        <v>512379000.0</v>
+      </c>
+      <c r="AE9">
+        <v>512379000.0</v>
+      </c>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
     </row>
-    <row r="10" spans="1:79">
+    <row r="10" spans="1:81">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B10">
+        <v>455560000.0</v>
+      </c>
+      <c r="C10">
+        <v>324396000.0</v>
+      </c>
+      <c r="D10">
         <v>289373000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>464594000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>323252000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>141375000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>260456000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>230143000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>228244000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>138640000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>160294000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>129634999.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>148941000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>120130000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>102709000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>181202000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>88485000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>92174000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>81917000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>142963000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>142209000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>81582000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>98964000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>73721000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>86961000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>138024000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>86697000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>75399000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>97966000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>82059000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>94539000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>69599000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>91288000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>73266000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>65562000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>59432000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>57017000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>54243000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>48746000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>50250000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>30522000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>30522000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>23830000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>41392000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>18694000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>33295000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>64352000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>72145000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>55160000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>24536000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>26852000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>30957000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>26097000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>26145000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>29318000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>32461000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>30144000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>25814000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>38554000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>32311000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>28539000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>28539000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>29335000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>31329000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>41356000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>30810000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>29542000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>40733000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>25383000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>26363000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>29600000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>797000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>4288000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>2671000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>2687000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>3033000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>3253000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>1371000.0</v>
       </c>
-      <c r="BZ10"/>
-      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
     </row>
-    <row r="11" spans="1:79">
+    <row r="11" spans="1:81">
       <c r="A11" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>30</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>273876000.0</v>
+      </c>
+      <c r="D11">
         <v>289373000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>415599000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>323252000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>141375000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>260456000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>84493000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>125157000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>120130000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>102709000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>181202000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>88485000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>67280000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>81917000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>142963000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -5628,1155 +5825,1183 @@
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
     </row>
-    <row r="12" spans="1:79">
+    <row r="12" spans="1:81">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B12">
+        <v>549230000.0</v>
+      </c>
+      <c r="C12">
+        <v>523496000.0</v>
+      </c>
+      <c r="D12">
         <v>489873000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>479594000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>333702000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>167525000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>286906000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>283143000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>242244000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>152640000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>174294000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>142235000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>158541000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>128680000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>120109000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>189002000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>96385000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>100074000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>81917000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>142963000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>142209000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>81582000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>98964000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>73721000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>86961000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>138024000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>86697000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>75399000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>97966000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>82059000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>94539000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>69599000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>91288000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>73266000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>65562000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>59432000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>57017000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>54243000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>48746000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>50250000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>30522000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>30522000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>23830000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>41392000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>18694000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>33295000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>64352000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>72145000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>55160000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>24536000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>26852000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>30957000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>26097000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>26145000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>29318000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>32461000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>30144000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>25814000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>38554000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>32311000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>28539000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>28539000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>29335000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>31329000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>41356000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>30810000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>29542000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>40733000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>25383000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>26363000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>29600000.0</v>
       </c>
-      <c r="BS12"/>
-      <c r="BT12">
+      <c r="BU12"/>
+      <c r="BV12">
         <v>4288000.0</v>
       </c>
-      <c r="BU12"/>
-      <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
     </row>
-    <row r="13" spans="1:79">
+    <row r="13" spans="1:81">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B13">
+        <v>359000.0</v>
+      </c>
+      <c r="C13">
+        <v>359000.0</v>
+      </c>
+      <c r="D13">
         <v>358000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>357000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>357000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>355000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>355000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>353000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>351000.0</v>
       </c>
       <c r="J13">
         <v>351000.0</v>
       </c>
       <c r="K13">
         <v>351000.0</v>
       </c>
       <c r="L13">
+        <v>351000.0</v>
+      </c>
+      <c r="M13">
+        <v>351000.0</v>
+      </c>
+      <c r="N13">
         <v>354000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>359000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>362000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>367000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>369000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>365000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>362000.0</v>
       </c>
       <c r="T13">
         <v>362000.0</v>
       </c>
       <c r="U13">
-        <v>177000.0</v>
+        <v>362000.0</v>
       </c>
       <c r="V13">
-        <v>177000.0</v>
+        <v>362000.0</v>
       </c>
       <c r="W13">
         <v>177000.0</v>
       </c>
       <c r="X13">
+        <v>177000.0</v>
+      </c>
+      <c r="Y13">
+        <v>177000.0</v>
+      </c>
+      <c r="Z13">
         <v>175000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>175000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>99000.0</v>
       </c>
       <c r="AB13">
         <v>99000.0</v>
       </c>
       <c r="AC13">
+        <v>99000.0</v>
+      </c>
+      <c r="AD13">
+        <v>99000.0</v>
+      </c>
+      <c r="AE13">
         <v>795000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>550000.0</v>
       </c>
       <c r="AF13">
         <v>550000.0</v>
       </c>
       <c r="AG13">
         <v>550000.0</v>
       </c>
       <c r="AH13">
         <v>550000.0</v>
       </c>
       <c r="AI13">
         <v>550000.0</v>
       </c>
       <c r="AJ13">
         <v>550000.0</v>
       </c>
       <c r="AK13">
         <v>550000.0</v>
       </c>
       <c r="AL13">
         <v>550000.0</v>
       </c>
       <c r="AM13">
         <v>550000.0</v>
       </c>
       <c r="AN13">
         <v>550000.0</v>
       </c>
       <c r="AO13">
         <v>550000.0</v>
       </c>
       <c r="AP13">
-        <v>549000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="AQ13">
-        <v>549000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="AR13">
         <v>549000.0</v>
       </c>
       <c r="AS13">
         <v>549000.0</v>
       </c>
       <c r="AT13">
         <v>549000.0</v>
       </c>
       <c r="AU13">
         <v>549000.0</v>
       </c>
       <c r="AV13">
         <v>549000.0</v>
       </c>
       <c r="AW13">
         <v>549000.0</v>
       </c>
       <c r="AX13">
         <v>549000.0</v>
       </c>
       <c r="AY13">
         <v>549000.0</v>
       </c>
       <c r="AZ13">
         <v>549000.0</v>
       </c>
       <c r="BA13">
         <v>549000.0</v>
       </c>
       <c r="BB13">
         <v>549000.0</v>
       </c>
       <c r="BC13">
         <v>549000.0</v>
       </c>
       <c r="BD13">
         <v>549000.0</v>
       </c>
       <c r="BE13">
         <v>549000.0</v>
       </c>
       <c r="BF13">
+        <v>549000.0</v>
+      </c>
+      <c r="BG13">
+        <v>549000.0</v>
+      </c>
+      <c r="BH13">
         <v>548000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>546000.0</v>
       </c>
       <c r="BI13">
         <v>546000.0</v>
       </c>
       <c r="BJ13">
+        <v>546000.0</v>
+      </c>
+      <c r="BK13">
+        <v>546000.0</v>
+      </c>
+      <c r="BL13">
         <v>544000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BM13">
         <v>542000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BN13">
         <v>542000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BO13">
         <v>541000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BP13">
         <v>540000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BQ13">
         <v>538000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BR13">
         <v>538000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BS13">
         <v>537000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BT13">
         <v>500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="BU13">
         <v>5000.0</v>
       </c>
       <c r="BV13">
         <v>5000.0</v>
       </c>
       <c r="BW13">
         <v>5000.0</v>
       </c>
       <c r="BX13">
         <v>5000.0</v>
       </c>
       <c r="BY13">
         <v>5000.0</v>
       </c>
       <c r="BZ13">
         <v>5000.0</v>
       </c>
       <c r="CA13">
+        <v>5000.0</v>
+      </c>
+      <c r="CB13">
+        <v>5000.0</v>
+      </c>
+      <c r="CC13">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:79">
+    <row r="14" spans="1:81">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B14">
+        <v>36601562.0</v>
+      </c>
+      <c r="C14">
+        <v>35874000.0</v>
+      </c>
+      <c r="D14">
         <v>35757185.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>35612000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>35585000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>35447000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>35412000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>35175000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>35636064.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>35203657.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>35355554.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>35375684.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>36444047.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>36073240.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>36292765.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>36292765.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>36591514.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>36464109.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>36216803.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>36283468.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>32019281.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>18241008.0</v>
       </c>
       <c r="W14">
         <v>17991008.0</v>
       </c>
       <c r="X14">
+        <v>18241008.0</v>
+      </c>
+      <c r="Y14">
+        <v>17991008.0</v>
+      </c>
+      <c r="Z14">
         <v>17806738.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>17630765.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>10192950.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>10192950.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>10022041.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>8539239.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>6970564.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>6976403.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>6926962.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>6922834.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>6922695.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>6922695.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>5996951.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>6909152.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>6908074.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>5994619.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>6905941.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>6905941.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>6896555.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>6896555.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>6904702.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>5970810.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>6902715.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>6887180.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>6901128.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>5974438.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>6896993.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>6893608.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>6878575.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>5957002.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>5954537.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>5949969.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>5935183.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>6860000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>5901424.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>5898622.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>5925686.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>5925686.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>5856559.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>5853808.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>6792937.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>6760000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>5799990.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>6723268.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>6723268.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>5110000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12500.0</v>
       </c>
       <c r="BT14">
         <v>12500.0</v>
       </c>
-      <c r="BU14"/>
-[...1 lines deleted...]
-      <c r="BW14">
+      <c r="BU14">
+        <v>12500.0</v>
+      </c>
+      <c r="BV14">
+        <v>12500.0</v>
+      </c>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14">
         <v>7000000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>12500.0</v>
       </c>
-      <c r="BY14"/>
-      <c r="BZ14">
+      <c r="CA14"/>
+      <c r="CB14">
         <v>3000000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:79">
+    <row r="15" spans="1:81">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15">
         <v>362000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>362000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>177000.0</v>
       </c>
       <c r="W15">
         <v>177000.0</v>
       </c>
       <c r="X15">
+        <v>177000.0</v>
+      </c>
+      <c r="Y15">
+        <v>177000.0</v>
+      </c>
+      <c r="Z15">
         <v>175000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>175000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>99000.0</v>
       </c>
       <c r="AB15">
         <v>99000.0</v>
       </c>
       <c r="AC15">
         <v>99000.0</v>
       </c>
       <c r="AD15">
+        <v>99000.0</v>
+      </c>
+      <c r="AE15">
+        <v>99000.0</v>
+      </c>
+      <c r="AF15">
         <v>550000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="AH15">
         <v>600000.0</v>
       </c>
       <c r="AI15">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="AJ15">
         <v>600000.0</v>
       </c>
       <c r="AK15">
         <v>600000.0</v>
       </c>
       <c r="AL15">
         <v>600000.0</v>
       </c>
       <c r="AM15">
         <v>600000.0</v>
       </c>
       <c r="AN15">
         <v>600000.0</v>
       </c>
       <c r="AO15">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="AP15">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="AQ15">
         <v>500000.0</v>
       </c>
       <c r="AR15">
         <v>500000.0</v>
       </c>
       <c r="AS15">
         <v>500000.0</v>
       </c>
       <c r="AT15">
         <v>500000.0</v>
       </c>
       <c r="AU15">
         <v>500000.0</v>
       </c>
       <c r="AV15">
         <v>500000.0</v>
       </c>
       <c r="AW15">
         <v>500000.0</v>
       </c>
       <c r="AX15">
+        <v>500000.0</v>
+      </c>
+      <c r="AY15">
+        <v>500000.0</v>
+      </c>
+      <c r="AZ15">
         <v>549000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>549000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="BB15">
         <v>500000.0</v>
       </c>
       <c r="BC15">
         <v>500000.0</v>
       </c>
       <c r="BD15">
         <v>500000.0</v>
       </c>
       <c r="BE15">
         <v>500000.0</v>
       </c>
       <c r="BF15">
         <v>500000.0</v>
       </c>
       <c r="BG15">
         <v>500000.0</v>
       </c>
       <c r="BH15">
         <v>500000.0</v>
       </c>
       <c r="BI15">
         <v>500000.0</v>
       </c>
       <c r="BJ15">
         <v>500000.0</v>
       </c>
       <c r="BK15">
         <v>500000.0</v>
       </c>
       <c r="BL15">
         <v>500000.0</v>
       </c>
       <c r="BM15">
         <v>500000.0</v>
       </c>
       <c r="BN15">
         <v>500000.0</v>
       </c>
       <c r="BO15">
+        <v>500000.0</v>
+      </c>
+      <c r="BP15">
+        <v>500000.0</v>
+      </c>
+      <c r="BQ15">
         <v>538000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>538000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>537000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>500000.0</v>
       </c>
-      <c r="BS15"/>
-      <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
     </row>
-    <row r="16" spans="1:79">
+    <row r="16" spans="1:81">
       <c r="A16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B16">
+        <v>48023000.0</v>
+      </c>
+      <c r="C16">
+        <v>48885000.0</v>
+      </c>
+      <c r="D16">
         <v>51119000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>47030000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>45138000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>44742000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>40870000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>41177000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>40978000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>40331000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>41106000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>29661000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>13126000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>12569000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>17172000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>7313000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>7249000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>8496000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>6942000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>6243000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>5671000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>5623000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>6115000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>5019000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>6678000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>9987000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>6835000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>2330000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>2637000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>3118000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>1420000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>1668000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>1866000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>2178000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>2848000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>2698000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>2368000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>1940000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>1707000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>588000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>692000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>692000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>592000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>588000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>667000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>462000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>462000.0</v>
       </c>
-      <c r="AU16"/>
-      <c r="AV16">
+      <c r="AW16"/>
+      <c r="AX16">
         <v>6887000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>6887000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>4076000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>4870000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>4806000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>5419000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>5720000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>4850000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>4839000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>4953000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>4656000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>3961000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>5412000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>5412000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>7048000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>5795000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>4589000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>4589000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>4777000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>4383000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>4092000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>6436000.0</v>
       </c>
-      <c r="BR16"/>
-[...1 lines deleted...]
-      <c r="BT16">
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16">
         <v>3301000.0</v>
       </c>
-      <c r="BU16"/>
-      <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
     </row>
-    <row r="17" spans="1:79">
+    <row r="17" spans="1:81">
       <c r="A17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6812,185 +7037,189 @@
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
     </row>
-    <row r="18" spans="1:79">
+    <row r="18" spans="1:81">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-      <c r="J18">
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18">
         <v>73468000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>69106000.0</v>
       </c>
-      <c r="L18"/>
-      <c r="M18">
+      <c r="N18"/>
+      <c r="O18">
         <v>54663000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>49394000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>48383000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>44174000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>37629000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>29107000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>23605000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>22180000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>22951000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>18858000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>17679000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>17576000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>16408000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>12014000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>8730000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>8661000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>9569000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
-      <c r="AG18">
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18">
         <v>11259000.0</v>
       </c>
-      <c r="AH18"/>
-      <c r="AI18"/>
       <c r="AJ18"/>
-      <c r="AK18">
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18">
         <v>20000.0</v>
       </c>
-      <c r="AL18"/>
-      <c r="AM18"/>
       <c r="AN18"/>
-      <c r="AO18">
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18">
         <v>20000.0</v>
       </c>
-      <c r="AP18"/>
-      <c r="AQ18"/>
       <c r="AR18"/>
-      <c r="AS18">
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18">
         <v>407000.0</v>
       </c>
-      <c r="AT18"/>
-      <c r="AU18"/>
       <c r="AV18"/>
-      <c r="AW18">
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18">
         <v>1882000.0</v>
       </c>
-      <c r="AX18"/>
-      <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
     </row>
-    <row r="19" spans="1:79">
+    <row r="19" spans="1:81">
       <c r="A19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -7026,54 +7255,56 @@
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
     </row>
-    <row r="20" spans="1:79">
+    <row r="20" spans="1:81">
       <c r="A20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -7109,989 +7340,1015 @@
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
     </row>
-    <row r="21" spans="1:79">
+    <row r="21" spans="1:81">
       <c r="A21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21">
         <v>49000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>108000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>486000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>1467000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>2458000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>3449000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>4430000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>5400000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>1000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>3000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>5000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>7000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>9000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>11000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>14000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>16000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>18000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>25000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>32000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>32000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>46000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>53000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>60000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>67000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>74000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>81000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>88000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>95000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>58000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>63000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>68000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>73000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>78000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>83000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>87000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>92000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>97000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>97000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>13687000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>13687000.0</v>
       </c>
-      <c r="BJ21"/>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
-      <c r="BO21">
-[...4 lines deleted...]
-      </c>
+      <c r="BO21"/>
+      <c r="BP21"/>
       <c r="BQ21">
         <v>7840000.0</v>
       </c>
       <c r="BR21">
+        <v>7840000.0</v>
+      </c>
+      <c r="BS21">
+        <v>7840000.0</v>
+      </c>
+      <c r="BT21">
         <v>42700000.0</v>
       </c>
-      <c r="BS21"/>
-      <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
     </row>
-    <row r="22" spans="1:79">
+    <row r="22" spans="1:81">
       <c r="A22" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B22">
+        <v>14841000.0</v>
+      </c>
+      <c r="C22">
+        <v>14600000.0</v>
+      </c>
+      <c r="D22">
         <v>13387000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>18080000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>16338000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>18905000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>15757000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>15571000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>15243000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>15764000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>14114000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>13399000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>11544000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>12237000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>11555000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>11953000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>10985000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>19373000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>9261000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>6455000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>5979000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>6316000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>5415000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>6071000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>5991000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>5595000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>5313000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>5963000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>5327000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>5769000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>3323000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>2608000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>2525000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>742000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>629000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>674000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>601000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>553000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>590000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>536000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>576000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>576000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>750000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>620000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>624000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>553000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>328000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>473000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>1840000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>5340000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>1276000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>425000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>672000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>2291000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>2291000.0</v>
       </c>
-      <c r="BC22"/>
-      <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
     </row>
-    <row r="23" spans="1:79">
+    <row r="23" spans="1:81">
       <c r="A23" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B23">
+        <v>2899648000.0</v>
+      </c>
+      <c r="C23">
+        <v>2861203000.0</v>
+      </c>
+      <c r="D23">
         <v>2667845000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>2643008000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>2576209000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>2373245000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>2238005000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>2202514000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>2179802000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>2171780000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>2191186000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>2192869000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>2096658000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2106215000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>2094542000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>2130848000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>2047135000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1994114000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1846085000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1452734000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1338718000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1274191000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1301195000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1295471000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1313167000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1351825000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1262504000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1236339000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1239230000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1233487000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>693261000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>671843000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>689091000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>675184000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>764998000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>766420000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>773362000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>776257000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>844588000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>883405000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>870118000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>870118000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>906353000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>927031000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>915458000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>886627000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>877495000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>893115000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>886219000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>858247000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>868375000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>880900000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>888604000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>903680000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>907845000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>929299000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>937521000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>939535000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>954121000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>954498000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>972144000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>972144000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>1012748000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>1008250000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>1028298000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>1027358000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>1028201000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>966115000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>959381000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>966608000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>720300000.0</v>
       </c>
-      <c r="BS23"/>
-      <c r="BT23">
+      <c r="BU23"/>
+      <c r="BV23">
         <v>485905000.0</v>
       </c>
-      <c r="BU23"/>
-      <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
     </row>
-    <row r="24" spans="1:79">
+    <row r="24" spans="1:81">
       <c r="A24" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B24">
+        <v>505315000.0</v>
+      </c>
+      <c r="C24">
+        <v>541575000.0</v>
+      </c>
+      <c r="D24">
         <v>577783000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>613955000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>631051000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>538781000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>528015000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>539008000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>576596000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>619175000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>661471000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>707673000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>697434000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>744557000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>789264000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>833189000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>851780000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>880134000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>926708000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>726008000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>684484000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>692775000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>735509000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>748857000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>760412000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>809357000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>782725000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>789499000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>797406000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>813130000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>359920000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>350932000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>359745000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>358515000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>369255000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>369355000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>388824000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>388847000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>413019000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>418730000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>423728000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>442913000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>482564000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>454952000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>455128000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>414782000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>414436000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>414052000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>413731000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>316256000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>323339000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>344905000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>357716000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>375104000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>388441000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>412756000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>419924000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>437612000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>458953000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>468953000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>478953000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>488269000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>499341000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>492841000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>504600000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>519892000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>538500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>542100000.0</v>
       </c>
       <c r="BQ24">
         <v>542100000.0</v>
       </c>
       <c r="BR24">
+        <v>542100000.0</v>
+      </c>
+      <c r="BS24">
+        <v>542100000.0</v>
+      </c>
+      <c r="BT24">
         <v>286100000.0</v>
       </c>
-      <c r="BS24"/>
-      <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
     </row>
-    <row r="25" spans="1:79">
+    <row r="25" spans="1:81">
       <c r="A25" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>44</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>541575000.0</v>
+      </c>
+      <c r="D25">
         <v>577783000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>613955000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>631051000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>538781000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>528015000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>707673000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>697434000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>744557000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>789264000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>833189000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>851780000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>880134000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>926708000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>726008000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>684484000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>692775000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>735509000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>748857000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>760412000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>809357000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>782725000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>789499000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>797406000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>813130000.0</v>
       </c>
-      <c r="AD25"/>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
     </row>
-    <row r="26" spans="1:79">
+    <row r="26" spans="1:81">
       <c r="A26" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -8127,54 +8384,56 @@
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
     </row>
-    <row r="27" spans="1:79">
+    <row r="27" spans="1:81">
       <c r="A27" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -8210,349 +8469,361 @@
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
     </row>
-    <row r="28" spans="1:79">
+    <row r="28" spans="1:81">
       <c r="A28" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B28">
+        <v>197322000.0</v>
+      </c>
+      <c r="C28">
+        <v>364746000.0</v>
+      </c>
+      <c r="D28">
         <v>435977000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>296928000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>446987000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>542682000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>420081000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>482542000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>533284000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>673788000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>701803000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>782178000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>733867000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>848667000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>880174000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>925601000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>974062000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>978276000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>995508000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>747092000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>615757000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>687874000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>717858000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>756494000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>763292000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>758865000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>782032000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>789832000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>773973000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>795159000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>305381000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>321333000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>308457000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>325249000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>329448000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>337435000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>361076000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>365630000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>390738000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>394945000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>419671000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>419671000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>466434000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>413560000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>436434000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>381487000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>350084000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>341907000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>358571000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>341830000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>357424000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>369122000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>384779000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>399531000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>407438000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>427295000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>441680000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>457798000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>460399000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>476642000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>514173000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>514173000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>523806000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>547160000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>559737000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>583789000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>596494000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>528701000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>544362000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>543693000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>304500000.0</v>
       </c>
-      <c r="BS28"/>
-      <c r="BT28">
+      <c r="BU28"/>
+      <c r="BV28">
         <v>396812000.0</v>
       </c>
-      <c r="BU28"/>
-      <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
     </row>
-    <row r="29" spans="1:79">
+    <row r="29" spans="1:81">
       <c r="A29" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B29">
+        <v>2528205000.0</v>
+      </c>
+      <c r="C29">
+        <v>2471159000.0</v>
+      </c>
+      <c r="D29">
         <v>2442312000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>2404493000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2338400000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2138821000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>2067917000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>2043741000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>2019759000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1996816000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>2003655000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1984055000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1893774000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1900880000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1897989000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1941199000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1817687000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1783003000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1731706000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1345951000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1307024000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1234194000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1258639000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1256230000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1261666000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -8562,488 +8833,502 @@
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
     </row>
-    <row r="30" spans="1:79">
+    <row r="30" spans="1:81">
       <c r="A30" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B30">
+        <v>55099000.0</v>
+      </c>
+      <c r="C30">
+        <v>50035000.0</v>
+      </c>
+      <c r="D30">
         <v>33094000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>29608000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>22760000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>12843000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>13342000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>12533000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>7860000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>5367000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>4354000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>3157000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>12673000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>4357000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>4506000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>4245000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>7394000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>12382000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>4924000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>4879000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>4975000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>4766000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>4727000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>10634000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>8270000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>7919000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>6900000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>6926000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>2824000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>4505000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>2542000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>1637000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>1048000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>530000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>1422000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>1059000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>1381000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>987000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>2016000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>2659000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>1058000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>1058000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>2099000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>2821000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>1402000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>2240000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>7624000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>7034000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>6041000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>7121000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>8565000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>7401000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>9713000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>15582000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>8355000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>14514000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>15035000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>14750000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>7360000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>7685000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>7437000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>7437000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>7545000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>7275000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>8248000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>8451000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>941000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>1960000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>2072000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>2351000.0</v>
       </c>
-      <c r="BR30"/>
-      <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
     </row>
-    <row r="31" spans="1:79">
+    <row r="31" spans="1:81">
       <c r="A31" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>1141558000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>1072242000.0</v>
       </c>
-      <c r="L31"/>
-      <c r="M31">
+      <c r="N31"/>
+      <c r="O31">
         <v>966491000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>915106000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>834396000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>791815000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>712553000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>654281000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>593366000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>549058000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>464741000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>441771000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>425910000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>410930000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>404935000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>343134000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>331762000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>321984000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>310962000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>264046000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>260136000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>256069000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>250898000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>351380000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>342500000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>335673000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>328877000.0</v>
       </c>
-      <c r="AL31"/>
-      <c r="AM31"/>
       <c r="AN31"/>
-      <c r="AO31">
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>396727000.0</v>
       </c>
-      <c r="AP31"/>
-      <c r="AQ31"/>
       <c r="AR31"/>
-      <c r="AS31">
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31">
         <v>438069000.0</v>
       </c>
-      <c r="AT31"/>
-      <c r="AU31"/>
       <c r="AV31"/>
-      <c r="AW31">
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31">
         <v>399371000.0</v>
       </c>
-      <c r="AX31"/>
-      <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
     </row>
-    <row r="32" spans="1:79">
+    <row r="32" spans="1:81">
       <c r="A32" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B32">
+        <v>379773000.0</v>
+      </c>
+      <c r="C32">
+        <v>320205000.0</v>
+      </c>
+      <c r="D32">
         <v>339885000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>284345000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>204129000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>37241000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>163745000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>110299000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>64262000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>15237000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-26433000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-66706000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-9595000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-24719000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-38923000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>-67037000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>-91451000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>-101405000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>-50006000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>54977000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>69678000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>-13600000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>5007000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>-948000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>-21142000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -9053,860 +9338,886 @@
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
     </row>
-    <row r="33" spans="1:79">
+    <row r="33" spans="1:81">
       <c r="A33" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B33">
+        <v>2218385000.0</v>
+      </c>
+      <c r="C33">
+        <v>2234215000.0</v>
+      </c>
+      <c r="D33">
         <v>2042727000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>2076723000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>2105782000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>2072003000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>1818752000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>1829237000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>1849264000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>1876103000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>1926819000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>1969649000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>1855211000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>1869168000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>1877594000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>1869656000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>1878600000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>1850756000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>1700763000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>1268968000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>1167824000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>1175578000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>1177286000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>1181289000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>1198938000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>1189955000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>1151484000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>1136804000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>1122928000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>1134515000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>587683000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>595328000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>591986000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>597796000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>694771000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>704157000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>712883000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>719328000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>791709000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>828233000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>836330000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>836330000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>875377000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>878300000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>890546000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>846782000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>801644000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>809978000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>820110000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>819859000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>830144000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>840677000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>850652000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>859662000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>868295000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>877642000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>887244000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>894031000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>903429000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>909453000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>930668000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>930668000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>953789000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>964088000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>973438000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>983198000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>992134000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>918455000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>927254000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>933608000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>685100000.0</v>
       </c>
-      <c r="BS33"/>
-      <c r="BT33">
+      <c r="BU33"/>
+      <c r="BV33">
         <v>477090000.0</v>
       </c>
-      <c r="BU33"/>
-      <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
     </row>
-    <row r="34" spans="1:79">
+    <row r="34" spans="1:81">
       <c r="A34" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B34">
+        <v>102868000.0</v>
+      </c>
+      <c r="C34">
+        <v>90054000.0</v>
+      </c>
+      <c r="D34">
         <v>55530000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>58885000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>62204000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>49431000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>1139000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>2657000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>4159000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>5662000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>7179000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>8697000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>10378000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>14218000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>22651000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>31956000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>42521000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>55376000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>69529000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>4571000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>3960000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>4462000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>4964000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>5466000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>5968000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>6470000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>6964000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>7466000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>7967000.0</v>
       </c>
-      <c r="AC34"/>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
     </row>
-    <row r="35" spans="1:79">
+    <row r="35" spans="1:81">
       <c r="A35" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B35">
+        <v>722835000.0</v>
+      </c>
+      <c r="C35">
+        <v>753335999.0</v>
+      </c>
+      <c r="D35">
         <v>665650000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>718097000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>741750000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>645763000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>595117000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>608480000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>655295000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>706952000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>758828000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>830701000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>834650000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>877958000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>923565000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>968223000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>995334000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>1036798000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>996476000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>730579000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>688444000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>697237000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>740473000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>754323000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>766380000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>815827000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>789689000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>796965000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>805382000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>821609000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>366627000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>358084000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>367333000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>366543000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>377729000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>378269000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>398183000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>399385000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>423270000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>429430000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>434832000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>434832000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>494707000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>467627000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>468330000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>428509000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>428699000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>473820000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>474028000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>389600000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>398484000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>421760000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>439768000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>461404000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>477554000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>505599000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>512372000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>535057000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>559254000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>563064000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>570273000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>570273000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>609757000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>596733000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>595478000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>605322000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>627882000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>626212000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>646462000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>652549000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>361100000.0</v>
       </c>
-      <c r="BS35"/>
-      <c r="BT35">
+      <c r="BU35"/>
+      <c r="BV35">
         <v>176875000.0</v>
       </c>
-      <c r="BU35"/>
-      <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
     </row>
-    <row r="36" spans="1:79">
+    <row r="36" spans="1:81">
       <c r="A36" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B36">
+        <v>117577000.0</v>
+      </c>
+      <c r="C36">
+        <v>121766000.0</v>
+      </c>
+      <c r="D36">
         <v>146992000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>125649000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>161264000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>168729000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>172976000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>95369000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>95076000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>199792000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>99688000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>100678000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>69395000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>240980000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>77087000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>71124000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>62381000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>51639000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>36533000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>23605000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>22180000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>22951000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>25074000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>23894000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>23780000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>22111000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>19216000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>15304000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>14890000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>16344000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>525000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>525000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>1128000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>1128000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>112000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>140000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>168000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>195000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>224000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>252000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>279000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>279000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>12896000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>8833000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>9588000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>10172000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>10962000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>11747000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>12159000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>1882000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>2116000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>2556000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>2856000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>3166000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>2741000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>3040000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>3296000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>3626000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>3107000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>3344000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>3586000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>3586000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>4400000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>4626000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>4850000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>5077000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>5256000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>5316000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>18000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>3131000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>6800000.0</v>
       </c>
-      <c r="BS36"/>
-      <c r="BT36">
+      <c r="BU36"/>
+      <c r="BV36">
         <v>5211000.0</v>
       </c>
-      <c r="BU36"/>
-      <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
     </row>
-    <row r="37" spans="1:79">
+    <row r="37" spans="1:81">
       <c r="A37" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -9942,1201 +10253,1227 @@
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
     </row>
-    <row r="38" spans="1:79">
+    <row r="38" spans="1:81">
       <c r="A38" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>57</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>271327000.0</v>
+      </c>
+      <c r="D38">
         <v>146992000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>158620000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>166312000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>187363000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>185423000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>198609000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>252871000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>253070000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>245861000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>236806000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>214457000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>208829000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>167940000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>45196000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>56326000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>36984000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>34995000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>29121000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>33967000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>33400000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>32902000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>19216000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>15304000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>14890000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>16344000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>525000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>3000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>1128000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>7000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>121000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>151000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>182000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>211000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>242000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>277000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>311000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>345000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>12942000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>8886000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>9648000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>10239000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>11036000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>11828000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>12247000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>1977000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>2174000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>2619000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>2924000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>3239000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>2819000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>3123000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>3402000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>3728000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>3204000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>3441000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>17273000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>17536000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>4486000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>4843000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>5039000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>5238000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>5388000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>13439000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>13408000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>10971000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>49531000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>320356000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>317565000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>314131000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>312543000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>310654000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>310114000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>308802000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>33000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>314000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:79">
+    <row r="39" spans="1:81">
       <c r="A39" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B39">
+        <v>62093000.0</v>
+      </c>
+      <c r="C39">
+        <v>38857000.0</v>
+      </c>
+      <c r="D39">
         <v>88764000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>39003000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>97627000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>101969000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>103248000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>62030000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>65191000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>121906000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>71605000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>64429000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>58689000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>91773000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>80778000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>55992000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>53771000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>11529000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>49220000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>29469000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>17731000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>5949000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>14803000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>23756000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>13007000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>6423000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>12110000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>11247000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>10185000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>4453000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>5174000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>2671000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>2244000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>1376000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>2614000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>1098000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>1480000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>1146000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>1527000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>1727000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>1632000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>1632000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>4297000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>3898000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>4192000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>609000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>3547000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>3485000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>4908000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>6731000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>2814000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>1865000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>2142000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>2291000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>1877000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>4682000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>5098000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>4940000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>4778000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>5049000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>5500000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>5500000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>22079000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>5558000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>5256000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>4899000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>5584000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>4967000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>4672000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>4286000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>5600000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>364000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>4527000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>498000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>405000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>263000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>109000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>181000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>255000.0</v>
       </c>
-      <c r="CA39"/>
+      <c r="CC39"/>
     </row>
-    <row r="40" spans="1:79">
+    <row r="40" spans="1:81">
       <c r="A40" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B40">
+        <v>42052000.0</v>
+      </c>
+      <c r="C40">
+        <v>48419000.0</v>
+      </c>
+      <c r="D40">
         <v>95058000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>41753000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>49184000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>61683000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>39263000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>29726000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>26768000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>31956000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>29764000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>30316000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>30294000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>5849000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>25707000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>28793000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>29042000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>32792000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>22508000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>5153000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>11518000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>19352000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>22005000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>13884000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>28180000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>23988000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>26459000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>18058000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>23124000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>19381000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>20891000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>11474000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>23092000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>13651000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>6825000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>14639000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>6578000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>14786000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>8390000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>17802000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>5815000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>5815000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>7091000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>16824000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>6890000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>17397000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>7871000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>17661000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>8710000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>17782000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>16169000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>17165000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>17422000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>19763000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>22414000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>22857000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>24671000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>22992000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>24419000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>24354000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>23205000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>23205000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>25597000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>19579000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>5167000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>15971000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>22419000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>19639000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>16244000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>10940000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>12900000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>10752000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>5574000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>6568000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>6576000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>6585000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>6623000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>6621000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>6801000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>241000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:79">
+    <row r="41" spans="1:81">
       <c r="A41" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>97357000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>123028000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="N41"/>
+      <c r="O41">
         <v>133401000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>134301000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>135034000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>143554000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>156664000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>69768000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>4571000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>3960000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>4462000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>4964000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>5466000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>5968000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>6470000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>6964000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>7466000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>7976000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>8479000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>6707000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>7152000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>7588000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>8011000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>8454000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>8897000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>9340000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>9782000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>10232000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>10685000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>11091000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>11589000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>12107000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>12634000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>13164000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>13693000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>14226000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>14755000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>15283000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>28325000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>30130000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>31847000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>37043000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>41297000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>44128000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>44837000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>44448000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>49445000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>52301000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>46111000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>43320000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>48806000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>62416000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>55892000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>42878000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>37430000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>41382000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>36112000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>56362000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>62449000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>26976000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>1776000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>1613000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>1403000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>1051000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>644000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>222000.0</v>
       </c>
-      <c r="BY41"/>
-      <c r="BZ41"/>
       <c r="CA41"/>
+      <c r="CB41"/>
+      <c r="CC41"/>
     </row>
-    <row r="42" spans="1:79">
+    <row r="42" spans="1:81">
       <c r="A42" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B42">
+        <v>700210000.0</v>
+      </c>
+      <c r="C42">
+        <v>694331000.0</v>
+      </c>
+      <c r="D42">
         <v>686659000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>684985000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>682863000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>680743000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>678713000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>676056000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>673902000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>676592000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>675635000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>676571000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>681055000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>688262000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>691438000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>695641000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>699513000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>698463000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>697281000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>689921000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>666331000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>586355000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>574186000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>571974000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>569979000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>565586000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>512811000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>512379000.0</v>
       </c>
       <c r="AC42">
         <v>512379000.0</v>
       </c>
       <c r="AD42">
+        <v>512379000.0</v>
+      </c>
+      <c r="AE42">
+        <v>512379000.0</v>
+      </c>
+      <c r="AF42">
         <v>387115000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>719070000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>713225000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>387229000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>695308000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>685908000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>677108000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>386708000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>386625000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>386540000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>386458000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>386458000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>703625000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>642800000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>631375000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>620450000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>611225000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>569377000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>559326000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>549276000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>539116000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>528932000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>518699000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>510516000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>500934000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>352103000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>351969000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>351856000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>351748000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>351605000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>351430000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>351430000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>351165000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>350944000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>353910000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>396119000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>349961000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>349388000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>348525000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>347810000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>349800000.0</v>
       </c>
-      <c r="BS42"/>
-      <c r="BT42">
+      <c r="BU42"/>
+      <c r="BV42">
         <v>1286000.0</v>
       </c>
-      <c r="BU42"/>
-      <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
     </row>
-    <row r="43" spans="1:79">
+    <row r="43" spans="1:81">
       <c r="A43" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -11172,1091 +11509,1117 @@
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
     </row>
-    <row r="44" spans="1:79">
+    <row r="44" spans="1:81">
       <c r="A44" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
-      <c r="AU44">
-[...4 lines deleted...]
-      </c>
+      <c r="AU44"/>
+      <c r="AV44"/>
       <c r="AW44">
         <v>44976000.0</v>
       </c>
       <c r="AX44">
         <v>44976000.0</v>
       </c>
       <c r="AY44">
         <v>44976000.0</v>
       </c>
       <c r="AZ44">
         <v>44976000.0</v>
       </c>
       <c r="BA44">
         <v>44976000.0</v>
       </c>
       <c r="BB44">
         <v>44976000.0</v>
       </c>
       <c r="BC44">
-        <v>48000000.0</v>
+        <v>44976000.0</v>
       </c>
       <c r="BD44">
-        <v>48000000.0</v>
+        <v>44976000.0</v>
       </c>
       <c r="BE44">
         <v>48000000.0</v>
       </c>
       <c r="BF44">
         <v>48000000.0</v>
       </c>
       <c r="BG44">
         <v>48000000.0</v>
       </c>
       <c r="BH44">
         <v>48000000.0</v>
       </c>
       <c r="BI44">
         <v>48000000.0</v>
       </c>
       <c r="BJ44">
         <v>48000000.0</v>
       </c>
       <c r="BK44">
         <v>48000000.0</v>
       </c>
       <c r="BL44">
         <v>48000000.0</v>
       </c>
       <c r="BM44">
         <v>48000000.0</v>
       </c>
       <c r="BN44">
         <v>48000000.0</v>
       </c>
       <c r="BO44">
         <v>48000000.0</v>
       </c>
       <c r="BP44">
         <v>48000000.0</v>
       </c>
       <c r="BQ44">
         <v>48000000.0</v>
       </c>
       <c r="BR44">
         <v>48000000.0</v>
       </c>
       <c r="BS44">
+        <v>48000000.0</v>
+      </c>
+      <c r="BT44">
+        <v>48000000.0</v>
+      </c>
+      <c r="BU44">
         <v>61796000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>61795000.0</v>
       </c>
       <c r="BV44">
         <v>61795000.0</v>
       </c>
       <c r="BW44">
         <v>61795000.0</v>
       </c>
       <c r="BX44">
         <v>61795000.0</v>
       </c>
       <c r="BY44">
-        <v>61796000.0</v>
+        <v>61795000.0</v>
       </c>
       <c r="BZ44">
         <v>61795000.0</v>
       </c>
-      <c r="CA44"/>
+      <c r="CA44">
+        <v>61796000.0</v>
+      </c>
+      <c r="CB44">
+        <v>61795000.0</v>
+      </c>
+      <c r="CC44"/>
     </row>
-    <row r="45" spans="1:79">
+    <row r="45" spans="1:81">
       <c r="A45" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B45">
+        <v>1995028000.0</v>
+      </c>
+      <c r="C45">
+        <v>2467019000.0</v>
+      </c>
+      <c r="D45">
         <v>1903153000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>1924888000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>1944518000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>2307489000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>1645776000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>2018554000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>1662695000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>2004823000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>1706807000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>1723477000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>1609267000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>1628188000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>1891114000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>1240287000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>1132037000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>1141947000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>1152163000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>1147214000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>1165052000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>1155586000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>1129810000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>1118051000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>1103608000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>1112771000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>587157000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>595300000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>592000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>586500000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>694700000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>704000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>712700000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>719100000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>791500000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>828000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>836000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>846900000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>862400000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>869400000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>880900000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>836500000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>790600000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>798200000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>807900000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>817900000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>827970000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>838058000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>847700000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>856400000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>865500000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>874500000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>883800000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>890300000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>900200000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>906000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>913400000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>922500000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>949300000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>959200000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>968400000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>978000000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>986700000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>905016000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>898048000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>922637000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>635600000.0</v>
       </c>
-      <c r="BS45"/>
-      <c r="BT45">
+      <c r="BU45"/>
+      <c r="BV45">
         <v>471879000.0</v>
       </c>
-      <c r="BU45"/>
-      <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
     </row>
-    <row r="46" spans="1:79">
+    <row r="46" spans="1:81">
       <c r="A46" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B46">
+        <v>1995028000.0</v>
+      </c>
+      <c r="C46">
+        <v>1998849000.0</v>
+      </c>
+      <c r="D46">
         <v>1895735000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>1918103000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>1944518000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>1903274000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>1645776000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>1652893000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>1662695000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>1676311000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>1706807000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>1723477000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>1609267000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>1628188000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>1644700000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>1660841000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>1676483000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>1688955000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>1661676000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>1240287000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>1132037000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>1141947000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>1152163000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>1157287000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>1174672000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>1166377000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>1129810000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>1118051000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>1103608000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>1112771000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>587157000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>595325000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>590853000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>597789000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>694650000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>704006000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>712701000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>719117000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>791467000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>827956000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>836019000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>836019000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>862435000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>869414000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>880898000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>836543000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>790608000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>798150000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>807863000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>817882000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>827970000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>838058000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>847728000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>856423000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>865476000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>874519000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>883842000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>890303000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>900225000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>906012000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>913395000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>913395000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>949303000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>959245000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>968399000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>977960000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>986746000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>905016000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>898048000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>922637000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>635600000.0</v>
       </c>
-      <c r="BS46"/>
-      <c r="BT46">
+      <c r="BU46"/>
+      <c r="BV46">
         <v>471879000.0</v>
       </c>
-      <c r="BU46"/>
-      <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
     </row>
-    <row r="47" spans="1:79">
+    <row r="47" spans="1:81">
       <c r="A47" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>66</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>1962888000.0</v>
+      </c>
+      <c r="D47">
         <v>1895735000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>1918103000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>1939470000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>1884640000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>1633329000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>1700935000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>1716778000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>1602141000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>1623307000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>1640788000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>1655199000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>1669771000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>1682816000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>1655567000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>1212642000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>1130840000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>1140583000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>1148116000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>1147214000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>1165052000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>1155586000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>1129810000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>1118051000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>1103608000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>1112771000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>587157000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>595325000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>590853000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>597789000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>694650000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>704006000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>712701000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>719117000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>791467000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>827956000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>836019000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>846944000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>862435000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>869414000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>880898000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>836543000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>790608000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>798150000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>807863000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>817882000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>827970000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>838058000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>847728000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>856423000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>865476000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>874519000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>883842000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>890303000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>900225000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>906012000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>913395000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>922508000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>949303000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>959245000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>968399000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>977960000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>986746000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>905016000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>913846000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>922637000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>635562000.0</v>
       </c>
-      <c r="BS47"/>
-      <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
+      <c r="CB47"/>
+      <c r="CC47"/>
     </row>
-    <row r="48" spans="1:79">
+    <row r="48" spans="1:81">
       <c r="A48" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B48">
+        <v>1173578000.0</v>
+      </c>
+      <c r="C48">
+        <v>1104617000.0</v>
+      </c>
+      <c r="D48">
         <v>1026842000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>953016000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>878726000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>773759000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>699583000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>636785000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>564397000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>488105000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>436698000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>367311000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>305259000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>246390000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>187317000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>115118000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>74423000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>13498000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-43362000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-96917000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-117635000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-121794000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-132546000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-146136000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-158741000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-159362000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-167321000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-177270000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-186067000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-196119000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-123618000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-127481000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-131501000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-135693000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-35869000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-44747000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-51571000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-58365000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-3293000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>20392000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>14349000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>14349000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>8300000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>54137000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>51261000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>51237000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>52166000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>45797000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>48084000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>46241000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>38348000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>31084000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>20957000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>13723000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>5602000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-2741000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>-10255000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>-18205000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>-29065000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>-28130000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>-16437000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>-16437000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>-28503000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>-24977000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>-23305000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>-23305000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>-35653000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>-31761000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>-54526000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>-53308000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>-1800000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>7122000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>-102396000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>7927000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>6801000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>5542000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>4412000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>2647000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>656000.0</v>
       </c>
-      <c r="CA48"/>
+      <c r="CC48"/>
     </row>
-    <row r="49" spans="1:79">
+    <row r="49" spans="1:81">
       <c r="A49" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -12292,816 +12655,842 @@
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
     </row>
-    <row r="50" spans="1:79">
+    <row r="50" spans="1:81">
       <c r="A50" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B50">
         <v>147567000.0</v>
       </c>
       <c r="C50">
+        <v>128500000.0</v>
+      </c>
+      <c r="D50">
         <v>147567000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
+        <v>147567000.0</v>
+      </c>
+      <c r="F50">
         <v>139188000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>136559000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>152522000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>173677000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>184932000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>193253000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>200626000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>204140000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>185374000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>189832000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>193619000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>273614000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>174092000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>190316000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>150717000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>84037000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>73482000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>76681000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>81313000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>81358000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>89841000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>87532000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>86004000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>75732000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>74533000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>64088000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>40000000.0</v>
       </c>
       <c r="AF50">
         <v>40000000.0</v>
       </c>
       <c r="AG50">
         <v>40000000.0</v>
       </c>
       <c r="AH50">
+        <v>40000000.0</v>
+      </c>
+      <c r="AI50">
+        <v>40000000.0</v>
+      </c>
+      <c r="AJ50">
         <v>25755000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>396867000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>418093000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>31026000.0</v>
       </c>
-      <c r="AL50"/>
-      <c r="AM50"/>
       <c r="AN50"/>
-      <c r="AO50">
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>35160000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50"/>
       <c r="AR50"/>
-      <c r="AS50">
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50">
         <v>401869000.0</v>
       </c>
-      <c r="AT50"/>
-      <c r="AU50"/>
       <c r="AV50"/>
-      <c r="AW50">
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50">
         <v>432631000.0</v>
       </c>
-      <c r="AX50"/>
-      <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
     </row>
-    <row r="51" spans="1:79">
+    <row r="51" spans="1:81">
       <c r="A51" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B51">
+        <v>652882000.0</v>
+      </c>
+      <c r="C51">
+        <v>689142000.0</v>
+      </c>
+      <c r="D51">
         <v>725350000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>761522000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>770239000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>684057000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>680537000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>712685000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>761528000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>812428000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>862097000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>911813000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>882808000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>968797000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>982883000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>1106803000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>1062547000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>1070450000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>1077425000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>890055000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>757966000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>769456000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>816822000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>830215000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>850253000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>896889000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>868729000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>865231000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>871939000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>877218000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>399920000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>390932000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>399745000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>398515000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>395010000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>396867000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>418093000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>419873000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>439484000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>445195000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>450193000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>450193000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>490264000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>454952000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>455128000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>414782000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>414436000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>414052000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>413731000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>366366000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>384276000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>400079000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>410876000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>425676000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>436756000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>459756000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>471824000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>483612000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>498953000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>508953000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>542712000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>542712000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>553141000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>578489000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>601093000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>614599000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>626036000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>569434000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>569745000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>570056000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>334100000.0</v>
       </c>
-      <c r="BS51"/>
-      <c r="BT51">
+      <c r="BU51"/>
+      <c r="BV51">
         <v>401100000.0</v>
       </c>
-      <c r="BU51"/>
-      <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
     </row>
-    <row r="52" spans="1:79">
+    <row r="52" spans="1:81">
       <c r="A52" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B52">
         <v>147567000.0</v>
       </c>
       <c r="C52">
         <v>147567000.0</v>
       </c>
       <c r="D52">
+        <v>147567000.0</v>
+      </c>
+      <c r="E52">
+        <v>147567000.0</v>
+      </c>
+      <c r="F52">
         <v>139188000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>145276000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>152522000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>173677000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>184932000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>193253000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>200626000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>204140000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>185374000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>224240000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>193619000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>273614000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>210767000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>190316000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>150717000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>106587000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>73482000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>76681000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>81313000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>81358000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>89841000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>87532000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>86004000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>75732000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>74533000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>64088000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>40000000.0</v>
       </c>
       <c r="AF52">
         <v>40000000.0</v>
       </c>
       <c r="AG52">
         <v>40000000.0</v>
       </c>
       <c r="AH52">
+        <v>40000000.0</v>
+      </c>
+      <c r="AI52">
+        <v>40000000.0</v>
+      </c>
+      <c r="AJ52">
         <v>25755000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>27512000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>29269000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>30290000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>26465000.0</v>
       </c>
       <c r="AN52">
         <v>26465000.0</v>
       </c>
       <c r="AO52">
         <v>26465000.0</v>
       </c>
       <c r="AP52">
+        <v>26465000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>26465000.0</v>
+      </c>
+      <c r="AR52">
         <v>7700000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>14705000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>15278000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>15278000.0</v>
       </c>
-      <c r="AT52"/>
-[...1 lines deleted...]
-      <c r="AV52">
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52">
         <v>50110000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>50110000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>60937000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>55174000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>53160000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>50572000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>48315000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>47000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>51900000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>46000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>40000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>40000000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>42119000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BK52">
         <v>42119000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>53800000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BM52">
         <v>62419000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BN52">
         <v>96493000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BO52">
         <v>70419000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BP52">
         <v>62718000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BQ52">
         <v>2045000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BR52">
         <v>1863000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BS52">
         <v>1608000.0</v>
       </c>
-      <c r="BR52"/>
-[...1 lines deleted...]
-      <c r="BT52">
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52">
         <v>401100000.0</v>
       </c>
-      <c r="BU52"/>
-      <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
     </row>
-    <row r="53" spans="1:79">
+    <row r="53" spans="1:81">
       <c r="A53" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B53">
+        <v>93670000.0</v>
+      </c>
+      <c r="C53">
+        <v>199100000.0</v>
+      </c>
+      <c r="D53">
         <v>200500000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>15000000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>10450000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>26150000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>26450000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>53000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="J53">
         <v>14000000.0</v>
       </c>
       <c r="K53">
+        <v>14000000.0</v>
+      </c>
+      <c r="L53">
+        <v>14000000.0</v>
+      </c>
+      <c r="M53">
         <v>12600000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>9600000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>8550000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>17400000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>7800000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>7900000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>7900000.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
-      <c r="AU53">
-[...4 lines deleted...]
-      </c>
+      <c r="AU53"/>
+      <c r="AV53"/>
       <c r="AW53">
         <v>3000.0</v>
       </c>
       <c r="AX53">
         <v>3000.0</v>
       </c>
       <c r="AY53">
         <v>3000.0</v>
       </c>
       <c r="AZ53">
         <v>3000.0</v>
       </c>
       <c r="BA53">
         <v>3000.0</v>
       </c>
       <c r="BB53">
         <v>3000.0</v>
       </c>
       <c r="BC53">
-        <v>3027000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="BD53">
-        <v>3027000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="BE53">
         <v>3027000.0</v>
       </c>
       <c r="BF53">
         <v>3027000.0</v>
       </c>
       <c r="BG53">
         <v>3027000.0</v>
       </c>
       <c r="BH53">
         <v>3027000.0</v>
       </c>
       <c r="BI53">
         <v>3027000.0</v>
       </c>
       <c r="BJ53">
+        <v>3027000.0</v>
+      </c>
+      <c r="BK53">
+        <v>3027000.0</v>
+      </c>
+      <c r="BL53">
         <v>19261000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3026000.0</v>
       </c>
       <c r="BM53">
         <v>3026000.0</v>
       </c>
       <c r="BN53">
         <v>3026000.0</v>
       </c>
       <c r="BO53">
         <v>3026000.0</v>
       </c>
       <c r="BP53">
         <v>3026000.0</v>
       </c>
       <c r="BQ53">
         <v>3026000.0</v>
       </c>
-      <c r="BR53"/>
-      <c r="BS53"/>
+      <c r="BR53">
+        <v>3026000.0</v>
+      </c>
+      <c r="BS53">
+        <v>3026000.0</v>
+      </c>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
     </row>
-    <row r="54" spans="1:79">
+    <row r="54" spans="1:81">
       <c r="A54" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -13137,994 +13526,1020 @@
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
     </row>
-    <row r="55" spans="1:79">
+    <row r="55" spans="1:81">
       <c r="A55" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B55">
+        <v>2899648000.0</v>
+      </c>
+      <c r="C55">
+        <v>2861203000.0</v>
+      </c>
+      <c r="D55">
         <v>2667845000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>2643008000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>2576209000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>2373245000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>2238005000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>2202514000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>2179802000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>2171780000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>2191186000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>2192869000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>2096658000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>2106215000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>2094542000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>2130848000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>2047135000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1994114000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>1846085000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>1452734000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>1338718000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>1274191000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>1301195000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>1295471000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>1313167000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>1351825000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>1262504000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>1236339000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>1239230000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>1233487000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>693261000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>671843000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>689091000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>675184000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>764998000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>766420000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>773362000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>776257000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>844588000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>883405000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>870118000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>870118000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>906353000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>927031000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>915458000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>886627000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>877495000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>893115000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>886219000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>858247000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>868375000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>880900000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>888604000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>903680000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>907845000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>929299000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>937521000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>939535000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>954121000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>954498000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>972144000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>972144000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>1012748000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>1008250000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>1028298000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>1027358000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>1028201000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>966115000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>959381000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>966608000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>720300000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>322004000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>485905000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>318299000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>316844000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>315209000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>314826000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>311688000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>310393000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>490000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:79">
+    <row r="56" spans="1:81">
       <c r="A56" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B56">
+        <v>681263000.0</v>
+      </c>
+      <c r="C56">
+        <v>626988000.0</v>
+      </c>
+      <c r="D56">
         <v>625118000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>566285000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>470427000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>301242000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>419253000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>373277000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>330538000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>295677000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>264367000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>223220000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>241447000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>237047000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>216948000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>261192000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>168535000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>143358000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>145322000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>183766000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>170894000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>98613000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>123909000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>114182000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>114229000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>161870000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>111020000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>99535000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>116302000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>98972000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>105578000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>76515000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>97105000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>77388000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>70227000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>62263000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>60479000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>56929000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>52879000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>55172000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>33788000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>33788000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>30976000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>48731000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>24912000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>39845000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>75851000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>83137000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>66109000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>38388000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>38231000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>40223000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>37952000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>44018000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>39550000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>51657000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>50277000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>45504000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>50692000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>45045000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>41476000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>41476000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>58959000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>44162000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>54860000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>44160000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>36067000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>47660000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>32127000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>33000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>35200000.0</v>
       </c>
-      <c r="BS56"/>
-      <c r="BT56">
+      <c r="BU56"/>
+      <c r="BV56">
         <v>8815000.0</v>
       </c>
-      <c r="BU56"/>
-      <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56"/>
     </row>
-    <row r="57" spans="1:79">
+    <row r="57" spans="1:81">
       <c r="A57" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B57">
+        <v>301490000.0</v>
+      </c>
+      <c r="C57">
+        <v>306783000.0</v>
+      </c>
+      <c r="D57">
         <v>285233000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>281940000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>266298000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>264001000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>255508000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>262978000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>266276000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>280440000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>290800000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>289926000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>251042000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>261766000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>255871000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>328229000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>259986000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>244763000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>195328000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>128789000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>101216000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>112213000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>118902000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>115130000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>135371000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>129596000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>127223000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>104163000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>107434000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>95516000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>62587000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>53620000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>65684000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>57036000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>35880000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>45640000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>39492000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>47979000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>37436000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>46493000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>33929000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>33929000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>16372000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>18318000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>8943000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>19982000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>9756000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>20172000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>10832000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>69181000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>78392000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>75006000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>74931000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>75688000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>71906000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>73789000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>82886000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>70278000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>71636000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>67413000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>66332000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>66332000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>79785000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>85008000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>101673000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>94481000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>85471000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>21738000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>18382000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>19020000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>13500000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>10752000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>410140000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>6616000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>6639000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>6670000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>7839000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>6687000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>7384000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>466000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:79">
+    <row r="58" spans="1:81">
       <c r="A58" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B58">
+        <v>1024325000.0</v>
+      </c>
+      <c r="C58">
+        <v>1060118999.0</v>
+      </c>
+      <c r="D58">
         <v>950883000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1000037000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>1008048000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>909764000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>850625000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>871458000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>921571000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>987392000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>1049628000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>1120627000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>1085692000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>1139724000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>1179436000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>1296452000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1255320000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>1281561000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>1191804000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>859368000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>789660000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>809450000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>859375000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>869453000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>901751000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>945423000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>916912000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>901128000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>912816000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>917125000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>429214000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>411704000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>433017000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>423579000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>413609000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>423909000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>437675000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>447364000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>460706000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>475923000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>468761000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>468761000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>511079000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>485945000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>477273000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>448491000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>438455000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>493992000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>484860000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>458781000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>476876000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>496766000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>514699000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>537092000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>549460000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>579388000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>595258000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>605335000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>630890000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>630477000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>636605000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>636605000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>689542000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>681741000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>697151000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>699803000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>713353000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>647950000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>664844000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>671569000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>374600000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>12528000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>587015000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>8019000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>7690000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>7314000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>8061000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>6687000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>7384000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>466000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:79">
+    <row r="59" spans="1:81">
       <c r="A59" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -14160,293 +14575,301 @@
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
     </row>
-    <row r="60" spans="1:79">
+    <row r="60" spans="1:81">
       <c r="A60" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B60">
+        <v>1875323000.0</v>
+      </c>
+      <c r="C60">
+        <v>1801084000.0</v>
+      </c>
+      <c r="D60">
         <v>1716962000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>1642971000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>1568161000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>1463481000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>1387380000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>1331056000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>1258231000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>1184388000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>1141558000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>1072242000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>1010966000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>966491000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>915106000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>834396000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>791815000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>712553000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>654281000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>593366000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>549058000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>464741000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>441820000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>426018000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>411416000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>406402000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>345592000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>335211000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>326414000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>316362000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>264047000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>260139000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>256074000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>251605000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>351389000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>342511000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>335687000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>328893000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>383882000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>407482000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>401357000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>401357000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>395274000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>441086000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>438185000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>438136000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>439040000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>399123000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>401359000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>399466000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>391499000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>384134000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>373905000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>366588000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>358385000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>349911000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>342263000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>334200000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>323231000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>324021000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>335539000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>335539000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>323206000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>326509000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>331147000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>327555000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>314848000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>318165000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>294537000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>295039000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>345700000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>309476000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>-101110000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>310280000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>309154000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>307895000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>306765000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>305001000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>303009000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>24000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:79">
+    <row r="61" spans="1:81">
       <c r="A61" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -14482,54 +14905,56 @@
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
     </row>
-    <row r="62" spans="1:79">
+    <row r="62" spans="1:81">
       <c r="A62" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -14565,103 +14990,106 @@
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T32"/>
+  <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -14678,2265 +15106,2354 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="2" spans="1:20">
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B2">
+        <v>355521000.0</v>
+      </c>
+      <c r="C2">
         <v>314784000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>294530000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>269901000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>204967000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>160964000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>140720000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>86302000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>81438000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>88500000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>94963000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>89829000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>86433000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>85931000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>45517000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>42067000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>41368000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>31922000.0</v>
       </c>
-      <c r="S2"/>
       <c r="T2"/>
+      <c r="U2"/>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B3">
+        <v>135447000.0</v>
+      </c>
+      <c r="C3">
         <v>99991000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>91727000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>81303000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>61563000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>46978000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>45845000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>35455000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>37981000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>42805000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>42740000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>38940000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>38266000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>38224000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>38012000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>37932000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>35758000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>20827000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>16119000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>16664000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
+      <c r="U4"/>
     </row>
-    <row r="5" spans="1:20">
+    <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B5">
+        <v>388850000.0</v>
+      </c>
+      <c r="C5">
         <v>394305000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>349772000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>368164000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>240778000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>106966000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>114835000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-8623000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-14813000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-20282000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>21434000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>52176000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>53580000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>55353000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>31828000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>22028000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>68591000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-52122000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>30357000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>47741000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B6">
+        <v>524297000.0</v>
+      </c>
+      <c r="C6">
         <v>494296000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>441499000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>449467000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>302341000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>153944000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>160680000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>26832000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>23168000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>22523000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>64174000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>91116000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>91846000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>93577000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>69840000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>59960000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>104349000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-31295000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>46476000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>64405000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
+      <c r="U7"/>
     </row>
-    <row r="8" spans="1:20">
+    <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
+      <c r="U8"/>
     </row>
-    <row r="9" spans="1:20">
+    <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B9">
+        <v>410930000.0</v>
+      </c>
+      <c r="C9">
         <v>390745000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>372185000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>334586000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>197557000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>121308000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>120382000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>70795000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>77550000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>78023000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>69956000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>48786000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>56779000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>67274000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>110751000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>116770000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>107340000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>65128000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>335095000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>299599000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B10">
+        <v>416455000.0</v>
+      </c>
+      <c r="C10">
         <v>353629000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>304948000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>292875000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>171551000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>41612000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>39841000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-57309000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-74226000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-65049000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-28837000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>6185000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>32615000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>32056000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>9145000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-3919000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>42818000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-36428000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>16796000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>32677000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>151</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>1000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>448000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-50000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>56000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>49000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>55000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>40000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>46000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>38000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>75000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>97000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>128000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>74000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>52000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>444000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>125000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>20000.0</v>
       </c>
-      <c r="T11"/>
+      <c r="U11"/>
     </row>
-    <row r="12" spans="1:20">
+    <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B12">
+        <v>38966000.0</v>
+      </c>
+      <c r="C12">
         <v>40676000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>44824000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>75289000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>69227000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>65354000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>74994000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>48686000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>59391000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>44767000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>48152000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>43872000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>18846000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>21178000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>20564000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>23828000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>24224000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>21442000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>13561000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>15064000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B13">
+        <v>19192000.0</v>
+      </c>
+      <c r="C13">
         <v>16735000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>8212000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2512000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>68778000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>956000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>73203000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>47261000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>58924000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>44590000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>48090000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
+      <c r="U13"/>
     </row>
-    <row r="14" spans="1:20">
+    <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
+      <c r="U14"/>
     </row>
-    <row r="15" spans="1:20">
+    <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B15">
+        <v>416455000.0</v>
+      </c>
+      <c r="C15">
         <v>353628000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>304500000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>292925000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>171495000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>41563000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>39838000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-57364000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-74266000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-65095000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-28875000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>6110000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>32518000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>31928000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>9071000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-3971000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>42374000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-36553000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>16776000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>32677000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:20">
+    <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B16">
+        <v>406919000.0</v>
+      </c>
+      <c r="C16">
         <v>344092000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>294964000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>283389000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>163232000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>21685000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>17567000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-60426000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-77328000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-68157000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-31937000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4996000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>32518000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>31928000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>9071000.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>42374000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>6683000.0</v>
       </c>
-      <c r="T16"/>
+      <c r="U16"/>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B17">
+        <v>416455000.0</v>
+      </c>
+      <c r="C17">
         <v>353628000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>312456000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>292925000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>171495000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>41563000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>39838000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-57364000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-74266000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-65095000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-28875000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>6110000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>32518000.0</v>
       </c>
-      <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
+      <c r="U17"/>
     </row>
-    <row r="18" spans="1:20">
+    <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B18">
+        <v>-19774000.0</v>
+      </c>
+      <c r="C18">
         <v>-23941000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-35816000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-72777000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-68778000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-64398000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-73203000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-47261000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-58902000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-44569000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
+      <c r="U18"/>
     </row>
-    <row r="19" spans="1:20">
+    <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
+      <c r="U19"/>
     </row>
-    <row r="20" spans="1:20">
+    <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20">
         <v>87624000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>92422000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44700000.0</v>
       </c>
       <c r="L20">
         <v>44700000.0</v>
       </c>
-      <c r="M20"/>
+      <c r="M20">
+        <v>44700000.0</v>
+      </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
+      <c r="U20"/>
     </row>
-    <row r="21" spans="1:20">
+    <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B21">
+        <v>388850000.0</v>
+      </c>
+      <c r="C21">
         <v>379139000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>343218000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>354185000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>237517000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>104758000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>111567000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-10260000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-15324000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-20480000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>19253000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>42274000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>51160000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>61832000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>49927000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>51773000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>61717000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>36721000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>30150000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>47741000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
+      <c r="U22"/>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B23">
+        <v>377601000.0</v>
+      </c>
+      <c r="C23">
         <v>326390000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>323497000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>250302000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>165007000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>177514000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>149535000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>95523000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>86688000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>94581000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>100966000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>96341000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>92052000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>91373000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>93032000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>89982000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>86991000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>60329000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>307286000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>263766000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
+      <c r="U24"/>
     </row>
-    <row r="25" spans="1:20">
+    <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B25">
+        <v>121961000.0</v>
+      </c>
+      <c r="C25">
         <v>99991000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>114154000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>40145000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>16133000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>46437000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>45845000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>34150000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>36174000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
+      <c r="U25"/>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
+      <c r="U26"/>
     </row>
-    <row r="27" spans="1:20">
+    <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
+      <c r="U27"/>
     </row>
-    <row r="28" spans="1:20">
+    <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B28">
+        <v>22080000.0</v>
+      </c>
+      <c r="C28">
         <v>17132000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>18217000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>18526000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>13240000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>8350000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>8815000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>9221000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5301000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>6297000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>6478000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>7022000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6030000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5784000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>7400000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>8253000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>8748000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>7526000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>17751000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>11331000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B29">
+        <v>0.0</v>
+      </c>
+      <c r="C29">
         <v>1000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-50000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>56000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>49000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>55000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>40000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>46000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>38000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
+      <c r="U29"/>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B30">
+        <v>22080000.0</v>
+      </c>
+      <c r="C30">
         <v>11606000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>28967000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-19599000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-39960000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>16550000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8815000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>9221000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5250000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>6081000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>6003000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6512000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5619000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5442000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>47515000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>47915000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>45623000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>28407000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>307286000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>263766000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:20">
+    <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B31">
+        <v>27605000.0</v>
+      </c>
+      <c r="C31">
         <v>-25510000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-38270000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-61310000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-65966000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-63146000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-71726000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-118883000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-146497000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-136775000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-92315000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-36089000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-18545000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-29776000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-54091000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-72385000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-18899000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-73149000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-13354000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-15064000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:20">
+    <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B32">
+        <v>766451000.0</v>
+      </c>
+      <c r="C32">
         <v>705529000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>666715000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>604487000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>402524000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>282272000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>261102000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>157097000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>158988000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>166523000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>164919000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>138615000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>143212000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>153205000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>156268000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>158837000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>148708000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>97050000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>335095000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>299599000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BZ32"/>
+  <dimension ref="A1:CB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:78">
+    <row r="1" spans="1:80">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C1" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>84</v>
       </c>
       <c r="F1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G1" t="s">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>87</v>
       </c>
       <c r="J1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="K1" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>90</v>
       </c>
       <c r="N1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O1" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>93</v>
       </c>
       <c r="R1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="S1" t="s">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>96</v>
       </c>
       <c r="V1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="W1" t="s">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>99</v>
       </c>
       <c r="Z1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AA1" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>102</v>
       </c>
       <c r="AD1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AE1" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="AH1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AI1" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>108</v>
       </c>
       <c r="AL1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AM1" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>111</v>
       </c>
       <c r="AP1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AQ1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="AT1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AU1" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>117</v>
       </c>
       <c r="AX1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AY1" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>120</v>
       </c>
       <c r="BB1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BC1" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>123</v>
       </c>
       <c r="BF1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BG1" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="BJ1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BK1" t="s">
-        <v>127</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>129</v>
       </c>
       <c r="BN1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BO1" t="s">
-        <v>130</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>131</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="BR1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BS1" t="s">
-        <v>133</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>134</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>135</v>
       </c>
       <c r="BV1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BW1" t="s">
-        <v>136</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>137</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>138</v>
       </c>
       <c r="BZ1" t="s">
-        <v>138</v>
+        <v>139</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>140</v>
       </c>
     </row>
-    <row r="2" spans="1:78">
+    <row r="2" spans="1:80">
       <c r="A2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B2">
+        <v>91814000.0</v>
+      </c>
+      <c r="C2">
+        <v>93572000.0</v>
+      </c>
+      <c r="D2">
         <v>89706000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>85913000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>86330000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>82330000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>77975000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>77106000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>77373000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>76741000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>76125000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>72260000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>69404000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>72777000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>66655000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>66816000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>63653000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>48401000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>38708000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>43380000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>38434000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>42152000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>39823000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>38460000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>40529000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>38479000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>35131000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>33846000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>33264000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>29821000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>19269000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>18366000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>18682000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>20973000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>20046000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>20409000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>20010000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>21629000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>22340000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>22194000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>22336000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>22336000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>24268000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>24091000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>23419000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>23553000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>22529000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>22181000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>21566000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>21843000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>21240000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>21735000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>21615000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>21581000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>11196000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>11220000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>11657000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>11470000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>11750000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>11254000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>11043000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>11043000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>10936000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>10156000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>9592000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>9851000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>10285000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>10508000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>10722000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>7924000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>7888000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>6821000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>9289000.0</v>
       </c>
-      <c r="BU2">
-[...4 lines deleted...]
-      </c>
       <c r="BW2">
         <v>0.0</v>
       </c>
       <c r="BX2">
         <v>0.0</v>
       </c>
       <c r="BY2">
         <v>0.0</v>
       </c>
       <c r="BZ2">
         <v>0.0</v>
       </c>
+      <c r="CA2">
+        <v>0.0</v>
+      </c>
+      <c r="CB2">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:78">
+    <row r="3" spans="1:80">
       <c r="A3" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B3">
+        <v>33472000.0</v>
+      </c>
+      <c r="C3">
+        <v>34742000.0</v>
+      </c>
+      <c r="D3">
         <v>34051000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>30328000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>26579000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>30739000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>23447000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>24540000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>24270000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>30954000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>22462000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>22172000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>17820000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>53381000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>11217000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>20273000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>6997000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>883000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>5083328.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>13136000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>11881000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>11555000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>11844000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>11578000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>12027000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>11525000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>11664000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>11431000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>11226000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>10776000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>7932000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>7731000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>7713000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>8943000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>8994000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>9089000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>9148000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>9900000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>10048000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>10347000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>10405000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>10405000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>10994000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>10892000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>10449000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>10421000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>9512000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>9503000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>9504000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>9565000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>9564000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>9596000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>9541000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>9536000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>9614000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>9635000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>9440000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>9546000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>9587000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>9459000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>9420000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>9420000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>9571000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>9455000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>9341000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>9536000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>9072000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>8675000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>8475000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>5829000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>5164000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>4814000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>5020000.0</v>
       </c>
-      <c r="BU3"/>
-      <c r="BV3"/>
       <c r="BW3"/>
-      <c r="BX3">
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3">
         <v>3753000.0</v>
       </c>
-      <c r="BY3"/>
-      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
     </row>
-    <row r="4" spans="1:78">
+    <row r="4" spans="1:80">
       <c r="A4" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...4 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -17037,550 +17554,564 @@
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:78">
+    <row r="5" spans="1:80">
       <c r="A5" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B5">
+        <v>97418000.0</v>
+      </c>
+      <c r="C5">
+        <v>87716000.0</v>
+      </c>
+      <c r="D5">
         <v>104561000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>106033000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>133261000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>100357000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>93687000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>97921000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>102100000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>78693000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>96686000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>88686000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>85707000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>85410000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>108087000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>85742000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>88925000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>82197000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>79644000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>46074000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>30899000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>26820000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>29588000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>29503000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>21055000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>27296000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>29138000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>27786000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>30186000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-55572000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>15638000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>15987000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>15766000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-71578000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>20498000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>18621000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>18979000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-44328000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-11297000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>17959000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>18429000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>18429000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-28251000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>15470000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>12666000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>11617000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>18683000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>9753000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>10862000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>12816000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>13462000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>12808000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>12156000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>13250000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>17313000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>17083000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>15683000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>16314000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>15589000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-6029000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>16818000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>16818000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>17675000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>18027000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>18969000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>18428000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>16707000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>14778000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>13869000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>10124000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>3008000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>8898000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>8885000.0</v>
       </c>
-      <c r="BU5">
-[...4 lines deleted...]
-      </c>
       <c r="BW5">
         <v>0.0</v>
       </c>
       <c r="BX5">
+        <v>0.0</v>
+      </c>
+      <c r="BY5">
+        <v>0.0</v>
+      </c>
+      <c r="BZ5">
         <v>5949000.0</v>
       </c>
-      <c r="BY5">
-[...2 lines deleted...]
-      <c r="BZ5">
+      <c r="CA5">
+        <v>0.0</v>
+      </c>
+      <c r="CB5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:78">
+    <row r="6" spans="1:80">
       <c r="A6" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B6">
+        <v>130890000.0</v>
+      </c>
+      <c r="C6">
+        <v>122458000.0</v>
+      </c>
+      <c r="D6">
         <v>138612000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>136361000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>159840000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>131096000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>117134000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>122461000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>126370000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>109647000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>119148000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>110858000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>103527000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>138791000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>119304000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>106015000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>95922000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>83080000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>84727328.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>59210000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>42780000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>38375000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>41432000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>41081000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>33082000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>38821000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>40802000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>39217000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>41412000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-44796000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>23570000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>23718000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>23479000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-62635000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>29492000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>27710000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>28127000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-34428000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-1249000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>28306000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>28834000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>28834000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-17257000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>26362000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>23115000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>22038000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>28195000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>19256000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>20366000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>22381000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>23026000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>22404000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>21697000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>22786000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>26927000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>26718000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>25123000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>25860000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>25176000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>3430000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>26238000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>26238000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>27246000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>27482000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>28310000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>27964000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>25779000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>23453000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>22344000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>15953000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>8172000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>13712000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>13905000.0</v>
       </c>
-      <c r="BU6"/>
-      <c r="BV6"/>
       <c r="BW6"/>
-      <c r="BX6">
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6">
         <v>9702000.0</v>
       </c>
-      <c r="BY6"/>
-      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
     </row>
-    <row r="7" spans="1:78">
+    <row r="7" spans="1:80">
       <c r="A7" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -17681,88 +18212,90 @@
       </c>
       <c r="BS7">
         <v>0.0</v>
       </c>
       <c r="BT7">
         <v>0.0</v>
       </c>
       <c r="BU7">
         <v>0.0</v>
       </c>
       <c r="BV7">
         <v>0.0</v>
       </c>
       <c r="BW7">
         <v>0.0</v>
       </c>
       <c r="BX7">
         <v>0.0</v>
       </c>
       <c r="BY7">
         <v>0.0</v>
       </c>
       <c r="BZ7">
         <v>0.0</v>
       </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
+      <c r="CB7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:78">
+    <row r="8" spans="1:80">
       <c r="A8" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...4 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -17863,1158 +18396,1186 @@
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:78">
+    <row r="9" spans="1:80">
       <c r="A9" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B9">
+        <v>106265000.0</v>
+      </c>
+      <c r="C9">
+        <v>97377000.0</v>
+      </c>
+      <c r="D9">
         <v>102962000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>102627000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>101431000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>99100000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>94571000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>96389000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>102188000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>100636000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>96887000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>88139000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>86523000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>83812000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>96576000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>77075000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>77123000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>86766000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>75259000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>37532000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>34546000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>27818000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>30254000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>32916000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>30418000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>29075000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>30816000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>29241000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>31250000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>20200000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>16590000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>16643000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>17420000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>16898000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>21170000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>19850000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>19632000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>19797000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>18814000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>19139000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>20274000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>20274000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>17916000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>16896000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>14300000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>13299000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>11695000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>11319000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>12473000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>14213000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>14840000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>14132000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>13594000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>14587000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>28258000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>28013000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>26693000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>28244000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>26926000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>27520000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>28061000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>28061000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>29104000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>29455000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>29559000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>30033000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>27338000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>25685000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>24286000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>18381000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>16024000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>16118000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>23894000.0</v>
       </c>
-      <c r="BU9">
-[...4 lines deleted...]
-      </c>
       <c r="BW9">
         <v>0.0</v>
       </c>
       <c r="BX9">
+        <v>0.0</v>
+      </c>
+      <c r="BY9">
+        <v>0.0</v>
+      </c>
+      <c r="BZ9">
         <v>76985000.0</v>
       </c>
-      <c r="BY9">
-[...2 lines deleted...]
-      <c r="BZ9">
+      <c r="CA9">
+        <v>0.0</v>
+      </c>
+      <c r="CB9">
         <v>0.0</v>
       </c>
     </row>
-    <row r="10" spans="1:78">
+    <row r="10" spans="1:80">
       <c r="A10" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B10">
+        <v>93829000.0</v>
+      </c>
+      <c r="C10">
+        <v>102605000.0</v>
+      </c>
+      <c r="D10">
         <v>95019000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>95437000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>123394000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>92564000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>81147000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>88028000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>91890000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>67492000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>85071000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>77781000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>74604000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>75005000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>91945000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>55735000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>70190000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>68477000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>65355000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>32076000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>5643000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>11999000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>14594000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>13519000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1500000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>8786000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>10714000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>9078000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>10834000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-71742000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>4643000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>4816000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>4973000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-99050000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>9659000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>7595000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>7570000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-54293000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-22902000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>6817000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>5329000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>5329000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-40309000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>3660000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>801000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-147000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>6734000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-2264000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>1863000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>7926000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>7288000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>10144000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>7256000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>8159000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>8365000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>7592000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>7940000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>10648000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-744000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-11617000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>10858000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>10858000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-2947000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-4939000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>3309000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>12493000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-3642000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>22785000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>11179000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>-43563000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>-1223000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>7707000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>651000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>2962000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>3477000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>3626000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>3451000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>3624000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>1207000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:78">
+    <row r="11" spans="1:80">
       <c r="A11" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11">
         <v>1000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>24226724.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>443000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>12830000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>5000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>2785000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>10129000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-50000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>27851000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>13550000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-2000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>58000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>14547000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>25640000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-1000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>47000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>3000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>19576000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>43000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>19305000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-56000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>16000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-4000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>13000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>31000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="AH11">
         <v>15000.0</v>
       </c>
       <c r="AI11">
+        <v>9000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>15000.0</v>
+      </c>
+      <c r="AK11">
         <v>6000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>10000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>14000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>17000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>9000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>6000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>6000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>9000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>19000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>11000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>17000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>16000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>22000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>20000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>34000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>24000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>16000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>38000.0</v>
       </c>
       <c r="BB11">
         <v>22000.0</v>
       </c>
       <c r="BC11">
+        <v>38000.0</v>
+      </c>
+      <c r="BD11">
+        <v>22000.0</v>
+      </c>
+      <c r="BE11">
         <v>78000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-10000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>-212000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>191000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>76000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>19000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>19000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>579000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>15000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>28000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>145000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>251000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>23000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>26000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>92000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>10000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>7000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>16000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>1483000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>1812000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>2074000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>1639000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>1633000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>550000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:78">
+    <row r="12" spans="1:80">
       <c r="A12" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B12">
+        <v>9339000.0</v>
+      </c>
+      <c r="C12">
+        <v>8961000.0</v>
+      </c>
+      <c r="D12">
         <v>9542000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>10596000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>9867000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>7793000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>12540000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>9893000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>10450000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>11201000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>11615000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>10905000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>11103000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>10405000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>16142000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>30007000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>18735000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>14925000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>15048000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>13998000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>25256000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>14821000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>14994000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>15984000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>19555000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>18510000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>18424000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>18708000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>19352000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>16174000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>10977000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>10729000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>10787000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>27021000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>10387000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>11026000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>10957000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>9450000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>11075000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>11142000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>13100000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>13100000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>12058000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>11810000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>11865000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>11764000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>11949000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>12017000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>8142000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>4483000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>4687000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>4776000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>4900000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>5091000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>5272000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>5349000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>5466000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>5136000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>4760000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>5058000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>5610000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>5610000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>5963000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>6048000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>5856000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>6107000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>7909000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>5554000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>4654000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>2647000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>4217000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>6344000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>8234000.0</v>
       </c>
-      <c r="BU12">
-[...4 lines deleted...]
-      </c>
       <c r="BW12">
         <v>0.0</v>
       </c>
       <c r="BX12">
+        <v>0.0</v>
+      </c>
+      <c r="BY12">
+        <v>0.0</v>
+      </c>
+      <c r="BZ12">
         <v>2498000.0</v>
       </c>
-      <c r="BY12">
-[...2 lines deleted...]
-      <c r="BZ12">
+      <c r="CA12">
+        <v>0.0</v>
+      </c>
+      <c r="CB12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:78">
+    <row r="13" spans="1:80">
       <c r="A13" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B13">
+        <v>5666000.0</v>
+      </c>
+      <c r="C13">
+        <v>5887000.0</v>
+      </c>
+      <c r="D13">
         <v>5434000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>4676000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>3195000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>4203000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>4705000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>4143000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>3684000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>2882000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>2501000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>2582000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1812000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1317000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>680000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>265000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>250000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>14845000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>15043000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>13877000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>243000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>59000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>14928000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>15791000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>18917000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>17917000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>18010000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>18341000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>18935000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
     </row>
-    <row r="14" spans="1:78">
+    <row r="14" spans="1:80">
       <c r="A14" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...4 lines deleted...]
-      </c>
+      <c r="AC14"/>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -19115,671 +19676,687 @@
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
+      <c r="CA14">
+        <v>0.0</v>
+      </c>
+      <c r="CB14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:78">
+    <row r="15" spans="1:80">
       <c r="A15" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B15">
+        <v>93829000.0</v>
+      </c>
+      <c r="C15">
+        <v>102605000.0</v>
+      </c>
+      <c r="D15">
         <v>95019000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>95437000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>123394000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>92564000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>81147000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>88027000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>91890000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>67049000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>85071000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>77776000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>74604000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>75005000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>91995000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>55735000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>70190000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>68479000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>65297000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>32076000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>5643000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>12000000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>14547000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>13516000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>1500000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>8743000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>10714000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>9134000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>10818000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-71738000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>4630000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>4785000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>4958000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-99059000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>9644000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>7589000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>7560000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-54307000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-22919000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>6808000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>5323000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>5323000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-40318000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>3641000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>790000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-164000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>6718000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-2286000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>1843000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>7892000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>7264000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>10128000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>7234000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>8121000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>8343000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>7514000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>7950000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>10860000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-935000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>-11693000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>10839000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>10839000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>-3526000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>-4954000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>3281000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>12348000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>-3893000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>22762000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>11153000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>-43655000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>-1233000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>7700000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>635000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>1479000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>1665000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>1552000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>3451000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>1991000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>657000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:78">
+    <row r="16" spans="1:80">
       <c r="A16" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>156</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>100221000.0</v>
+      </c>
+      <c r="D16">
         <v>92635000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>93053000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>121010000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>90180000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>78763000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>82687000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>75392000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>72220000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>72621000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>89611000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>50975000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>70182000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>66095000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>62913000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>30065000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>4159000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-5131000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>13590000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>12605000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>621000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-11231000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>4322000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>3818000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>4362000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-72501000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>3864000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>4020000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>4192000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-86206000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>8878000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>6824000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>6794000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-68157000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-6043000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>6043000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>4557000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>6246000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-2876000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>2876000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>24000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-1373000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>6369000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>-1843000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>1843000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>7893000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>7264000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>10127000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>7234000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>8121000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>8343000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>7514000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>7950000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>10860000.0</v>
       </c>
-      <c r="BF16">
-[...2 lines deleted...]
-      <c r="BG16">
+      <c r="BH16">
+        <v>0.0</v>
+      </c>
+      <c r="BI16">
         <v>-10839000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>10839000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>1227000.0</v>
       </c>
-      <c r="BJ16">
-[...2 lines deleted...]
-      <c r="BK16">
+      <c r="BL16">
+        <v>0.0</v>
+      </c>
+      <c r="BM16">
         <v>-3281000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>3281000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>12348000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>-22762000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>22762000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>11156000.0</v>
       </c>
-      <c r="BQ16">
-[...2 lines deleted...]
-      <c r="BR16">
+      <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16">
         <v>-7700000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>7700000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>635000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>1479000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>1665000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>1552000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>1987000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>1991000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>657000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:78">
+    <row r="17" spans="1:80">
       <c r="A17" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B17">
+        <v>93829000.0</v>
+      </c>
+      <c r="C17">
+        <v>102605000.0</v>
+      </c>
+      <c r="D17">
         <v>95019000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>95437000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>123394000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>92564000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>81147000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>88027000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>91890000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>67049000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>85071000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>77776000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>74604000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>75005000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>91995000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>56915000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>72566000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>68479000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>65297000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>32076000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>5643000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>12000000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>14547000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>13516000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>1500000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>8743000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>10714000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>9134000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>10818000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-71736000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>4630000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>4785000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>4958000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-106503000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>54888000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-30211000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>7560000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-65095000.0</v>
       </c>
-      <c r="AL17">
-[...4 lines deleted...]
-      </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>-28875000.0</v>
       </c>
-      <c r="AP17">
-[...4 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>6110000.0</v>
       </c>
-      <c r="AT17">
-[...4 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
+        <v>0.0</v>
+      </c>
+      <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
         <v>32518000.0</v>
       </c>
-      <c r="AX17">
-[...4 lines deleted...]
-      </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
@@ -19817,190 +20394,202 @@
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
+      <c r="CB17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:78">
+    <row r="18" spans="1:80">
       <c r="A18" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B18">
+        <v>-3673000.0</v>
+      </c>
+      <c r="C18">
+        <v>-3074000.0</v>
+      </c>
+      <c r="D18">
         <v>-4108000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-5920000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-6672000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-3590000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-7835000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-5750000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-6766000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-8319000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-9114000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-8323000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-9291000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-9088000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-15462000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-29742000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-18485000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-14845000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-15043000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-13877000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-25013000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-14762000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-14928000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-15791000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-18917000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-17917000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-18010000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-18341000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-18935000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
     </row>
-    <row r="19" spans="1:78">
+    <row r="19" spans="1:80">
       <c r="A19" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -20035,139 +20624,137 @@
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
     </row>
-    <row r="20" spans="1:78">
+    <row r="20" spans="1:80">
       <c r="A20" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...4 lines deleted...]
-      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>87624000.0</v>
       </c>
-      <c r="AH20">
-[...4 lines deleted...]
-      </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
         <v>92422000.0</v>
       </c>
-      <c r="AL20">
-[...4 lines deleted...]
-      </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>44700000.0</v>
       </c>
-      <c r="AP20">
-[...4 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>44700000.0</v>
       </c>
-      <c r="AT20">
-[...4 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
@@ -20217,324 +20804,332 @@
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
+      <c r="CB20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:78">
+    <row r="21" spans="1:80">
       <c r="A21" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B21">
+        <v>97418000.0</v>
+      </c>
+      <c r="C21">
+        <v>87716000.0</v>
+      </c>
+      <c r="D21">
         <v>99217000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>101762000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>128498000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>96009000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>92189000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>93842000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>97099000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>78854000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>94157000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>85109000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>85098000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>85134000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>101725000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>83586000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>83740000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>82197000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>79644000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>45404000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>30272000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>25846000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>28834000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>29682000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>20396000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>27343000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>27843000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>26727000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>29225000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-56205000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>15256000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>15194000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>15491000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-72183000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>19894000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>18531000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>18434000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-44902000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-11884000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>17921000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>18385000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>18385000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-28270000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>15457000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>12652000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>11608000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>10081000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>9734000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>10852000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>12806000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>13450000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>12796000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>12106000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>13249000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>16761000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>16623000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>15199000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>16503000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>15046000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>2102000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>16276000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>16276000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>16703000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>17438000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>18404000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>17862000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>16132000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>14304000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>13416000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>9875000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>9402000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>8861000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>8583000.0</v>
       </c>
-      <c r="BU21">
-[...4 lines deleted...]
-      </c>
       <c r="BW21">
         <v>0.0</v>
       </c>
       <c r="BX21">
+        <v>0.0</v>
+      </c>
+      <c r="BY21">
+        <v>0.0</v>
+      </c>
+      <c r="BZ21">
         <v>5949000.0</v>
       </c>
-      <c r="BY21">
-[...2 lines deleted...]
-      <c r="BZ21">
+      <c r="CA21">
+        <v>0.0</v>
+      </c>
+      <c r="CB21">
         <v>0.0</v>
       </c>
     </row>
-    <row r="22" spans="1:78">
+    <row r="22" spans="1:80">
       <c r="A22" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -20635,290 +21230,302 @@
       </c>
       <c r="BS22">
         <v>0.0</v>
       </c>
       <c r="BT22">
         <v>0.0</v>
       </c>
       <c r="BU22">
         <v>0.0</v>
       </c>
       <c r="BV22">
         <v>0.0</v>
       </c>
       <c r="BW22">
         <v>0.0</v>
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
+      <c r="CB22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:78">
+    <row r="23" spans="1:80">
       <c r="A23" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B23">
+        <v>100661000.0</v>
+      </c>
+      <c r="C23">
+        <v>103233000.0</v>
+      </c>
+      <c r="D23">
         <v>93451000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>86778000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>59263000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>85421000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>80357000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>79653000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>82462000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>98523000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>78855000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>75290000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>70829000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>71455000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>61506000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>60305000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>57036000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>52970000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>34323000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>35508000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>42708000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>44124000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>41243000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>41694000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>50551000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>40211000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>38104000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>36360000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>35289000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>34392000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>20603000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>19815000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>20611000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>22430000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>21322000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>21728000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>21208000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>23263000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>23681000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>23412000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>24225000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>24225000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>25754000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>25530000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>25067000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>25244000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>24143000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>23766000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>23187000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>23250000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>22630000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>23071000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>23103000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>22919000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>22693000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>22701000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>23219000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>23547000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>23630000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>23119000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>22828000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>22828000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>22960000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>22173000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>20747000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>22022000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>21491000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>21889000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>21592000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>16430000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>14510000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>14078000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>15311000.0</v>
       </c>
-      <c r="BU23">
-[...4 lines deleted...]
-      </c>
       <c r="BW23">
         <v>0.0</v>
       </c>
       <c r="BX23">
+        <v>0.0</v>
+      </c>
+      <c r="BY23">
+        <v>0.0</v>
+      </c>
+      <c r="BZ23">
         <v>71036000.0</v>
       </c>
-      <c r="BY23">
-[...2 lines deleted...]
-      <c r="BZ23">
+      <c r="CA23">
+        <v>0.0</v>
+      </c>
+      <c r="CB23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:78">
+    <row r="24" spans="1:80">
       <c r="A24" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -20953,314 +21560,318 @@
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
     </row>
-    <row r="25" spans="1:78">
+    <row r="25" spans="1:80">
       <c r="A25" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B25">
+        <v>27225000.0</v>
+      </c>
+      <c r="C25">
+        <v>41032000.0</v>
+      </c>
+      <c r="D25">
         <v>27341000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>30328000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>26579000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>30739000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>23447000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>26043000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>22767000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>30954000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>22462000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>22172000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>17820000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>12223000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>20522000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>20273000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>6997000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>883000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>16799000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>13638000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>11881000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>11555000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>11401000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>11454000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>12027000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>11525000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>11664000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>11431000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>11226000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>10775000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>7932000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>7731000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>7713000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>8943000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>8994000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>9089000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>9148000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>9900000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>10048000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>10347000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>10405000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>10404000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>10994000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>10892000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>10449000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>10421000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>9512000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>9503000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>9504000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>9565000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>9564000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>9596000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>9541000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>9536000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>9614000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>9635000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>9440000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>9546000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>9587000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>9459000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>9420000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>9565000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>9571000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>9455000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>9341000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>9536000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>9072000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>8675000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>8475000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>5829000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>5164000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>4814000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>5020000.0</v>
       </c>
-      <c r="BU25"/>
-      <c r="BV25"/>
       <c r="BW25"/>
-      <c r="BX25">
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25">
         <v>3753000.0</v>
       </c>
-      <c r="BY25"/>
-      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
     </row>
-    <row r="26" spans="1:78">
+    <row r="26" spans="1:80">
       <c r="A26" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...4 lines deleted...]
-      </c>
+      <c r="AC26"/>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -21361,54 +21972,60 @@
       </c>
       <c r="BS26">
         <v>0.0</v>
       </c>
       <c r="BT26">
         <v>0.0</v>
       </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
       <c r="BV26">
         <v>0.0</v>
       </c>
       <c r="BW26">
         <v>0.0</v>
       </c>
       <c r="BX26">
         <v>0.0</v>
       </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
       <c r="BZ26">
         <v>0.0</v>
       </c>
+      <c r="CA26">
+        <v>0.0</v>
+      </c>
+      <c r="CB26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:78">
+    <row r="27" spans="1:80">
       <c r="A27" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -21443,1185 +22060,1218 @@
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
     </row>
-    <row r="28" spans="1:78">
+    <row r="28" spans="1:80">
       <c r="A28" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B28">
+        <v>8847000.0</v>
+      </c>
+      <c r="C28">
+        <v>9661000.0</v>
+      </c>
+      <c r="D28">
         <v>3745000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>4069000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>4605000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>4094000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>3900000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>4049000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>5089000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>4469000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>4248000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>4711000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>4789000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>4078000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>4156000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>4054000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>6238000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>3686000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>3423000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1857000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>4274000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1972000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1619000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2322000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2437000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1732000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>2973000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>2514000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>2025000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>4571000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1335000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1935000.0</v>
       </c>
       <c r="AG28">
         <v>1458000.0</v>
       </c>
       <c r="AH28">
+        <v>1935000.0</v>
+      </c>
+      <c r="AI28">
+        <v>1458000.0</v>
+      </c>
+      <c r="AJ28">
         <v>1278000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>1325000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1240000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>1675000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>1373000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>1281000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1970000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1970000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>1579000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>1548000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>1757000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>1891000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>1721000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1681000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>1728000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1486000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1490000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>1499000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>1557000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>1454000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>1454000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>1320000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>1590000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>1770000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>1800000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>1880000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>1940000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>2410000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>1920000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>2080000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>1840000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>2190000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>1980000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>2450000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>2136000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>2686000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>1520000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>2600000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>722000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>318000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>293000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>287000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>286000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>351000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>72000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:78">
+    <row r="29" spans="1:80">
       <c r="A29" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
+        <v>0.0</v>
+      </c>
+      <c r="I29">
         <v>1000.0</v>
       </c>
-      <c r="H29">
-[...2 lines deleted...]
-      <c r="I29">
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
         <v>443000.0</v>
       </c>
-      <c r="J29">
-[...2 lines deleted...]
-      <c r="K29">
+      <c r="L29">
+        <v>0.0</v>
+      </c>
+      <c r="M29">
         <v>5000.0</v>
       </c>
-      <c r="L29">
-[...4 lines deleted...]
-      </c>
       <c r="N29">
+        <v>0.0</v>
+      </c>
+      <c r="O29">
+        <v>0.0</v>
+      </c>
+      <c r="P29">
         <v>-50000.0</v>
       </c>
-      <c r="O29">
-[...4 lines deleted...]
-      </c>
       <c r="Q29">
+        <v>0.0</v>
+      </c>
+      <c r="R29">
+        <v>0.0</v>
+      </c>
+      <c r="S29">
         <v>-2000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>58000.0</v>
       </c>
-      <c r="S29">
-[...4 lines deleted...]
-      </c>
       <c r="U29">
+        <v>0.0</v>
+      </c>
+      <c r="V29">
+        <v>0.0</v>
+      </c>
+      <c r="W29">
         <v>-1000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>47000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>3000.0</v>
       </c>
-      <c r="X29">
-[...2 lines deleted...]
-      <c r="Y29">
+      <c r="Z29">
+        <v>0.0</v>
+      </c>
+      <c r="AA29">
         <v>43000.0</v>
       </c>
-      <c r="Z29">
-[...2 lines deleted...]
-      <c r="AA29">
+      <c r="AB29">
+        <v>0.0</v>
+      </c>
+      <c r="AC29">
         <v>-56000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>16000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-4000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
     </row>
-    <row r="30" spans="1:78">
+    <row r="30" spans="1:80">
       <c r="A30" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B30">
+        <v>8847000.0</v>
+      </c>
+      <c r="C30">
+        <v>9661000.0</v>
+      </c>
+      <c r="D30">
         <v>3745000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>865000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-27067000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>3091000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>2382000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>2547000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>5089000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>21782000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>2730000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>3030000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>1425000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-1322000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-5149000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-6511000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-6617000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>4569000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-4385000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-7872000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>4274000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1972000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>1420000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>3234000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>10022000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1732000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>2973000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>2514000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>2025000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>4571000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>1334000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>1449000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>1929000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>1457000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>1276000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>1319000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>1198000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>1634000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>1341000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>1218000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>1889000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>1889000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>1486000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>1439000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>1648000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>1691000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>1614000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>1585000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>1621000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>1407000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>1390000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>1336000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>1488000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>1338000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>11497000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>11481000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>11562000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>12077000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>11880000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>11865000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>11785000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>11785000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>12024000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>12017000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>11155000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>12171000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>11206000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>11381000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>10870000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>8506000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>6622000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>7257000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>15311000.0</v>
       </c>
-      <c r="BU30">
-[...4 lines deleted...]
-      </c>
       <c r="BW30">
         <v>0.0</v>
       </c>
       <c r="BX30">
+        <v>0.0</v>
+      </c>
+      <c r="BY30">
+        <v>0.0</v>
+      </c>
+      <c r="BZ30">
         <v>71036000.0</v>
       </c>
-      <c r="BY30">
-[...2 lines deleted...]
-      <c r="BZ30">
+      <c r="CA30">
+        <v>0.0</v>
+      </c>
+      <c r="CB30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:78">
+    <row r="31" spans="1:80">
       <c r="A31" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B31">
+        <v>-3589000.0</v>
+      </c>
+      <c r="C31">
+        <v>14889000.0</v>
+      </c>
+      <c r="D31">
         <v>-4198000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-6325000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-5104000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-3445000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-11042000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-5814000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-5209000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-11362000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-9086000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-7328000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-10494000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-10129000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-9780000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-27851000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-13550000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-13720000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-14289000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-13328000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-24629000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-13847000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-14240000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-16163000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-18896000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-18557000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-17129000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-17649000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-18391000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-87389000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-10614000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-10369000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-10518000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-114490000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-10235000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-10936000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-10864000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-72415000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-40343000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-11104000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-13056000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-13056000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-12039000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-11797000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-11851000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-11755000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-3347000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-11998000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-8989000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-4881000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-6162000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-2652000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-4850000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-5090000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-8396000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-9031000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-7259000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-5855000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-15790000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-13719000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-5418000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-5418000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-19650000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-22377000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-15095000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>702000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-19774000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>8481000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-2237000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-50986000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>-10625000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>-1154000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>-7932000.0</v>
       </c>
-      <c r="BU31">
-[...4 lines deleted...]
-      </c>
       <c r="BW31">
         <v>0.0</v>
       </c>
       <c r="BX31">
+        <v>0.0</v>
+      </c>
+      <c r="BY31">
+        <v>0.0</v>
+      </c>
+      <c r="BZ31">
         <v>-2498000.0</v>
       </c>
-      <c r="BY31">
-[...2 lines deleted...]
-      <c r="BZ31">
+      <c r="CA31">
+        <v>0.0</v>
+      </c>
+      <c r="CB31">
         <v>0.0</v>
       </c>
     </row>
-    <row r="32" spans="1:78">
+    <row r="32" spans="1:80">
       <c r="A32" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B32">
+        <v>198079000.0</v>
+      </c>
+      <c r="C32">
+        <v>190949000.0</v>
+      </c>
+      <c r="D32">
         <v>192668000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>188540000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>187761000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>181430000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>172546000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>173495000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>179561000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>177377000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>173012000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>160399000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>155927000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>156589000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>163231000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>143891000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>140776000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>135167000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>113967000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>80912000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>72980000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>69970000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>70077000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>71376000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>70947000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>67554000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>65947000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>63087000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>64514000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>50021000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>35859000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>35009000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>36102000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>37871000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>41216000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>40259000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>39642000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>41426000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>41154000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>41333000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>42610000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>42610000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>42184000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>40987000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>37719000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>36852000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>34224000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>33500000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>34039000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>36056000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>36080000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>35867000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>35209000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>36168000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>39454000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>39233000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>38350000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>39714000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>38676000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>38774000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>39104000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>39104000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>40040000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>39611000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>39151000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>39884000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>37623000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>36193000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>35008000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>26305000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>23912000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>22939000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>23894000.0</v>
       </c>
-      <c r="BU32">
-[...4 lines deleted...]
-      </c>
       <c r="BW32">
         <v>0.0</v>
       </c>
       <c r="BX32">
+        <v>0.0</v>
+      </c>
+      <c r="BY32">
+        <v>0.0</v>
+      </c>
+      <c r="BZ32">
         <v>76985000.0</v>
       </c>
-      <c r="BY32">
-[...2 lines deleted...]
-      <c r="BZ32">
+      <c r="CA32">
+        <v>0.0</v>
+      </c>
+      <c r="CB32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T30"/>
+  <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -22638,2269 +23288,2362 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="2" spans="1:20">
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B2">
+        <v>196958000.0</v>
+      </c>
+      <c r="C2">
         <v>280713000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>269930000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>195642000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>92262000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>147636000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>90072000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>73266000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>54243000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>53591000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>33295000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>24536000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>26145000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>25814000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>28360000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>30810000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>26363000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1891000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>-127220000.0</v>
       </c>
-      <c r="T2"/>
+      <c r="U2"/>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B3">
+        <v>168940000</v>
+      </c>
+      <c r="C3">
         <v>242494000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>152473000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>33689000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>490863000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>46446000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>99099000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>14311000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4887000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6935000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>110735000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>57927000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2598000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5914000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>156000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1682000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>83639000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>272927000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
+      <c r="U3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
+      <c r="U4"/>
     </row>
-    <row r="5" spans="1:20">
+    <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
+      <c r="U5"/>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B6">
+        <v>127438000.0</v>
+      </c>
+      <c r="C6">
         <v>-33089000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>10783000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>74288000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>111280000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-55374000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>57564000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>16806000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>19023000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>652000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>20296000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>8759000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1609000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>331000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-2546000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-2450000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>4447000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>24472000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>129111000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>83453000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B7">
+        <v>23395000.0</v>
+      </c>
+      <c r="C7">
         <v>-2476000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-19200000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-11805000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>63687000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1662000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1733000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-6764000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-2281000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>433000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-762000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>16581000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2071000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>3159000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-7775000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>28000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-4345000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-3917000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-9528000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>10148000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:20">
+    <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
+      <c r="U8"/>
     </row>
-    <row r="9" spans="1:20">
+    <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B9">
+        <v>-29735000.0</v>
+      </c>
+      <c r="C9">
         <v>4535000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-669000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-26017000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-33211000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3132000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1393000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>5019000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-441000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>219000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-607000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>9458000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>3836000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-810000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-6952000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1020000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-6510000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>337000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>335000.0</v>
       </c>
-      <c r="T9"/>
+      <c r="U9"/>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B10">
+        <v>4305000.0</v>
+      </c>
+      <c r="C10">
         <v>-3141000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-3527000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-827000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-5094000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-721000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>174000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2250000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-188000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>57000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-160000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-553000.0</v>
       </c>
       <c r="M10">
         <v>-553000.0</v>
       </c>
-      <c r="N10"/>
+      <c r="N10">
+        <v>-553000.0</v>
+      </c>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>1613000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2390000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-1232000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>28155000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>110099000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-6579000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>9153000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-8903000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-2792000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-607000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1128000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>7161000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1772000.0</v>
       </c>
-      <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
+      <c r="U11"/>
     </row>
-    <row r="12" spans="1:20">
+    <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>18682000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-4260000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10739000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1767000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>71879000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>87898000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>89866000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>44668000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-7553000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>110000.0</v>
       </c>
-      <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
+      <c r="U12"/>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-13117000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-8107000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2504000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-6251000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-625000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1138000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>738000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-2050000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6349000.0</v>
       </c>
       <c r="M13">
         <v>6349000.0</v>
       </c>
-      <c r="N13"/>
+      <c r="N13">
+        <v>6349000.0</v>
+      </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
+      <c r="U13"/>
     </row>
-    <row r="14" spans="1:20">
+    <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B14">
+        <v>135447000.0</v>
+      </c>
+      <c r="C14">
         <v>99991000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>91727000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>40145000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>16133000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>46437000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>45845000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>34150000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>36174000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>40701000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>42740000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>38940000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>38266000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>38224000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>38012000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>37932000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>35758000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>20827000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>16119000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>16664000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:20">
+    <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B15">
+        <v>85597000.0</v>
+      </c>
+      <c r="C15">
         <v>67974000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>62785000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>60033000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>36203000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>3995000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3081000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3062000.0</v>
       </c>
       <c r="I15">
         <v>3062000.0</v>
       </c>
       <c r="J15">
         <v>3062000.0</v>
       </c>
       <c r="K15">
+        <v>3062000.0</v>
+      </c>
+      <c r="L15">
         <v>12570000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1114000.0</v>
       </c>
       <c r="M15">
         <v>1114000.0</v>
       </c>
-      <c r="N15"/>
+      <c r="N15">
+        <v>1114000.0</v>
+      </c>
       <c r="O15"/>
       <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15">
         <v>12371000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>15624000.0</v>
       </c>
-      <c r="S15"/>
       <c r="T15"/>
+      <c r="U15"/>
     </row>
-    <row r="16" spans="1:20">
+    <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B16">
+        <v>324396000.0</v>
+      </c>
+      <c r="C16">
         <v>247624000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>280713000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>269930000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>203542000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>92262000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>147636000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>90072000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>73266000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>54243000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>53591000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>33295000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>24536000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>26145000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>25814000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>28360000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>30810000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>26363000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1891000.0</v>
       </c>
-      <c r="T16"/>
+      <c r="U16"/>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
+      <c r="U17"/>
     </row>
-    <row r="18" spans="1:20">
+    <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B18">
+        <v>359359000.0</v>
+      </c>
+      <c r="C18">
         <v>187652000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>222535000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>318252000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-226914000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>57985000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-5718000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>33431000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>52931000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>64217000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-48398000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2976000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>71746000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>77784000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>74716000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>83345000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-10727000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-238250000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>56587000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>22844000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:20">
+    <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B19">
+        <v>-271532000.0</v>
+      </c>
+      <c r="C19">
         <v>-254644000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-173410000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-34339000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-474349000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-39594000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-99925000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>24230000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-4895000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-6941000.0</v>
       </c>
-      <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-22146000.0</v>
       </c>
-      <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
+      <c r="U19"/>
     </row>
-    <row r="20" spans="1:20">
+    <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>191</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>445000.0</v>
       </c>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
       <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
         <v>9680000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>118783000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>18647000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>51766000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
+      <c r="U20"/>
     </row>
-    <row r="21" spans="1:20">
+    <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B21">
+        <v>3435000.0</v>
+      </c>
+      <c r="C21">
         <v>-132948000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-126348000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-153598000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>262890000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-133594000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>23327000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-50046000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-27210000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-61030000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>72725000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>53634000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-59310000.0</v>
       </c>
-      <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
+      <c r="U21"/>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B22">
+        <v>416455000.0</v>
+      </c>
+      <c r="C22">
         <v>353628000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>304500000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>292925000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>171495000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>41563000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>39838000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-57364000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-74266000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-65095000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-28875000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>6110000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>32518000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>31928000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>9071000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-3971000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>42374000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-36553000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>16776000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>32677000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B23">
+        <v>-332000.0</v>
+      </c>
+      <c r="C23">
         <v>-3120000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1140000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>400345000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>804651000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>84582000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-7904000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>6067000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>398525000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-6941000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-971000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-18284000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-16643000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-1115000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1007000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-32054000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-5426000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-5350000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-5892000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>44674000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B24">
+        <v>-271532000.0</v>
+      </c>
+      <c r="C24">
         <v>-12840000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-13646000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-28879000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-19226000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-14756000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-7390000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>14504000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-8000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-6000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>9510000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-7000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-14045000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-24316000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-27098000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-13645000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>317446000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-183807000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-106297000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:20">
+    <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B25">
+        <v>-46998000.0</v>
+      </c>
+      <c r="C25">
         <v>-29701000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-12208000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>20572000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>16894000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7354000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4248000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5836000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>10295000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2408000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>4552000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1762000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1386000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1250000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>19393000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>49131000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>13138000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>52463000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>33220000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-36645000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B26">
+        <v>-332000.0</v>
+      </c>
+      <c r="C26">
         <v>-4994000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-21969000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-20028000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-10000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-76000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>368321000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
-[...3 lines deleted...]
-      <c r="L26">
+      <c r="J26"/>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26">
         <v>-36400000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>-3024000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>-147053000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
+      <c r="U26"/>
     </row>
-    <row r="27" spans="1:20">
+    <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B27">
+        <v>13964000.0</v>
+      </c>
+      <c r="C27">
         <v>8704000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>10189000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>10104000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3510000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1998000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1717000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>50000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>272000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>283000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>75000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>177000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>360000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>460000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>565000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>980000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2513000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1167000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
+      <c r="U27"/>
     </row>
-    <row r="28" spans="1:20">
+    <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B28">
+        <v>-84679000.0</v>
+      </c>
+      <c r="C28">
         <v>-208591000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-212242000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-243314000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>321680000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-120211000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>64108000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-55166000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-33900000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-63559000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>59184000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>27936000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-59310000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-59051000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-50164000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-55423000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>28295000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-27027000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>129111000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>83453000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B29">
+        <v>528299000.0</v>
+      </c>
+      <c r="C29">
         <v>430146000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>375008000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>351941000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>263949000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>104431000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>93381000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>47742000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>57818000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>71152000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>62337000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>60903000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>74344000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>83698000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>74872000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>85027000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>72912000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>34677000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>56587000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>22844000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B30">
+        <v>-351904000.0</v>
+      </c>
+      <c r="C30">
         <v>-254644000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-151983000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-34339000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-474349000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-39594000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-99925000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>24230000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-4895000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-6941000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-101225000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-80080000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-16643000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-24316000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-27254000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-32054000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-96760000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>32469000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-183807000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-106297000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BZ30"/>
+  <dimension ref="A1:CB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:78">
+    <row r="1" spans="1:80">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C1" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>84</v>
       </c>
       <c r="F1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G1" t="s">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>87</v>
       </c>
       <c r="J1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="K1" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>90</v>
       </c>
       <c r="N1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O1" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>93</v>
       </c>
       <c r="R1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="S1" t="s">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>96</v>
       </c>
       <c r="V1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="W1" t="s">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>99</v>
       </c>
       <c r="Z1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AA1" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>102</v>
       </c>
       <c r="AD1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AE1" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="AH1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AI1" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>108</v>
       </c>
       <c r="AL1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AM1" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>111</v>
       </c>
       <c r="AP1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AQ1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="AT1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AU1" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>117</v>
       </c>
       <c r="AX1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AY1" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>120</v>
       </c>
       <c r="BB1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BC1" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>123</v>
       </c>
       <c r="BF1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BG1" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="BJ1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BK1" t="s">
-        <v>127</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>129</v>
       </c>
       <c r="BN1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BO1" t="s">
-        <v>130</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>131</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="BR1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BS1" t="s">
-        <v>133</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>134</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>135</v>
       </c>
       <c r="BV1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BW1" t="s">
-        <v>136</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>137</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>138</v>
       </c>
       <c r="BZ1" t="s">
-        <v>138</v>
+        <v>139</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>140</v>
       </c>
     </row>
-    <row r="2" spans="1:78">
+    <row r="2" spans="1:80">
       <c r="A2" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B2">
+        <v>324396000.0</v>
+      </c>
+      <c r="C2">
+        <v>338463000.0</v>
+      </c>
+      <c r="D2">
         <v>464594000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>417995000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>247624000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>378619000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>297284000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>228244000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>280713000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>253343000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>246402000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>278359000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>269930000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>245507000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>300301000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>214467000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>195642000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>112995000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>165504000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>162675000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>92262000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>113908000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>89686000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>97734000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>147636000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>92052000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>85340000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>106928000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>90072000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>95064000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>69599000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>91288000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>73266000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>65562000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>59432000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>57017000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>54243000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>48746000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>50250000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>30522000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>53591000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>53591000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>41392000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>18694000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>33295000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>64352000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>72148000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>55163000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>24539000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>26852000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>30957000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>26097000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>26145000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>29318000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>32461000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>30144000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>25815000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>38554000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>32311000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>28539000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>28360000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>28360000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>31329000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>41356000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>30810000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>29542000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>40733000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>25383000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>26363000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>45836000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>9444000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>4288000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>1891000.0</v>
       </c>
-      <c r="BU2"/>
-      <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
     </row>
-    <row r="3" spans="1:78">
+    <row r="3" spans="1:80">
       <c r="A3" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B3">
+        <v>816000</v>
+      </c>
+      <c r="C3">
+        <v>91997000</v>
+      </c>
+      <c r="D3">
         <v>3255000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>5221000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>69210000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>221151000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>9113000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>6842000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>5388000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>9818000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>23945000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>141377000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>10719000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>6709000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>6178000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>8378000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>12424000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>48472000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>333259000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>127031000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>3740000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>2680000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>10853000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>4473000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>28440000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>46858000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>26272000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>25281000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>687000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>621000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>901000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>11137000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>1651000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>155000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>701000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>2311000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>1720000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>2513000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>3220000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>1045000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>157000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>157000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>53629000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>1233000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>55705000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>57086000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>841000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>841000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>45000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>45000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>1003000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>1011000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>593000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>1184000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>1184000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>2402000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>2402000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>2000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>62000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>837000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>863000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>863000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>169000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>820000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>308000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>577000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>82328000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>154000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>580000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>257450000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>15477000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BU3">
         <v>0</v>
       </c>
       <c r="BV3">
         <v>0</v>
       </c>
       <c r="BW3">
         <v>0</v>
       </c>
       <c r="BX3">
         <v>0</v>
       </c>
       <c r="BY3">
         <v>0</v>
       </c>
       <c r="BZ3">
         <v>0</v>
       </c>
+      <c r="CA3">
+        <v>0</v>
+      </c>
+      <c r="CB3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:78">
+    <row r="4" spans="1:80">
       <c r="A4" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -24935,54 +25678,56 @@
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
     </row>
-    <row r="5" spans="1:78">
+    <row r="5" spans="1:80">
       <c r="A5" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -25017,506 +25762,520 @@
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
     </row>
-    <row r="6" spans="1:78">
+    <row r="6" spans="1:80">
       <c r="A6" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B6">
+        <v>131164000.0</v>
+      </c>
+      <c r="C6">
+        <v>-14067000.0</v>
+      </c>
+      <c r="D6">
         <v>-126131000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>78080000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>170371000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-130995000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>81335000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>1899000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>22558000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>27370000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>6941000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-31957000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>8429000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>24423000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-54794000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>85834000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>18825000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>82647000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-52509000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>2829000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>70413000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-21646000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>24222000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-8048000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-49902000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>49881000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>12414000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-21588000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>16855000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-4992000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>25465000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-21689000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>18022000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>7704000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>6130000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>2415000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>2774000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>5497000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-1504000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>19728000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-23069000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-23069000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-17562000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>22698000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-14601000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-31057000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-7796000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>16985000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>30624000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-2316000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-4105000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>4860000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-48000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-3173000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-3143000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>2317000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>4329000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-12740000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>6243000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>3772000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>179000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>179000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-1994000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-10027000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>10546000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>1268000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-11191000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>15350000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-980000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-19473000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>36392000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>5156000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>2397000.0</v>
       </c>
-      <c r="BU6"/>
-      <c r="BV6"/>
       <c r="BW6"/>
-      <c r="BX6">
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6">
         <v>-6953000.0</v>
       </c>
-      <c r="BY6"/>
-      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
     </row>
-    <row r="7" spans="1:78">
+    <row r="7" spans="1:80">
       <c r="A7" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B7">
+        <v>-48579000.0</v>
+      </c>
+      <c r="C7">
+        <v>71575000.0</v>
+      </c>
+      <c r="D7">
         <v>-14695000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>1772000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-8153000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-1421000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>17468000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-11363000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-15019000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1384000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-9824000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>5867000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-7173000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-1813000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>10325000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>4943000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-25261000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>88461000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-16027000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>2034000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-10781000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-6078000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>18289000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-14623000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>748000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-2273000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>12299000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-9840000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>1543000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-6619000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>6896000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-13534000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>6493000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>6607000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-9212000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>10019000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-9695000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>9615000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-8400000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>9272000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-10053000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-10053000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-9517000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>9877000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-10531000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>15381000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-12974000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>9060000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>5112000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>142000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-3180000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>1500000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>3607000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-3220000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>3751000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>113000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>2496000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-10489000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>4894000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>3635000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-5815000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-5815000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>-1780000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>4461000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-3131000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-4302000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>-162000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-442000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>-1145000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>1128000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>-5502000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>2109000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>-1652000.0</v>
       </c>
-      <c r="BU7"/>
-      <c r="BV7"/>
       <c r="BW7"/>
-      <c r="BX7">
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7">
         <v>-1181000.0</v>
       </c>
-      <c r="BY7"/>
-      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
     </row>
-    <row r="8" spans="1:78">
+    <row r="8" spans="1:80">
       <c r="A8" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -25551,1536 +26310,1574 @@
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
     </row>
-    <row r="9" spans="1:78">
+    <row r="9" spans="1:80">
       <c r="A9" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B9">
+        <v>3874000.0</v>
+      </c>
+      <c r="C9">
+        <v>-15633000.0</v>
+      </c>
+      <c r="D9">
         <v>-3860000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-3227000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-7015000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>1698000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>7326000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-1581000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-2908000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>2842000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-1049000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>3893000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-6355000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-12012000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-7821000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-4350000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-1835000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-10656000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-16922000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-1768000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-3865000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1081000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>1869000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>390000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-208000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-1307000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>1660000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-1652000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-94000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>7361000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-1005000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-232000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-1104000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>1464000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-1706000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>382000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-581000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>681000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-64000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>151000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>699000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>699000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>591000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-1339000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>647000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>5123000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-415000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>173000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>173000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>1800000.0</v>
       </c>
-      <c r="AX9"/>
-[...1 lines deleted...]
-      <c r="AZ9">
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9">
         <v>5600000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-6800000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>6200000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>200000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>-100000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>-7100000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>800000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>-300000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-700000.0</v>
       </c>
       <c r="BJ9"/>
       <c r="BK9">
+        <v>-700000.0</v>
+      </c>
+      <c r="BL9"/>
+      <c r="BM9">
         <v>500000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>700000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>-7000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>-800000.0</v>
       </c>
-      <c r="BO9"/>
-      <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
-      <c r="BS9">
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9">
         <v>513000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>548000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>335000.0</v>
       </c>
-      <c r="BV9"/>
-      <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
     </row>
-    <row r="10" spans="1:78">
+    <row r="10" spans="1:80">
       <c r="A10" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B10">
+        <v>-241000.0</v>
+      </c>
+      <c r="C10">
+        <v>-1213000.0</v>
+      </c>
+      <c r="D10">
         <v>4693000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-1742000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>2567000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-3148000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-186000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-328000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>521000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-1650000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-715000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-1855000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>693000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-682000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>398000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-968000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>425000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-2149000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-2806000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-476000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>337000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-901000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>656000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-80000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-396000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-282000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>650000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-636000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>442000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>331000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-715000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-83000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-1783000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-113000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>46000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-73000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-48000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>37000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-54000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>40000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>34000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>34000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-129000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>4000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-71000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-225000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>145000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-473000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-473000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-553000.0</v>
       </c>
-      <c r="AX10"/>
-      <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
-      <c r="BQ10">
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10">
         <v>1613000.0</v>
       </c>
-      <c r="BR10">
-[...2 lines deleted...]
-      <c r="BS10"/>
       <c r="BT10">
         <v>1613000.0</v>
       </c>
       <c r="BU10"/>
-      <c r="BV10"/>
+      <c r="BV10">
+        <v>1613000.0</v>
+      </c>
       <c r="BW10"/>
-      <c r="BX10">
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10">
         <v>-4063000.0</v>
       </c>
-      <c r="BY10"/>
-      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
     </row>
-    <row r="11" spans="1:78">
+    <row r="11" spans="1:80">
       <c r="A11" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>-7314000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>2938000.0</v>
       </c>
-      <c r="L11">
-[...2 lines deleted...]
-      <c r="M11">
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>11177000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>17386000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>6948000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-7356000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>109713000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>2914000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>3490000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-6018000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-7227000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>10770000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-13408000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>3286000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-1376000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>10529000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-3237000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>3238000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-14280000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>8113000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-10276000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>7538000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-2792000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-7597000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>9130000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-9120000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-607000.0</v>
       </c>
-      <c r="AL11"/>
-      <c r="AM11"/>
       <c r="AN11"/>
-      <c r="AO11">
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>1128000.0</v>
       </c>
-      <c r="AP11"/>
-      <c r="AQ11"/>
       <c r="AR11"/>
-      <c r="AS11">
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11">
         <v>7161000.0</v>
       </c>
-      <c r="AT11"/>
-      <c r="AU11"/>
       <c r="AV11"/>
-      <c r="AW11">
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11">
         <v>-1772000.0</v>
       </c>
-      <c r="AX11"/>
-      <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11">
         <v>569000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>1494000.0</v>
       </c>
-      <c r="BU11"/>
-      <c r="BV11"/>
       <c r="BW11"/>
-      <c r="BX11">
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11">
         <v>1000.0</v>
       </c>
-      <c r="BY11"/>
-      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
     </row>
-    <row r="12" spans="1:78">
+    <row r="12" spans="1:80">
       <c r="A12" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>3418000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1997000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1997000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>6409000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-2070000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>17969000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-3626000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1200000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>154000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-7620000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1704000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>356000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>603000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1766000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>8014000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>495000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1258000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>15000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-5000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>71738000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>52000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>39000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>49000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>87898000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>87892000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>49000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>6000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>89866000.0</v>
       </c>
-      <c r="AL12"/>
-      <c r="AM12"/>
       <c r="AN12"/>
-      <c r="AO12">
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>44668000.0</v>
       </c>
-      <c r="AP12"/>
-      <c r="AQ12"/>
       <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12">
         <v>-7553000.0</v>
       </c>
-      <c r="AT12"/>
-      <c r="AU12"/>
       <c r="AV12"/>
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12">
         <v>110000.0</v>
       </c>
-      <c r="AX12"/>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
-      <c r="BS12">
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12">
         <v>46000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>205000.0</v>
       </c>
-      <c r="BU12"/>
-[...1 lines deleted...]
-      <c r="BW12">
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12">
         <v>19000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>1150000.0</v>
       </c>
-      <c r="BY12"/>
-      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
     </row>
-    <row r="13" spans="1:78">
+    <row r="13" spans="1:80">
       <c r="A13" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>-745000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>890000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>890000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-294000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>364000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>3311000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-16498000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-8444000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>784000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>788000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-1235000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>971000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>4993000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-1526000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-1934000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>626000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-510000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-4329000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-2038000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-22000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>496000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-2937000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>1838000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>1138000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>45000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>580000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>48000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>738000.0</v>
       </c>
-      <c r="AL13"/>
-      <c r="AM13"/>
       <c r="AN13"/>
-      <c r="AO13">
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-2050000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
         <v>6349000.0</v>
       </c>
-      <c r="AT13"/>
-      <c r="AU13"/>
       <c r="AV13"/>
-      <c r="AW13">
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13">
         <v>6349000.0</v>
       </c>
-      <c r="AX13"/>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
     </row>
-    <row r="14" spans="1:78">
+    <row r="14" spans="1:80">
       <c r="A14" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B14">
+        <v>33472000.0</v>
+      </c>
+      <c r="C14">
+        <v>34742000.0</v>
+      </c>
+      <c r="D14">
         <v>34051000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>30328000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>26579000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>26121000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>23447000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>24540000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>22767000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>24285000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>22462000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>22172000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>17820000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>12223000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>11217000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>20273000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>6997000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-26185000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-7808000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>13136000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>11881000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>11555000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>11844000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>11578000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>12027000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>11525000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>11664000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>11431000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>11226000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>10776000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>7932000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>7731000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>7713000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>8943000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>8994000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>9089000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>9148000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>9900000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>10048000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>10347000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>10405000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>10405000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>10994000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>10892000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>10449000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>10421000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>9512000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>9503000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>9504000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>9565000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>9564000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>9596000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>9541000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>9536000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>9614000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>9635000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>9440000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>9546000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>9587000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>9459000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>9420000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>9420000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>9571000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>9455000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>9341000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>9536000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>9072000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>8675000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>8475000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>5829000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>5164000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>4814000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>5020000.0</v>
       </c>
-      <c r="BU14"/>
-      <c r="BV14"/>
       <c r="BW14"/>
-      <c r="BX14">
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14">
         <v>3753000.0</v>
       </c>
-      <c r="BY14"/>
-      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
     </row>
-    <row r="15" spans="1:78">
+    <row r="15" spans="1:80">
       <c r="A15" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B15">
+        <v>24868000.0</v>
+      </c>
+      <c r="C15">
+        <v>24830000.0</v>
+      </c>
+      <c r="D15">
         <v>21193000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>21147000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>18427000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>18388000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>18349000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>15639000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>15598000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>15642000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>15684000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>15724000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>15735000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>15932000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>16240000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>16220000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>11641000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>11619000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>11742000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>11358000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>1484000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>1248000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>957000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>911000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>879000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>784000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>765000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>766000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>765000.0</v>
       </c>
       <c r="AD15">
         <v>766000.0</v>
       </c>
       <c r="AE15">
         <v>765000.0</v>
       </c>
       <c r="AF15">
         <v>766000.0</v>
       </c>
       <c r="AG15">
         <v>765000.0</v>
       </c>
       <c r="AH15">
         <v>766000.0</v>
       </c>
       <c r="AI15">
         <v>765000.0</v>
       </c>
       <c r="AJ15">
         <v>766000.0</v>
       </c>
       <c r="AK15">
         <v>765000.0</v>
       </c>
       <c r="AL15">
         <v>766000.0</v>
       </c>
       <c r="AM15">
         <v>765000.0</v>
       </c>
       <c r="AN15">
         <v>766000.0</v>
       </c>
       <c r="AO15">
+        <v>765000.0</v>
+      </c>
+      <c r="AP15">
         <v>766000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
+        <v>766000.0</v>
+      </c>
+      <c r="AR15">
         <v>5520000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>766000.0</v>
       </c>
       <c r="AS15">
         <v>765000.0</v>
       </c>
       <c r="AT15">
+        <v>766000.0</v>
+      </c>
+      <c r="AU15">
+        <v>765000.0</v>
+      </c>
+      <c r="AV15">
         <v>349000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>349000.0</v>
       </c>
-      <c r="AV15"/>
-      <c r="AW15">
+      <c r="AX15"/>
+      <c r="AY15">
         <v>1114000.0</v>
       </c>
-      <c r="AX15"/>
-      <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
-      <c r="BM15">
-[...4 lines deleted...]
-      </c>
+      <c r="BM15"/>
+      <c r="BN15"/>
       <c r="BO15">
         <v>12371000.0</v>
       </c>
       <c r="BP15">
+        <v>12370000.0</v>
+      </c>
+      <c r="BQ15">
         <v>12371000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
+        <v>12371000.0</v>
+      </c>
+      <c r="BS15">
         <v>15624000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>505000.0</v>
       </c>
-      <c r="BS15"/>
-      <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
     </row>
-    <row r="16" spans="1:78">
+    <row r="16" spans="1:80">
       <c r="A16" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B16">
+        <v>455560000.0</v>
+      </c>
+      <c r="C16">
+        <v>324396000.0</v>
+      </c>
+      <c r="D16">
         <v>338463000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>496075000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>417995000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>247624000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>378619000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>230143000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>303271000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>280713000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>253343000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>246402000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>278359000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>269930000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>245507000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>300301000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>214467000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>195642000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>112995000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>165504000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>162675000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>92262000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>113908000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>89686000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>97734000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>141933000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>97754000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>85340000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>106927000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>90072000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>95064000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>69599000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>91288000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>73266000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>65562000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>59432000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>57017000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>54243000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>48746000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>50250000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>30522000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>30522000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>23830000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>41392000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>18694000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>33295000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>64352000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>72148000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>55163000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>24536000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>26852000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>30957000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>26097000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>26145000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>29318000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>32461000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>30144000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>25814000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>38554000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>32311000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>28539000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>28539000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>29335000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>31329000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>41356000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>30810000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>29542000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>40733000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>25383000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>26363000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>45836000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>9444000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>4288000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>1891000.0</v>
       </c>
-      <c r="BV16"/>
-      <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
     </row>
-    <row r="17" spans="1:78">
+    <row r="17" spans="1:80">
       <c r="A17" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -27115,461 +27912,475 @@
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
     </row>
-    <row r="18" spans="1:78">
+    <row r="18" spans="1:80">
       <c r="A18" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B18">
+        <v>79460000.0</v>
+      </c>
+      <c r="C18">
+        <v>101804000.0</v>
+      </c>
+      <c r="D18">
         <v>109196000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>114012000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>33604000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-115312000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>109099000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>98633000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>95232000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>95641000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>78462000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-33886000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>82318000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>86599000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>109385000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>78472000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>43796000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>112206000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-288601000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-86877000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>16157000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>17024000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>35268000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>8776000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-3085000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-27037000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>10650000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-13180000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>23847000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>5649000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>19918000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-10924000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>18788000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>11031000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>9821000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>25614000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>6465000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>25248000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>5718000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>26166000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>7085000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>7085000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-46600000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>24183000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-53835000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-30292000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-4942000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>17460000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>20747000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>18417000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>14575000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>18533000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>20166000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>13685000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>25287000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>18996000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>22145000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>11062000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>24911000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>20031000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>18778000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>18778000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>18295000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>24867000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>19033000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>16877000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>-62453000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>18131000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>16718000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>-242258000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>-9913000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>10027000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>3894000.0</v>
       </c>
-      <c r="BU18"/>
-      <c r="BV18"/>
       <c r="BW18"/>
-      <c r="BX18">
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18">
         <v>5873000.0</v>
       </c>
-      <c r="BY18"/>
-      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
     </row>
-    <row r="19" spans="1:78">
+    <row r="19" spans="1:80">
       <c r="A19" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B19">
+        <v>105430000.0</v>
+      </c>
+      <c r="C19">
+        <v>-97182000.0</v>
+      </c>
+      <c r="D19">
         <v>-188755000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-9771000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>716000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-220851000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>17437000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-45842000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-5388000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>23568000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-25345000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-144377000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-5829000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>2141000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-9600000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>100000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-12424000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-48470000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-311620000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-110517000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-3740000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-5241000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-8120000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-354000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-28440000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-47684000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-26272000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-25281000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-687000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
-      <c r="AS19">
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-22146000.0</v>
       </c>
-      <c r="AT19"/>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
     </row>
-    <row r="20" spans="1:78">
+    <row r="20" spans="1:80">
       <c r="A20" t="s">
-        <v>189</v>
-[...3 lines deleted...]
-      </c>
+        <v>191</v>
+      </c>
+      <c r="B20"/>
       <c r="C20"/>
-      <c r="D20"/>
-      <c r="E20">
+      <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
         <v>-207000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>652000.0</v>
       </c>
-      <c r="G20"/>
-      <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
-[...1 lines deleted...]
-      </c>
+      <c r="J20"/>
       <c r="K20"/>
-      <c r="L20"/>
-[...5 lines deleted...]
-      </c>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20"/>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
         <v>9680000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>16909000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>23649000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -27583,2136 +28394,2196 @@
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
     </row>
-    <row r="21" spans="1:78">
+    <row r="21" spans="1:80">
       <c r="A21" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B21">
         <v>-36892000.0</v>
       </c>
       <c r="C21">
+        <v>-36891000.0</v>
+      </c>
+      <c r="D21">
+        <v>-36892000.0</v>
+      </c>
+      <c r="E21">
         <v>-9385000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>86603000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>3107000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-33992000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>-50996000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>28785000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>28785000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-49976000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-127963000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>31457000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-7116000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-7835000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>223038000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>66391000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-18704000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-49004000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-14683000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-21085000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-48822000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>30455000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>6419000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-7320000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-6226000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-48171000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>8125000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-10000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-10000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-23610000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-22426000.0</v>
       </c>
       <c r="AJ21">
         <v>-2925000.0</v>
       </c>
       <c r="AK21">
+        <v>-22426000.0</v>
+      </c>
+      <c r="AL21">
+        <v>-2925000.0</v>
+      </c>
+      <c r="AM21">
         <v>-61030000.0</v>
       </c>
-      <c r="AL21"/>
-      <c r="AM21"/>
       <c r="AN21"/>
-      <c r="AO21">
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>72725000.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21"/>
       <c r="AR21"/>
-      <c r="AS21">
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21">
         <v>53634000.0</v>
       </c>
-      <c r="AT21"/>
-      <c r="AU21"/>
       <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21">
         <v>-59310000.0</v>
       </c>
-      <c r="AX21"/>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
     </row>
-    <row r="22" spans="1:78">
+    <row r="22" spans="1:80">
       <c r="A22" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B22">
+        <v>93829000.0</v>
+      </c>
+      <c r="C22">
+        <v>102605000.0</v>
+      </c>
+      <c r="D22">
         <v>95019000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>95437000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>123394000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>92564000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>81147000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>88027000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>91890000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>67049000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>85071000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>77776000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>74604000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>75005000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>91995000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>55735000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>70190000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>68479000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>65297000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>32076000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>5643000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>12000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>14547000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>13516000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>1500000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>8746000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>10714000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>9134000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>10818000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-71738000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>4630000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>4785000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>4958000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-99059000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>9644000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>7589000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>7560000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-54307000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-22919000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>6808000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>5323000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>5323000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-40318000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>3641000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>790000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-164000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>6718000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-2286000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>1843000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>7892000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>7264000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>10128000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>7234000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>8121000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>8343000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>7514000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>7950000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>10860000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-935000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-11693000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>10839000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>10839000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>-3526000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>-4953000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>3281000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>12348000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>-3892000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>22765000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>11153000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>-43655000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>-1233000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>7700000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>635000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>1479000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>1665000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>1552000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>3451000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>1991000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>657000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:78">
+    <row r="23" spans="1:80">
       <c r="A23" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>193</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>-332000.0</v>
+      </c>
+      <c r="D23">
         <v>-2185000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-850000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-1335000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-495000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-2625000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-4994000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-5388000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>23568000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-25345000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-1140000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-5829000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2141000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-391000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-7018000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-2246000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-1905000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>12920000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>19969000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>6460000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>11582000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1861000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1090000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>2923000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>48075000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-3890000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-3890000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>12678000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-246000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-246000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-11137000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-1651000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-12675000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-12675000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-2319000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-2513000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-1720000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-3225000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-1045000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-162000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-158000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-439000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-370000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-57086000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-57086000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-2505000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-475000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-15304000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-15304000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-3880000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-3887000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-1115000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-6007000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>3024000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-7012000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-1000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-1007000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-1007000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-5422000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-2138000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-5646000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-20458000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-4755000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>-311000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>-311000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>3293000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>-3293000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>3022000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>255996000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>-150904000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>189221000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>-276000.0</v>
       </c>
-      <c r="BU23"/>
-      <c r="BV23"/>
       <c r="BW23"/>
-      <c r="BX23">
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23">
         <v>-3571000.0</v>
       </c>
-      <c r="BY23"/>
-      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
     </row>
-    <row r="24" spans="1:78">
+    <row r="24" spans="1:80">
       <c r="A24" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B24">
+        <v>105430000.0</v>
+      </c>
+      <c r="C24">
+        <v>-97182000.0</v>
+      </c>
+      <c r="D24">
         <v>-185500000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-2537000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>46964000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>300000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>21903000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-39000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-3755000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>33386000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-15086000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-22355000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-4647000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-28879000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-1204000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-1238000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-1987000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-12511000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>21639000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>16186000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-1905000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-4657000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>2733000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>4119000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-4072000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-4208000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-4682000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-696000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-50000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>14504000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>14504000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-854000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-1128000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-1128000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-701000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-8000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-1720000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-1720000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-5000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-948000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-1000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-1000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-3000.0</v>
       </c>
-      <c r="AQ24"/>
-[...1 lines deleted...]
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24">
         <v>-24918000.0</v>
       </c>
-      <c r="AT24"/>
-[...1 lines deleted...]
-      <c r="AV24">
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24">
         <v>-7000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>11000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-2877000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-2876000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-6007000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-6007000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-5430000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-5430000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>-6028000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>-7454000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>-8673000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>-6259000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>-26000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>-26000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>-20289000.0</v>
       </c>
-      <c r="BK24"/>
-      <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24">
         <v>311943000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>311883000.0</v>
       </c>
-      <c r="BS24"/>
-      <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
-      <c r="BX24">
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>1080000.0</v>
       </c>
-      <c r="BY24"/>
-      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
     </row>
-    <row r="25" spans="1:78">
+    <row r="25" spans="1:80">
       <c r="A25" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B25">
+        <v>1554000.0</v>
+      </c>
+      <c r="C25">
+        <v>-15121000.0</v>
+      </c>
+      <c r="D25">
         <v>-1924000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-10426000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-41128000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-13547000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-5972000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>4271000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-1322000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>10236000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1375000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-457000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>5112000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>5671000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-196000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>3668000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>864000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>28418000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>3045000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-7242000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>11450000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1869000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1083000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1925000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>10651000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1823000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>957000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>947000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>947000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>73937000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>1316000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>1186000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>1230000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>94423000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>1096000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>1228000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>1172000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>62470000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>30124000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>702000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>1534000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>1534000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>45845000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>981000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>1137000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>1131000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-7407000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>1133000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>4238000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>788000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>1829000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-1782000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>294000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>350000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>3448000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>4002000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>2146000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>1038000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>11282000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>17618000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>5061000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>5061000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>13976000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>16409000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>9539000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>-709000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>14282000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>-13576000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>-1901000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>50945000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>6780000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>-4596000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>-109000.0</v>
       </c>
-      <c r="BU25"/>
-      <c r="BV25"/>
       <c r="BW25"/>
-      <c r="BX25">
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25">
         <v>-150000.0</v>
       </c>
-      <c r="BY25"/>
-      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
     </row>
-    <row r="26" spans="1:78">
+    <row r="26" spans="1:80">
       <c r="A26" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B26">
-        <v>0.0</v>
+        <v>-40000.0</v>
       </c>
       <c r="C26">
-        <v>0.0</v>
+        <v>-332000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>-207000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>652000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>4994000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-4994000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-1548000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-3441000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-6992000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-9988000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-5118000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-9985000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-4925000.0</v>
       </c>
-      <c r="P26">
-[...2 lines deleted...]
-      <c r="Q26">
+      <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26">
         <v>-20000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-9763000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-372000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>261992000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>18571000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>6760000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-37000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-39000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>74821000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>74821000.0</v>
       </c>
-      <c r="AA26">
-[...3 lines deleted...]
-      <c r="AC26"/>
+      <c r="AC26">
+        <v>0.0</v>
+      </c>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26">
         <v>-2508000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>-36400000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>-36400000.0</v>
       </c>
-      <c r="AV26"/>
-      <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
-      <c r="BB26">
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26">
         <v>-3024000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>-3024000.0</v>
       </c>
-      <c r="BD26"/>
-      <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
-      <c r="BN26">
-[...1 lines deleted...]
-      </c>
+      <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26">
+        <v>147050000.0</v>
+      </c>
+      <c r="BQ26"/>
+      <c r="BR26">
         <v>-1000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>-1000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>-147050000.0</v>
       </c>
-      <c r="BS26"/>
-      <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
     </row>
-    <row r="27" spans="1:78">
+    <row r="27" spans="1:80">
       <c r="A27" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B27">
+        <v>5919000.0</v>
+      </c>
+      <c r="C27">
+        <v>7600000.0</v>
+      </c>
+      <c r="D27">
         <v>2120000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2122000.0</v>
       </c>
       <c r="E27">
         <v>2122000.0</v>
       </c>
       <c r="F27">
         <v>2122000.0</v>
       </c>
       <c r="G27">
+        <v>2122000.0</v>
+      </c>
+      <c r="H27">
+        <v>2122000.0</v>
+      </c>
+      <c r="I27">
         <v>2156000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>2304000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2505000.0</v>
       </c>
       <c r="K27">
         <v>2505000.0</v>
       </c>
       <c r="L27">
+        <v>2505000.0</v>
+      </c>
+      <c r="M27">
+        <v>2505000.0</v>
+      </c>
+      <c r="N27">
         <v>2674000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>2222000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>2222000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>2231000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>3430000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1505000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>151000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>150000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>1704000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>358000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>358000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>853000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>429000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1288000.0</v>
       </c>
       <c r="AA27">
         <v>429000.0</v>
       </c>
       <c r="AB27">
+        <v>1288000.0</v>
+      </c>
+      <c r="AC27">
         <v>429000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
+        <v>429000.0</v>
+      </c>
+      <c r="AE27">
         <v>-86000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>45000.0</v>
       </c>
       <c r="AF27">
         <v>45000.0</v>
       </c>
       <c r="AG27">
+        <v>45000.0</v>
+      </c>
+      <c r="AH27">
+        <v>45000.0</v>
+      </c>
+      <c r="AI27">
         <v>272000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>272000.0</v>
       </c>
-      <c r="AI27"/>
-      <c r="AJ27">
+      <c r="AK27"/>
+      <c r="AL27">
         <v>83000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>83000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>85000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>82000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>33000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>33000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>25000.0</v>
       </c>
       <c r="AR27">
         <v>25000.0</v>
       </c>
       <c r="AS27">
         <v>25000.0</v>
       </c>
       <c r="AT27">
-        <v>50000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="AU27">
-        <v>50000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="AV27">
         <v>50000.0</v>
       </c>
       <c r="AW27">
+        <v>50000.0</v>
+      </c>
+      <c r="AX27">
+        <v>50000.0</v>
+      </c>
+      <c r="AY27">
         <v>75000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>101000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>102000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>83000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>82000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>131000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>134000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>113000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>109000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>145000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>175000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>136000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>136000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>223000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>315000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>311000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>359000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>575000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>863000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>716000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>812000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>355000.0</v>
       </c>
-      <c r="BS27"/>
-      <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
     </row>
-    <row r="28" spans="1:78">
+    <row r="28" spans="1:80">
       <c r="A28" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B28">
+        <v>-61800000.0</v>
+      </c>
+      <c r="C28">
+        <v>-62053000.0</v>
+      </c>
+      <c r="D28">
         <v>-58085000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-31382000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>66841000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-15983000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-54314000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-65620000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-72674000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-68271000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-70121000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>4929000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-78779000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-71026000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-154579000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>7262000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-24971000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-21659000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>214453000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>73192000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>54256000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-38670000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-13779000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-20943000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-46817000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>77745000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1764000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-8408000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-6992000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-49182000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>5547000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-10765000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-766000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-3327000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-23191000.0</v>
       </c>
       <c r="AJ28">
         <v>-3691000.0</v>
       </c>
       <c r="AK28">
+        <v>-23191000.0</v>
+      </c>
+      <c r="AL28">
+        <v>-3691000.0</v>
+      </c>
+      <c r="AM28">
         <v>-19751000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-7217000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-6438000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-30153000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-30153000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>29041000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-1485000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>39234000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-765000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-2854000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-475000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>32030000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-17909000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-15803000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-10797000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-14800000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-12195000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-23000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-12069000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-11788000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-16348000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-10000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-10000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-13816000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-13816000.0</v>
       </c>
-      <c r="BJ28"/>
-      <c r="BK28">
+      <c r="BL28"/>
+      <c r="BM28">
         <v>-30959000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-4092000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-11219000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>55178000.0</v>
       </c>
-      <c r="BO28"/>
-      <c r="BP28">
+      <c r="BQ28"/>
+      <c r="BR28">
         <v>-15664000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>240371000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-265901000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-188000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-1497000.0</v>
       </c>
-      <c r="BU28"/>
-      <c r="BV28"/>
       <c r="BW28"/>
-      <c r="BX28">
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28">
         <v>-6953000.0</v>
       </c>
-      <c r="BY28"/>
-      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
     </row>
-    <row r="29" spans="1:78">
+    <row r="29" spans="1:80">
       <c r="A29" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B29">
+        <v>80276000.0</v>
+      </c>
+      <c r="C29">
+        <v>193801000.0</v>
+      </c>
+      <c r="D29">
         <v>112451000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>119233000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>102814000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>105839000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>118212000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>105475000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>100620000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>105459000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>102407000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>107491000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>93037000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>93308000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>115563000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>86850000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>56220000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>160678000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>44658000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>40154000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>19897000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>19704000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>46121000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>13249000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>25355000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>19821000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>36922000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>12101000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>24534000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>6270000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>20819000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>213000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>20439000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>11186000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>10522000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>27925000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>8185000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>27761000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>8938000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>27211000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>7242000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>7242000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>7029000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>25416000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>1870000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>26794000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-4101000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>17460000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>20747000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>18462000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>15578000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>19544000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>20759000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>14869000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>25287000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>21398000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>22145000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>11064000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>24973000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>19194000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>19641000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>19641000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>18464000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>25687000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>19341000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>17454000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>19875000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>18285000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>17298000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>15192000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>5564000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>10027000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>3894000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>6823000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>5126000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>3633000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>5873000.0</v>
       </c>
-      <c r="BY29"/>
-      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
     </row>
-    <row r="30" spans="1:78">
+    <row r="30" spans="1:80">
       <c r="A30" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B30">
+        <v>104614000.0</v>
+      </c>
+      <c r="C30">
+        <v>-154094000.0</v>
+      </c>
+      <c r="D30">
         <v>-188755000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-9771000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>716000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-220851000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>17437000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-45842000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-5388000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-9818000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-25345000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-150206000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-5829000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-34339000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-15778000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-8278000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-12424000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-56372000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-311620000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-110517000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-3740000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-2680000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-8120000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-354000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-28440000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-47684000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-26272000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-25281000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-687000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>37920000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-901000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-11137000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-1651000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-155000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-701000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-2319000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-1720000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-2513000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-3225000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-1045000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-158000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-101225000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-53632000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-1233000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-55705000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-57086000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-841000.0</v>
       </c>
-      <c r="AU30"/>
-      <c r="AV30">
+      <c r="AW30"/>
+      <c r="AX30">
         <v>-22153000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-2869000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-3880000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-3887000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-6007000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-5847000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-5430000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-7012000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-6028000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-7456000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-8730000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-5422000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-5646000.0</v>
       </c>
-      <c r="BI30"/>
-      <c r="BJ30">
+      <c r="BK30"/>
+      <c r="BL30">
         <v>-20458000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-4755000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-4703000.0</v>
       </c>
-      <c r="BM30"/>
-      <c r="BN30">
+      <c r="BO30"/>
+      <c r="BP30">
         <v>-86244000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-2935000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-2614000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>32469000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>296124000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-4871000.0</v>
       </c>
-      <c r="BT30"/>
-      <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
-      <c r="BX30">
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30">
         <v>1080000.0</v>
       </c>
-      <c r="BY30"/>
-      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>