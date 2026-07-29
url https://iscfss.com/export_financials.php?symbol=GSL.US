--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -4873,53 +4873,59 @@
       </c>
       <c r="L5">
         <v>28874000.0</v>
       </c>
       <c r="M5">
         <v>28009000.0</v>
       </c>
       <c r="N5">
         <v>24298000.0</v>
       </c>
       <c r="O5">
         <v>31480000.0</v>
       </c>
       <c r="P5">
         <v>35989000.0</v>
       </c>
       <c r="Q5">
         <v>23270000.0</v>
       </c>
       <c r="R5">
         <v>17510000.0</v>
       </c>
       <c r="S5">
         <v>227000.0</v>
       </c>
-      <c r="T5"/>
-[...1 lines deleted...]
-      <c r="V5"/>
+      <c r="T5">
+        <v>0.0</v>
+      </c>
+      <c r="U5">
+        <v>0.0</v>
+      </c>
+      <c r="V5">
+        <v>0.0</v>
+      </c>
       <c r="W5">
         <v>-157202000.0</v>
       </c>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5">
         <v>-151350000.0</v>
       </c>
       <c r="AA5">
         <v>-151350000.0</v>
       </c>
       <c r="AB5">
         <v>-141354000.0</v>
       </c>
       <c r="AC5">
         <v>-131268000.0</v>
       </c>
       <c r="AD5"/>
       <c r="AE5">
         <v>-696000.0</v>
       </c>
       <c r="AF5">
         <v>-696000.0</v>
       </c>
       <c r="AG5">
@@ -10747,51 +10753,51 @@
       <c r="BY39">
         <v>263000.0</v>
       </c>
       <c r="BZ39">
         <v>109000.0</v>
       </c>
       <c r="CA39">
         <v>181000.0</v>
       </c>
       <c r="CB39">
         <v>255000.0</v>
       </c>
       <c r="CC39"/>
     </row>
     <row r="40" spans="1:81">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
         <v>42052000.0</v>
       </c>
       <c r="C40">
         <v>48419000.0</v>
       </c>
       <c r="D40">
-        <v>95058000.0</v>
+        <v>43939000.0</v>
       </c>
       <c r="E40">
         <v>41753000.0</v>
       </c>
       <c r="F40">
         <v>49184000.0</v>
       </c>
       <c r="G40">
         <v>61683000.0</v>
       </c>
       <c r="H40">
         <v>39263000.0</v>
       </c>
       <c r="I40">
         <v>29726000.0</v>
       </c>
       <c r="J40">
         <v>26768000.0</v>
       </c>
       <c r="K40">
         <v>31956000.0</v>
       </c>
       <c r="L40">
         <v>29764000.0</v>
       </c>
@@ -15266,51 +15272,51 @@
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
         <v>145</v>
       </c>
       <c r="B5">
-        <v>388850000.0</v>
+        <v>455421000.0</v>
       </c>
       <c r="C5">
         <v>394305000.0</v>
       </c>
       <c r="D5">
         <v>349772000.0</v>
       </c>
       <c r="E5">
         <v>368164000.0</v>
       </c>
       <c r="F5">
         <v>240778000.0</v>
       </c>
       <c r="G5">
         <v>106966000.0</v>
       </c>
       <c r="H5">
         <v>114835000.0</v>
       </c>
       <c r="I5">
         <v>-8623000.0</v>
       </c>
       <c r="J5">
         <v>-14813000.0</v>
       </c>
@@ -15331,51 +15337,51 @@
       </c>
       <c r="P5">
         <v>31828000.0</v>
       </c>
       <c r="Q5">
         <v>22028000.0</v>
       </c>
       <c r="R5">
         <v>68591000.0</v>
       </c>
       <c r="S5">
         <v>-52122000.0</v>
       </c>
       <c r="T5">
         <v>30357000.0</v>
       </c>
       <c r="U5">
         <v>47741000.0</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
         <v>146</v>
       </c>
       <c r="B6">
-        <v>524297000.0</v>
+        <v>590868000.0</v>
       </c>
       <c r="C6">
         <v>494296000.0</v>
       </c>
       <c r="D6">
         <v>441499000.0</v>
       </c>
       <c r="E6">
         <v>449467000.0</v>
       </c>
       <c r="F6">
         <v>302341000.0</v>
       </c>
       <c r="G6">
         <v>153944000.0</v>
       </c>
       <c r="H6">
         <v>160680000.0</v>
       </c>
       <c r="I6">
         <v>26832000.0</v>
       </c>
       <c r="J6">
         <v>23168000.0</v>
       </c>
@@ -17566,105 +17572,105 @@
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:80">
       <c r="A5" t="s">
         <v>145</v>
       </c>
       <c r="B5">
-        <v>97418000.0</v>
+        <v>103168000.0</v>
       </c>
       <c r="C5">
-        <v>87716000.0</v>
+        <v>111566000.0</v>
       </c>
       <c r="D5">
         <v>104561000.0</v>
       </c>
       <c r="E5">
         <v>106033000.0</v>
       </c>
       <c r="F5">
         <v>133261000.0</v>
       </c>
       <c r="G5">
         <v>100357000.0</v>
       </c>
       <c r="H5">
         <v>93687000.0</v>
       </c>
       <c r="I5">
         <v>97921000.0</v>
       </c>
       <c r="J5">
         <v>102100000.0</v>
       </c>
       <c r="K5">
         <v>78693000.0</v>
       </c>
       <c r="L5">
         <v>96686000.0</v>
       </c>
       <c r="M5">
         <v>88686000.0</v>
       </c>
       <c r="N5">
         <v>85707000.0</v>
       </c>
       <c r="O5">
         <v>85410000.0</v>
       </c>
       <c r="P5">
         <v>108087000.0</v>
       </c>
       <c r="Q5">
         <v>85742000.0</v>
       </c>
       <c r="R5">
         <v>88925000.0</v>
       </c>
       <c r="S5">
-        <v>82197000.0</v>
+        <v>83402000.0</v>
       </c>
       <c r="T5">
-        <v>79644000.0</v>
+        <v>80403000.0</v>
       </c>
       <c r="U5">
         <v>46074000.0</v>
       </c>
       <c r="V5">
         <v>30899000.0</v>
       </c>
       <c r="W5">
         <v>26820000.0</v>
       </c>
       <c r="X5">
         <v>29588000.0</v>
       </c>
       <c r="Y5">
         <v>29503000.0</v>
       </c>
       <c r="Z5">
         <v>21055000.0</v>
       </c>
       <c r="AA5">
         <v>27296000.0</v>
       </c>
       <c r="AB5">
         <v>29138000.0</v>
       </c>
@@ -17808,105 +17814,105 @@
       </c>
       <c r="BW5">
         <v>0.0</v>
       </c>
       <c r="BX5">
         <v>0.0</v>
       </c>
       <c r="BY5">
         <v>0.0</v>
       </c>
       <c r="BZ5">
         <v>5949000.0</v>
       </c>
       <c r="CA5">
         <v>0.0</v>
       </c>
       <c r="CB5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:80">
       <c r="A6" t="s">
         <v>146</v>
       </c>
       <c r="B6">
-        <v>130890000.0</v>
+        <v>136640000.0</v>
       </c>
       <c r="C6">
-        <v>122458000.0</v>
+        <v>146308000.0</v>
       </c>
       <c r="D6">
         <v>138612000.0</v>
       </c>
       <c r="E6">
         <v>136361000.0</v>
       </c>
       <c r="F6">
         <v>159840000.0</v>
       </c>
       <c r="G6">
         <v>131096000.0</v>
       </c>
       <c r="H6">
         <v>117134000.0</v>
       </c>
       <c r="I6">
         <v>122461000.0</v>
       </c>
       <c r="J6">
         <v>126370000.0</v>
       </c>
       <c r="K6">
         <v>109647000.0</v>
       </c>
       <c r="L6">
         <v>119148000.0</v>
       </c>
       <c r="M6">
         <v>110858000.0</v>
       </c>
       <c r="N6">
         <v>103527000.0</v>
       </c>
       <c r="O6">
         <v>138791000.0</v>
       </c>
       <c r="P6">
         <v>119304000.0</v>
       </c>
       <c r="Q6">
         <v>106015000.0</v>
       </c>
       <c r="R6">
         <v>95922000.0</v>
       </c>
       <c r="S6">
-        <v>83080000.0</v>
+        <v>84285000.0</v>
       </c>
       <c r="T6">
-        <v>84727328.0</v>
+        <v>85486328.0</v>
       </c>
       <c r="U6">
         <v>59210000.0</v>
       </c>
       <c r="V6">
         <v>42780000.0</v>
       </c>
       <c r="W6">
         <v>38375000.0</v>
       </c>
       <c r="X6">
         <v>41432000.0</v>
       </c>
       <c r="Y6">
         <v>41081000.0</v>
       </c>
       <c r="Z6">
         <v>33082000.0</v>
       </c>
       <c r="AA6">
         <v>38821000.0</v>
       </c>
       <c r="AB6">
         <v>40802000.0</v>
       </c>
@@ -23885,51 +23891,51 @@
       <c r="K13">
         <v>738000.0</v>
       </c>
       <c r="L13">
         <v>-2050000.0</v>
       </c>
       <c r="M13">
         <v>6349000.0</v>
       </c>
       <c r="N13">
         <v>6349000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
         <v>185</v>
       </c>
       <c r="B14">
-        <v>135447000.0</v>
+        <v>121961000.0</v>
       </c>
       <c r="C14">
         <v>99991000.0</v>
       </c>
       <c r="D14">
         <v>91727000.0</v>
       </c>
       <c r="E14">
         <v>40145000.0</v>
       </c>
       <c r="F14">
         <v>16133000.0</v>
       </c>
       <c r="G14">
         <v>46437000.0</v>
       </c>
       <c r="H14">
         <v>45845000.0</v>
       </c>
       <c r="I14">
         <v>34150000.0</v>
       </c>
       <c r="J14">
         <v>36174000.0</v>
       </c>
@@ -24358,51 +24364,51 @@
       </c>
       <c r="P22">
         <v>9071000.0</v>
       </c>
       <c r="Q22">
         <v>-3971000.0</v>
       </c>
       <c r="R22">
         <v>42374000.0</v>
       </c>
       <c r="S22">
         <v>-36553000.0</v>
       </c>
       <c r="T22">
         <v>16776000.0</v>
       </c>
       <c r="U22">
         <v>32677000.0</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
         <v>193</v>
       </c>
       <c r="B23">
-        <v>-332000.0</v>
+        <v>-2185000.0</v>
       </c>
       <c r="C23">
         <v>-3120000.0</v>
       </c>
       <c r="D23">
         <v>-1140000.0</v>
       </c>
       <c r="E23">
         <v>400345000.0</v>
       </c>
       <c r="F23">
         <v>804651000.0</v>
       </c>
       <c r="G23">
         <v>84582000.0</v>
       </c>
       <c r="H23">
         <v>-7904000.0</v>
       </c>
       <c r="I23">
         <v>6067000.0</v>
       </c>
       <c r="J23">
         <v>398525000.0</v>
       </c>
@@ -24486,51 +24492,51 @@
       <c r="O24">
         <v>-24316000.0</v>
       </c>
       <c r="P24">
         <v>-27098000.0</v>
       </c>
       <c r="Q24">
         <v>-13645000.0</v>
       </c>
       <c r="R24"/>
       <c r="S24">
         <v>317446000.0</v>
       </c>
       <c r="T24">
         <v>-183807000.0</v>
       </c>
       <c r="U24">
         <v>-106297000.0</v>
       </c>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
         <v>195</v>
       </c>
       <c r="B25">
-        <v>-46998000.0</v>
+        <v>-47476000.0</v>
       </c>
       <c r="C25">
         <v>-29701000.0</v>
       </c>
       <c r="D25">
         <v>-12208000.0</v>
       </c>
       <c r="E25">
         <v>20572000.0</v>
       </c>
       <c r="F25">
         <v>16894000.0</v>
       </c>
       <c r="G25">
         <v>7354000.0</v>
       </c>
       <c r="H25">
         <v>4248000.0</v>
       </c>
       <c r="I25">
         <v>5836000.0</v>
       </c>
       <c r="J25">
         <v>10295000.0</v>
       </c>
@@ -25136,51 +25142,51 @@
       </c>
       <c r="BY1" t="s">
         <v>138</v>
       </c>
       <c r="BZ1" t="s">
         <v>139</v>
       </c>
       <c r="CA1" t="s">
         <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="2" spans="1:80">
       <c r="A2" t="s">
         <v>173</v>
       </c>
       <c r="B2">
         <v>324396000.0</v>
       </c>
       <c r="C2">
         <v>338463000.0</v>
       </c>
       <c r="D2">
-        <v>464594000.0</v>
+        <v>496075000.0</v>
       </c>
       <c r="E2">
         <v>417995000.0</v>
       </c>
       <c r="F2">
         <v>247624000.0</v>
       </c>
       <c r="G2">
         <v>378619000.0</v>
       </c>
       <c r="H2">
         <v>297284000.0</v>
       </c>
       <c r="I2">
         <v>228244000.0</v>
       </c>
       <c r="J2">
         <v>280713000.0</v>
       </c>
       <c r="K2">
         <v>253343000.0</v>
       </c>
       <c r="L2">
         <v>246402000.0</v>
       </c>
@@ -25776,51 +25782,51 @@
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
     </row>
     <row r="6" spans="1:80">
       <c r="A6" t="s">
         <v>177</v>
       </c>
       <c r="B6">
         <v>131164000.0</v>
       </c>
       <c r="C6">
         <v>-14067000.0</v>
       </c>
       <c r="D6">
-        <v>-126131000.0</v>
+        <v>-134389000.0</v>
       </c>
       <c r="E6">
         <v>78080000.0</v>
       </c>
       <c r="F6">
         <v>170371000.0</v>
       </c>
       <c r="G6">
         <v>-130995000.0</v>
       </c>
       <c r="H6">
         <v>81335000.0</v>
       </c>
       <c r="I6">
         <v>1899000.0</v>
       </c>
       <c r="J6">
         <v>22558000.0</v>
       </c>
       <c r="K6">
         <v>27370000.0</v>
       </c>
       <c r="L6">
         <v>6941000.0</v>
       </c>
@@ -26008,51 +26014,51 @@
         <v>5156000.0</v>
       </c>
       <c r="BV6">
         <v>2397000.0</v>
       </c>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6">
         <v>-6953000.0</v>
       </c>
       <c r="CA6"/>
       <c r="CB6"/>
     </row>
     <row r="7" spans="1:80">
       <c r="A7" t="s">
         <v>178</v>
       </c>
       <c r="B7">
         <v>-48579000.0</v>
       </c>
       <c r="C7">
         <v>71575000.0</v>
       </c>
       <c r="D7">
-        <v>-14695000.0</v>
+        <v>-6523000.0</v>
       </c>
       <c r="E7">
         <v>1772000.0</v>
       </c>
       <c r="F7">
         <v>-8153000.0</v>
       </c>
       <c r="G7">
         <v>-1421000.0</v>
       </c>
       <c r="H7">
         <v>17468000.0</v>
       </c>
       <c r="I7">
         <v>-11363000.0</v>
       </c>
       <c r="J7">
         <v>-15019000.0</v>
       </c>
       <c r="K7">
         <v>1384000.0</v>
       </c>
       <c r="L7">
         <v>-9824000.0</v>
       </c>
@@ -27178,57 +27184,57 @@
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
     </row>
     <row r="14" spans="1:80">
       <c r="A14" t="s">
         <v>185</v>
       </c>
       <c r="B14">
-        <v>33472000.0</v>
+        <v>27225000.0</v>
       </c>
       <c r="C14">
         <v>34742000.0</v>
       </c>
       <c r="D14">
-        <v>34051000.0</v>
+        <v>27341000.0</v>
       </c>
       <c r="E14">
         <v>30328000.0</v>
       </c>
       <c r="F14">
         <v>26579000.0</v>
       </c>
       <c r="G14">
         <v>26121000.0</v>
       </c>
       <c r="H14">
         <v>23447000.0</v>
       </c>
       <c r="I14">
         <v>24540000.0</v>
       </c>
       <c r="J14">
         <v>22767000.0</v>
       </c>
       <c r="K14">
         <v>24285000.0</v>
       </c>
       <c r="L14">
         <v>22462000.0</v>
       </c>
@@ -27610,51 +27616,51 @@
         <v>15624000.0</v>
       </c>
       <c r="BT15">
         <v>505000.0</v>
       </c>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
     </row>
     <row r="16" spans="1:80">
       <c r="A16" t="s">
         <v>187</v>
       </c>
       <c r="B16">
         <v>455560000.0</v>
       </c>
       <c r="C16">
         <v>324396000.0</v>
       </c>
       <c r="D16">
-        <v>338463000.0</v>
+        <v>361686000.0</v>
       </c>
       <c r="E16">
         <v>496075000.0</v>
       </c>
       <c r="F16">
         <v>417995000.0</v>
       </c>
       <c r="G16">
         <v>247624000.0</v>
       </c>
       <c r="H16">
         <v>378619000.0</v>
       </c>
       <c r="I16">
         <v>230143000.0</v>
       </c>
       <c r="J16">
         <v>303271000.0</v>
       </c>
       <c r="K16">
         <v>280713000.0</v>
       </c>
       <c r="L16">
         <v>253343000.0</v>
       </c>
@@ -28829,51 +28835,51 @@
       <c r="C23">
         <v>-332000.0</v>
       </c>
       <c r="D23">
         <v>-2185000.0</v>
       </c>
       <c r="E23">
         <v>-850000.0</v>
       </c>
       <c r="F23">
         <v>-1335000.0</v>
       </c>
       <c r="G23">
         <v>-495000.0</v>
       </c>
       <c r="H23">
         <v>-2625000.0</v>
       </c>
       <c r="I23">
         <v>-4994000.0</v>
       </c>
       <c r="J23">
         <v>-5388000.0</v>
       </c>
       <c r="K23">
-        <v>23568000.0</v>
+        <v>-1548000.0</v>
       </c>
       <c r="L23">
         <v>-25345000.0</v>
       </c>
       <c r="M23">
         <v>-1140000.0</v>
       </c>
       <c r="N23">
         <v>-5829000.0</v>
       </c>
       <c r="O23">
         <v>2141000.0</v>
       </c>
       <c r="P23">
         <v>-391000.0</v>
       </c>
       <c r="Q23">
         <v>-7018000.0</v>
       </c>
       <c r="R23">
         <v>-2246000.0</v>
       </c>
       <c r="S23">
         <v>-1905000.0</v>
       </c>
@@ -29040,72 +29046,72 @@
         <v>189221000.0</v>
       </c>
       <c r="BV23">
         <v>-276000.0</v>
       </c>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23">
         <v>-3571000.0</v>
       </c>
       <c r="CA23"/>
       <c r="CB23"/>
     </row>
     <row r="24" spans="1:80">
       <c r="A24" t="s">
         <v>194</v>
       </c>
       <c r="B24">
         <v>105430000.0</v>
       </c>
       <c r="C24">
         <v>-97182000.0</v>
       </c>
       <c r="D24">
-        <v>-185500000.0</v>
+        <v>-2831000.0</v>
       </c>
       <c r="E24">
         <v>-2537000.0</v>
       </c>
       <c r="F24">
         <v>46964000.0</v>
       </c>
       <c r="G24">
         <v>300000.0</v>
       </c>
       <c r="H24">
         <v>21903000.0</v>
       </c>
       <c r="I24">
         <v>-39000000.0</v>
       </c>
       <c r="J24">
         <v>-3755000.0</v>
       </c>
       <c r="K24">
-        <v>33386000.0</v>
+        <v>-7017000.0</v>
       </c>
       <c r="L24">
         <v>-15086000.0</v>
       </c>
       <c r="M24">
         <v>-22355000.0</v>
       </c>
       <c r="N24">
         <v>-4647000.0</v>
       </c>
       <c r="O24">
         <v>-28879000.0</v>
       </c>
       <c r="P24">
         <v>-1204000.0</v>
       </c>
       <c r="Q24">
         <v>-1238000.0</v>
       </c>
       <c r="R24">
         <v>-1987000.0</v>
       </c>
       <c r="S24">
         <v>-12511000.0</v>
       </c>
@@ -29242,57 +29248,57 @@
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24">
         <v>311943000.0</v>
       </c>
       <c r="BT24">
         <v>311883000.0</v>
       </c>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24">
         <v>1080000.0</v>
       </c>
       <c r="CA24"/>
       <c r="CB24"/>
     </row>
     <row r="25" spans="1:80">
       <c r="A25" t="s">
         <v>195</v>
       </c>
       <c r="B25">
-        <v>1554000.0</v>
+        <v>1882000.0</v>
       </c>
       <c r="C25">
         <v>-15121000.0</v>
       </c>
       <c r="D25">
-        <v>-1924000.0</v>
+        <v>-5506000.0</v>
       </c>
       <c r="E25">
         <v>-10426000.0</v>
       </c>
       <c r="F25">
         <v>-41128000.0</v>
       </c>
       <c r="G25">
         <v>-13547000.0</v>
       </c>
       <c r="H25">
         <v>-5972000.0</v>
       </c>
       <c r="I25">
         <v>4271000.0</v>
       </c>
       <c r="J25">
         <v>-1322000.0</v>
       </c>
       <c r="K25">
         <v>10236000.0</v>
       </c>
       <c r="L25">
         <v>1375000.0</v>
       </c>