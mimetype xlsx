--- v2 (2026-07-29)
+++ v3 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="202">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -268,50 +268,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4158,538 +4161,544 @@
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CC62"/>
+  <dimension ref="A1:CD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:81">
+    <row r="1" spans="1:82">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>82</v>
       </c>
       <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
         <v>85</v>
       </c>
       <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
         <v>88</v>
       </c>
       <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
         <v>94</v>
       </c>
       <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
         <v>97</v>
       </c>
       <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
         <v>100</v>
       </c>
       <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
         <v>103</v>
       </c>
       <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
         <v>106</v>
       </c>
       <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
         <v>109</v>
       </c>
       <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
         <v>112</v>
       </c>
       <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
         <v>115</v>
       </c>
       <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
         <v>121</v>
       </c>
       <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
         <v>124</v>
       </c>
       <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
         <v>127</v>
       </c>
       <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
         <v>130</v>
       </c>
       <c r="BO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
         <v>133</v>
       </c>
       <c r="BS1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BU1" t="s">
         <v>135</v>
       </c>
       <c r="BV1" t="s">
         <v>136</v>
       </c>
       <c r="BW1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BY1" t="s">
         <v>138</v>
       </c>
       <c r="BZ1" t="s">
         <v>139</v>
       </c>
       <c r="CA1" t="s">
+        <v>140</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="CC1" t="s">
         <v>141</v>
       </c>
+      <c r="CD1" t="s">
+        <v>142</v>
+      </c>
     </row>
-    <row r="2" spans="1:81">
+    <row r="2" spans="1:82">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2">
+        <v>71639000.0</v>
+      </c>
+      <c r="C2">
         <v>63848000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>61912000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>42608000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>45590000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>32788000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>12300000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>22853000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>18398000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>13598000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14900000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>19304000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>25809000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>22248000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>19108000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>19373000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>18509000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>12928000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>13159000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>15161000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>10806000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>10545000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>10557000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>9469000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>14869000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>10672000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>8089000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>7925000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>8043000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>7140000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>8929000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>276000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>478000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>726000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1207000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>452000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>791000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1277000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>963000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>874000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1638000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>957000.0</v>
       </c>
       <c r="AQ2">
         <v>957000.0</v>
       </c>
       <c r="AR2">
+        <v>957000.0</v>
+      </c>
+      <c r="AS2">
         <v>989000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>906000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1386000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2123000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1885000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2511000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2122000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1289000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1286000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2667000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>4349000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>5353000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1177000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>3932000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>6315000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1286000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>7217000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>3059000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1008000.0</v>
       </c>
       <c r="BK2">
         <v>1008000.0</v>
       </c>
       <c r="BL2">
+        <v>1008000.0</v>
+      </c>
+      <c r="BM2">
         <v>388000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>3010000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>13000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>3502000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>334000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>54000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>275000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>36000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>600000.0</v>
       </c>
-      <c r="BU2"/>
-      <c r="BV2">
+      <c r="BV2"/>
+      <c r="BW2">
         <v>3466000.0</v>
       </c>
-      <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
+      <c r="CD2"/>
     </row>
-    <row r="3" spans="1:81">
+    <row r="3" spans="1:82">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4729,54 +4738,21134 @@
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
+      <c r="CD3"/>
+    </row>
+    <row r="4" spans="1:82">
+      <c r="A4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+    </row>
+    <row r="5" spans="1:82">
+      <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5">
+        <v>672000.0</v>
+      </c>
+      <c r="C5">
+        <v>1176000.0</v>
+      </c>
+      <c r="D5">
+        <v>1777000.0</v>
+      </c>
+      <c r="E5">
+        <v>3103000.0</v>
+      </c>
+      <c r="F5">
+        <v>4613000.0</v>
+      </c>
+      <c r="G5">
+        <v>6215000.0</v>
+      </c>
+      <c r="H5">
+        <v>8624000.0</v>
+      </c>
+      <c r="I5">
+        <v>8729000.0</v>
+      </c>
+      <c r="J5">
+        <v>17862000.0</v>
+      </c>
+      <c r="K5">
+        <v>19581000.0</v>
+      </c>
+      <c r="L5">
+        <v>19340000.0</v>
+      </c>
+      <c r="M5">
+        <v>28874000.0</v>
+      </c>
+      <c r="N5">
+        <v>28009000.0</v>
+      </c>
+      <c r="O5">
+        <v>24298000.0</v>
+      </c>
+      <c r="P5">
+        <v>31480000.0</v>
+      </c>
+      <c r="Q5">
+        <v>35989000.0</v>
+      </c>
+      <c r="R5">
+        <v>23270000.0</v>
+      </c>
+      <c r="S5">
+        <v>17510000.0</v>
+      </c>
+      <c r="T5">
+        <v>227000.0</v>
+      </c>
+      <c r="U5">
+        <v>0.0</v>
+      </c>
+      <c r="V5">
+        <v>0.0</v>
+      </c>
+      <c r="W5">
+        <v>0.0</v>
+      </c>
+      <c r="X5">
+        <v>-157202000.0</v>
+      </c>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5">
+        <v>-151350000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-151350000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-141354000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-131268000.0</v>
+      </c>
+      <c r="AE5"/>
+      <c r="AF5">
+        <v>-696000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-696000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-332000000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-326200000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-148000000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-308600000.0</v>
+      </c>
+      <c r="AL5">
+        <v>-299200000.0</v>
+      </c>
+      <c r="AM5">
+        <v>-290400000.0</v>
+      </c>
+      <c r="AN5">
+        <v>-290400000.0</v>
+      </c>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5">
+        <v>-248300000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-248300000.0</v>
+      </c>
+      <c r="AS5">
+        <v>-317200000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-256400000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-245000000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-234100000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-224900000.0</v>
+      </c>
+      <c r="AX5">
+        <v>-216600000.0</v>
+      </c>
+      <c r="AY5">
+        <v>-206600000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-196600000.0</v>
+      </c>
+      <c r="BA5">
+        <v>-186514000.0</v>
+      </c>
+      <c r="BB5">
+        <v>-176431000.0</v>
+      </c>
+      <c r="BC5">
+        <v>-166300000.0</v>
+      </c>
+      <c r="BD5">
+        <v>-158200000.0</v>
+      </c>
+      <c r="BE5">
+        <v>-148700000.0</v>
+      </c>
+      <c r="BF5">
+        <v>-139900000.0</v>
+      </c>
+      <c r="BG5">
+        <v>-129800000.0</v>
+      </c>
+      <c r="BH5">
+        <v>-122300000.0</v>
+      </c>
+      <c r="BI5">
+        <v>-112600000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>-104300000.0</v>
+      </c>
+      <c r="BK5">
+        <v>-95300000.0</v>
+      </c>
+      <c r="BL5">
+        <v>-95300000.0</v>
+      </c>
+      <c r="BM5">
+        <v>-75700000.0</v>
+      </c>
+      <c r="BN5">
+        <v>-65600000.0</v>
+      </c>
+      <c r="BO5">
+        <v>-55700000.0</v>
+      </c>
+      <c r="BP5">
+        <v>-45800000.0</v>
+      </c>
+      <c r="BQ5"/>
+      <c r="BR5">
+        <v>-26496000.0</v>
+      </c>
+      <c r="BS5">
+        <v>-17514000.0</v>
+      </c>
+      <c r="BT5">
+        <v>-8731000.0</v>
+      </c>
+      <c r="BU5">
+        <v>-2800000.0</v>
+      </c>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+    </row>
+    <row r="6" spans="1:82">
+      <c r="A6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+    </row>
+    <row r="7" spans="1:82">
+      <c r="A7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7">
+        <v>19067000.0</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7">
+        <v>8717000.0</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
+        <v>28365000.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7">
+        <v>34408000.0</v>
+      </c>
+      <c r="Q7">
+        <v>150828000.0</v>
+      </c>
+      <c r="R7">
+        <v>36675000.0</v>
+      </c>
+      <c r="S7">
+        <v>36675000.0</v>
+      </c>
+      <c r="T7">
+        <v>178335000.0</v>
+      </c>
+      <c r="U7"/>
+      <c r="V7">
+        <v>68735000.0</v>
+      </c>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+    </row>
+    <row r="8" spans="1:82">
+      <c r="A8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8">
+        <v>360000.0</v>
+      </c>
+      <c r="C8">
+        <v>359000.0</v>
+      </c>
+      <c r="D8">
+        <v>359000.0</v>
+      </c>
+      <c r="E8">
+        <v>358000.0</v>
+      </c>
+      <c r="F8">
+        <v>357000.0</v>
+      </c>
+      <c r="G8">
+        <v>357000.0</v>
+      </c>
+      <c r="H8">
+        <v>355000.0</v>
+      </c>
+      <c r="I8">
+        <v>355000.0</v>
+      </c>
+      <c r="J8">
+        <v>353000.0</v>
+      </c>
+      <c r="K8">
+        <v>351000.0</v>
+      </c>
+      <c r="L8">
+        <v>351000.0</v>
+      </c>
+      <c r="M8">
+        <v>351000.0</v>
+      </c>
+      <c r="N8">
+        <v>351000.0</v>
+      </c>
+      <c r="O8">
+        <v>354000.0</v>
+      </c>
+      <c r="P8">
+        <v>359000.0</v>
+      </c>
+      <c r="Q8">
+        <v>362000.0</v>
+      </c>
+      <c r="R8">
+        <v>367000.0</v>
+      </c>
+      <c r="S8">
+        <v>369000.0</v>
+      </c>
+      <c r="T8">
+        <v>365000.0</v>
+      </c>
+      <c r="U8">
+        <v>362000.0</v>
+      </c>
+      <c r="V8">
+        <v>362000.0</v>
+      </c>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+    </row>
+    <row r="9" spans="1:82">
+      <c r="A9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9">
+        <v>694331000.0</v>
+      </c>
+      <c r="E9">
+        <v>686659000.0</v>
+      </c>
+      <c r="F9">
+        <v>684985000.0</v>
+      </c>
+      <c r="G9">
+        <v>682863000.0</v>
+      </c>
+      <c r="H9">
+        <v>680743000.0</v>
+      </c>
+      <c r="I9">
+        <v>678713000.0</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
+        <v>676571000.0</v>
+      </c>
+      <c r="O9">
+        <v>681055000.0</v>
+      </c>
+      <c r="P9">
+        <v>688262000.0</v>
+      </c>
+      <c r="Q9">
+        <v>691438000.0</v>
+      </c>
+      <c r="R9">
+        <v>695641000.0</v>
+      </c>
+      <c r="S9">
+        <v>699513000.0</v>
+      </c>
+      <c r="T9">
+        <v>698463000.0</v>
+      </c>
+      <c r="U9">
+        <v>697281000.0</v>
+      </c>
+      <c r="V9">
+        <v>689921000.0</v>
+      </c>
+      <c r="W9">
+        <v>666331000.0</v>
+      </c>
+      <c r="X9">
+        <v>586355000.0</v>
+      </c>
+      <c r="Y9">
+        <v>574186000.0</v>
+      </c>
+      <c r="Z9">
+        <v>571974000.0</v>
+      </c>
+      <c r="AA9">
+        <v>569979000.0</v>
+      </c>
+      <c r="AB9">
+        <v>565586000.0</v>
+      </c>
+      <c r="AC9">
+        <v>512811000.0</v>
+      </c>
+      <c r="AD9">
+        <v>512379000.0</v>
+      </c>
+      <c r="AE9">
+        <v>512379000.0</v>
+      </c>
+      <c r="AF9">
+        <v>512379000.0</v>
+      </c>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+    </row>
+    <row r="10" spans="1:82">
+      <c r="A10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10">
+        <v>388599000.0</v>
+      </c>
+      <c r="C10">
+        <v>455560000.0</v>
+      </c>
+      <c r="D10">
+        <v>324396000.0</v>
+      </c>
+      <c r="E10">
+        <v>289373000.0</v>
+      </c>
+      <c r="F10">
+        <v>464594000.0</v>
+      </c>
+      <c r="G10">
+        <v>323252000.0</v>
+      </c>
+      <c r="H10">
+        <v>141375000.0</v>
+      </c>
+      <c r="I10">
+        <v>260456000.0</v>
+      </c>
+      <c r="J10">
+        <v>230143000.0</v>
+      </c>
+      <c r="K10">
+        <v>228244000.0</v>
+      </c>
+      <c r="L10">
+        <v>138640000.0</v>
+      </c>
+      <c r="M10">
+        <v>160294000.0</v>
+      </c>
+      <c r="N10">
+        <v>129634999.0</v>
+      </c>
+      <c r="O10">
+        <v>148941000.0</v>
+      </c>
+      <c r="P10">
+        <v>120130000.0</v>
+      </c>
+      <c r="Q10">
+        <v>102709000.0</v>
+      </c>
+      <c r="R10">
+        <v>181202000.0</v>
+      </c>
+      <c r="S10">
+        <v>88485000.0</v>
+      </c>
+      <c r="T10">
+        <v>92174000.0</v>
+      </c>
+      <c r="U10">
+        <v>81917000.0</v>
+      </c>
+      <c r="V10">
+        <v>142963000.0</v>
+      </c>
+      <c r="W10">
+        <v>142209000.0</v>
+      </c>
+      <c r="X10">
+        <v>81582000.0</v>
+      </c>
+      <c r="Y10">
+        <v>98964000.0</v>
+      </c>
+      <c r="Z10">
+        <v>73721000.0</v>
+      </c>
+      <c r="AA10">
+        <v>86961000.0</v>
+      </c>
+      <c r="AB10">
+        <v>138024000.0</v>
+      </c>
+      <c r="AC10">
+        <v>86697000.0</v>
+      </c>
+      <c r="AD10">
+        <v>75399000.0</v>
+      </c>
+      <c r="AE10">
+        <v>97966000.0</v>
+      </c>
+      <c r="AF10">
+        <v>82059000.0</v>
+      </c>
+      <c r="AG10">
+        <v>94539000.0</v>
+      </c>
+      <c r="AH10">
+        <v>69599000.0</v>
+      </c>
+      <c r="AI10">
+        <v>91288000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>73266000.0</v>
+      </c>
+      <c r="AK10">
+        <v>65562000.0</v>
+      </c>
+      <c r="AL10">
+        <v>59432000.0</v>
+      </c>
+      <c r="AM10">
+        <v>57017000.0</v>
+      </c>
+      <c r="AN10">
+        <v>54243000.0</v>
+      </c>
+      <c r="AO10">
+        <v>48746000.0</v>
+      </c>
+      <c r="AP10">
+        <v>50250000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>30522000.0</v>
+      </c>
+      <c r="AR10">
+        <v>30522000.0</v>
+      </c>
+      <c r="AS10">
+        <v>23830000.0</v>
+      </c>
+      <c r="AT10">
+        <v>41392000.0</v>
+      </c>
+      <c r="AU10">
+        <v>18694000.0</v>
+      </c>
+      <c r="AV10">
+        <v>33295000.0</v>
+      </c>
+      <c r="AW10">
+        <v>64352000.0</v>
+      </c>
+      <c r="AX10">
+        <v>72145000.0</v>
+      </c>
+      <c r="AY10">
+        <v>55160000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>24536000.0</v>
+      </c>
+      <c r="BA10">
+        <v>26852000.0</v>
+      </c>
+      <c r="BB10">
+        <v>30957000.0</v>
+      </c>
+      <c r="BC10">
+        <v>26097000.0</v>
+      </c>
+      <c r="BD10">
+        <v>26145000.0</v>
+      </c>
+      <c r="BE10">
+        <v>29318000.0</v>
+      </c>
+      <c r="BF10">
+        <v>32461000.0</v>
+      </c>
+      <c r="BG10">
+        <v>30144000.0</v>
+      </c>
+      <c r="BH10">
+        <v>25814000.0</v>
+      </c>
+      <c r="BI10">
+        <v>38554000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>32311000.0</v>
+      </c>
+      <c r="BK10">
+        <v>28539000.0</v>
+      </c>
+      <c r="BL10">
+        <v>28539000.0</v>
+      </c>
+      <c r="BM10">
+        <v>29335000.0</v>
+      </c>
+      <c r="BN10">
+        <v>31329000.0</v>
+      </c>
+      <c r="BO10">
+        <v>41356000.0</v>
+      </c>
+      <c r="BP10">
+        <v>30810000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>29542000.0</v>
+      </c>
+      <c r="BR10">
+        <v>40733000.0</v>
+      </c>
+      <c r="BS10">
+        <v>25383000.0</v>
+      </c>
+      <c r="BT10">
+        <v>26363000.0</v>
+      </c>
+      <c r="BU10">
+        <v>29600000.0</v>
+      </c>
+      <c r="BV10">
+        <v>797000.0</v>
+      </c>
+      <c r="BW10">
+        <v>4288000.0</v>
+      </c>
+      <c r="BX10">
+        <v>2671000.0</v>
+      </c>
+      <c r="BY10">
+        <v>2687000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>3033000.0</v>
+      </c>
+      <c r="CA10">
+        <v>3253000.0</v>
+      </c>
+      <c r="CB10">
+        <v>1371000.0</v>
+      </c>
+      <c r="CC10"/>
+      <c r="CD10"/>
+    </row>
+    <row r="11" spans="1:82">
+      <c r="A11" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
+        <v>273876000.0</v>
+      </c>
+      <c r="E11">
+        <v>289373000.0</v>
+      </c>
+      <c r="F11">
+        <v>415599000.0</v>
+      </c>
+      <c r="G11">
+        <v>323252000.0</v>
+      </c>
+      <c r="H11">
+        <v>141375000.0</v>
+      </c>
+      <c r="I11">
+        <v>260456000.0</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
+        <v>84493000.0</v>
+      </c>
+      <c r="O11">
+        <v>125157000.0</v>
+      </c>
+      <c r="P11">
+        <v>120130000.0</v>
+      </c>
+      <c r="Q11">
+        <v>102709000.0</v>
+      </c>
+      <c r="R11">
+        <v>181202000.0</v>
+      </c>
+      <c r="S11">
+        <v>88485000.0</v>
+      </c>
+      <c r="T11">
+        <v>67280000.0</v>
+      </c>
+      <c r="U11">
+        <v>81917000.0</v>
+      </c>
+      <c r="V11">
+        <v>142963000.0</v>
+      </c>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+    </row>
+    <row r="12" spans="1:82">
+      <c r="A12" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12">
+        <v>499049000.0</v>
+      </c>
+      <c r="C12">
+        <v>549230000.0</v>
+      </c>
+      <c r="D12">
+        <v>523496000.0</v>
+      </c>
+      <c r="E12">
+        <v>489873000.0</v>
+      </c>
+      <c r="F12">
+        <v>479594000.0</v>
+      </c>
+      <c r="G12">
+        <v>333702000.0</v>
+      </c>
+      <c r="H12">
+        <v>167525000.0</v>
+      </c>
+      <c r="I12">
+        <v>286906000.0</v>
+      </c>
+      <c r="J12">
+        <v>283143000.0</v>
+      </c>
+      <c r="K12">
+        <v>242244000.0</v>
+      </c>
+      <c r="L12">
+        <v>152640000.0</v>
+      </c>
+      <c r="M12">
+        <v>174294000.0</v>
+      </c>
+      <c r="N12">
+        <v>142235000.0</v>
+      </c>
+      <c r="O12">
+        <v>158541000.0</v>
+      </c>
+      <c r="P12">
+        <v>128680000.0</v>
+      </c>
+      <c r="Q12">
+        <v>120109000.0</v>
+      </c>
+      <c r="R12">
+        <v>189002000.0</v>
+      </c>
+      <c r="S12">
+        <v>96385000.0</v>
+      </c>
+      <c r="T12">
+        <v>100074000.0</v>
+      </c>
+      <c r="U12">
+        <v>81917000.0</v>
+      </c>
+      <c r="V12">
+        <v>142963000.0</v>
+      </c>
+      <c r="W12">
+        <v>142209000.0</v>
+      </c>
+      <c r="X12">
+        <v>81582000.0</v>
+      </c>
+      <c r="Y12">
+        <v>98964000.0</v>
+      </c>
+      <c r="Z12">
+        <v>73721000.0</v>
+      </c>
+      <c r="AA12">
+        <v>86961000.0</v>
+      </c>
+      <c r="AB12">
+        <v>138024000.0</v>
+      </c>
+      <c r="AC12">
+        <v>86697000.0</v>
+      </c>
+      <c r="AD12">
+        <v>75399000.0</v>
+      </c>
+      <c r="AE12">
+        <v>97966000.0</v>
+      </c>
+      <c r="AF12">
+        <v>82059000.0</v>
+      </c>
+      <c r="AG12">
+        <v>94539000.0</v>
+      </c>
+      <c r="AH12">
+        <v>69599000.0</v>
+      </c>
+      <c r="AI12">
+        <v>91288000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>73266000.0</v>
+      </c>
+      <c r="AK12">
+        <v>65562000.0</v>
+      </c>
+      <c r="AL12">
+        <v>59432000.0</v>
+      </c>
+      <c r="AM12">
+        <v>57017000.0</v>
+      </c>
+      <c r="AN12">
+        <v>54243000.0</v>
+      </c>
+      <c r="AO12">
+        <v>48746000.0</v>
+      </c>
+      <c r="AP12">
+        <v>50250000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>30522000.0</v>
+      </c>
+      <c r="AR12">
+        <v>30522000.0</v>
+      </c>
+      <c r="AS12">
+        <v>23830000.0</v>
+      </c>
+      <c r="AT12">
+        <v>41392000.0</v>
+      </c>
+      <c r="AU12">
+        <v>18694000.0</v>
+      </c>
+      <c r="AV12">
+        <v>33295000.0</v>
+      </c>
+      <c r="AW12">
+        <v>64352000.0</v>
+      </c>
+      <c r="AX12">
+        <v>72145000.0</v>
+      </c>
+      <c r="AY12">
+        <v>55160000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>24536000.0</v>
+      </c>
+      <c r="BA12">
+        <v>26852000.0</v>
+      </c>
+      <c r="BB12">
+        <v>30957000.0</v>
+      </c>
+      <c r="BC12">
+        <v>26097000.0</v>
+      </c>
+      <c r="BD12">
+        <v>26145000.0</v>
+      </c>
+      <c r="BE12">
+        <v>29318000.0</v>
+      </c>
+      <c r="BF12">
+        <v>32461000.0</v>
+      </c>
+      <c r="BG12">
+        <v>30144000.0</v>
+      </c>
+      <c r="BH12">
+        <v>25814000.0</v>
+      </c>
+      <c r="BI12">
+        <v>38554000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>32311000.0</v>
+      </c>
+      <c r="BK12">
+        <v>28539000.0</v>
+      </c>
+      <c r="BL12">
+        <v>28539000.0</v>
+      </c>
+      <c r="BM12">
+        <v>29335000.0</v>
+      </c>
+      <c r="BN12">
+        <v>31329000.0</v>
+      </c>
+      <c r="BO12">
+        <v>41356000.0</v>
+      </c>
+      <c r="BP12">
+        <v>30810000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>29542000.0</v>
+      </c>
+      <c r="BR12">
+        <v>40733000.0</v>
+      </c>
+      <c r="BS12">
+        <v>25383000.0</v>
+      </c>
+      <c r="BT12">
+        <v>26363000.0</v>
+      </c>
+      <c r="BU12">
+        <v>29600000.0</v>
+      </c>
+      <c r="BV12"/>
+      <c r="BW12">
+        <v>4288000.0</v>
+      </c>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+    </row>
+    <row r="13" spans="1:82">
+      <c r="A13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13">
+        <v>360000.0</v>
+      </c>
+      <c r="C13">
+        <v>359000.0</v>
+      </c>
+      <c r="D13">
+        <v>359000.0</v>
+      </c>
+      <c r="E13">
+        <v>358000.0</v>
+      </c>
+      <c r="F13">
+        <v>357000.0</v>
+      </c>
+      <c r="G13">
+        <v>357000.0</v>
+      </c>
+      <c r="H13">
+        <v>355000.0</v>
+      </c>
+      <c r="I13">
+        <v>355000.0</v>
+      </c>
+      <c r="J13">
+        <v>353000.0</v>
+      </c>
+      <c r="K13">
+        <v>351000.0</v>
+      </c>
+      <c r="L13">
+        <v>351000.0</v>
+      </c>
+      <c r="M13">
+        <v>351000.0</v>
+      </c>
+      <c r="N13">
+        <v>351000.0</v>
+      </c>
+      <c r="O13">
+        <v>354000.0</v>
+      </c>
+      <c r="P13">
+        <v>359000.0</v>
+      </c>
+      <c r="Q13">
+        <v>362000.0</v>
+      </c>
+      <c r="R13">
+        <v>367000.0</v>
+      </c>
+      <c r="S13">
+        <v>369000.0</v>
+      </c>
+      <c r="T13">
+        <v>365000.0</v>
+      </c>
+      <c r="U13">
+        <v>362000.0</v>
+      </c>
+      <c r="V13">
+        <v>362000.0</v>
+      </c>
+      <c r="W13">
+        <v>362000.0</v>
+      </c>
+      <c r="X13">
+        <v>177000.0</v>
+      </c>
+      <c r="Y13">
+        <v>177000.0</v>
+      </c>
+      <c r="Z13">
+        <v>177000.0</v>
+      </c>
+      <c r="AA13">
+        <v>175000.0</v>
+      </c>
+      <c r="AB13">
+        <v>175000.0</v>
+      </c>
+      <c r="AC13">
+        <v>99000.0</v>
+      </c>
+      <c r="AD13">
+        <v>99000.0</v>
+      </c>
+      <c r="AE13">
+        <v>99000.0</v>
+      </c>
+      <c r="AF13">
+        <v>795000.0</v>
+      </c>
+      <c r="AG13">
+        <v>550000.0</v>
+      </c>
+      <c r="AH13">
+        <v>550000.0</v>
+      </c>
+      <c r="AI13">
+        <v>550000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>550000.0</v>
+      </c>
+      <c r="AK13">
+        <v>550000.0</v>
+      </c>
+      <c r="AL13">
+        <v>550000.0</v>
+      </c>
+      <c r="AM13">
+        <v>550000.0</v>
+      </c>
+      <c r="AN13">
+        <v>550000.0</v>
+      </c>
+      <c r="AO13">
+        <v>550000.0</v>
+      </c>
+      <c r="AP13">
+        <v>550000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>550000.0</v>
+      </c>
+      <c r="AR13">
+        <v>550000.0</v>
+      </c>
+      <c r="AS13">
+        <v>549000.0</v>
+      </c>
+      <c r="AT13">
+        <v>549000.0</v>
+      </c>
+      <c r="AU13">
+        <v>549000.0</v>
+      </c>
+      <c r="AV13">
+        <v>549000.0</v>
+      </c>
+      <c r="AW13">
+        <v>549000.0</v>
+      </c>
+      <c r="AX13">
+        <v>549000.0</v>
+      </c>
+      <c r="AY13">
+        <v>549000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>549000.0</v>
+      </c>
+      <c r="BA13">
+        <v>549000.0</v>
+      </c>
+      <c r="BB13">
+        <v>549000.0</v>
+      </c>
+      <c r="BC13">
+        <v>549000.0</v>
+      </c>
+      <c r="BD13">
+        <v>549000.0</v>
+      </c>
+      <c r="BE13">
+        <v>549000.0</v>
+      </c>
+      <c r="BF13">
+        <v>549000.0</v>
+      </c>
+      <c r="BG13">
+        <v>549000.0</v>
+      </c>
+      <c r="BH13">
+        <v>549000.0</v>
+      </c>
+      <c r="BI13">
+        <v>548000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>546000.0</v>
+      </c>
+      <c r="BK13">
+        <v>546000.0</v>
+      </c>
+      <c r="BL13">
+        <v>546000.0</v>
+      </c>
+      <c r="BM13">
+        <v>544000.0</v>
+      </c>
+      <c r="BN13">
+        <v>542000.0</v>
+      </c>
+      <c r="BO13">
+        <v>542000.0</v>
+      </c>
+      <c r="BP13">
+        <v>541000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>540000.0</v>
+      </c>
+      <c r="BR13">
+        <v>538000.0</v>
+      </c>
+      <c r="BS13">
+        <v>538000.0</v>
+      </c>
+      <c r="BT13">
+        <v>537000.0</v>
+      </c>
+      <c r="BU13">
+        <v>500000.0</v>
+      </c>
+      <c r="BV13">
+        <v>5000.0</v>
+      </c>
+      <c r="BW13">
+        <v>5000.0</v>
+      </c>
+      <c r="BX13">
+        <v>5000.0</v>
+      </c>
+      <c r="BY13">
+        <v>5000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>5000.0</v>
+      </c>
+      <c r="CA13">
+        <v>5000.0</v>
+      </c>
+      <c r="CB13">
+        <v>5000.0</v>
+      </c>
+      <c r="CC13">
+        <v>5000.0</v>
+      </c>
+      <c r="CD13">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:82">
+      <c r="A14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14">
+        <v>36035434.0</v>
+      </c>
+      <c r="C14">
+        <v>36601562.0</v>
+      </c>
+      <c r="D14">
+        <v>35874000.0</v>
+      </c>
+      <c r="E14">
+        <v>35757185.0</v>
+      </c>
+      <c r="F14">
+        <v>35612000.0</v>
+      </c>
+      <c r="G14">
+        <v>35585000.0</v>
+      </c>
+      <c r="H14">
+        <v>35447000.0</v>
+      </c>
+      <c r="I14">
+        <v>35412000.0</v>
+      </c>
+      <c r="J14">
+        <v>35175000.0</v>
+      </c>
+      <c r="K14">
+        <v>35636064.0</v>
+      </c>
+      <c r="L14">
+        <v>35203657.0</v>
+      </c>
+      <c r="M14">
+        <v>35355554.0</v>
+      </c>
+      <c r="N14">
+        <v>35375684.0</v>
+      </c>
+      <c r="O14">
+        <v>36444047.0</v>
+      </c>
+      <c r="P14">
+        <v>36073240.0</v>
+      </c>
+      <c r="Q14">
+        <v>36292765.0</v>
+      </c>
+      <c r="R14">
+        <v>36292765.0</v>
+      </c>
+      <c r="S14">
+        <v>36591514.0</v>
+      </c>
+      <c r="T14">
+        <v>36464109.0</v>
+      </c>
+      <c r="U14">
+        <v>36216803.0</v>
+      </c>
+      <c r="V14">
+        <v>36283468.0</v>
+      </c>
+      <c r="W14">
+        <v>32019281.0</v>
+      </c>
+      <c r="X14">
+        <v>17991008.0</v>
+      </c>
+      <c r="Y14">
+        <v>18241008.0</v>
+      </c>
+      <c r="Z14">
+        <v>17991008.0</v>
+      </c>
+      <c r="AA14">
+        <v>17806738.0</v>
+      </c>
+      <c r="AB14">
+        <v>17630765.0</v>
+      </c>
+      <c r="AC14">
+        <v>10192950.0</v>
+      </c>
+      <c r="AD14">
+        <v>10192950.0</v>
+      </c>
+      <c r="AE14">
+        <v>10022041.0</v>
+      </c>
+      <c r="AF14">
+        <v>8539239.0</v>
+      </c>
+      <c r="AG14">
+        <v>6970564.0</v>
+      </c>
+      <c r="AH14">
+        <v>6976403.0</v>
+      </c>
+      <c r="AI14">
+        <v>6926962.0</v>
+      </c>
+      <c r="AJ14">
+        <v>6922834.0</v>
+      </c>
+      <c r="AK14">
+        <v>6922695.0</v>
+      </c>
+      <c r="AL14">
+        <v>6922695.0</v>
+      </c>
+      <c r="AM14">
+        <v>5996951.0</v>
+      </c>
+      <c r="AN14">
+        <v>6909152.0</v>
+      </c>
+      <c r="AO14">
+        <v>6908074.0</v>
+      </c>
+      <c r="AP14">
+        <v>5994619.0</v>
+      </c>
+      <c r="AQ14">
+        <v>6905941.0</v>
+      </c>
+      <c r="AR14">
+        <v>6905941.0</v>
+      </c>
+      <c r="AS14">
+        <v>6896555.0</v>
+      </c>
+      <c r="AT14">
+        <v>6896555.0</v>
+      </c>
+      <c r="AU14">
+        <v>6904702.0</v>
+      </c>
+      <c r="AV14">
+        <v>5970810.0</v>
+      </c>
+      <c r="AW14">
+        <v>6902715.0</v>
+      </c>
+      <c r="AX14">
+        <v>6887180.0</v>
+      </c>
+      <c r="AY14">
+        <v>6901128.0</v>
+      </c>
+      <c r="AZ14">
+        <v>5974438.0</v>
+      </c>
+      <c r="BA14">
+        <v>6896993.0</v>
+      </c>
+      <c r="BB14">
+        <v>6893608.0</v>
+      </c>
+      <c r="BC14">
+        <v>6878575.0</v>
+      </c>
+      <c r="BD14">
+        <v>5957002.0</v>
+      </c>
+      <c r="BE14">
+        <v>5954537.0</v>
+      </c>
+      <c r="BF14">
+        <v>5949969.0</v>
+      </c>
+      <c r="BG14">
+        <v>5935183.0</v>
+      </c>
+      <c r="BH14">
+        <v>6860000.0</v>
+      </c>
+      <c r="BI14">
+        <v>5901424.0</v>
+      </c>
+      <c r="BJ14">
+        <v>5898622.0</v>
+      </c>
+      <c r="BK14">
+        <v>5925686.0</v>
+      </c>
+      <c r="BL14">
+        <v>5925686.0</v>
+      </c>
+      <c r="BM14">
+        <v>5856559.0</v>
+      </c>
+      <c r="BN14">
+        <v>5853808.0</v>
+      </c>
+      <c r="BO14">
+        <v>6792937.0</v>
+      </c>
+      <c r="BP14">
+        <v>6760000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>5799990.0</v>
+      </c>
+      <c r="BR14">
+        <v>6723268.0</v>
+      </c>
+      <c r="BS14">
+        <v>6723268.0</v>
+      </c>
+      <c r="BT14">
+        <v>5110000.0</v>
+      </c>
+      <c r="BU14">
+        <v>12500.0</v>
+      </c>
+      <c r="BV14">
+        <v>12500.0</v>
+      </c>
+      <c r="BW14">
+        <v>12500.0</v>
+      </c>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14">
+        <v>7000000.0</v>
+      </c>
+      <c r="CA14">
+        <v>12500.0</v>
+      </c>
+      <c r="CB14"/>
+      <c r="CC14">
+        <v>3000000.0</v>
+      </c>
+      <c r="CD14">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:82">
+      <c r="A15" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15">
+        <v>362000.0</v>
+      </c>
+      <c r="W15">
+        <v>362000.0</v>
+      </c>
+      <c r="X15">
+        <v>177000.0</v>
+      </c>
+      <c r="Y15">
+        <v>177000.0</v>
+      </c>
+      <c r="Z15">
+        <v>177000.0</v>
+      </c>
+      <c r="AA15">
+        <v>175000.0</v>
+      </c>
+      <c r="AB15">
+        <v>175000.0</v>
+      </c>
+      <c r="AC15">
+        <v>99000.0</v>
+      </c>
+      <c r="AD15">
+        <v>99000.0</v>
+      </c>
+      <c r="AE15">
+        <v>99000.0</v>
+      </c>
+      <c r="AF15">
+        <v>99000.0</v>
+      </c>
+      <c r="AG15">
+        <v>550000.0</v>
+      </c>
+      <c r="AH15">
+        <v>600000.0</v>
+      </c>
+      <c r="AI15">
+        <v>600000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>100000.0</v>
+      </c>
+      <c r="AK15">
+        <v>600000.0</v>
+      </c>
+      <c r="AL15">
+        <v>600000.0</v>
+      </c>
+      <c r="AM15">
+        <v>600000.0</v>
+      </c>
+      <c r="AN15">
+        <v>600000.0</v>
+      </c>
+      <c r="AO15">
+        <v>600000.0</v>
+      </c>
+      <c r="AP15">
+        <v>600000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>600000.0</v>
+      </c>
+      <c r="AR15">
+        <v>500000.0</v>
+      </c>
+      <c r="AS15">
+        <v>500000.0</v>
+      </c>
+      <c r="AT15">
+        <v>500000.0</v>
+      </c>
+      <c r="AU15">
+        <v>500000.0</v>
+      </c>
+      <c r="AV15">
+        <v>500000.0</v>
+      </c>
+      <c r="AW15">
+        <v>500000.0</v>
+      </c>
+      <c r="AX15">
+        <v>500000.0</v>
+      </c>
+      <c r="AY15">
+        <v>500000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>500000.0</v>
+      </c>
+      <c r="BA15">
+        <v>549000.0</v>
+      </c>
+      <c r="BB15">
+        <v>549000.0</v>
+      </c>
+      <c r="BC15">
+        <v>500000.0</v>
+      </c>
+      <c r="BD15">
+        <v>500000.0</v>
+      </c>
+      <c r="BE15">
+        <v>500000.0</v>
+      </c>
+      <c r="BF15">
+        <v>500000.0</v>
+      </c>
+      <c r="BG15">
+        <v>500000.0</v>
+      </c>
+      <c r="BH15">
+        <v>500000.0</v>
+      </c>
+      <c r="BI15">
+        <v>500000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>500000.0</v>
+      </c>
+      <c r="BK15">
+        <v>500000.0</v>
+      </c>
+      <c r="BL15">
+        <v>500000.0</v>
+      </c>
+      <c r="BM15">
+        <v>500000.0</v>
+      </c>
+      <c r="BN15">
+        <v>500000.0</v>
+      </c>
+      <c r="BO15">
+        <v>500000.0</v>
+      </c>
+      <c r="BP15">
+        <v>500000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>500000.0</v>
+      </c>
+      <c r="BR15">
+        <v>538000.0</v>
+      </c>
+      <c r="BS15">
+        <v>538000.0</v>
+      </c>
+      <c r="BT15">
+        <v>537000.0</v>
+      </c>
+      <c r="BU15">
+        <v>500000.0</v>
+      </c>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+    </row>
+    <row r="16" spans="1:82">
+      <c r="A16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16">
+        <v>45482000.0</v>
+      </c>
+      <c r="C16">
+        <v>48023000.0</v>
+      </c>
+      <c r="D16">
+        <v>48885000.0</v>
+      </c>
+      <c r="E16">
+        <v>51119000.0</v>
+      </c>
+      <c r="F16">
+        <v>47030000.0</v>
+      </c>
+      <c r="G16">
+        <v>45138000.0</v>
+      </c>
+      <c r="H16">
+        <v>44742000.0</v>
+      </c>
+      <c r="I16">
+        <v>40870000.0</v>
+      </c>
+      <c r="J16">
+        <v>41177000.0</v>
+      </c>
+      <c r="K16">
+        <v>40978000.0</v>
+      </c>
+      <c r="L16">
+        <v>40331000.0</v>
+      </c>
+      <c r="M16">
+        <v>41106000.0</v>
+      </c>
+      <c r="N16">
+        <v>29661000.0</v>
+      </c>
+      <c r="O16">
+        <v>13126000.0</v>
+      </c>
+      <c r="P16">
+        <v>12569000.0</v>
+      </c>
+      <c r="Q16">
+        <v>17172000.0</v>
+      </c>
+      <c r="R16">
+        <v>7313000.0</v>
+      </c>
+      <c r="S16">
+        <v>7249000.0</v>
+      </c>
+      <c r="T16">
+        <v>8496000.0</v>
+      </c>
+      <c r="U16">
+        <v>6942000.0</v>
+      </c>
+      <c r="V16">
+        <v>6243000.0</v>
+      </c>
+      <c r="W16">
+        <v>5671000.0</v>
+      </c>
+      <c r="X16">
+        <v>5623000.0</v>
+      </c>
+      <c r="Y16">
+        <v>6115000.0</v>
+      </c>
+      <c r="Z16">
+        <v>5019000.0</v>
+      </c>
+      <c r="AA16">
+        <v>6678000.0</v>
+      </c>
+      <c r="AB16">
+        <v>9987000.0</v>
+      </c>
+      <c r="AC16">
+        <v>6835000.0</v>
+      </c>
+      <c r="AD16">
+        <v>2330000.0</v>
+      </c>
+      <c r="AE16">
+        <v>2637000.0</v>
+      </c>
+      <c r="AF16">
+        <v>3118000.0</v>
+      </c>
+      <c r="AG16">
+        <v>1420000.0</v>
+      </c>
+      <c r="AH16">
+        <v>1668000.0</v>
+      </c>
+      <c r="AI16">
+        <v>1866000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>2178000.0</v>
+      </c>
+      <c r="AK16">
+        <v>2848000.0</v>
+      </c>
+      <c r="AL16">
+        <v>2698000.0</v>
+      </c>
+      <c r="AM16">
+        <v>2368000.0</v>
+      </c>
+      <c r="AN16">
+        <v>1940000.0</v>
+      </c>
+      <c r="AO16">
+        <v>1707000.0</v>
+      </c>
+      <c r="AP16">
+        <v>588000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>692000.0</v>
+      </c>
+      <c r="AR16">
+        <v>692000.0</v>
+      </c>
+      <c r="AS16">
+        <v>592000.0</v>
+      </c>
+      <c r="AT16">
+        <v>588000.0</v>
+      </c>
+      <c r="AU16">
+        <v>667000.0</v>
+      </c>
+      <c r="AV16">
+        <v>462000.0</v>
+      </c>
+      <c r="AW16">
+        <v>462000.0</v>
+      </c>
+      <c r="AX16"/>
+      <c r="AY16">
+        <v>6887000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>6887000.0</v>
+      </c>
+      <c r="BA16">
+        <v>4076000.0</v>
+      </c>
+      <c r="BB16">
+        <v>4870000.0</v>
+      </c>
+      <c r="BC16">
+        <v>4806000.0</v>
+      </c>
+      <c r="BD16">
+        <v>5419000.0</v>
+      </c>
+      <c r="BE16">
+        <v>5720000.0</v>
+      </c>
+      <c r="BF16">
+        <v>4850000.0</v>
+      </c>
+      <c r="BG16">
+        <v>4839000.0</v>
+      </c>
+      <c r="BH16">
+        <v>4953000.0</v>
+      </c>
+      <c r="BI16">
+        <v>4656000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>3961000.0</v>
+      </c>
+      <c r="BK16">
+        <v>5412000.0</v>
+      </c>
+      <c r="BL16">
+        <v>5412000.0</v>
+      </c>
+      <c r="BM16">
+        <v>7048000.0</v>
+      </c>
+      <c r="BN16">
+        <v>5795000.0</v>
+      </c>
+      <c r="BO16">
+        <v>4589000.0</v>
+      </c>
+      <c r="BP16">
+        <v>4589000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>4777000.0</v>
+      </c>
+      <c r="BR16">
+        <v>4383000.0</v>
+      </c>
+      <c r="BS16">
+        <v>4092000.0</v>
+      </c>
+      <c r="BT16">
+        <v>6436000.0</v>
+      </c>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16">
+        <v>3301000.0</v>
+      </c>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+    </row>
+    <row r="17" spans="1:82">
+      <c r="A17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+    </row>
+    <row r="18" spans="1:82">
+      <c r="A18" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
+        <v>73468000.0</v>
+      </c>
+      <c r="N18">
+        <v>69106000.0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18">
+        <v>54663000.0</v>
+      </c>
+      <c r="Q18">
+        <v>49394000.0</v>
+      </c>
+      <c r="R18">
+        <v>48383000.0</v>
+      </c>
+      <c r="S18">
+        <v>44174000.0</v>
+      </c>
+      <c r="T18">
+        <v>37629000.0</v>
+      </c>
+      <c r="U18">
+        <v>29107000.0</v>
+      </c>
+      <c r="V18">
+        <v>23605000.0</v>
+      </c>
+      <c r="W18">
+        <v>22180000.0</v>
+      </c>
+      <c r="X18">
+        <v>22951000.0</v>
+      </c>
+      <c r="Y18">
+        <v>18858000.0</v>
+      </c>
+      <c r="Z18">
+        <v>17679000.0</v>
+      </c>
+      <c r="AA18">
+        <v>17576000.0</v>
+      </c>
+      <c r="AB18">
+        <v>16408000.0</v>
+      </c>
+      <c r="AC18">
+        <v>12014000.0</v>
+      </c>
+      <c r="AD18">
+        <v>8730000.0</v>
+      </c>
+      <c r="AE18">
+        <v>8661000.0</v>
+      </c>
+      <c r="AF18">
+        <v>9569000.0</v>
+      </c>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18">
+        <v>11259000.0</v>
+      </c>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18">
+        <v>20000.0</v>
+      </c>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18">
+        <v>20000.0</v>
+      </c>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18">
+        <v>407000.0</v>
+      </c>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18">
+        <v>1882000.0</v>
+      </c>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+    </row>
+    <row r="19" spans="1:82">
+      <c r="A19" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+    </row>
+    <row r="20" spans="1:82">
+      <c r="A20" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+    </row>
+    <row r="21" spans="1:82">
+      <c r="A21" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21">
+        <v>49000.0</v>
+      </c>
+      <c r="Z21">
+        <v>108000.0</v>
+      </c>
+      <c r="AA21">
+        <v>486000.0</v>
+      </c>
+      <c r="AB21">
+        <v>1467000.0</v>
+      </c>
+      <c r="AC21">
+        <v>2458000.0</v>
+      </c>
+      <c r="AD21">
+        <v>3449000.0</v>
+      </c>
+      <c r="AE21">
+        <v>4430000.0</v>
+      </c>
+      <c r="AF21">
+        <v>5400000.0</v>
+      </c>
+      <c r="AG21">
+        <v>1000.0</v>
+      </c>
+      <c r="AH21">
+        <v>3000.0</v>
+      </c>
+      <c r="AI21">
+        <v>5000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>7000.0</v>
+      </c>
+      <c r="AK21">
+        <v>9000.0</v>
+      </c>
+      <c r="AL21">
+        <v>11000.0</v>
+      </c>
+      <c r="AM21">
+        <v>14000.0</v>
+      </c>
+      <c r="AN21">
+        <v>16000.0</v>
+      </c>
+      <c r="AO21">
+        <v>18000.0</v>
+      </c>
+      <c r="AP21">
+        <v>25000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>32000.0</v>
+      </c>
+      <c r="AR21">
+        <v>32000.0</v>
+      </c>
+      <c r="AS21">
+        <v>46000.0</v>
+      </c>
+      <c r="AT21">
+        <v>53000.0</v>
+      </c>
+      <c r="AU21">
+        <v>60000.0</v>
+      </c>
+      <c r="AV21">
+        <v>67000.0</v>
+      </c>
+      <c r="AW21">
+        <v>74000.0</v>
+      </c>
+      <c r="AX21">
+        <v>81000.0</v>
+      </c>
+      <c r="AY21">
+        <v>88000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>95000.0</v>
+      </c>
+      <c r="BA21">
+        <v>58000.0</v>
+      </c>
+      <c r="BB21">
+        <v>63000.0</v>
+      </c>
+      <c r="BC21">
+        <v>68000.0</v>
+      </c>
+      <c r="BD21">
+        <v>73000.0</v>
+      </c>
+      <c r="BE21">
+        <v>78000.0</v>
+      </c>
+      <c r="BF21">
+        <v>83000.0</v>
+      </c>
+      <c r="BG21">
+        <v>87000.0</v>
+      </c>
+      <c r="BH21">
+        <v>92000.0</v>
+      </c>
+      <c r="BI21">
+        <v>97000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>97000.0</v>
+      </c>
+      <c r="BK21">
+        <v>13687000.0</v>
+      </c>
+      <c r="BL21">
+        <v>13687000.0</v>
+      </c>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21">
+        <v>7840000.0</v>
+      </c>
+      <c r="BS21">
+        <v>7840000.0</v>
+      </c>
+      <c r="BT21">
+        <v>7840000.0</v>
+      </c>
+      <c r="BU21">
+        <v>42700000.0</v>
+      </c>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+    </row>
+    <row r="22" spans="1:82">
+      <c r="A22" t="s">
+        <v>41</v>
+      </c>
+      <c r="B22">
+        <v>22357000.0</v>
+      </c>
+      <c r="C22">
+        <v>14841000.0</v>
+      </c>
+      <c r="D22">
+        <v>14600000.0</v>
+      </c>
+      <c r="E22">
+        <v>13387000.0</v>
+      </c>
+      <c r="F22">
+        <v>18080000.0</v>
+      </c>
+      <c r="G22">
+        <v>16338000.0</v>
+      </c>
+      <c r="H22">
+        <v>18905000.0</v>
+      </c>
+      <c r="I22">
+        <v>15757000.0</v>
+      </c>
+      <c r="J22">
+        <v>15571000.0</v>
+      </c>
+      <c r="K22">
+        <v>15243000.0</v>
+      </c>
+      <c r="L22">
+        <v>15764000.0</v>
+      </c>
+      <c r="M22">
+        <v>14114000.0</v>
+      </c>
+      <c r="N22">
+        <v>13399000.0</v>
+      </c>
+      <c r="O22">
+        <v>11544000.0</v>
+      </c>
+      <c r="P22">
+        <v>12237000.0</v>
+      </c>
+      <c r="Q22">
+        <v>11555000.0</v>
+      </c>
+      <c r="R22">
+        <v>11953000.0</v>
+      </c>
+      <c r="S22">
+        <v>10985000.0</v>
+      </c>
+      <c r="T22">
+        <v>19373000.0</v>
+      </c>
+      <c r="U22">
+        <v>9261000.0</v>
+      </c>
+      <c r="V22">
+        <v>6455000.0</v>
+      </c>
+      <c r="W22">
+        <v>5979000.0</v>
+      </c>
+      <c r="X22">
+        <v>6316000.0</v>
+      </c>
+      <c r="Y22">
+        <v>5415000.0</v>
+      </c>
+      <c r="Z22">
+        <v>6071000.0</v>
+      </c>
+      <c r="AA22">
+        <v>5991000.0</v>
+      </c>
+      <c r="AB22">
+        <v>5595000.0</v>
+      </c>
+      <c r="AC22">
+        <v>5313000.0</v>
+      </c>
+      <c r="AD22">
+        <v>5963000.0</v>
+      </c>
+      <c r="AE22">
+        <v>5327000.0</v>
+      </c>
+      <c r="AF22">
+        <v>5769000.0</v>
+      </c>
+      <c r="AG22">
+        <v>3323000.0</v>
+      </c>
+      <c r="AH22">
+        <v>2608000.0</v>
+      </c>
+      <c r="AI22">
+        <v>2525000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>742000.0</v>
+      </c>
+      <c r="AK22">
+        <v>629000.0</v>
+      </c>
+      <c r="AL22">
+        <v>674000.0</v>
+      </c>
+      <c r="AM22">
+        <v>601000.0</v>
+      </c>
+      <c r="AN22">
+        <v>553000.0</v>
+      </c>
+      <c r="AO22">
+        <v>590000.0</v>
+      </c>
+      <c r="AP22">
+        <v>536000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>576000.0</v>
+      </c>
+      <c r="AR22">
+        <v>576000.0</v>
+      </c>
+      <c r="AS22">
+        <v>750000.0</v>
+      </c>
+      <c r="AT22">
+        <v>620000.0</v>
+      </c>
+      <c r="AU22">
+        <v>624000.0</v>
+      </c>
+      <c r="AV22">
+        <v>553000.0</v>
+      </c>
+      <c r="AW22">
+        <v>328000.0</v>
+      </c>
+      <c r="AX22">
+        <v>473000.0</v>
+      </c>
+      <c r="AY22">
+        <v>1840000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>5340000.0</v>
+      </c>
+      <c r="BA22">
+        <v>1276000.0</v>
+      </c>
+      <c r="BB22">
+        <v>425000.0</v>
+      </c>
+      <c r="BC22">
+        <v>672000.0</v>
+      </c>
+      <c r="BD22">
+        <v>2291000.0</v>
+      </c>
+      <c r="BE22">
+        <v>2291000.0</v>
+      </c>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+    </row>
+    <row r="23" spans="1:82">
+      <c r="A23" t="s">
+        <v>42</v>
+      </c>
+      <c r="B23">
+        <v>2982796000.0</v>
+      </c>
+      <c r="C23">
+        <v>2899648000.0</v>
+      </c>
+      <c r="D23">
+        <v>2861203000.0</v>
+      </c>
+      <c r="E23">
+        <v>2667845000.0</v>
+      </c>
+      <c r="F23">
+        <v>2643008000.0</v>
+      </c>
+      <c r="G23">
+        <v>2576209000.0</v>
+      </c>
+      <c r="H23">
+        <v>2373245000.0</v>
+      </c>
+      <c r="I23">
+        <v>2238005000.0</v>
+      </c>
+      <c r="J23">
+        <v>2202514000.0</v>
+      </c>
+      <c r="K23">
+        <v>2179802000.0</v>
+      </c>
+      <c r="L23">
+        <v>2171780000.0</v>
+      </c>
+      <c r="M23">
+        <v>2191186000.0</v>
+      </c>
+      <c r="N23">
+        <v>2192869000.0</v>
+      </c>
+      <c r="O23">
+        <v>2096658000.0</v>
+      </c>
+      <c r="P23">
+        <v>2106215000.0</v>
+      </c>
+      <c r="Q23">
+        <v>2094542000.0</v>
+      </c>
+      <c r="R23">
+        <v>2130848000.0</v>
+      </c>
+      <c r="S23">
+        <v>2047135000.0</v>
+      </c>
+      <c r="T23">
+        <v>1994114000.0</v>
+      </c>
+      <c r="U23">
+        <v>1846085000.0</v>
+      </c>
+      <c r="V23">
+        <v>1452734000.0</v>
+      </c>
+      <c r="W23">
+        <v>1338718000.0</v>
+      </c>
+      <c r="X23">
+        <v>1274191000.0</v>
+      </c>
+      <c r="Y23">
+        <v>1301195000.0</v>
+      </c>
+      <c r="Z23">
+        <v>1295471000.0</v>
+      </c>
+      <c r="AA23">
+        <v>1313167000.0</v>
+      </c>
+      <c r="AB23">
+        <v>1351825000.0</v>
+      </c>
+      <c r="AC23">
+        <v>1262504000.0</v>
+      </c>
+      <c r="AD23">
+        <v>1236339000.0</v>
+      </c>
+      <c r="AE23">
+        <v>1239230000.0</v>
+      </c>
+      <c r="AF23">
+        <v>1233487000.0</v>
+      </c>
+      <c r="AG23">
+        <v>693261000.0</v>
+      </c>
+      <c r="AH23">
+        <v>671843000.0</v>
+      </c>
+      <c r="AI23">
+        <v>689091000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>675184000.0</v>
+      </c>
+      <c r="AK23">
+        <v>764998000.0</v>
+      </c>
+      <c r="AL23">
+        <v>766420000.0</v>
+      </c>
+      <c r="AM23">
+        <v>773362000.0</v>
+      </c>
+      <c r="AN23">
+        <v>776257000.0</v>
+      </c>
+      <c r="AO23">
+        <v>844588000.0</v>
+      </c>
+      <c r="AP23">
+        <v>883405000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>870118000.0</v>
+      </c>
+      <c r="AR23">
+        <v>870118000.0</v>
+      </c>
+      <c r="AS23">
+        <v>906353000.0</v>
+      </c>
+      <c r="AT23">
+        <v>927031000.0</v>
+      </c>
+      <c r="AU23">
+        <v>915458000.0</v>
+      </c>
+      <c r="AV23">
+        <v>886627000.0</v>
+      </c>
+      <c r="AW23">
+        <v>877495000.0</v>
+      </c>
+      <c r="AX23">
+        <v>893115000.0</v>
+      </c>
+      <c r="AY23">
+        <v>886219000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>858247000.0</v>
+      </c>
+      <c r="BA23">
+        <v>868375000.0</v>
+      </c>
+      <c r="BB23">
+        <v>880900000.0</v>
+      </c>
+      <c r="BC23">
+        <v>888604000.0</v>
+      </c>
+      <c r="BD23">
+        <v>903680000.0</v>
+      </c>
+      <c r="BE23">
+        <v>907845000.0</v>
+      </c>
+      <c r="BF23">
+        <v>929299000.0</v>
+      </c>
+      <c r="BG23">
+        <v>937521000.0</v>
+      </c>
+      <c r="BH23">
+        <v>939535000.0</v>
+      </c>
+      <c r="BI23">
+        <v>954121000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>954498000.0</v>
+      </c>
+      <c r="BK23">
+        <v>972144000.0</v>
+      </c>
+      <c r="BL23">
+        <v>972144000.0</v>
+      </c>
+      <c r="BM23">
+        <v>1012748000.0</v>
+      </c>
+      <c r="BN23">
+        <v>1008250000.0</v>
+      </c>
+      <c r="BO23">
+        <v>1028298000.0</v>
+      </c>
+      <c r="BP23">
+        <v>1027358000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>1028201000.0</v>
+      </c>
+      <c r="BR23">
+        <v>966115000.0</v>
+      </c>
+      <c r="BS23">
+        <v>959381000.0</v>
+      </c>
+      <c r="BT23">
+        <v>966608000.0</v>
+      </c>
+      <c r="BU23">
+        <v>720300000.0</v>
+      </c>
+      <c r="BV23"/>
+      <c r="BW23">
+        <v>485905000.0</v>
+      </c>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+    </row>
+    <row r="24" spans="1:82">
+      <c r="A24" t="s">
+        <v>43</v>
+      </c>
+      <c r="B24">
+        <v>517260000.0</v>
+      </c>
+      <c r="C24">
+        <v>505315000.0</v>
+      </c>
+      <c r="D24">
+        <v>541575000.0</v>
+      </c>
+      <c r="E24">
+        <v>577783000.0</v>
+      </c>
+      <c r="F24">
+        <v>613955000.0</v>
+      </c>
+      <c r="G24">
+        <v>631051000.0</v>
+      </c>
+      <c r="H24">
+        <v>538781000.0</v>
+      </c>
+      <c r="I24">
+        <v>528015000.0</v>
+      </c>
+      <c r="J24">
+        <v>539008000.0</v>
+      </c>
+      <c r="K24">
+        <v>576596000.0</v>
+      </c>
+      <c r="L24">
+        <v>619175000.0</v>
+      </c>
+      <c r="M24">
+        <v>661471000.0</v>
+      </c>
+      <c r="N24">
+        <v>707673000.0</v>
+      </c>
+      <c r="O24">
+        <v>697434000.0</v>
+      </c>
+      <c r="P24">
+        <v>744557000.0</v>
+      </c>
+      <c r="Q24">
+        <v>789264000.0</v>
+      </c>
+      <c r="R24">
+        <v>833189000.0</v>
+      </c>
+      <c r="S24">
+        <v>851780000.0</v>
+      </c>
+      <c r="T24">
+        <v>880134000.0</v>
+      </c>
+      <c r="U24">
+        <v>926708000.0</v>
+      </c>
+      <c r="V24">
+        <v>726008000.0</v>
+      </c>
+      <c r="W24">
+        <v>684484000.0</v>
+      </c>
+      <c r="X24">
+        <v>692775000.0</v>
+      </c>
+      <c r="Y24">
+        <v>735509000.0</v>
+      </c>
+      <c r="Z24">
+        <v>748857000.0</v>
+      </c>
+      <c r="AA24">
+        <v>760412000.0</v>
+      </c>
+      <c r="AB24">
+        <v>809357000.0</v>
+      </c>
+      <c r="AC24">
+        <v>782725000.0</v>
+      </c>
+      <c r="AD24">
+        <v>789499000.0</v>
+      </c>
+      <c r="AE24">
+        <v>797406000.0</v>
+      </c>
+      <c r="AF24">
+        <v>813130000.0</v>
+      </c>
+      <c r="AG24">
+        <v>359920000.0</v>
+      </c>
+      <c r="AH24">
+        <v>350932000.0</v>
+      </c>
+      <c r="AI24">
+        <v>359745000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>358515000.0</v>
+      </c>
+      <c r="AK24">
+        <v>369255000.0</v>
+      </c>
+      <c r="AL24">
+        <v>369355000.0</v>
+      </c>
+      <c r="AM24">
+        <v>388824000.0</v>
+      </c>
+      <c r="AN24">
+        <v>388847000.0</v>
+      </c>
+      <c r="AO24">
+        <v>413019000.0</v>
+      </c>
+      <c r="AP24">
+        <v>418730000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>423728000.0</v>
+      </c>
+      <c r="AR24">
+        <v>442913000.0</v>
+      </c>
+      <c r="AS24">
+        <v>482564000.0</v>
+      </c>
+      <c r="AT24">
+        <v>454952000.0</v>
+      </c>
+      <c r="AU24">
+        <v>455128000.0</v>
+      </c>
+      <c r="AV24">
+        <v>414782000.0</v>
+      </c>
+      <c r="AW24">
+        <v>414436000.0</v>
+      </c>
+      <c r="AX24">
+        <v>414052000.0</v>
+      </c>
+      <c r="AY24">
+        <v>413731000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>316256000.0</v>
+      </c>
+      <c r="BA24">
+        <v>323339000.0</v>
+      </c>
+      <c r="BB24">
+        <v>344905000.0</v>
+      </c>
+      <c r="BC24">
+        <v>357716000.0</v>
+      </c>
+      <c r="BD24">
+        <v>375104000.0</v>
+      </c>
+      <c r="BE24">
+        <v>388441000.0</v>
+      </c>
+      <c r="BF24">
+        <v>412756000.0</v>
+      </c>
+      <c r="BG24">
+        <v>419924000.0</v>
+      </c>
+      <c r="BH24">
+        <v>437612000.0</v>
+      </c>
+      <c r="BI24">
+        <v>458953000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>468953000.0</v>
+      </c>
+      <c r="BK24">
+        <v>478953000.0</v>
+      </c>
+      <c r="BL24">
+        <v>488269000.0</v>
+      </c>
+      <c r="BM24">
+        <v>499341000.0</v>
+      </c>
+      <c r="BN24">
+        <v>492841000.0</v>
+      </c>
+      <c r="BO24">
+        <v>504600000.0</v>
+      </c>
+      <c r="BP24">
+        <v>519892000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>538500000.0</v>
+      </c>
+      <c r="BR24">
+        <v>542100000.0</v>
+      </c>
+      <c r="BS24">
+        <v>542100000.0</v>
+      </c>
+      <c r="BT24">
+        <v>542100000.0</v>
+      </c>
+      <c r="BU24">
+        <v>286100000.0</v>
+      </c>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+    </row>
+    <row r="25" spans="1:82">
+      <c r="A25" t="s">
+        <v>44</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
+        <v>541575000.0</v>
+      </c>
+      <c r="E25">
+        <v>577783000.0</v>
+      </c>
+      <c r="F25">
+        <v>613955000.0</v>
+      </c>
+      <c r="G25">
+        <v>631051000.0</v>
+      </c>
+      <c r="H25">
+        <v>538781000.0</v>
+      </c>
+      <c r="I25">
+        <v>528015000.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
+        <v>707673000.0</v>
+      </c>
+      <c r="O25">
+        <v>697434000.0</v>
+      </c>
+      <c r="P25">
+        <v>744557000.0</v>
+      </c>
+      <c r="Q25">
+        <v>789264000.0</v>
+      </c>
+      <c r="R25">
+        <v>833189000.0</v>
+      </c>
+      <c r="S25">
+        <v>851780000.0</v>
+      </c>
+      <c r="T25">
+        <v>880134000.0</v>
+      </c>
+      <c r="U25">
+        <v>926708000.0</v>
+      </c>
+      <c r="V25">
+        <v>726008000.0</v>
+      </c>
+      <c r="W25">
+        <v>684484000.0</v>
+      </c>
+      <c r="X25">
+        <v>692775000.0</v>
+      </c>
+      <c r="Y25">
+        <v>735509000.0</v>
+      </c>
+      <c r="Z25">
+        <v>748857000.0</v>
+      </c>
+      <c r="AA25">
+        <v>760412000.0</v>
+      </c>
+      <c r="AB25">
+        <v>809357000.0</v>
+      </c>
+      <c r="AC25">
+        <v>782725000.0</v>
+      </c>
+      <c r="AD25">
+        <v>789499000.0</v>
+      </c>
+      <c r="AE25">
+        <v>797406000.0</v>
+      </c>
+      <c r="AF25">
+        <v>813130000.0</v>
+      </c>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+    </row>
+    <row r="26" spans="1:82">
+      <c r="A26" t="s">
+        <v>45</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+    </row>
+    <row r="27" spans="1:82">
+      <c r="A27" t="s">
+        <v>46</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+    </row>
+    <row r="28" spans="1:82">
+      <c r="A28" t="s">
+        <v>47</v>
+      </c>
+      <c r="B28">
+        <v>283165000.0</v>
+      </c>
+      <c r="C28">
+        <v>197322000.0</v>
+      </c>
+      <c r="D28">
+        <v>364746000.0</v>
+      </c>
+      <c r="E28">
+        <v>435977000.0</v>
+      </c>
+      <c r="F28">
+        <v>296928000.0</v>
+      </c>
+      <c r="G28">
+        <v>446987000.0</v>
+      </c>
+      <c r="H28">
+        <v>542682000.0</v>
+      </c>
+      <c r="I28">
+        <v>420081000.0</v>
+      </c>
+      <c r="J28">
+        <v>482542000.0</v>
+      </c>
+      <c r="K28">
+        <v>533284000.0</v>
+      </c>
+      <c r="L28">
+        <v>673788000.0</v>
+      </c>
+      <c r="M28">
+        <v>701803000.0</v>
+      </c>
+      <c r="N28">
+        <v>782178000.0</v>
+      </c>
+      <c r="O28">
+        <v>733867000.0</v>
+      </c>
+      <c r="P28">
+        <v>848667000.0</v>
+      </c>
+      <c r="Q28">
+        <v>880174000.0</v>
+      </c>
+      <c r="R28">
+        <v>925601000.0</v>
+      </c>
+      <c r="S28">
+        <v>974062000.0</v>
+      </c>
+      <c r="T28">
+        <v>978276000.0</v>
+      </c>
+      <c r="U28">
+        <v>995508000.0</v>
+      </c>
+      <c r="V28">
+        <v>747092000.0</v>
+      </c>
+      <c r="W28">
+        <v>615757000.0</v>
+      </c>
+      <c r="X28">
+        <v>687874000.0</v>
+      </c>
+      <c r="Y28">
+        <v>717858000.0</v>
+      </c>
+      <c r="Z28">
+        <v>756494000.0</v>
+      </c>
+      <c r="AA28">
+        <v>763292000.0</v>
+      </c>
+      <c r="AB28">
+        <v>758865000.0</v>
+      </c>
+      <c r="AC28">
+        <v>782032000.0</v>
+      </c>
+      <c r="AD28">
+        <v>789832000.0</v>
+      </c>
+      <c r="AE28">
+        <v>773973000.0</v>
+      </c>
+      <c r="AF28">
+        <v>795159000.0</v>
+      </c>
+      <c r="AG28">
+        <v>305381000.0</v>
+      </c>
+      <c r="AH28">
+        <v>321333000.0</v>
+      </c>
+      <c r="AI28">
+        <v>308457000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>325249000.0</v>
+      </c>
+      <c r="AK28">
+        <v>329448000.0</v>
+      </c>
+      <c r="AL28">
+        <v>337435000.0</v>
+      </c>
+      <c r="AM28">
+        <v>361076000.0</v>
+      </c>
+      <c r="AN28">
+        <v>365630000.0</v>
+      </c>
+      <c r="AO28">
+        <v>390738000.0</v>
+      </c>
+      <c r="AP28">
+        <v>394945000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>419671000.0</v>
+      </c>
+      <c r="AR28">
+        <v>419671000.0</v>
+      </c>
+      <c r="AS28">
+        <v>466434000.0</v>
+      </c>
+      <c r="AT28">
+        <v>413560000.0</v>
+      </c>
+      <c r="AU28">
+        <v>436434000.0</v>
+      </c>
+      <c r="AV28">
+        <v>381487000.0</v>
+      </c>
+      <c r="AW28">
+        <v>350084000.0</v>
+      </c>
+      <c r="AX28">
+        <v>341907000.0</v>
+      </c>
+      <c r="AY28">
+        <v>358571000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>341830000.0</v>
+      </c>
+      <c r="BA28">
+        <v>357424000.0</v>
+      </c>
+      <c r="BB28">
+        <v>369122000.0</v>
+      </c>
+      <c r="BC28">
+        <v>384779000.0</v>
+      </c>
+      <c r="BD28">
+        <v>399531000.0</v>
+      </c>
+      <c r="BE28">
+        <v>407438000.0</v>
+      </c>
+      <c r="BF28">
+        <v>427295000.0</v>
+      </c>
+      <c r="BG28">
+        <v>441680000.0</v>
+      </c>
+      <c r="BH28">
+        <v>457798000.0</v>
+      </c>
+      <c r="BI28">
+        <v>460399000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>476642000.0</v>
+      </c>
+      <c r="BK28">
+        <v>514173000.0</v>
+      </c>
+      <c r="BL28">
+        <v>514173000.0</v>
+      </c>
+      <c r="BM28">
+        <v>523806000.0</v>
+      </c>
+      <c r="BN28">
+        <v>547160000.0</v>
+      </c>
+      <c r="BO28">
+        <v>559737000.0</v>
+      </c>
+      <c r="BP28">
+        <v>583789000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>596494000.0</v>
+      </c>
+      <c r="BR28">
+        <v>528701000.0</v>
+      </c>
+      <c r="BS28">
+        <v>544362000.0</v>
+      </c>
+      <c r="BT28">
+        <v>543693000.0</v>
+      </c>
+      <c r="BU28">
+        <v>304500000.0</v>
+      </c>
+      <c r="BV28"/>
+      <c r="BW28">
+        <v>396812000.0</v>
+      </c>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+    </row>
+    <row r="29" spans="1:82">
+      <c r="A29" t="s">
+        <v>48</v>
+      </c>
+      <c r="B29">
+        <v>2618472000.0</v>
+      </c>
+      <c r="C29">
+        <v>2528205000.0</v>
+      </c>
+      <c r="D29">
+        <v>2471159000.0</v>
+      </c>
+      <c r="E29">
+        <v>2442312000.0</v>
+      </c>
+      <c r="F29">
+        <v>2404493000.0</v>
+      </c>
+      <c r="G29">
+        <v>2338400000.0</v>
+      </c>
+      <c r="H29">
+        <v>2138821000.0</v>
+      </c>
+      <c r="I29">
+        <v>2067917000.0</v>
+      </c>
+      <c r="J29">
+        <v>2043741000.0</v>
+      </c>
+      <c r="K29">
+        <v>2019759000.0</v>
+      </c>
+      <c r="L29">
+        <v>1996816000.0</v>
+      </c>
+      <c r="M29">
+        <v>2003655000.0</v>
+      </c>
+      <c r="N29">
+        <v>1984055000.0</v>
+      </c>
+      <c r="O29">
+        <v>1893774000.0</v>
+      </c>
+      <c r="P29">
+        <v>1900880000.0</v>
+      </c>
+      <c r="Q29">
+        <v>1897989000.0</v>
+      </c>
+      <c r="R29">
+        <v>1941199000.0</v>
+      </c>
+      <c r="S29">
+        <v>1817687000.0</v>
+      </c>
+      <c r="T29">
+        <v>1783003000.0</v>
+      </c>
+      <c r="U29">
+        <v>1731706000.0</v>
+      </c>
+      <c r="V29">
+        <v>1345951000.0</v>
+      </c>
+      <c r="W29">
+        <v>1307024000.0</v>
+      </c>
+      <c r="X29">
+        <v>1234194000.0</v>
+      </c>
+      <c r="Y29">
+        <v>1258639000.0</v>
+      </c>
+      <c r="Z29">
+        <v>1256230000.0</v>
+      </c>
+      <c r="AA29">
+        <v>1261666000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+    </row>
+    <row r="30" spans="1:82">
+      <c r="A30" t="s">
+        <v>49</v>
+      </c>
+      <c r="B30">
+        <v>51809000.0</v>
+      </c>
+      <c r="C30">
+        <v>55099000.0</v>
+      </c>
+      <c r="D30">
+        <v>50035000.0</v>
+      </c>
+      <c r="E30">
+        <v>33094000.0</v>
+      </c>
+      <c r="F30">
+        <v>29608000.0</v>
+      </c>
+      <c r="G30">
+        <v>22760000.0</v>
+      </c>
+      <c r="H30">
+        <v>12843000.0</v>
+      </c>
+      <c r="I30">
+        <v>13342000.0</v>
+      </c>
+      <c r="J30">
+        <v>12533000.0</v>
+      </c>
+      <c r="K30">
+        <v>7860000.0</v>
+      </c>
+      <c r="L30">
+        <v>5367000.0</v>
+      </c>
+      <c r="M30">
+        <v>4354000.0</v>
+      </c>
+      <c r="N30">
+        <v>3157000.0</v>
+      </c>
+      <c r="O30">
+        <v>12673000.0</v>
+      </c>
+      <c r="P30">
+        <v>4357000.0</v>
+      </c>
+      <c r="Q30">
+        <v>4506000.0</v>
+      </c>
+      <c r="R30">
+        <v>4245000.0</v>
+      </c>
+      <c r="S30">
+        <v>7394000.0</v>
+      </c>
+      <c r="T30">
+        <v>12382000.0</v>
+      </c>
+      <c r="U30">
+        <v>4924000.0</v>
+      </c>
+      <c r="V30">
+        <v>4879000.0</v>
+      </c>
+      <c r="W30">
+        <v>4975000.0</v>
+      </c>
+      <c r="X30">
+        <v>4766000.0</v>
+      </c>
+      <c r="Y30">
+        <v>4727000.0</v>
+      </c>
+      <c r="Z30">
+        <v>10634000.0</v>
+      </c>
+      <c r="AA30">
+        <v>8270000.0</v>
+      </c>
+      <c r="AB30">
+        <v>7919000.0</v>
+      </c>
+      <c r="AC30">
+        <v>6900000.0</v>
+      </c>
+      <c r="AD30">
+        <v>6926000.0</v>
+      </c>
+      <c r="AE30">
+        <v>2824000.0</v>
+      </c>
+      <c r="AF30">
+        <v>4505000.0</v>
+      </c>
+      <c r="AG30">
+        <v>2542000.0</v>
+      </c>
+      <c r="AH30">
+        <v>1637000.0</v>
+      </c>
+      <c r="AI30">
+        <v>1048000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>530000.0</v>
+      </c>
+      <c r="AK30">
+        <v>1422000.0</v>
+      </c>
+      <c r="AL30">
+        <v>1059000.0</v>
+      </c>
+      <c r="AM30">
+        <v>1381000.0</v>
+      </c>
+      <c r="AN30">
+        <v>987000.0</v>
+      </c>
+      <c r="AO30">
+        <v>2016000.0</v>
+      </c>
+      <c r="AP30">
+        <v>2659000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>1058000.0</v>
+      </c>
+      <c r="AR30">
+        <v>1058000.0</v>
+      </c>
+      <c r="AS30">
+        <v>2099000.0</v>
+      </c>
+      <c r="AT30">
+        <v>2821000.0</v>
+      </c>
+      <c r="AU30">
+        <v>1402000.0</v>
+      </c>
+      <c r="AV30">
+        <v>2240000.0</v>
+      </c>
+      <c r="AW30">
+        <v>7624000.0</v>
+      </c>
+      <c r="AX30">
+        <v>7034000.0</v>
+      </c>
+      <c r="AY30">
+        <v>6041000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>7121000.0</v>
+      </c>
+      <c r="BA30">
+        <v>8565000.0</v>
+      </c>
+      <c r="BB30">
+        <v>7401000.0</v>
+      </c>
+      <c r="BC30">
+        <v>9713000.0</v>
+      </c>
+      <c r="BD30">
+        <v>15582000.0</v>
+      </c>
+      <c r="BE30">
+        <v>8355000.0</v>
+      </c>
+      <c r="BF30">
+        <v>14514000.0</v>
+      </c>
+      <c r="BG30">
+        <v>15035000.0</v>
+      </c>
+      <c r="BH30">
+        <v>14750000.0</v>
+      </c>
+      <c r="BI30">
+        <v>7360000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>7685000.0</v>
+      </c>
+      <c r="BK30">
+        <v>7437000.0</v>
+      </c>
+      <c r="BL30">
+        <v>7437000.0</v>
+      </c>
+      <c r="BM30">
+        <v>7545000.0</v>
+      </c>
+      <c r="BN30">
+        <v>7275000.0</v>
+      </c>
+      <c r="BO30">
+        <v>8248000.0</v>
+      </c>
+      <c r="BP30">
+        <v>8451000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>941000.0</v>
+      </c>
+      <c r="BR30">
+        <v>1960000.0</v>
+      </c>
+      <c r="BS30">
+        <v>2072000.0</v>
+      </c>
+      <c r="BT30">
+        <v>2351000.0</v>
+      </c>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+    </row>
+    <row r="31" spans="1:82">
+      <c r="A31" t="s">
+        <v>50</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>1141558000.0</v>
+      </c>
+      <c r="N31">
+        <v>1072242000.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31">
+        <v>966491000.0</v>
+      </c>
+      <c r="Q31">
+        <v>915106000.0</v>
+      </c>
+      <c r="R31">
+        <v>834396000.0</v>
+      </c>
+      <c r="S31">
+        <v>791815000.0</v>
+      </c>
+      <c r="T31">
+        <v>712553000.0</v>
+      </c>
+      <c r="U31">
+        <v>654281000.0</v>
+      </c>
+      <c r="V31">
+        <v>593366000.0</v>
+      </c>
+      <c r="W31">
+        <v>549058000.0</v>
+      </c>
+      <c r="X31">
+        <v>464741000.0</v>
+      </c>
+      <c r="Y31">
+        <v>441771000.0</v>
+      </c>
+      <c r="Z31">
+        <v>425910000.0</v>
+      </c>
+      <c r="AA31">
+        <v>410930000.0</v>
+      </c>
+      <c r="AB31">
+        <v>404935000.0</v>
+      </c>
+      <c r="AC31">
+        <v>343134000.0</v>
+      </c>
+      <c r="AD31">
+        <v>331762000.0</v>
+      </c>
+      <c r="AE31">
+        <v>321984000.0</v>
+      </c>
+      <c r="AF31">
+        <v>310962000.0</v>
+      </c>
+      <c r="AG31">
+        <v>264046000.0</v>
+      </c>
+      <c r="AH31">
+        <v>260136000.0</v>
+      </c>
+      <c r="AI31">
+        <v>256069000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>250898000.0</v>
+      </c>
+      <c r="AK31">
+        <v>351380000.0</v>
+      </c>
+      <c r="AL31">
+        <v>342500000.0</v>
+      </c>
+      <c r="AM31">
+        <v>335673000.0</v>
+      </c>
+      <c r="AN31">
+        <v>328877000.0</v>
+      </c>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31">
+        <v>396727000.0</v>
+      </c>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31">
+        <v>438069000.0</v>
+      </c>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31">
+        <v>399371000.0</v>
+      </c>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+    </row>
+    <row r="32" spans="1:82">
+      <c r="A32" t="s">
+        <v>51</v>
+      </c>
+      <c r="B32">
+        <v>353976000.0</v>
+      </c>
+      <c r="C32">
+        <v>379773000.0</v>
+      </c>
+      <c r="D32">
+        <v>320205000.0</v>
+      </c>
+      <c r="E32">
+        <v>339885000.0</v>
+      </c>
+      <c r="F32">
+        <v>284345000.0</v>
+      </c>
+      <c r="G32">
+        <v>204129000.0</v>
+      </c>
+      <c r="H32">
+        <v>37241000.0</v>
+      </c>
+      <c r="I32">
+        <v>163745000.0</v>
+      </c>
+      <c r="J32">
+        <v>110299000.0</v>
+      </c>
+      <c r="K32">
+        <v>64262000.0</v>
+      </c>
+      <c r="L32">
+        <v>15237000.0</v>
+      </c>
+      <c r="M32">
+        <v>-26433000.0</v>
+      </c>
+      <c r="N32">
+        <v>-66706000.0</v>
+      </c>
+      <c r="O32">
+        <v>-9595000.0</v>
+      </c>
+      <c r="P32">
+        <v>-24719000.0</v>
+      </c>
+      <c r="Q32">
+        <v>-38923000.0</v>
+      </c>
+      <c r="R32">
+        <v>-67037000.0</v>
+      </c>
+      <c r="S32">
+        <v>-91451000.0</v>
+      </c>
+      <c r="T32">
+        <v>-101405000.0</v>
+      </c>
+      <c r="U32">
+        <v>-50006000.0</v>
+      </c>
+      <c r="V32">
+        <v>54977000.0</v>
+      </c>
+      <c r="W32">
+        <v>69678000.0</v>
+      </c>
+      <c r="X32">
+        <v>-13600000.0</v>
+      </c>
+      <c r="Y32">
+        <v>5007000.0</v>
+      </c>
+      <c r="Z32">
+        <v>-948000.0</v>
+      </c>
+      <c r="AA32">
+        <v>-21142000.0</v>
+      </c>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+    </row>
+    <row r="33" spans="1:82">
+      <c r="A33" t="s">
+        <v>52</v>
+      </c>
+      <c r="B33">
+        <v>2314818000.0</v>
+      </c>
+      <c r="C33">
+        <v>2218385000.0</v>
+      </c>
+      <c r="D33">
+        <v>2234215000.0</v>
+      </c>
+      <c r="E33">
+        <v>2042727000.0</v>
+      </c>
+      <c r="F33">
+        <v>2076723000.0</v>
+      </c>
+      <c r="G33">
+        <v>2105782000.0</v>
+      </c>
+      <c r="H33">
+        <v>2072003000.0</v>
+      </c>
+      <c r="I33">
+        <v>1818752000.0</v>
+      </c>
+      <c r="J33">
+        <v>1829237000.0</v>
+      </c>
+      <c r="K33">
+        <v>1849264000.0</v>
+      </c>
+      <c r="L33">
+        <v>1876103000.0</v>
+      </c>
+      <c r="M33">
+        <v>1926819000.0</v>
+      </c>
+      <c r="N33">
+        <v>1969649000.0</v>
+      </c>
+      <c r="O33">
+        <v>1855211000.0</v>
+      </c>
+      <c r="P33">
+        <v>1869168000.0</v>
+      </c>
+      <c r="Q33">
+        <v>1877594000.0</v>
+      </c>
+      <c r="R33">
+        <v>1869656000.0</v>
+      </c>
+      <c r="S33">
+        <v>1878600000.0</v>
+      </c>
+      <c r="T33">
+        <v>1850756000.0</v>
+      </c>
+      <c r="U33">
+        <v>1700763000.0</v>
+      </c>
+      <c r="V33">
+        <v>1268968000.0</v>
+      </c>
+      <c r="W33">
+        <v>1167824000.0</v>
+      </c>
+      <c r="X33">
+        <v>1175578000.0</v>
+      </c>
+      <c r="Y33">
+        <v>1177286000.0</v>
+      </c>
+      <c r="Z33">
+        <v>1181289000.0</v>
+      </c>
+      <c r="AA33">
+        <v>1198938000.0</v>
+      </c>
+      <c r="AB33">
+        <v>1189955000.0</v>
+      </c>
+      <c r="AC33">
+        <v>1151484000.0</v>
+      </c>
+      <c r="AD33">
+        <v>1136804000.0</v>
+      </c>
+      <c r="AE33">
+        <v>1122928000.0</v>
+      </c>
+      <c r="AF33">
+        <v>1134515000.0</v>
+      </c>
+      <c r="AG33">
+        <v>587683000.0</v>
+      </c>
+      <c r="AH33">
+        <v>595328000.0</v>
+      </c>
+      <c r="AI33">
+        <v>591986000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>597796000.0</v>
+      </c>
+      <c r="AK33">
+        <v>694771000.0</v>
+      </c>
+      <c r="AL33">
+        <v>704157000.0</v>
+      </c>
+      <c r="AM33">
+        <v>712883000.0</v>
+      </c>
+      <c r="AN33">
+        <v>719328000.0</v>
+      </c>
+      <c r="AO33">
+        <v>791709000.0</v>
+      </c>
+      <c r="AP33">
+        <v>828233000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>836330000.0</v>
+      </c>
+      <c r="AR33">
+        <v>836330000.0</v>
+      </c>
+      <c r="AS33">
+        <v>875377000.0</v>
+      </c>
+      <c r="AT33">
+        <v>878300000.0</v>
+      </c>
+      <c r="AU33">
+        <v>890546000.0</v>
+      </c>
+      <c r="AV33">
+        <v>846782000.0</v>
+      </c>
+      <c r="AW33">
+        <v>801644000.0</v>
+      </c>
+      <c r="AX33">
+        <v>809978000.0</v>
+      </c>
+      <c r="AY33">
+        <v>820110000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>819859000.0</v>
+      </c>
+      <c r="BA33">
+        <v>830144000.0</v>
+      </c>
+      <c r="BB33">
+        <v>840677000.0</v>
+      </c>
+      <c r="BC33">
+        <v>850652000.0</v>
+      </c>
+      <c r="BD33">
+        <v>859662000.0</v>
+      </c>
+      <c r="BE33">
+        <v>868295000.0</v>
+      </c>
+      <c r="BF33">
+        <v>877642000.0</v>
+      </c>
+      <c r="BG33">
+        <v>887244000.0</v>
+      </c>
+      <c r="BH33">
+        <v>894031000.0</v>
+      </c>
+      <c r="BI33">
+        <v>903429000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>909453000.0</v>
+      </c>
+      <c r="BK33">
+        <v>930668000.0</v>
+      </c>
+      <c r="BL33">
+        <v>930668000.0</v>
+      </c>
+      <c r="BM33">
+        <v>953789000.0</v>
+      </c>
+      <c r="BN33">
+        <v>964088000.0</v>
+      </c>
+      <c r="BO33">
+        <v>973438000.0</v>
+      </c>
+      <c r="BP33">
+        <v>983198000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>992134000.0</v>
+      </c>
+      <c r="BR33">
+        <v>918455000.0</v>
+      </c>
+      <c r="BS33">
+        <v>927254000.0</v>
+      </c>
+      <c r="BT33">
+        <v>933608000.0</v>
+      </c>
+      <c r="BU33">
+        <v>685100000.0</v>
+      </c>
+      <c r="BV33"/>
+      <c r="BW33">
+        <v>477090000.0</v>
+      </c>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
+    </row>
+    <row r="34" spans="1:82">
+      <c r="A34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B34">
+        <v>96443000.0</v>
+      </c>
+      <c r="C34">
+        <v>102868000.0</v>
+      </c>
+      <c r="D34">
+        <v>90054000.0</v>
+      </c>
+      <c r="E34">
+        <v>55530000.0</v>
+      </c>
+      <c r="F34">
+        <v>58885000.0</v>
+      </c>
+      <c r="G34">
+        <v>62204000.0</v>
+      </c>
+      <c r="H34">
+        <v>49431000.0</v>
+      </c>
+      <c r="I34">
+        <v>1139000.0</v>
+      </c>
+      <c r="J34">
+        <v>2657000.0</v>
+      </c>
+      <c r="K34">
+        <v>4159000.0</v>
+      </c>
+      <c r="L34">
+        <v>5662000.0</v>
+      </c>
+      <c r="M34">
+        <v>7179000.0</v>
+      </c>
+      <c r="N34">
+        <v>8697000.0</v>
+      </c>
+      <c r="O34">
+        <v>10378000.0</v>
+      </c>
+      <c r="P34">
+        <v>14218000.0</v>
+      </c>
+      <c r="Q34">
+        <v>22651000.0</v>
+      </c>
+      <c r="R34">
+        <v>31956000.0</v>
+      </c>
+      <c r="S34">
+        <v>42521000.0</v>
+      </c>
+      <c r="T34">
+        <v>55376000.0</v>
+      </c>
+      <c r="U34">
+        <v>69529000.0</v>
+      </c>
+      <c r="V34">
+        <v>4571000.0</v>
+      </c>
+      <c r="W34">
+        <v>3960000.0</v>
+      </c>
+      <c r="X34">
+        <v>4462000.0</v>
+      </c>
+      <c r="Y34">
+        <v>4964000.0</v>
+      </c>
+      <c r="Z34">
+        <v>5466000.0</v>
+      </c>
+      <c r="AA34">
+        <v>5968000.0</v>
+      </c>
+      <c r="AB34">
+        <v>6470000.0</v>
+      </c>
+      <c r="AC34">
+        <v>6964000.0</v>
+      </c>
+      <c r="AD34">
+        <v>7466000.0</v>
+      </c>
+      <c r="AE34">
+        <v>7967000.0</v>
+      </c>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+    </row>
+    <row r="35" spans="1:82">
+      <c r="A35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B35">
+        <v>722086000.0</v>
+      </c>
+      <c r="C35">
+        <v>722835000.0</v>
+      </c>
+      <c r="D35">
+        <v>753335999.0</v>
+      </c>
+      <c r="E35">
+        <v>665650000.0</v>
+      </c>
+      <c r="F35">
+        <v>718097000.0</v>
+      </c>
+      <c r="G35">
+        <v>741750000.0</v>
+      </c>
+      <c r="H35">
+        <v>645763000.0</v>
+      </c>
+      <c r="I35">
+        <v>595117000.0</v>
+      </c>
+      <c r="J35">
+        <v>608480000.0</v>
+      </c>
+      <c r="K35">
+        <v>655295000.0</v>
+      </c>
+      <c r="L35">
+        <v>706952000.0</v>
+      </c>
+      <c r="M35">
+        <v>758828000.0</v>
+      </c>
+      <c r="N35">
+        <v>830701000.0</v>
+      </c>
+      <c r="O35">
+        <v>834650000.0</v>
+      </c>
+      <c r="P35">
+        <v>877958000.0</v>
+      </c>
+      <c r="Q35">
+        <v>923565000.0</v>
+      </c>
+      <c r="R35">
+        <v>968223000.0</v>
+      </c>
+      <c r="S35">
+        <v>995334000.0</v>
+      </c>
+      <c r="T35">
+        <v>1036798000.0</v>
+      </c>
+      <c r="U35">
+        <v>996476000.0</v>
+      </c>
+      <c r="V35">
+        <v>730579000.0</v>
+      </c>
+      <c r="W35">
+        <v>688444000.0</v>
+      </c>
+      <c r="X35">
+        <v>697237000.0</v>
+      </c>
+      <c r="Y35">
+        <v>740473000.0</v>
+      </c>
+      <c r="Z35">
+        <v>754323000.0</v>
+      </c>
+      <c r="AA35">
+        <v>766380000.0</v>
+      </c>
+      <c r="AB35">
+        <v>815827000.0</v>
+      </c>
+      <c r="AC35">
+        <v>789689000.0</v>
+      </c>
+      <c r="AD35">
+        <v>796965000.0</v>
+      </c>
+      <c r="AE35">
+        <v>805382000.0</v>
+      </c>
+      <c r="AF35">
+        <v>821609000.0</v>
+      </c>
+      <c r="AG35">
+        <v>366627000.0</v>
+      </c>
+      <c r="AH35">
+        <v>358084000.0</v>
+      </c>
+      <c r="AI35">
+        <v>367333000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>366543000.0</v>
+      </c>
+      <c r="AK35">
+        <v>377729000.0</v>
+      </c>
+      <c r="AL35">
+        <v>378269000.0</v>
+      </c>
+      <c r="AM35">
+        <v>398183000.0</v>
+      </c>
+      <c r="AN35">
+        <v>399385000.0</v>
+      </c>
+      <c r="AO35">
+        <v>423270000.0</v>
+      </c>
+      <c r="AP35">
+        <v>429430000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>434832000.0</v>
+      </c>
+      <c r="AR35">
+        <v>434832000.0</v>
+      </c>
+      <c r="AS35">
+        <v>494707000.0</v>
+      </c>
+      <c r="AT35">
+        <v>467627000.0</v>
+      </c>
+      <c r="AU35">
+        <v>468330000.0</v>
+      </c>
+      <c r="AV35">
+        <v>428509000.0</v>
+      </c>
+      <c r="AW35">
+        <v>428699000.0</v>
+      </c>
+      <c r="AX35">
+        <v>473820000.0</v>
+      </c>
+      <c r="AY35">
+        <v>474028000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>389600000.0</v>
+      </c>
+      <c r="BA35">
+        <v>398484000.0</v>
+      </c>
+      <c r="BB35">
+        <v>421760000.0</v>
+      </c>
+      <c r="BC35">
+        <v>439768000.0</v>
+      </c>
+      <c r="BD35">
+        <v>461404000.0</v>
+      </c>
+      <c r="BE35">
+        <v>477554000.0</v>
+      </c>
+      <c r="BF35">
+        <v>505599000.0</v>
+      </c>
+      <c r="BG35">
+        <v>512372000.0</v>
+      </c>
+      <c r="BH35">
+        <v>535057000.0</v>
+      </c>
+      <c r="BI35">
+        <v>559254000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>563064000.0</v>
+      </c>
+      <c r="BK35">
+        <v>570273000.0</v>
+      </c>
+      <c r="BL35">
+        <v>570273000.0</v>
+      </c>
+      <c r="BM35">
+        <v>609757000.0</v>
+      </c>
+      <c r="BN35">
+        <v>596733000.0</v>
+      </c>
+      <c r="BO35">
+        <v>595478000.0</v>
+      </c>
+      <c r="BP35">
+        <v>605322000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>627882000.0</v>
+      </c>
+      <c r="BR35">
+        <v>626212000.0</v>
+      </c>
+      <c r="BS35">
+        <v>646462000.0</v>
+      </c>
+      <c r="BT35">
+        <v>652549000.0</v>
+      </c>
+      <c r="BU35">
+        <v>361100000.0</v>
+      </c>
+      <c r="BV35"/>
+      <c r="BW35">
+        <v>176875000.0</v>
+      </c>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
+    </row>
+    <row r="36" spans="1:82">
+      <c r="A36" t="s">
+        <v>55</v>
+      </c>
+      <c r="B36">
+        <v>218995000.0</v>
+      </c>
+      <c r="C36">
+        <v>117577000.0</v>
+      </c>
+      <c r="D36">
+        <v>121766000.0</v>
+      </c>
+      <c r="E36">
+        <v>146992000.0</v>
+      </c>
+      <c r="F36">
+        <v>125649000.0</v>
+      </c>
+      <c r="G36">
+        <v>161264000.0</v>
+      </c>
+      <c r="H36">
+        <v>168729000.0</v>
+      </c>
+      <c r="I36">
+        <v>172976000.0</v>
+      </c>
+      <c r="J36">
+        <v>95369000.0</v>
+      </c>
+      <c r="K36">
+        <v>95076000.0</v>
+      </c>
+      <c r="L36">
+        <v>199792000.0</v>
+      </c>
+      <c r="M36">
+        <v>99688000.0</v>
+      </c>
+      <c r="N36">
+        <v>100678000.0</v>
+      </c>
+      <c r="O36">
+        <v>69395000.0</v>
+      </c>
+      <c r="P36">
+        <v>240980000.0</v>
+      </c>
+      <c r="Q36">
+        <v>77087000.0</v>
+      </c>
+      <c r="R36">
+        <v>71124000.0</v>
+      </c>
+      <c r="S36">
+        <v>62381000.0</v>
+      </c>
+      <c r="T36">
+        <v>51639000.0</v>
+      </c>
+      <c r="U36">
+        <v>36533000.0</v>
+      </c>
+      <c r="V36">
+        <v>23605000.0</v>
+      </c>
+      <c r="W36">
+        <v>22180000.0</v>
+      </c>
+      <c r="X36">
+        <v>22951000.0</v>
+      </c>
+      <c r="Y36">
+        <v>25074000.0</v>
+      </c>
+      <c r="Z36">
+        <v>23894000.0</v>
+      </c>
+      <c r="AA36">
+        <v>23780000.0</v>
+      </c>
+      <c r="AB36">
+        <v>22111000.0</v>
+      </c>
+      <c r="AC36">
+        <v>19216000.0</v>
+      </c>
+      <c r="AD36">
+        <v>15304000.0</v>
+      </c>
+      <c r="AE36">
+        <v>14890000.0</v>
+      </c>
+      <c r="AF36">
+        <v>16344000.0</v>
+      </c>
+      <c r="AG36">
+        <v>525000.0</v>
+      </c>
+      <c r="AH36">
+        <v>525000.0</v>
+      </c>
+      <c r="AI36">
+        <v>1128000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>1128000.0</v>
+      </c>
+      <c r="AK36">
+        <v>112000.0</v>
+      </c>
+      <c r="AL36">
+        <v>140000.0</v>
+      </c>
+      <c r="AM36">
+        <v>168000.0</v>
+      </c>
+      <c r="AN36">
+        <v>195000.0</v>
+      </c>
+      <c r="AO36">
+        <v>224000.0</v>
+      </c>
+      <c r="AP36">
+        <v>252000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>279000.0</v>
+      </c>
+      <c r="AR36">
+        <v>279000.0</v>
+      </c>
+      <c r="AS36">
+        <v>12896000.0</v>
+      </c>
+      <c r="AT36">
+        <v>8833000.0</v>
+      </c>
+      <c r="AU36">
+        <v>9588000.0</v>
+      </c>
+      <c r="AV36">
+        <v>10172000.0</v>
+      </c>
+      <c r="AW36">
+        <v>10962000.0</v>
+      </c>
+      <c r="AX36">
+        <v>11747000.0</v>
+      </c>
+      <c r="AY36">
+        <v>12159000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>1882000.0</v>
+      </c>
+      <c r="BA36">
+        <v>2116000.0</v>
+      </c>
+      <c r="BB36">
+        <v>2556000.0</v>
+      </c>
+      <c r="BC36">
+        <v>2856000.0</v>
+      </c>
+      <c r="BD36">
+        <v>3166000.0</v>
+      </c>
+      <c r="BE36">
+        <v>2741000.0</v>
+      </c>
+      <c r="BF36">
+        <v>3040000.0</v>
+      </c>
+      <c r="BG36">
+        <v>3296000.0</v>
+      </c>
+      <c r="BH36">
+        <v>3626000.0</v>
+      </c>
+      <c r="BI36">
+        <v>3107000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>3344000.0</v>
+      </c>
+      <c r="BK36">
+        <v>3586000.0</v>
+      </c>
+      <c r="BL36">
+        <v>3586000.0</v>
+      </c>
+      <c r="BM36">
+        <v>4400000.0</v>
+      </c>
+      <c r="BN36">
+        <v>4626000.0</v>
+      </c>
+      <c r="BO36">
+        <v>4850000.0</v>
+      </c>
+      <c r="BP36">
+        <v>5077000.0</v>
+      </c>
+      <c r="BQ36">
+        <v>5256000.0</v>
+      </c>
+      <c r="BR36">
+        <v>5316000.0</v>
+      </c>
+      <c r="BS36">
+        <v>18000.0</v>
+      </c>
+      <c r="BT36">
+        <v>3131000.0</v>
+      </c>
+      <c r="BU36">
+        <v>6800000.0</v>
+      </c>
+      <c r="BV36"/>
+      <c r="BW36">
+        <v>5211000.0</v>
+      </c>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+    </row>
+    <row r="37" spans="1:82">
+      <c r="A37" t="s">
+        <v>56</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+    </row>
+    <row r="38" spans="1:82">
+      <c r="A38" t="s">
+        <v>57</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>271327000.0</v>
+      </c>
+      <c r="E38">
+        <v>146992000.0</v>
+      </c>
+      <c r="F38">
+        <v>158620000.0</v>
+      </c>
+      <c r="G38">
+        <v>166312000.0</v>
+      </c>
+      <c r="H38">
+        <v>187363000.0</v>
+      </c>
+      <c r="I38">
+        <v>185423000.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
+        <v>198609000.0</v>
+      </c>
+      <c r="N38">
+        <v>252871000.0</v>
+      </c>
+      <c r="O38">
+        <v>253070000.0</v>
+      </c>
+      <c r="P38">
+        <v>245861000.0</v>
+      </c>
+      <c r="Q38">
+        <v>236806000.0</v>
+      </c>
+      <c r="R38">
+        <v>214457000.0</v>
+      </c>
+      <c r="S38">
+        <v>208829000.0</v>
+      </c>
+      <c r="T38">
+        <v>167940000.0</v>
+      </c>
+      <c r="U38">
+        <v>45196000.0</v>
+      </c>
+      <c r="V38">
+        <v>56326000.0</v>
+      </c>
+      <c r="W38">
+        <v>36984000.0</v>
+      </c>
+      <c r="X38">
+        <v>34995000.0</v>
+      </c>
+      <c r="Y38">
+        <v>29121000.0</v>
+      </c>
+      <c r="Z38">
+        <v>33967000.0</v>
+      </c>
+      <c r="AA38">
+        <v>33400000.0</v>
+      </c>
+      <c r="AB38">
+        <v>32902000.0</v>
+      </c>
+      <c r="AC38">
+        <v>19216000.0</v>
+      </c>
+      <c r="AD38">
+        <v>15304000.0</v>
+      </c>
+      <c r="AE38">
+        <v>14890000.0</v>
+      </c>
+      <c r="AF38">
+        <v>16344000.0</v>
+      </c>
+      <c r="AG38">
+        <v>525000.0</v>
+      </c>
+      <c r="AH38">
+        <v>3000.0</v>
+      </c>
+      <c r="AI38">
+        <v>1128000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>7000.0</v>
+      </c>
+      <c r="AK38">
+        <v>121000.0</v>
+      </c>
+      <c r="AL38">
+        <v>151000.0</v>
+      </c>
+      <c r="AM38">
+        <v>182000.0</v>
+      </c>
+      <c r="AN38">
+        <v>211000.0</v>
+      </c>
+      <c r="AO38">
+        <v>242000.0</v>
+      </c>
+      <c r="AP38">
+        <v>277000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>311000.0</v>
+      </c>
+      <c r="AR38">
+        <v>345000.0</v>
+      </c>
+      <c r="AS38">
+        <v>12942000.0</v>
+      </c>
+      <c r="AT38">
+        <v>8886000.0</v>
+      </c>
+      <c r="AU38">
+        <v>9648000.0</v>
+      </c>
+      <c r="AV38">
+        <v>10239000.0</v>
+      </c>
+      <c r="AW38">
+        <v>11036000.0</v>
+      </c>
+      <c r="AX38">
+        <v>11828000.0</v>
+      </c>
+      <c r="AY38">
+        <v>12247000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>1977000.0</v>
+      </c>
+      <c r="BA38">
+        <v>2174000.0</v>
+      </c>
+      <c r="BB38">
+        <v>2619000.0</v>
+      </c>
+      <c r="BC38">
+        <v>2924000.0</v>
+      </c>
+      <c r="BD38">
+        <v>3239000.0</v>
+      </c>
+      <c r="BE38">
+        <v>2819000.0</v>
+      </c>
+      <c r="BF38">
+        <v>3123000.0</v>
+      </c>
+      <c r="BG38">
+        <v>3402000.0</v>
+      </c>
+      <c r="BH38">
+        <v>3728000.0</v>
+      </c>
+      <c r="BI38">
+        <v>3204000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>3441000.0</v>
+      </c>
+      <c r="BK38">
+        <v>17273000.0</v>
+      </c>
+      <c r="BL38">
+        <v>17536000.0</v>
+      </c>
+      <c r="BM38">
+        <v>4486000.0</v>
+      </c>
+      <c r="BN38">
+        <v>4843000.0</v>
+      </c>
+      <c r="BO38">
+        <v>5039000.0</v>
+      </c>
+      <c r="BP38">
+        <v>5238000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>5388000.0</v>
+      </c>
+      <c r="BR38">
+        <v>13439000.0</v>
+      </c>
+      <c r="BS38">
+        <v>13408000.0</v>
+      </c>
+      <c r="BT38">
+        <v>10971000.0</v>
+      </c>
+      <c r="BU38">
+        <v>49531000.0</v>
+      </c>
+      <c r="BV38">
+        <v>320356000.0</v>
+      </c>
+      <c r="BW38">
+        <v>317565000.0</v>
+      </c>
+      <c r="BX38">
+        <v>314131000.0</v>
+      </c>
+      <c r="BY38">
+        <v>312543000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>310654000.0</v>
+      </c>
+      <c r="CA38">
+        <v>310114000.0</v>
+      </c>
+      <c r="CB38">
+        <v>308802000.0</v>
+      </c>
+      <c r="CC38">
+        <v>33000.0</v>
+      </c>
+      <c r="CD38">
+        <v>314000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:82">
+      <c r="A39" t="s">
+        <v>58</v>
+      </c>
+      <c r="B39">
+        <v>94763000.0</v>
+      </c>
+      <c r="C39">
+        <v>62093000.0</v>
+      </c>
+      <c r="D39">
+        <v>38857000.0</v>
+      </c>
+      <c r="E39">
+        <v>88764000.0</v>
+      </c>
+      <c r="F39">
+        <v>39003000.0</v>
+      </c>
+      <c r="G39">
+        <v>97627000.0</v>
+      </c>
+      <c r="H39">
+        <v>101969000.0</v>
+      </c>
+      <c r="I39">
+        <v>103248000.0</v>
+      </c>
+      <c r="J39">
+        <v>62030000.0</v>
+      </c>
+      <c r="K39">
+        <v>65191000.0</v>
+      </c>
+      <c r="L39">
+        <v>121906000.0</v>
+      </c>
+      <c r="M39">
+        <v>71605000.0</v>
+      </c>
+      <c r="N39">
+        <v>64429000.0</v>
+      </c>
+      <c r="O39">
+        <v>58689000.0</v>
+      </c>
+      <c r="P39">
+        <v>91773000.0</v>
+      </c>
+      <c r="Q39">
+        <v>80778000.0</v>
+      </c>
+      <c r="R39">
+        <v>55992000.0</v>
+      </c>
+      <c r="S39">
+        <v>53771000.0</v>
+      </c>
+      <c r="T39">
+        <v>11529000.0</v>
+      </c>
+      <c r="U39">
+        <v>49220000.0</v>
+      </c>
+      <c r="V39">
+        <v>29469000.0</v>
+      </c>
+      <c r="W39">
+        <v>17731000.0</v>
+      </c>
+      <c r="X39">
+        <v>5949000.0</v>
+      </c>
+      <c r="Y39">
+        <v>14803000.0</v>
+      </c>
+      <c r="Z39">
+        <v>23756000.0</v>
+      </c>
+      <c r="AA39">
+        <v>13007000.0</v>
+      </c>
+      <c r="AB39">
+        <v>6423000.0</v>
+      </c>
+      <c r="AC39">
+        <v>12110000.0</v>
+      </c>
+      <c r="AD39">
+        <v>11247000.0</v>
+      </c>
+      <c r="AE39">
+        <v>10185000.0</v>
+      </c>
+      <c r="AF39">
+        <v>4453000.0</v>
+      </c>
+      <c r="AG39">
+        <v>5174000.0</v>
+      </c>
+      <c r="AH39">
+        <v>2671000.0</v>
+      </c>
+      <c r="AI39">
+        <v>2244000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>1376000.0</v>
+      </c>
+      <c r="AK39">
+        <v>2614000.0</v>
+      </c>
+      <c r="AL39">
+        <v>1098000.0</v>
+      </c>
+      <c r="AM39">
+        <v>1480000.0</v>
+      </c>
+      <c r="AN39">
+        <v>1146000.0</v>
+      </c>
+      <c r="AO39">
+        <v>1527000.0</v>
+      </c>
+      <c r="AP39">
+        <v>1727000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>1632000.0</v>
+      </c>
+      <c r="AR39">
+        <v>1632000.0</v>
+      </c>
+      <c r="AS39">
+        <v>4297000.0</v>
+      </c>
+      <c r="AT39">
+        <v>3898000.0</v>
+      </c>
+      <c r="AU39">
+        <v>4192000.0</v>
+      </c>
+      <c r="AV39">
+        <v>609000.0</v>
+      </c>
+      <c r="AW39">
+        <v>3547000.0</v>
+      </c>
+      <c r="AX39">
+        <v>3485000.0</v>
+      </c>
+      <c r="AY39">
+        <v>4908000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>6731000.0</v>
+      </c>
+      <c r="BA39">
+        <v>2814000.0</v>
+      </c>
+      <c r="BB39">
+        <v>1865000.0</v>
+      </c>
+      <c r="BC39">
+        <v>2142000.0</v>
+      </c>
+      <c r="BD39">
+        <v>2291000.0</v>
+      </c>
+      <c r="BE39">
+        <v>1877000.0</v>
+      </c>
+      <c r="BF39">
+        <v>4682000.0</v>
+      </c>
+      <c r="BG39">
+        <v>5098000.0</v>
+      </c>
+      <c r="BH39">
+        <v>4940000.0</v>
+      </c>
+      <c r="BI39">
+        <v>4778000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>5049000.0</v>
+      </c>
+      <c r="BK39">
+        <v>5500000.0</v>
+      </c>
+      <c r="BL39">
+        <v>5500000.0</v>
+      </c>
+      <c r="BM39">
+        <v>22079000.0</v>
+      </c>
+      <c r="BN39">
+        <v>5558000.0</v>
+      </c>
+      <c r="BO39">
+        <v>5256000.0</v>
+      </c>
+      <c r="BP39">
+        <v>4899000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>5584000.0</v>
+      </c>
+      <c r="BR39">
+        <v>4967000.0</v>
+      </c>
+      <c r="BS39">
+        <v>4672000.0</v>
+      </c>
+      <c r="BT39">
+        <v>4286000.0</v>
+      </c>
+      <c r="BU39">
+        <v>5600000.0</v>
+      </c>
+      <c r="BV39">
+        <v>364000.0</v>
+      </c>
+      <c r="BW39">
+        <v>4527000.0</v>
+      </c>
+      <c r="BX39">
+        <v>498000.0</v>
+      </c>
+      <c r="BY39">
+        <v>405000.0</v>
+      </c>
+      <c r="BZ39">
+        <v>263000.0</v>
+      </c>
+      <c r="CA39">
+        <v>109000.0</v>
+      </c>
+      <c r="CB39">
+        <v>181000.0</v>
+      </c>
+      <c r="CC39">
+        <v>255000.0</v>
+      </c>
+      <c r="CD39"/>
+    </row>
+    <row r="40" spans="1:82">
+      <c r="A40" t="s">
+        <v>59</v>
+      </c>
+      <c r="B40">
+        <v>42377000.0</v>
+      </c>
+      <c r="C40">
+        <v>42052000.0</v>
+      </c>
+      <c r="D40">
+        <v>48419000.0</v>
+      </c>
+      <c r="E40">
+        <v>43939000.0</v>
+      </c>
+      <c r="F40">
+        <v>41753000.0</v>
+      </c>
+      <c r="G40">
+        <v>49184000.0</v>
+      </c>
+      <c r="H40">
+        <v>61683000.0</v>
+      </c>
+      <c r="I40">
+        <v>39263000.0</v>
+      </c>
+      <c r="J40">
+        <v>29726000.0</v>
+      </c>
+      <c r="K40">
+        <v>26768000.0</v>
+      </c>
+      <c r="L40">
+        <v>31956000.0</v>
+      </c>
+      <c r="M40">
+        <v>29764000.0</v>
+      </c>
+      <c r="N40">
+        <v>30316000.0</v>
+      </c>
+      <c r="O40">
+        <v>30294000.0</v>
+      </c>
+      <c r="P40">
+        <v>5849000.0</v>
+      </c>
+      <c r="Q40">
+        <v>25707000.0</v>
+      </c>
+      <c r="R40">
+        <v>28793000.0</v>
+      </c>
+      <c r="S40">
+        <v>29042000.0</v>
+      </c>
+      <c r="T40">
+        <v>32792000.0</v>
+      </c>
+      <c r="U40">
+        <v>22508000.0</v>
+      </c>
+      <c r="V40">
+        <v>5153000.0</v>
+      </c>
+      <c r="W40">
+        <v>11518000.0</v>
+      </c>
+      <c r="X40">
+        <v>19352000.0</v>
+      </c>
+      <c r="Y40">
+        <v>22005000.0</v>
+      </c>
+      <c r="Z40">
+        <v>13884000.0</v>
+      </c>
+      <c r="AA40">
+        <v>28180000.0</v>
+      </c>
+      <c r="AB40">
+        <v>23988000.0</v>
+      </c>
+      <c r="AC40">
+        <v>26459000.0</v>
+      </c>
+      <c r="AD40">
+        <v>18058000.0</v>
+      </c>
+      <c r="AE40">
+        <v>23124000.0</v>
+      </c>
+      <c r="AF40">
+        <v>19381000.0</v>
+      </c>
+      <c r="AG40">
+        <v>20891000.0</v>
+      </c>
+      <c r="AH40">
+        <v>11474000.0</v>
+      </c>
+      <c r="AI40">
+        <v>23092000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>13651000.0</v>
+      </c>
+      <c r="AK40">
+        <v>6825000.0</v>
+      </c>
+      <c r="AL40">
+        <v>14639000.0</v>
+      </c>
+      <c r="AM40">
+        <v>6578000.0</v>
+      </c>
+      <c r="AN40">
+        <v>14786000.0</v>
+      </c>
+      <c r="AO40">
+        <v>8390000.0</v>
+      </c>
+      <c r="AP40">
+        <v>17802000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>5815000.0</v>
+      </c>
+      <c r="AR40">
+        <v>5815000.0</v>
+      </c>
+      <c r="AS40">
+        <v>7091000.0</v>
+      </c>
+      <c r="AT40">
+        <v>16824000.0</v>
+      </c>
+      <c r="AU40">
+        <v>6890000.0</v>
+      </c>
+      <c r="AV40">
+        <v>17397000.0</v>
+      </c>
+      <c r="AW40">
+        <v>7871000.0</v>
+      </c>
+      <c r="AX40">
+        <v>17661000.0</v>
+      </c>
+      <c r="AY40">
+        <v>8710000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>17782000.0</v>
+      </c>
+      <c r="BA40">
+        <v>16169000.0</v>
+      </c>
+      <c r="BB40">
+        <v>17165000.0</v>
+      </c>
+      <c r="BC40">
+        <v>17422000.0</v>
+      </c>
+      <c r="BD40">
+        <v>19763000.0</v>
+      </c>
+      <c r="BE40">
+        <v>22414000.0</v>
+      </c>
+      <c r="BF40">
+        <v>22857000.0</v>
+      </c>
+      <c r="BG40">
+        <v>24671000.0</v>
+      </c>
+      <c r="BH40">
+        <v>22992000.0</v>
+      </c>
+      <c r="BI40">
+        <v>24419000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>24354000.0</v>
+      </c>
+      <c r="BK40">
+        <v>23205000.0</v>
+      </c>
+      <c r="BL40">
+        <v>23205000.0</v>
+      </c>
+      <c r="BM40">
+        <v>25597000.0</v>
+      </c>
+      <c r="BN40">
+        <v>19579000.0</v>
+      </c>
+      <c r="BO40">
+        <v>5167000.0</v>
+      </c>
+      <c r="BP40">
+        <v>15971000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>22419000.0</v>
+      </c>
+      <c r="BR40">
+        <v>19639000.0</v>
+      </c>
+      <c r="BS40">
+        <v>16244000.0</v>
+      </c>
+      <c r="BT40">
+        <v>10940000.0</v>
+      </c>
+      <c r="BU40">
+        <v>12900000.0</v>
+      </c>
+      <c r="BV40">
+        <v>10752000.0</v>
+      </c>
+      <c r="BW40">
+        <v>5574000.0</v>
+      </c>
+      <c r="BX40">
+        <v>6568000.0</v>
+      </c>
+      <c r="BY40">
+        <v>6576000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>6585000.0</v>
+      </c>
+      <c r="CA40">
+        <v>6623000.0</v>
+      </c>
+      <c r="CB40">
+        <v>6621000.0</v>
+      </c>
+      <c r="CC40">
+        <v>6801000.0</v>
+      </c>
+      <c r="CD40">
+        <v>241000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:82">
+      <c r="A41" t="s">
+        <v>60</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>97357000.0</v>
+      </c>
+      <c r="N41">
+        <v>123028000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
+        <v>133401000.0</v>
+      </c>
+      <c r="Q41">
+        <v>134301000.0</v>
+      </c>
+      <c r="R41">
+        <v>135034000.0</v>
+      </c>
+      <c r="S41">
+        <v>143554000.0</v>
+      </c>
+      <c r="T41">
+        <v>156664000.0</v>
+      </c>
+      <c r="U41">
+        <v>69768000.0</v>
+      </c>
+      <c r="V41">
+        <v>4571000.0</v>
+      </c>
+      <c r="W41">
+        <v>3960000.0</v>
+      </c>
+      <c r="X41">
+        <v>4462000.0</v>
+      </c>
+      <c r="Y41">
+        <v>4964000.0</v>
+      </c>
+      <c r="Z41">
+        <v>5466000.0</v>
+      </c>
+      <c r="AA41">
+        <v>5968000.0</v>
+      </c>
+      <c r="AB41">
+        <v>6470000.0</v>
+      </c>
+      <c r="AC41">
+        <v>6964000.0</v>
+      </c>
+      <c r="AD41">
+        <v>7466000.0</v>
+      </c>
+      <c r="AE41">
+        <v>7976000.0</v>
+      </c>
+      <c r="AF41">
+        <v>8479000.0</v>
+      </c>
+      <c r="AG41">
+        <v>6707000.0</v>
+      </c>
+      <c r="AH41">
+        <v>7152000.0</v>
+      </c>
+      <c r="AI41">
+        <v>7588000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>8011000.0</v>
+      </c>
+      <c r="AK41">
+        <v>8454000.0</v>
+      </c>
+      <c r="AL41">
+        <v>8897000.0</v>
+      </c>
+      <c r="AM41">
+        <v>9340000.0</v>
+      </c>
+      <c r="AN41">
+        <v>9782000.0</v>
+      </c>
+      <c r="AO41">
+        <v>10232000.0</v>
+      </c>
+      <c r="AP41">
+        <v>10685000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>11091000.0</v>
+      </c>
+      <c r="AR41">
+        <v>11589000.0</v>
+      </c>
+      <c r="AS41">
+        <v>12107000.0</v>
+      </c>
+      <c r="AT41">
+        <v>12634000.0</v>
+      </c>
+      <c r="AU41">
+        <v>13164000.0</v>
+      </c>
+      <c r="AV41">
+        <v>13693000.0</v>
+      </c>
+      <c r="AW41">
+        <v>14226000.0</v>
+      </c>
+      <c r="AX41">
+        <v>14755000.0</v>
+      </c>
+      <c r="AY41">
+        <v>15283000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>28325000.0</v>
+      </c>
+      <c r="BA41">
+        <v>30130000.0</v>
+      </c>
+      <c r="BB41">
+        <v>31847000.0</v>
+      </c>
+      <c r="BC41">
+        <v>37043000.0</v>
+      </c>
+      <c r="BD41">
+        <v>41297000.0</v>
+      </c>
+      <c r="BE41">
+        <v>44128000.0</v>
+      </c>
+      <c r="BF41">
+        <v>44837000.0</v>
+      </c>
+      <c r="BG41">
+        <v>44448000.0</v>
+      </c>
+      <c r="BH41">
+        <v>49445000.0</v>
+      </c>
+      <c r="BI41">
+        <v>52301000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>46111000.0</v>
+      </c>
+      <c r="BK41">
+        <v>43320000.0</v>
+      </c>
+      <c r="BL41">
+        <v>48806000.0</v>
+      </c>
+      <c r="BM41">
+        <v>62416000.0</v>
+      </c>
+      <c r="BN41">
+        <v>55892000.0</v>
+      </c>
+      <c r="BO41">
+        <v>42878000.0</v>
+      </c>
+      <c r="BP41">
+        <v>37430000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>41382000.0</v>
+      </c>
+      <c r="BR41">
+        <v>36112000.0</v>
+      </c>
+      <c r="BS41">
+        <v>56362000.0</v>
+      </c>
+      <c r="BT41">
+        <v>62449000.0</v>
+      </c>
+      <c r="BU41">
+        <v>26976000.0</v>
+      </c>
+      <c r="BV41">
+        <v>1776000.0</v>
+      </c>
+      <c r="BW41">
+        <v>1613000.0</v>
+      </c>
+      <c r="BX41">
+        <v>1403000.0</v>
+      </c>
+      <c r="BY41">
+        <v>1051000.0</v>
+      </c>
+      <c r="BZ41">
+        <v>644000.0</v>
+      </c>
+      <c r="CA41">
+        <v>222000.0</v>
+      </c>
+      <c r="CB41"/>
+      <c r="CC41"/>
+      <c r="CD41"/>
+    </row>
+    <row r="42" spans="1:82">
+      <c r="A42" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42">
+        <v>705328000.0</v>
+      </c>
+      <c r="C42">
+        <v>700210000.0</v>
+      </c>
+      <c r="D42">
+        <v>694331000.0</v>
+      </c>
+      <c r="E42">
+        <v>686659000.0</v>
+      </c>
+      <c r="F42">
+        <v>684985000.0</v>
+      </c>
+      <c r="G42">
+        <v>682863000.0</v>
+      </c>
+      <c r="H42">
+        <v>680743000.0</v>
+      </c>
+      <c r="I42">
+        <v>678713000.0</v>
+      </c>
+      <c r="J42">
+        <v>676056000.0</v>
+      </c>
+      <c r="K42">
+        <v>673902000.0</v>
+      </c>
+      <c r="L42">
+        <v>676592000.0</v>
+      </c>
+      <c r="M42">
+        <v>675635000.0</v>
+      </c>
+      <c r="N42">
+        <v>676571000.0</v>
+      </c>
+      <c r="O42">
+        <v>681055000.0</v>
+      </c>
+      <c r="P42">
+        <v>688262000.0</v>
+      </c>
+      <c r="Q42">
+        <v>691438000.0</v>
+      </c>
+      <c r="R42">
+        <v>695641000.0</v>
+      </c>
+      <c r="S42">
+        <v>699513000.0</v>
+      </c>
+      <c r="T42">
+        <v>698463000.0</v>
+      </c>
+      <c r="U42">
+        <v>697281000.0</v>
+      </c>
+      <c r="V42">
+        <v>689921000.0</v>
+      </c>
+      <c r="W42">
+        <v>666331000.0</v>
+      </c>
+      <c r="X42">
+        <v>586355000.0</v>
+      </c>
+      <c r="Y42">
+        <v>574186000.0</v>
+      </c>
+      <c r="Z42">
+        <v>571974000.0</v>
+      </c>
+      <c r="AA42">
+        <v>569979000.0</v>
+      </c>
+      <c r="AB42">
+        <v>565586000.0</v>
+      </c>
+      <c r="AC42">
+        <v>512811000.0</v>
+      </c>
+      <c r="AD42">
+        <v>512379000.0</v>
+      </c>
+      <c r="AE42">
+        <v>512379000.0</v>
+      </c>
+      <c r="AF42">
+        <v>512379000.0</v>
+      </c>
+      <c r="AG42">
+        <v>387115000.0</v>
+      </c>
+      <c r="AH42">
+        <v>719070000.0</v>
+      </c>
+      <c r="AI42">
+        <v>713225000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>387229000.0</v>
+      </c>
+      <c r="AK42">
+        <v>695308000.0</v>
+      </c>
+      <c r="AL42">
+        <v>685908000.0</v>
+      </c>
+      <c r="AM42">
+        <v>677108000.0</v>
+      </c>
+      <c r="AN42">
+        <v>386708000.0</v>
+      </c>
+      <c r="AO42">
+        <v>386625000.0</v>
+      </c>
+      <c r="AP42">
+        <v>386540000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>386458000.0</v>
+      </c>
+      <c r="AR42">
+        <v>386458000.0</v>
+      </c>
+      <c r="AS42">
+        <v>703625000.0</v>
+      </c>
+      <c r="AT42">
+        <v>642800000.0</v>
+      </c>
+      <c r="AU42">
+        <v>631375000.0</v>
+      </c>
+      <c r="AV42">
+        <v>620450000.0</v>
+      </c>
+      <c r="AW42">
+        <v>611225000.0</v>
+      </c>
+      <c r="AX42">
+        <v>569377000.0</v>
+      </c>
+      <c r="AY42">
+        <v>559326000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>549276000.0</v>
+      </c>
+      <c r="BA42">
+        <v>539116000.0</v>
+      </c>
+      <c r="BB42">
+        <v>528932000.0</v>
+      </c>
+      <c r="BC42">
+        <v>518699000.0</v>
+      </c>
+      <c r="BD42">
+        <v>510516000.0</v>
+      </c>
+      <c r="BE42">
+        <v>500934000.0</v>
+      </c>
+      <c r="BF42">
+        <v>352103000.0</v>
+      </c>
+      <c r="BG42">
+        <v>351969000.0</v>
+      </c>
+      <c r="BH42">
+        <v>351856000.0</v>
+      </c>
+      <c r="BI42">
+        <v>351748000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>351605000.0</v>
+      </c>
+      <c r="BK42">
+        <v>351430000.0</v>
+      </c>
+      <c r="BL42">
+        <v>351430000.0</v>
+      </c>
+      <c r="BM42">
+        <v>351165000.0</v>
+      </c>
+      <c r="BN42">
+        <v>350944000.0</v>
+      </c>
+      <c r="BO42">
+        <v>353910000.0</v>
+      </c>
+      <c r="BP42">
+        <v>396119000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>349961000.0</v>
+      </c>
+      <c r="BR42">
+        <v>349388000.0</v>
+      </c>
+      <c r="BS42">
+        <v>348525000.0</v>
+      </c>
+      <c r="BT42">
+        <v>347810000.0</v>
+      </c>
+      <c r="BU42">
+        <v>349800000.0</v>
+      </c>
+      <c r="BV42"/>
+      <c r="BW42">
+        <v>1286000.0</v>
+      </c>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42"/>
+    </row>
+    <row r="43" spans="1:82">
+      <c r="A43" t="s">
+        <v>62</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+    </row>
+    <row r="44" spans="1:82">
+      <c r="A44" t="s">
+        <v>63</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44">
+        <v>44976000.0</v>
+      </c>
+      <c r="AY44">
+        <v>44976000.0</v>
+      </c>
+      <c r="AZ44">
+        <v>44976000.0</v>
+      </c>
+      <c r="BA44">
+        <v>44976000.0</v>
+      </c>
+      <c r="BB44">
+        <v>44976000.0</v>
+      </c>
+      <c r="BC44">
+        <v>44976000.0</v>
+      </c>
+      <c r="BD44">
+        <v>44976000.0</v>
+      </c>
+      <c r="BE44">
+        <v>44976000.0</v>
+      </c>
+      <c r="BF44">
+        <v>48000000.0</v>
+      </c>
+      <c r="BG44">
+        <v>48000000.0</v>
+      </c>
+      <c r="BH44">
+        <v>48000000.0</v>
+      </c>
+      <c r="BI44">
+        <v>48000000.0</v>
+      </c>
+      <c r="BJ44">
+        <v>48000000.0</v>
+      </c>
+      <c r="BK44">
+        <v>48000000.0</v>
+      </c>
+      <c r="BL44">
+        <v>48000000.0</v>
+      </c>
+      <c r="BM44">
+        <v>48000000.0</v>
+      </c>
+      <c r="BN44">
+        <v>48000000.0</v>
+      </c>
+      <c r="BO44">
+        <v>48000000.0</v>
+      </c>
+      <c r="BP44">
+        <v>48000000.0</v>
+      </c>
+      <c r="BQ44">
+        <v>48000000.0</v>
+      </c>
+      <c r="BR44">
+        <v>48000000.0</v>
+      </c>
+      <c r="BS44">
+        <v>48000000.0</v>
+      </c>
+      <c r="BT44">
+        <v>48000000.0</v>
+      </c>
+      <c r="BU44">
+        <v>48000000.0</v>
+      </c>
+      <c r="BV44">
+        <v>61796000.0</v>
+      </c>
+      <c r="BW44">
+        <v>61795000.0</v>
+      </c>
+      <c r="BX44">
+        <v>61795000.0</v>
+      </c>
+      <c r="BY44">
+        <v>61795000.0</v>
+      </c>
+      <c r="BZ44">
+        <v>61795000.0</v>
+      </c>
+      <c r="CA44">
+        <v>61795000.0</v>
+      </c>
+      <c r="CB44">
+        <v>61796000.0</v>
+      </c>
+      <c r="CC44">
+        <v>61795000.0</v>
+      </c>
+      <c r="CD44"/>
+    </row>
+    <row r="45" spans="1:82">
+      <c r="A45" t="s">
+        <v>64</v>
+      </c>
+      <c r="B45">
+        <v>2095823000.0</v>
+      </c>
+      <c r="C45">
+        <v>1995028000.0</v>
+      </c>
+      <c r="D45">
+        <v>2467019000.0</v>
+      </c>
+      <c r="E45">
+        <v>1903153000.0</v>
+      </c>
+      <c r="F45">
+        <v>1924888000.0</v>
+      </c>
+      <c r="G45">
+        <v>1944518000.0</v>
+      </c>
+      <c r="H45">
+        <v>2307489000.0</v>
+      </c>
+      <c r="I45">
+        <v>1645776000.0</v>
+      </c>
+      <c r="J45">
+        <v>2018554000.0</v>
+      </c>
+      <c r="K45">
+        <v>1662695000.0</v>
+      </c>
+      <c r="L45">
+        <v>2004823000.0</v>
+      </c>
+      <c r="M45">
+        <v>1706807000.0</v>
+      </c>
+      <c r="N45">
+        <v>1723477000.0</v>
+      </c>
+      <c r="O45">
+        <v>1609267000.0</v>
+      </c>
+      <c r="P45">
+        <v>1628188000.0</v>
+      </c>
+      <c r="Q45">
+        <v>1891114000.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
+        <v>1240287000.0</v>
+      </c>
+      <c r="W45">
+        <v>1132037000.0</v>
+      </c>
+      <c r="X45">
+        <v>1141947000.0</v>
+      </c>
+      <c r="Y45">
+        <v>1152163000.0</v>
+      </c>
+      <c r="Z45">
+        <v>1147214000.0</v>
+      </c>
+      <c r="AA45">
+        <v>1165052000.0</v>
+      </c>
+      <c r="AB45">
+        <v>1155586000.0</v>
+      </c>
+      <c r="AC45">
+        <v>1129810000.0</v>
+      </c>
+      <c r="AD45">
+        <v>1118051000.0</v>
+      </c>
+      <c r="AE45">
+        <v>1103608000.0</v>
+      </c>
+      <c r="AF45">
+        <v>1112771000.0</v>
+      </c>
+      <c r="AG45">
+        <v>587157000.0</v>
+      </c>
+      <c r="AH45">
+        <v>595300000.0</v>
+      </c>
+      <c r="AI45">
+        <v>592000000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>586500000.0</v>
+      </c>
+      <c r="AK45">
+        <v>694700000.0</v>
+      </c>
+      <c r="AL45">
+        <v>704000000.0</v>
+      </c>
+      <c r="AM45">
+        <v>712700000.0</v>
+      </c>
+      <c r="AN45">
+        <v>719100000.0</v>
+      </c>
+      <c r="AO45">
+        <v>791500000.0</v>
+      </c>
+      <c r="AP45">
+        <v>828000000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>836000000.0</v>
+      </c>
+      <c r="AR45">
+        <v>846900000.0</v>
+      </c>
+      <c r="AS45">
+        <v>862400000.0</v>
+      </c>
+      <c r="AT45">
+        <v>869400000.0</v>
+      </c>
+      <c r="AU45">
+        <v>880900000.0</v>
+      </c>
+      <c r="AV45">
+        <v>836500000.0</v>
+      </c>
+      <c r="AW45">
+        <v>790600000.0</v>
+      </c>
+      <c r="AX45">
+        <v>798200000.0</v>
+      </c>
+      <c r="AY45">
+        <v>807900000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>817900000.0</v>
+      </c>
+      <c r="BA45">
+        <v>827970000.0</v>
+      </c>
+      <c r="BB45">
+        <v>838058000.0</v>
+      </c>
+      <c r="BC45">
+        <v>847700000.0</v>
+      </c>
+      <c r="BD45">
+        <v>856400000.0</v>
+      </c>
+      <c r="BE45">
+        <v>865500000.0</v>
+      </c>
+      <c r="BF45">
+        <v>874500000.0</v>
+      </c>
+      <c r="BG45">
+        <v>883800000.0</v>
+      </c>
+      <c r="BH45">
+        <v>890300000.0</v>
+      </c>
+      <c r="BI45">
+        <v>900200000.0</v>
+      </c>
+      <c r="BJ45">
+        <v>906000000.0</v>
+      </c>
+      <c r="BK45">
+        <v>913400000.0</v>
+      </c>
+      <c r="BL45">
+        <v>922500000.0</v>
+      </c>
+      <c r="BM45">
+        <v>949300000.0</v>
+      </c>
+      <c r="BN45">
+        <v>959200000.0</v>
+      </c>
+      <c r="BO45">
+        <v>968400000.0</v>
+      </c>
+      <c r="BP45">
+        <v>978000000.0</v>
+      </c>
+      <c r="BQ45">
+        <v>986700000.0</v>
+      </c>
+      <c r="BR45">
+        <v>905016000.0</v>
+      </c>
+      <c r="BS45">
+        <v>898048000.0</v>
+      </c>
+      <c r="BT45">
+        <v>922637000.0</v>
+      </c>
+      <c r="BU45">
+        <v>635600000.0</v>
+      </c>
+      <c r="BV45"/>
+      <c r="BW45">
+        <v>471879000.0</v>
+      </c>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+    </row>
+    <row r="46" spans="1:82">
+      <c r="A46" t="s">
+        <v>65</v>
+      </c>
+      <c r="B46">
+        <v>2095823000.0</v>
+      </c>
+      <c r="C46">
+        <v>1995028000.0</v>
+      </c>
+      <c r="D46">
+        <v>1998849000.0</v>
+      </c>
+      <c r="E46">
+        <v>1895735000.0</v>
+      </c>
+      <c r="F46">
+        <v>1918103000.0</v>
+      </c>
+      <c r="G46">
+        <v>1944518000.0</v>
+      </c>
+      <c r="H46">
+        <v>1903274000.0</v>
+      </c>
+      <c r="I46">
+        <v>1645776000.0</v>
+      </c>
+      <c r="J46">
+        <v>1652893000.0</v>
+      </c>
+      <c r="K46">
+        <v>1662695000.0</v>
+      </c>
+      <c r="L46">
+        <v>1676311000.0</v>
+      </c>
+      <c r="M46">
+        <v>1706807000.0</v>
+      </c>
+      <c r="N46">
+        <v>1723477000.0</v>
+      </c>
+      <c r="O46">
+        <v>1609267000.0</v>
+      </c>
+      <c r="P46">
+        <v>1628188000.0</v>
+      </c>
+      <c r="Q46">
+        <v>1644700000.0</v>
+      </c>
+      <c r="R46">
+        <v>1660841000.0</v>
+      </c>
+      <c r="S46">
+        <v>1676483000.0</v>
+      </c>
+      <c r="T46">
+        <v>1688955000.0</v>
+      </c>
+      <c r="U46">
+        <v>1661676000.0</v>
+      </c>
+      <c r="V46">
+        <v>1240287000.0</v>
+      </c>
+      <c r="W46">
+        <v>1132037000.0</v>
+      </c>
+      <c r="X46">
+        <v>1141947000.0</v>
+      </c>
+      <c r="Y46">
+        <v>1152163000.0</v>
+      </c>
+      <c r="Z46">
+        <v>1157287000.0</v>
+      </c>
+      <c r="AA46">
+        <v>1174672000.0</v>
+      </c>
+      <c r="AB46">
+        <v>1166377000.0</v>
+      </c>
+      <c r="AC46">
+        <v>1129810000.0</v>
+      </c>
+      <c r="AD46">
+        <v>1118051000.0</v>
+      </c>
+      <c r="AE46">
+        <v>1103608000.0</v>
+      </c>
+      <c r="AF46">
+        <v>1112771000.0</v>
+      </c>
+      <c r="AG46">
+        <v>587157000.0</v>
+      </c>
+      <c r="AH46">
+        <v>595325000.0</v>
+      </c>
+      <c r="AI46">
+        <v>590853000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>597789000.0</v>
+      </c>
+      <c r="AK46">
+        <v>694650000.0</v>
+      </c>
+      <c r="AL46">
+        <v>704006000.0</v>
+      </c>
+      <c r="AM46">
+        <v>712701000.0</v>
+      </c>
+      <c r="AN46">
+        <v>719117000.0</v>
+      </c>
+      <c r="AO46">
+        <v>791467000.0</v>
+      </c>
+      <c r="AP46">
+        <v>827956000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>836019000.0</v>
+      </c>
+      <c r="AR46">
+        <v>836019000.0</v>
+      </c>
+      <c r="AS46">
+        <v>862435000.0</v>
+      </c>
+      <c r="AT46">
+        <v>869414000.0</v>
+      </c>
+      <c r="AU46">
+        <v>880898000.0</v>
+      </c>
+      <c r="AV46">
+        <v>836543000.0</v>
+      </c>
+      <c r="AW46">
+        <v>790608000.0</v>
+      </c>
+      <c r="AX46">
+        <v>798150000.0</v>
+      </c>
+      <c r="AY46">
+        <v>807863000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>817882000.0</v>
+      </c>
+      <c r="BA46">
+        <v>827970000.0</v>
+      </c>
+      <c r="BB46">
+        <v>838058000.0</v>
+      </c>
+      <c r="BC46">
+        <v>847728000.0</v>
+      </c>
+      <c r="BD46">
+        <v>856423000.0</v>
+      </c>
+      <c r="BE46">
+        <v>865476000.0</v>
+      </c>
+      <c r="BF46">
+        <v>874519000.0</v>
+      </c>
+      <c r="BG46">
+        <v>883842000.0</v>
+      </c>
+      <c r="BH46">
+        <v>890303000.0</v>
+      </c>
+      <c r="BI46">
+        <v>900225000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>906012000.0</v>
+      </c>
+      <c r="BK46">
+        <v>913395000.0</v>
+      </c>
+      <c r="BL46">
+        <v>913395000.0</v>
+      </c>
+      <c r="BM46">
+        <v>949303000.0</v>
+      </c>
+      <c r="BN46">
+        <v>959245000.0</v>
+      </c>
+      <c r="BO46">
+        <v>968399000.0</v>
+      </c>
+      <c r="BP46">
+        <v>977960000.0</v>
+      </c>
+      <c r="BQ46">
+        <v>986746000.0</v>
+      </c>
+      <c r="BR46">
+        <v>905016000.0</v>
+      </c>
+      <c r="BS46">
+        <v>898048000.0</v>
+      </c>
+      <c r="BT46">
+        <v>922637000.0</v>
+      </c>
+      <c r="BU46">
+        <v>635600000.0</v>
+      </c>
+      <c r="BV46"/>
+      <c r="BW46">
+        <v>471879000.0</v>
+      </c>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+    </row>
+    <row r="47" spans="1:82">
+      <c r="A47" t="s">
+        <v>66</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>1962888000.0</v>
+      </c>
+      <c r="E47">
+        <v>1895735000.0</v>
+      </c>
+      <c r="F47">
+        <v>1918103000.0</v>
+      </c>
+      <c r="G47">
+        <v>1939470000.0</v>
+      </c>
+      <c r="H47">
+        <v>1884640000.0</v>
+      </c>
+      <c r="I47">
+        <v>1633329000.0</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>1700935000.0</v>
+      </c>
+      <c r="N47">
+        <v>1716778000.0</v>
+      </c>
+      <c r="O47">
+        <v>1602141000.0</v>
+      </c>
+      <c r="P47">
+        <v>1623307000.0</v>
+      </c>
+      <c r="Q47">
+        <v>1640788000.0</v>
+      </c>
+      <c r="R47">
+        <v>1655199000.0</v>
+      </c>
+      <c r="S47">
+        <v>1669771000.0</v>
+      </c>
+      <c r="T47">
+        <v>1682816000.0</v>
+      </c>
+      <c r="U47">
+        <v>1655567000.0</v>
+      </c>
+      <c r="V47">
+        <v>1212642000.0</v>
+      </c>
+      <c r="W47">
+        <v>1130840000.0</v>
+      </c>
+      <c r="X47">
+        <v>1140583000.0</v>
+      </c>
+      <c r="Y47">
+        <v>1148116000.0</v>
+      </c>
+      <c r="Z47">
+        <v>1147214000.0</v>
+      </c>
+      <c r="AA47">
+        <v>1165052000.0</v>
+      </c>
+      <c r="AB47">
+        <v>1155586000.0</v>
+      </c>
+      <c r="AC47">
+        <v>1129810000.0</v>
+      </c>
+      <c r="AD47">
+        <v>1118051000.0</v>
+      </c>
+      <c r="AE47">
+        <v>1103608000.0</v>
+      </c>
+      <c r="AF47">
+        <v>1112771000.0</v>
+      </c>
+      <c r="AG47">
+        <v>587157000.0</v>
+      </c>
+      <c r="AH47">
+        <v>595325000.0</v>
+      </c>
+      <c r="AI47">
+        <v>590853000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>597789000.0</v>
+      </c>
+      <c r="AK47">
+        <v>694650000.0</v>
+      </c>
+      <c r="AL47">
+        <v>704006000.0</v>
+      </c>
+      <c r="AM47">
+        <v>712701000.0</v>
+      </c>
+      <c r="AN47">
+        <v>719117000.0</v>
+      </c>
+      <c r="AO47">
+        <v>791467000.0</v>
+      </c>
+      <c r="AP47">
+        <v>827956000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>836019000.0</v>
+      </c>
+      <c r="AR47">
+        <v>846944000.0</v>
+      </c>
+      <c r="AS47">
+        <v>862435000.0</v>
+      </c>
+      <c r="AT47">
+        <v>869414000.0</v>
+      </c>
+      <c r="AU47">
+        <v>880898000.0</v>
+      </c>
+      <c r="AV47">
+        <v>836543000.0</v>
+      </c>
+      <c r="AW47">
+        <v>790608000.0</v>
+      </c>
+      <c r="AX47">
+        <v>798150000.0</v>
+      </c>
+      <c r="AY47">
+        <v>807863000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>817882000.0</v>
+      </c>
+      <c r="BA47">
+        <v>827970000.0</v>
+      </c>
+      <c r="BB47">
+        <v>838058000.0</v>
+      </c>
+      <c r="BC47">
+        <v>847728000.0</v>
+      </c>
+      <c r="BD47">
+        <v>856423000.0</v>
+      </c>
+      <c r="BE47">
+        <v>865476000.0</v>
+      </c>
+      <c r="BF47">
+        <v>874519000.0</v>
+      </c>
+      <c r="BG47">
+        <v>883842000.0</v>
+      </c>
+      <c r="BH47">
+        <v>890303000.0</v>
+      </c>
+      <c r="BI47">
+        <v>900225000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>906012000.0</v>
+      </c>
+      <c r="BK47">
+        <v>913395000.0</v>
+      </c>
+      <c r="BL47">
+        <v>922508000.0</v>
+      </c>
+      <c r="BM47">
+        <v>949303000.0</v>
+      </c>
+      <c r="BN47">
+        <v>959245000.0</v>
+      </c>
+      <c r="BO47">
+        <v>968399000.0</v>
+      </c>
+      <c r="BP47">
+        <v>977960000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>986746000.0</v>
+      </c>
+      <c r="BR47">
+        <v>905016000.0</v>
+      </c>
+      <c r="BS47">
+        <v>913846000.0</v>
+      </c>
+      <c r="BT47">
+        <v>922637000.0</v>
+      </c>
+      <c r="BU47">
+        <v>635562000.0</v>
+      </c>
+      <c r="BV47"/>
+      <c r="BW47"/>
+      <c r="BX47"/>
+      <c r="BY47"/>
+      <c r="BZ47"/>
+      <c r="CA47"/>
+      <c r="CB47"/>
+      <c r="CC47"/>
+      <c r="CD47"/>
+    </row>
+    <row r="48" spans="1:82">
+      <c r="A48" t="s">
+        <v>67</v>
+      </c>
+      <c r="B48">
+        <v>1240348000.0</v>
+      </c>
+      <c r="C48">
+        <v>1173578000.0</v>
+      </c>
+      <c r="D48">
+        <v>1104617000.0</v>
+      </c>
+      <c r="E48">
+        <v>1026842000.0</v>
+      </c>
+      <c r="F48">
+        <v>953016000.0</v>
+      </c>
+      <c r="G48">
+        <v>878726000.0</v>
+      </c>
+      <c r="H48">
+        <v>773759000.0</v>
+      </c>
+      <c r="I48">
+        <v>699583000.0</v>
+      </c>
+      <c r="J48">
+        <v>636785000.0</v>
+      </c>
+      <c r="K48">
+        <v>564397000.0</v>
+      </c>
+      <c r="L48">
+        <v>488105000.0</v>
+      </c>
+      <c r="M48">
+        <v>436698000.0</v>
+      </c>
+      <c r="N48">
+        <v>367311000.0</v>
+      </c>
+      <c r="O48">
+        <v>305259000.0</v>
+      </c>
+      <c r="P48">
+        <v>246390000.0</v>
+      </c>
+      <c r="Q48">
+        <v>187317000.0</v>
+      </c>
+      <c r="R48">
+        <v>115118000.0</v>
+      </c>
+      <c r="S48">
+        <v>74423000.0</v>
+      </c>
+      <c r="T48">
+        <v>13498000.0</v>
+      </c>
+      <c r="U48">
+        <v>-43362000.0</v>
+      </c>
+      <c r="V48">
+        <v>-96917000.0</v>
+      </c>
+      <c r="W48">
+        <v>-117635000.0</v>
+      </c>
+      <c r="X48">
+        <v>-121794000.0</v>
+      </c>
+      <c r="Y48">
+        <v>-132546000.0</v>
+      </c>
+      <c r="Z48">
+        <v>-146136000.0</v>
+      </c>
+      <c r="AA48">
+        <v>-158741000.0</v>
+      </c>
+      <c r="AB48">
+        <v>-159362000.0</v>
+      </c>
+      <c r="AC48">
+        <v>-167321000.0</v>
+      </c>
+      <c r="AD48">
+        <v>-177270000.0</v>
+      </c>
+      <c r="AE48">
+        <v>-186067000.0</v>
+      </c>
+      <c r="AF48">
+        <v>-196119000.0</v>
+      </c>
+      <c r="AG48">
+        <v>-123618000.0</v>
+      </c>
+      <c r="AH48">
+        <v>-127481000.0</v>
+      </c>
+      <c r="AI48">
+        <v>-131501000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-135693000.0</v>
+      </c>
+      <c r="AK48">
+        <v>-35869000.0</v>
+      </c>
+      <c r="AL48">
+        <v>-44747000.0</v>
+      </c>
+      <c r="AM48">
+        <v>-51571000.0</v>
+      </c>
+      <c r="AN48">
+        <v>-58365000.0</v>
+      </c>
+      <c r="AO48">
+        <v>-3293000.0</v>
+      </c>
+      <c r="AP48">
+        <v>20392000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>14349000.0</v>
+      </c>
+      <c r="AR48">
+        <v>14349000.0</v>
+      </c>
+      <c r="AS48">
+        <v>8300000.0</v>
+      </c>
+      <c r="AT48">
+        <v>54137000.0</v>
+      </c>
+      <c r="AU48">
+        <v>51261000.0</v>
+      </c>
+      <c r="AV48">
+        <v>51237000.0</v>
+      </c>
+      <c r="AW48">
+        <v>52166000.0</v>
+      </c>
+      <c r="AX48">
+        <v>45797000.0</v>
+      </c>
+      <c r="AY48">
+        <v>48084000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>46241000.0</v>
+      </c>
+      <c r="BA48">
+        <v>38348000.0</v>
+      </c>
+      <c r="BB48">
+        <v>31084000.0</v>
+      </c>
+      <c r="BC48">
+        <v>20957000.0</v>
+      </c>
+      <c r="BD48">
+        <v>13723000.0</v>
+      </c>
+      <c r="BE48">
+        <v>5602000.0</v>
+      </c>
+      <c r="BF48">
+        <v>-2741000.0</v>
+      </c>
+      <c r="BG48">
+        <v>-10255000.0</v>
+      </c>
+      <c r="BH48">
+        <v>-18205000.0</v>
+      </c>
+      <c r="BI48">
+        <v>-29065000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>-28130000.0</v>
+      </c>
+      <c r="BK48">
+        <v>-16437000.0</v>
+      </c>
+      <c r="BL48">
+        <v>-16437000.0</v>
+      </c>
+      <c r="BM48">
+        <v>-28503000.0</v>
+      </c>
+      <c r="BN48">
+        <v>-24977000.0</v>
+      </c>
+      <c r="BO48">
+        <v>-23305000.0</v>
+      </c>
+      <c r="BP48">
+        <v>-23305000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>-35653000.0</v>
+      </c>
+      <c r="BR48">
+        <v>-31761000.0</v>
+      </c>
+      <c r="BS48">
+        <v>-54526000.0</v>
+      </c>
+      <c r="BT48">
+        <v>-53308000.0</v>
+      </c>
+      <c r="BU48">
+        <v>-1800000.0</v>
+      </c>
+      <c r="BV48">
+        <v>7122000.0</v>
+      </c>
+      <c r="BW48">
+        <v>-102396000.0</v>
+      </c>
+      <c r="BX48">
+        <v>7927000.0</v>
+      </c>
+      <c r="BY48">
+        <v>6801000.0</v>
+      </c>
+      <c r="BZ48">
+        <v>5542000.0</v>
+      </c>
+      <c r="CA48">
+        <v>4412000.0</v>
+      </c>
+      <c r="CB48">
+        <v>2647000.0</v>
+      </c>
+      <c r="CC48">
+        <v>656000.0</v>
+      </c>
+      <c r="CD48"/>
+    </row>
+    <row r="49" spans="1:82">
+      <c r="A49" t="s">
+        <v>68</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+    </row>
+    <row r="50" spans="1:82">
+      <c r="A50" t="s">
+        <v>69</v>
+      </c>
+      <c r="B50">
+        <v>154504000.0</v>
+      </c>
+      <c r="C50">
+        <v>147567000.0</v>
+      </c>
+      <c r="D50">
+        <v>128500000.0</v>
+      </c>
+      <c r="E50">
+        <v>147567000.0</v>
+      </c>
+      <c r="F50">
+        <v>147567000.0</v>
+      </c>
+      <c r="G50">
+        <v>139188000.0</v>
+      </c>
+      <c r="H50">
+        <v>136559000.0</v>
+      </c>
+      <c r="I50">
+        <v>152522000.0</v>
+      </c>
+      <c r="J50">
+        <v>173677000.0</v>
+      </c>
+      <c r="K50">
+        <v>184932000.0</v>
+      </c>
+      <c r="L50">
+        <v>193253000.0</v>
+      </c>
+      <c r="M50">
+        <v>200626000.0</v>
+      </c>
+      <c r="N50">
+        <v>204140000.0</v>
+      </c>
+      <c r="O50">
+        <v>185374000.0</v>
+      </c>
+      <c r="P50">
+        <v>189832000.0</v>
+      </c>
+      <c r="Q50">
+        <v>193619000.0</v>
+      </c>
+      <c r="R50">
+        <v>273614000.0</v>
+      </c>
+      <c r="S50">
+        <v>174092000.0</v>
+      </c>
+      <c r="T50">
+        <v>190316000.0</v>
+      </c>
+      <c r="U50">
+        <v>150717000.0</v>
+      </c>
+      <c r="V50">
+        <v>84037000.0</v>
+      </c>
+      <c r="W50">
+        <v>73482000.0</v>
+      </c>
+      <c r="X50">
+        <v>76681000.0</v>
+      </c>
+      <c r="Y50">
+        <v>81313000.0</v>
+      </c>
+      <c r="Z50">
+        <v>81358000.0</v>
+      </c>
+      <c r="AA50">
+        <v>89841000.0</v>
+      </c>
+      <c r="AB50">
+        <v>87532000.0</v>
+      </c>
+      <c r="AC50">
+        <v>86004000.0</v>
+      </c>
+      <c r="AD50">
+        <v>75732000.0</v>
+      </c>
+      <c r="AE50">
+        <v>74533000.0</v>
+      </c>
+      <c r="AF50">
+        <v>64088000.0</v>
+      </c>
+      <c r="AG50">
+        <v>40000000.0</v>
+      </c>
+      <c r="AH50">
+        <v>40000000.0</v>
+      </c>
+      <c r="AI50">
+        <v>40000000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>40000000.0</v>
+      </c>
+      <c r="AK50">
+        <v>25755000.0</v>
+      </c>
+      <c r="AL50">
+        <v>396867000.0</v>
+      </c>
+      <c r="AM50">
+        <v>418093000.0</v>
+      </c>
+      <c r="AN50">
+        <v>31026000.0</v>
+      </c>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50">
+        <v>35160000.0</v>
+      </c>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
+        <v>401869000.0</v>
+      </c>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50">
+        <v>432631000.0</v>
+      </c>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+    </row>
+    <row r="51" spans="1:82">
+      <c r="A51" t="s">
+        <v>70</v>
+      </c>
+      <c r="B51">
+        <v>671764000.0</v>
+      </c>
+      <c r="C51">
+        <v>652882000.0</v>
+      </c>
+      <c r="D51">
+        <v>689142000.0</v>
+      </c>
+      <c r="E51">
+        <v>725350000.0</v>
+      </c>
+      <c r="F51">
+        <v>761522000.0</v>
+      </c>
+      <c r="G51">
+        <v>770239000.0</v>
+      </c>
+      <c r="H51">
+        <v>684057000.0</v>
+      </c>
+      <c r="I51">
+        <v>680537000.0</v>
+      </c>
+      <c r="J51">
+        <v>712685000.0</v>
+      </c>
+      <c r="K51">
+        <v>761528000.0</v>
+      </c>
+      <c r="L51">
+        <v>812428000.0</v>
+      </c>
+      <c r="M51">
+        <v>862097000.0</v>
+      </c>
+      <c r="N51">
+        <v>911813000.0</v>
+      </c>
+      <c r="O51">
+        <v>882808000.0</v>
+      </c>
+      <c r="P51">
+        <v>968797000.0</v>
+      </c>
+      <c r="Q51">
+        <v>982883000.0</v>
+      </c>
+      <c r="R51">
+        <v>1106803000.0</v>
+      </c>
+      <c r="S51">
+        <v>1062547000.0</v>
+      </c>
+      <c r="T51">
+        <v>1070450000.0</v>
+      </c>
+      <c r="U51">
+        <v>1077425000.0</v>
+      </c>
+      <c r="V51">
+        <v>890055000.0</v>
+      </c>
+      <c r="W51">
+        <v>757966000.0</v>
+      </c>
+      <c r="X51">
+        <v>769456000.0</v>
+      </c>
+      <c r="Y51">
+        <v>816822000.0</v>
+      </c>
+      <c r="Z51">
+        <v>830215000.0</v>
+      </c>
+      <c r="AA51">
+        <v>850253000.0</v>
+      </c>
+      <c r="AB51">
+        <v>896889000.0</v>
+      </c>
+      <c r="AC51">
+        <v>868729000.0</v>
+      </c>
+      <c r="AD51">
+        <v>865231000.0</v>
+      </c>
+      <c r="AE51">
+        <v>871939000.0</v>
+      </c>
+      <c r="AF51">
+        <v>877218000.0</v>
+      </c>
+      <c r="AG51">
+        <v>399920000.0</v>
+      </c>
+      <c r="AH51">
+        <v>390932000.0</v>
+      </c>
+      <c r="AI51">
+        <v>399745000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>398515000.0</v>
+      </c>
+      <c r="AK51">
+        <v>395010000.0</v>
+      </c>
+      <c r="AL51">
+        <v>396867000.0</v>
+      </c>
+      <c r="AM51">
+        <v>418093000.0</v>
+      </c>
+      <c r="AN51">
+        <v>419873000.0</v>
+      </c>
+      <c r="AO51">
+        <v>439484000.0</v>
+      </c>
+      <c r="AP51">
+        <v>445195000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>450193000.0</v>
+      </c>
+      <c r="AR51">
+        <v>450193000.0</v>
+      </c>
+      <c r="AS51">
+        <v>490264000.0</v>
+      </c>
+      <c r="AT51">
+        <v>454952000.0</v>
+      </c>
+      <c r="AU51">
+        <v>455128000.0</v>
+      </c>
+      <c r="AV51">
+        <v>414782000.0</v>
+      </c>
+      <c r="AW51">
+        <v>414436000.0</v>
+      </c>
+      <c r="AX51">
+        <v>414052000.0</v>
+      </c>
+      <c r="AY51">
+        <v>413731000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>366366000.0</v>
+      </c>
+      <c r="BA51">
+        <v>384276000.0</v>
+      </c>
+      <c r="BB51">
+        <v>400079000.0</v>
+      </c>
+      <c r="BC51">
+        <v>410876000.0</v>
+      </c>
+      <c r="BD51">
+        <v>425676000.0</v>
+      </c>
+      <c r="BE51">
+        <v>436756000.0</v>
+      </c>
+      <c r="BF51">
+        <v>459756000.0</v>
+      </c>
+      <c r="BG51">
+        <v>471824000.0</v>
+      </c>
+      <c r="BH51">
+        <v>483612000.0</v>
+      </c>
+      <c r="BI51">
+        <v>498953000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>508953000.0</v>
+      </c>
+      <c r="BK51">
+        <v>542712000.0</v>
+      </c>
+      <c r="BL51">
+        <v>542712000.0</v>
+      </c>
+      <c r="BM51">
+        <v>553141000.0</v>
+      </c>
+      <c r="BN51">
+        <v>578489000.0</v>
+      </c>
+      <c r="BO51">
+        <v>601093000.0</v>
+      </c>
+      <c r="BP51">
+        <v>614599000.0</v>
+      </c>
+      <c r="BQ51">
+        <v>626036000.0</v>
+      </c>
+      <c r="BR51">
+        <v>569434000.0</v>
+      </c>
+      <c r="BS51">
+        <v>569745000.0</v>
+      </c>
+      <c r="BT51">
+        <v>570056000.0</v>
+      </c>
+      <c r="BU51">
+        <v>334100000.0</v>
+      </c>
+      <c r="BV51"/>
+      <c r="BW51">
+        <v>401100000.0</v>
+      </c>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+    </row>
+    <row r="52" spans="1:82">
+      <c r="A52" t="s">
+        <v>71</v>
+      </c>
+      <c r="B52">
+        <v>154504000.0</v>
+      </c>
+      <c r="C52">
+        <v>147567000.0</v>
+      </c>
+      <c r="D52">
+        <v>147567000.0</v>
+      </c>
+      <c r="E52">
+        <v>147567000.0</v>
+      </c>
+      <c r="F52">
+        <v>147567000.0</v>
+      </c>
+      <c r="G52">
+        <v>139188000.0</v>
+      </c>
+      <c r="H52">
+        <v>145276000.0</v>
+      </c>
+      <c r="I52">
+        <v>152522000.0</v>
+      </c>
+      <c r="J52">
+        <v>173677000.0</v>
+      </c>
+      <c r="K52">
+        <v>184932000.0</v>
+      </c>
+      <c r="L52">
+        <v>193253000.0</v>
+      </c>
+      <c r="M52">
+        <v>200626000.0</v>
+      </c>
+      <c r="N52">
+        <v>204140000.0</v>
+      </c>
+      <c r="O52">
+        <v>185374000.0</v>
+      </c>
+      <c r="P52">
+        <v>224240000.0</v>
+      </c>
+      <c r="Q52">
+        <v>193619000.0</v>
+      </c>
+      <c r="R52">
+        <v>273614000.0</v>
+      </c>
+      <c r="S52">
+        <v>210767000.0</v>
+      </c>
+      <c r="T52">
+        <v>190316000.0</v>
+      </c>
+      <c r="U52">
+        <v>150717000.0</v>
+      </c>
+      <c r="V52">
+        <v>106587000.0</v>
+      </c>
+      <c r="W52">
+        <v>73482000.0</v>
+      </c>
+      <c r="X52">
+        <v>76681000.0</v>
+      </c>
+      <c r="Y52">
+        <v>81313000.0</v>
+      </c>
+      <c r="Z52">
+        <v>81358000.0</v>
+      </c>
+      <c r="AA52">
+        <v>89841000.0</v>
+      </c>
+      <c r="AB52">
+        <v>87532000.0</v>
+      </c>
+      <c r="AC52">
+        <v>86004000.0</v>
+      </c>
+      <c r="AD52">
+        <v>75732000.0</v>
+      </c>
+      <c r="AE52">
+        <v>74533000.0</v>
+      </c>
+      <c r="AF52">
+        <v>64088000.0</v>
+      </c>
+      <c r="AG52">
+        <v>40000000.0</v>
+      </c>
+      <c r="AH52">
+        <v>40000000.0</v>
+      </c>
+      <c r="AI52">
+        <v>40000000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>40000000.0</v>
+      </c>
+      <c r="AK52">
+        <v>25755000.0</v>
+      </c>
+      <c r="AL52">
+        <v>27512000.0</v>
+      </c>
+      <c r="AM52">
+        <v>29269000.0</v>
+      </c>
+      <c r="AN52">
+        <v>30290000.0</v>
+      </c>
+      <c r="AO52">
+        <v>26465000.0</v>
+      </c>
+      <c r="AP52">
+        <v>26465000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>26465000.0</v>
+      </c>
+      <c r="AR52">
+        <v>26465000.0</v>
+      </c>
+      <c r="AS52">
+        <v>7700000.0</v>
+      </c>
+      <c r="AT52">
+        <v>14705000.0</v>
+      </c>
+      <c r="AU52">
+        <v>15278000.0</v>
+      </c>
+      <c r="AV52">
+        <v>15278000.0</v>
+      </c>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52">
+        <v>50110000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>50110000.0</v>
+      </c>
+      <c r="BA52">
+        <v>60937000.0</v>
+      </c>
+      <c r="BB52">
+        <v>55174000.0</v>
+      </c>
+      <c r="BC52">
+        <v>53160000.0</v>
+      </c>
+      <c r="BD52">
+        <v>50572000.0</v>
+      </c>
+      <c r="BE52">
+        <v>48315000.0</v>
+      </c>
+      <c r="BF52">
+        <v>47000000.0</v>
+      </c>
+      <c r="BG52">
+        <v>51900000.0</v>
+      </c>
+      <c r="BH52">
+        <v>46000000.0</v>
+      </c>
+      <c r="BI52">
+        <v>40000000.0</v>
+      </c>
+      <c r="BJ52">
+        <v>40000000.0</v>
+      </c>
+      <c r="BK52">
+        <v>42119000.0</v>
+      </c>
+      <c r="BL52">
+        <v>42119000.0</v>
+      </c>
+      <c r="BM52">
+        <v>53800000.0</v>
+      </c>
+      <c r="BN52">
+        <v>62419000.0</v>
+      </c>
+      <c r="BO52">
+        <v>96493000.0</v>
+      </c>
+      <c r="BP52">
+        <v>70419000.0</v>
+      </c>
+      <c r="BQ52">
+        <v>62718000.0</v>
+      </c>
+      <c r="BR52">
+        <v>2045000.0</v>
+      </c>
+      <c r="BS52">
+        <v>1863000.0</v>
+      </c>
+      <c r="BT52">
+        <v>1608000.0</v>
+      </c>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52">
+        <v>401100000.0</v>
+      </c>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+    </row>
+    <row r="53" spans="1:82">
+      <c r="A53" t="s">
+        <v>72</v>
+      </c>
+      <c r="B53">
+        <v>110450000.0</v>
+      </c>
+      <c r="C53">
+        <v>93670000.0</v>
+      </c>
+      <c r="D53">
+        <v>199100000.0</v>
+      </c>
+      <c r="E53">
+        <v>200500000.0</v>
+      </c>
+      <c r="F53">
+        <v>15000000.0</v>
+      </c>
+      <c r="G53">
+        <v>10450000.0</v>
+      </c>
+      <c r="H53">
+        <v>26150000.0</v>
+      </c>
+      <c r="I53">
+        <v>26450000.0</v>
+      </c>
+      <c r="J53">
+        <v>53000000.0</v>
+      </c>
+      <c r="K53">
+        <v>14000000.0</v>
+      </c>
+      <c r="L53">
+        <v>14000000.0</v>
+      </c>
+      <c r="M53">
+        <v>14000000.0</v>
+      </c>
+      <c r="N53">
+        <v>12600000.0</v>
+      </c>
+      <c r="O53">
+        <v>9600000.0</v>
+      </c>
+      <c r="P53">
+        <v>8550000.0</v>
+      </c>
+      <c r="Q53">
+        <v>17400000.0</v>
+      </c>
+      <c r="R53">
+        <v>7800000.0</v>
+      </c>
+      <c r="S53">
+        <v>7900000.0</v>
+      </c>
+      <c r="T53">
+        <v>7900000.0</v>
+      </c>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53">
+        <v>3000.0</v>
+      </c>
+      <c r="AY53">
+        <v>3000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>3000.0</v>
+      </c>
+      <c r="BA53">
+        <v>3000.0</v>
+      </c>
+      <c r="BB53">
+        <v>3000.0</v>
+      </c>
+      <c r="BC53">
+        <v>3000.0</v>
+      </c>
+      <c r="BD53">
+        <v>3000.0</v>
+      </c>
+      <c r="BE53">
+        <v>3000.0</v>
+      </c>
+      <c r="BF53">
+        <v>3027000.0</v>
+      </c>
+      <c r="BG53">
+        <v>3027000.0</v>
+      </c>
+      <c r="BH53">
+        <v>3027000.0</v>
+      </c>
+      <c r="BI53">
+        <v>3027000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>3027000.0</v>
+      </c>
+      <c r="BK53">
+        <v>3027000.0</v>
+      </c>
+      <c r="BL53">
+        <v>3027000.0</v>
+      </c>
+      <c r="BM53">
+        <v>19261000.0</v>
+      </c>
+      <c r="BN53">
+        <v>3026000.0</v>
+      </c>
+      <c r="BO53">
+        <v>3026000.0</v>
+      </c>
+      <c r="BP53">
+        <v>3026000.0</v>
+      </c>
+      <c r="BQ53">
+        <v>3026000.0</v>
+      </c>
+      <c r="BR53">
+        <v>3026000.0</v>
+      </c>
+      <c r="BS53">
+        <v>3026000.0</v>
+      </c>
+      <c r="BT53">
+        <v>3026000.0</v>
+      </c>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+    </row>
+    <row r="54" spans="1:82">
+      <c r="A54" t="s">
+        <v>73</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+    </row>
+    <row r="55" spans="1:82">
+      <c r="A55" t="s">
+        <v>74</v>
+      </c>
+      <c r="B55">
+        <v>2982796000.0</v>
+      </c>
+      <c r="C55">
+        <v>2899648000.0</v>
+      </c>
+      <c r="D55">
+        <v>2861203000.0</v>
+      </c>
+      <c r="E55">
+        <v>2667845000.0</v>
+      </c>
+      <c r="F55">
+        <v>2643008000.0</v>
+      </c>
+      <c r="G55">
+        <v>2576209000.0</v>
+      </c>
+      <c r="H55">
+        <v>2373245000.0</v>
+      </c>
+      <c r="I55">
+        <v>2238005000.0</v>
+      </c>
+      <c r="J55">
+        <v>2202514000.0</v>
+      </c>
+      <c r="K55">
+        <v>2179802000.0</v>
+      </c>
+      <c r="L55">
+        <v>2171780000.0</v>
+      </c>
+      <c r="M55">
+        <v>2191186000.0</v>
+      </c>
+      <c r="N55">
+        <v>2192869000.0</v>
+      </c>
+      <c r="O55">
+        <v>2096658000.0</v>
+      </c>
+      <c r="P55">
+        <v>2106215000.0</v>
+      </c>
+      <c r="Q55">
+        <v>2094542000.0</v>
+      </c>
+      <c r="R55">
+        <v>2130848000.0</v>
+      </c>
+      <c r="S55">
+        <v>2047135000.0</v>
+      </c>
+      <c r="T55">
+        <v>1994114000.0</v>
+      </c>
+      <c r="U55">
+        <v>1846085000.0</v>
+      </c>
+      <c r="V55">
+        <v>1452734000.0</v>
+      </c>
+      <c r="W55">
+        <v>1338718000.0</v>
+      </c>
+      <c r="X55">
+        <v>1274191000.0</v>
+      </c>
+      <c r="Y55">
+        <v>1301195000.0</v>
+      </c>
+      <c r="Z55">
+        <v>1295471000.0</v>
+      </c>
+      <c r="AA55">
+        <v>1313167000.0</v>
+      </c>
+      <c r="AB55">
+        <v>1351825000.0</v>
+      </c>
+      <c r="AC55">
+        <v>1262504000.0</v>
+      </c>
+      <c r="AD55">
+        <v>1236339000.0</v>
+      </c>
+      <c r="AE55">
+        <v>1239230000.0</v>
+      </c>
+      <c r="AF55">
+        <v>1233487000.0</v>
+      </c>
+      <c r="AG55">
+        <v>693261000.0</v>
+      </c>
+      <c r="AH55">
+        <v>671843000.0</v>
+      </c>
+      <c r="AI55">
+        <v>689091000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>675184000.0</v>
+      </c>
+      <c r="AK55">
+        <v>764998000.0</v>
+      </c>
+      <c r="AL55">
+        <v>766420000.0</v>
+      </c>
+      <c r="AM55">
+        <v>773362000.0</v>
+      </c>
+      <c r="AN55">
+        <v>776257000.0</v>
+      </c>
+      <c r="AO55">
+        <v>844588000.0</v>
+      </c>
+      <c r="AP55">
+        <v>883405000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>870118000.0</v>
+      </c>
+      <c r="AR55">
+        <v>870118000.0</v>
+      </c>
+      <c r="AS55">
+        <v>906353000.0</v>
+      </c>
+      <c r="AT55">
+        <v>927031000.0</v>
+      </c>
+      <c r="AU55">
+        <v>915458000.0</v>
+      </c>
+      <c r="AV55">
+        <v>886627000.0</v>
+      </c>
+      <c r="AW55">
+        <v>877495000.0</v>
+      </c>
+      <c r="AX55">
+        <v>893115000.0</v>
+      </c>
+      <c r="AY55">
+        <v>886219000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>858247000.0</v>
+      </c>
+      <c r="BA55">
+        <v>868375000.0</v>
+      </c>
+      <c r="BB55">
+        <v>880900000.0</v>
+      </c>
+      <c r="BC55">
+        <v>888604000.0</v>
+      </c>
+      <c r="BD55">
+        <v>903680000.0</v>
+      </c>
+      <c r="BE55">
+        <v>907845000.0</v>
+      </c>
+      <c r="BF55">
+        <v>929299000.0</v>
+      </c>
+      <c r="BG55">
+        <v>937521000.0</v>
+      </c>
+      <c r="BH55">
+        <v>939535000.0</v>
+      </c>
+      <c r="BI55">
+        <v>954121000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>954498000.0</v>
+      </c>
+      <c r="BK55">
+        <v>972144000.0</v>
+      </c>
+      <c r="BL55">
+        <v>972144000.0</v>
+      </c>
+      <c r="BM55">
+        <v>1012748000.0</v>
+      </c>
+      <c r="BN55">
+        <v>1008250000.0</v>
+      </c>
+      <c r="BO55">
+        <v>1028298000.0</v>
+      </c>
+      <c r="BP55">
+        <v>1027358000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>1028201000.0</v>
+      </c>
+      <c r="BR55">
+        <v>966115000.0</v>
+      </c>
+      <c r="BS55">
+        <v>959381000.0</v>
+      </c>
+      <c r="BT55">
+        <v>966608000.0</v>
+      </c>
+      <c r="BU55">
+        <v>720300000.0</v>
+      </c>
+      <c r="BV55">
+        <v>322004000.0</v>
+      </c>
+      <c r="BW55">
+        <v>485905000.0</v>
+      </c>
+      <c r="BX55">
+        <v>318299000.0</v>
+      </c>
+      <c r="BY55">
+        <v>316844000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>315209000.0</v>
+      </c>
+      <c r="CA55">
+        <v>314826000.0</v>
+      </c>
+      <c r="CB55">
+        <v>311688000.0</v>
+      </c>
+      <c r="CC55">
+        <v>310393000.0</v>
+      </c>
+      <c r="CD55">
+        <v>490000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:82">
+      <c r="A56" t="s">
+        <v>75</v>
+      </c>
+      <c r="B56">
+        <v>667978000.0</v>
+      </c>
+      <c r="C56">
+        <v>681263000.0</v>
+      </c>
+      <c r="D56">
+        <v>626988000.0</v>
+      </c>
+      <c r="E56">
+        <v>625118000.0</v>
+      </c>
+      <c r="F56">
+        <v>566285000.0</v>
+      </c>
+      <c r="G56">
+        <v>470427000.0</v>
+      </c>
+      <c r="H56">
+        <v>301242000.0</v>
+      </c>
+      <c r="I56">
+        <v>419253000.0</v>
+      </c>
+      <c r="J56">
+        <v>373277000.0</v>
+      </c>
+      <c r="K56">
+        <v>330538000.0</v>
+      </c>
+      <c r="L56">
+        <v>295677000.0</v>
+      </c>
+      <c r="M56">
+        <v>264367000.0</v>
+      </c>
+      <c r="N56">
+        <v>223220000.0</v>
+      </c>
+      <c r="O56">
+        <v>241447000.0</v>
+      </c>
+      <c r="P56">
+        <v>237047000.0</v>
+      </c>
+      <c r="Q56">
+        <v>216948000.0</v>
+      </c>
+      <c r="R56">
+        <v>261192000.0</v>
+      </c>
+      <c r="S56">
+        <v>168535000.0</v>
+      </c>
+      <c r="T56">
+        <v>143358000.0</v>
+      </c>
+      <c r="U56">
+        <v>145322000.0</v>
+      </c>
+      <c r="V56">
+        <v>183766000.0</v>
+      </c>
+      <c r="W56">
+        <v>170894000.0</v>
+      </c>
+      <c r="X56">
+        <v>98613000.0</v>
+      </c>
+      <c r="Y56">
+        <v>123909000.0</v>
+      </c>
+      <c r="Z56">
+        <v>114182000.0</v>
+      </c>
+      <c r="AA56">
+        <v>114229000.0</v>
+      </c>
+      <c r="AB56">
+        <v>161870000.0</v>
+      </c>
+      <c r="AC56">
+        <v>111020000.0</v>
+      </c>
+      <c r="AD56">
+        <v>99535000.0</v>
+      </c>
+      <c r="AE56">
+        <v>116302000.0</v>
+      </c>
+      <c r="AF56">
+        <v>98972000.0</v>
+      </c>
+      <c r="AG56">
+        <v>105578000.0</v>
+      </c>
+      <c r="AH56">
+        <v>76515000.0</v>
+      </c>
+      <c r="AI56">
+        <v>97105000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>77388000.0</v>
+      </c>
+      <c r="AK56">
+        <v>70227000.0</v>
+      </c>
+      <c r="AL56">
+        <v>62263000.0</v>
+      </c>
+      <c r="AM56">
+        <v>60479000.0</v>
+      </c>
+      <c r="AN56">
+        <v>56929000.0</v>
+      </c>
+      <c r="AO56">
+        <v>52879000.0</v>
+      </c>
+      <c r="AP56">
+        <v>55172000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>33788000.0</v>
+      </c>
+      <c r="AR56">
+        <v>33788000.0</v>
+      </c>
+      <c r="AS56">
+        <v>30976000.0</v>
+      </c>
+      <c r="AT56">
+        <v>48731000.0</v>
+      </c>
+      <c r="AU56">
+        <v>24912000.0</v>
+      </c>
+      <c r="AV56">
+        <v>39845000.0</v>
+      </c>
+      <c r="AW56">
+        <v>75851000.0</v>
+      </c>
+      <c r="AX56">
+        <v>83137000.0</v>
+      </c>
+      <c r="AY56">
+        <v>66109000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>38388000.0</v>
+      </c>
+      <c r="BA56">
+        <v>38231000.0</v>
+      </c>
+      <c r="BB56">
+        <v>40223000.0</v>
+      </c>
+      <c r="BC56">
+        <v>37952000.0</v>
+      </c>
+      <c r="BD56">
+        <v>44018000.0</v>
+      </c>
+      <c r="BE56">
+        <v>39550000.0</v>
+      </c>
+      <c r="BF56">
+        <v>51657000.0</v>
+      </c>
+      <c r="BG56">
+        <v>50277000.0</v>
+      </c>
+      <c r="BH56">
+        <v>45504000.0</v>
+      </c>
+      <c r="BI56">
+        <v>50692000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>45045000.0</v>
+      </c>
+      <c r="BK56">
+        <v>41476000.0</v>
+      </c>
+      <c r="BL56">
+        <v>41476000.0</v>
+      </c>
+      <c r="BM56">
+        <v>58959000.0</v>
+      </c>
+      <c r="BN56">
+        <v>44162000.0</v>
+      </c>
+      <c r="BO56">
+        <v>54860000.0</v>
+      </c>
+      <c r="BP56">
+        <v>44160000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>36067000.0</v>
+      </c>
+      <c r="BR56">
+        <v>47660000.0</v>
+      </c>
+      <c r="BS56">
+        <v>32127000.0</v>
+      </c>
+      <c r="BT56">
+        <v>33000000.0</v>
+      </c>
+      <c r="BU56">
+        <v>35200000.0</v>
+      </c>
+      <c r="BV56"/>
+      <c r="BW56">
+        <v>8815000.0</v>
+      </c>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56"/>
+      <c r="CD56"/>
+    </row>
+    <row r="57" spans="1:82">
+      <c r="A57" t="s">
+        <v>76</v>
+      </c>
+      <c r="B57">
+        <v>314002000.0</v>
+      </c>
+      <c r="C57">
+        <v>301490000.0</v>
+      </c>
+      <c r="D57">
+        <v>306783000.0</v>
+      </c>
+      <c r="E57">
+        <v>285233000.0</v>
+      </c>
+      <c r="F57">
+        <v>281940000.0</v>
+      </c>
+      <c r="G57">
+        <v>266298000.0</v>
+      </c>
+      <c r="H57">
+        <v>264001000.0</v>
+      </c>
+      <c r="I57">
+        <v>255508000.0</v>
+      </c>
+      <c r="J57">
+        <v>262978000.0</v>
+      </c>
+      <c r="K57">
+        <v>266276000.0</v>
+      </c>
+      <c r="L57">
+        <v>280440000.0</v>
+      </c>
+      <c r="M57">
+        <v>290800000.0</v>
+      </c>
+      <c r="N57">
+        <v>289926000.0</v>
+      </c>
+      <c r="O57">
+        <v>251042000.0</v>
+      </c>
+      <c r="P57">
+        <v>261766000.0</v>
+      </c>
+      <c r="Q57">
+        <v>255871000.0</v>
+      </c>
+      <c r="R57">
+        <v>328229000.0</v>
+      </c>
+      <c r="S57">
+        <v>259986000.0</v>
+      </c>
+      <c r="T57">
+        <v>244763000.0</v>
+      </c>
+      <c r="U57">
+        <v>195328000.0</v>
+      </c>
+      <c r="V57">
+        <v>128789000.0</v>
+      </c>
+      <c r="W57">
+        <v>101216000.0</v>
+      </c>
+      <c r="X57">
+        <v>112213000.0</v>
+      </c>
+      <c r="Y57">
+        <v>118902000.0</v>
+      </c>
+      <c r="Z57">
+        <v>115130000.0</v>
+      </c>
+      <c r="AA57">
+        <v>135371000.0</v>
+      </c>
+      <c r="AB57">
+        <v>129596000.0</v>
+      </c>
+      <c r="AC57">
+        <v>127223000.0</v>
+      </c>
+      <c r="AD57">
+        <v>104163000.0</v>
+      </c>
+      <c r="AE57">
+        <v>107434000.0</v>
+      </c>
+      <c r="AF57">
+        <v>95516000.0</v>
+      </c>
+      <c r="AG57">
+        <v>62587000.0</v>
+      </c>
+      <c r="AH57">
+        <v>53620000.0</v>
+      </c>
+      <c r="AI57">
+        <v>65684000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>57036000.0</v>
+      </c>
+      <c r="AK57">
+        <v>35880000.0</v>
+      </c>
+      <c r="AL57">
+        <v>45640000.0</v>
+      </c>
+      <c r="AM57">
+        <v>39492000.0</v>
+      </c>
+      <c r="AN57">
+        <v>47979000.0</v>
+      </c>
+      <c r="AO57">
+        <v>37436000.0</v>
+      </c>
+      <c r="AP57">
+        <v>46493000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>33929000.0</v>
+      </c>
+      <c r="AR57">
+        <v>33929000.0</v>
+      </c>
+      <c r="AS57">
+        <v>16372000.0</v>
+      </c>
+      <c r="AT57">
+        <v>18318000.0</v>
+      </c>
+      <c r="AU57">
+        <v>8943000.0</v>
+      </c>
+      <c r="AV57">
+        <v>19982000.0</v>
+      </c>
+      <c r="AW57">
+        <v>9756000.0</v>
+      </c>
+      <c r="AX57">
+        <v>20172000.0</v>
+      </c>
+      <c r="AY57">
+        <v>10832000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>69181000.0</v>
+      </c>
+      <c r="BA57">
+        <v>78392000.0</v>
+      </c>
+      <c r="BB57">
+        <v>75006000.0</v>
+      </c>
+      <c r="BC57">
+        <v>74931000.0</v>
+      </c>
+      <c r="BD57">
+        <v>75688000.0</v>
+      </c>
+      <c r="BE57">
+        <v>71906000.0</v>
+      </c>
+      <c r="BF57">
+        <v>73789000.0</v>
+      </c>
+      <c r="BG57">
+        <v>82886000.0</v>
+      </c>
+      <c r="BH57">
+        <v>70278000.0</v>
+      </c>
+      <c r="BI57">
+        <v>71636000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>67413000.0</v>
+      </c>
+      <c r="BK57">
+        <v>66332000.0</v>
+      </c>
+      <c r="BL57">
+        <v>66332000.0</v>
+      </c>
+      <c r="BM57">
+        <v>79785000.0</v>
+      </c>
+      <c r="BN57">
+        <v>85008000.0</v>
+      </c>
+      <c r="BO57">
+        <v>101673000.0</v>
+      </c>
+      <c r="BP57">
+        <v>94481000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>85471000.0</v>
+      </c>
+      <c r="BR57">
+        <v>21738000.0</v>
+      </c>
+      <c r="BS57">
+        <v>18382000.0</v>
+      </c>
+      <c r="BT57">
+        <v>19020000.0</v>
+      </c>
+      <c r="BU57">
+        <v>13500000.0</v>
+      </c>
+      <c r="BV57">
+        <v>10752000.0</v>
+      </c>
+      <c r="BW57">
+        <v>410140000.0</v>
+      </c>
+      <c r="BX57">
+        <v>6616000.0</v>
+      </c>
+      <c r="BY57">
+        <v>6639000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>6670000.0</v>
+      </c>
+      <c r="CA57">
+        <v>7839000.0</v>
+      </c>
+      <c r="CB57">
+        <v>6687000.0</v>
+      </c>
+      <c r="CC57">
+        <v>7384000.0</v>
+      </c>
+      <c r="CD57">
+        <v>466000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:82">
+      <c r="A58" t="s">
+        <v>77</v>
+      </c>
+      <c r="B58">
+        <v>1036088000.0</v>
+      </c>
+      <c r="C58">
+        <v>1024325000.0</v>
+      </c>
+      <c r="D58">
+        <v>1060118999.0</v>
+      </c>
+      <c r="E58">
+        <v>950883000.0</v>
+      </c>
+      <c r="F58">
+        <v>1000037000.0</v>
+      </c>
+      <c r="G58">
+        <v>1008048000.0</v>
+      </c>
+      <c r="H58">
+        <v>909764000.0</v>
+      </c>
+      <c r="I58">
+        <v>850625000.0</v>
+      </c>
+      <c r="J58">
+        <v>871458000.0</v>
+      </c>
+      <c r="K58">
+        <v>921571000.0</v>
+      </c>
+      <c r="L58">
+        <v>987392000.0</v>
+      </c>
+      <c r="M58">
+        <v>1049628000.0</v>
+      </c>
+      <c r="N58">
+        <v>1120627000.0</v>
+      </c>
+      <c r="O58">
+        <v>1085692000.0</v>
+      </c>
+      <c r="P58">
+        <v>1139724000.0</v>
+      </c>
+      <c r="Q58">
+        <v>1179436000.0</v>
+      </c>
+      <c r="R58">
+        <v>1296452000.0</v>
+      </c>
+      <c r="S58">
+        <v>1255320000.0</v>
+      </c>
+      <c r="T58">
+        <v>1281561000.0</v>
+      </c>
+      <c r="U58">
+        <v>1191804000.0</v>
+      </c>
+      <c r="V58">
+        <v>859368000.0</v>
+      </c>
+      <c r="W58">
+        <v>789660000.0</v>
+      </c>
+      <c r="X58">
+        <v>809450000.0</v>
+      </c>
+      <c r="Y58">
+        <v>859375000.0</v>
+      </c>
+      <c r="Z58">
+        <v>869453000.0</v>
+      </c>
+      <c r="AA58">
+        <v>901751000.0</v>
+      </c>
+      <c r="AB58">
+        <v>945423000.0</v>
+      </c>
+      <c r="AC58">
+        <v>916912000.0</v>
+      </c>
+      <c r="AD58">
+        <v>901128000.0</v>
+      </c>
+      <c r="AE58">
+        <v>912816000.0</v>
+      </c>
+      <c r="AF58">
+        <v>917125000.0</v>
+      </c>
+      <c r="AG58">
+        <v>429214000.0</v>
+      </c>
+      <c r="AH58">
+        <v>411704000.0</v>
+      </c>
+      <c r="AI58">
+        <v>433017000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>423579000.0</v>
+      </c>
+      <c r="AK58">
+        <v>413609000.0</v>
+      </c>
+      <c r="AL58">
+        <v>423909000.0</v>
+      </c>
+      <c r="AM58">
+        <v>437675000.0</v>
+      </c>
+      <c r="AN58">
+        <v>447364000.0</v>
+      </c>
+      <c r="AO58">
+        <v>460706000.0</v>
+      </c>
+      <c r="AP58">
+        <v>475923000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>468761000.0</v>
+      </c>
+      <c r="AR58">
+        <v>468761000.0</v>
+      </c>
+      <c r="AS58">
+        <v>511079000.0</v>
+      </c>
+      <c r="AT58">
+        <v>485945000.0</v>
+      </c>
+      <c r="AU58">
+        <v>477273000.0</v>
+      </c>
+      <c r="AV58">
+        <v>448491000.0</v>
+      </c>
+      <c r="AW58">
+        <v>438455000.0</v>
+      </c>
+      <c r="AX58">
+        <v>493992000.0</v>
+      </c>
+      <c r="AY58">
+        <v>484860000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>458781000.0</v>
+      </c>
+      <c r="BA58">
+        <v>476876000.0</v>
+      </c>
+      <c r="BB58">
+        <v>496766000.0</v>
+      </c>
+      <c r="BC58">
+        <v>514699000.0</v>
+      </c>
+      <c r="BD58">
+        <v>537092000.0</v>
+      </c>
+      <c r="BE58">
+        <v>549460000.0</v>
+      </c>
+      <c r="BF58">
+        <v>579388000.0</v>
+      </c>
+      <c r="BG58">
+        <v>595258000.0</v>
+      </c>
+      <c r="BH58">
+        <v>605335000.0</v>
+      </c>
+      <c r="BI58">
+        <v>630890000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>630477000.0</v>
+      </c>
+      <c r="BK58">
+        <v>636605000.0</v>
+      </c>
+      <c r="BL58">
+        <v>636605000.0</v>
+      </c>
+      <c r="BM58">
+        <v>689542000.0</v>
+      </c>
+      <c r="BN58">
+        <v>681741000.0</v>
+      </c>
+      <c r="BO58">
+        <v>697151000.0</v>
+      </c>
+      <c r="BP58">
+        <v>699803000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>713353000.0</v>
+      </c>
+      <c r="BR58">
+        <v>647950000.0</v>
+      </c>
+      <c r="BS58">
+        <v>664844000.0</v>
+      </c>
+      <c r="BT58">
+        <v>671569000.0</v>
+      </c>
+      <c r="BU58">
+        <v>374600000.0</v>
+      </c>
+      <c r="BV58">
+        <v>12528000.0</v>
+      </c>
+      <c r="BW58">
+        <v>587015000.0</v>
+      </c>
+      <c r="BX58">
+        <v>8019000.0</v>
+      </c>
+      <c r="BY58">
+        <v>7690000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>7314000.0</v>
+      </c>
+      <c r="CA58">
+        <v>8061000.0</v>
+      </c>
+      <c r="CB58">
+        <v>6687000.0</v>
+      </c>
+      <c r="CC58">
+        <v>7384000.0</v>
+      </c>
+      <c r="CD58">
+        <v>466000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:82">
+      <c r="A59" t="s">
+        <v>78</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+    </row>
+    <row r="60" spans="1:82">
+      <c r="A60" t="s">
+        <v>79</v>
+      </c>
+      <c r="B60">
+        <v>1946708000.0</v>
+      </c>
+      <c r="C60">
+        <v>1875323000.0</v>
+      </c>
+      <c r="D60">
+        <v>1801084000.0</v>
+      </c>
+      <c r="E60">
+        <v>1716962000.0</v>
+      </c>
+      <c r="F60">
+        <v>1642971000.0</v>
+      </c>
+      <c r="G60">
+        <v>1568161000.0</v>
+      </c>
+      <c r="H60">
+        <v>1463481000.0</v>
+      </c>
+      <c r="I60">
+        <v>1387380000.0</v>
+      </c>
+      <c r="J60">
+        <v>1331056000.0</v>
+      </c>
+      <c r="K60">
+        <v>1258231000.0</v>
+      </c>
+      <c r="L60">
+        <v>1184388000.0</v>
+      </c>
+      <c r="M60">
+        <v>1141558000.0</v>
+      </c>
+      <c r="N60">
+        <v>1072242000.0</v>
+      </c>
+      <c r="O60">
+        <v>1010966000.0</v>
+      </c>
+      <c r="P60">
+        <v>966491000.0</v>
+      </c>
+      <c r="Q60">
+        <v>915106000.0</v>
+      </c>
+      <c r="R60">
+        <v>834396000.0</v>
+      </c>
+      <c r="S60">
+        <v>791815000.0</v>
+      </c>
+      <c r="T60">
+        <v>712553000.0</v>
+      </c>
+      <c r="U60">
+        <v>654281000.0</v>
+      </c>
+      <c r="V60">
+        <v>593366000.0</v>
+      </c>
+      <c r="W60">
+        <v>549058000.0</v>
+      </c>
+      <c r="X60">
+        <v>464741000.0</v>
+      </c>
+      <c r="Y60">
+        <v>441820000.0</v>
+      </c>
+      <c r="Z60">
+        <v>426018000.0</v>
+      </c>
+      <c r="AA60">
+        <v>411416000.0</v>
+      </c>
+      <c r="AB60">
+        <v>406402000.0</v>
+      </c>
+      <c r="AC60">
+        <v>345592000.0</v>
+      </c>
+      <c r="AD60">
+        <v>335211000.0</v>
+      </c>
+      <c r="AE60">
+        <v>326414000.0</v>
+      </c>
+      <c r="AF60">
+        <v>316362000.0</v>
+      </c>
+      <c r="AG60">
+        <v>264047000.0</v>
+      </c>
+      <c r="AH60">
+        <v>260139000.0</v>
+      </c>
+      <c r="AI60">
+        <v>256074000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>251605000.0</v>
+      </c>
+      <c r="AK60">
+        <v>351389000.0</v>
+      </c>
+      <c r="AL60">
+        <v>342511000.0</v>
+      </c>
+      <c r="AM60">
+        <v>335687000.0</v>
+      </c>
+      <c r="AN60">
+        <v>328893000.0</v>
+      </c>
+      <c r="AO60">
+        <v>383882000.0</v>
+      </c>
+      <c r="AP60">
+        <v>407482000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>401357000.0</v>
+      </c>
+      <c r="AR60">
+        <v>401357000.0</v>
+      </c>
+      <c r="AS60">
+        <v>395274000.0</v>
+      </c>
+      <c r="AT60">
+        <v>441086000.0</v>
+      </c>
+      <c r="AU60">
+        <v>438185000.0</v>
+      </c>
+      <c r="AV60">
+        <v>438136000.0</v>
+      </c>
+      <c r="AW60">
+        <v>439040000.0</v>
+      </c>
+      <c r="AX60">
+        <v>399123000.0</v>
+      </c>
+      <c r="AY60">
+        <v>401359000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>399466000.0</v>
+      </c>
+      <c r="BA60">
+        <v>391499000.0</v>
+      </c>
+      <c r="BB60">
+        <v>384134000.0</v>
+      </c>
+      <c r="BC60">
+        <v>373905000.0</v>
+      </c>
+      <c r="BD60">
+        <v>366588000.0</v>
+      </c>
+      <c r="BE60">
+        <v>358385000.0</v>
+      </c>
+      <c r="BF60">
+        <v>349911000.0</v>
+      </c>
+      <c r="BG60">
+        <v>342263000.0</v>
+      </c>
+      <c r="BH60">
+        <v>334200000.0</v>
+      </c>
+      <c r="BI60">
+        <v>323231000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>324021000.0</v>
+      </c>
+      <c r="BK60">
+        <v>335539000.0</v>
+      </c>
+      <c r="BL60">
+        <v>335539000.0</v>
+      </c>
+      <c r="BM60">
+        <v>323206000.0</v>
+      </c>
+      <c r="BN60">
+        <v>326509000.0</v>
+      </c>
+      <c r="BO60">
+        <v>331147000.0</v>
+      </c>
+      <c r="BP60">
+        <v>327555000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>314848000.0</v>
+      </c>
+      <c r="BR60">
+        <v>318165000.0</v>
+      </c>
+      <c r="BS60">
+        <v>294537000.0</v>
+      </c>
+      <c r="BT60">
+        <v>295039000.0</v>
+      </c>
+      <c r="BU60">
+        <v>345700000.0</v>
+      </c>
+      <c r="BV60">
+        <v>309476000.0</v>
+      </c>
+      <c r="BW60">
+        <v>-101110000.0</v>
+      </c>
+      <c r="BX60">
+        <v>310280000.0</v>
+      </c>
+      <c r="BY60">
+        <v>309154000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>307895000.0</v>
+      </c>
+      <c r="CA60">
+        <v>306765000.0</v>
+      </c>
+      <c r="CB60">
+        <v>305001000.0</v>
+      </c>
+      <c r="CC60">
+        <v>303009000.0</v>
+      </c>
+      <c r="CD60">
+        <v>24000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:82">
+      <c r="A61" t="s">
+        <v>80</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+    </row>
+    <row r="62" spans="1:82">
+      <c r="A62" t="s">
+        <v>81</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:U32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
+      <c r="A2" t="s">
+        <v>143</v>
+      </c>
+      <c r="B2">
+        <v>355521000.0</v>
+      </c>
+      <c r="C2">
+        <v>314784000.0</v>
+      </c>
+      <c r="D2">
+        <v>294530000.0</v>
+      </c>
+      <c r="E2">
+        <v>269901000.0</v>
+      </c>
+      <c r="F2">
+        <v>204967000.0</v>
+      </c>
+      <c r="G2">
+        <v>160964000.0</v>
+      </c>
+      <c r="H2">
+        <v>140720000.0</v>
+      </c>
+      <c r="I2">
+        <v>86302000.0</v>
+      </c>
+      <c r="J2">
+        <v>81438000.0</v>
+      </c>
+      <c r="K2">
+        <v>88500000.0</v>
+      </c>
+      <c r="L2">
+        <v>94963000.0</v>
+      </c>
+      <c r="M2">
+        <v>89829000.0</v>
+      </c>
+      <c r="N2">
+        <v>86433000.0</v>
+      </c>
+      <c r="O2">
+        <v>85931000.0</v>
+      </c>
+      <c r="P2">
+        <v>45517000.0</v>
+      </c>
+      <c r="Q2">
+        <v>42067000.0</v>
+      </c>
+      <c r="R2">
+        <v>41368000.0</v>
+      </c>
+      <c r="S2">
+        <v>31922000.0</v>
+      </c>
+      <c r="T2"/>
+      <c r="U2"/>
+    </row>
+    <row r="3" spans="1:21">
+      <c r="A3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B3">
+        <v>135447000.0</v>
+      </c>
+      <c r="C3">
+        <v>99991000.0</v>
+      </c>
+      <c r="D3">
+        <v>91727000.0</v>
+      </c>
+      <c r="E3">
+        <v>81303000.0</v>
+      </c>
+      <c r="F3">
+        <v>61563000.0</v>
+      </c>
+      <c r="G3">
+        <v>46978000.0</v>
+      </c>
+      <c r="H3">
+        <v>45845000.0</v>
+      </c>
+      <c r="I3">
+        <v>35455000.0</v>
+      </c>
+      <c r="J3">
+        <v>37981000.0</v>
+      </c>
+      <c r="K3">
+        <v>42805000.0</v>
+      </c>
+      <c r="L3">
+        <v>42740000.0</v>
+      </c>
+      <c r="M3">
+        <v>38940000.0</v>
+      </c>
+      <c r="N3">
+        <v>38266000.0</v>
+      </c>
+      <c r="O3">
+        <v>38224000.0</v>
+      </c>
+      <c r="P3">
+        <v>38012000.0</v>
+      </c>
+      <c r="Q3">
+        <v>37932000.0</v>
+      </c>
+      <c r="R3">
+        <v>35758000.0</v>
+      </c>
+      <c r="S3">
+        <v>20827000.0</v>
+      </c>
+      <c r="T3">
+        <v>16119000.0</v>
+      </c>
+      <c r="U3">
+        <v>16664000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21">
+      <c r="A4" t="s">
+        <v>145</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+    </row>
+    <row r="5" spans="1:21">
+      <c r="A5" t="s">
+        <v>146</v>
+      </c>
+      <c r="B5">
+        <v>455421000.0</v>
+      </c>
+      <c r="C5">
+        <v>394305000.0</v>
+      </c>
+      <c r="D5">
+        <v>349772000.0</v>
+      </c>
+      <c r="E5">
+        <v>368164000.0</v>
+      </c>
+      <c r="F5">
+        <v>240778000.0</v>
+      </c>
+      <c r="G5">
+        <v>106966000.0</v>
+      </c>
+      <c r="H5">
+        <v>114835000.0</v>
+      </c>
+      <c r="I5">
+        <v>-8623000.0</v>
+      </c>
+      <c r="J5">
+        <v>-14813000.0</v>
+      </c>
+      <c r="K5">
+        <v>-20282000.0</v>
+      </c>
+      <c r="L5">
+        <v>21434000.0</v>
+      </c>
+      <c r="M5">
+        <v>52176000.0</v>
+      </c>
+      <c r="N5">
+        <v>53580000.0</v>
+      </c>
+      <c r="O5">
+        <v>55353000.0</v>
+      </c>
+      <c r="P5">
+        <v>31828000.0</v>
+      </c>
+      <c r="Q5">
+        <v>22028000.0</v>
+      </c>
+      <c r="R5">
+        <v>68591000.0</v>
+      </c>
+      <c r="S5">
+        <v>-52122000.0</v>
+      </c>
+      <c r="T5">
+        <v>30357000.0</v>
+      </c>
+      <c r="U5">
+        <v>47741000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21">
+      <c r="A6" t="s">
+        <v>147</v>
+      </c>
+      <c r="B6">
+        <v>590868000.0</v>
+      </c>
+      <c r="C6">
+        <v>494296000.0</v>
+      </c>
+      <c r="D6">
+        <v>441499000.0</v>
+      </c>
+      <c r="E6">
+        <v>449467000.0</v>
+      </c>
+      <c r="F6">
+        <v>302341000.0</v>
+      </c>
+      <c r="G6">
+        <v>153944000.0</v>
+      </c>
+      <c r="H6">
+        <v>160680000.0</v>
+      </c>
+      <c r="I6">
+        <v>26832000.0</v>
+      </c>
+      <c r="J6">
+        <v>23168000.0</v>
+      </c>
+      <c r="K6">
+        <v>22523000.0</v>
+      </c>
+      <c r="L6">
+        <v>64174000.0</v>
+      </c>
+      <c r="M6">
+        <v>91116000.0</v>
+      </c>
+      <c r="N6">
+        <v>91846000.0</v>
+      </c>
+      <c r="O6">
+        <v>93577000.0</v>
+      </c>
+      <c r="P6">
+        <v>69840000.0</v>
+      </c>
+      <c r="Q6">
+        <v>59960000.0</v>
+      </c>
+      <c r="R6">
+        <v>104349000.0</v>
+      </c>
+      <c r="S6">
+        <v>-31295000.0</v>
+      </c>
+      <c r="T6">
+        <v>46476000.0</v>
+      </c>
+      <c r="U6">
+        <v>64405000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21">
+      <c r="A7" t="s">
+        <v>148</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+    </row>
+    <row r="8" spans="1:21">
+      <c r="A8" t="s">
+        <v>149</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+    </row>
+    <row r="9" spans="1:21">
+      <c r="A9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B9">
+        <v>410930000.0</v>
+      </c>
+      <c r="C9">
+        <v>390745000.0</v>
+      </c>
+      <c r="D9">
+        <v>372185000.0</v>
+      </c>
+      <c r="E9">
+        <v>334586000.0</v>
+      </c>
+      <c r="F9">
+        <v>197557000.0</v>
+      </c>
+      <c r="G9">
+        <v>121308000.0</v>
+      </c>
+      <c r="H9">
+        <v>120382000.0</v>
+      </c>
+      <c r="I9">
+        <v>70795000.0</v>
+      </c>
+      <c r="J9">
+        <v>77550000.0</v>
+      </c>
+      <c r="K9">
+        <v>78023000.0</v>
+      </c>
+      <c r="L9">
+        <v>69956000.0</v>
+      </c>
+      <c r="M9">
+        <v>48786000.0</v>
+      </c>
+      <c r="N9">
+        <v>56779000.0</v>
+      </c>
+      <c r="O9">
+        <v>67274000.0</v>
+      </c>
+      <c r="P9">
+        <v>110751000.0</v>
+      </c>
+      <c r="Q9">
+        <v>116770000.0</v>
+      </c>
+      <c r="R9">
+        <v>107340000.0</v>
+      </c>
+      <c r="S9">
+        <v>65128000.0</v>
+      </c>
+      <c r="T9">
+        <v>335095000.0</v>
+      </c>
+      <c r="U9">
+        <v>299599000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21">
+      <c r="A10" t="s">
+        <v>151</v>
+      </c>
+      <c r="B10">
+        <v>416455000.0</v>
+      </c>
+      <c r="C10">
+        <v>353629000.0</v>
+      </c>
+      <c r="D10">
+        <v>304948000.0</v>
+      </c>
+      <c r="E10">
+        <v>292875000.0</v>
+      </c>
+      <c r="F10">
+        <v>171551000.0</v>
+      </c>
+      <c r="G10">
+        <v>41612000.0</v>
+      </c>
+      <c r="H10">
+        <v>39841000.0</v>
+      </c>
+      <c r="I10">
+        <v>-57309000.0</v>
+      </c>
+      <c r="J10">
+        <v>-74226000.0</v>
+      </c>
+      <c r="K10">
+        <v>-65049000.0</v>
+      </c>
+      <c r="L10">
+        <v>-28837000.0</v>
+      </c>
+      <c r="M10">
+        <v>6185000.0</v>
+      </c>
+      <c r="N10">
+        <v>32615000.0</v>
+      </c>
+      <c r="O10">
+        <v>32056000.0</v>
+      </c>
+      <c r="P10">
+        <v>9145000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-3919000.0</v>
+      </c>
+      <c r="R10">
+        <v>42818000.0</v>
+      </c>
+      <c r="S10">
+        <v>-36428000.0</v>
+      </c>
+      <c r="T10">
+        <v>16796000.0</v>
+      </c>
+      <c r="U10">
+        <v>32677000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21">
+      <c r="A11" t="s">
+        <v>152</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>1000.0</v>
+      </c>
+      <c r="D11">
+        <v>448000.0</v>
+      </c>
+      <c r="E11">
+        <v>-50000.0</v>
+      </c>
+      <c r="F11">
+        <v>56000.0</v>
+      </c>
+      <c r="G11">
+        <v>49000.0</v>
+      </c>
+      <c r="H11">
+        <v>3000.0</v>
+      </c>
+      <c r="I11">
+        <v>55000.0</v>
+      </c>
+      <c r="J11">
+        <v>40000.0</v>
+      </c>
+      <c r="K11">
+        <v>46000.0</v>
+      </c>
+      <c r="L11">
+        <v>38000.0</v>
+      </c>
+      <c r="M11">
+        <v>75000.0</v>
+      </c>
+      <c r="N11">
+        <v>97000.0</v>
+      </c>
+      <c r="O11">
+        <v>128000.0</v>
+      </c>
+      <c r="P11">
+        <v>74000.0</v>
+      </c>
+      <c r="Q11">
+        <v>52000.0</v>
+      </c>
+      <c r="R11">
+        <v>444000.0</v>
+      </c>
+      <c r="S11">
+        <v>125000.0</v>
+      </c>
+      <c r="T11">
+        <v>20000.0</v>
+      </c>
+      <c r="U11"/>
+    </row>
+    <row r="12" spans="1:21">
+      <c r="A12" t="s">
+        <v>153</v>
+      </c>
+      <c r="B12">
+        <v>38966000.0</v>
+      </c>
+      <c r="C12">
+        <v>40676000.0</v>
+      </c>
+      <c r="D12">
+        <v>44824000.0</v>
+      </c>
+      <c r="E12">
+        <v>75289000.0</v>
+      </c>
+      <c r="F12">
+        <v>69227000.0</v>
+      </c>
+      <c r="G12">
+        <v>65354000.0</v>
+      </c>
+      <c r="H12">
+        <v>74994000.0</v>
+      </c>
+      <c r="I12">
+        <v>48686000.0</v>
+      </c>
+      <c r="J12">
+        <v>59391000.0</v>
+      </c>
+      <c r="K12">
+        <v>44767000.0</v>
+      </c>
+      <c r="L12">
+        <v>48152000.0</v>
+      </c>
+      <c r="M12">
+        <v>43872000.0</v>
+      </c>
+      <c r="N12">
+        <v>18846000.0</v>
+      </c>
+      <c r="O12">
+        <v>21178000.0</v>
+      </c>
+      <c r="P12">
+        <v>20564000.0</v>
+      </c>
+      <c r="Q12">
+        <v>23828000.0</v>
+      </c>
+      <c r="R12">
+        <v>24224000.0</v>
+      </c>
+      <c r="S12">
+        <v>21442000.0</v>
+      </c>
+      <c r="T12">
+        <v>13561000.0</v>
+      </c>
+      <c r="U12">
+        <v>15064000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21">
+      <c r="A13" t="s">
+        <v>154</v>
+      </c>
+      <c r="B13">
+        <v>19192000.0</v>
+      </c>
+      <c r="C13">
+        <v>16735000.0</v>
+      </c>
+      <c r="D13">
+        <v>8212000.0</v>
+      </c>
+      <c r="E13">
+        <v>2512000.0</v>
+      </c>
+      <c r="F13">
+        <v>68778000.0</v>
+      </c>
+      <c r="G13">
+        <v>956000.0</v>
+      </c>
+      <c r="H13">
+        <v>73203000.0</v>
+      </c>
+      <c r="I13">
+        <v>47261000.0</v>
+      </c>
+      <c r="J13">
+        <v>58924000.0</v>
+      </c>
+      <c r="K13">
+        <v>44590000.0</v>
+      </c>
+      <c r="L13">
+        <v>48090000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+    </row>
+    <row r="14" spans="1:21">
+      <c r="A14" t="s">
+        <v>155</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+    </row>
+    <row r="15" spans="1:21">
+      <c r="A15" t="s">
+        <v>156</v>
+      </c>
+      <c r="B15">
+        <v>416455000.0</v>
+      </c>
+      <c r="C15">
+        <v>353628000.0</v>
+      </c>
+      <c r="D15">
+        <v>304500000.0</v>
+      </c>
+      <c r="E15">
+        <v>292925000.0</v>
+      </c>
+      <c r="F15">
+        <v>171495000.0</v>
+      </c>
+      <c r="G15">
+        <v>41563000.0</v>
+      </c>
+      <c r="H15">
+        <v>39838000.0</v>
+      </c>
+      <c r="I15">
+        <v>-57364000.0</v>
+      </c>
+      <c r="J15">
+        <v>-74266000.0</v>
+      </c>
+      <c r="K15">
+        <v>-65095000.0</v>
+      </c>
+      <c r="L15">
+        <v>-28875000.0</v>
+      </c>
+      <c r="M15">
+        <v>6110000.0</v>
+      </c>
+      <c r="N15">
+        <v>32518000.0</v>
+      </c>
+      <c r="O15">
+        <v>31928000.0</v>
+      </c>
+      <c r="P15">
+        <v>9071000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-3971000.0</v>
+      </c>
+      <c r="R15">
+        <v>42374000.0</v>
+      </c>
+      <c r="S15">
+        <v>-36553000.0</v>
+      </c>
+      <c r="T15">
+        <v>16776000.0</v>
+      </c>
+      <c r="U15">
+        <v>32677000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21">
+      <c r="A16" t="s">
+        <v>157</v>
+      </c>
+      <c r="B16">
+        <v>406919000.0</v>
+      </c>
+      <c r="C16">
+        <v>344092000.0</v>
+      </c>
+      <c r="D16">
+        <v>294964000.0</v>
+      </c>
+      <c r="E16">
+        <v>283389000.0</v>
+      </c>
+      <c r="F16">
+        <v>163232000.0</v>
+      </c>
+      <c r="G16">
+        <v>21685000.0</v>
+      </c>
+      <c r="H16">
+        <v>17567000.0</v>
+      </c>
+      <c r="I16">
+        <v>-60426000.0</v>
+      </c>
+      <c r="J16">
+        <v>-77328000.0</v>
+      </c>
+      <c r="K16">
+        <v>-68157000.0</v>
+      </c>
+      <c r="L16">
+        <v>-31937000.0</v>
+      </c>
+      <c r="M16">
+        <v>4996000.0</v>
+      </c>
+      <c r="N16">
+        <v>32518000.0</v>
+      </c>
+      <c r="O16">
+        <v>31928000.0</v>
+      </c>
+      <c r="P16">
+        <v>9071000.0</v>
+      </c>
+      <c r="Q16"/>
+      <c r="R16">
+        <v>42374000.0</v>
+      </c>
+      <c r="S16"/>
+      <c r="T16">
+        <v>6683000.0</v>
+      </c>
+      <c r="U16"/>
+    </row>
+    <row r="17" spans="1:21">
+      <c r="A17" t="s">
+        <v>158</v>
+      </c>
+      <c r="B17">
+        <v>416455000.0</v>
+      </c>
+      <c r="C17">
+        <v>353628000.0</v>
+      </c>
+      <c r="D17">
+        <v>312456000.0</v>
+      </c>
+      <c r="E17">
+        <v>292925000.0</v>
+      </c>
+      <c r="F17">
+        <v>171495000.0</v>
+      </c>
+      <c r="G17">
+        <v>41563000.0</v>
+      </c>
+      <c r="H17">
+        <v>39838000.0</v>
+      </c>
+      <c r="I17">
+        <v>-57364000.0</v>
+      </c>
+      <c r="J17">
+        <v>-74266000.0</v>
+      </c>
+      <c r="K17">
+        <v>-65095000.0</v>
+      </c>
+      <c r="L17">
+        <v>-28875000.0</v>
+      </c>
+      <c r="M17">
+        <v>6110000.0</v>
+      </c>
+      <c r="N17">
+        <v>32518000.0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21">
+      <c r="A18" t="s">
+        <v>159</v>
+      </c>
+      <c r="B18">
+        <v>-19774000.0</v>
+      </c>
+      <c r="C18">
+        <v>-23941000.0</v>
+      </c>
+      <c r="D18">
+        <v>-35816000.0</v>
+      </c>
+      <c r="E18">
+        <v>-72777000.0</v>
+      </c>
+      <c r="F18">
+        <v>-68778000.0</v>
+      </c>
+      <c r="G18">
+        <v>-64398000.0</v>
+      </c>
+      <c r="H18">
+        <v>-73203000.0</v>
+      </c>
+      <c r="I18">
+        <v>-47261000.0</v>
+      </c>
+      <c r="J18">
+        <v>-58902000.0</v>
+      </c>
+      <c r="K18">
+        <v>-44569000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+    </row>
+    <row r="19" spans="1:21">
+      <c r="A19" t="s">
+        <v>160</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+    </row>
+    <row r="20" spans="1:21">
+      <c r="A20" t="s">
+        <v>161</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20">
+        <v>87624000.0</v>
+      </c>
+      <c r="K20">
+        <v>92422000.0</v>
+      </c>
+      <c r="L20">
+        <v>44700000.0</v>
+      </c>
+      <c r="M20">
+        <v>44700000.0</v>
+      </c>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+    </row>
+    <row r="21" spans="1:21">
+      <c r="A21" t="s">
+        <v>162</v>
+      </c>
+      <c r="B21">
+        <v>388850000.0</v>
+      </c>
+      <c r="C21">
+        <v>379139000.0</v>
+      </c>
+      <c r="D21">
+        <v>343218000.0</v>
+      </c>
+      <c r="E21">
+        <v>354185000.0</v>
+      </c>
+      <c r="F21">
+        <v>237517000.0</v>
+      </c>
+      <c r="G21">
+        <v>104758000.0</v>
+      </c>
+      <c r="H21">
+        <v>111567000.0</v>
+      </c>
+      <c r="I21">
+        <v>-10260000.0</v>
+      </c>
+      <c r="J21">
+        <v>-15324000.0</v>
+      </c>
+      <c r="K21">
+        <v>-20480000.0</v>
+      </c>
+      <c r="L21">
+        <v>19253000.0</v>
+      </c>
+      <c r="M21">
+        <v>42274000.0</v>
+      </c>
+      <c r="N21">
+        <v>51160000.0</v>
+      </c>
+      <c r="O21">
+        <v>61832000.0</v>
+      </c>
+      <c r="P21">
+        <v>49927000.0</v>
+      </c>
+      <c r="Q21">
+        <v>51773000.0</v>
+      </c>
+      <c r="R21">
+        <v>61717000.0</v>
+      </c>
+      <c r="S21">
+        <v>36721000.0</v>
+      </c>
+      <c r="T21">
+        <v>30150000.0</v>
+      </c>
+      <c r="U21">
+        <v>47741000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21">
+      <c r="A22" t="s">
+        <v>163</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+    </row>
+    <row r="23" spans="1:21">
+      <c r="A23" t="s">
+        <v>164</v>
+      </c>
+      <c r="B23">
+        <v>377601000.0</v>
+      </c>
+      <c r="C23">
+        <v>326390000.0</v>
+      </c>
+      <c r="D23">
+        <v>323497000.0</v>
+      </c>
+      <c r="E23">
+        <v>250302000.0</v>
+      </c>
+      <c r="F23">
+        <v>165007000.0</v>
+      </c>
+      <c r="G23">
+        <v>177514000.0</v>
+      </c>
+      <c r="H23">
+        <v>149535000.0</v>
+      </c>
+      <c r="I23">
+        <v>95523000.0</v>
+      </c>
+      <c r="J23">
+        <v>86688000.0</v>
+      </c>
+      <c r="K23">
+        <v>94581000.0</v>
+      </c>
+      <c r="L23">
+        <v>100966000.0</v>
+      </c>
+      <c r="M23">
+        <v>96341000.0</v>
+      </c>
+      <c r="N23">
+        <v>92052000.0</v>
+      </c>
+      <c r="O23">
+        <v>91373000.0</v>
+      </c>
+      <c r="P23">
+        <v>93032000.0</v>
+      </c>
+      <c r="Q23">
+        <v>89982000.0</v>
+      </c>
+      <c r="R23">
+        <v>86991000.0</v>
+      </c>
+      <c r="S23">
+        <v>60329000.0</v>
+      </c>
+      <c r="T23">
+        <v>307286000.0</v>
+      </c>
+      <c r="U23">
+        <v>263766000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21">
+      <c r="A24" t="s">
+        <v>165</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+    </row>
+    <row r="25" spans="1:21">
+      <c r="A25" t="s">
+        <v>166</v>
+      </c>
+      <c r="B25">
+        <v>121961000.0</v>
+      </c>
+      <c r="C25">
+        <v>99991000.0</v>
+      </c>
+      <c r="D25">
+        <v>114154000.0</v>
+      </c>
+      <c r="E25">
+        <v>40145000.0</v>
+      </c>
+      <c r="F25">
+        <v>16133000.0</v>
+      </c>
+      <c r="G25">
+        <v>46437000.0</v>
+      </c>
+      <c r="H25">
+        <v>45845000.0</v>
+      </c>
+      <c r="I25">
+        <v>34150000.0</v>
+      </c>
+      <c r="J25">
+        <v>36174000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+    </row>
+    <row r="26" spans="1:21">
+      <c r="A26" t="s">
+        <v>167</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+    </row>
+    <row r="27" spans="1:21">
+      <c r="A27" t="s">
+        <v>168</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+    </row>
+    <row r="28" spans="1:21">
+      <c r="A28" t="s">
+        <v>169</v>
+      </c>
+      <c r="B28">
+        <v>22080000.0</v>
+      </c>
+      <c r="C28">
+        <v>17132000.0</v>
+      </c>
+      <c r="D28">
+        <v>18217000.0</v>
+      </c>
+      <c r="E28">
+        <v>18526000.0</v>
+      </c>
+      <c r="F28">
+        <v>13240000.0</v>
+      </c>
+      <c r="G28">
+        <v>8350000.0</v>
+      </c>
+      <c r="H28">
+        <v>8815000.0</v>
+      </c>
+      <c r="I28">
+        <v>9221000.0</v>
+      </c>
+      <c r="J28">
+        <v>5301000.0</v>
+      </c>
+      <c r="K28">
+        <v>6297000.0</v>
+      </c>
+      <c r="L28">
+        <v>6478000.0</v>
+      </c>
+      <c r="M28">
+        <v>7022000.0</v>
+      </c>
+      <c r="N28">
+        <v>6030000.0</v>
+      </c>
+      <c r="O28">
+        <v>5784000.0</v>
+      </c>
+      <c r="P28">
+        <v>7400000.0</v>
+      </c>
+      <c r="Q28">
+        <v>8253000.0</v>
+      </c>
+      <c r="R28">
+        <v>8748000.0</v>
+      </c>
+      <c r="S28">
+        <v>7526000.0</v>
+      </c>
+      <c r="T28">
+        <v>17751000.0</v>
+      </c>
+      <c r="U28">
+        <v>11331000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21">
+      <c r="A29" t="s">
+        <v>170</v>
+      </c>
+      <c r="B29">
+        <v>0.0</v>
+      </c>
+      <c r="C29">
+        <v>1000.0</v>
+      </c>
+      <c r="D29">
+        <v>5000.0</v>
+      </c>
+      <c r="E29">
+        <v>-50000.0</v>
+      </c>
+      <c r="F29">
+        <v>56000.0</v>
+      </c>
+      <c r="G29">
+        <v>49000.0</v>
+      </c>
+      <c r="H29">
+        <v>3000.0</v>
+      </c>
+      <c r="I29">
+        <v>55000.0</v>
+      </c>
+      <c r="J29">
+        <v>40000.0</v>
+      </c>
+      <c r="K29">
+        <v>46000.0</v>
+      </c>
+      <c r="L29">
+        <v>38000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+    </row>
+    <row r="30" spans="1:21">
+      <c r="A30" t="s">
+        <v>171</v>
+      </c>
+      <c r="B30">
+        <v>22080000.0</v>
+      </c>
+      <c r="C30">
+        <v>11606000.0</v>
+      </c>
+      <c r="D30">
+        <v>28967000.0</v>
+      </c>
+      <c r="E30">
+        <v>-19599000.0</v>
+      </c>
+      <c r="F30">
+        <v>-39960000.0</v>
+      </c>
+      <c r="G30">
+        <v>16550000.0</v>
+      </c>
+      <c r="H30">
+        <v>8815000.0</v>
+      </c>
+      <c r="I30">
+        <v>9221000.0</v>
+      </c>
+      <c r="J30">
+        <v>5250000.0</v>
+      </c>
+      <c r="K30">
+        <v>6081000.0</v>
+      </c>
+      <c r="L30">
+        <v>6003000.0</v>
+      </c>
+      <c r="M30">
+        <v>6512000.0</v>
+      </c>
+      <c r="N30">
+        <v>5619000.0</v>
+      </c>
+      <c r="O30">
+        <v>5442000.0</v>
+      </c>
+      <c r="P30">
+        <v>47515000.0</v>
+      </c>
+      <c r="Q30">
+        <v>47915000.0</v>
+      </c>
+      <c r="R30">
+        <v>45623000.0</v>
+      </c>
+      <c r="S30">
+        <v>28407000.0</v>
+      </c>
+      <c r="T30">
+        <v>307286000.0</v>
+      </c>
+      <c r="U30">
+        <v>263766000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:21">
+      <c r="A31" t="s">
+        <v>172</v>
+      </c>
+      <c r="B31">
+        <v>27605000.0</v>
+      </c>
+      <c r="C31">
+        <v>-25510000.0</v>
+      </c>
+      <c r="D31">
+        <v>-38270000.0</v>
+      </c>
+      <c r="E31">
+        <v>-61310000.0</v>
+      </c>
+      <c r="F31">
+        <v>-65966000.0</v>
+      </c>
+      <c r="G31">
+        <v>-63146000.0</v>
+      </c>
+      <c r="H31">
+        <v>-71726000.0</v>
+      </c>
+      <c r="I31">
+        <v>-118883000.0</v>
+      </c>
+      <c r="J31">
+        <v>-146497000.0</v>
+      </c>
+      <c r="K31">
+        <v>-136775000.0</v>
+      </c>
+      <c r="L31">
+        <v>-92315000.0</v>
+      </c>
+      <c r="M31">
+        <v>-36089000.0</v>
+      </c>
+      <c r="N31">
+        <v>-18545000.0</v>
+      </c>
+      <c r="O31">
+        <v>-29776000.0</v>
+      </c>
+      <c r="P31">
+        <v>-54091000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-72385000.0</v>
+      </c>
+      <c r="R31">
+        <v>-18899000.0</v>
+      </c>
+      <c r="S31">
+        <v>-73149000.0</v>
+      </c>
+      <c r="T31">
+        <v>-13354000.0</v>
+      </c>
+      <c r="U31">
+        <v>-15064000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:21">
+      <c r="A32" t="s">
+        <v>173</v>
+      </c>
+      <c r="B32">
+        <v>766451000.0</v>
+      </c>
+      <c r="C32">
+        <v>705529000.0</v>
+      </c>
+      <c r="D32">
+        <v>666715000.0</v>
+      </c>
+      <c r="E32">
+        <v>604487000.0</v>
+      </c>
+      <c r="F32">
+        <v>402524000.0</v>
+      </c>
+      <c r="G32">
+        <v>282272000.0</v>
+      </c>
+      <c r="H32">
+        <v>261102000.0</v>
+      </c>
+      <c r="I32">
+        <v>157097000.0</v>
+      </c>
+      <c r="J32">
+        <v>158988000.0</v>
+      </c>
+      <c r="K32">
+        <v>166523000.0</v>
+      </c>
+      <c r="L32">
+        <v>164919000.0</v>
+      </c>
+      <c r="M32">
+        <v>138615000.0</v>
+      </c>
+      <c r="N32">
+        <v>143212000.0</v>
+      </c>
+      <c r="O32">
+        <v>153205000.0</v>
+      </c>
+      <c r="P32">
+        <v>156268000.0</v>
+      </c>
+      <c r="Q32">
+        <v>158837000.0</v>
+      </c>
+      <c r="R32">
+        <v>148708000.0</v>
+      </c>
+      <c r="S32">
+        <v>97050000.0</v>
+      </c>
+      <c r="T32">
+        <v>335095000.0</v>
+      </c>
+      <c r="U32">
+        <v>299599000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CC32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:81">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>84</v>
+      </c>
+      <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>87</v>
+      </c>
+      <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>90</v>
+      </c>
+      <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>93</v>
+      </c>
+      <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>96</v>
+      </c>
+      <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>140</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="2" spans="1:81">
+      <c r="A2" t="s">
+        <v>143</v>
+      </c>
+      <c r="B2">
+        <v>97647000.0</v>
+      </c>
+      <c r="C2">
+        <v>91814000.0</v>
+      </c>
+      <c r="D2">
+        <v>93572000.0</v>
+      </c>
+      <c r="E2">
+        <v>89706000.0</v>
+      </c>
+      <c r="F2">
+        <v>85913000.0</v>
+      </c>
+      <c r="G2">
+        <v>86330000.0</v>
+      </c>
+      <c r="H2">
+        <v>82330000.0</v>
+      </c>
+      <c r="I2">
+        <v>77975000.0</v>
+      </c>
+      <c r="J2">
+        <v>77106000.0</v>
+      </c>
+      <c r="K2">
+        <v>77373000.0</v>
+      </c>
+      <c r="L2">
+        <v>76741000.0</v>
+      </c>
+      <c r="M2">
+        <v>76125000.0</v>
+      </c>
+      <c r="N2">
+        <v>72260000.0</v>
+      </c>
+      <c r="O2">
+        <v>69404000.0</v>
+      </c>
+      <c r="P2">
+        <v>72777000.0</v>
+      </c>
+      <c r="Q2">
+        <v>66655000.0</v>
+      </c>
+      <c r="R2">
+        <v>66816000.0</v>
+      </c>
+      <c r="S2">
+        <v>63653000.0</v>
+      </c>
+      <c r="T2">
+        <v>48401000.0</v>
+      </c>
+      <c r="U2">
+        <v>38708000.0</v>
+      </c>
+      <c r="V2">
+        <v>43380000.0</v>
+      </c>
+      <c r="W2">
+        <v>38434000.0</v>
+      </c>
+      <c r="X2">
+        <v>42152000.0</v>
+      </c>
+      <c r="Y2">
+        <v>39823000.0</v>
+      </c>
+      <c r="Z2">
+        <v>38460000.0</v>
+      </c>
+      <c r="AA2">
+        <v>40529000.0</v>
+      </c>
+      <c r="AB2">
+        <v>38479000.0</v>
+      </c>
+      <c r="AC2">
+        <v>35131000.0</v>
+      </c>
+      <c r="AD2">
+        <v>33846000.0</v>
+      </c>
+      <c r="AE2">
+        <v>33264000.0</v>
+      </c>
+      <c r="AF2">
+        <v>29821000.0</v>
+      </c>
+      <c r="AG2">
+        <v>19269000.0</v>
+      </c>
+      <c r="AH2">
+        <v>18366000.0</v>
+      </c>
+      <c r="AI2">
+        <v>18682000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>20973000.0</v>
+      </c>
+      <c r="AK2">
+        <v>20046000.0</v>
+      </c>
+      <c r="AL2">
+        <v>20409000.0</v>
+      </c>
+      <c r="AM2">
+        <v>20010000.0</v>
+      </c>
+      <c r="AN2">
+        <v>21629000.0</v>
+      </c>
+      <c r="AO2">
+        <v>22340000.0</v>
+      </c>
+      <c r="AP2">
+        <v>22194000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>22336000.0</v>
+      </c>
+      <c r="AR2">
+        <v>22336000.0</v>
+      </c>
+      <c r="AS2">
+        <v>24268000.0</v>
+      </c>
+      <c r="AT2">
+        <v>24091000.0</v>
+      </c>
+      <c r="AU2">
+        <v>23419000.0</v>
+      </c>
+      <c r="AV2">
+        <v>23553000.0</v>
+      </c>
+      <c r="AW2">
+        <v>22529000.0</v>
+      </c>
+      <c r="AX2">
+        <v>22181000.0</v>
+      </c>
+      <c r="AY2">
+        <v>21566000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>21843000.0</v>
+      </c>
+      <c r="BA2">
+        <v>21240000.0</v>
+      </c>
+      <c r="BB2">
+        <v>21735000.0</v>
+      </c>
+      <c r="BC2">
+        <v>21615000.0</v>
+      </c>
+      <c r="BD2">
+        <v>21581000.0</v>
+      </c>
+      <c r="BE2">
+        <v>11196000.0</v>
+      </c>
+      <c r="BF2">
+        <v>11220000.0</v>
+      </c>
+      <c r="BG2">
+        <v>11657000.0</v>
+      </c>
+      <c r="BH2">
+        <v>11470000.0</v>
+      </c>
+      <c r="BI2">
+        <v>11750000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>11254000.0</v>
+      </c>
+      <c r="BK2">
+        <v>11043000.0</v>
+      </c>
+      <c r="BL2">
+        <v>11043000.0</v>
+      </c>
+      <c r="BM2">
+        <v>10936000.0</v>
+      </c>
+      <c r="BN2">
+        <v>10156000.0</v>
+      </c>
+      <c r="BO2">
+        <v>9592000.0</v>
+      </c>
+      <c r="BP2">
+        <v>9851000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>10285000.0</v>
+      </c>
+      <c r="BR2">
+        <v>10508000.0</v>
+      </c>
+      <c r="BS2">
+        <v>10722000.0</v>
+      </c>
+      <c r="BT2">
+        <v>7924000.0</v>
+      </c>
+      <c r="BU2">
+        <v>7888000.0</v>
+      </c>
+      <c r="BV2">
+        <v>6821000.0</v>
+      </c>
+      <c r="BW2">
+        <v>9289000.0</v>
+      </c>
+      <c r="BX2">
+        <v>0.0</v>
+      </c>
+      <c r="BY2">
+        <v>0.0</v>
+      </c>
+      <c r="BZ2">
+        <v>0.0</v>
+      </c>
+      <c r="CA2">
+        <v>0.0</v>
+      </c>
+      <c r="CB2">
+        <v>0.0</v>
+      </c>
+      <c r="CC2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:81">
+      <c r="A3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B3">
+        <v>27764000.0</v>
+      </c>
+      <c r="C3">
+        <v>33472000.0</v>
+      </c>
+      <c r="D3">
+        <v>34742000.0</v>
+      </c>
+      <c r="E3">
+        <v>34051000.0</v>
+      </c>
+      <c r="F3">
+        <v>30328000.0</v>
+      </c>
+      <c r="G3">
+        <v>26579000.0</v>
+      </c>
+      <c r="H3">
+        <v>30739000.0</v>
+      </c>
+      <c r="I3">
+        <v>23447000.0</v>
+      </c>
+      <c r="J3">
+        <v>24540000.0</v>
+      </c>
+      <c r="K3">
+        <v>24270000.0</v>
+      </c>
+      <c r="L3">
+        <v>30954000.0</v>
+      </c>
+      <c r="M3">
+        <v>22462000.0</v>
+      </c>
+      <c r="N3">
+        <v>22172000.0</v>
+      </c>
+      <c r="O3">
+        <v>17820000.0</v>
+      </c>
+      <c r="P3">
+        <v>53381000.0</v>
+      </c>
+      <c r="Q3">
+        <v>11217000.0</v>
+      </c>
+      <c r="R3">
+        <v>20273000.0</v>
+      </c>
+      <c r="S3">
+        <v>6997000.0</v>
+      </c>
+      <c r="T3">
+        <v>883000.0</v>
+      </c>
+      <c r="U3">
+        <v>5083328.0</v>
+      </c>
+      <c r="V3">
+        <v>13136000.0</v>
+      </c>
+      <c r="W3">
+        <v>11881000.0</v>
+      </c>
+      <c r="X3">
+        <v>11555000.0</v>
+      </c>
+      <c r="Y3">
+        <v>11844000.0</v>
+      </c>
+      <c r="Z3">
+        <v>11578000.0</v>
+      </c>
+      <c r="AA3">
+        <v>12027000.0</v>
+      </c>
+      <c r="AB3">
+        <v>11525000.0</v>
+      </c>
+      <c r="AC3">
+        <v>11664000.0</v>
+      </c>
+      <c r="AD3">
+        <v>11431000.0</v>
+      </c>
+      <c r="AE3">
+        <v>11226000.0</v>
+      </c>
+      <c r="AF3">
+        <v>10776000.0</v>
+      </c>
+      <c r="AG3">
+        <v>7932000.0</v>
+      </c>
+      <c r="AH3">
+        <v>7731000.0</v>
+      </c>
+      <c r="AI3">
+        <v>7713000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>8943000.0</v>
+      </c>
+      <c r="AK3">
+        <v>8994000.0</v>
+      </c>
+      <c r="AL3">
+        <v>9089000.0</v>
+      </c>
+      <c r="AM3">
+        <v>9148000.0</v>
+      </c>
+      <c r="AN3">
+        <v>9900000.0</v>
+      </c>
+      <c r="AO3">
+        <v>10048000.0</v>
+      </c>
+      <c r="AP3">
+        <v>10347000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>10405000.0</v>
+      </c>
+      <c r="AR3">
+        <v>10405000.0</v>
+      </c>
+      <c r="AS3">
+        <v>10994000.0</v>
+      </c>
+      <c r="AT3">
+        <v>10892000.0</v>
+      </c>
+      <c r="AU3">
+        <v>10449000.0</v>
+      </c>
+      <c r="AV3">
+        <v>10421000.0</v>
+      </c>
+      <c r="AW3">
+        <v>9512000.0</v>
+      </c>
+      <c r="AX3">
+        <v>9503000.0</v>
+      </c>
+      <c r="AY3">
+        <v>9504000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>9565000.0</v>
+      </c>
+      <c r="BA3">
+        <v>9564000.0</v>
+      </c>
+      <c r="BB3">
+        <v>9596000.0</v>
+      </c>
+      <c r="BC3">
+        <v>9541000.0</v>
+      </c>
+      <c r="BD3">
+        <v>9536000.0</v>
+      </c>
+      <c r="BE3">
+        <v>9614000.0</v>
+      </c>
+      <c r="BF3">
+        <v>9635000.0</v>
+      </c>
+      <c r="BG3">
+        <v>9440000.0</v>
+      </c>
+      <c r="BH3">
+        <v>9546000.0</v>
+      </c>
+      <c r="BI3">
+        <v>9587000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>9459000.0</v>
+      </c>
+      <c r="BK3">
+        <v>9420000.0</v>
+      </c>
+      <c r="BL3">
+        <v>9420000.0</v>
+      </c>
+      <c r="BM3">
+        <v>9571000.0</v>
+      </c>
+      <c r="BN3">
+        <v>9455000.0</v>
+      </c>
+      <c r="BO3">
+        <v>9341000.0</v>
+      </c>
+      <c r="BP3">
+        <v>9536000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>9072000.0</v>
+      </c>
+      <c r="BR3">
+        <v>8675000.0</v>
+      </c>
+      <c r="BS3">
+        <v>8475000.0</v>
+      </c>
+      <c r="BT3">
+        <v>5829000.0</v>
+      </c>
+      <c r="BU3">
+        <v>5164000.0</v>
+      </c>
+      <c r="BV3">
+        <v>4814000.0</v>
+      </c>
+      <c r="BW3">
+        <v>5020000.0</v>
+      </c>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3">
+        <v>3753000.0</v>
+      </c>
+      <c r="CB3"/>
+      <c r="CC3"/>
     </row>
     <row r="4" spans="1:81">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>145</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
+      <c r="BU4">
+        <v>0.0</v>
+      </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
+      <c r="BX4">
+        <v>0.0</v>
+      </c>
+      <c r="BY4">
+        <v>0.0</v>
+      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
+      <c r="CC4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:81">
+      <c r="A5" t="s">
+        <v>146</v>
+      </c>
+      <c r="B5">
+        <v>101116000.0</v>
+      </c>
+      <c r="C5">
+        <v>103168000.0</v>
+      </c>
+      <c r="D5">
+        <v>111566000.0</v>
+      </c>
+      <c r="E5">
+        <v>104561000.0</v>
+      </c>
+      <c r="F5">
+        <v>106033000.0</v>
+      </c>
+      <c r="G5">
+        <v>133261000.0</v>
+      </c>
+      <c r="H5">
+        <v>100357000.0</v>
+      </c>
+      <c r="I5">
+        <v>93687000.0</v>
+      </c>
+      <c r="J5">
+        <v>97921000.0</v>
+      </c>
+      <c r="K5">
+        <v>102100000.0</v>
+      </c>
+      <c r="L5">
+        <v>78693000.0</v>
+      </c>
+      <c r="M5">
+        <v>96686000.0</v>
+      </c>
+      <c r="N5">
+        <v>88686000.0</v>
+      </c>
+      <c r="O5">
+        <v>85707000.0</v>
+      </c>
+      <c r="P5">
+        <v>85410000.0</v>
+      </c>
+      <c r="Q5">
+        <v>108087000.0</v>
+      </c>
+      <c r="R5">
+        <v>85742000.0</v>
+      </c>
+      <c r="S5">
+        <v>88925000.0</v>
+      </c>
+      <c r="T5">
+        <v>83402000.0</v>
+      </c>
+      <c r="U5">
+        <v>80403000.0</v>
+      </c>
+      <c r="V5">
+        <v>46074000.0</v>
+      </c>
+      <c r="W5">
+        <v>30899000.0</v>
+      </c>
+      <c r="X5">
+        <v>26820000.0</v>
+      </c>
+      <c r="Y5">
+        <v>29588000.0</v>
+      </c>
+      <c r="Z5">
+        <v>29503000.0</v>
+      </c>
+      <c r="AA5">
+        <v>21055000.0</v>
+      </c>
+      <c r="AB5">
+        <v>27296000.0</v>
+      </c>
+      <c r="AC5">
+        <v>29138000.0</v>
+      </c>
+      <c r="AD5">
+        <v>27786000.0</v>
+      </c>
+      <c r="AE5">
+        <v>30186000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-55572000.0</v>
+      </c>
+      <c r="AG5">
+        <v>15638000.0</v>
+      </c>
+      <c r="AH5">
+        <v>15987000.0</v>
+      </c>
+      <c r="AI5">
+        <v>15766000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-71578000.0</v>
+      </c>
+      <c r="AK5">
+        <v>20498000.0</v>
+      </c>
+      <c r="AL5">
+        <v>18621000.0</v>
+      </c>
+      <c r="AM5">
+        <v>18979000.0</v>
+      </c>
+      <c r="AN5">
+        <v>-44328000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-11297000.0</v>
+      </c>
+      <c r="AP5">
+        <v>17959000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>18429000.0</v>
+      </c>
+      <c r="AR5">
+        <v>18429000.0</v>
+      </c>
+      <c r="AS5">
+        <v>-28251000.0</v>
+      </c>
+      <c r="AT5">
+        <v>15470000.0</v>
+      </c>
+      <c r="AU5">
+        <v>12666000.0</v>
+      </c>
+      <c r="AV5">
+        <v>11617000.0</v>
+      </c>
+      <c r="AW5">
+        <v>18683000.0</v>
+      </c>
+      <c r="AX5">
+        <v>9753000.0</v>
+      </c>
+      <c r="AY5">
+        <v>10862000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>12816000.0</v>
+      </c>
+      <c r="BA5">
+        <v>13462000.0</v>
+      </c>
+      <c r="BB5">
+        <v>12808000.0</v>
+      </c>
+      <c r="BC5">
+        <v>12156000.0</v>
+      </c>
+      <c r="BD5">
+        <v>13250000.0</v>
+      </c>
+      <c r="BE5">
+        <v>17313000.0</v>
+      </c>
+      <c r="BF5">
+        <v>17083000.0</v>
+      </c>
+      <c r="BG5">
+        <v>15683000.0</v>
+      </c>
+      <c r="BH5">
+        <v>16314000.0</v>
+      </c>
+      <c r="BI5">
+        <v>15589000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>-6029000.0</v>
+      </c>
+      <c r="BK5">
+        <v>16818000.0</v>
+      </c>
+      <c r="BL5">
+        <v>16818000.0</v>
+      </c>
+      <c r="BM5">
+        <v>17675000.0</v>
+      </c>
+      <c r="BN5">
+        <v>18027000.0</v>
+      </c>
+      <c r="BO5">
+        <v>18969000.0</v>
+      </c>
+      <c r="BP5">
+        <v>18428000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>16707000.0</v>
+      </c>
+      <c r="BR5">
+        <v>14778000.0</v>
+      </c>
+      <c r="BS5">
+        <v>13869000.0</v>
+      </c>
+      <c r="BT5">
+        <v>10124000.0</v>
+      </c>
+      <c r="BU5">
+        <v>3008000.0</v>
+      </c>
+      <c r="BV5">
+        <v>8898000.0</v>
+      </c>
+      <c r="BW5">
+        <v>8885000.0</v>
+      </c>
+      <c r="BX5">
+        <v>0.0</v>
+      </c>
+      <c r="BY5">
+        <v>0.0</v>
+      </c>
+      <c r="BZ5">
+        <v>0.0</v>
+      </c>
+      <c r="CA5">
+        <v>5949000.0</v>
+      </c>
+      <c r="CB5">
+        <v>0.0</v>
+      </c>
+      <c r="CC5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:81">
+      <c r="A6" t="s">
+        <v>147</v>
+      </c>
+      <c r="B6">
+        <v>128880000.0</v>
+      </c>
+      <c r="C6">
+        <v>136640000.0</v>
+      </c>
+      <c r="D6">
+        <v>146308000.0</v>
+      </c>
+      <c r="E6">
+        <v>138612000.0</v>
+      </c>
+      <c r="F6">
+        <v>136361000.0</v>
+      </c>
+      <c r="G6">
+        <v>159840000.0</v>
+      </c>
+      <c r="H6">
+        <v>131096000.0</v>
+      </c>
+      <c r="I6">
+        <v>117134000.0</v>
+      </c>
+      <c r="J6">
+        <v>122461000.0</v>
+      </c>
+      <c r="K6">
+        <v>126370000.0</v>
+      </c>
+      <c r="L6">
+        <v>109647000.0</v>
+      </c>
+      <c r="M6">
+        <v>119148000.0</v>
+      </c>
+      <c r="N6">
+        <v>110858000.0</v>
+      </c>
+      <c r="O6">
+        <v>103527000.0</v>
+      </c>
+      <c r="P6">
+        <v>138791000.0</v>
+      </c>
+      <c r="Q6">
+        <v>119304000.0</v>
+      </c>
+      <c r="R6">
+        <v>106015000.0</v>
+      </c>
+      <c r="S6">
+        <v>95922000.0</v>
+      </c>
+      <c r="T6">
+        <v>84285000.0</v>
+      </c>
+      <c r="U6">
+        <v>85486328.0</v>
+      </c>
+      <c r="V6">
+        <v>59210000.0</v>
+      </c>
+      <c r="W6">
+        <v>42780000.0</v>
+      </c>
+      <c r="X6">
+        <v>38375000.0</v>
+      </c>
+      <c r="Y6">
+        <v>41432000.0</v>
+      </c>
+      <c r="Z6">
+        <v>41081000.0</v>
+      </c>
+      <c r="AA6">
+        <v>33082000.0</v>
+      </c>
+      <c r="AB6">
+        <v>38821000.0</v>
+      </c>
+      <c r="AC6">
+        <v>40802000.0</v>
+      </c>
+      <c r="AD6">
+        <v>39217000.0</v>
+      </c>
+      <c r="AE6">
+        <v>41412000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-44796000.0</v>
+      </c>
+      <c r="AG6">
+        <v>23570000.0</v>
+      </c>
+      <c r="AH6">
+        <v>23718000.0</v>
+      </c>
+      <c r="AI6">
+        <v>23479000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-62635000.0</v>
+      </c>
+      <c r="AK6">
+        <v>29492000.0</v>
+      </c>
+      <c r="AL6">
+        <v>27710000.0</v>
+      </c>
+      <c r="AM6">
+        <v>28127000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-34428000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-1249000.0</v>
+      </c>
+      <c r="AP6">
+        <v>28306000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>28834000.0</v>
+      </c>
+      <c r="AR6">
+        <v>28834000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-17257000.0</v>
+      </c>
+      <c r="AT6">
+        <v>26362000.0</v>
+      </c>
+      <c r="AU6">
+        <v>23115000.0</v>
+      </c>
+      <c r="AV6">
+        <v>22038000.0</v>
+      </c>
+      <c r="AW6">
+        <v>28195000.0</v>
+      </c>
+      <c r="AX6">
+        <v>19256000.0</v>
+      </c>
+      <c r="AY6">
+        <v>20366000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>22381000.0</v>
+      </c>
+      <c r="BA6">
+        <v>23026000.0</v>
+      </c>
+      <c r="BB6">
+        <v>22404000.0</v>
+      </c>
+      <c r="BC6">
+        <v>21697000.0</v>
+      </c>
+      <c r="BD6">
+        <v>22786000.0</v>
+      </c>
+      <c r="BE6">
+        <v>26927000.0</v>
+      </c>
+      <c r="BF6">
+        <v>26718000.0</v>
+      </c>
+      <c r="BG6">
+        <v>25123000.0</v>
+      </c>
+      <c r="BH6">
+        <v>25860000.0</v>
+      </c>
+      <c r="BI6">
+        <v>25176000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>3430000.0</v>
+      </c>
+      <c r="BK6">
+        <v>26238000.0</v>
+      </c>
+      <c r="BL6">
+        <v>26238000.0</v>
+      </c>
+      <c r="BM6">
+        <v>27246000.0</v>
+      </c>
+      <c r="BN6">
+        <v>27482000.0</v>
+      </c>
+      <c r="BO6">
+        <v>28310000.0</v>
+      </c>
+      <c r="BP6">
+        <v>27964000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>25779000.0</v>
+      </c>
+      <c r="BR6">
+        <v>23453000.0</v>
+      </c>
+      <c r="BS6">
+        <v>22344000.0</v>
+      </c>
+      <c r="BT6">
+        <v>15953000.0</v>
+      </c>
+      <c r="BU6">
+        <v>8172000.0</v>
+      </c>
+      <c r="BV6">
+        <v>13712000.0</v>
+      </c>
+      <c r="BW6">
+        <v>13905000.0</v>
+      </c>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6">
+        <v>9702000.0</v>
+      </c>
+      <c r="CB6"/>
+      <c r="CC6"/>
+    </row>
+    <row r="7" spans="1:81">
+      <c r="A7" t="s">
+        <v>148</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
+      <c r="BQ7">
+        <v>0.0</v>
+      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
+      <c r="BU7">
+        <v>0.0</v>
+      </c>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
+      <c r="BX7">
+        <v>0.0</v>
+      </c>
+      <c r="BY7">
+        <v>0.0</v>
+      </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
+      <c r="CB7">
+        <v>0.0</v>
+      </c>
+      <c r="CC7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:81">
+      <c r="A8" t="s">
+        <v>149</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
+      <c r="BQ8">
+        <v>0.0</v>
+      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
+      <c r="BU8">
+        <v>0.0</v>
+      </c>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
+        <v>0.0</v>
+      </c>
+      <c r="BY8">
+        <v>0.0</v>
+      </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
+        <v>0.0</v>
+      </c>
+      <c r="CC8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:81">
+      <c r="A9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B9">
+        <v>94617000.0</v>
+      </c>
+      <c r="C9">
+        <v>106265000.0</v>
+      </c>
+      <c r="D9">
+        <v>97377000.0</v>
+      </c>
+      <c r="E9">
+        <v>102962000.0</v>
+      </c>
+      <c r="F9">
+        <v>102627000.0</v>
+      </c>
+      <c r="G9">
+        <v>101431000.0</v>
+      </c>
+      <c r="H9">
+        <v>99100000.0</v>
+      </c>
+      <c r="I9">
+        <v>94571000.0</v>
+      </c>
+      <c r="J9">
+        <v>96389000.0</v>
+      </c>
+      <c r="K9">
+        <v>102188000.0</v>
+      </c>
+      <c r="L9">
+        <v>100636000.0</v>
+      </c>
+      <c r="M9">
+        <v>96887000.0</v>
+      </c>
+      <c r="N9">
+        <v>88139000.0</v>
+      </c>
+      <c r="O9">
+        <v>86523000.0</v>
+      </c>
+      <c r="P9">
+        <v>83812000.0</v>
+      </c>
+      <c r="Q9">
+        <v>96576000.0</v>
+      </c>
+      <c r="R9">
+        <v>77075000.0</v>
+      </c>
+      <c r="S9">
+        <v>77123000.0</v>
+      </c>
+      <c r="T9">
+        <v>86766000.0</v>
+      </c>
+      <c r="U9">
+        <v>75259000.0</v>
+      </c>
+      <c r="V9">
+        <v>37532000.0</v>
+      </c>
+      <c r="W9">
+        <v>34546000.0</v>
+      </c>
+      <c r="X9">
+        <v>27818000.0</v>
+      </c>
+      <c r="Y9">
+        <v>30254000.0</v>
+      </c>
+      <c r="Z9">
+        <v>32916000.0</v>
+      </c>
+      <c r="AA9">
+        <v>30418000.0</v>
+      </c>
+      <c r="AB9">
+        <v>29075000.0</v>
+      </c>
+      <c r="AC9">
+        <v>30816000.0</v>
+      </c>
+      <c r="AD9">
+        <v>29241000.0</v>
+      </c>
+      <c r="AE9">
+        <v>31250000.0</v>
+      </c>
+      <c r="AF9">
+        <v>20200000.0</v>
+      </c>
+      <c r="AG9">
+        <v>16590000.0</v>
+      </c>
+      <c r="AH9">
+        <v>16643000.0</v>
+      </c>
+      <c r="AI9">
+        <v>17420000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>16898000.0</v>
+      </c>
+      <c r="AK9">
+        <v>21170000.0</v>
+      </c>
+      <c r="AL9">
+        <v>19850000.0</v>
+      </c>
+      <c r="AM9">
+        <v>19632000.0</v>
+      </c>
+      <c r="AN9">
+        <v>19797000.0</v>
+      </c>
+      <c r="AO9">
+        <v>18814000.0</v>
+      </c>
+      <c r="AP9">
+        <v>19139000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>20274000.0</v>
+      </c>
+      <c r="AR9">
+        <v>20274000.0</v>
+      </c>
+      <c r="AS9">
+        <v>17916000.0</v>
+      </c>
+      <c r="AT9">
+        <v>16896000.0</v>
+      </c>
+      <c r="AU9">
+        <v>14300000.0</v>
+      </c>
+      <c r="AV9">
+        <v>13299000.0</v>
+      </c>
+      <c r="AW9">
+        <v>11695000.0</v>
+      </c>
+      <c r="AX9">
+        <v>11319000.0</v>
+      </c>
+      <c r="AY9">
+        <v>12473000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>14213000.0</v>
+      </c>
+      <c r="BA9">
+        <v>14840000.0</v>
+      </c>
+      <c r="BB9">
+        <v>14132000.0</v>
+      </c>
+      <c r="BC9">
+        <v>13594000.0</v>
+      </c>
+      <c r="BD9">
+        <v>14587000.0</v>
+      </c>
+      <c r="BE9">
+        <v>28258000.0</v>
+      </c>
+      <c r="BF9">
+        <v>28013000.0</v>
+      </c>
+      <c r="BG9">
+        <v>26693000.0</v>
+      </c>
+      <c r="BH9">
+        <v>28244000.0</v>
+      </c>
+      <c r="BI9">
+        <v>26926000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>27520000.0</v>
+      </c>
+      <c r="BK9">
+        <v>28061000.0</v>
+      </c>
+      <c r="BL9">
+        <v>28061000.0</v>
+      </c>
+      <c r="BM9">
+        <v>29104000.0</v>
+      </c>
+      <c r="BN9">
+        <v>29455000.0</v>
+      </c>
+      <c r="BO9">
+        <v>29559000.0</v>
+      </c>
+      <c r="BP9">
+        <v>30033000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>27338000.0</v>
+      </c>
+      <c r="BR9">
+        <v>25685000.0</v>
+      </c>
+      <c r="BS9">
+        <v>24286000.0</v>
+      </c>
+      <c r="BT9">
+        <v>18381000.0</v>
+      </c>
+      <c r="BU9">
+        <v>16024000.0</v>
+      </c>
+      <c r="BV9">
+        <v>16118000.0</v>
+      </c>
+      <c r="BW9">
+        <v>23894000.0</v>
+      </c>
+      <c r="BX9">
+        <v>0.0</v>
+      </c>
+      <c r="BY9">
+        <v>0.0</v>
+      </c>
+      <c r="BZ9">
+        <v>0.0</v>
+      </c>
+      <c r="CA9">
+        <v>76985000.0</v>
+      </c>
+      <c r="CB9">
+        <v>0.0</v>
+      </c>
+      <c r="CC9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:81">
+      <c r="A10" t="s">
+        <v>151</v>
+      </c>
+      <c r="B10">
+        <v>91676000.0</v>
+      </c>
+      <c r="C10">
+        <v>93829000.0</v>
+      </c>
+      <c r="D10">
+        <v>102605000.0</v>
+      </c>
+      <c r="E10">
+        <v>95019000.0</v>
+      </c>
+      <c r="F10">
+        <v>95437000.0</v>
+      </c>
+      <c r="G10">
+        <v>123394000.0</v>
+      </c>
+      <c r="H10">
+        <v>92564000.0</v>
+      </c>
+      <c r="I10">
+        <v>81147000.0</v>
+      </c>
+      <c r="J10">
+        <v>88028000.0</v>
+      </c>
+      <c r="K10">
+        <v>91890000.0</v>
+      </c>
+      <c r="L10">
+        <v>67492000.0</v>
+      </c>
+      <c r="M10">
+        <v>85071000.0</v>
+      </c>
+      <c r="N10">
+        <v>77781000.0</v>
+      </c>
+      <c r="O10">
+        <v>74604000.0</v>
+      </c>
+      <c r="P10">
+        <v>75005000.0</v>
+      </c>
+      <c r="Q10">
+        <v>91945000.0</v>
+      </c>
+      <c r="R10">
+        <v>55735000.0</v>
+      </c>
+      <c r="S10">
+        <v>70190000.0</v>
+      </c>
+      <c r="T10">
+        <v>68477000.0</v>
+      </c>
+      <c r="U10">
+        <v>65355000.0</v>
+      </c>
+      <c r="V10">
+        <v>32076000.0</v>
+      </c>
+      <c r="W10">
+        <v>5643000.0</v>
+      </c>
+      <c r="X10">
+        <v>11999000.0</v>
+      </c>
+      <c r="Y10">
+        <v>14594000.0</v>
+      </c>
+      <c r="Z10">
+        <v>13519000.0</v>
+      </c>
+      <c r="AA10">
+        <v>1500000.0</v>
+      </c>
+      <c r="AB10">
+        <v>8786000.0</v>
+      </c>
+      <c r="AC10">
+        <v>10714000.0</v>
+      </c>
+      <c r="AD10">
+        <v>9078000.0</v>
+      </c>
+      <c r="AE10">
+        <v>10834000.0</v>
+      </c>
+      <c r="AF10">
+        <v>-71742000.0</v>
+      </c>
+      <c r="AG10">
+        <v>4643000.0</v>
+      </c>
+      <c r="AH10">
+        <v>4816000.0</v>
+      </c>
+      <c r="AI10">
+        <v>4973000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-99050000.0</v>
+      </c>
+      <c r="AK10">
+        <v>9659000.0</v>
+      </c>
+      <c r="AL10">
+        <v>7595000.0</v>
+      </c>
+      <c r="AM10">
+        <v>7570000.0</v>
+      </c>
+      <c r="AN10">
+        <v>-54293000.0</v>
+      </c>
+      <c r="AO10">
+        <v>-22902000.0</v>
+      </c>
+      <c r="AP10">
+        <v>6817000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>5329000.0</v>
+      </c>
+      <c r="AR10">
+        <v>5329000.0</v>
+      </c>
+      <c r="AS10">
+        <v>-40309000.0</v>
+      </c>
+      <c r="AT10">
+        <v>3660000.0</v>
+      </c>
+      <c r="AU10">
+        <v>801000.0</v>
+      </c>
+      <c r="AV10">
+        <v>-147000.0</v>
+      </c>
+      <c r="AW10">
+        <v>6734000.0</v>
+      </c>
+      <c r="AX10">
+        <v>-2264000.0</v>
+      </c>
+      <c r="AY10">
+        <v>1863000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>7926000.0</v>
+      </c>
+      <c r="BA10">
+        <v>7288000.0</v>
+      </c>
+      <c r="BB10">
+        <v>10144000.0</v>
+      </c>
+      <c r="BC10">
+        <v>7256000.0</v>
+      </c>
+      <c r="BD10">
+        <v>8159000.0</v>
+      </c>
+      <c r="BE10">
+        <v>8365000.0</v>
+      </c>
+      <c r="BF10">
+        <v>7592000.0</v>
+      </c>
+      <c r="BG10">
+        <v>7940000.0</v>
+      </c>
+      <c r="BH10">
+        <v>10648000.0</v>
+      </c>
+      <c r="BI10">
+        <v>-744000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>-11617000.0</v>
+      </c>
+      <c r="BK10">
+        <v>10858000.0</v>
+      </c>
+      <c r="BL10">
+        <v>10858000.0</v>
+      </c>
+      <c r="BM10">
+        <v>-2947000.0</v>
+      </c>
+      <c r="BN10">
+        <v>-4939000.0</v>
+      </c>
+      <c r="BO10">
+        <v>3309000.0</v>
+      </c>
+      <c r="BP10">
+        <v>12493000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>-3642000.0</v>
+      </c>
+      <c r="BR10">
+        <v>22785000.0</v>
+      </c>
+      <c r="BS10">
+        <v>11179000.0</v>
+      </c>
+      <c r="BT10">
+        <v>-43563000.0</v>
+      </c>
+      <c r="BU10">
+        <v>-1223000.0</v>
+      </c>
+      <c r="BV10">
+        <v>7707000.0</v>
+      </c>
+      <c r="BW10">
+        <v>651000.0</v>
+      </c>
+      <c r="BX10">
+        <v>2962000.0</v>
+      </c>
+      <c r="BY10">
+        <v>3477000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>3626000.0</v>
+      </c>
+      <c r="CA10">
+        <v>3451000.0</v>
+      </c>
+      <c r="CB10">
+        <v>3624000.0</v>
+      </c>
+      <c r="CC10">
+        <v>1207000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:81">
+      <c r="A11" t="s">
+        <v>152</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11">
+        <v>1000.0</v>
+      </c>
+      <c r="K11">
+        <v>24226724.0</v>
+      </c>
+      <c r="L11">
+        <v>443000.0</v>
+      </c>
+      <c r="M11">
+        <v>12830000.0</v>
+      </c>
+      <c r="N11">
+        <v>5000.0</v>
+      </c>
+      <c r="O11">
+        <v>2785000.0</v>
+      </c>
+      <c r="P11">
+        <v>10129000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-50000.0</v>
+      </c>
+      <c r="R11">
+        <v>27851000.0</v>
+      </c>
+      <c r="S11">
+        <v>13550000.0</v>
+      </c>
+      <c r="T11">
+        <v>-2000.0</v>
+      </c>
+      <c r="U11">
+        <v>58000.0</v>
+      </c>
+      <c r="V11">
+        <v>14547000.0</v>
+      </c>
+      <c r="W11">
+        <v>25640000.0</v>
+      </c>
+      <c r="X11">
+        <v>-1000.0</v>
+      </c>
+      <c r="Y11">
+        <v>47000.0</v>
+      </c>
+      <c r="Z11">
+        <v>3000.0</v>
+      </c>
+      <c r="AA11">
+        <v>19576000.0</v>
+      </c>
+      <c r="AB11">
+        <v>43000.0</v>
+      </c>
+      <c r="AC11">
+        <v>19305000.0</v>
+      </c>
+      <c r="AD11">
+        <v>-56000.0</v>
+      </c>
+      <c r="AE11">
+        <v>16000.0</v>
+      </c>
+      <c r="AF11">
+        <v>-4000.0</v>
+      </c>
+      <c r="AG11">
+        <v>13000.0</v>
+      </c>
+      <c r="AH11">
+        <v>31000.0</v>
+      </c>
+      <c r="AI11">
+        <v>15000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>9000.0</v>
+      </c>
+      <c r="AK11">
+        <v>15000.0</v>
+      </c>
+      <c r="AL11">
+        <v>6000.0</v>
+      </c>
+      <c r="AM11">
+        <v>10000.0</v>
+      </c>
+      <c r="AN11">
+        <v>14000.0</v>
+      </c>
+      <c r="AO11">
+        <v>17000.0</v>
+      </c>
+      <c r="AP11">
+        <v>9000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>6000.0</v>
+      </c>
+      <c r="AR11">
+        <v>6000.0</v>
+      </c>
+      <c r="AS11">
+        <v>9000.0</v>
+      </c>
+      <c r="AT11">
+        <v>19000.0</v>
+      </c>
+      <c r="AU11">
+        <v>11000.0</v>
+      </c>
+      <c r="AV11">
+        <v>17000.0</v>
+      </c>
+      <c r="AW11">
+        <v>16000.0</v>
+      </c>
+      <c r="AX11">
+        <v>22000.0</v>
+      </c>
+      <c r="AY11">
+        <v>20000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>34000.0</v>
+      </c>
+      <c r="BA11">
+        <v>24000.0</v>
+      </c>
+      <c r="BB11">
+        <v>16000.0</v>
+      </c>
+      <c r="BC11">
+        <v>22000.0</v>
+      </c>
+      <c r="BD11">
+        <v>38000.0</v>
+      </c>
+      <c r="BE11">
+        <v>22000.0</v>
+      </c>
+      <c r="BF11">
+        <v>78000.0</v>
+      </c>
+      <c r="BG11">
+        <v>-10000.0</v>
+      </c>
+      <c r="BH11">
+        <v>-212000.0</v>
+      </c>
+      <c r="BI11">
+        <v>191000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>76000.0</v>
+      </c>
+      <c r="BK11">
+        <v>19000.0</v>
+      </c>
+      <c r="BL11">
+        <v>19000.0</v>
+      </c>
+      <c r="BM11">
+        <v>579000.0</v>
+      </c>
+      <c r="BN11">
+        <v>15000.0</v>
+      </c>
+      <c r="BO11">
+        <v>28000.0</v>
+      </c>
+      <c r="BP11">
+        <v>145000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>251000.0</v>
+      </c>
+      <c r="BR11">
+        <v>23000.0</v>
+      </c>
+      <c r="BS11">
+        <v>26000.0</v>
+      </c>
+      <c r="BT11">
+        <v>92000.0</v>
+      </c>
+      <c r="BU11">
+        <v>10000.0</v>
+      </c>
+      <c r="BV11">
+        <v>7000.0</v>
+      </c>
+      <c r="BW11">
+        <v>16000.0</v>
+      </c>
+      <c r="BX11">
+        <v>1483000.0</v>
+      </c>
+      <c r="BY11">
+        <v>1812000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>2074000.0</v>
+      </c>
+      <c r="CA11">
+        <v>1639000.0</v>
+      </c>
+      <c r="CB11">
+        <v>1633000.0</v>
+      </c>
+      <c r="CC11">
+        <v>550000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:81">
+      <c r="A12" t="s">
+        <v>153</v>
+      </c>
+      <c r="B12">
+        <v>9440000.0</v>
+      </c>
+      <c r="C12">
+        <v>9339000.0</v>
+      </c>
+      <c r="D12">
+        <v>8961000.0</v>
+      </c>
+      <c r="E12">
+        <v>9542000.0</v>
+      </c>
+      <c r="F12">
+        <v>10596000.0</v>
+      </c>
+      <c r="G12">
+        <v>9867000.0</v>
+      </c>
+      <c r="H12">
+        <v>7793000.0</v>
+      </c>
+      <c r="I12">
+        <v>12540000.0</v>
+      </c>
+      <c r="J12">
+        <v>9893000.0</v>
+      </c>
+      <c r="K12">
+        <v>10450000.0</v>
+      </c>
+      <c r="L12">
+        <v>11201000.0</v>
+      </c>
+      <c r="M12">
+        <v>11615000.0</v>
+      </c>
+      <c r="N12">
+        <v>10905000.0</v>
+      </c>
+      <c r="O12">
+        <v>11103000.0</v>
+      </c>
+      <c r="P12">
+        <v>10405000.0</v>
+      </c>
+      <c r="Q12">
+        <v>16142000.0</v>
+      </c>
+      <c r="R12">
+        <v>30007000.0</v>
+      </c>
+      <c r="S12">
+        <v>18735000.0</v>
+      </c>
+      <c r="T12">
+        <v>14925000.0</v>
+      </c>
+      <c r="U12">
+        <v>15048000.0</v>
+      </c>
+      <c r="V12">
+        <v>13998000.0</v>
+      </c>
+      <c r="W12">
+        <v>25256000.0</v>
+      </c>
+      <c r="X12">
+        <v>14821000.0</v>
+      </c>
+      <c r="Y12">
+        <v>14994000.0</v>
+      </c>
+      <c r="Z12">
+        <v>15984000.0</v>
+      </c>
+      <c r="AA12">
+        <v>19555000.0</v>
+      </c>
+      <c r="AB12">
+        <v>18510000.0</v>
+      </c>
+      <c r="AC12">
+        <v>18424000.0</v>
+      </c>
+      <c r="AD12">
+        <v>18708000.0</v>
+      </c>
+      <c r="AE12">
+        <v>19352000.0</v>
+      </c>
+      <c r="AF12">
+        <v>16174000.0</v>
+      </c>
+      <c r="AG12">
+        <v>10977000.0</v>
+      </c>
+      <c r="AH12">
+        <v>10729000.0</v>
+      </c>
+      <c r="AI12">
+        <v>10787000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>27021000.0</v>
+      </c>
+      <c r="AK12">
+        <v>10387000.0</v>
+      </c>
+      <c r="AL12">
+        <v>11026000.0</v>
+      </c>
+      <c r="AM12">
+        <v>10957000.0</v>
+      </c>
+      <c r="AN12">
+        <v>9450000.0</v>
+      </c>
+      <c r="AO12">
+        <v>11075000.0</v>
+      </c>
+      <c r="AP12">
+        <v>11142000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>13100000.0</v>
+      </c>
+      <c r="AR12">
+        <v>13100000.0</v>
+      </c>
+      <c r="AS12">
+        <v>12058000.0</v>
+      </c>
+      <c r="AT12">
+        <v>11810000.0</v>
+      </c>
+      <c r="AU12">
+        <v>11865000.0</v>
+      </c>
+      <c r="AV12">
+        <v>11764000.0</v>
+      </c>
+      <c r="AW12">
+        <v>11949000.0</v>
+      </c>
+      <c r="AX12">
+        <v>12017000.0</v>
+      </c>
+      <c r="AY12">
+        <v>8142000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>4483000.0</v>
+      </c>
+      <c r="BA12">
+        <v>4687000.0</v>
+      </c>
+      <c r="BB12">
+        <v>4776000.0</v>
+      </c>
+      <c r="BC12">
+        <v>4900000.0</v>
+      </c>
+      <c r="BD12">
+        <v>5091000.0</v>
+      </c>
+      <c r="BE12">
+        <v>5272000.0</v>
+      </c>
+      <c r="BF12">
+        <v>5349000.0</v>
+      </c>
+      <c r="BG12">
+        <v>5466000.0</v>
+      </c>
+      <c r="BH12">
+        <v>5136000.0</v>
+      </c>
+      <c r="BI12">
+        <v>4760000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>5058000.0</v>
+      </c>
+      <c r="BK12">
+        <v>5610000.0</v>
+      </c>
+      <c r="BL12">
+        <v>5610000.0</v>
+      </c>
+      <c r="BM12">
+        <v>5963000.0</v>
+      </c>
+      <c r="BN12">
+        <v>6048000.0</v>
+      </c>
+      <c r="BO12">
+        <v>5856000.0</v>
+      </c>
+      <c r="BP12">
+        <v>6107000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>7909000.0</v>
+      </c>
+      <c r="BR12">
+        <v>5554000.0</v>
+      </c>
+      <c r="BS12">
+        <v>4654000.0</v>
+      </c>
+      <c r="BT12">
+        <v>2647000.0</v>
+      </c>
+      <c r="BU12">
+        <v>4217000.0</v>
+      </c>
+      <c r="BV12">
+        <v>6344000.0</v>
+      </c>
+      <c r="BW12">
+        <v>8234000.0</v>
+      </c>
+      <c r="BX12">
+        <v>0.0</v>
+      </c>
+      <c r="BY12">
+        <v>0.0</v>
+      </c>
+      <c r="BZ12">
+        <v>0.0</v>
+      </c>
+      <c r="CA12">
+        <v>2498000.0</v>
+      </c>
+      <c r="CB12">
+        <v>0.0</v>
+      </c>
+      <c r="CC12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:81">
+      <c r="A13" t="s">
+        <v>154</v>
+      </c>
+      <c r="B13">
+        <v>5606000.0</v>
+      </c>
+      <c r="C13">
+        <v>5666000.0</v>
+      </c>
+      <c r="D13">
+        <v>5887000.0</v>
+      </c>
+      <c r="E13">
+        <v>5434000.0</v>
+      </c>
+      <c r="F13">
+        <v>4676000.0</v>
+      </c>
+      <c r="G13">
+        <v>3195000.0</v>
+      </c>
+      <c r="H13">
+        <v>4203000.0</v>
+      </c>
+      <c r="I13">
+        <v>4705000.0</v>
+      </c>
+      <c r="J13">
+        <v>4143000.0</v>
+      </c>
+      <c r="K13">
+        <v>3684000.0</v>
+      </c>
+      <c r="L13">
+        <v>2882000.0</v>
+      </c>
+      <c r="M13">
+        <v>2501000.0</v>
+      </c>
+      <c r="N13">
+        <v>2582000.0</v>
+      </c>
+      <c r="O13">
+        <v>1812000.0</v>
+      </c>
+      <c r="P13">
+        <v>1317000.0</v>
+      </c>
+      <c r="Q13">
+        <v>680000.0</v>
+      </c>
+      <c r="R13">
+        <v>265000.0</v>
+      </c>
+      <c r="S13">
+        <v>250000.0</v>
+      </c>
+      <c r="T13">
+        <v>14845000.0</v>
+      </c>
+      <c r="U13">
+        <v>15043000.0</v>
+      </c>
+      <c r="V13">
+        <v>13877000.0</v>
+      </c>
+      <c r="W13">
+        <v>243000.0</v>
+      </c>
+      <c r="X13">
+        <v>59000.0</v>
+      </c>
+      <c r="Y13">
+        <v>14928000.0</v>
+      </c>
+      <c r="Z13">
+        <v>15791000.0</v>
+      </c>
+      <c r="AA13">
+        <v>18917000.0</v>
+      </c>
+      <c r="AB13">
+        <v>17917000.0</v>
+      </c>
+      <c r="AC13">
+        <v>18010000.0</v>
+      </c>
+      <c r="AD13">
+        <v>18341000.0</v>
+      </c>
+      <c r="AE13">
+        <v>18935000.0</v>
+      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+    </row>
+    <row r="14" spans="1:81">
+      <c r="A14" t="s">
+        <v>155</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
+        <v>0.0</v>
+      </c>
+      <c r="AK14">
+        <v>0.0</v>
+      </c>
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+      <c r="BA14">
+        <v>0.0</v>
+      </c>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
+        <v>0.0</v>
+      </c>
+      <c r="BQ14">
+        <v>0.0</v>
+      </c>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
+        <v>0.0</v>
+      </c>
+      <c r="BU14">
+        <v>0.0</v>
+      </c>
+      <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14">
+        <v>0.0</v>
+      </c>
+      <c r="BX14">
+        <v>0.0</v>
+      </c>
+      <c r="BY14">
+        <v>0.0</v>
+      </c>
+      <c r="BZ14">
+        <v>0.0</v>
+      </c>
+      <c r="CA14">
+        <v>0.0</v>
+      </c>
+      <c r="CB14">
+        <v>0.0</v>
+      </c>
+      <c r="CC14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:81">
+      <c r="A15" t="s">
+        <v>156</v>
+      </c>
+      <c r="B15">
+        <v>91676000.0</v>
+      </c>
+      <c r="C15">
+        <v>93829000.0</v>
+      </c>
+      <c r="D15">
+        <v>102605000.0</v>
+      </c>
+      <c r="E15">
+        <v>95019000.0</v>
+      </c>
+      <c r="F15">
+        <v>95437000.0</v>
+      </c>
+      <c r="G15">
+        <v>123394000.0</v>
+      </c>
+      <c r="H15">
+        <v>92564000.0</v>
+      </c>
+      <c r="I15">
+        <v>81147000.0</v>
+      </c>
+      <c r="J15">
+        <v>88027000.0</v>
+      </c>
+      <c r="K15">
+        <v>91890000.0</v>
+      </c>
+      <c r="L15">
+        <v>67049000.0</v>
+      </c>
+      <c r="M15">
+        <v>85071000.0</v>
+      </c>
+      <c r="N15">
+        <v>77776000.0</v>
+      </c>
+      <c r="O15">
+        <v>74604000.0</v>
+      </c>
+      <c r="P15">
+        <v>75005000.0</v>
+      </c>
+      <c r="Q15">
+        <v>91995000.0</v>
+      </c>
+      <c r="R15">
+        <v>55735000.0</v>
+      </c>
+      <c r="S15">
+        <v>70190000.0</v>
+      </c>
+      <c r="T15">
+        <v>68479000.0</v>
+      </c>
+      <c r="U15">
+        <v>65297000.0</v>
+      </c>
+      <c r="V15">
+        <v>32076000.0</v>
+      </c>
+      <c r="W15">
+        <v>5643000.0</v>
+      </c>
+      <c r="X15">
+        <v>12000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>14547000.0</v>
+      </c>
+      <c r="Z15">
+        <v>13516000.0</v>
+      </c>
+      <c r="AA15">
+        <v>1500000.0</v>
+      </c>
+      <c r="AB15">
+        <v>8743000.0</v>
+      </c>
+      <c r="AC15">
+        <v>10714000.0</v>
+      </c>
+      <c r="AD15">
+        <v>9134000.0</v>
+      </c>
+      <c r="AE15">
+        <v>10818000.0</v>
+      </c>
+      <c r="AF15">
+        <v>-71738000.0</v>
+      </c>
+      <c r="AG15">
+        <v>4630000.0</v>
+      </c>
+      <c r="AH15">
+        <v>4785000.0</v>
+      </c>
+      <c r="AI15">
+        <v>4958000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>-99059000.0</v>
+      </c>
+      <c r="AK15">
+        <v>9644000.0</v>
+      </c>
+      <c r="AL15">
+        <v>7589000.0</v>
+      </c>
+      <c r="AM15">
+        <v>7560000.0</v>
+      </c>
+      <c r="AN15">
+        <v>-54307000.0</v>
+      </c>
+      <c r="AO15">
+        <v>-22919000.0</v>
+      </c>
+      <c r="AP15">
+        <v>6808000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>5323000.0</v>
+      </c>
+      <c r="AR15">
+        <v>5323000.0</v>
+      </c>
+      <c r="AS15">
+        <v>-40318000.0</v>
+      </c>
+      <c r="AT15">
+        <v>3641000.0</v>
+      </c>
+      <c r="AU15">
+        <v>790000.0</v>
+      </c>
+      <c r="AV15">
+        <v>-164000.0</v>
+      </c>
+      <c r="AW15">
+        <v>6718000.0</v>
+      </c>
+      <c r="AX15">
+        <v>-2286000.0</v>
+      </c>
+      <c r="AY15">
+        <v>1843000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>7892000.0</v>
+      </c>
+      <c r="BA15">
+        <v>7264000.0</v>
+      </c>
+      <c r="BB15">
+        <v>10128000.0</v>
+      </c>
+      <c r="BC15">
+        <v>7234000.0</v>
+      </c>
+      <c r="BD15">
+        <v>8121000.0</v>
+      </c>
+      <c r="BE15">
+        <v>8343000.0</v>
+      </c>
+      <c r="BF15">
+        <v>7514000.0</v>
+      </c>
+      <c r="BG15">
+        <v>7950000.0</v>
+      </c>
+      <c r="BH15">
+        <v>10860000.0</v>
+      </c>
+      <c r="BI15">
+        <v>-935000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>-11693000.0</v>
+      </c>
+      <c r="BK15">
+        <v>10839000.0</v>
+      </c>
+      <c r="BL15">
+        <v>10839000.0</v>
+      </c>
+      <c r="BM15">
+        <v>-3526000.0</v>
+      </c>
+      <c r="BN15">
+        <v>-4954000.0</v>
+      </c>
+      <c r="BO15">
+        <v>3281000.0</v>
+      </c>
+      <c r="BP15">
+        <v>12348000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>-3893000.0</v>
+      </c>
+      <c r="BR15">
+        <v>22762000.0</v>
+      </c>
+      <c r="BS15">
+        <v>11153000.0</v>
+      </c>
+      <c r="BT15">
+        <v>-43655000.0</v>
+      </c>
+      <c r="BU15">
+        <v>-1233000.0</v>
+      </c>
+      <c r="BV15">
+        <v>7700000.0</v>
+      </c>
+      <c r="BW15">
+        <v>635000.0</v>
+      </c>
+      <c r="BX15">
+        <v>1479000.0</v>
+      </c>
+      <c r="BY15">
+        <v>1665000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>1552000.0</v>
+      </c>
+      <c r="CA15">
+        <v>3451000.0</v>
+      </c>
+      <c r="CB15">
+        <v>1991000.0</v>
+      </c>
+      <c r="CC15">
+        <v>657000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:81">
+      <c r="A16" t="s">
+        <v>157</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>100221000.0</v>
+      </c>
+      <c r="E16">
+        <v>92635000.0</v>
+      </c>
+      <c r="F16">
+        <v>93053000.0</v>
+      </c>
+      <c r="G16">
+        <v>121010000.0</v>
+      </c>
+      <c r="H16">
+        <v>90180000.0</v>
+      </c>
+      <c r="I16">
+        <v>78763000.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>82687000.0</v>
+      </c>
+      <c r="N16">
+        <v>75392000.0</v>
+      </c>
+      <c r="O16">
+        <v>72220000.0</v>
+      </c>
+      <c r="P16">
+        <v>72621000.0</v>
+      </c>
+      <c r="Q16">
+        <v>89611000.0</v>
+      </c>
+      <c r="R16">
+        <v>50975000.0</v>
+      </c>
+      <c r="S16">
+        <v>70182000.0</v>
+      </c>
+      <c r="T16">
+        <v>66095000.0</v>
+      </c>
+      <c r="U16">
+        <v>62913000.0</v>
+      </c>
+      <c r="V16">
+        <v>30065000.0</v>
+      </c>
+      <c r="W16">
+        <v>4159000.0</v>
+      </c>
+      <c r="X16">
+        <v>-5131000.0</v>
+      </c>
+      <c r="Y16">
+        <v>13590000.0</v>
+      </c>
+      <c r="Z16">
+        <v>12605000.0</v>
+      </c>
+      <c r="AA16">
+        <v>621000.0</v>
+      </c>
+      <c r="AB16">
+        <v>-11231000.0</v>
+      </c>
+      <c r="AC16">
+        <v>4322000.0</v>
+      </c>
+      <c r="AD16">
+        <v>3818000.0</v>
+      </c>
+      <c r="AE16">
+        <v>4362000.0</v>
+      </c>
+      <c r="AF16">
+        <v>-72501000.0</v>
+      </c>
+      <c r="AG16">
+        <v>3864000.0</v>
+      </c>
+      <c r="AH16">
+        <v>4020000.0</v>
+      </c>
+      <c r="AI16">
+        <v>4192000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>-86206000.0</v>
+      </c>
+      <c r="AK16">
+        <v>8878000.0</v>
+      </c>
+      <c r="AL16">
+        <v>6824000.0</v>
+      </c>
+      <c r="AM16">
+        <v>6794000.0</v>
+      </c>
+      <c r="AN16">
+        <v>-68157000.0</v>
+      </c>
+      <c r="AO16">
+        <v>-6043000.0</v>
+      </c>
+      <c r="AP16">
+        <v>6043000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>4557000.0</v>
+      </c>
+      <c r="AR16">
+        <v>6246000.0</v>
+      </c>
+      <c r="AS16">
+        <v>-2876000.0</v>
+      </c>
+      <c r="AT16">
+        <v>2876000.0</v>
+      </c>
+      <c r="AU16">
+        <v>24000.0</v>
+      </c>
+      <c r="AV16">
+        <v>-1373000.0</v>
+      </c>
+      <c r="AW16">
+        <v>6369000.0</v>
+      </c>
+      <c r="AX16">
+        <v>-1843000.0</v>
+      </c>
+      <c r="AY16">
+        <v>1843000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>7893000.0</v>
+      </c>
+      <c r="BA16">
+        <v>7264000.0</v>
+      </c>
+      <c r="BB16">
+        <v>10127000.0</v>
+      </c>
+      <c r="BC16">
+        <v>7234000.0</v>
+      </c>
+      <c r="BD16">
+        <v>8121000.0</v>
+      </c>
+      <c r="BE16">
+        <v>8343000.0</v>
+      </c>
+      <c r="BF16">
+        <v>7514000.0</v>
+      </c>
+      <c r="BG16">
+        <v>7950000.0</v>
+      </c>
+      <c r="BH16">
+        <v>10860000.0</v>
+      </c>
+      <c r="BI16">
+        <v>0.0</v>
+      </c>
+      <c r="BJ16">
+        <v>-10839000.0</v>
+      </c>
+      <c r="BK16">
+        <v>10839000.0</v>
+      </c>
+      <c r="BL16">
+        <v>1227000.0</v>
+      </c>
+      <c r="BM16">
+        <v>0.0</v>
+      </c>
+      <c r="BN16">
+        <v>-3281000.0</v>
+      </c>
+      <c r="BO16">
+        <v>3281000.0</v>
+      </c>
+      <c r="BP16">
+        <v>12348000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>-22762000.0</v>
+      </c>
+      <c r="BR16">
+        <v>22762000.0</v>
+      </c>
+      <c r="BS16">
+        <v>11156000.0</v>
+      </c>
+      <c r="BT16">
+        <v>0.0</v>
+      </c>
+      <c r="BU16">
+        <v>-7700000.0</v>
+      </c>
+      <c r="BV16">
+        <v>7700000.0</v>
+      </c>
+      <c r="BW16">
+        <v>635000.0</v>
+      </c>
+      <c r="BX16">
+        <v>1479000.0</v>
+      </c>
+      <c r="BY16">
+        <v>1665000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>1552000.0</v>
+      </c>
+      <c r="CA16">
+        <v>1987000.0</v>
+      </c>
+      <c r="CB16">
+        <v>1991000.0</v>
+      </c>
+      <c r="CC16">
+        <v>657000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:81">
+      <c r="A17" t="s">
+        <v>158</v>
+      </c>
+      <c r="B17">
+        <v>91676000.0</v>
+      </c>
+      <c r="C17">
+        <v>93829000.0</v>
+      </c>
+      <c r="D17">
+        <v>102605000.0</v>
+      </c>
+      <c r="E17">
+        <v>95019000.0</v>
+      </c>
+      <c r="F17">
+        <v>95437000.0</v>
+      </c>
+      <c r="G17">
+        <v>123394000.0</v>
+      </c>
+      <c r="H17">
+        <v>92564000.0</v>
+      </c>
+      <c r="I17">
+        <v>81147000.0</v>
+      </c>
+      <c r="J17">
+        <v>88027000.0</v>
+      </c>
+      <c r="K17">
+        <v>91890000.0</v>
+      </c>
+      <c r="L17">
+        <v>67049000.0</v>
+      </c>
+      <c r="M17">
+        <v>85071000.0</v>
+      </c>
+      <c r="N17">
+        <v>77776000.0</v>
+      </c>
+      <c r="O17">
+        <v>74604000.0</v>
+      </c>
+      <c r="P17">
+        <v>75005000.0</v>
+      </c>
+      <c r="Q17">
+        <v>91995000.0</v>
+      </c>
+      <c r="R17">
+        <v>56915000.0</v>
+      </c>
+      <c r="S17">
+        <v>72566000.0</v>
+      </c>
+      <c r="T17">
+        <v>68479000.0</v>
+      </c>
+      <c r="U17">
+        <v>65297000.0</v>
+      </c>
+      <c r="V17">
+        <v>32076000.0</v>
+      </c>
+      <c r="W17">
+        <v>5643000.0</v>
+      </c>
+      <c r="X17">
+        <v>12000000.0</v>
+      </c>
+      <c r="Y17">
+        <v>14547000.0</v>
+      </c>
+      <c r="Z17">
+        <v>13516000.0</v>
+      </c>
+      <c r="AA17">
+        <v>1500000.0</v>
+      </c>
+      <c r="AB17">
+        <v>8743000.0</v>
+      </c>
+      <c r="AC17">
+        <v>10714000.0</v>
+      </c>
+      <c r="AD17">
+        <v>9134000.0</v>
+      </c>
+      <c r="AE17">
+        <v>10818000.0</v>
+      </c>
+      <c r="AF17">
+        <v>-71736000.0</v>
+      </c>
+      <c r="AG17">
+        <v>4630000.0</v>
+      </c>
+      <c r="AH17">
+        <v>4785000.0</v>
+      </c>
+      <c r="AI17">
+        <v>4958000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>-106503000.0</v>
+      </c>
+      <c r="AK17">
+        <v>54888000.0</v>
+      </c>
+      <c r="AL17">
+        <v>-30211000.0</v>
+      </c>
+      <c r="AM17">
+        <v>7560000.0</v>
+      </c>
+      <c r="AN17">
+        <v>-65095000.0</v>
+      </c>
+      <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
+        <v>-28875000.0</v>
+      </c>
+      <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
+        <v>6110000.0</v>
+      </c>
+      <c r="AW17">
+        <v>0.0</v>
+      </c>
+      <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
+        <v>32518000.0</v>
+      </c>
+      <c r="BA17">
+        <v>0.0</v>
+      </c>
+      <c r="BB17">
+        <v>0.0</v>
+      </c>
+      <c r="BC17">
+        <v>0.0</v>
+      </c>
+      <c r="BD17">
+        <v>0.0</v>
+      </c>
+      <c r="BE17">
+        <v>0.0</v>
+      </c>
+      <c r="BF17">
+        <v>0.0</v>
+      </c>
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
+        <v>0.0</v>
+      </c>
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
+        <v>0.0</v>
+      </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
+      <c r="BU17">
+        <v>0.0</v>
+      </c>
+      <c r="BV17">
+        <v>0.0</v>
+      </c>
+      <c r="BW17">
+        <v>0.0</v>
+      </c>
+      <c r="BX17">
+        <v>0.0</v>
+      </c>
+      <c r="BY17">
+        <v>0.0</v>
+      </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
+      <c r="CB17">
+        <v>0.0</v>
+      </c>
+      <c r="CC17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:81">
+      <c r="A18" t="s">
+        <v>159</v>
+      </c>
+      <c r="B18">
+        <v>-3834000.0</v>
+      </c>
+      <c r="C18">
+        <v>-3673000.0</v>
+      </c>
+      <c r="D18">
+        <v>-3074000.0</v>
+      </c>
+      <c r="E18">
+        <v>-4108000.0</v>
+      </c>
+      <c r="F18">
+        <v>-5920000.0</v>
+      </c>
+      <c r="G18">
+        <v>-6672000.0</v>
+      </c>
+      <c r="H18">
+        <v>-3590000.0</v>
+      </c>
+      <c r="I18">
+        <v>-7835000.0</v>
+      </c>
+      <c r="J18">
+        <v>-5750000.0</v>
+      </c>
+      <c r="K18">
+        <v>-6766000.0</v>
+      </c>
+      <c r="L18">
+        <v>-8319000.0</v>
+      </c>
+      <c r="M18">
+        <v>-9114000.0</v>
+      </c>
+      <c r="N18">
+        <v>-8323000.0</v>
+      </c>
+      <c r="O18">
+        <v>-9291000.0</v>
+      </c>
+      <c r="P18">
+        <v>-9088000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-15462000.0</v>
+      </c>
+      <c r="R18">
+        <v>-29742000.0</v>
+      </c>
+      <c r="S18">
+        <v>-18485000.0</v>
+      </c>
+      <c r="T18">
+        <v>-14845000.0</v>
+      </c>
+      <c r="U18">
+        <v>-15043000.0</v>
+      </c>
+      <c r="V18">
+        <v>-13877000.0</v>
+      </c>
+      <c r="W18">
+        <v>-25013000.0</v>
+      </c>
+      <c r="X18">
+        <v>-14762000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-14928000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-15791000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-18917000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-17917000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-18010000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-18341000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-18935000.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+    </row>
+    <row r="19" spans="1:81">
+      <c r="A19" t="s">
+        <v>160</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+    </row>
+    <row r="20" spans="1:81">
+      <c r="A20" t="s">
+        <v>161</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
+        <v>87624000.0</v>
+      </c>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
+        <v>92422000.0</v>
+      </c>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
+        <v>44700000.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>44700000.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20">
+        <v>0.0</v>
+      </c>
+      <c r="BQ20">
+        <v>0.0</v>
+      </c>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
+      <c r="BU20">
+        <v>0.0</v>
+      </c>
+      <c r="BV20">
+        <v>0.0</v>
+      </c>
+      <c r="BW20">
+        <v>0.0</v>
+      </c>
+      <c r="BX20">
+        <v>0.0</v>
+      </c>
+      <c r="BY20">
+        <v>0.0</v>
+      </c>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
+      <c r="CB20">
+        <v>0.0</v>
+      </c>
+      <c r="CC20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:81">
+      <c r="A21" t="s">
+        <v>162</v>
+      </c>
+      <c r="B21">
+        <v>87442000.0</v>
+      </c>
+      <c r="C21">
+        <v>97418000.0</v>
+      </c>
+      <c r="D21">
+        <v>87716000.0</v>
+      </c>
+      <c r="E21">
+        <v>99217000.0</v>
+      </c>
+      <c r="F21">
+        <v>101762000.0</v>
+      </c>
+      <c r="G21">
+        <v>128498000.0</v>
+      </c>
+      <c r="H21">
+        <v>96009000.0</v>
+      </c>
+      <c r="I21">
+        <v>92189000.0</v>
+      </c>
+      <c r="J21">
+        <v>93842000.0</v>
+      </c>
+      <c r="K21">
+        <v>97099000.0</v>
+      </c>
+      <c r="L21">
+        <v>78854000.0</v>
+      </c>
+      <c r="M21">
+        <v>94157000.0</v>
+      </c>
+      <c r="N21">
+        <v>85109000.0</v>
+      </c>
+      <c r="O21">
+        <v>85098000.0</v>
+      </c>
+      <c r="P21">
+        <v>85134000.0</v>
+      </c>
+      <c r="Q21">
+        <v>101725000.0</v>
+      </c>
+      <c r="R21">
+        <v>83586000.0</v>
+      </c>
+      <c r="S21">
+        <v>83740000.0</v>
+      </c>
+      <c r="T21">
+        <v>82197000.0</v>
+      </c>
+      <c r="U21">
+        <v>79644000.0</v>
+      </c>
+      <c r="V21">
+        <v>45404000.0</v>
+      </c>
+      <c r="W21">
+        <v>30272000.0</v>
+      </c>
+      <c r="X21">
+        <v>25846000.0</v>
+      </c>
+      <c r="Y21">
+        <v>28834000.0</v>
+      </c>
+      <c r="Z21">
+        <v>29682000.0</v>
+      </c>
+      <c r="AA21">
+        <v>20396000.0</v>
+      </c>
+      <c r="AB21">
+        <v>27343000.0</v>
+      </c>
+      <c r="AC21">
+        <v>27843000.0</v>
+      </c>
+      <c r="AD21">
+        <v>26727000.0</v>
+      </c>
+      <c r="AE21">
+        <v>29225000.0</v>
+      </c>
+      <c r="AF21">
+        <v>-56205000.0</v>
+      </c>
+      <c r="AG21">
+        <v>15256000.0</v>
+      </c>
+      <c r="AH21">
+        <v>15194000.0</v>
+      </c>
+      <c r="AI21">
+        <v>15491000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>-72183000.0</v>
+      </c>
+      <c r="AK21">
+        <v>19894000.0</v>
+      </c>
+      <c r="AL21">
+        <v>18531000.0</v>
+      </c>
+      <c r="AM21">
+        <v>18434000.0</v>
+      </c>
+      <c r="AN21">
+        <v>-44902000.0</v>
+      </c>
+      <c r="AO21">
+        <v>-11884000.0</v>
+      </c>
+      <c r="AP21">
+        <v>17921000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>18385000.0</v>
+      </c>
+      <c r="AR21">
+        <v>18385000.0</v>
+      </c>
+      <c r="AS21">
+        <v>-28270000.0</v>
+      </c>
+      <c r="AT21">
+        <v>15457000.0</v>
+      </c>
+      <c r="AU21">
+        <v>12652000.0</v>
+      </c>
+      <c r="AV21">
+        <v>11608000.0</v>
+      </c>
+      <c r="AW21">
+        <v>10081000.0</v>
+      </c>
+      <c r="AX21">
+        <v>9734000.0</v>
+      </c>
+      <c r="AY21">
+        <v>10852000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>12806000.0</v>
+      </c>
+      <c r="BA21">
+        <v>13450000.0</v>
+      </c>
+      <c r="BB21">
+        <v>12796000.0</v>
+      </c>
+      <c r="BC21">
+        <v>12106000.0</v>
+      </c>
+      <c r="BD21">
+        <v>13249000.0</v>
+      </c>
+      <c r="BE21">
+        <v>16761000.0</v>
+      </c>
+      <c r="BF21">
+        <v>16623000.0</v>
+      </c>
+      <c r="BG21">
+        <v>15199000.0</v>
+      </c>
+      <c r="BH21">
+        <v>16503000.0</v>
+      </c>
+      <c r="BI21">
+        <v>15046000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>2102000.0</v>
+      </c>
+      <c r="BK21">
+        <v>16276000.0</v>
+      </c>
+      <c r="BL21">
+        <v>16276000.0</v>
+      </c>
+      <c r="BM21">
+        <v>16703000.0</v>
+      </c>
+      <c r="BN21">
+        <v>17438000.0</v>
+      </c>
+      <c r="BO21">
+        <v>18404000.0</v>
+      </c>
+      <c r="BP21">
+        <v>17862000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>16132000.0</v>
+      </c>
+      <c r="BR21">
+        <v>14304000.0</v>
+      </c>
+      <c r="BS21">
+        <v>13416000.0</v>
+      </c>
+      <c r="BT21">
+        <v>9875000.0</v>
+      </c>
+      <c r="BU21">
+        <v>9402000.0</v>
+      </c>
+      <c r="BV21">
+        <v>8861000.0</v>
+      </c>
+      <c r="BW21">
+        <v>8583000.0</v>
+      </c>
+      <c r="BX21">
+        <v>0.0</v>
+      </c>
+      <c r="BY21">
+        <v>0.0</v>
+      </c>
+      <c r="BZ21">
+        <v>0.0</v>
+      </c>
+      <c r="CA21">
+        <v>5949000.0</v>
+      </c>
+      <c r="CB21">
+        <v>0.0</v>
+      </c>
+      <c r="CC21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:81">
+      <c r="A22" t="s">
+        <v>163</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
+      <c r="BP22">
+        <v>0.0</v>
+      </c>
+      <c r="BQ22">
+        <v>0.0</v>
+      </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
+      <c r="BU22">
+        <v>0.0</v>
+      </c>
+      <c r="BV22">
+        <v>0.0</v>
+      </c>
+      <c r="BW22">
+        <v>0.0</v>
+      </c>
+      <c r="BX22">
+        <v>0.0</v>
+      </c>
+      <c r="BY22">
+        <v>0.0</v>
+      </c>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
+      <c r="CB22">
+        <v>0.0</v>
+      </c>
+      <c r="CC22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:81">
+      <c r="A23" t="s">
+        <v>164</v>
+      </c>
+      <c r="B23">
+        <v>104822000.0</v>
+      </c>
+      <c r="C23">
+        <v>100661000.0</v>
+      </c>
+      <c r="D23">
+        <v>103233000.0</v>
+      </c>
+      <c r="E23">
+        <v>93451000.0</v>
+      </c>
+      <c r="F23">
+        <v>86778000.0</v>
+      </c>
+      <c r="G23">
+        <v>59263000.0</v>
+      </c>
+      <c r="H23">
+        <v>85421000.0</v>
+      </c>
+      <c r="I23">
+        <v>80357000.0</v>
+      </c>
+      <c r="J23">
+        <v>79653000.0</v>
+      </c>
+      <c r="K23">
+        <v>82462000.0</v>
+      </c>
+      <c r="L23">
+        <v>98523000.0</v>
+      </c>
+      <c r="M23">
+        <v>78855000.0</v>
+      </c>
+      <c r="N23">
+        <v>75290000.0</v>
+      </c>
+      <c r="O23">
+        <v>70829000.0</v>
+      </c>
+      <c r="P23">
+        <v>71455000.0</v>
+      </c>
+      <c r="Q23">
+        <v>61506000.0</v>
+      </c>
+      <c r="R23">
+        <v>60305000.0</v>
+      </c>
+      <c r="S23">
+        <v>57036000.0</v>
+      </c>
+      <c r="T23">
+        <v>52970000.0</v>
+      </c>
+      <c r="U23">
+        <v>34323000.0</v>
+      </c>
+      <c r="V23">
+        <v>35508000.0</v>
+      </c>
+      <c r="W23">
+        <v>42708000.0</v>
+      </c>
+      <c r="X23">
+        <v>44124000.0</v>
+      </c>
+      <c r="Y23">
+        <v>41243000.0</v>
+      </c>
+      <c r="Z23">
+        <v>41694000.0</v>
+      </c>
+      <c r="AA23">
+        <v>50551000.0</v>
+      </c>
+      <c r="AB23">
+        <v>40211000.0</v>
+      </c>
+      <c r="AC23">
+        <v>38104000.0</v>
+      </c>
+      <c r="AD23">
+        <v>36360000.0</v>
+      </c>
+      <c r="AE23">
+        <v>35289000.0</v>
+      </c>
+      <c r="AF23">
+        <v>34392000.0</v>
+      </c>
+      <c r="AG23">
+        <v>20603000.0</v>
+      </c>
+      <c r="AH23">
+        <v>19815000.0</v>
+      </c>
+      <c r="AI23">
+        <v>20611000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>22430000.0</v>
+      </c>
+      <c r="AK23">
+        <v>21322000.0</v>
+      </c>
+      <c r="AL23">
+        <v>21728000.0</v>
+      </c>
+      <c r="AM23">
+        <v>21208000.0</v>
+      </c>
+      <c r="AN23">
+        <v>23263000.0</v>
+      </c>
+      <c r="AO23">
+        <v>23681000.0</v>
+      </c>
+      <c r="AP23">
+        <v>23412000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>24225000.0</v>
+      </c>
+      <c r="AR23">
+        <v>24225000.0</v>
+      </c>
+      <c r="AS23">
+        <v>25754000.0</v>
+      </c>
+      <c r="AT23">
+        <v>25530000.0</v>
+      </c>
+      <c r="AU23">
+        <v>25067000.0</v>
+      </c>
+      <c r="AV23">
+        <v>25244000.0</v>
+      </c>
+      <c r="AW23">
+        <v>24143000.0</v>
+      </c>
+      <c r="AX23">
+        <v>23766000.0</v>
+      </c>
+      <c r="AY23">
+        <v>23187000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>23250000.0</v>
+      </c>
+      <c r="BA23">
+        <v>22630000.0</v>
+      </c>
+      <c r="BB23">
+        <v>23071000.0</v>
+      </c>
+      <c r="BC23">
+        <v>23103000.0</v>
+      </c>
+      <c r="BD23">
+        <v>22919000.0</v>
+      </c>
+      <c r="BE23">
+        <v>22693000.0</v>
+      </c>
+      <c r="BF23">
+        <v>22701000.0</v>
+      </c>
+      <c r="BG23">
+        <v>23219000.0</v>
+      </c>
+      <c r="BH23">
+        <v>23547000.0</v>
+      </c>
+      <c r="BI23">
+        <v>23630000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>23119000.0</v>
+      </c>
+      <c r="BK23">
+        <v>22828000.0</v>
+      </c>
+      <c r="BL23">
+        <v>22828000.0</v>
+      </c>
+      <c r="BM23">
+        <v>22960000.0</v>
+      </c>
+      <c r="BN23">
+        <v>22173000.0</v>
+      </c>
+      <c r="BO23">
+        <v>20747000.0</v>
+      </c>
+      <c r="BP23">
+        <v>22022000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>21491000.0</v>
+      </c>
+      <c r="BR23">
+        <v>21889000.0</v>
+      </c>
+      <c r="BS23">
+        <v>21592000.0</v>
+      </c>
+      <c r="BT23">
+        <v>16430000.0</v>
+      </c>
+      <c r="BU23">
+        <v>14510000.0</v>
+      </c>
+      <c r="BV23">
+        <v>14078000.0</v>
+      </c>
+      <c r="BW23">
+        <v>15311000.0</v>
+      </c>
+      <c r="BX23">
+        <v>0.0</v>
+      </c>
+      <c r="BY23">
+        <v>0.0</v>
+      </c>
+      <c r="BZ23">
+        <v>0.0</v>
+      </c>
+      <c r="CA23">
+        <v>71036000.0</v>
+      </c>
+      <c r="CB23">
+        <v>0.0</v>
+      </c>
+      <c r="CC23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:81">
+      <c r="A24" t="s">
+        <v>165</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+    </row>
+    <row r="25" spans="1:81">
+      <c r="A25" t="s">
+        <v>166</v>
+      </c>
+      <c r="B25">
+        <v>27764000.0</v>
+      </c>
+      <c r="C25">
+        <v>27225000.0</v>
+      </c>
+      <c r="D25">
+        <v>41032000.0</v>
+      </c>
+      <c r="E25">
+        <v>27341000.0</v>
+      </c>
+      <c r="F25">
+        <v>30328000.0</v>
+      </c>
+      <c r="G25">
+        <v>26579000.0</v>
+      </c>
+      <c r="H25">
+        <v>30739000.0</v>
+      </c>
+      <c r="I25">
+        <v>23447000.0</v>
+      </c>
+      <c r="J25">
+        <v>26043000.0</v>
+      </c>
+      <c r="K25">
+        <v>22767000.0</v>
+      </c>
+      <c r="L25">
+        <v>30954000.0</v>
+      </c>
+      <c r="M25">
+        <v>22462000.0</v>
+      </c>
+      <c r="N25">
+        <v>22172000.0</v>
+      </c>
+      <c r="O25">
+        <v>17820000.0</v>
+      </c>
+      <c r="P25">
+        <v>12223000.0</v>
+      </c>
+      <c r="Q25">
+        <v>20522000.0</v>
+      </c>
+      <c r="R25">
+        <v>20273000.0</v>
+      </c>
+      <c r="S25">
+        <v>6997000.0</v>
+      </c>
+      <c r="T25">
+        <v>883000.0</v>
+      </c>
+      <c r="U25">
+        <v>16799000.0</v>
+      </c>
+      <c r="V25">
+        <v>13638000.0</v>
+      </c>
+      <c r="W25">
+        <v>11881000.0</v>
+      </c>
+      <c r="X25">
+        <v>11555000.0</v>
+      </c>
+      <c r="Y25">
+        <v>11401000.0</v>
+      </c>
+      <c r="Z25">
+        <v>11454000.0</v>
+      </c>
+      <c r="AA25">
+        <v>12027000.0</v>
+      </c>
+      <c r="AB25">
+        <v>11525000.0</v>
+      </c>
+      <c r="AC25">
+        <v>11664000.0</v>
+      </c>
+      <c r="AD25">
+        <v>11431000.0</v>
+      </c>
+      <c r="AE25">
+        <v>11226000.0</v>
+      </c>
+      <c r="AF25">
+        <v>10775000.0</v>
+      </c>
+      <c r="AG25">
+        <v>7932000.0</v>
+      </c>
+      <c r="AH25">
+        <v>7731000.0</v>
+      </c>
+      <c r="AI25">
+        <v>7713000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>8943000.0</v>
+      </c>
+      <c r="AK25">
+        <v>8994000.0</v>
+      </c>
+      <c r="AL25">
+        <v>9089000.0</v>
+      </c>
+      <c r="AM25">
+        <v>9148000.0</v>
+      </c>
+      <c r="AN25">
+        <v>9900000.0</v>
+      </c>
+      <c r="AO25">
+        <v>10048000.0</v>
+      </c>
+      <c r="AP25">
+        <v>10347000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>10405000.0</v>
+      </c>
+      <c r="AR25">
+        <v>10404000.0</v>
+      </c>
+      <c r="AS25">
+        <v>10994000.0</v>
+      </c>
+      <c r="AT25">
+        <v>10892000.0</v>
+      </c>
+      <c r="AU25">
+        <v>10449000.0</v>
+      </c>
+      <c r="AV25">
+        <v>10421000.0</v>
+      </c>
+      <c r="AW25">
+        <v>9512000.0</v>
+      </c>
+      <c r="AX25">
+        <v>9503000.0</v>
+      </c>
+      <c r="AY25">
+        <v>9504000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>9565000.0</v>
+      </c>
+      <c r="BA25">
+        <v>9564000.0</v>
+      </c>
+      <c r="BB25">
+        <v>9596000.0</v>
+      </c>
+      <c r="BC25">
+        <v>9541000.0</v>
+      </c>
+      <c r="BD25">
+        <v>9536000.0</v>
+      </c>
+      <c r="BE25">
+        <v>9614000.0</v>
+      </c>
+      <c r="BF25">
+        <v>9635000.0</v>
+      </c>
+      <c r="BG25">
+        <v>9440000.0</v>
+      </c>
+      <c r="BH25">
+        <v>9546000.0</v>
+      </c>
+      <c r="BI25">
+        <v>9587000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>9459000.0</v>
+      </c>
+      <c r="BK25">
+        <v>9420000.0</v>
+      </c>
+      <c r="BL25">
+        <v>9565000.0</v>
+      </c>
+      <c r="BM25">
+        <v>9571000.0</v>
+      </c>
+      <c r="BN25">
+        <v>9455000.0</v>
+      </c>
+      <c r="BO25">
+        <v>9341000.0</v>
+      </c>
+      <c r="BP25">
+        <v>9536000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>9072000.0</v>
+      </c>
+      <c r="BR25">
+        <v>8675000.0</v>
+      </c>
+      <c r="BS25">
+        <v>8475000.0</v>
+      </c>
+      <c r="BT25">
+        <v>5829000.0</v>
+      </c>
+      <c r="BU25">
+        <v>5164000.0</v>
+      </c>
+      <c r="BV25">
+        <v>4814000.0</v>
+      </c>
+      <c r="BW25">
+        <v>5020000.0</v>
+      </c>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25">
+        <v>3753000.0</v>
+      </c>
+      <c r="CB25"/>
+      <c r="CC25"/>
+    </row>
+    <row r="26" spans="1:81">
+      <c r="A26" t="s">
+        <v>167</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26">
+        <v>0.0</v>
+      </c>
+      <c r="BQ26">
+        <v>0.0</v>
+      </c>
+      <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26">
+        <v>0.0</v>
+      </c>
+      <c r="BU26">
+        <v>0.0</v>
+      </c>
+      <c r="BV26">
+        <v>0.0</v>
+      </c>
+      <c r="BW26">
+        <v>0.0</v>
+      </c>
+      <c r="BX26">
+        <v>0.0</v>
+      </c>
+      <c r="BY26">
+        <v>0.0</v>
+      </c>
+      <c r="BZ26">
+        <v>0.0</v>
+      </c>
+      <c r="CA26">
+        <v>0.0</v>
+      </c>
+      <c r="CB26">
+        <v>0.0</v>
+      </c>
+      <c r="CC26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:81">
+      <c r="A27" t="s">
+        <v>168</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+    </row>
+    <row r="28" spans="1:81">
+      <c r="A28" t="s">
+        <v>169</v>
+      </c>
+      <c r="B28">
+        <v>7175000.0</v>
+      </c>
+      <c r="C28">
+        <v>8847000.0</v>
+      </c>
+      <c r="D28">
+        <v>9661000.0</v>
+      </c>
+      <c r="E28">
+        <v>3745000.0</v>
+      </c>
+      <c r="F28">
+        <v>4069000.0</v>
+      </c>
+      <c r="G28">
+        <v>4605000.0</v>
+      </c>
+      <c r="H28">
+        <v>4094000.0</v>
+      </c>
+      <c r="I28">
+        <v>3900000.0</v>
+      </c>
+      <c r="J28">
+        <v>4049000.0</v>
+      </c>
+      <c r="K28">
+        <v>5089000.0</v>
+      </c>
+      <c r="L28">
+        <v>4469000.0</v>
+      </c>
+      <c r="M28">
+        <v>4248000.0</v>
+      </c>
+      <c r="N28">
+        <v>4711000.0</v>
+      </c>
+      <c r="O28">
+        <v>4789000.0</v>
+      </c>
+      <c r="P28">
+        <v>4078000.0</v>
+      </c>
+      <c r="Q28">
+        <v>4156000.0</v>
+      </c>
+      <c r="R28">
+        <v>4054000.0</v>
+      </c>
+      <c r="S28">
+        <v>6238000.0</v>
+      </c>
+      <c r="T28">
+        <v>3686000.0</v>
+      </c>
+      <c r="U28">
+        <v>3423000.0</v>
+      </c>
+      <c r="V28">
+        <v>1857000.0</v>
+      </c>
+      <c r="W28">
+        <v>4274000.0</v>
+      </c>
+      <c r="X28">
+        <v>1972000.0</v>
+      </c>
+      <c r="Y28">
+        <v>1619000.0</v>
+      </c>
+      <c r="Z28">
+        <v>2322000.0</v>
+      </c>
+      <c r="AA28">
+        <v>2437000.0</v>
+      </c>
+      <c r="AB28">
+        <v>1732000.0</v>
+      </c>
+      <c r="AC28">
+        <v>2973000.0</v>
+      </c>
+      <c r="AD28">
+        <v>2514000.0</v>
+      </c>
+      <c r="AE28">
+        <v>2025000.0</v>
+      </c>
+      <c r="AF28">
+        <v>4571000.0</v>
+      </c>
+      <c r="AG28">
+        <v>1335000.0</v>
+      </c>
+      <c r="AH28">
+        <v>1458000.0</v>
+      </c>
+      <c r="AI28">
+        <v>1935000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>1458000.0</v>
+      </c>
+      <c r="AK28">
+        <v>1278000.0</v>
+      </c>
+      <c r="AL28">
+        <v>1325000.0</v>
+      </c>
+      <c r="AM28">
+        <v>1240000.0</v>
+      </c>
+      <c r="AN28">
+        <v>1675000.0</v>
+      </c>
+      <c r="AO28">
+        <v>1373000.0</v>
+      </c>
+      <c r="AP28">
+        <v>1281000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>1970000.0</v>
+      </c>
+      <c r="AR28">
+        <v>1970000.0</v>
+      </c>
+      <c r="AS28">
+        <v>1579000.0</v>
+      </c>
+      <c r="AT28">
+        <v>1548000.0</v>
+      </c>
+      <c r="AU28">
+        <v>1757000.0</v>
+      </c>
+      <c r="AV28">
+        <v>1891000.0</v>
+      </c>
+      <c r="AW28">
+        <v>1721000.0</v>
+      </c>
+      <c r="AX28">
+        <v>1681000.0</v>
+      </c>
+      <c r="AY28">
+        <v>1728000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>1486000.0</v>
+      </c>
+      <c r="BA28">
+        <v>1490000.0</v>
+      </c>
+      <c r="BB28">
+        <v>1499000.0</v>
+      </c>
+      <c r="BC28">
+        <v>1557000.0</v>
+      </c>
+      <c r="BD28">
+        <v>1454000.0</v>
+      </c>
+      <c r="BE28">
+        <v>1454000.0</v>
+      </c>
+      <c r="BF28">
+        <v>1320000.0</v>
+      </c>
+      <c r="BG28">
+        <v>1590000.0</v>
+      </c>
+      <c r="BH28">
+        <v>1770000.0</v>
+      </c>
+      <c r="BI28">
+        <v>1800000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>1880000.0</v>
+      </c>
+      <c r="BK28">
+        <v>1940000.0</v>
+      </c>
+      <c r="BL28">
+        <v>2410000.0</v>
+      </c>
+      <c r="BM28">
+        <v>1920000.0</v>
+      </c>
+      <c r="BN28">
+        <v>2080000.0</v>
+      </c>
+      <c r="BO28">
+        <v>1840000.0</v>
+      </c>
+      <c r="BP28">
+        <v>2190000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>1980000.0</v>
+      </c>
+      <c r="BR28">
+        <v>2450000.0</v>
+      </c>
+      <c r="BS28">
+        <v>2136000.0</v>
+      </c>
+      <c r="BT28">
+        <v>2686000.0</v>
+      </c>
+      <c r="BU28">
+        <v>1520000.0</v>
+      </c>
+      <c r="BV28">
+        <v>2600000.0</v>
+      </c>
+      <c r="BW28">
+        <v>722000.0</v>
+      </c>
+      <c r="BX28">
+        <v>318000.0</v>
+      </c>
+      <c r="BY28">
+        <v>293000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>287000.0</v>
+      </c>
+      <c r="CA28">
+        <v>286000.0</v>
+      </c>
+      <c r="CB28">
+        <v>351000.0</v>
+      </c>
+      <c r="CC28">
+        <v>72000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:81">
+      <c r="A29" t="s">
+        <v>170</v>
+      </c>
+      <c r="B29">
+        <v>0.0</v>
+      </c>
+      <c r="C29">
+        <v>0.0</v>
+      </c>
+      <c r="D29">
+        <v>0.0</v>
+      </c>
+      <c r="E29">
+        <v>0.0</v>
+      </c>
+      <c r="F29">
+        <v>0.0</v>
+      </c>
+      <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
+        <v>0.0</v>
+      </c>
+      <c r="I29">
+        <v>0.0</v>
+      </c>
+      <c r="J29">
+        <v>1000.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29">
+        <v>443000.0</v>
+      </c>
+      <c r="M29">
+        <v>0.0</v>
+      </c>
+      <c r="N29">
+        <v>5000.0</v>
+      </c>
+      <c r="O29">
+        <v>0.0</v>
+      </c>
+      <c r="P29">
+        <v>0.0</v>
+      </c>
+      <c r="Q29">
+        <v>-50000.0</v>
+      </c>
+      <c r="R29">
+        <v>0.0</v>
+      </c>
+      <c r="S29">
+        <v>0.0</v>
+      </c>
+      <c r="T29">
+        <v>-2000.0</v>
+      </c>
+      <c r="U29">
+        <v>58000.0</v>
+      </c>
+      <c r="V29">
+        <v>0.0</v>
+      </c>
+      <c r="W29">
+        <v>0.0</v>
+      </c>
+      <c r="X29">
+        <v>-1000.0</v>
+      </c>
+      <c r="Y29">
+        <v>47000.0</v>
+      </c>
+      <c r="Z29">
+        <v>3000.0</v>
+      </c>
+      <c r="AA29">
+        <v>0.0</v>
+      </c>
+      <c r="AB29">
+        <v>43000.0</v>
+      </c>
+      <c r="AC29">
+        <v>0.0</v>
+      </c>
+      <c r="AD29">
+        <v>-56000.0</v>
+      </c>
+      <c r="AE29">
+        <v>16000.0</v>
+      </c>
+      <c r="AF29">
+        <v>-4000.0</v>
+      </c>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+    </row>
+    <row r="30" spans="1:81">
+      <c r="A30" t="s">
+        <v>171</v>
+      </c>
+      <c r="B30">
+        <v>7175000.0</v>
+      </c>
+      <c r="C30">
+        <v>8847000.0</v>
+      </c>
+      <c r="D30">
+        <v>9661000.0</v>
+      </c>
+      <c r="E30">
+        <v>3745000.0</v>
+      </c>
+      <c r="F30">
+        <v>865000.0</v>
+      </c>
+      <c r="G30">
+        <v>-27067000.0</v>
+      </c>
+      <c r="H30">
+        <v>3091000.0</v>
+      </c>
+      <c r="I30">
+        <v>2382000.0</v>
+      </c>
+      <c r="J30">
+        <v>2547000.0</v>
+      </c>
+      <c r="K30">
+        <v>5089000.0</v>
+      </c>
+      <c r="L30">
+        <v>21782000.0</v>
+      </c>
+      <c r="M30">
+        <v>2730000.0</v>
+      </c>
+      <c r="N30">
+        <v>3030000.0</v>
+      </c>
+      <c r="O30">
+        <v>1425000.0</v>
+      </c>
+      <c r="P30">
+        <v>-1322000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-5149000.0</v>
+      </c>
+      <c r="R30">
+        <v>-6511000.0</v>
+      </c>
+      <c r="S30">
+        <v>-6617000.0</v>
+      </c>
+      <c r="T30">
+        <v>4569000.0</v>
+      </c>
+      <c r="U30">
+        <v>-4385000.0</v>
+      </c>
+      <c r="V30">
+        <v>-7872000.0</v>
+      </c>
+      <c r="W30">
+        <v>4274000.0</v>
+      </c>
+      <c r="X30">
+        <v>1972000.0</v>
+      </c>
+      <c r="Y30">
+        <v>1420000.0</v>
+      </c>
+      <c r="Z30">
+        <v>3234000.0</v>
+      </c>
+      <c r="AA30">
+        <v>10022000.0</v>
+      </c>
+      <c r="AB30">
+        <v>1732000.0</v>
+      </c>
+      <c r="AC30">
+        <v>2973000.0</v>
+      </c>
+      <c r="AD30">
+        <v>2514000.0</v>
+      </c>
+      <c r="AE30">
+        <v>2025000.0</v>
+      </c>
+      <c r="AF30">
+        <v>4571000.0</v>
+      </c>
+      <c r="AG30">
+        <v>1334000.0</v>
+      </c>
+      <c r="AH30">
+        <v>1449000.0</v>
+      </c>
+      <c r="AI30">
+        <v>1929000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>1457000.0</v>
+      </c>
+      <c r="AK30">
+        <v>1276000.0</v>
+      </c>
+      <c r="AL30">
+        <v>1319000.0</v>
+      </c>
+      <c r="AM30">
+        <v>1198000.0</v>
+      </c>
+      <c r="AN30">
+        <v>1634000.0</v>
+      </c>
+      <c r="AO30">
+        <v>1341000.0</v>
+      </c>
+      <c r="AP30">
+        <v>1218000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>1889000.0</v>
+      </c>
+      <c r="AR30">
+        <v>1889000.0</v>
+      </c>
+      <c r="AS30">
+        <v>1486000.0</v>
+      </c>
+      <c r="AT30">
+        <v>1439000.0</v>
+      </c>
+      <c r="AU30">
+        <v>1648000.0</v>
+      </c>
+      <c r="AV30">
+        <v>1691000.0</v>
+      </c>
+      <c r="AW30">
+        <v>1614000.0</v>
+      </c>
+      <c r="AX30">
+        <v>1585000.0</v>
+      </c>
+      <c r="AY30">
+        <v>1621000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>1407000.0</v>
+      </c>
+      <c r="BA30">
+        <v>1390000.0</v>
+      </c>
+      <c r="BB30">
+        <v>1336000.0</v>
+      </c>
+      <c r="BC30">
+        <v>1488000.0</v>
+      </c>
+      <c r="BD30">
+        <v>1338000.0</v>
+      </c>
+      <c r="BE30">
+        <v>11497000.0</v>
+      </c>
+      <c r="BF30">
+        <v>11481000.0</v>
+      </c>
+      <c r="BG30">
+        <v>11562000.0</v>
+      </c>
+      <c r="BH30">
+        <v>12077000.0</v>
+      </c>
+      <c r="BI30">
+        <v>11880000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>11865000.0</v>
+      </c>
+      <c r="BK30">
+        <v>11785000.0</v>
+      </c>
+      <c r="BL30">
+        <v>11785000.0</v>
+      </c>
+      <c r="BM30">
+        <v>12024000.0</v>
+      </c>
+      <c r="BN30">
+        <v>12017000.0</v>
+      </c>
+      <c r="BO30">
+        <v>11155000.0</v>
+      </c>
+      <c r="BP30">
+        <v>12171000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>11206000.0</v>
+      </c>
+      <c r="BR30">
+        <v>11381000.0</v>
+      </c>
+      <c r="BS30">
+        <v>10870000.0</v>
+      </c>
+      <c r="BT30">
+        <v>8506000.0</v>
+      </c>
+      <c r="BU30">
+        <v>6622000.0</v>
+      </c>
+      <c r="BV30">
+        <v>7257000.0</v>
+      </c>
+      <c r="BW30">
+        <v>15311000.0</v>
+      </c>
+      <c r="BX30">
+        <v>0.0</v>
+      </c>
+      <c r="BY30">
+        <v>0.0</v>
+      </c>
+      <c r="BZ30">
+        <v>0.0</v>
+      </c>
+      <c r="CA30">
+        <v>71036000.0</v>
+      </c>
+      <c r="CB30">
+        <v>0.0</v>
+      </c>
+      <c r="CC30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:81">
+      <c r="A31" t="s">
+        <v>172</v>
+      </c>
+      <c r="B31">
+        <v>4234000.0</v>
+      </c>
+      <c r="C31">
+        <v>-3589000.0</v>
+      </c>
+      <c r="D31">
+        <v>14889000.0</v>
+      </c>
+      <c r="E31">
+        <v>-4198000.0</v>
+      </c>
+      <c r="F31">
+        <v>-6325000.0</v>
+      </c>
+      <c r="G31">
+        <v>-5104000.0</v>
+      </c>
+      <c r="H31">
+        <v>-3445000.0</v>
+      </c>
+      <c r="I31">
+        <v>-11042000.0</v>
+      </c>
+      <c r="J31">
+        <v>-5814000.0</v>
+      </c>
+      <c r="K31">
+        <v>-5209000.0</v>
+      </c>
+      <c r="L31">
+        <v>-11362000.0</v>
+      </c>
+      <c r="M31">
+        <v>-9086000.0</v>
+      </c>
+      <c r="N31">
+        <v>-7328000.0</v>
+      </c>
+      <c r="O31">
+        <v>-10494000.0</v>
+      </c>
+      <c r="P31">
+        <v>-10129000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-9780000.0</v>
+      </c>
+      <c r="R31">
+        <v>-27851000.0</v>
+      </c>
+      <c r="S31">
+        <v>-13550000.0</v>
+      </c>
+      <c r="T31">
+        <v>-13720000.0</v>
+      </c>
+      <c r="U31">
+        <v>-14289000.0</v>
+      </c>
+      <c r="V31">
+        <v>-13328000.0</v>
+      </c>
+      <c r="W31">
+        <v>-24629000.0</v>
+      </c>
+      <c r="X31">
+        <v>-13847000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-14240000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-16163000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-18896000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-18557000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-17129000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-17649000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-18391000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-87389000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-10614000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-10369000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-10518000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-114490000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-10235000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-10936000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-10864000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-72415000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-40343000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-11104000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-13056000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-13056000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-12039000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-11797000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-11851000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-11755000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-3347000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-11998000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-8989000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-4881000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-6162000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-2652000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-4850000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-5090000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-8396000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-9031000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-7259000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-5855000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-15790000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-13719000.0</v>
+      </c>
+      <c r="BK31">
+        <v>-5418000.0</v>
+      </c>
+      <c r="BL31">
+        <v>-5418000.0</v>
+      </c>
+      <c r="BM31">
+        <v>-19650000.0</v>
+      </c>
+      <c r="BN31">
+        <v>-22377000.0</v>
+      </c>
+      <c r="BO31">
+        <v>-15095000.0</v>
+      </c>
+      <c r="BP31">
+        <v>702000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>-19774000.0</v>
+      </c>
+      <c r="BR31">
+        <v>8481000.0</v>
+      </c>
+      <c r="BS31">
+        <v>-2237000.0</v>
+      </c>
+      <c r="BT31">
+        <v>-50986000.0</v>
+      </c>
+      <c r="BU31">
+        <v>-10625000.0</v>
+      </c>
+      <c r="BV31">
+        <v>-1154000.0</v>
+      </c>
+      <c r="BW31">
+        <v>-7932000.0</v>
+      </c>
+      <c r="BX31">
+        <v>0.0</v>
+      </c>
+      <c r="BY31">
+        <v>0.0</v>
+      </c>
+      <c r="BZ31">
+        <v>0.0</v>
+      </c>
+      <c r="CA31">
+        <v>-2498000.0</v>
+      </c>
+      <c r="CB31">
+        <v>0.0</v>
+      </c>
+      <c r="CC31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:81">
+      <c r="A32" t="s">
+        <v>173</v>
+      </c>
+      <c r="B32">
+        <v>192264000.0</v>
+      </c>
+      <c r="C32">
+        <v>198079000.0</v>
+      </c>
+      <c r="D32">
+        <v>190949000.0</v>
+      </c>
+      <c r="E32">
+        <v>192668000.0</v>
+      </c>
+      <c r="F32">
+        <v>188540000.0</v>
+      </c>
+      <c r="G32">
+        <v>187761000.0</v>
+      </c>
+      <c r="H32">
+        <v>181430000.0</v>
+      </c>
+      <c r="I32">
+        <v>172546000.0</v>
+      </c>
+      <c r="J32">
+        <v>173495000.0</v>
+      </c>
+      <c r="K32">
+        <v>179561000.0</v>
+      </c>
+      <c r="L32">
+        <v>177377000.0</v>
+      </c>
+      <c r="M32">
+        <v>173012000.0</v>
+      </c>
+      <c r="N32">
+        <v>160399000.0</v>
+      </c>
+      <c r="O32">
+        <v>155927000.0</v>
+      </c>
+      <c r="P32">
+        <v>156589000.0</v>
+      </c>
+      <c r="Q32">
+        <v>163231000.0</v>
+      </c>
+      <c r="R32">
+        <v>143891000.0</v>
+      </c>
+      <c r="S32">
+        <v>140776000.0</v>
+      </c>
+      <c r="T32">
+        <v>135167000.0</v>
+      </c>
+      <c r="U32">
+        <v>113967000.0</v>
+      </c>
+      <c r="V32">
+        <v>80912000.0</v>
+      </c>
+      <c r="W32">
+        <v>72980000.0</v>
+      </c>
+      <c r="X32">
+        <v>69970000.0</v>
+      </c>
+      <c r="Y32">
+        <v>70077000.0</v>
+      </c>
+      <c r="Z32">
+        <v>71376000.0</v>
+      </c>
+      <c r="AA32">
+        <v>70947000.0</v>
+      </c>
+      <c r="AB32">
+        <v>67554000.0</v>
+      </c>
+      <c r="AC32">
+        <v>65947000.0</v>
+      </c>
+      <c r="AD32">
+        <v>63087000.0</v>
+      </c>
+      <c r="AE32">
+        <v>64514000.0</v>
+      </c>
+      <c r="AF32">
+        <v>50021000.0</v>
+      </c>
+      <c r="AG32">
+        <v>35859000.0</v>
+      </c>
+      <c r="AH32">
+        <v>35009000.0</v>
+      </c>
+      <c r="AI32">
+        <v>36102000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>37871000.0</v>
+      </c>
+      <c r="AK32">
+        <v>41216000.0</v>
+      </c>
+      <c r="AL32">
+        <v>40259000.0</v>
+      </c>
+      <c r="AM32">
+        <v>39642000.0</v>
+      </c>
+      <c r="AN32">
+        <v>41426000.0</v>
+      </c>
+      <c r="AO32">
+        <v>41154000.0</v>
+      </c>
+      <c r="AP32">
+        <v>41333000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>42610000.0</v>
+      </c>
+      <c r="AR32">
+        <v>42610000.0</v>
+      </c>
+      <c r="AS32">
+        <v>42184000.0</v>
+      </c>
+      <c r="AT32">
+        <v>40987000.0</v>
+      </c>
+      <c r="AU32">
+        <v>37719000.0</v>
+      </c>
+      <c r="AV32">
+        <v>36852000.0</v>
+      </c>
+      <c r="AW32">
+        <v>34224000.0</v>
+      </c>
+      <c r="AX32">
+        <v>33500000.0</v>
+      </c>
+      <c r="AY32">
+        <v>34039000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>36056000.0</v>
+      </c>
+      <c r="BA32">
+        <v>36080000.0</v>
+      </c>
+      <c r="BB32">
+        <v>35867000.0</v>
+      </c>
+      <c r="BC32">
+        <v>35209000.0</v>
+      </c>
+      <c r="BD32">
+        <v>36168000.0</v>
+      </c>
+      <c r="BE32">
+        <v>39454000.0</v>
+      </c>
+      <c r="BF32">
+        <v>39233000.0</v>
+      </c>
+      <c r="BG32">
+        <v>38350000.0</v>
+      </c>
+      <c r="BH32">
+        <v>39714000.0</v>
+      </c>
+      <c r="BI32">
+        <v>38676000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>38774000.0</v>
+      </c>
+      <c r="BK32">
+        <v>39104000.0</v>
+      </c>
+      <c r="BL32">
+        <v>39104000.0</v>
+      </c>
+      <c r="BM32">
+        <v>40040000.0</v>
+      </c>
+      <c r="BN32">
+        <v>39611000.0</v>
+      </c>
+      <c r="BO32">
+        <v>39151000.0</v>
+      </c>
+      <c r="BP32">
+        <v>39884000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>37623000.0</v>
+      </c>
+      <c r="BR32">
+        <v>36193000.0</v>
+      </c>
+      <c r="BS32">
+        <v>35008000.0</v>
+      </c>
+      <c r="BT32">
+        <v>26305000.0</v>
+      </c>
+      <c r="BU32">
+        <v>23912000.0</v>
+      </c>
+      <c r="BV32">
+        <v>22939000.0</v>
+      </c>
+      <c r="BW32">
+        <v>23894000.0</v>
+      </c>
+      <c r="BX32">
+        <v>0.0</v>
+      </c>
+      <c r="BY32">
+        <v>0.0</v>
+      </c>
+      <c r="BZ32">
+        <v>0.0</v>
+      </c>
+      <c r="CA32">
+        <v>76985000.0</v>
+      </c>
+      <c r="CB32">
+        <v>0.0</v>
+      </c>
+      <c r="CC32">
+        <v>0.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:U30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
+      <c r="A2" t="s">
+        <v>174</v>
+      </c>
+      <c r="B2">
+        <v>196958000.0</v>
+      </c>
+      <c r="C2">
+        <v>280713000.0</v>
+      </c>
+      <c r="D2">
+        <v>269930000.0</v>
+      </c>
+      <c r="E2">
+        <v>195642000.0</v>
+      </c>
+      <c r="F2">
+        <v>92262000.0</v>
+      </c>
+      <c r="G2">
+        <v>147636000.0</v>
+      </c>
+      <c r="H2">
+        <v>90072000.0</v>
+      </c>
+      <c r="I2">
+        <v>73266000.0</v>
+      </c>
+      <c r="J2">
+        <v>54243000.0</v>
+      </c>
+      <c r="K2">
+        <v>53591000.0</v>
+      </c>
+      <c r="L2">
+        <v>33295000.0</v>
+      </c>
+      <c r="M2">
+        <v>24536000.0</v>
+      </c>
+      <c r="N2">
+        <v>26145000.0</v>
+      </c>
+      <c r="O2">
+        <v>25814000.0</v>
+      </c>
+      <c r="P2">
+        <v>28360000.0</v>
+      </c>
+      <c r="Q2">
+        <v>30810000.0</v>
+      </c>
+      <c r="R2">
+        <v>26363000.0</v>
+      </c>
+      <c r="S2">
+        <v>1891000.0</v>
+      </c>
+      <c r="T2">
+        <v>-127220000.0</v>
+      </c>
+      <c r="U2"/>
+    </row>
+    <row r="3" spans="1:21">
+      <c r="A3" t="s">
+        <v>175</v>
+      </c>
+      <c r="B3">
+        <v>168940000</v>
+      </c>
+      <c r="C3">
+        <v>242494000</v>
+      </c>
+      <c r="D3">
+        <v>152473000</v>
+      </c>
+      <c r="E3">
+        <v>33689000</v>
+      </c>
+      <c r="F3">
+        <v>490863000</v>
+      </c>
+      <c r="G3">
+        <v>46446000</v>
+      </c>
+      <c r="H3">
+        <v>99099000</v>
+      </c>
+      <c r="I3">
+        <v>14311000</v>
+      </c>
+      <c r="J3">
+        <v>4887000</v>
+      </c>
+      <c r="K3">
+        <v>6935000</v>
+      </c>
+      <c r="L3">
+        <v>110735000</v>
+      </c>
+      <c r="M3">
+        <v>57927000</v>
+      </c>
+      <c r="N3">
+        <v>2598000</v>
+      </c>
+      <c r="O3">
+        <v>5914000</v>
+      </c>
+      <c r="P3">
+        <v>156000</v>
+      </c>
+      <c r="Q3">
+        <v>1682000</v>
+      </c>
+      <c r="R3">
+        <v>83639000</v>
+      </c>
+      <c r="S3">
+        <v>272927000</v>
+      </c>
+      <c r="T3">
+        <v>0</v>
+      </c>
+      <c r="U3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21">
+      <c r="A4" t="s">
+        <v>176</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+    </row>
+    <row r="5" spans="1:21">
+      <c r="A5" t="s">
+        <v>177</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+    </row>
+    <row r="6" spans="1:21">
+      <c r="A6" t="s">
+        <v>178</v>
+      </c>
+      <c r="B6">
+        <v>127438000.0</v>
+      </c>
+      <c r="C6">
+        <v>-33089000.0</v>
+      </c>
+      <c r="D6">
+        <v>10783000.0</v>
+      </c>
+      <c r="E6">
+        <v>74288000.0</v>
+      </c>
+      <c r="F6">
+        <v>111280000.0</v>
+      </c>
+      <c r="G6">
+        <v>-55374000.0</v>
+      </c>
+      <c r="H6">
+        <v>57564000.0</v>
+      </c>
+      <c r="I6">
+        <v>16806000.0</v>
+      </c>
+      <c r="J6">
+        <v>19023000.0</v>
+      </c>
+      <c r="K6">
+        <v>652000.0</v>
+      </c>
+      <c r="L6">
+        <v>20296000.0</v>
+      </c>
+      <c r="M6">
+        <v>8759000.0</v>
+      </c>
+      <c r="N6">
+        <v>-1609000.0</v>
+      </c>
+      <c r="O6">
+        <v>331000.0</v>
+      </c>
+      <c r="P6">
+        <v>-2546000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-2450000.0</v>
+      </c>
+      <c r="R6">
+        <v>4447000.0</v>
+      </c>
+      <c r="S6">
+        <v>24472000.0</v>
+      </c>
+      <c r="T6">
+        <v>129111000.0</v>
+      </c>
+      <c r="U6">
+        <v>83453000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21">
+      <c r="A7" t="s">
+        <v>179</v>
+      </c>
+      <c r="B7">
+        <v>23395000.0</v>
+      </c>
+      <c r="C7">
+        <v>-2476000.0</v>
+      </c>
+      <c r="D7">
+        <v>-19200000.0</v>
+      </c>
+      <c r="E7">
+        <v>-11805000.0</v>
+      </c>
+      <c r="F7">
+        <v>63687000.0</v>
+      </c>
+      <c r="G7">
+        <v>-1662000.0</v>
+      </c>
+      <c r="H7">
+        <v>1733000.0</v>
+      </c>
+      <c r="I7">
+        <v>-6764000.0</v>
+      </c>
+      <c r="J7">
+        <v>-2281000.0</v>
+      </c>
+      <c r="K7">
+        <v>433000.0</v>
+      </c>
+      <c r="L7">
+        <v>-762000.0</v>
+      </c>
+      <c r="M7">
+        <v>16581000.0</v>
+      </c>
+      <c r="N7">
+        <v>2071000.0</v>
+      </c>
+      <c r="O7">
+        <v>3159000.0</v>
+      </c>
+      <c r="P7">
+        <v>-7775000.0</v>
+      </c>
+      <c r="Q7">
+        <v>28000.0</v>
+      </c>
+      <c r="R7">
+        <v>-4345000.0</v>
+      </c>
+      <c r="S7">
+        <v>-3917000.0</v>
+      </c>
+      <c r="T7">
+        <v>-9528000.0</v>
+      </c>
+      <c r="U7">
+        <v>10148000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21">
+      <c r="A8" t="s">
+        <v>180</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+    </row>
+    <row r="9" spans="1:21">
+      <c r="A9" t="s">
+        <v>181</v>
+      </c>
+      <c r="B9">
+        <v>-29735000.0</v>
+      </c>
+      <c r="C9">
+        <v>4535000.0</v>
+      </c>
+      <c r="D9">
+        <v>-669000.0</v>
+      </c>
+      <c r="E9">
+        <v>-26017000.0</v>
+      </c>
+      <c r="F9">
+        <v>-33211000.0</v>
+      </c>
+      <c r="G9">
+        <v>3132000.0</v>
+      </c>
+      <c r="H9">
+        <v>-1393000.0</v>
+      </c>
+      <c r="I9">
+        <v>5019000.0</v>
+      </c>
+      <c r="J9">
+        <v>-441000.0</v>
+      </c>
+      <c r="K9">
+        <v>219000.0</v>
+      </c>
+      <c r="L9">
+        <v>-607000.0</v>
+      </c>
+      <c r="M9">
+        <v>9458000.0</v>
+      </c>
+      <c r="N9">
+        <v>3836000.0</v>
+      </c>
+      <c r="O9">
+        <v>-810000.0</v>
+      </c>
+      <c r="P9">
+        <v>-6952000.0</v>
+      </c>
+      <c r="Q9">
+        <v>1020000.0</v>
+      </c>
+      <c r="R9">
+        <v>-6510000.0</v>
+      </c>
+      <c r="S9">
+        <v>337000.0</v>
+      </c>
+      <c r="T9">
+        <v>335000.0</v>
+      </c>
+      <c r="U9"/>
+    </row>
+    <row r="10" spans="1:21">
+      <c r="A10" t="s">
+        <v>182</v>
+      </c>
+      <c r="B10">
+        <v>4305000.0</v>
+      </c>
+      <c r="C10">
+        <v>-3141000.0</v>
+      </c>
+      <c r="D10">
+        <v>-3527000.0</v>
+      </c>
+      <c r="E10">
+        <v>-827000.0</v>
+      </c>
+      <c r="F10">
+        <v>-5094000.0</v>
+      </c>
+      <c r="G10">
+        <v>-721000.0</v>
+      </c>
+      <c r="H10">
+        <v>174000.0</v>
+      </c>
+      <c r="I10">
+        <v>-2250000.0</v>
+      </c>
+      <c r="J10">
+        <v>-188000.0</v>
+      </c>
+      <c r="K10">
+        <v>57000.0</v>
+      </c>
+      <c r="L10">
+        <v>-160000.0</v>
+      </c>
+      <c r="M10">
+        <v>-553000.0</v>
+      </c>
+      <c r="N10">
+        <v>-553000.0</v>
+      </c>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
+        <v>1613000.0</v>
+      </c>
+      <c r="T10">
+        <v>2390000.0</v>
+      </c>
+      <c r="U10">
+        <v>-1232000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21">
+      <c r="A11" t="s">
+        <v>183</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>28155000.0</v>
+      </c>
+      <c r="F11">
+        <v>110099000.0</v>
+      </c>
+      <c r="G11">
+        <v>-6579000.0</v>
+      </c>
+      <c r="H11">
+        <v>9153000.0</v>
+      </c>
+      <c r="I11">
+        <v>-8903000.0</v>
+      </c>
+      <c r="J11">
+        <v>-2792000.0</v>
+      </c>
+      <c r="K11">
+        <v>-607000.0</v>
+      </c>
+      <c r="L11">
+        <v>1128000.0</v>
+      </c>
+      <c r="M11">
+        <v>7161000.0</v>
+      </c>
+      <c r="N11">
+        <v>-1772000.0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+    </row>
+    <row r="12" spans="1:21">
+      <c r="A12" t="s">
+        <v>184</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>18682000.0</v>
+      </c>
+      <c r="F12">
+        <v>-4260000.0</v>
+      </c>
+      <c r="G12">
+        <v>10739000.0</v>
+      </c>
+      <c r="H12">
+        <v>1767000.0</v>
+      </c>
+      <c r="I12">
+        <v>71879000.0</v>
+      </c>
+      <c r="J12">
+        <v>87898000.0</v>
+      </c>
+      <c r="K12">
+        <v>89866000.0</v>
+      </c>
+      <c r="L12">
+        <v>44668000.0</v>
+      </c>
+      <c r="M12">
+        <v>-7553000.0</v>
+      </c>
+      <c r="N12">
+        <v>110000.0</v>
+      </c>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+    </row>
+    <row r="13" spans="1:21">
+      <c r="A13" t="s">
+        <v>185</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>-13117000.0</v>
+      </c>
+      <c r="F13">
+        <v>-8107000.0</v>
+      </c>
+      <c r="G13">
+        <v>2504000.0</v>
+      </c>
+      <c r="H13">
+        <v>-6251000.0</v>
+      </c>
+      <c r="I13">
+        <v>-625000.0</v>
+      </c>
+      <c r="J13">
+        <v>1138000.0</v>
+      </c>
+      <c r="K13">
+        <v>738000.0</v>
+      </c>
+      <c r="L13">
+        <v>-2050000.0</v>
+      </c>
+      <c r="M13">
+        <v>6349000.0</v>
+      </c>
+      <c r="N13">
+        <v>6349000.0</v>
+      </c>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+    </row>
+    <row r="14" spans="1:21">
+      <c r="A14" t="s">
+        <v>186</v>
+      </c>
+      <c r="B14">
+        <v>121961000.0</v>
+      </c>
+      <c r="C14">
+        <v>99991000.0</v>
+      </c>
+      <c r="D14">
+        <v>91727000.0</v>
+      </c>
+      <c r="E14">
+        <v>40145000.0</v>
+      </c>
+      <c r="F14">
+        <v>16133000.0</v>
+      </c>
+      <c r="G14">
+        <v>46437000.0</v>
+      </c>
+      <c r="H14">
+        <v>45845000.0</v>
+      </c>
+      <c r="I14">
+        <v>34150000.0</v>
+      </c>
+      <c r="J14">
+        <v>36174000.0</v>
+      </c>
+      <c r="K14">
+        <v>40701000.0</v>
+      </c>
+      <c r="L14">
+        <v>42740000.0</v>
+      </c>
+      <c r="M14">
+        <v>38940000.0</v>
+      </c>
+      <c r="N14">
+        <v>38266000.0</v>
+      </c>
+      <c r="O14">
+        <v>38224000.0</v>
+      </c>
+      <c r="P14">
+        <v>38012000.0</v>
+      </c>
+      <c r="Q14">
+        <v>37932000.0</v>
+      </c>
+      <c r="R14">
+        <v>35758000.0</v>
+      </c>
+      <c r="S14">
+        <v>20827000.0</v>
+      </c>
+      <c r="T14">
+        <v>16119000.0</v>
+      </c>
+      <c r="U14">
+        <v>16664000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21">
+      <c r="A15" t="s">
+        <v>187</v>
+      </c>
+      <c r="B15">
+        <v>85597000.0</v>
+      </c>
+      <c r="C15">
+        <v>67974000.0</v>
+      </c>
+      <c r="D15">
+        <v>62785000.0</v>
+      </c>
+      <c r="E15">
+        <v>60033000.0</v>
+      </c>
+      <c r="F15">
+        <v>36203000.0</v>
+      </c>
+      <c r="G15">
+        <v>3995000.0</v>
+      </c>
+      <c r="H15">
+        <v>3081000.0</v>
+      </c>
+      <c r="I15">
+        <v>3062000.0</v>
+      </c>
+      <c r="J15">
+        <v>3062000.0</v>
+      </c>
+      <c r="K15">
+        <v>3062000.0</v>
+      </c>
+      <c r="L15">
+        <v>12570000.0</v>
+      </c>
+      <c r="M15">
+        <v>1114000.0</v>
+      </c>
+      <c r="N15">
+        <v>1114000.0</v>
+      </c>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15">
+        <v>12371000.0</v>
+      </c>
+      <c r="S15">
+        <v>15624000.0</v>
+      </c>
+      <c r="T15"/>
+      <c r="U15"/>
+    </row>
+    <row r="16" spans="1:21">
+      <c r="A16" t="s">
+        <v>188</v>
+      </c>
+      <c r="B16">
+        <v>324396000.0</v>
+      </c>
+      <c r="C16">
+        <v>247624000.0</v>
+      </c>
+      <c r="D16">
+        <v>280713000.0</v>
+      </c>
+      <c r="E16">
+        <v>269930000.0</v>
+      </c>
+      <c r="F16">
+        <v>203542000.0</v>
+      </c>
+      <c r="G16">
+        <v>92262000.0</v>
+      </c>
+      <c r="H16">
+        <v>147636000.0</v>
+      </c>
+      <c r="I16">
+        <v>90072000.0</v>
+      </c>
+      <c r="J16">
+        <v>73266000.0</v>
+      </c>
+      <c r="K16">
+        <v>54243000.0</v>
+      </c>
+      <c r="L16">
+        <v>53591000.0</v>
+      </c>
+      <c r="M16">
+        <v>33295000.0</v>
+      </c>
+      <c r="N16">
+        <v>24536000.0</v>
+      </c>
+      <c r="O16">
+        <v>26145000.0</v>
+      </c>
+      <c r="P16">
+        <v>25814000.0</v>
+      </c>
+      <c r="Q16">
+        <v>28360000.0</v>
+      </c>
+      <c r="R16">
+        <v>30810000.0</v>
+      </c>
+      <c r="S16">
+        <v>26363000.0</v>
+      </c>
+      <c r="T16">
+        <v>1891000.0</v>
+      </c>
+      <c r="U16"/>
+    </row>
+    <row r="17" spans="1:21">
+      <c r="A17" t="s">
+        <v>189</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21">
+      <c r="A18" t="s">
+        <v>190</v>
+      </c>
+      <c r="B18">
+        <v>359359000.0</v>
+      </c>
+      <c r="C18">
+        <v>187652000.0</v>
+      </c>
+      <c r="D18">
+        <v>222535000.0</v>
+      </c>
+      <c r="E18">
+        <v>318252000.0</v>
+      </c>
+      <c r="F18">
+        <v>-226914000.0</v>
+      </c>
+      <c r="G18">
+        <v>57985000.0</v>
+      </c>
+      <c r="H18">
+        <v>-5718000.0</v>
+      </c>
+      <c r="I18">
+        <v>33431000.0</v>
+      </c>
+      <c r="J18">
+        <v>52931000.0</v>
+      </c>
+      <c r="K18">
+        <v>64217000.0</v>
+      </c>
+      <c r="L18">
+        <v>-48398000.0</v>
+      </c>
+      <c r="M18">
+        <v>2976000.0</v>
+      </c>
+      <c r="N18">
+        <v>71746000.0</v>
+      </c>
+      <c r="O18">
+        <v>77784000.0</v>
+      </c>
+      <c r="P18">
+        <v>74716000.0</v>
+      </c>
+      <c r="Q18">
+        <v>83345000.0</v>
+      </c>
+      <c r="R18">
+        <v>-10727000.0</v>
+      </c>
+      <c r="S18">
+        <v>-238250000.0</v>
+      </c>
+      <c r="T18">
+        <v>56587000.0</v>
+      </c>
+      <c r="U18">
+        <v>22844000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21">
+      <c r="A19" t="s">
+        <v>191</v>
+      </c>
+      <c r="B19">
+        <v>-271532000.0</v>
+      </c>
+      <c r="C19">
+        <v>-254644000.0</v>
+      </c>
+      <c r="D19">
+        <v>-173410000.0</v>
+      </c>
+      <c r="E19">
+        <v>-34339000.0</v>
+      </c>
+      <c r="F19">
+        <v>-474349000.0</v>
+      </c>
+      <c r="G19">
+        <v>-39594000.0</v>
+      </c>
+      <c r="H19">
+        <v>-99925000.0</v>
+      </c>
+      <c r="I19">
+        <v>24230000.0</v>
+      </c>
+      <c r="J19">
+        <v>-4895000.0</v>
+      </c>
+      <c r="K19">
+        <v>-6941000.0</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19">
+        <v>-22146000.0</v>
+      </c>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+    </row>
+    <row r="20" spans="1:21">
+      <c r="A20" t="s">
+        <v>192</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>445000.0</v>
+      </c>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
+        <v>9680000.0</v>
+      </c>
+      <c r="F20">
+        <v>118783000.0</v>
+      </c>
+      <c r="G20">
+        <v>18647000.0</v>
+      </c>
+      <c r="H20">
+        <v>51766000.0</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+    </row>
+    <row r="21" spans="1:21">
+      <c r="A21" t="s">
+        <v>193</v>
+      </c>
+      <c r="B21">
+        <v>3435000.0</v>
+      </c>
+      <c r="C21">
+        <v>-132948000.0</v>
+      </c>
+      <c r="D21">
+        <v>-126348000.0</v>
+      </c>
+      <c r="E21">
+        <v>-153598000.0</v>
+      </c>
+      <c r="F21">
+        <v>262890000.0</v>
+      </c>
+      <c r="G21">
+        <v>-133594000.0</v>
+      </c>
+      <c r="H21">
+        <v>23327000.0</v>
+      </c>
+      <c r="I21">
+        <v>-50046000.0</v>
+      </c>
+      <c r="J21">
+        <v>-27210000.0</v>
+      </c>
+      <c r="K21">
+        <v>-61030000.0</v>
+      </c>
+      <c r="L21">
+        <v>72725000.0</v>
+      </c>
+      <c r="M21">
+        <v>53634000.0</v>
+      </c>
+      <c r="N21">
+        <v>-59310000.0</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+    </row>
+    <row r="22" spans="1:21">
+      <c r="A22" t="s">
+        <v>156</v>
+      </c>
+      <c r="B22">
+        <v>416455000.0</v>
+      </c>
+      <c r="C22">
+        <v>353628000.0</v>
+      </c>
+      <c r="D22">
+        <v>304500000.0</v>
+      </c>
+      <c r="E22">
+        <v>292925000.0</v>
+      </c>
+      <c r="F22">
+        <v>171495000.0</v>
+      </c>
+      <c r="G22">
+        <v>41563000.0</v>
+      </c>
+      <c r="H22">
+        <v>39838000.0</v>
+      </c>
+      <c r="I22">
+        <v>-57364000.0</v>
+      </c>
+      <c r="J22">
+        <v>-74266000.0</v>
+      </c>
+      <c r="K22">
+        <v>-65095000.0</v>
+      </c>
+      <c r="L22">
+        <v>-28875000.0</v>
+      </c>
+      <c r="M22">
+        <v>6110000.0</v>
+      </c>
+      <c r="N22">
+        <v>32518000.0</v>
+      </c>
+      <c r="O22">
+        <v>31928000.0</v>
+      </c>
+      <c r="P22">
+        <v>9071000.0</v>
+      </c>
+      <c r="Q22">
+        <v>-3971000.0</v>
+      </c>
+      <c r="R22">
+        <v>42374000.0</v>
+      </c>
+      <c r="S22">
+        <v>-36553000.0</v>
+      </c>
+      <c r="T22">
+        <v>16776000.0</v>
+      </c>
+      <c r="U22">
+        <v>32677000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21">
+      <c r="A23" t="s">
+        <v>194</v>
+      </c>
+      <c r="B23">
+        <v>-2185000.0</v>
+      </c>
+      <c r="C23">
+        <v>-3120000.0</v>
+      </c>
+      <c r="D23">
+        <v>-1140000.0</v>
+      </c>
+      <c r="E23">
+        <v>400345000.0</v>
+      </c>
+      <c r="F23">
+        <v>804651000.0</v>
+      </c>
+      <c r="G23">
+        <v>84582000.0</v>
+      </c>
+      <c r="H23">
+        <v>-7904000.0</v>
+      </c>
+      <c r="I23">
+        <v>6067000.0</v>
+      </c>
+      <c r="J23">
+        <v>398525000.0</v>
+      </c>
+      <c r="K23">
+        <v>-6941000.0</v>
+      </c>
+      <c r="L23">
+        <v>-971000.0</v>
+      </c>
+      <c r="M23">
+        <v>-18284000.0</v>
+      </c>
+      <c r="N23">
+        <v>-16643000.0</v>
+      </c>
+      <c r="O23">
+        <v>-1115000.0</v>
+      </c>
+      <c r="P23">
+        <v>-1007000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-32054000.0</v>
+      </c>
+      <c r="R23">
+        <v>-5426000.0</v>
+      </c>
+      <c r="S23">
+        <v>-5350000.0</v>
+      </c>
+      <c r="T23">
+        <v>-5892000.0</v>
+      </c>
+      <c r="U23">
+        <v>44674000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21">
+      <c r="A24" t="s">
+        <v>195</v>
+      </c>
+      <c r="B24">
+        <v>-271532000.0</v>
+      </c>
+      <c r="C24">
+        <v>-12840000.0</v>
+      </c>
+      <c r="D24">
+        <v>-13646000.0</v>
+      </c>
+      <c r="E24">
+        <v>-28879000.0</v>
+      </c>
+      <c r="F24">
+        <v>-19226000.0</v>
+      </c>
+      <c r="G24">
+        <v>-14756000.0</v>
+      </c>
+      <c r="H24">
+        <v>-7390000.0</v>
+      </c>
+      <c r="I24">
+        <v>14504000.0</v>
+      </c>
+      <c r="J24">
+        <v>-8000.0</v>
+      </c>
+      <c r="K24">
+        <v>-6000.0</v>
+      </c>
+      <c r="L24">
+        <v>9510000.0</v>
+      </c>
+      <c r="M24">
+        <v>-7000.0</v>
+      </c>
+      <c r="N24">
+        <v>-14045000.0</v>
+      </c>
+      <c r="O24">
+        <v>-24316000.0</v>
+      </c>
+      <c r="P24">
+        <v>-27098000.0</v>
+      </c>
+      <c r="Q24">
+        <v>-13645000.0</v>
+      </c>
+      <c r="R24"/>
+      <c r="S24">
+        <v>317446000.0</v>
+      </c>
+      <c r="T24">
+        <v>-183807000.0</v>
+      </c>
+      <c r="U24">
+        <v>-106297000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21">
+      <c r="A25" t="s">
+        <v>196</v>
+      </c>
+      <c r="B25">
+        <v>-47476000.0</v>
+      </c>
+      <c r="C25">
+        <v>-29701000.0</v>
+      </c>
+      <c r="D25">
+        <v>-12208000.0</v>
+      </c>
+      <c r="E25">
+        <v>20572000.0</v>
+      </c>
+      <c r="F25">
+        <v>16894000.0</v>
+      </c>
+      <c r="G25">
+        <v>7354000.0</v>
+      </c>
+      <c r="H25">
+        <v>4248000.0</v>
+      </c>
+      <c r="I25">
+        <v>5836000.0</v>
+      </c>
+      <c r="J25">
+        <v>10295000.0</v>
+      </c>
+      <c r="K25">
+        <v>2408000.0</v>
+      </c>
+      <c r="L25">
+        <v>4552000.0</v>
+      </c>
+      <c r="M25">
+        <v>-1762000.0</v>
+      </c>
+      <c r="N25">
+        <v>1386000.0</v>
+      </c>
+      <c r="O25">
+        <v>1250000.0</v>
+      </c>
+      <c r="P25">
+        <v>19393000.0</v>
+      </c>
+      <c r="Q25">
+        <v>49131000.0</v>
+      </c>
+      <c r="R25">
+        <v>13138000.0</v>
+      </c>
+      <c r="S25">
+        <v>52463000.0</v>
+      </c>
+      <c r="T25">
+        <v>33220000.0</v>
+      </c>
+      <c r="U25">
+        <v>-36645000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21">
+      <c r="A26" t="s">
+        <v>197</v>
+      </c>
+      <c r="B26">
+        <v>-332000.0</v>
+      </c>
+      <c r="C26">
+        <v>-4994000.0</v>
+      </c>
+      <c r="D26">
+        <v>-21969000.0</v>
+      </c>
+      <c r="E26">
+        <v>-20028000.0</v>
+      </c>
+      <c r="F26">
+        <v>-10000000.0</v>
+      </c>
+      <c r="G26">
+        <v>-76000.0</v>
+      </c>
+      <c r="H26">
+        <v>368321000.0</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26">
+        <v>-36400000.0</v>
+      </c>
+      <c r="N26"/>
+      <c r="O26">
+        <v>-3024000.0</v>
+      </c>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
+        <v>-147053000.0</v>
+      </c>
+      <c r="T26"/>
+      <c r="U26"/>
+    </row>
+    <row r="27" spans="1:21">
+      <c r="A27" t="s">
+        <v>198</v>
+      </c>
+      <c r="B27">
+        <v>13964000.0</v>
+      </c>
+      <c r="C27">
+        <v>8704000.0</v>
+      </c>
+      <c r="D27">
+        <v>10189000.0</v>
+      </c>
+      <c r="E27">
+        <v>10104000.0</v>
+      </c>
+      <c r="F27">
+        <v>3510000.0</v>
+      </c>
+      <c r="G27">
+        <v>1998000.0</v>
+      </c>
+      <c r="H27">
+        <v>1717000.0</v>
+      </c>
+      <c r="I27">
+        <v>50000.0</v>
+      </c>
+      <c r="J27">
+        <v>272000.0</v>
+      </c>
+      <c r="K27">
+        <v>283000.0</v>
+      </c>
+      <c r="L27">
+        <v>75000.0</v>
+      </c>
+      <c r="M27">
+        <v>177000.0</v>
+      </c>
+      <c r="N27">
+        <v>360000.0</v>
+      </c>
+      <c r="O27">
+        <v>460000.0</v>
+      </c>
+      <c r="P27">
+        <v>565000.0</v>
+      </c>
+      <c r="Q27">
+        <v>980000.0</v>
+      </c>
+      <c r="R27">
+        <v>2513000.0</v>
+      </c>
+      <c r="S27">
+        <v>1167000.0</v>
+      </c>
+      <c r="T27"/>
+      <c r="U27"/>
+    </row>
+    <row r="28" spans="1:21">
+      <c r="A28" t="s">
+        <v>199</v>
+      </c>
+      <c r="B28">
+        <v>-84679000.0</v>
+      </c>
+      <c r="C28">
+        <v>-208591000.0</v>
+      </c>
+      <c r="D28">
+        <v>-212242000.0</v>
+      </c>
+      <c r="E28">
+        <v>-243314000.0</v>
+      </c>
+      <c r="F28">
+        <v>321680000.0</v>
+      </c>
+      <c r="G28">
+        <v>-120211000.0</v>
+      </c>
+      <c r="H28">
+        <v>64108000.0</v>
+      </c>
+      <c r="I28">
+        <v>-55166000.0</v>
+      </c>
+      <c r="J28">
+        <v>-33900000.0</v>
+      </c>
+      <c r="K28">
+        <v>-63559000.0</v>
+      </c>
+      <c r="L28">
+        <v>59184000.0</v>
+      </c>
+      <c r="M28">
+        <v>27936000.0</v>
+      </c>
+      <c r="N28">
+        <v>-59310000.0</v>
+      </c>
+      <c r="O28">
+        <v>-59051000.0</v>
+      </c>
+      <c r="P28">
+        <v>-50164000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-55423000.0</v>
+      </c>
+      <c r="R28">
+        <v>28295000.0</v>
+      </c>
+      <c r="S28">
+        <v>-27027000.0</v>
+      </c>
+      <c r="T28">
+        <v>129111000.0</v>
+      </c>
+      <c r="U28">
+        <v>83453000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21">
+      <c r="A29" t="s">
+        <v>200</v>
+      </c>
+      <c r="B29">
+        <v>528299000.0</v>
+      </c>
+      <c r="C29">
+        <v>430146000.0</v>
+      </c>
+      <c r="D29">
+        <v>375008000.0</v>
+      </c>
+      <c r="E29">
+        <v>351941000.0</v>
+      </c>
+      <c r="F29">
+        <v>263949000.0</v>
+      </c>
+      <c r="G29">
+        <v>104431000.0</v>
+      </c>
+      <c r="H29">
+        <v>93381000.0</v>
+      </c>
+      <c r="I29">
+        <v>47742000.0</v>
+      </c>
+      <c r="J29">
+        <v>57818000.0</v>
+      </c>
+      <c r="K29">
+        <v>71152000.0</v>
+      </c>
+      <c r="L29">
+        <v>62337000.0</v>
+      </c>
+      <c r="M29">
+        <v>60903000.0</v>
+      </c>
+      <c r="N29">
+        <v>74344000.0</v>
+      </c>
+      <c r="O29">
+        <v>83698000.0</v>
+      </c>
+      <c r="P29">
+        <v>74872000.0</v>
+      </c>
+      <c r="Q29">
+        <v>85027000.0</v>
+      </c>
+      <c r="R29">
+        <v>72912000.0</v>
+      </c>
+      <c r="S29">
+        <v>34677000.0</v>
+      </c>
+      <c r="T29">
+        <v>56587000.0</v>
+      </c>
+      <c r="U29">
+        <v>22844000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21">
+      <c r="A30" t="s">
+        <v>201</v>
+      </c>
+      <c r="B30">
+        <v>-351904000.0</v>
+      </c>
+      <c r="C30">
+        <v>-254644000.0</v>
+      </c>
+      <c r="D30">
+        <v>-151983000.0</v>
+      </c>
+      <c r="E30">
+        <v>-34339000.0</v>
+      </c>
+      <c r="F30">
+        <v>-474349000.0</v>
+      </c>
+      <c r="G30">
+        <v>-39594000.0</v>
+      </c>
+      <c r="H30">
+        <v>-99925000.0</v>
+      </c>
+      <c r="I30">
+        <v>24230000.0</v>
+      </c>
+      <c r="J30">
+        <v>-4895000.0</v>
+      </c>
+      <c r="K30">
+        <v>-6941000.0</v>
+      </c>
+      <c r="L30">
+        <v>-101225000.0</v>
+      </c>
+      <c r="M30">
+        <v>-80080000.0</v>
+      </c>
+      <c r="N30">
+        <v>-16643000.0</v>
+      </c>
+      <c r="O30">
+        <v>-24316000.0</v>
+      </c>
+      <c r="P30">
+        <v>-27254000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-32054000.0</v>
+      </c>
+      <c r="R30">
+        <v>-96760000.0</v>
+      </c>
+      <c r="S30">
+        <v>32469000.0</v>
+      </c>
+      <c r="T30">
+        <v>-183807000.0</v>
+      </c>
+      <c r="U30">
+        <v>-106297000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CC30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:81">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>84</v>
+      </c>
+      <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>87</v>
+      </c>
+      <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>90</v>
+      </c>
+      <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>93</v>
+      </c>
+      <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>96</v>
+      </c>
+      <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>140</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="2" spans="1:81">
+      <c r="A2" t="s">
+        <v>174</v>
+      </c>
+      <c r="B2">
+        <v>462430000.0</v>
+      </c>
+      <c r="C2">
+        <v>324396000.0</v>
+      </c>
+      <c r="D2">
+        <v>338463000.0</v>
+      </c>
+      <c r="E2">
+        <v>496075000.0</v>
+      </c>
+      <c r="F2">
+        <v>417995000.0</v>
+      </c>
+      <c r="G2">
+        <v>247624000.0</v>
+      </c>
+      <c r="H2">
+        <v>378619000.0</v>
+      </c>
+      <c r="I2">
+        <v>297284000.0</v>
+      </c>
+      <c r="J2">
+        <v>228244000.0</v>
+      </c>
+      <c r="K2">
+        <v>280713000.0</v>
+      </c>
+      <c r="L2">
+        <v>253343000.0</v>
+      </c>
+      <c r="M2">
+        <v>246402000.0</v>
+      </c>
+      <c r="N2">
+        <v>278359000.0</v>
+      </c>
+      <c r="O2">
+        <v>269930000.0</v>
+      </c>
+      <c r="P2">
+        <v>245507000.0</v>
+      </c>
+      <c r="Q2">
+        <v>300301000.0</v>
+      </c>
+      <c r="R2">
+        <v>214467000.0</v>
+      </c>
+      <c r="S2">
+        <v>195642000.0</v>
+      </c>
+      <c r="T2">
+        <v>112995000.0</v>
+      </c>
+      <c r="U2">
+        <v>165504000.0</v>
+      </c>
+      <c r="V2">
+        <v>162675000.0</v>
+      </c>
+      <c r="W2">
+        <v>92262000.0</v>
+      </c>
+      <c r="X2">
+        <v>113908000.0</v>
+      </c>
+      <c r="Y2">
+        <v>89686000.0</v>
+      </c>
+      <c r="Z2">
+        <v>97734000.0</v>
+      </c>
+      <c r="AA2">
+        <v>147636000.0</v>
+      </c>
+      <c r="AB2">
+        <v>92052000.0</v>
+      </c>
+      <c r="AC2">
+        <v>85340000.0</v>
+      </c>
+      <c r="AD2">
+        <v>106928000.0</v>
+      </c>
+      <c r="AE2">
+        <v>90072000.0</v>
+      </c>
+      <c r="AF2">
+        <v>95064000.0</v>
+      </c>
+      <c r="AG2">
+        <v>69599000.0</v>
+      </c>
+      <c r="AH2">
+        <v>91288000.0</v>
+      </c>
+      <c r="AI2">
+        <v>73266000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>65562000.0</v>
+      </c>
+      <c r="AK2">
+        <v>59432000.0</v>
+      </c>
+      <c r="AL2">
+        <v>57017000.0</v>
+      </c>
+      <c r="AM2">
+        <v>54243000.0</v>
+      </c>
+      <c r="AN2">
+        <v>48746000.0</v>
+      </c>
+      <c r="AO2">
+        <v>50250000.0</v>
+      </c>
+      <c r="AP2">
+        <v>30522000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>53591000.0</v>
+      </c>
+      <c r="AR2">
+        <v>53591000.0</v>
+      </c>
+      <c r="AS2">
+        <v>41392000.0</v>
+      </c>
+      <c r="AT2">
+        <v>18694000.0</v>
+      </c>
+      <c r="AU2">
+        <v>33295000.0</v>
+      </c>
+      <c r="AV2">
+        <v>64352000.0</v>
+      </c>
+      <c r="AW2">
+        <v>72148000.0</v>
+      </c>
+      <c r="AX2">
+        <v>55163000.0</v>
+      </c>
+      <c r="AY2">
+        <v>24539000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>26852000.0</v>
+      </c>
+      <c r="BA2">
+        <v>30957000.0</v>
+      </c>
+      <c r="BB2">
+        <v>26097000.0</v>
+      </c>
+      <c r="BC2">
+        <v>26145000.0</v>
+      </c>
+      <c r="BD2">
+        <v>29318000.0</v>
+      </c>
+      <c r="BE2">
+        <v>32461000.0</v>
+      </c>
+      <c r="BF2">
+        <v>30144000.0</v>
+      </c>
+      <c r="BG2">
+        <v>25815000.0</v>
+      </c>
+      <c r="BH2">
+        <v>38554000.0</v>
+      </c>
+      <c r="BI2">
+        <v>32311000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>28539000.0</v>
+      </c>
+      <c r="BK2">
+        <v>28360000.0</v>
+      </c>
+      <c r="BL2">
+        <v>28360000.0</v>
+      </c>
+      <c r="BM2">
+        <v>31329000.0</v>
+      </c>
+      <c r="BN2">
+        <v>41356000.0</v>
+      </c>
+      <c r="BO2">
+        <v>30810000.0</v>
+      </c>
+      <c r="BP2">
+        <v>29542000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>40733000.0</v>
+      </c>
+      <c r="BR2">
+        <v>25383000.0</v>
+      </c>
+      <c r="BS2">
+        <v>26363000.0</v>
+      </c>
+      <c r="BT2">
+        <v>45836000.0</v>
+      </c>
+      <c r="BU2">
+        <v>9444000.0</v>
+      </c>
+      <c r="BV2">
+        <v>4288000.0</v>
+      </c>
+      <c r="BW2">
+        <v>1891000.0</v>
+      </c>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+    </row>
+    <row r="3" spans="1:81">
+      <c r="A3" t="s">
+        <v>175</v>
+      </c>
+      <c r="B3">
+        <v>125983000</v>
+      </c>
+      <c r="C3">
+        <v>816000</v>
+      </c>
+      <c r="D3">
+        <v>91997000</v>
+      </c>
+      <c r="E3">
+        <v>3255000</v>
+      </c>
+      <c r="F3">
+        <v>5221000</v>
+      </c>
+      <c r="G3">
+        <v>69210000</v>
+      </c>
+      <c r="H3">
+        <v>221151000</v>
+      </c>
+      <c r="I3">
+        <v>9113000</v>
+      </c>
+      <c r="J3">
+        <v>6842000</v>
+      </c>
+      <c r="K3">
+        <v>5388000</v>
+      </c>
+      <c r="L3">
+        <v>9818000</v>
+      </c>
+      <c r="M3">
+        <v>23945000</v>
+      </c>
+      <c r="N3">
+        <v>141377000</v>
+      </c>
+      <c r="O3">
+        <v>10719000</v>
+      </c>
+      <c r="P3">
+        <v>6709000</v>
+      </c>
+      <c r="Q3">
+        <v>6178000</v>
+      </c>
+      <c r="R3">
+        <v>8378000</v>
+      </c>
+      <c r="S3">
+        <v>12424000</v>
+      </c>
+      <c r="T3">
+        <v>48472000</v>
+      </c>
+      <c r="U3">
+        <v>333259000</v>
+      </c>
+      <c r="V3">
+        <v>127031000</v>
+      </c>
+      <c r="W3">
+        <v>3740000</v>
+      </c>
+      <c r="X3">
+        <v>2680000</v>
+      </c>
+      <c r="Y3">
+        <v>10853000</v>
+      </c>
+      <c r="Z3">
+        <v>4473000</v>
+      </c>
+      <c r="AA3">
+        <v>28440000</v>
+      </c>
+      <c r="AB3">
+        <v>46858000</v>
+      </c>
+      <c r="AC3">
+        <v>26272000</v>
+      </c>
+      <c r="AD3">
+        <v>25281000</v>
+      </c>
+      <c r="AE3">
+        <v>687000</v>
+      </c>
+      <c r="AF3">
+        <v>621000</v>
+      </c>
+      <c r="AG3">
+        <v>901000</v>
+      </c>
+      <c r="AH3">
+        <v>11137000</v>
+      </c>
+      <c r="AI3">
+        <v>1651000</v>
+      </c>
+      <c r="AJ3">
+        <v>155000</v>
+      </c>
+      <c r="AK3">
+        <v>701000</v>
+      </c>
+      <c r="AL3">
+        <v>2311000</v>
+      </c>
+      <c r="AM3">
+        <v>1720000</v>
+      </c>
+      <c r="AN3">
+        <v>2513000</v>
+      </c>
+      <c r="AO3">
+        <v>3220000</v>
+      </c>
+      <c r="AP3">
+        <v>1045000</v>
+      </c>
+      <c r="AQ3">
+        <v>157000</v>
+      </c>
+      <c r="AR3">
+        <v>157000</v>
+      </c>
+      <c r="AS3">
+        <v>53629000</v>
+      </c>
+      <c r="AT3">
+        <v>1233000</v>
+      </c>
+      <c r="AU3">
+        <v>55705000</v>
+      </c>
+      <c r="AV3">
+        <v>57086000</v>
+      </c>
+      <c r="AW3">
+        <v>841000</v>
+      </c>
+      <c r="AX3">
+        <v>841000</v>
+      </c>
+      <c r="AY3">
+        <v>45000</v>
+      </c>
+      <c r="AZ3">
+        <v>45000</v>
+      </c>
+      <c r="BA3">
+        <v>1003000</v>
+      </c>
+      <c r="BB3">
+        <v>1011000</v>
+      </c>
+      <c r="BC3">
+        <v>593000</v>
+      </c>
+      <c r="BD3">
+        <v>1184000</v>
+      </c>
+      <c r="BE3">
+        <v>1184000</v>
+      </c>
+      <c r="BF3">
+        <v>2402000</v>
+      </c>
+      <c r="BG3">
+        <v>2402000</v>
+      </c>
+      <c r="BH3">
+        <v>2000</v>
+      </c>
+      <c r="BI3">
+        <v>62000</v>
+      </c>
+      <c r="BJ3">
+        <v>837000</v>
+      </c>
+      <c r="BK3">
+        <v>863000</v>
+      </c>
+      <c r="BL3">
+        <v>863000</v>
+      </c>
+      <c r="BM3">
+        <v>169000</v>
+      </c>
+      <c r="BN3">
+        <v>820000</v>
+      </c>
+      <c r="BO3">
+        <v>308000</v>
+      </c>
+      <c r="BP3">
+        <v>577000</v>
+      </c>
+      <c r="BQ3">
+        <v>82328000</v>
+      </c>
+      <c r="BR3">
+        <v>154000</v>
+      </c>
+      <c r="BS3">
+        <v>580000</v>
+      </c>
+      <c r="BT3">
+        <v>257450000</v>
+      </c>
+      <c r="BU3">
+        <v>15477000</v>
+      </c>
+      <c r="BV3">
+        <v>0</v>
+      </c>
+      <c r="BW3">
+        <v>0</v>
+      </c>
+      <c r="BX3">
+        <v>0</v>
+      </c>
+      <c r="BY3">
+        <v>0</v>
+      </c>
+      <c r="BZ3">
+        <v>0</v>
+      </c>
+      <c r="CA3">
+        <v>0</v>
+      </c>
+      <c r="CB3">
+        <v>0</v>
+      </c>
+      <c r="CC3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:81">
+      <c r="A4" t="s">
+        <v>176</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4817,515 +25906,627 @@
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
     </row>
     <row r="5" spans="1:81">
       <c r="A5" t="s">
-        <v>24</v>
-[...66 lines deleted...]
-      </c>
+        <v>177</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
-[...10 lines deleted...]
-      </c>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
       <c r="AD5"/>
-      <c r="AE5">
-[...25 lines deleted...]
-      </c>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
-      <c r="AP5">
-[...76 lines deleted...]
-      </c>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
       <c r="BP5"/>
-      <c r="BQ5">
-[...10 lines deleted...]
-      </c>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
     </row>
     <row r="6" spans="1:81">
       <c r="A6" t="s">
-        <v>25</v>
-[...74 lines deleted...]
-      <c r="BW6"/>
+        <v>178</v>
+      </c>
+      <c r="B6">
+        <v>-23010000.0</v>
+      </c>
+      <c r="C6">
+        <v>131164000.0</v>
+      </c>
+      <c r="D6">
+        <v>-14067000.0</v>
+      </c>
+      <c r="E6">
+        <v>-134389000.0</v>
+      </c>
+      <c r="F6">
+        <v>78080000.0</v>
+      </c>
+      <c r="G6">
+        <v>170371000.0</v>
+      </c>
+      <c r="H6">
+        <v>-130995000.0</v>
+      </c>
+      <c r="I6">
+        <v>81335000.0</v>
+      </c>
+      <c r="J6">
+        <v>1899000.0</v>
+      </c>
+      <c r="K6">
+        <v>22558000.0</v>
+      </c>
+      <c r="L6">
+        <v>27370000.0</v>
+      </c>
+      <c r="M6">
+        <v>6941000.0</v>
+      </c>
+      <c r="N6">
+        <v>-31957000.0</v>
+      </c>
+      <c r="O6">
+        <v>8429000.0</v>
+      </c>
+      <c r="P6">
+        <v>24423000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-54794000.0</v>
+      </c>
+      <c r="R6">
+        <v>85834000.0</v>
+      </c>
+      <c r="S6">
+        <v>18825000.0</v>
+      </c>
+      <c r="T6">
+        <v>82647000.0</v>
+      </c>
+      <c r="U6">
+        <v>-52509000.0</v>
+      </c>
+      <c r="V6">
+        <v>2829000.0</v>
+      </c>
+      <c r="W6">
+        <v>70413000.0</v>
+      </c>
+      <c r="X6">
+        <v>-21646000.0</v>
+      </c>
+      <c r="Y6">
+        <v>24222000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-8048000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-49902000.0</v>
+      </c>
+      <c r="AB6">
+        <v>49881000.0</v>
+      </c>
+      <c r="AC6">
+        <v>12414000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-21588000.0</v>
+      </c>
+      <c r="AE6">
+        <v>16855000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-4992000.0</v>
+      </c>
+      <c r="AG6">
+        <v>25465000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-21689000.0</v>
+      </c>
+      <c r="AI6">
+        <v>18022000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>7704000.0</v>
+      </c>
+      <c r="AK6">
+        <v>6130000.0</v>
+      </c>
+      <c r="AL6">
+        <v>2415000.0</v>
+      </c>
+      <c r="AM6">
+        <v>2774000.0</v>
+      </c>
+      <c r="AN6">
+        <v>5497000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-1504000.0</v>
+      </c>
+      <c r="AP6">
+        <v>19728000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-23069000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-23069000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-17562000.0</v>
+      </c>
+      <c r="AT6">
+        <v>22698000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-14601000.0</v>
+      </c>
+      <c r="AV6">
+        <v>-31057000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-7796000.0</v>
+      </c>
+      <c r="AX6">
+        <v>16985000.0</v>
+      </c>
+      <c r="AY6">
+        <v>30624000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-2316000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-4105000.0</v>
+      </c>
+      <c r="BB6">
+        <v>4860000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-48000.0</v>
+      </c>
+      <c r="BD6">
+        <v>-3173000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-3143000.0</v>
+      </c>
+      <c r="BF6">
+        <v>2317000.0</v>
+      </c>
+      <c r="BG6">
+        <v>4329000.0</v>
+      </c>
+      <c r="BH6">
+        <v>-12740000.0</v>
+      </c>
+      <c r="BI6">
+        <v>6243000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>3772000.0</v>
+      </c>
+      <c r="BK6">
+        <v>179000.0</v>
+      </c>
+      <c r="BL6">
+        <v>179000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-1994000.0</v>
+      </c>
+      <c r="BN6">
+        <v>-10027000.0</v>
+      </c>
+      <c r="BO6">
+        <v>10546000.0</v>
+      </c>
+      <c r="BP6">
+        <v>1268000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-11191000.0</v>
+      </c>
+      <c r="BR6">
+        <v>15350000.0</v>
+      </c>
+      <c r="BS6">
+        <v>-980000.0</v>
+      </c>
+      <c r="BT6">
+        <v>-19473000.0</v>
+      </c>
+      <c r="BU6">
+        <v>36392000.0</v>
+      </c>
+      <c r="BV6">
+        <v>5156000.0</v>
+      </c>
+      <c r="BW6">
+        <v>2397000.0</v>
+      </c>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
-      <c r="CA6"/>
+      <c r="CA6">
+        <v>-6953000.0</v>
+      </c>
       <c r="CB6"/>
       <c r="CC6"/>
     </row>
     <row r="7" spans="1:81">
       <c r="A7" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>179</v>
+      </c>
+      <c r="B7">
+        <v>14890000.0</v>
+      </c>
       <c r="C7">
-        <v>19067000.0</v>
-[...3 lines deleted...]
-      <c r="F7"/>
+        <v>-48579000.0</v>
+      </c>
+      <c r="D7">
+        <v>71575000.0</v>
+      </c>
+      <c r="E7">
+        <v>-6523000.0</v>
+      </c>
+      <c r="F7">
+        <v>1772000.0</v>
+      </c>
       <c r="G7">
-        <v>8717000.0</v>
-[...3 lines deleted...]
-      <c r="J7"/>
+        <v>-8153000.0</v>
+      </c>
+      <c r="H7">
+        <v>-1421000.0</v>
+      </c>
+      <c r="I7">
+        <v>17468000.0</v>
+      </c>
+      <c r="J7">
+        <v>-11363000.0</v>
+      </c>
       <c r="K7">
-        <v>28365000.0</v>
-[...3 lines deleted...]
-      <c r="N7"/>
+        <v>-15019000.0</v>
+      </c>
+      <c r="L7">
+        <v>1384000.0</v>
+      </c>
+      <c r="M7">
+        <v>-9824000.0</v>
+      </c>
+      <c r="N7">
+        <v>5867000.0</v>
+      </c>
       <c r="O7">
-        <v>34408000.0</v>
+        <v>-7173000.0</v>
       </c>
       <c r="P7">
-        <v>150828000.0</v>
+        <v>-1813000.0</v>
       </c>
       <c r="Q7">
-        <v>36675000.0</v>
+        <v>10325000.0</v>
       </c>
       <c r="R7">
-        <v>36675000.0</v>
+        <v>4943000.0</v>
       </c>
       <c r="S7">
-        <v>178335000.0</v>
-[...1 lines deleted...]
-      <c r="T7"/>
+        <v>-25261000.0</v>
+      </c>
+      <c r="T7">
+        <v>88461000.0</v>
+      </c>
       <c r="U7">
-        <v>68735000.0</v>
-[...54 lines deleted...]
-      <c r="BW7"/>
+        <v>-16027000.0</v>
+      </c>
+      <c r="V7">
+        <v>2034000.0</v>
+      </c>
+      <c r="W7">
+        <v>-10781000.0</v>
+      </c>
+      <c r="X7">
+        <v>-6078000.0</v>
+      </c>
+      <c r="Y7">
+        <v>18289000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-14623000.0</v>
+      </c>
+      <c r="AA7">
+        <v>748000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-2273000.0</v>
+      </c>
+      <c r="AC7">
+        <v>12299000.0</v>
+      </c>
+      <c r="AD7">
+        <v>-9840000.0</v>
+      </c>
+      <c r="AE7">
+        <v>1543000.0</v>
+      </c>
+      <c r="AF7">
+        <v>-6619000.0</v>
+      </c>
+      <c r="AG7">
+        <v>6896000.0</v>
+      </c>
+      <c r="AH7">
+        <v>-13534000.0</v>
+      </c>
+      <c r="AI7">
+        <v>6493000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>6607000.0</v>
+      </c>
+      <c r="AK7">
+        <v>-9212000.0</v>
+      </c>
+      <c r="AL7">
+        <v>10019000.0</v>
+      </c>
+      <c r="AM7">
+        <v>-9695000.0</v>
+      </c>
+      <c r="AN7">
+        <v>9615000.0</v>
+      </c>
+      <c r="AO7">
+        <v>-8400000.0</v>
+      </c>
+      <c r="AP7">
+        <v>9272000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>-10053000.0</v>
+      </c>
+      <c r="AR7">
+        <v>-10053000.0</v>
+      </c>
+      <c r="AS7">
+        <v>-9517000.0</v>
+      </c>
+      <c r="AT7">
+        <v>9877000.0</v>
+      </c>
+      <c r="AU7">
+        <v>-10531000.0</v>
+      </c>
+      <c r="AV7">
+        <v>15381000.0</v>
+      </c>
+      <c r="AW7">
+        <v>-12974000.0</v>
+      </c>
+      <c r="AX7">
+        <v>9060000.0</v>
+      </c>
+      <c r="AY7">
+        <v>5112000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>142000.0</v>
+      </c>
+      <c r="BA7">
+        <v>-3180000.0</v>
+      </c>
+      <c r="BB7">
+        <v>1500000.0</v>
+      </c>
+      <c r="BC7">
+        <v>3607000.0</v>
+      </c>
+      <c r="BD7">
+        <v>-3220000.0</v>
+      </c>
+      <c r="BE7">
+        <v>3751000.0</v>
+      </c>
+      <c r="BF7">
+        <v>113000.0</v>
+      </c>
+      <c r="BG7">
+        <v>2496000.0</v>
+      </c>
+      <c r="BH7">
+        <v>-10489000.0</v>
+      </c>
+      <c r="BI7">
+        <v>4894000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>3635000.0</v>
+      </c>
+      <c r="BK7">
+        <v>-5815000.0</v>
+      </c>
+      <c r="BL7">
+        <v>-5815000.0</v>
+      </c>
+      <c r="BM7">
+        <v>-1780000.0</v>
+      </c>
+      <c r="BN7">
+        <v>4461000.0</v>
+      </c>
+      <c r="BO7">
+        <v>-3131000.0</v>
+      </c>
+      <c r="BP7">
+        <v>-4302000.0</v>
+      </c>
+      <c r="BQ7">
+        <v>-162000.0</v>
+      </c>
+      <c r="BR7">
+        <v>-442000.0</v>
+      </c>
+      <c r="BS7">
+        <v>-1145000.0</v>
+      </c>
+      <c r="BT7">
+        <v>1128000.0</v>
+      </c>
+      <c r="BU7">
+        <v>-5502000.0</v>
+      </c>
+      <c r="BV7">
+        <v>2109000.0</v>
+      </c>
+      <c r="BW7">
+        <v>-1652000.0</v>
+      </c>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
-      <c r="CA7"/>
+      <c r="CA7">
+        <v>-1181000.0</v>
+      </c>
       <c r="CB7"/>
       <c r="CC7"/>
     </row>
     <row r="8" spans="1:81">
       <c r="A8" t="s">
-        <v>27</v>
-[...60 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5345,1669 +26546,1587 @@
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
     </row>
     <row r="9" spans="1:81">
       <c r="A9" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>181</v>
+      </c>
+      <c r="B9">
+        <v>10919000.0</v>
+      </c>
       <c r="C9">
-        <v>694331000.0</v>
+        <v>3874000.0</v>
       </c>
       <c r="D9">
-        <v>686659000.0</v>
+        <v>-15633000.0</v>
       </c>
       <c r="E9">
-        <v>684985000.0</v>
+        <v>-3860000.0</v>
       </c>
       <c r="F9">
-        <v>682863000.0</v>
+        <v>-3227000.0</v>
       </c>
       <c r="G9">
-        <v>680743000.0</v>
+        <v>-7015000.0</v>
       </c>
       <c r="H9">
-        <v>678713000.0</v>
-[...4 lines deleted...]
-      <c r="L9"/>
+        <v>1698000.0</v>
+      </c>
+      <c r="I9">
+        <v>7326000.0</v>
+      </c>
+      <c r="J9">
+        <v>-1581000.0</v>
+      </c>
+      <c r="K9">
+        <v>-2908000.0</v>
+      </c>
+      <c r="L9">
+        <v>2842000.0</v>
+      </c>
       <c r="M9">
-        <v>676571000.0</v>
+        <v>-1049000.0</v>
       </c>
       <c r="N9">
-        <v>681055000.0</v>
+        <v>3893000.0</v>
       </c>
       <c r="O9">
-        <v>688262000.0</v>
+        <v>-6355000.0</v>
       </c>
       <c r="P9">
-        <v>691438000.0</v>
+        <v>-12012000.0</v>
       </c>
       <c r="Q9">
-        <v>695641000.0</v>
+        <v>-7821000.0</v>
       </c>
       <c r="R9">
-        <v>699513000.0</v>
+        <v>-4350000.0</v>
       </c>
       <c r="S9">
-        <v>698463000.0</v>
+        <v>-1835000.0</v>
       </c>
       <c r="T9">
-        <v>697281000.0</v>
+        <v>-10656000.0</v>
       </c>
       <c r="U9">
-        <v>689921000.0</v>
+        <v>-16922000.0</v>
       </c>
       <c r="V9">
-        <v>666331000.0</v>
+        <v>-1768000.0</v>
       </c>
       <c r="W9">
-        <v>586355000.0</v>
+        <v>-3865000.0</v>
       </c>
       <c r="X9">
-        <v>574186000.0</v>
+        <v>1081000.0</v>
       </c>
       <c r="Y9">
-        <v>571974000.0</v>
+        <v>1869000.0</v>
       </c>
       <c r="Z9">
-        <v>569979000.0</v>
+        <v>390000.0</v>
       </c>
       <c r="AA9">
-        <v>565586000.0</v>
+        <v>-208000.0</v>
       </c>
       <c r="AB9">
-        <v>512811000.0</v>
+        <v>-1307000.0</v>
       </c>
       <c r="AC9">
-        <v>512379000.0</v>
+        <v>1660000.0</v>
       </c>
       <c r="AD9">
-        <v>512379000.0</v>
+        <v>-1652000.0</v>
       </c>
       <c r="AE9">
-        <v>512379000.0</v>
-[...21 lines deleted...]
-      <c r="AZ9"/>
+        <v>-94000.0</v>
+      </c>
+      <c r="AF9">
+        <v>7361000.0</v>
+      </c>
+      <c r="AG9">
+        <v>-1005000.0</v>
+      </c>
+      <c r="AH9">
+        <v>-232000.0</v>
+      </c>
+      <c r="AI9">
+        <v>-1104000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>1464000.0</v>
+      </c>
+      <c r="AK9">
+        <v>-1706000.0</v>
+      </c>
+      <c r="AL9">
+        <v>382000.0</v>
+      </c>
+      <c r="AM9">
+        <v>-581000.0</v>
+      </c>
+      <c r="AN9">
+        <v>681000.0</v>
+      </c>
+      <c r="AO9">
+        <v>-64000.0</v>
+      </c>
+      <c r="AP9">
+        <v>151000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>699000.0</v>
+      </c>
+      <c r="AR9">
+        <v>699000.0</v>
+      </c>
+      <c r="AS9">
+        <v>591000.0</v>
+      </c>
+      <c r="AT9">
+        <v>-1339000.0</v>
+      </c>
+      <c r="AU9">
+        <v>647000.0</v>
+      </c>
+      <c r="AV9">
+        <v>5123000.0</v>
+      </c>
+      <c r="AW9">
+        <v>-415000.0</v>
+      </c>
+      <c r="AX9">
+        <v>173000.0</v>
+      </c>
+      <c r="AY9">
+        <v>173000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>1800000.0</v>
+      </c>
       <c r="BA9"/>
       <c r="BB9"/>
-      <c r="BC9"/>
-[...6 lines deleted...]
-      <c r="BJ9"/>
+      <c r="BC9">
+        <v>5600000.0</v>
+      </c>
+      <c r="BD9">
+        <v>-6800000.0</v>
+      </c>
+      <c r="BE9">
+        <v>6200000.0</v>
+      </c>
+      <c r="BF9">
+        <v>200000.0</v>
+      </c>
+      <c r="BG9">
+        <v>-100000.0</v>
+      </c>
+      <c r="BH9">
+        <v>-7100000.0</v>
+      </c>
+      <c r="BI9">
+        <v>800000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>-300000.0</v>
+      </c>
       <c r="BK9"/>
-      <c r="BL9"/>
+      <c r="BL9">
+        <v>-700000.0</v>
+      </c>
       <c r="BM9"/>
-      <c r="BN9"/>
-[...2 lines deleted...]
-      <c r="BQ9"/>
+      <c r="BN9">
+        <v>500000.0</v>
+      </c>
+      <c r="BO9">
+        <v>700000.0</v>
+      </c>
+      <c r="BP9">
+        <v>-7000000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>-800000.0</v>
+      </c>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
-      <c r="BV9"/>
-[...1 lines deleted...]
-      <c r="BX9"/>
+      <c r="BV9">
+        <v>513000.0</v>
+      </c>
+      <c r="BW9">
+        <v>548000.0</v>
+      </c>
+      <c r="BX9">
+        <v>335000.0</v>
+      </c>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
     </row>
     <row r="10" spans="1:81">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>182</v>
       </c>
       <c r="B10">
-        <v>455560000.0</v>
+        <v>-7516000.0</v>
       </c>
       <c r="C10">
-        <v>324396000.0</v>
+        <v>-241000.0</v>
       </c>
       <c r="D10">
-        <v>289373000.0</v>
+        <v>-1213000.0</v>
       </c>
       <c r="E10">
-        <v>464594000.0</v>
+        <v>4693000.0</v>
       </c>
       <c r="F10">
-        <v>323252000.0</v>
+        <v>-1742000.0</v>
       </c>
       <c r="G10">
-        <v>141375000.0</v>
+        <v>2567000.0</v>
       </c>
       <c r="H10">
-        <v>260456000.0</v>
+        <v>-3148000.0</v>
       </c>
       <c r="I10">
-        <v>230143000.0</v>
+        <v>-186000.0</v>
       </c>
       <c r="J10">
-        <v>228244000.0</v>
+        <v>-328000.0</v>
       </c>
       <c r="K10">
-        <v>138640000.0</v>
+        <v>521000.0</v>
       </c>
       <c r="L10">
-        <v>160294000.0</v>
+        <v>-1650000.0</v>
       </c>
       <c r="M10">
-        <v>129634999.0</v>
+        <v>-715000.0</v>
       </c>
       <c r="N10">
-        <v>148941000.0</v>
+        <v>-1855000.0</v>
       </c>
       <c r="O10">
-        <v>120130000.0</v>
+        <v>693000.0</v>
       </c>
       <c r="P10">
-        <v>102709000.0</v>
+        <v>-682000.0</v>
       </c>
       <c r="Q10">
-        <v>181202000.0</v>
+        <v>398000.0</v>
       </c>
       <c r="R10">
-        <v>88485000.0</v>
+        <v>-968000.0</v>
       </c>
       <c r="S10">
-        <v>92174000.0</v>
+        <v>425000.0</v>
       </c>
       <c r="T10">
-        <v>81917000.0</v>
+        <v>-2149000.0</v>
       </c>
       <c r="U10">
-        <v>142963000.0</v>
+        <v>-2806000.0</v>
       </c>
       <c r="V10">
-        <v>142209000.0</v>
+        <v>-476000.0</v>
       </c>
       <c r="W10">
-        <v>81582000.0</v>
+        <v>337000.0</v>
       </c>
       <c r="X10">
-        <v>98964000.0</v>
+        <v>-901000.0</v>
       </c>
       <c r="Y10">
-        <v>73721000.0</v>
+        <v>656000.0</v>
       </c>
       <c r="Z10">
-        <v>86961000.0</v>
+        <v>-80000.0</v>
       </c>
       <c r="AA10">
-        <v>138024000.0</v>
+        <v>-396000.0</v>
       </c>
       <c r="AB10">
-        <v>86697000.0</v>
+        <v>-282000.0</v>
       </c>
       <c r="AC10">
-        <v>75399000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="AD10">
-        <v>97966000.0</v>
+        <v>-636000.0</v>
       </c>
       <c r="AE10">
-        <v>82059000.0</v>
+        <v>442000.0</v>
       </c>
       <c r="AF10">
-        <v>94539000.0</v>
+        <v>331000.0</v>
       </c>
       <c r="AG10">
-        <v>69599000.0</v>
+        <v>-715000.0</v>
       </c>
       <c r="AH10">
-        <v>91288000.0</v>
+        <v>-83000.0</v>
       </c>
       <c r="AI10">
-        <v>73266000.0</v>
+        <v>-1783000.0</v>
       </c>
       <c r="AJ10">
-        <v>65562000.0</v>
+        <v>-113000.0</v>
       </c>
       <c r="AK10">
-        <v>59432000.0</v>
+        <v>46000.0</v>
       </c>
       <c r="AL10">
-        <v>57017000.0</v>
+        <v>-73000.0</v>
       </c>
       <c r="AM10">
-        <v>54243000.0</v>
+        <v>-48000.0</v>
       </c>
       <c r="AN10">
-        <v>48746000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="AO10">
-        <v>50250000.0</v>
+        <v>-54000.0</v>
       </c>
       <c r="AP10">
-        <v>30522000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="AQ10">
-        <v>30522000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="AR10">
-        <v>23830000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="AS10">
-        <v>41392000.0</v>
+        <v>-129000.0</v>
       </c>
       <c r="AT10">
-        <v>18694000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="AU10">
-        <v>33295000.0</v>
+        <v>-71000.0</v>
       </c>
       <c r="AV10">
-        <v>64352000.0</v>
+        <v>-225000.0</v>
       </c>
       <c r="AW10">
-        <v>72145000.0</v>
+        <v>145000.0</v>
       </c>
       <c r="AX10">
-        <v>55160000.0</v>
+        <v>-473000.0</v>
       </c>
       <c r="AY10">
-        <v>24536000.0</v>
+        <v>-473000.0</v>
       </c>
       <c r="AZ10">
-        <v>26852000.0</v>
-[...57 lines deleted...]
-      </c>
+        <v>-553000.0</v>
+      </c>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
       <c r="BT10">
-        <v>29600000.0</v>
+        <v>1613000.0</v>
       </c>
       <c r="BU10">
-        <v>797000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1613000.0</v>
+      </c>
+      <c r="BV10"/>
       <c r="BW10">
-        <v>2671000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>1613000.0</v>
+      </c>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
       <c r="CA10">
-        <v>1371000.0</v>
+        <v>-4063000.0</v>
       </c>
       <c r="CB10"/>
       <c r="CC10"/>
     </row>
     <row r="11" spans="1:81">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>183</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
-[...16 lines deleted...]
-      </c>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11">
-        <v>84493000.0</v>
+        <v>-7314000.0</v>
       </c>
       <c r="N11">
-        <v>125157000.0</v>
+        <v>2938000.0</v>
       </c>
       <c r="O11">
-        <v>120130000.0</v>
+        <v>0.0</v>
       </c>
       <c r="P11">
-        <v>102709000.0</v>
+        <v>11177000.0</v>
       </c>
       <c r="Q11">
-        <v>181202000.0</v>
+        <v>17386000.0</v>
       </c>
       <c r="R11">
-        <v>88485000.0</v>
+        <v>6948000.0</v>
       </c>
       <c r="S11">
-        <v>67280000.0</v>
+        <v>-7356000.0</v>
       </c>
       <c r="T11">
-        <v>81917000.0</v>
+        <v>109713000.0</v>
       </c>
       <c r="U11">
-        <v>142963000.0</v>
-[...19 lines deleted...]
-      <c r="AN11"/>
+        <v>2914000.0</v>
+      </c>
+      <c r="V11">
+        <v>3490000.0</v>
+      </c>
+      <c r="W11">
+        <v>-6018000.0</v>
+      </c>
+      <c r="X11">
+        <v>-7227000.0</v>
+      </c>
+      <c r="Y11">
+        <v>10770000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-13408000.0</v>
+      </c>
+      <c r="AA11">
+        <v>3286000.0</v>
+      </c>
+      <c r="AB11">
+        <v>-1376000.0</v>
+      </c>
+      <c r="AC11">
+        <v>10529000.0</v>
+      </c>
+      <c r="AD11">
+        <v>-3237000.0</v>
+      </c>
+      <c r="AE11">
+        <v>3238000.0</v>
+      </c>
+      <c r="AF11">
+        <v>-14280000.0</v>
+      </c>
+      <c r="AG11">
+        <v>8113000.0</v>
+      </c>
+      <c r="AH11">
+        <v>-10276000.0</v>
+      </c>
+      <c r="AI11">
+        <v>7538000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-2792000.0</v>
+      </c>
+      <c r="AK11">
+        <v>-7597000.0</v>
+      </c>
+      <c r="AL11">
+        <v>9130000.0</v>
+      </c>
+      <c r="AM11">
+        <v>-9120000.0</v>
+      </c>
+      <c r="AN11">
+        <v>-607000.0</v>
+      </c>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
-      <c r="AR11"/>
+      <c r="AR11">
+        <v>1128000.0</v>
+      </c>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
-      <c r="AV11"/>
+      <c r="AV11">
+        <v>7161000.0</v>
+      </c>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
-      <c r="AZ11"/>
+      <c r="AZ11">
+        <v>-1772000.0</v>
+      </c>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
-      <c r="BV11"/>
-      <c r="BW11"/>
+      <c r="BV11">
+        <v>569000.0</v>
+      </c>
+      <c r="BW11">
+        <v>1494000.0</v>
+      </c>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
-      <c r="CA11"/>
+      <c r="CA11">
+        <v>1000.0</v>
+      </c>
       <c r="CB11"/>
       <c r="CC11"/>
     </row>
     <row r="12" spans="1:81">
       <c r="A12" t="s">
-        <v>31</v>
-[...33 lines deleted...]
-      </c>
+        <v>184</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
       <c r="M12">
-        <v>142235000.0</v>
+        <v>3418000.0</v>
       </c>
       <c r="N12">
-        <v>158541000.0</v>
+        <v>1997000.0</v>
       </c>
       <c r="O12">
-        <v>128680000.0</v>
+        <v>1997000.0</v>
       </c>
       <c r="P12">
-        <v>120109000.0</v>
+        <v>6409000.0</v>
       </c>
       <c r="Q12">
-        <v>189002000.0</v>
+        <v>-2070000.0</v>
       </c>
       <c r="R12">
-        <v>96385000.0</v>
+        <v>17969000.0</v>
       </c>
       <c r="S12">
-        <v>100074000.0</v>
+        <v>-3626000.0</v>
       </c>
       <c r="T12">
-        <v>81917000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="U12">
-        <v>142963000.0</v>
+        <v>154000.0</v>
       </c>
       <c r="V12">
-        <v>142209000.0</v>
+        <v>-7620000.0</v>
       </c>
       <c r="W12">
-        <v>81582000.0</v>
+        <v>1704000.0</v>
       </c>
       <c r="X12">
-        <v>98964000.0</v>
+        <v>356000.0</v>
       </c>
       <c r="Y12">
-        <v>73721000.0</v>
+        <v>603000.0</v>
       </c>
       <c r="Z12">
-        <v>86961000.0</v>
+        <v>1766000.0</v>
       </c>
       <c r="AA12">
-        <v>138024000.0</v>
+        <v>8014000.0</v>
       </c>
       <c r="AB12">
-        <v>86697000.0</v>
+        <v>495000.0</v>
       </c>
       <c r="AC12">
-        <v>75399000.0</v>
+        <v>1258000.0</v>
       </c>
       <c r="AD12">
-        <v>97966000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="AE12">
-        <v>82059000.0</v>
+        <v>-5000.0</v>
       </c>
       <c r="AF12">
-        <v>94539000.0</v>
+        <v>71738000.0</v>
       </c>
       <c r="AG12">
-        <v>69599000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="AH12">
-        <v>91288000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="AI12">
-        <v>73266000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="AJ12">
-        <v>65562000.0</v>
+        <v>87898000.0</v>
       </c>
       <c r="AK12">
-        <v>59432000.0</v>
+        <v>87892000.0</v>
       </c>
       <c r="AL12">
-        <v>57017000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="AM12">
-        <v>54243000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="AN12">
-        <v>48746000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>89866000.0</v>
+      </c>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
       <c r="AR12">
-        <v>23830000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>44668000.0</v>
+      </c>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
       <c r="AV12">
-        <v>64352000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-7553000.0</v>
+      </c>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
       <c r="AZ12">
-        <v>26852000.0</v>
-[...60 lines deleted...]
-      </c>
+        <v>110000.0</v>
+      </c>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12">
-        <v>4288000.0</v>
-[...1 lines deleted...]
-      <c r="BW12"/>
+        <v>46000.0</v>
+      </c>
+      <c r="BW12">
+        <v>205000.0</v>
+      </c>
       <c r="BX12"/>
       <c r="BY12"/>
-      <c r="BZ12"/>
-      <c r="CA12"/>
+      <c r="BZ12">
+        <v>19000.0</v>
+      </c>
+      <c r="CA12">
+        <v>1150000.0</v>
+      </c>
       <c r="CB12"/>
       <c r="CC12"/>
     </row>
     <row r="13" spans="1:81">
       <c r="A13" t="s">
-        <v>32</v>
-[...33 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
-        <v>351000.0</v>
+        <v>-745000.0</v>
       </c>
       <c r="N13">
-        <v>354000.0</v>
+        <v>890000.0</v>
       </c>
       <c r="O13">
-        <v>359000.0</v>
+        <v>890000.0</v>
       </c>
       <c r="P13">
-        <v>362000.0</v>
+        <v>-294000.0</v>
       </c>
       <c r="Q13">
-        <v>367000.0</v>
+        <v>364000.0</v>
       </c>
       <c r="R13">
-        <v>369000.0</v>
+        <v>3311000.0</v>
       </c>
       <c r="S13">
-        <v>365000.0</v>
+        <v>-16498000.0</v>
       </c>
       <c r="T13">
-        <v>362000.0</v>
+        <v>-8444000.0</v>
       </c>
       <c r="U13">
-        <v>362000.0</v>
+        <v>784000.0</v>
       </c>
       <c r="V13">
-        <v>362000.0</v>
+        <v>788000.0</v>
       </c>
       <c r="W13">
-        <v>177000.0</v>
+        <v>-1235000.0</v>
       </c>
       <c r="X13">
-        <v>177000.0</v>
+        <v>971000.0</v>
       </c>
       <c r="Y13">
-        <v>177000.0</v>
+        <v>4993000.0</v>
       </c>
       <c r="Z13">
-        <v>175000.0</v>
+        <v>-1526000.0</v>
       </c>
       <c r="AA13">
-        <v>175000.0</v>
+        <v>-1934000.0</v>
       </c>
       <c r="AB13">
-        <v>99000.0</v>
+        <v>626000.0</v>
       </c>
       <c r="AC13">
-        <v>99000.0</v>
+        <v>-510000.0</v>
       </c>
       <c r="AD13">
-        <v>99000.0</v>
+        <v>-4329000.0</v>
       </c>
       <c r="AE13">
-        <v>795000.0</v>
+        <v>-2038000.0</v>
       </c>
       <c r="AF13">
-        <v>550000.0</v>
+        <v>-22000.0</v>
       </c>
       <c r="AG13">
-        <v>550000.0</v>
+        <v>496000.0</v>
       </c>
       <c r="AH13">
-        <v>550000.0</v>
+        <v>-2937000.0</v>
       </c>
       <c r="AI13">
-        <v>550000.0</v>
+        <v>1838000.0</v>
       </c>
       <c r="AJ13">
-        <v>550000.0</v>
+        <v>1138000.0</v>
       </c>
       <c r="AK13">
-        <v>550000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="AL13">
-        <v>550000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="AM13">
-        <v>550000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="AN13">
-        <v>550000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>738000.0</v>
+      </c>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
       <c r="AR13">
-        <v>549000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-2050000.0</v>
+      </c>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
       <c r="AV13">
-        <v>549000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>6349000.0</v>
+      </c>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
       <c r="AZ13">
-        <v>549000.0</v>
-[...87 lines deleted...]
-      </c>
+        <v>6349000.0</v>
+      </c>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
     </row>
     <row r="14" spans="1:81">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>186</v>
       </c>
       <c r="B14">
-        <v>36601562.0</v>
+        <v>27764000.0</v>
       </c>
       <c r="C14">
-        <v>35874000.0</v>
+        <v>27225000.0</v>
       </c>
       <c r="D14">
-        <v>35757185.0</v>
+        <v>31144000.0</v>
       </c>
       <c r="E14">
-        <v>35612000.0</v>
+        <v>27341000.0</v>
       </c>
       <c r="F14">
-        <v>35585000.0</v>
+        <v>30328000.0</v>
       </c>
       <c r="G14">
-        <v>35447000.0</v>
+        <v>26579000.0</v>
       </c>
       <c r="H14">
-        <v>35412000.0</v>
+        <v>26121000.0</v>
       </c>
       <c r="I14">
-        <v>35175000.0</v>
+        <v>23447000.0</v>
       </c>
       <c r="J14">
-        <v>35636064.0</v>
+        <v>24540000.0</v>
       </c>
       <c r="K14">
-        <v>35203657.0</v>
+        <v>22767000.0</v>
       </c>
       <c r="L14">
-        <v>35355554.0</v>
+        <v>24285000.0</v>
       </c>
       <c r="M14">
-        <v>35375684.0</v>
+        <v>22462000.0</v>
       </c>
       <c r="N14">
-        <v>36444047.0</v>
+        <v>22172000.0</v>
       </c>
       <c r="O14">
-        <v>36073240.0</v>
+        <v>17820000.0</v>
       </c>
       <c r="P14">
-        <v>36292765.0</v>
+        <v>12223000.0</v>
       </c>
       <c r="Q14">
-        <v>36292765.0</v>
+        <v>11217000.0</v>
       </c>
       <c r="R14">
-        <v>36591514.0</v>
+        <v>20273000.0</v>
       </c>
       <c r="S14">
-        <v>36464109.0</v>
+        <v>6997000.0</v>
       </c>
       <c r="T14">
-        <v>36216803.0</v>
+        <v>-26185000.0</v>
       </c>
       <c r="U14">
-        <v>36283468.0</v>
+        <v>-7808000.0</v>
       </c>
       <c r="V14">
-        <v>32019281.0</v>
+        <v>13136000.0</v>
       </c>
       <c r="W14">
-        <v>17991008.0</v>
+        <v>11881000.0</v>
       </c>
       <c r="X14">
-        <v>18241008.0</v>
+        <v>11555000.0</v>
       </c>
       <c r="Y14">
-        <v>17991008.0</v>
+        <v>11844000.0</v>
       </c>
       <c r="Z14">
-        <v>17806738.0</v>
+        <v>11578000.0</v>
       </c>
       <c r="AA14">
-        <v>17630765.0</v>
+        <v>12027000.0</v>
       </c>
       <c r="AB14">
-        <v>10192950.0</v>
+        <v>11525000.0</v>
       </c>
       <c r="AC14">
-        <v>10192950.0</v>
+        <v>11664000.0</v>
       </c>
       <c r="AD14">
-        <v>10022041.0</v>
+        <v>11431000.0</v>
       </c>
       <c r="AE14">
-        <v>8539239.0</v>
+        <v>11226000.0</v>
       </c>
       <c r="AF14">
-        <v>6970564.0</v>
+        <v>10776000.0</v>
       </c>
       <c r="AG14">
-        <v>6976403.0</v>
+        <v>7932000.0</v>
       </c>
       <c r="AH14">
-        <v>6926962.0</v>
+        <v>7731000.0</v>
       </c>
       <c r="AI14">
-        <v>6922834.0</v>
+        <v>7713000.0</v>
       </c>
       <c r="AJ14">
-        <v>6922695.0</v>
+        <v>8943000.0</v>
       </c>
       <c r="AK14">
-        <v>6922695.0</v>
+        <v>8994000.0</v>
       </c>
       <c r="AL14">
-        <v>5996951.0</v>
+        <v>9089000.0</v>
       </c>
       <c r="AM14">
-        <v>6909152.0</v>
+        <v>9148000.0</v>
       </c>
       <c r="AN14">
-        <v>6908074.0</v>
+        <v>9900000.0</v>
       </c>
       <c r="AO14">
-        <v>5994619.0</v>
+        <v>10048000.0</v>
       </c>
       <c r="AP14">
-        <v>6905941.0</v>
+        <v>10347000.0</v>
       </c>
       <c r="AQ14">
-        <v>6905941.0</v>
+        <v>10405000.0</v>
       </c>
       <c r="AR14">
-        <v>6896555.0</v>
+        <v>10405000.0</v>
       </c>
       <c r="AS14">
-        <v>6896555.0</v>
+        <v>10994000.0</v>
       </c>
       <c r="AT14">
-        <v>6904702.0</v>
+        <v>10892000.0</v>
       </c>
       <c r="AU14">
-        <v>5970810.0</v>
+        <v>10449000.0</v>
       </c>
       <c r="AV14">
-        <v>6902715.0</v>
+        <v>10421000.0</v>
       </c>
       <c r="AW14">
-        <v>6887180.0</v>
+        <v>9512000.0</v>
       </c>
       <c r="AX14">
-        <v>6901128.0</v>
+        <v>9503000.0</v>
       </c>
       <c r="AY14">
-        <v>5974438.0</v>
+        <v>9504000.0</v>
       </c>
       <c r="AZ14">
-        <v>6896993.0</v>
+        <v>9565000.0</v>
       </c>
       <c r="BA14">
-        <v>6893608.0</v>
+        <v>9564000.0</v>
       </c>
       <c r="BB14">
-        <v>6878575.0</v>
+        <v>9596000.0</v>
       </c>
       <c r="BC14">
-        <v>5957002.0</v>
+        <v>9541000.0</v>
       </c>
       <c r="BD14">
-        <v>5954537.0</v>
+        <v>9536000.0</v>
       </c>
       <c r="BE14">
-        <v>5949969.0</v>
+        <v>9614000.0</v>
       </c>
       <c r="BF14">
-        <v>5935183.0</v>
+        <v>9635000.0</v>
       </c>
       <c r="BG14">
-        <v>6860000.0</v>
+        <v>9440000.0</v>
       </c>
       <c r="BH14">
-        <v>5901424.0</v>
+        <v>9546000.0</v>
       </c>
       <c r="BI14">
-        <v>5898622.0</v>
+        <v>9587000.0</v>
       </c>
       <c r="BJ14">
-        <v>5925686.0</v>
+        <v>9459000.0</v>
       </c>
       <c r="BK14">
-        <v>5925686.0</v>
+        <v>9420000.0</v>
       </c>
       <c r="BL14">
-        <v>5856559.0</v>
+        <v>9420000.0</v>
       </c>
       <c r="BM14">
-        <v>5853808.0</v>
+        <v>9571000.0</v>
       </c>
       <c r="BN14">
-        <v>6792937.0</v>
+        <v>9455000.0</v>
       </c>
       <c r="BO14">
-        <v>6760000.0</v>
+        <v>9341000.0</v>
       </c>
       <c r="BP14">
-        <v>5799990.0</v>
+        <v>9536000.0</v>
       </c>
       <c r="BQ14">
-        <v>6723268.0</v>
+        <v>9072000.0</v>
       </c>
       <c r="BR14">
-        <v>6723268.0</v>
+        <v>8675000.0</v>
       </c>
       <c r="BS14">
-        <v>5110000.0</v>
+        <v>8475000.0</v>
       </c>
       <c r="BT14">
-        <v>12500.0</v>
+        <v>5829000.0</v>
       </c>
       <c r="BU14">
-        <v>12500.0</v>
+        <v>5164000.0</v>
       </c>
       <c r="BV14">
-        <v>12500.0</v>
-[...1 lines deleted...]
-      <c r="BW14"/>
+        <v>4814000.0</v>
+      </c>
+      <c r="BW14">
+        <v>5020000.0</v>
+      </c>
       <c r="BX14"/>
-      <c r="BY14">
-[...11 lines deleted...]
-      </c>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14">
+        <v>3753000.0</v>
+      </c>
+      <c r="CB14"/>
+      <c r="CC14"/>
     </row>
     <row r="15" spans="1:81">
       <c r="A15" t="s">
-        <v>34</v>
-[...19 lines deleted...]
-      <c r="T15"/>
+        <v>187</v>
+      </c>
+      <c r="B15">
+        <v>24906000.0</v>
+      </c>
+      <c r="C15">
+        <v>24868000.0</v>
+      </c>
+      <c r="D15">
+        <v>24830000.0</v>
+      </c>
+      <c r="E15">
+        <v>21193000.0</v>
+      </c>
+      <c r="F15">
+        <v>21147000.0</v>
+      </c>
+      <c r="G15">
+        <v>18427000.0</v>
+      </c>
+      <c r="H15">
+        <v>18388000.0</v>
+      </c>
+      <c r="I15">
+        <v>18349000.0</v>
+      </c>
+      <c r="J15">
+        <v>15639000.0</v>
+      </c>
+      <c r="K15">
+        <v>15598000.0</v>
+      </c>
+      <c r="L15">
+        <v>15642000.0</v>
+      </c>
+      <c r="M15">
+        <v>15684000.0</v>
+      </c>
+      <c r="N15">
+        <v>15724000.0</v>
+      </c>
+      <c r="O15">
+        <v>15735000.0</v>
+      </c>
+      <c r="P15">
+        <v>15932000.0</v>
+      </c>
+      <c r="Q15">
+        <v>16240000.0</v>
+      </c>
+      <c r="R15">
+        <v>16220000.0</v>
+      </c>
+      <c r="S15">
+        <v>11641000.0</v>
+      </c>
+      <c r="T15">
+        <v>11619000.0</v>
+      </c>
       <c r="U15">
-        <v>362000.0</v>
+        <v>11742000.0</v>
       </c>
       <c r="V15">
-        <v>362000.0</v>
+        <v>11358000.0</v>
       </c>
       <c r="W15">
-        <v>177000.0</v>
+        <v>1484000.0</v>
       </c>
       <c r="X15">
-        <v>177000.0</v>
+        <v>1248000.0</v>
       </c>
       <c r="Y15">
-        <v>177000.0</v>
+        <v>957000.0</v>
       </c>
       <c r="Z15">
-        <v>175000.0</v>
+        <v>911000.0</v>
       </c>
       <c r="AA15">
-        <v>175000.0</v>
+        <v>879000.0</v>
       </c>
       <c r="AB15">
-        <v>99000.0</v>
+        <v>784000.0</v>
       </c>
       <c r="AC15">
-        <v>99000.0</v>
+        <v>765000.0</v>
       </c>
       <c r="AD15">
-        <v>99000.0</v>
+        <v>766000.0</v>
       </c>
       <c r="AE15">
-        <v>99000.0</v>
+        <v>766000.0</v>
       </c>
       <c r="AF15">
-        <v>550000.0</v>
+        <v>765000.0</v>
       </c>
       <c r="AG15">
-        <v>600000.0</v>
+        <v>766000.0</v>
       </c>
       <c r="AH15">
-        <v>600000.0</v>
+        <v>765000.0</v>
       </c>
       <c r="AI15">
-        <v>100000.0</v>
+        <v>766000.0</v>
       </c>
       <c r="AJ15">
-        <v>600000.0</v>
+        <v>765000.0</v>
       </c>
       <c r="AK15">
-        <v>600000.0</v>
+        <v>766000.0</v>
       </c>
       <c r="AL15">
-        <v>600000.0</v>
+        <v>765000.0</v>
       </c>
       <c r="AM15">
-        <v>600000.0</v>
+        <v>766000.0</v>
       </c>
       <c r="AN15">
-        <v>600000.0</v>
+        <v>765000.0</v>
       </c>
       <c r="AO15">
-        <v>600000.0</v>
+        <v>766000.0</v>
       </c>
       <c r="AP15">
-        <v>600000.0</v>
+        <v>765000.0</v>
       </c>
       <c r="AQ15">
-        <v>500000.0</v>
+        <v>766000.0</v>
       </c>
       <c r="AR15">
-        <v>500000.0</v>
+        <v>766000.0</v>
       </c>
       <c r="AS15">
-        <v>500000.0</v>
+        <v>5520000.0</v>
       </c>
       <c r="AT15">
-        <v>500000.0</v>
+        <v>765000.0</v>
       </c>
       <c r="AU15">
-        <v>500000.0</v>
+        <v>766000.0</v>
       </c>
       <c r="AV15">
-        <v>500000.0</v>
+        <v>765000.0</v>
       </c>
       <c r="AW15">
-        <v>500000.0</v>
+        <v>349000.0</v>
       </c>
       <c r="AX15">
-        <v>500000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>349000.0</v>
+      </c>
+      <c r="AY15"/>
       <c r="AZ15">
-        <v>549000.0</v>
-[...45 lines deleted...]
-      </c>
+        <v>1114000.0</v>
+      </c>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
       <c r="BP15">
-        <v>500000.0</v>
+        <v>12371000.0</v>
       </c>
       <c r="BQ15">
-        <v>538000.0</v>
+        <v>12370000.0</v>
       </c>
       <c r="BR15">
-        <v>538000.0</v>
+        <v>12371000.0</v>
       </c>
       <c r="BS15">
-        <v>537000.0</v>
+        <v>12371000.0</v>
       </c>
       <c r="BT15">
-        <v>500000.0</v>
-[...1 lines deleted...]
-      <c r="BU15"/>
+        <v>15624000.0</v>
+      </c>
+      <c r="BU15">
+        <v>505000.0</v>
+      </c>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
     </row>
     <row r="16" spans="1:81">
       <c r="A16" t="s">
-        <v>35</v>
+        <v>188</v>
       </c>
       <c r="B16">
-        <v>48023000.0</v>
+        <v>439420000.0</v>
       </c>
       <c r="C16">
-        <v>48885000.0</v>
+        <v>455560000.0</v>
       </c>
       <c r="D16">
-        <v>51119000.0</v>
+        <v>324396000.0</v>
       </c>
       <c r="E16">
-        <v>47030000.0</v>
+        <v>361686000.0</v>
       </c>
       <c r="F16">
-        <v>45138000.0</v>
+        <v>496075000.0</v>
       </c>
       <c r="G16">
-        <v>44742000.0</v>
+        <v>417995000.0</v>
       </c>
       <c r="H16">
-        <v>40870000.0</v>
+        <v>247624000.0</v>
       </c>
       <c r="I16">
-        <v>41177000.0</v>
+        <v>378619000.0</v>
       </c>
       <c r="J16">
-        <v>40978000.0</v>
+        <v>230143000.0</v>
       </c>
       <c r="K16">
-        <v>40331000.0</v>
+        <v>303271000.0</v>
       </c>
       <c r="L16">
-        <v>41106000.0</v>
+        <v>280713000.0</v>
       </c>
       <c r="M16">
-        <v>29661000.0</v>
+        <v>253343000.0</v>
       </c>
       <c r="N16">
-        <v>13126000.0</v>
+        <v>246402000.0</v>
       </c>
       <c r="O16">
-        <v>12569000.0</v>
+        <v>278359000.0</v>
       </c>
       <c r="P16">
-        <v>17172000.0</v>
+        <v>269930000.0</v>
       </c>
       <c r="Q16">
-        <v>7313000.0</v>
+        <v>245507000.0</v>
       </c>
       <c r="R16">
-        <v>7249000.0</v>
+        <v>300301000.0</v>
       </c>
       <c r="S16">
-        <v>8496000.0</v>
+        <v>214467000.0</v>
       </c>
       <c r="T16">
-        <v>6942000.0</v>
+        <v>195642000.0</v>
       </c>
       <c r="U16">
-        <v>6243000.0</v>
+        <v>112995000.0</v>
       </c>
       <c r="V16">
-        <v>5671000.0</v>
+        <v>165504000.0</v>
       </c>
       <c r="W16">
-        <v>5623000.0</v>
+        <v>162675000.0</v>
       </c>
       <c r="X16">
-        <v>6115000.0</v>
+        <v>92262000.0</v>
       </c>
       <c r="Y16">
-        <v>5019000.0</v>
+        <v>113908000.0</v>
       </c>
       <c r="Z16">
-        <v>6678000.0</v>
+        <v>89686000.0</v>
       </c>
       <c r="AA16">
-        <v>9987000.0</v>
+        <v>97734000.0</v>
       </c>
       <c r="AB16">
-        <v>6835000.0</v>
+        <v>141933000.0</v>
       </c>
       <c r="AC16">
-        <v>2330000.0</v>
+        <v>97754000.0</v>
       </c>
       <c r="AD16">
-        <v>2637000.0</v>
+        <v>85340000.0</v>
       </c>
       <c r="AE16">
-        <v>3118000.0</v>
+        <v>106927000.0</v>
       </c>
       <c r="AF16">
-        <v>1420000.0</v>
+        <v>90072000.0</v>
       </c>
       <c r="AG16">
-        <v>1668000.0</v>
+        <v>95064000.0</v>
       </c>
       <c r="AH16">
-        <v>1866000.0</v>
+        <v>69599000.0</v>
       </c>
       <c r="AI16">
-        <v>2178000.0</v>
+        <v>91288000.0</v>
       </c>
       <c r="AJ16">
-        <v>2848000.0</v>
+        <v>73266000.0</v>
       </c>
       <c r="AK16">
-        <v>2698000.0</v>
+        <v>65562000.0</v>
       </c>
       <c r="AL16">
-        <v>2368000.0</v>
+        <v>59432000.0</v>
       </c>
       <c r="AM16">
-        <v>1940000.0</v>
+        <v>57017000.0</v>
       </c>
       <c r="AN16">
-        <v>1707000.0</v>
+        <v>54243000.0</v>
       </c>
       <c r="AO16">
-        <v>588000.0</v>
+        <v>48746000.0</v>
       </c>
       <c r="AP16">
-        <v>692000.0</v>
+        <v>50250000.0</v>
       </c>
       <c r="AQ16">
-        <v>692000.0</v>
+        <v>30522000.0</v>
       </c>
       <c r="AR16">
-        <v>592000.0</v>
+        <v>30522000.0</v>
       </c>
       <c r="AS16">
-        <v>588000.0</v>
+        <v>23830000.0</v>
       </c>
       <c r="AT16">
-        <v>667000.0</v>
+        <v>41392000.0</v>
       </c>
       <c r="AU16">
-        <v>462000.0</v>
+        <v>18694000.0</v>
       </c>
       <c r="AV16">
-        <v>462000.0</v>
-[...1 lines deleted...]
-      <c r="AW16"/>
+        <v>33295000.0</v>
+      </c>
+      <c r="AW16">
+        <v>64352000.0</v>
+      </c>
       <c r="AX16">
-        <v>6887000.0</v>
+        <v>72148000.0</v>
       </c>
       <c r="AY16">
-        <v>6887000.0</v>
+        <v>55163000.0</v>
       </c>
       <c r="AZ16">
-        <v>4076000.0</v>
+        <v>24536000.0</v>
       </c>
       <c r="BA16">
-        <v>4870000.0</v>
+        <v>26852000.0</v>
       </c>
       <c r="BB16">
-        <v>4806000.0</v>
+        <v>30957000.0</v>
       </c>
       <c r="BC16">
-        <v>5419000.0</v>
+        <v>26097000.0</v>
       </c>
       <c r="BD16">
-        <v>5720000.0</v>
+        <v>26145000.0</v>
       </c>
       <c r="BE16">
-        <v>4850000.0</v>
+        <v>29318000.0</v>
       </c>
       <c r="BF16">
-        <v>4839000.0</v>
+        <v>32461000.0</v>
       </c>
       <c r="BG16">
-        <v>4953000.0</v>
+        <v>30144000.0</v>
       </c>
       <c r="BH16">
-        <v>4656000.0</v>
+        <v>25814000.0</v>
       </c>
       <c r="BI16">
-        <v>3961000.0</v>
+        <v>38554000.0</v>
       </c>
       <c r="BJ16">
-        <v>5412000.0</v>
+        <v>32311000.0</v>
       </c>
       <c r="BK16">
-        <v>5412000.0</v>
+        <v>28539000.0</v>
       </c>
       <c r="BL16">
-        <v>7048000.0</v>
+        <v>28539000.0</v>
       </c>
       <c r="BM16">
-        <v>5795000.0</v>
+        <v>29335000.0</v>
       </c>
       <c r="BN16">
-        <v>4589000.0</v>
+        <v>31329000.0</v>
       </c>
       <c r="BO16">
-        <v>4589000.0</v>
+        <v>41356000.0</v>
       </c>
       <c r="BP16">
-        <v>4777000.0</v>
+        <v>30810000.0</v>
       </c>
       <c r="BQ16">
-        <v>4383000.0</v>
+        <v>29542000.0</v>
       </c>
       <c r="BR16">
-        <v>4092000.0</v>
+        <v>40733000.0</v>
       </c>
       <c r="BS16">
-        <v>6436000.0</v>
-[...2 lines deleted...]
-      <c r="BU16"/>
+        <v>25383000.0</v>
+      </c>
+      <c r="BT16">
+        <v>26363000.0</v>
+      </c>
+      <c r="BU16">
+        <v>45836000.0</v>
+      </c>
       <c r="BV16">
-        <v>3301000.0</v>
-[...2 lines deleted...]
-      <c r="BX16"/>
+        <v>9444000.0</v>
+      </c>
+      <c r="BW16">
+        <v>4288000.0</v>
+      </c>
+      <c r="BX16">
+        <v>1891000.0</v>
+      </c>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
     </row>
     <row r="17" spans="1:81">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>189</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7048,291 +28167,481 @@
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
     </row>
     <row r="18" spans="1:81">
       <c r="A18" t="s">
-        <v>37</v>
-[...10 lines deleted...]
-      <c r="K18"/>
+        <v>190</v>
+      </c>
+      <c r="B18">
+        <v>360000.0</v>
+      </c>
+      <c r="C18">
+        <v>79460000.0</v>
+      </c>
+      <c r="D18">
+        <v>101804000.0</v>
+      </c>
+      <c r="E18">
+        <v>109196000.0</v>
+      </c>
+      <c r="F18">
+        <v>114012000.0</v>
+      </c>
+      <c r="G18">
+        <v>33604000.0</v>
+      </c>
+      <c r="H18">
+        <v>-115312000.0</v>
+      </c>
+      <c r="I18">
+        <v>109099000.0</v>
+      </c>
+      <c r="J18">
+        <v>98633000.0</v>
+      </c>
+      <c r="K18">
+        <v>95232000.0</v>
+      </c>
       <c r="L18">
-        <v>73468000.0</v>
+        <v>95641000.0</v>
       </c>
       <c r="M18">
-        <v>69106000.0</v>
-[...1 lines deleted...]
-      <c r="N18"/>
+        <v>78462000.0</v>
+      </c>
+      <c r="N18">
+        <v>-33886000.0</v>
+      </c>
       <c r="O18">
-        <v>54663000.0</v>
+        <v>82318000.0</v>
       </c>
       <c r="P18">
-        <v>49394000.0</v>
+        <v>86599000.0</v>
       </c>
       <c r="Q18">
-        <v>48383000.0</v>
+        <v>109385000.0</v>
       </c>
       <c r="R18">
-        <v>44174000.0</v>
+        <v>78472000.0</v>
       </c>
       <c r="S18">
-        <v>37629000.0</v>
+        <v>43796000.0</v>
       </c>
       <c r="T18">
-        <v>29107000.0</v>
+        <v>112206000.0</v>
       </c>
       <c r="U18">
-        <v>23605000.0</v>
+        <v>-288601000.0</v>
       </c>
       <c r="V18">
-        <v>22180000.0</v>
+        <v>-86877000.0</v>
       </c>
       <c r="W18">
-        <v>22951000.0</v>
+        <v>16157000.0</v>
       </c>
       <c r="X18">
-        <v>18858000.0</v>
+        <v>17024000.0</v>
       </c>
       <c r="Y18">
-        <v>17679000.0</v>
+        <v>35268000.0</v>
       </c>
       <c r="Z18">
-        <v>17576000.0</v>
+        <v>8776000.0</v>
       </c>
       <c r="AA18">
-        <v>16408000.0</v>
+        <v>-3085000.0</v>
       </c>
       <c r="AB18">
-        <v>12014000.0</v>
+        <v>-27037000.0</v>
       </c>
       <c r="AC18">
-        <v>8730000.0</v>
+        <v>10650000.0</v>
       </c>
       <c r="AD18">
-        <v>8661000.0</v>
+        <v>-13180000.0</v>
       </c>
       <c r="AE18">
-        <v>9569000.0</v>
-[...3 lines deleted...]
-      <c r="AH18"/>
+        <v>23847000.0</v>
+      </c>
+      <c r="AF18">
+        <v>5649000.0</v>
+      </c>
+      <c r="AG18">
+        <v>19918000.0</v>
+      </c>
+      <c r="AH18">
+        <v>-10924000.0</v>
+      </c>
       <c r="AI18">
-        <v>11259000.0</v>
-[...3 lines deleted...]
-      <c r="AL18"/>
+        <v>18788000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>11031000.0</v>
+      </c>
+      <c r="AK18">
+        <v>9821000.0</v>
+      </c>
+      <c r="AL18">
+        <v>25614000.0</v>
+      </c>
       <c r="AM18">
-        <v>20000.0</v>
-[...3 lines deleted...]
-      <c r="AP18"/>
+        <v>6465000.0</v>
+      </c>
+      <c r="AN18">
+        <v>25248000.0</v>
+      </c>
+      <c r="AO18">
+        <v>5718000.0</v>
+      </c>
+      <c r="AP18">
+        <v>26166000.0</v>
+      </c>
       <c r="AQ18">
-        <v>20000.0</v>
-[...3 lines deleted...]
-      <c r="AT18"/>
+        <v>7085000.0</v>
+      </c>
+      <c r="AR18">
+        <v>7085000.0</v>
+      </c>
+      <c r="AS18">
+        <v>-46600000.0</v>
+      </c>
+      <c r="AT18">
+        <v>24183000.0</v>
+      </c>
       <c r="AU18">
-        <v>407000.0</v>
-[...3 lines deleted...]
-      <c r="AX18"/>
+        <v>-53835000.0</v>
+      </c>
+      <c r="AV18">
+        <v>-30292000.0</v>
+      </c>
+      <c r="AW18">
+        <v>-4942000.0</v>
+      </c>
+      <c r="AX18">
+        <v>17460000.0</v>
+      </c>
       <c r="AY18">
-        <v>1882000.0</v>
-[...24 lines deleted...]
-      <c r="BW18"/>
+        <v>20747000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>18417000.0</v>
+      </c>
+      <c r="BA18">
+        <v>14575000.0</v>
+      </c>
+      <c r="BB18">
+        <v>18533000.0</v>
+      </c>
+      <c r="BC18">
+        <v>20166000.0</v>
+      </c>
+      <c r="BD18">
+        <v>13685000.0</v>
+      </c>
+      <c r="BE18">
+        <v>25287000.0</v>
+      </c>
+      <c r="BF18">
+        <v>18996000.0</v>
+      </c>
+      <c r="BG18">
+        <v>22145000.0</v>
+      </c>
+      <c r="BH18">
+        <v>11062000.0</v>
+      </c>
+      <c r="BI18">
+        <v>24911000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>20031000.0</v>
+      </c>
+      <c r="BK18">
+        <v>18778000.0</v>
+      </c>
+      <c r="BL18">
+        <v>18778000.0</v>
+      </c>
+      <c r="BM18">
+        <v>18295000.0</v>
+      </c>
+      <c r="BN18">
+        <v>24867000.0</v>
+      </c>
+      <c r="BO18">
+        <v>19033000.0</v>
+      </c>
+      <c r="BP18">
+        <v>16877000.0</v>
+      </c>
+      <c r="BQ18">
+        <v>-62453000.0</v>
+      </c>
+      <c r="BR18">
+        <v>18131000.0</v>
+      </c>
+      <c r="BS18">
+        <v>16718000.0</v>
+      </c>
+      <c r="BT18">
+        <v>-242258000.0</v>
+      </c>
+      <c r="BU18">
+        <v>-9913000.0</v>
+      </c>
+      <c r="BV18">
+        <v>10027000.0</v>
+      </c>
+      <c r="BW18">
+        <v>3894000.0</v>
+      </c>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
-      <c r="CA18"/>
+      <c r="CA18">
+        <v>5873000.0</v>
+      </c>
       <c r="CB18"/>
       <c r="CC18"/>
     </row>
     <row r="19" spans="1:81">
       <c r="A19" t="s">
-        <v>38</v>
-[...30 lines deleted...]
-      <c r="AE19"/>
+        <v>191</v>
+      </c>
+      <c r="B19">
+        <v>-16780000.0</v>
+      </c>
+      <c r="C19">
+        <v>105430000.0</v>
+      </c>
+      <c r="D19">
+        <v>-97182000.0</v>
+      </c>
+      <c r="E19">
+        <v>-188755000.0</v>
+      </c>
+      <c r="F19">
+        <v>-9771000.0</v>
+      </c>
+      <c r="G19">
+        <v>716000.0</v>
+      </c>
+      <c r="H19">
+        <v>-220851000.0</v>
+      </c>
+      <c r="I19">
+        <v>17437000.0</v>
+      </c>
+      <c r="J19">
+        <v>-45842000.0</v>
+      </c>
+      <c r="K19">
+        <v>-5388000.0</v>
+      </c>
+      <c r="L19">
+        <v>23568000.0</v>
+      </c>
+      <c r="M19">
+        <v>-25345000.0</v>
+      </c>
+      <c r="N19">
+        <v>-144377000.0</v>
+      </c>
+      <c r="O19">
+        <v>-5829000.0</v>
+      </c>
+      <c r="P19">
+        <v>2141000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-9600000.0</v>
+      </c>
+      <c r="R19">
+        <v>100000.0</v>
+      </c>
+      <c r="S19">
+        <v>-12424000.0</v>
+      </c>
+      <c r="T19">
+        <v>-48470000.0</v>
+      </c>
+      <c r="U19">
+        <v>-311620000.0</v>
+      </c>
+      <c r="V19">
+        <v>-110517000.0</v>
+      </c>
+      <c r="W19">
+        <v>-3740000.0</v>
+      </c>
+      <c r="X19">
+        <v>-5241000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-8120000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-354000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-28440000.0</v>
+      </c>
+      <c r="AB19">
+        <v>-47684000.0</v>
+      </c>
+      <c r="AC19">
+        <v>-26272000.0</v>
+      </c>
+      <c r="AD19">
+        <v>-25281000.0</v>
+      </c>
+      <c r="AE19">
+        <v>-687000.0</v>
+      </c>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
-      <c r="AV19"/>
+      <c r="AV19">
+        <v>-22146000.0</v>
+      </c>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
     </row>
     <row r="20" spans="1:81">
       <c r="A20" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>192</v>
+      </c>
+      <c r="B20">
+        <v>40000.0</v>
+      </c>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20"/>
-      <c r="F20"/>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
       <c r="G20"/>
-      <c r="H20"/>
-      <c r="I20"/>
+      <c r="H20">
+        <v>-207000.0</v>
+      </c>
+      <c r="I20">
+        <v>652000.0</v>
+      </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20"/>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
       <c r="N20"/>
       <c r="O20"/>
-      <c r="P20"/>
-[...5 lines deleted...]
-      <c r="V20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
+        <v>0.0</v>
+      </c>
+      <c r="T20">
+        <v>9680000.0</v>
+      </c>
+      <c r="U20">
+        <v>16909000.0</v>
+      </c>
+      <c r="V20">
+        <v>23649000.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -7351,23245 +28660,2219 @@
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
     </row>
     <row r="21" spans="1:81">
       <c r="A21" t="s">
-        <v>40</v>
-[...8 lines deleted...]
-      <c r="I21"/>
+        <v>193</v>
+      </c>
+      <c r="B21">
+        <v>18609000.0</v>
+      </c>
+      <c r="C21">
+        <v>-36892000.0</v>
+      </c>
+      <c r="D21">
+        <v>-36891000.0</v>
+      </c>
+      <c r="E21">
+        <v>-36892000.0</v>
+      </c>
+      <c r="F21">
+        <v>-9385000.0</v>
+      </c>
+      <c r="G21">
+        <v>86603000.0</v>
+      </c>
+      <c r="H21">
+        <v>3107000.0</v>
+      </c>
+      <c r="I21">
+        <v>-33992000.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21"/>
-[...8724 lines deleted...]
-      </c>
       <c r="M21">
-        <v>42274000.0</v>
-[...12339 lines deleted...]
-      <c r="L21">
         <v>-50996000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28785000.0</v>
       </c>
       <c r="N21">
         <v>28785000.0</v>
       </c>
       <c r="O21">
+        <v>28785000.0</v>
+      </c>
+      <c r="P21">
         <v>-49976000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-127963000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>31457000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-7116000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-7835000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>223038000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>66391000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-18704000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-49004000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-14683000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-21085000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-48822000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>30455000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>6419000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-7320000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-6226000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-48171000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>8125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10000000.0</v>
       </c>
       <c r="AH21">
         <v>-10000000.0</v>
       </c>
       <c r="AI21">
+        <v>-10000000.0</v>
+      </c>
+      <c r="AJ21">
         <v>-23610000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-2925000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-22426000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-2925000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-61030000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>72725000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>53634000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>-59310000.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
+      <c r="CC21"/>
     </row>
-    <row r="22" spans="1:80">
+    <row r="22" spans="1:81">
       <c r="A22" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B22">
+        <v>91676000.0</v>
+      </c>
+      <c r="C22">
         <v>93829000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>102605000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>95019000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>95437000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>123394000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>92564000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>81147000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>88027000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>91890000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>67049000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>85071000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>77776000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>74604000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>75005000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>91995000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>55735000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>70190000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>68479000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>65297000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>32076000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>5643000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>12000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>14547000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>13516000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1500000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>8746000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>10714000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>9134000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>10818000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-71738000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>4630000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>4785000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>4958000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-99059000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>9644000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>7589000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>7560000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-54307000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-22919000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>6808000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5323000.0</v>
       </c>
       <c r="AQ22">
         <v>5323000.0</v>
       </c>
       <c r="AR22">
+        <v>5323000.0</v>
+      </c>
+      <c r="AS22">
         <v>-40318000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>3641000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>790000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-164000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>6718000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-2286000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1843000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>7892000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>7264000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>10128000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>7234000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>8121000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>8343000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>7514000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>7950000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>10860000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-935000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-11693000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10839000.0</v>
       </c>
       <c r="BK22">
         <v>10839000.0</v>
       </c>
       <c r="BL22">
+        <v>10839000.0</v>
+      </c>
+      <c r="BM22">
         <v>-3526000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-4953000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>3281000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>12348000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-3892000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>22765000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>11153000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-43655000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-1233000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>7700000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>635000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>1479000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1665000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1552000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>3451000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1991000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>657000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:80">
+    <row r="23" spans="1:81">
       <c r="A23" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>194</v>
+      </c>
+      <c r="B23">
+        <v>-333000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>-332000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2185000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-850000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1335000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-495000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-2625000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-4994000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-5388000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1548000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-25345000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1140000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-5829000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2141000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-391000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-7018000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-2246000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1905000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>12920000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>19969000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>6460000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>11582000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1861000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1090000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2923000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>48075000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3890000.0</v>
       </c>
       <c r="AC23">
         <v>-3890000.0</v>
       </c>
       <c r="AD23">
+        <v>-3890000.0</v>
+      </c>
+      <c r="AE23">
         <v>12678000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-246000.0</v>
       </c>
       <c r="AF23">
         <v>-246000.0</v>
       </c>
       <c r="AG23">
+        <v>-246000.0</v>
+      </c>
+      <c r="AH23">
         <v>-11137000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-1651000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12675000.0</v>
       </c>
       <c r="AJ23">
         <v>-12675000.0</v>
       </c>
       <c r="AK23">
+        <v>-12675000.0</v>
+      </c>
+      <c r="AL23">
         <v>-2319000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-2513000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-1720000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-3225000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-1045000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-162000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-158000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-439000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-370000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-57086000.0</v>
       </c>
       <c r="AU23">
         <v>-57086000.0</v>
       </c>
       <c r="AV23">
+        <v>-57086000.0</v>
+      </c>
+      <c r="AW23">
         <v>-2505000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-475000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15304000.0</v>
       </c>
       <c r="AY23">
         <v>-15304000.0</v>
       </c>
       <c r="AZ23">
+        <v>-15304000.0</v>
+      </c>
+      <c r="BA23">
         <v>-3880000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-3887000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-1115000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-6007000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3024000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-7012000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1007000.0</v>
       </c>
       <c r="BH23">
         <v>-1007000.0</v>
       </c>
       <c r="BI23">
+        <v>-1007000.0</v>
+      </c>
+      <c r="BJ23">
         <v>-5422000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-2138000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-5646000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-20458000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-4755000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-311000.0</v>
       </c>
       <c r="BO23">
         <v>-311000.0</v>
       </c>
       <c r="BP23">
+        <v>-311000.0</v>
+      </c>
+      <c r="BQ23">
         <v>3293000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-3293000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>3022000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>255996000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-150904000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>189221000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-276000.0</v>
       </c>
-      <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
-      <c r="BZ23">
+      <c r="BZ23"/>
+      <c r="CA23">
         <v>-3571000.0</v>
       </c>
-      <c r="CA23"/>
       <c r="CB23"/>
+      <c r="CC23"/>
     </row>
-    <row r="24" spans="1:80">
+    <row r="24" spans="1:81">
       <c r="A24" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B24">
+        <v>-812000.0</v>
+      </c>
+      <c r="C24">
         <v>105430000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-97182000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-2831000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-2537000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>46964000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>300000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>21903000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-39000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-3755000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-7017000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-15086000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-22355000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-4647000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-28879000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-1204000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-1238000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-1987000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-12511000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>21639000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>16186000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-1905000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-4657000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2733000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>4119000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-4072000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-4208000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-4682000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-696000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-50000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14504000.0</v>
       </c>
       <c r="AF24">
         <v>14504000.0</v>
       </c>
       <c r="AG24">
+        <v>14504000.0</v>
+      </c>
+      <c r="AH24">
         <v>-854000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1128000.0</v>
       </c>
       <c r="AI24">
         <v>-1128000.0</v>
       </c>
       <c r="AJ24">
+        <v>-1128000.0</v>
+      </c>
+      <c r="AK24">
         <v>-701000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1720000.0</v>
       </c>
       <c r="AM24">
         <v>-1720000.0</v>
       </c>
       <c r="AN24">
+        <v>-1720000.0</v>
+      </c>
+      <c r="AO24">
         <v>-5000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-948000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="AQ24">
         <v>-1000.0</v>
       </c>
       <c r="AR24">
+        <v>-1000.0</v>
+      </c>
+      <c r="AS24">
         <v>-3000.0</v>
       </c>
-      <c r="AS24"/>
       <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>-24918000.0</v>
       </c>
-      <c r="AV24"/>
       <c r="AW24"/>
-      <c r="AX24">
+      <c r="AX24"/>
+      <c r="AY24">
         <v>-7000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>11000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-2877000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-2876000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6007000.0</v>
       </c>
       <c r="BC24">
         <v>-6007000.0</v>
       </c>
       <c r="BD24">
-        <v>-5430000.0</v>
+        <v>-6007000.0</v>
       </c>
       <c r="BE24">
         <v>-5430000.0</v>
       </c>
       <c r="BF24">
+        <v>-5430000.0</v>
+      </c>
+      <c r="BG24">
         <v>-6028000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-7454000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-8673000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-6259000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26000.0</v>
       </c>
       <c r="BK24">
         <v>-26000.0</v>
       </c>
       <c r="BL24">
+        <v>-26000.0</v>
+      </c>
+      <c r="BM24">
         <v>-20289000.0</v>
       </c>
-      <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>311943000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>311883000.0</v>
       </c>
-      <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>1080000.0</v>
       </c>
-      <c r="CA24"/>
       <c r="CB24"/>
+      <c r="CC24"/>
     </row>
-    <row r="25" spans="1:80">
+    <row r="25" spans="1:81">
       <c r="A25" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B25">
+        <v>-13066000.0</v>
+      </c>
+      <c r="C25">
         <v>1882000.0</v>
       </c>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
       <c r="D25">
+        <v>-11523000.0</v>
+      </c>
+      <c r="E25">
         <v>-5506000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-10426000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-41128000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-13547000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-5972000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4271000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1322000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>10236000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1375000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-457000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5112000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5671000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-196000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3668000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>864000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>28418000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3045000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-7242000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>11450000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1869000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1083000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1925000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>10651000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1823000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>957000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>947000.0</v>
       </c>
       <c r="AD25">
         <v>947000.0</v>
       </c>
       <c r="AE25">
+        <v>947000.0</v>
+      </c>
+      <c r="AF25">
         <v>73937000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1316000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1186000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1230000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>94423000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1096000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1228000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1172000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>62470000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>30124000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>702000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1534000.0</v>
       </c>
       <c r="AQ25">
         <v>1534000.0</v>
       </c>
       <c r="AR25">
+        <v>1534000.0</v>
+      </c>
+      <c r="AS25">
         <v>45845000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>981000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1137000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1131000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-7407000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1133000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>4238000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>788000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1829000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-1782000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>294000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>350000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>3448000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>4002000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>2146000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1038000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>11282000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>17618000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5061000.0</v>
       </c>
       <c r="BK25">
         <v>5061000.0</v>
       </c>
       <c r="BL25">
+        <v>5061000.0</v>
+      </c>
+      <c r="BM25">
         <v>13976000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>16409000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>9539000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-709000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>14282000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-13576000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-1901000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>50945000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>6780000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-4596000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-109000.0</v>
       </c>
-      <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
-      <c r="BZ25">
+      <c r="BZ25"/>
+      <c r="CA25">
         <v>-150000.0</v>
       </c>
-      <c r="CA25"/>
       <c r="CB25"/>
+      <c r="CC25"/>
     </row>
-    <row r="26" spans="1:80">
+    <row r="26" spans="1:81">
       <c r="A26" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>197</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-40000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-332000.0</v>
       </c>
-      <c r="D26">
-[...1 lines deleted...]
-      </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
         <v>-207000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>652000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>4994000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-4994000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-1548000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-3441000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-6992000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-9988000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-5118000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-9985000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-4925000.0</v>
       </c>
-      <c r="R26">
-[...1 lines deleted...]
-      </c>
       <c r="S26">
+        <v>0.0</v>
+      </c>
+      <c r="T26">
         <v>-20000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-9763000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-372000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>261992000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>18571000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>6760000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-37000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-39000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74821000.0</v>
       </c>
       <c r="AB26">
         <v>74821000.0</v>
       </c>
       <c r="AC26">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="AD26"/>
+        <v>74821000.0</v>
+      </c>
+      <c r="AD26">
+        <v>0.0</v>
+      </c>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>-2508000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-36400000.0</v>
       </c>
       <c r="AW26">
         <v>-36400000.0</v>
       </c>
-      <c r="AX26"/>
+      <c r="AX26">
+        <v>-36400000.0</v>
+      </c>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
-      <c r="BD26">
-[...1 lines deleted...]
-      </c>
+      <c r="BD26"/>
       <c r="BE26">
         <v>-3024000.0</v>
       </c>
-      <c r="BF26"/>
+      <c r="BF26">
+        <v>-3024000.0</v>
+      </c>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
-      <c r="BP26">
+      <c r="BP26"/>
+      <c r="BQ26">
         <v>147050000.0</v>
       </c>
-      <c r="BQ26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BR26"/>
       <c r="BS26">
         <v>-1000.0</v>
       </c>
       <c r="BT26">
+        <v>-1000.0</v>
+      </c>
+      <c r="BU26">
         <v>-147050000.0</v>
       </c>
-      <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
+      <c r="CC26"/>
     </row>
-    <row r="27" spans="1:80">
+    <row r="27" spans="1:81">
       <c r="A27" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B27">
+        <v>5079000.0</v>
+      </c>
+      <c r="C27">
         <v>5919000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>7600000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2120000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2122000.0</v>
       </c>
       <c r="F27">
         <v>2122000.0</v>
       </c>
       <c r="G27">
         <v>2122000.0</v>
       </c>
       <c r="H27">
         <v>2122000.0</v>
       </c>
       <c r="I27">
+        <v>2122000.0</v>
+      </c>
+      <c r="J27">
         <v>2156000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2304000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2505000.0</v>
       </c>
       <c r="L27">
         <v>2505000.0</v>
       </c>
       <c r="M27">
         <v>2505000.0</v>
       </c>
       <c r="N27">
+        <v>2505000.0</v>
+      </c>
+      <c r="O27">
         <v>2674000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2222000.0</v>
       </c>
       <c r="P27">
         <v>2222000.0</v>
       </c>
       <c r="Q27">
+        <v>2222000.0</v>
+      </c>
+      <c r="R27">
         <v>2231000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3430000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1505000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>151000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>150000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1704000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>358000.0</v>
       </c>
       <c r="X27">
         <v>358000.0</v>
       </c>
       <c r="Y27">
+        <v>358000.0</v>
+      </c>
+      <c r="Z27">
         <v>853000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>429000.0</v>
       </c>
       <c r="AA27">
         <v>429000.0</v>
       </c>
       <c r="AB27">
+        <v>429000.0</v>
+      </c>
+      <c r="AC27">
         <v>1288000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>429000.0</v>
       </c>
       <c r="AD27">
         <v>429000.0</v>
       </c>
       <c r="AE27">
+        <v>429000.0</v>
+      </c>
+      <c r="AF27">
         <v>-86000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000.0</v>
       </c>
       <c r="AG27">
         <v>45000.0</v>
       </c>
       <c r="AH27">
         <v>45000.0</v>
       </c>
       <c r="AI27">
-        <v>272000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="AJ27">
         <v>272000.0</v>
       </c>
-      <c r="AK27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK27">
+        <v>272000.0</v>
+      </c>
+      <c r="AL27"/>
       <c r="AM27">
         <v>83000.0</v>
       </c>
       <c r="AN27">
+        <v>83000.0</v>
+      </c>
+      <c r="AO27">
         <v>85000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>82000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000.0</v>
       </c>
       <c r="AQ27">
         <v>33000.0</v>
       </c>
       <c r="AR27">
-        <v>25000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="AS27">
         <v>25000.0</v>
       </c>
       <c r="AT27">
         <v>25000.0</v>
       </c>
       <c r="AU27">
         <v>25000.0</v>
       </c>
       <c r="AV27">
-        <v>50000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="AW27">
         <v>50000.0</v>
       </c>
       <c r="AX27">
         <v>50000.0</v>
       </c>
       <c r="AY27">
+        <v>50000.0</v>
+      </c>
+      <c r="AZ27">
         <v>75000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>101000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>102000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>83000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>82000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>131000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>134000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>113000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>109000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>145000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>175000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>136000.0</v>
       </c>
       <c r="BK27">
         <v>136000.0</v>
       </c>
       <c r="BL27">
+        <v>136000.0</v>
+      </c>
+      <c r="BM27">
         <v>223000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>315000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>311000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>359000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>575000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>863000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>716000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>812000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>355000.0</v>
       </c>
-      <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
+      <c r="CC27"/>
     </row>
-    <row r="28" spans="1:80">
+    <row r="28" spans="1:81">
       <c r="A28" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B28">
+        <v>-6590000.0</v>
+      </c>
+      <c r="C28">
         <v>-61800000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-62053000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-58085000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-31382000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>66841000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-15983000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-54314000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-65620000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-72674000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-68271000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-70121000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4929000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-78779000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-71026000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-154579000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>7262000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-24971000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-21659000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>214453000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>73192000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>54256000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-38670000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-13779000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-20943000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-46817000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>77745000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1764000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-8408000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-6992000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-49182000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5547000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-10765000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-766000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-3327000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-3691000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-23191000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-3691000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-19751000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-7217000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-6438000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-30153000.0</v>
       </c>
       <c r="AQ28">
         <v>-30153000.0</v>
       </c>
       <c r="AR28">
+        <v>-30153000.0</v>
+      </c>
+      <c r="AS28">
         <v>29041000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-1485000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>39234000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-765000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-2854000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-475000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>32030000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-17909000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-15803000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-10797000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-14800000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-12195000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-23000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-12069000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-11788000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-16348000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10000000.0</v>
       </c>
       <c r="BI28">
         <v>-10000000.0</v>
       </c>
       <c r="BJ28">
-        <v>-13816000.0</v>
+        <v>-10000000.0</v>
       </c>
       <c r="BK28">
         <v>-13816000.0</v>
       </c>
-      <c r="BL28"/>
-      <c r="BM28">
+      <c r="BL28">
+        <v>-13816000.0</v>
+      </c>
+      <c r="BM28"/>
+      <c r="BN28">
         <v>-30959000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-4092000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-11219000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>55178000.0</v>
       </c>
-      <c r="BQ28"/>
-      <c r="BR28">
+      <c r="BR28"/>
+      <c r="BS28">
         <v>-15664000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>240371000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-265901000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-188000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-1497000.0</v>
       </c>
-      <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
-      <c r="BZ28">
+      <c r="BZ28"/>
+      <c r="CA28">
         <v>-6953000.0</v>
       </c>
-      <c r="CA28"/>
       <c r="CB28"/>
+      <c r="CC28"/>
     </row>
-    <row r="29" spans="1:80">
+    <row r="29" spans="1:81">
       <c r="A29" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B29">
+        <v>126343000.0</v>
+      </c>
+      <c r="C29">
         <v>80276000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>193801000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>112451000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>119233000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>102814000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>105839000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>118212000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>105475000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>100620000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>105459000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>102407000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>107491000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>93037000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>93308000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>115563000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>86850000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>56220000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>160678000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>44658000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>40154000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>19897000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>19704000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>46121000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>13249000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>25355000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>19821000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>36922000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>12101000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>24534000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>6270000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>20819000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>213000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>20439000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>11186000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>10522000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>27925000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>8185000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>27761000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>8938000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>27211000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7242000.0</v>
       </c>
       <c r="AQ29">
         <v>7242000.0</v>
       </c>
       <c r="AR29">
+        <v>7242000.0</v>
+      </c>
+      <c r="AS29">
         <v>7029000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>25416000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>1870000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>26794000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-4101000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>17460000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>20747000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>18462000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>15578000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>19544000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>20759000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>14869000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>25287000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>21398000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>22145000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>11064000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>24973000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>19194000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19641000.0</v>
       </c>
       <c r="BK29">
         <v>19641000.0</v>
       </c>
       <c r="BL29">
+        <v>19641000.0</v>
+      </c>
+      <c r="BM29">
         <v>18464000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>25687000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>19341000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>17454000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>19875000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>18285000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>17298000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>15192000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>5564000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>10027000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>3894000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>6823000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>5126000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>3633000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>5873000.0</v>
       </c>
-      <c r="CA29"/>
       <c r="CB29"/>
+      <c r="CC29"/>
     </row>
-    <row r="30" spans="1:80">
+    <row r="30" spans="1:81">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B30">
+        <v>-142763000.0</v>
+      </c>
+      <c r="C30">
         <v>104614000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-154094000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-188755000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-9771000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>716000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-220851000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>17437000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-45842000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-5388000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-9818000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-25345000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-150206000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-5829000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-34339000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-15778000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-8278000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-12424000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-56372000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-311620000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-110517000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-3740000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-2680000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-8120000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-354000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-28440000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-47684000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-26272000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-25281000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-687000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>37920000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-901000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-11137000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-1651000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-155000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-701000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-2319000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1720000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-2513000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-3225000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-1045000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-158000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-101225000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-53632000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-1233000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-55705000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-57086000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-841000.0</v>
       </c>
-      <c r="AW30"/>
-      <c r="AX30">
+      <c r="AX30"/>
+      <c r="AY30">
         <v>-22153000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-2869000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-3880000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-3887000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-6007000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-5847000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-5430000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-7012000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-6028000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-7456000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-8730000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-5422000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-5646000.0</v>
       </c>
-      <c r="BK30"/>
-      <c r="BL30">
+      <c r="BL30"/>
+      <c r="BM30">
         <v>-20458000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-4755000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-4703000.0</v>
       </c>
-      <c r="BO30"/>
-      <c r="BP30">
+      <c r="BP30"/>
+      <c r="BQ30">
         <v>-86244000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-2935000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-2614000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>32469000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>296124000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-4871000.0</v>
       </c>
-      <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
-      <c r="BZ30">
+      <c r="BZ30"/>
+      <c r="CA30">
         <v>1080000.0</v>
       </c>
-      <c r="CA30"/>
       <c r="CB30"/>
+      <c r="CC30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>