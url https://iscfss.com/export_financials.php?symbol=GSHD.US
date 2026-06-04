--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -238,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -923,51 +926,53 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
         <v>11</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>33629000.0</v>
+      </c>
       <c r="C2">
         <v>26584000.0</v>
       </c>
       <c r="D2">
         <v>16398000.0</v>
       </c>
       <c r="E2">
         <v>17602000.0</v>
       </c>
       <c r="F2">
         <v>14948000.0</v>
       </c>
       <c r="G2">
         <v>9424000.0</v>
       </c>
       <c r="H2">
         <v>5956000.0</v>
       </c>
       <c r="I2">
         <v>4354000.0</v>
       </c>
       <c r="J2">
         <v>2209000.0</v>
       </c>
       <c r="K2">
@@ -1032,76 +1037,80 @@
         <v>-41132948.0</v>
       </c>
       <c r="K5">
         <v>-24240185.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>16</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>59834000.0</v>
+      </c>
       <c r="C7">
         <v>61071000.0</v>
       </c>
       <c r="D7">
         <v>66279000.0</v>
       </c>
       <c r="E7">
         <v>71574000.0</v>
       </c>
       <c r="F7">
         <v>52228000.0</v>
       </c>
       <c r="G7">
         <v>36136000.0</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>17</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>366000.0</v>
+      </c>
       <c r="C8">
         <v>373000.0</v>
       </c>
       <c r="D8">
         <v>380000.0</v>
       </c>
       <c r="E8">
         <v>374000.0</v>
       </c>
       <c r="F8">
         <v>370000.0</v>
       </c>
       <c r="G8">
         <v>367000.0</v>
       </c>
       <c r="H8">
         <v>362000.0</v>
       </c>
       <c r="I8">
         <v>362000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
@@ -1113,125 +1122,125 @@
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9">
         <v>46281000.0</v>
       </c>
       <c r="G9">
         <v>29371000.0</v>
       </c>
       <c r="H9">
         <v>14442000.0</v>
       </c>
       <c r="I9">
         <v>88811000.0</v>
       </c>
       <c r="J9"/>
       <c r="K9"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
         <v>34390000.0</v>
       </c>
       <c r="C10">
-        <v>54280000.0</v>
+        <v>57973000.0</v>
       </c>
       <c r="D10">
-        <v>41956000.0</v>
+        <v>44047000.0</v>
       </c>
       <c r="E10">
-        <v>28743000.0</v>
+        <v>30387000.0</v>
       </c>
       <c r="F10">
-        <v>28526000.0</v>
+        <v>30479000.0</v>
       </c>
       <c r="G10">
-        <v>24913000.0</v>
+        <v>26236000.0</v>
       </c>
       <c r="H10">
         <v>14337000.0</v>
       </c>
       <c r="I10">
         <v>18635000.0</v>
       </c>
       <c r="J10">
-        <v>4947671.0</v>
+        <v>5365582.0</v>
       </c>
       <c r="K10">
-        <v>3778098.0</v>
+        <v>4078382.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
         <v>34390000.0</v>
       </c>
       <c r="C12">
-        <v>54280000.0</v>
+        <v>57973000.0</v>
       </c>
       <c r="D12">
-        <v>41956000.0</v>
+        <v>44047000.0</v>
       </c>
       <c r="E12">
-        <v>28743000.0</v>
+        <v>30387000.0</v>
       </c>
       <c r="F12">
-        <v>28526000.0</v>
+        <v>30479000.0</v>
       </c>
       <c r="G12">
-        <v>24913000.0</v>
+        <v>26236000.0</v>
       </c>
       <c r="H12">
         <v>14337000.0</v>
       </c>
       <c r="I12">
         <v>18635000.0</v>
       </c>
       <c r="J12">
-        <v>4947671.0</v>
+        <v>5365582.0</v>
       </c>
       <c r="K12">
-        <v>3778098.0</v>
+        <v>4078382.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13">
         <v>366000.0</v>
       </c>
       <c r="C13">
         <v>373000.0</v>
       </c>
       <c r="D13">
         <v>380000.0</v>
       </c>
       <c r="E13">
         <v>374000.0</v>
       </c>
       <c r="F13">
         <v>370000.0</v>
       </c>
       <c r="G13">
         <v>367000.0</v>
       </c>
       <c r="H13">
@@ -1491,51 +1500,53 @@
         <v>321353000.0</v>
       </c>
       <c r="F23">
         <v>270291000.0</v>
       </c>
       <c r="G23">
         <v>185837000.0</v>
       </c>
       <c r="H23">
         <v>64628000.0</v>
       </c>
       <c r="I23">
         <v>34798000.0</v>
       </c>
       <c r="J23">
         <v>16706669.0</v>
       </c>
       <c r="K23">
         <v>8694523.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
         <v>33</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>289461000.0</v>
+      </c>
       <c r="C24">
         <v>82251000.0</v>
       </c>
       <c r="D24">
         <v>67562000.0</v>
       </c>
       <c r="E24">
         <v>86711000.0</v>
       </c>
       <c r="F24">
         <v>118361000.0</v>
       </c>
       <c r="G24">
         <v>79408000.0</v>
       </c>
       <c r="H24">
         <v>42161000.0</v>
       </c>
       <c r="I24">
         <v>45947000.0</v>
       </c>
       <c r="J24">
         <v>48156340.0</v>
       </c>
       <c r="K24">
@@ -1580,117 +1591,119 @@
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
-        <v>369066000.0</v>
+        <v>317898000.0</v>
       </c>
       <c r="C28">
-        <v>99105000.0</v>
+        <v>95411999.0</v>
       </c>
       <c r="D28">
-        <v>101260000.0</v>
+        <v>99169000.0</v>
       </c>
       <c r="E28">
-        <v>136417000.0</v>
+        <v>134773000.0</v>
       </c>
       <c r="F28">
-        <v>146438000.0</v>
+        <v>144485000.0</v>
       </c>
       <c r="G28">
-        <v>94131000.0</v>
+        <v>92808000.0</v>
       </c>
       <c r="H28">
         <v>31824000.0</v>
       </c>
       <c r="I28">
         <v>29812000.0</v>
       </c>
       <c r="J28">
-        <v>43708669.0</v>
+        <v>43290758.0</v>
       </c>
       <c r="K28">
-        <v>25594902.0</v>
+        <v>25294618.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
         <v>38</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>196950000.0</v>
+      </c>
       <c r="C29">
         <v>136203000.0</v>
       </c>
       <c r="D29">
         <v>133489000.0</v>
       </c>
       <c r="E29">
         <v>104256000.0</v>
       </c>
       <c r="F29">
         <v>108526000.0</v>
       </c>
       <c r="G29">
         <v>78032000.0</v>
       </c>
       <c r="H29">
         <v>37154000.0</v>
       </c>
       <c r="I29">
         <v>131042000.0</v>
       </c>
       <c r="J29">
         <v>7523392.0</v>
       </c>
       <c r="K29"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
-        <v>205234000.0</v>
+        <v>50690000.0</v>
       </c>
       <c r="C30">
         <v>45921000.0</v>
       </c>
       <c r="D30">
         <v>31892000.0</v>
       </c>
       <c r="E30">
         <v>43207000.0</v>
       </c>
       <c r="F30">
         <v>44222000.0</v>
       </c>
       <c r="G30">
         <v>38883000.0</v>
       </c>
       <c r="H30">
         <v>20500000.0</v>
       </c>
       <c r="I30">
         <v>4767000.0</v>
       </c>
       <c r="J30">
         <v>1832000.0</v>
       </c>
@@ -1728,168 +1741,168 @@
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
         <v>326237000.0</v>
       </c>
       <c r="C33">
-        <v>289089000.0</v>
+        <v>293759000.0</v>
       </c>
       <c r="D33">
-        <v>280333000.0</v>
+        <v>278953000.0</v>
       </c>
       <c r="E33">
-        <v>83914000.0</v>
+        <v>247759000.0</v>
       </c>
       <c r="F33">
-        <v>60387000.0</v>
+        <v>195590000.0</v>
       </c>
       <c r="G33">
-        <v>39712000.0</v>
+        <v>120718000.0</v>
       </c>
       <c r="H33">
         <v>9987000.0</v>
       </c>
       <c r="I33">
         <v>11959000.0</v>
       </c>
       <c r="J33">
-        <v>7061589.0</v>
+        <v>8148142.0</v>
       </c>
       <c r="K33">
-        <v>1485414.0</v>
+        <v>1889158.0</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34">
         <v>89889000.0</v>
       </c>
       <c r="G34">
         <v>124473000.0</v>
       </c>
       <c r="H34">
         <v>6681000.0</v>
       </c>
       <c r="I34">
         <v>1694000.0</v>
       </c>
       <c r="J34"/>
       <c r="K34"/>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
         <v>565993000.0</v>
       </c>
       <c r="C35">
-        <v>312120000.0</v>
+        <v>341979000.0</v>
       </c>
       <c r="D35">
-        <v>297216000.0</v>
+        <v>319834000.0</v>
       </c>
       <c r="E35">
-        <v>37135000.0</v>
+        <v>341475000.0</v>
       </c>
       <c r="F35">
-        <v>208219000.0</v>
+        <v>330211000.0</v>
       </c>
       <c r="G35">
-        <v>142309000.0</v>
+        <v>217538000.0</v>
       </c>
       <c r="H35">
         <v>62185000.0</v>
       </c>
       <c r="I35">
         <v>47641000.0</v>
       </c>
       <c r="J35">
-        <v>48156340.0</v>
+        <v>57339617.0</v>
       </c>
       <c r="K35">
-        <v>29073000.0</v>
+        <v>32634708.0</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
         <v>14530000.0</v>
       </c>
       <c r="C36">
-        <v>-86597000.0</v>
+        <v>13685000.0</v>
       </c>
       <c r="D36">
-        <v>13136000.0</v>
+        <v>11756000.0</v>
       </c>
       <c r="E36">
-        <v>-155318000.0</v>
+        <v>8527000.0</v>
       </c>
       <c r="F36">
-        <v>-60387000.0</v>
+        <v>9527000.0</v>
       </c>
       <c r="G36">
-        <v>-39712000.0</v>
+        <v>7643000.0</v>
       </c>
       <c r="H36">
         <v>-9987000.0</v>
       </c>
       <c r="I36">
         <v>4136000.0</v>
       </c>
       <c r="J36">
-        <v>-7061589.0</v>
+        <v>1086553.0</v>
       </c>
       <c r="K36">
-        <v>-1485414.0</v>
+        <v>403743.0</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37">
         <v>-55168000.0</v>
       </c>
       <c r="G37">
         <v>-33528000.0</v>
       </c>
       <c r="H37">
         <v>-22000000.0</v>
       </c>
       <c r="I37">
         <v>-107798000.0</v>
       </c>
       <c r="J37"/>
       <c r="K37"/>
     </row>
@@ -1909,99 +1922,101 @@
       </c>
       <c r="F38">
         <v>270291000.0</v>
       </c>
       <c r="G38">
         <v>185837000.0</v>
       </c>
       <c r="H38">
         <v>19804000.0</v>
       </c>
       <c r="I38">
         <v>22839000.0</v>
       </c>
       <c r="J38">
         <v>1504464.0</v>
       </c>
       <c r="K38">
         <v>704028.0</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
-        <v>-150997000.0</v>
+        <v>3547000.0</v>
       </c>
       <c r="C39">
         <v>-100201000.0</v>
       </c>
       <c r="D39">
         <v>7889000.0</v>
       </c>
       <c r="E39">
         <v>4334000.0</v>
       </c>
       <c r="F39">
         <v>-72748000.0</v>
       </c>
       <c r="G39">
         <v>-63796000.0</v>
       </c>
       <c r="H39">
         <v>-35760000.0</v>
       </c>
       <c r="I39">
         <v>-563000.0</v>
       </c>
       <c r="J39">
         <v>939000.0</v>
       </c>
       <c r="K39">
         <v>731783.0</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
         <v>49</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>-33629000.0</v>
+      </c>
       <c r="C40">
-        <v>-206599000.0</v>
+        <v>-160142000.0</v>
       </c>
       <c r="D40">
-        <v>-143082000.0</v>
+        <v>-149302000.0</v>
       </c>
       <c r="E40">
-        <v>-119631000.0</v>
+        <v>-125662000.0</v>
       </c>
       <c r="F40">
-        <v>-131229000.0</v>
+        <v>-100959000.0</v>
       </c>
       <c r="G40">
-        <v>-81932000.0</v>
+        <v>-61572000.0</v>
       </c>
       <c r="H40">
         <v>-12727000.0</v>
       </c>
       <c r="I40">
         <v>-102822000.0</v>
       </c>
       <c r="J40">
         <v>-3771000.0</v>
       </c>
       <c r="K40">
         <v>-1983944.0</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>166184000.0</v>
       </c>
       <c r="F41">
@@ -2217,123 +2232,125 @@
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49">
         <v>-60671000.0</v>
       </c>
       <c r="G49">
         <v>-34614000.0</v>
       </c>
       <c r="H49">
         <v>-23811000.0</v>
       </c>
       <c r="I49">
         <v>-6578000.0</v>
       </c>
       <c r="J49"/>
       <c r="K49"/>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" t="s">
         <v>59</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>2993000.0</v>
+      </c>
       <c r="C50">
         <v>10063000.0</v>
       </c>
       <c r="D50">
         <v>9375000.0</v>
       </c>
       <c r="E50">
         <v>6875000.0</v>
       </c>
       <c r="F50">
         <v>4375000.0</v>
       </c>
       <c r="G50">
         <v>3500000.0</v>
       </c>
       <c r="H50">
         <v>4000000.0</v>
       </c>
       <c r="I50">
         <v>2500000.0</v>
       </c>
       <c r="J50">
         <v>500000.0</v>
       </c>
       <c r="K50">
         <v>300000.0</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
-        <v>403456000.0</v>
+        <v>352288000.0</v>
       </c>
       <c r="C51">
-        <v>153385000.0</v>
+        <v>153384999.0</v>
       </c>
       <c r="D51">
         <v>143216000.0</v>
       </c>
       <c r="E51">
         <v>165160000.0</v>
       </c>
       <c r="F51">
         <v>174964000.0</v>
       </c>
       <c r="G51">
         <v>119044000.0</v>
       </c>
       <c r="H51">
         <v>59520000.0</v>
       </c>
       <c r="I51">
         <v>50141000.0</v>
       </c>
       <c r="J51">
         <v>48656340.0</v>
       </c>
       <c r="K51">
         <v>29373000.0</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
         <v>11659000.0</v>
       </c>
       <c r="C52">
-        <v>16598000.0</v>
+        <v>16597999.0</v>
       </c>
       <c r="D52">
         <v>18272000.0</v>
       </c>
       <c r="E52">
         <v>13502000.0</v>
       </c>
       <c r="F52">
         <v>9268000.0</v>
       </c>
       <c r="G52">
         <v>6703000.0</v>
       </c>
       <c r="H52">
         <v>4000000.0</v>
       </c>
       <c r="I52">
         <v>2500000.0</v>
       </c>
       <c r="J52">
         <v>500000.0</v>
       </c>
       <c r="K52">
         <v>300000.0</v>
       </c>
@@ -2391,110 +2408,110 @@
       </c>
       <c r="G55">
         <v>185837000.0</v>
       </c>
       <c r="H55">
         <v>64628000.0</v>
       </c>
       <c r="I55">
         <v>34798000.0</v>
       </c>
       <c r="J55">
         <v>16706669.0</v>
       </c>
       <c r="K55">
         <v>8694523.0</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
         <v>88627000.0</v>
       </c>
       <c r="C56">
-        <v>108340000.0</v>
+        <v>103894000.0</v>
       </c>
       <c r="D56">
-        <v>81737000.0</v>
+        <v>75939000.0</v>
       </c>
       <c r="E56">
-        <v>71950000.0</v>
+        <v>73594000.0</v>
       </c>
       <c r="F56">
-        <v>70255000.0</v>
+        <v>74701000.0</v>
       </c>
       <c r="G56">
-        <v>63796000.0</v>
+        <v>65119000.0</v>
       </c>
       <c r="H56">
         <v>34837000.0</v>
       </c>
       <c r="I56">
         <v>22839000.0</v>
       </c>
       <c r="J56">
-        <v>8140616.0</v>
+        <v>8558527.0</v>
       </c>
       <c r="K56">
-        <v>6505081.0</v>
+        <v>6805365.0</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
         <v>11659000.0</v>
       </c>
       <c r="C57">
-        <v>46457000.0</v>
+        <v>16597999.0</v>
       </c>
       <c r="D57">
-        <v>40890000.0</v>
+        <v>18272000.0</v>
       </c>
       <c r="E57">
-        <v>37135000.0</v>
+        <v>13502000.0</v>
       </c>
       <c r="F57">
-        <v>27808000.0</v>
+        <v>9268000.0</v>
       </c>
       <c r="G57">
-        <v>20360000.0</v>
+        <v>6703000.0</v>
       </c>
       <c r="H57">
         <v>12727000.0</v>
       </c>
       <c r="I57">
         <v>-95438000.0</v>
       </c>
       <c r="J57">
-        <v>4739202.0</v>
+        <v>500000.0</v>
       </c>
       <c r="K57">
-        <v>2784228.0</v>
+        <v>300000.0</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
         <v>577652000.0</v>
       </c>
       <c r="C58">
         <v>358577000.0</v>
       </c>
       <c r="D58">
         <v>338106000.0</v>
       </c>
       <c r="E58">
         <v>354977000.0</v>
       </c>
       <c r="F58">
         <v>339479000.0</v>
       </c>
       <c r="G58">
         <v>224241000.0</v>
       </c>
       <c r="H58">
@@ -2526,54 +2543,54 @@
       <c r="K59"/>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
         <v>-95504000.0</v>
       </c>
       <c r="C60">
         <v>43889000.0</v>
       </c>
       <c r="D60">
         <v>56552000.0</v>
       </c>
       <c r="E60">
         <v>10670000.0</v>
       </c>
       <c r="F60">
         <v>-14020000.0</v>
       </c>
       <c r="G60">
         <v>-4876000.0</v>
       </c>
       <c r="H60">
-        <v>-9007000.0</v>
+        <v>-31007000.0</v>
       </c>
       <c r="I60">
-        <v>82595000.0</v>
+        <v>-25203000.0</v>
       </c>
       <c r="J60">
         <v>-41132948.0</v>
       </c>
       <c r="K60">
         <v>-24240185.0</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" t="s">
@@ -2589,5208 +2606,5348 @@
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK62"/>
+  <dimension ref="A1:AL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:37">
+      <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:38">
       <c r="A2" t="s">
         <v>11</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>34438000.0</v>
+      </c>
       <c r="C2">
+        <v>33629000.0</v>
+      </c>
+      <c r="D2">
         <v>27978000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>26407000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>22740000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>26584000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>21827000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>18783000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>16680000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>18489000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>16637000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>16028000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>15827000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>17602000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>15763000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>8180000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8234000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>14948000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>11822000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>9435000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>8337000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>9424000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6588000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5640000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5634000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5956000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5083000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3756000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4105000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4354000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3548000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4921800.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4925944.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2209000.0</v>
       </c>
-      <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
-    </row>
-    <row r="3" spans="1:37">
+      <c r="AL2"/>
+    </row>
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
-    </row>
-    <row r="4" spans="1:37">
+      <c r="AL3"/>
+    </row>
+    <row r="4" spans="1:38">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4"/>
+    </row>
+    <row r="5" spans="1:38">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
-      <c r="J5"/>
-      <c r="K5">
+      <c r="J5">
         <v>0.0</v>
       </c>
-      <c r="L5"/>
-      <c r="M5">
+      <c r="K5"/>
+      <c r="L5">
         <v>0.0</v>
       </c>
-      <c r="N5"/>
+      <c r="M5"/>
+      <c r="N5">
+        <v>0.0</v>
+      </c>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
-      <c r="AB5">
-[...1 lines deleted...]
-      </c>
+      <c r="AB5"/>
       <c r="AC5">
         <v>0.0</v>
       </c>
-      <c r="AD5"/>
-      <c r="AE5">
+      <c r="AD5">
         <v>0.0</v>
       </c>
+      <c r="AE5"/>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
-      <c r="AH5"/>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
       <c r="AI5"/>
       <c r="AJ5"/>
-      <c r="AK5">
+      <c r="AK5"/>
+      <c r="AL5">
         <v>-24240185.0</v>
       </c>
     </row>
-    <row r="6" spans="1:37">
+    <row r="6" spans="1:38">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>89259000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>89033692.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>0.0</v>
       </c>
-      <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
-    </row>
-    <row r="7" spans="1:37">
+      <c r="AL6"/>
+    </row>
+    <row r="7" spans="1:38">
       <c r="A7" t="s">
         <v>16</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>57823000.0</v>
+      </c>
       <c r="C7">
+        <v>59834000.0</v>
+      </c>
+      <c r="D7">
         <v>57651000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>58282000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>59017000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>61071000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>59546000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>61788000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>64427000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>66279000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>68436000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>70130000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>70464000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>71574000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>70957000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>63195000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>57997000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>52228000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>51600000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>52909000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>36668000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>36136000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
-    </row>
-    <row r="8" spans="1:37">
+      <c r="AL7"/>
+    </row>
+    <row r="8" spans="1:38">
       <c r="A8" t="s">
         <v>17</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>356000.0</v>
+      </c>
       <c r="C8">
+        <v>366000.0</v>
+      </c>
+      <c r="D8">
         <v>369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>376000.0</v>
       </c>
       <c r="E8">
         <v>376000.0</v>
       </c>
       <c r="F8">
+        <v>376000.0</v>
+      </c>
+      <c r="G8">
         <v>373000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>371000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>380000.0</v>
       </c>
       <c r="J8">
         <v>380000.0</v>
       </c>
       <c r="K8">
+        <v>380000.0</v>
+      </c>
+      <c r="L8">
         <v>378000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>376000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>375000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>374000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>373000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>371000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>370000.0</v>
       </c>
       <c r="R8">
         <v>370000.0</v>
       </c>
       <c r="S8">
+        <v>370000.0</v>
+      </c>
+      <c r="T8">
         <v>369000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>367000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8"/>
+    </row>
+    <row r="9" spans="1:38">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>86859000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>77569000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>67238000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>58942000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>52589000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>46281000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>41820000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>36579000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>32292000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>29371000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>24601000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>21348000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>15891000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>14442000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>13792000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>85221000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>86483000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>88811000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>89259000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>89033692.0</v>
       </c>
-      <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
-    </row>
-    <row r="10" spans="1:37">
+      <c r="AL9"/>
+    </row>
+    <row r="10" spans="1:38">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
+        <v>25652000.0</v>
+      </c>
+      <c r="C10">
         <v>34390000.0</v>
       </c>
-      <c r="C10">
-[...1 lines deleted...]
-      </c>
       <c r="D10">
-        <v>92388000.0</v>
+        <v>54520000.0</v>
       </c>
       <c r="E10">
-        <v>70208000.0</v>
+        <v>95622000.0</v>
       </c>
       <c r="F10">
-        <v>54280000.0</v>
+        <v>72571000.0</v>
       </c>
       <c r="G10">
-        <v>47544000.0</v>
+        <v>57973000.0</v>
       </c>
       <c r="H10">
+        <v>50112000.0</v>
+      </c>
+      <c r="I10">
         <v>26285000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>53117000.0</v>
       </c>
-      <c r="J10">
-[...1 lines deleted...]
-      </c>
       <c r="K10">
-        <v>35203000.0</v>
+        <v>44047000.0</v>
       </c>
       <c r="L10">
-        <v>19131000.0</v>
+        <v>37061000.0</v>
       </c>
       <c r="M10">
-        <v>24588000.0</v>
+        <v>20921000.0</v>
       </c>
       <c r="N10">
-        <v>28743000.0</v>
+        <v>26178000.0</v>
       </c>
       <c r="O10">
-        <v>46107000.0</v>
+        <v>30387000.0</v>
       </c>
       <c r="P10">
-        <v>31121000.0</v>
+        <v>48370000.0</v>
       </c>
       <c r="Q10">
-        <v>21712000.0</v>
+        <v>33548000.0</v>
       </c>
       <c r="R10">
-        <v>28526000.0</v>
+        <v>22679000.0</v>
       </c>
       <c r="S10">
-        <v>25512000.0</v>
+        <v>30479000.0</v>
       </c>
       <c r="T10">
-        <v>34975000.0</v>
+        <v>26691000.0</v>
       </c>
       <c r="U10">
-        <v>30797000.0</v>
+        <v>36526000.0</v>
       </c>
       <c r="V10">
-        <v>24913000.0</v>
+        <v>31955000.0</v>
       </c>
       <c r="W10">
-        <v>19957000.0</v>
+        <v>26236000.0</v>
       </c>
       <c r="X10">
-        <v>54318000.0</v>
+        <v>21335000.0</v>
       </c>
       <c r="Y10">
+        <v>55806000.0</v>
+      </c>
+      <c r="Z10">
         <v>10831000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>14337000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>10820000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>8427000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>18417000.0</v>
       </c>
-      <c r="AD10">
-[...1 lines deleted...]
-      </c>
       <c r="AE10">
-        <v>18067000.0</v>
+        <v>19011000.0</v>
       </c>
       <c r="AF10">
-        <v>18938455.0</v>
+        <v>18600000.0</v>
       </c>
       <c r="AG10">
-        <v>6331916.0</v>
+        <v>19554869.0</v>
       </c>
       <c r="AH10">
+        <v>6941548.0</v>
+      </c>
+      <c r="AI10">
         <v>4947671.0</v>
       </c>
-      <c r="AI10"/>
       <c r="AJ10"/>
-      <c r="AK10">
+      <c r="AK10"/>
+      <c r="AL10">
         <v>-3778098.0</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:38">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
-    </row>
-    <row r="12" spans="1:37">
+      <c r="AL11"/>
+    </row>
+    <row r="12" spans="1:38">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
+        <v>25652000.0</v>
+      </c>
+      <c r="C12">
         <v>34390000.0</v>
       </c>
-      <c r="C12">
-[...1 lines deleted...]
-      </c>
       <c r="D12">
-        <v>92388000.0</v>
+        <v>54520000.0</v>
       </c>
       <c r="E12">
-        <v>70208000.0</v>
+        <v>95622000.0</v>
       </c>
       <c r="F12">
-        <v>54280000.0</v>
+        <v>72571000.0</v>
       </c>
       <c r="G12">
-        <v>47544000.0</v>
+        <v>57973000.0</v>
       </c>
       <c r="H12">
+        <v>50112000.0</v>
+      </c>
+      <c r="I12">
         <v>26285000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>53117000.0</v>
       </c>
-      <c r="J12">
-[...1 lines deleted...]
-      </c>
       <c r="K12">
-        <v>35203000.0</v>
+        <v>44047000.0</v>
       </c>
       <c r="L12">
-        <v>19131000.0</v>
+        <v>37061000.0</v>
       </c>
       <c r="M12">
-        <v>24588000.0</v>
+        <v>20921000.0</v>
       </c>
       <c r="N12">
-        <v>28743000.0</v>
+        <v>26178000.0</v>
       </c>
       <c r="O12">
-        <v>46107000.0</v>
+        <v>30387000.0</v>
       </c>
       <c r="P12">
-        <v>31121000.0</v>
+        <v>48370000.0</v>
       </c>
       <c r="Q12">
-        <v>21712000.0</v>
+        <v>33548000.0</v>
       </c>
       <c r="R12">
-        <v>28526000.0</v>
+        <v>22679000.0</v>
       </c>
       <c r="S12">
-        <v>25512000.0</v>
+        <v>30479000.0</v>
       </c>
       <c r="T12">
-        <v>34975000.0</v>
+        <v>26691000.0</v>
       </c>
       <c r="U12">
-        <v>30797000.0</v>
+        <v>36526000.0</v>
       </c>
       <c r="V12">
-        <v>24913000.0</v>
+        <v>31955000.0</v>
       </c>
       <c r="W12">
-        <v>19957000.0</v>
+        <v>26236000.0</v>
       </c>
       <c r="X12">
-        <v>54318000.0</v>
+        <v>21335000.0</v>
       </c>
       <c r="Y12">
+        <v>55806000.0</v>
+      </c>
+      <c r="Z12">
         <v>10831000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>14337000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>10820000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>8427000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>18417000.0</v>
       </c>
-      <c r="AD12">
-[...1 lines deleted...]
-      </c>
       <c r="AE12">
-        <v>18067000.0</v>
+        <v>19011000.0</v>
       </c>
       <c r="AF12">
-        <v>18938455.0</v>
+        <v>18600000.0</v>
       </c>
       <c r="AG12">
-        <v>6331916.0</v>
+        <v>19554869.0</v>
       </c>
       <c r="AH12">
+        <v>6941548.0</v>
+      </c>
+      <c r="AI12">
         <v>4947671.0</v>
       </c>
-      <c r="AI12"/>
       <c r="AJ12"/>
-      <c r="AK12">
+      <c r="AK12"/>
+      <c r="AL12">
         <v>3778098.0</v>
       </c>
     </row>
-    <row r="13" spans="1:37">
+    <row r="13" spans="1:38">
       <c r="A13" t="s">
         <v>22</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>356000.0</v>
+      </c>
       <c r="C13">
+        <v>366000.0</v>
+      </c>
+      <c r="D13">
         <v>369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>376000.0</v>
       </c>
       <c r="E13">
         <v>376000.0</v>
       </c>
       <c r="F13">
+        <v>376000.0</v>
+      </c>
+      <c r="G13">
         <v>373000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>371000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>380000.0</v>
       </c>
       <c r="J13">
         <v>380000.0</v>
       </c>
       <c r="K13">
+        <v>380000.0</v>
+      </c>
+      <c r="L13">
         <v>378000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>376000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>374000.0</v>
       </c>
       <c r="N13">
         <v>374000.0</v>
       </c>
       <c r="O13">
+        <v>374000.0</v>
+      </c>
+      <c r="P13">
         <v>373000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>371000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>370000.0</v>
       </c>
       <c r="R13">
         <v>370000.0</v>
       </c>
       <c r="S13">
+        <v>370000.0</v>
+      </c>
+      <c r="T13">
         <v>369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>367000.0</v>
       </c>
       <c r="U13">
         <v>367000.0</v>
       </c>
       <c r="V13">
         <v>367000.0</v>
       </c>
       <c r="W13">
+        <v>367000.0</v>
+      </c>
+      <c r="X13">
         <v>366000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>365000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>362000.0</v>
       </c>
       <c r="Z13">
         <v>362000.0</v>
       </c>
       <c r="AA13">
         <v>362000.0</v>
       </c>
       <c r="AB13">
         <v>362000.0</v>
       </c>
       <c r="AC13">
         <v>362000.0</v>
       </c>
       <c r="AD13">
         <v>362000.0</v>
       </c>
       <c r="AE13">
         <v>362000.0</v>
       </c>
       <c r="AF13">
+        <v>362000.0</v>
+      </c>
+      <c r="AG13">
         <v>362800.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-37365138.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-41133000.0</v>
       </c>
-      <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
-    </row>
-    <row r="14" spans="1:37">
+      <c r="AL13"/>
+    </row>
+    <row r="14" spans="1:38">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
+        <v>36640000.0</v>
+      </c>
+      <c r="C14">
         <v>37323000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>38014000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>38553000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38301000.0</v>
       </c>
       <c r="F14">
         <v>38301000.0</v>
       </c>
       <c r="G14">
+        <v>38301000.0</v>
+      </c>
+      <c r="H14">
         <v>37942000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>38031000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>38839000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>25516000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>24891000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>24333000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>23206000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>23900000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>21569000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>21245000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>20240000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>21542000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>21206000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>20367000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>18375000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>19754000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>18915000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>17947000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>15564000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>16529000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>16451000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>16065000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>15289000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>13617000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>14614000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>13533000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>12253767.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000434.0</v>
       </c>
       <c r="AI14">
         <v>35000434.0</v>
       </c>
       <c r="AJ14">
         <v>35000434.0</v>
       </c>
       <c r="AK14">
         <v>35000434.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:37">
+      <c r="AL14">
+        <v>35000434.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:38">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>376000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>374000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>373000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>371000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>370000.0</v>
       </c>
       <c r="R15">
         <v>370000.0</v>
       </c>
       <c r="S15">
+        <v>370000.0</v>
+      </c>
+      <c r="T15">
         <v>369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>367000.0</v>
       </c>
       <c r="U15">
         <v>367000.0</v>
       </c>
       <c r="V15">
         <v>367000.0</v>
       </c>
       <c r="W15">
+        <v>367000.0</v>
+      </c>
+      <c r="X15">
         <v>366000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>365000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>362000.0</v>
       </c>
       <c r="Z15">
         <v>362000.0</v>
       </c>
       <c r="AA15">
         <v>362000.0</v>
       </c>
       <c r="AB15">
         <v>362000.0</v>
       </c>
       <c r="AC15">
         <v>362000.0</v>
       </c>
       <c r="AD15">
         <v>362000.0</v>
       </c>
       <c r="AE15">
         <v>362000.0</v>
       </c>
       <c r="AF15">
+        <v>362000.0</v>
+      </c>
+      <c r="AG15">
         <v>362800.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>0.0</v>
       </c>
-      <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
-    </row>
-    <row r="16" spans="1:37">
+      <c r="AL15"/>
+    </row>
+    <row r="16" spans="1:38">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>3478000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2743000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3275000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3337000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3456000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3611000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4129000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4831000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>5207000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>5394000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>6031000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>6224000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>6363000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6214000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>6054000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>5646000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>5189000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4744000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4233000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>3729000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3365000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3006000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2771000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>330000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>495000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>332000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>530000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>550000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>510000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>775050.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1062050.0</v>
       </c>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-    </row>
-    <row r="17" spans="1:37">
+      <c r="AL16"/>
+    </row>
+    <row r="17" spans="1:38">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AL17"/>
+    </row>
+    <row r="18" spans="1:38">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>3187000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>3255000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3007000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2627000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2196000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1973000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1871000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1724000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1587000.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>1309000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1153000.0</v>
       </c>
-      <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
-      <c r="AB18">
+      <c r="AB18"/>
+      <c r="AC18">
         <v>5516000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>5474000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>4548000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>4232000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>4342552.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>4217549.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>170000.0</v>
       </c>
-      <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-    </row>
-    <row r="19" spans="1:37">
+      <c r="AL18"/>
+    </row>
+    <row r="19" spans="1:38">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AL19"/>
+    </row>
+    <row r="20" spans="1:38">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
-      <c r="AH20"/>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20"/>
+    </row>
+    <row r="21" spans="1:38">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21">
+        <v>44061000.0</v>
+      </c>
+      <c r="C21">
         <v>39700000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>34373000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>30329000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>27094000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>25076000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>23230000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>21269000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>18783000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>17266000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>14785000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>12384000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>5172000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>4487000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>4334000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3749000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3399000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2798000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2256000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1756000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>639000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>549000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>554000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>491000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>475000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>445000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>442000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>413000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>266000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>248000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>253000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>241286.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>235878.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>216468.0</v>
       </c>
-      <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
-    </row>
-    <row r="22" spans="1:37">
+      <c r="AL21"/>
+    </row>
+    <row r="22" spans="1:38">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22">
         <v>-65166000.0</v>
       </c>
-      <c r="H22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I22"/>
       <c r="J22">
         <v>1.0</v>
       </c>
       <c r="K22">
+        <v>1.0</v>
+      </c>
+      <c r="L22">
         <v>-8039000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-9489000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-8928000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-10910000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-10765000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-10828000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-7231000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>43572000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="U22">
         <v>1.0</v>
       </c>
       <c r="V22">
+        <v>1.0</v>
+      </c>
+      <c r="W22">
         <v>-20279000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="X22">
         <v>1.0</v>
       </c>
       <c r="Y22">
+        <v>1.0</v>
+      </c>
+      <c r="Z22">
         <v>-11477000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-13616000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1.0</v>
       </c>
-      <c r="AB22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC22"/>
       <c r="AD22">
         <v>1.0</v>
       </c>
       <c r="AE22">
+        <v>1.0</v>
+      </c>
+      <c r="AF22">
         <v>0.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>9768800160.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1.0</v>
       </c>
-      <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
-    </row>
-    <row r="23" spans="1:37">
+      <c r="AL22"/>
+    </row>
+    <row r="23" spans="1:38">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
+        <v>392813000.0</v>
+      </c>
+      <c r="C23">
         <v>414864000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>403596000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>436587000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>412556000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>397653000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>358063000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>338207000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>366209000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>354892000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>341457000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>323179000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>321582000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>321353000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>323988000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>291286000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>274746000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>270291000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>247140000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>238003000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>192606000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>185837000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>119954000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>142589000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>75888000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>64628000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>44421000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>38092000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>48402000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>34798000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>31199000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>32015121.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>22203444.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>16706669.0</v>
       </c>
-      <c r="AI23"/>
       <c r="AJ23"/>
-      <c r="AK23">
+      <c r="AK23"/>
+      <c r="AL23">
         <v>-24240185.0</v>
       </c>
     </row>
-    <row r="24" spans="1:37">
+    <row r="24" spans="1:38">
       <c r="A24" t="s">
         <v>33</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>314917000.0</v>
+      </c>
       <c r="C24">
+        <v>289461000.0</v>
+      </c>
+      <c r="D24">
         <v>290004000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>289777000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>290333000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>82251000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>84639000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>87028000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>65118000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>67562000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>70005000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>72449000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>84893000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>86711000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>113530000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>115349000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>117167000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>118361000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>119555000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>76539000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>78474000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>79408000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>80332000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>81272000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>44383000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>42161000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>43355000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>44554000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>52105000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>45947000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>46644000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>48004034.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>48079733.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>48156000.0</v>
       </c>
-      <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
-    </row>
-    <row r="25" spans="1:37">
+      <c r="AL24"/>
+    </row>
+    <row r="25" spans="1:38">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>72449000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>84893000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>113530000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>115349000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>117167000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>119555000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>76539000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>78474000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>79408000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>80332000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>81272000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>66722000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>55520000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>56014000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>55371000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>52105000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>45947000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>46644000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>48004034.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>48079733.0</v>
       </c>
-      <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
-    </row>
-    <row r="26" spans="1:37">
+      <c r="AL25"/>
+    </row>
+    <row r="26" spans="1:38">
       <c r="A26" t="s">
         <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-    </row>
-    <row r="27" spans="1:37">
+      <c r="AL26"/>
+    </row>
+    <row r="27" spans="1:38">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-    </row>
-    <row r="28" spans="1:37">
+      <c r="AL27"/>
+    </row>
+    <row r="28" spans="1:38">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
-        <v>25444000.0</v>
+        <v>350081000.0</v>
       </c>
       <c r="C28">
-        <v>6064000.0</v>
+        <v>317898000.0</v>
       </c>
       <c r="D28">
-        <v>258671000.0</v>
+        <v>296128000.0</v>
       </c>
       <c r="E28">
-        <v>282142000.0</v>
+        <v>255437000.0</v>
       </c>
       <c r="F28">
-        <v>99105000.0</v>
+        <v>279779000.0</v>
       </c>
       <c r="G28">
-        <v>106704000.0</v>
+        <v>95411999.0</v>
       </c>
       <c r="H28">
+        <v>104136000.0</v>
+      </c>
+      <c r="I28">
         <v>132594000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>86428000.0</v>
       </c>
-      <c r="J28">
-[...1 lines deleted...]
-      </c>
       <c r="K28">
-        <v>111988000.0</v>
+        <v>99169000.0</v>
       </c>
       <c r="L28">
-        <v>131573000.0</v>
+        <v>110130000.0</v>
       </c>
       <c r="M28">
-        <v>138269000.0</v>
+        <v>129782999.0</v>
       </c>
       <c r="N28">
-        <v>136417000.0</v>
+        <v>136679000.0</v>
       </c>
       <c r="O28">
-        <v>144630000.0</v>
+        <v>134773000.0</v>
       </c>
       <c r="P28">
-        <v>153048000.0</v>
+        <v>142367000.0</v>
       </c>
       <c r="Q28">
-        <v>158452000.0</v>
+        <v>150621000.0</v>
       </c>
       <c r="R28">
-        <v>146438000.0</v>
+        <v>157485000.0</v>
       </c>
       <c r="S28">
-        <v>149393000.0</v>
+        <v>144485000.0</v>
       </c>
       <c r="T28">
-        <v>99473000.0</v>
+        <v>148214000.0</v>
       </c>
       <c r="U28">
-        <v>88345000.0</v>
+        <v>97922000.0</v>
       </c>
       <c r="V28">
-        <v>94131000.0</v>
+        <v>87187000.0</v>
       </c>
       <c r="W28">
-        <v>63375000.0</v>
+        <v>92808000.0</v>
       </c>
       <c r="X28">
-        <v>29454000.0</v>
+        <v>61997000.0</v>
       </c>
       <c r="Y28">
+        <v>27966000.0</v>
+      </c>
+      <c r="Z28">
         <v>35552000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>31824000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>36035000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>39127000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>29584000.0</v>
       </c>
-      <c r="AD28">
-[...1 lines deleted...]
-      </c>
       <c r="AE28">
-        <v>30827000.0</v>
+        <v>29436000.0</v>
       </c>
       <c r="AF28">
-        <v>29565579.0</v>
+        <v>30294000.0</v>
       </c>
       <c r="AG28">
-        <v>42247817.0</v>
+        <v>28949165.0</v>
       </c>
       <c r="AH28">
+        <v>41638185.0</v>
+      </c>
+      <c r="AI28">
         <v>43708669.0</v>
       </c>
-      <c r="AI28"/>
       <c r="AJ28"/>
-      <c r="AK28">
+      <c r="AK28"/>
+      <c r="AL28">
         <v>3778098.0</v>
       </c>
     </row>
-    <row r="29" spans="1:37">
+    <row r="29" spans="1:38">
       <c r="A29" t="s">
         <v>38</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>196638000.0</v>
+      </c>
       <c r="C29">
+        <v>196950000.0</v>
+      </c>
+      <c r="D29">
         <v>188019000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>214188000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>204789000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>136203000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>153049000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>136859000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>142467000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>133489000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>125339000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>110244000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>109580000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>104256000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>126109000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>116997000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>111720000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>108526000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>104445000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>84958000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>80125000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>78032000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>71197000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>84960000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>38669000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
-    </row>
-    <row r="30" spans="1:37">
+      <c r="AL29"/>
+    </row>
+    <row r="30" spans="1:38">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
-        <v>205234000.0</v>
+        <v>32161000.0</v>
       </c>
       <c r="C30">
+        <v>50690000.0</v>
+      </c>
+      <c r="D30">
         <v>27365000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>25002000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>23917000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>45921000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>24584000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>25860000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>24107000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>31892000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>33885000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>35394000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>33579000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>43207000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>42326000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>41056000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>40593000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>44222000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>34949000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>32141000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>28697000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>38883000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>29230000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>24771000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>18991000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>20500000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6262000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>6338000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>5614000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>4767000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>4326000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>4197305.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>4026924.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1832000.0</v>
       </c>
-      <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
-    </row>
-    <row r="31" spans="1:37">
+      <c r="AL30"/>
+    </row>
+    <row r="31" spans="1:38">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>17286000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>12017000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>6183000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1995000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-7726000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-13846000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-17008000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-21116000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1663000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-2988000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-5425000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-12689000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>697000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-8189000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-9452000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-8638000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>76005000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>76511000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>82347000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>82700000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>81597094.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-37601016.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-41349000.0</v>
       </c>
-      <c r="AI31"/>
       <c r="AJ31"/>
-      <c r="AK31">
+      <c r="AK31"/>
+      <c r="AL31">
         <v>-24287283.0</v>
       </c>
     </row>
-    <row r="32" spans="1:37">
+    <row r="32" spans="1:38">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
-    </row>
-    <row r="33" spans="1:37">
+      <c r="AL32"/>
+    </row>
+    <row r="33" spans="1:38">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
-        <v>321621000.0</v>
+        <v>319523000.0</v>
       </c>
       <c r="C33">
-        <v>310513000.0</v>
+        <v>326237000.0</v>
       </c>
       <c r="D33">
-        <v>301419000.0</v>
+        <v>321711000.0</v>
       </c>
       <c r="E33">
-        <v>297153000.0</v>
+        <v>315963000.0</v>
       </c>
       <c r="F33">
-        <v>289089000.0</v>
+        <v>316068000.0</v>
       </c>
       <c r="G33">
-        <v>281310000.0</v>
+        <v>293759000.0</v>
       </c>
       <c r="H33">
-        <v>285510000.0</v>
+        <v>283367000.0</v>
       </c>
       <c r="I33">
-        <v>289275000.0</v>
+        <v>286062000.0</v>
       </c>
       <c r="J33">
-        <v>280333000.0</v>
+        <v>288985000.0</v>
       </c>
       <c r="K33">
-        <v>86338000.0</v>
+        <v>278953000.0</v>
       </c>
       <c r="L33">
-        <v>270264000.0</v>
+        <v>270511000.0</v>
       </c>
       <c r="M33">
-        <v>266089000.0</v>
+        <v>266864000.0</v>
       </c>
       <c r="N33">
-        <v>83914000.0</v>
+        <v>261825000.0</v>
       </c>
       <c r="O33">
-        <v>82081000.0</v>
+        <v>247759000.0</v>
       </c>
       <c r="P33">
-        <v>72738000.0</v>
+        <v>233292000.0</v>
       </c>
       <c r="Q33">
-        <v>66077000.0</v>
+        <v>216682000.0</v>
       </c>
       <c r="R33">
-        <v>60387000.0</v>
+        <v>211999000.0</v>
       </c>
       <c r="S33">
-        <v>204747000.0</v>
+        <v>195590000.0</v>
       </c>
       <c r="T33">
-        <v>185296000.0</v>
+        <v>185500000.0</v>
       </c>
       <c r="U33">
-        <v>144802000.0</v>
+        <v>169336000.0</v>
       </c>
       <c r="V33">
-        <v>135192000.0</v>
+        <v>131954000.0</v>
       </c>
       <c r="W33">
-        <v>80509000.0</v>
+        <v>120718000.0</v>
       </c>
       <c r="X33">
-        <v>70230000.0</v>
+        <v>69389000.0</v>
       </c>
       <c r="Y33">
+        <v>62012000.0</v>
+      </c>
+      <c r="Z33">
         <v>50669000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>37895000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>27320000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>24044000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>19132000.0</v>
       </c>
-      <c r="AD33">
-[...1 lines deleted...]
-      </c>
       <c r="AE33">
-        <v>9256000.0</v>
+        <v>11020000.0</v>
       </c>
       <c r="AF33">
-        <v>9166965.0</v>
+        <v>8273000.0</v>
       </c>
       <c r="AG33">
-        <v>8961052000.0</v>
+        <v>8262947.0</v>
       </c>
       <c r="AH33">
+        <v>11234972.0</v>
+      </c>
+      <c r="AI33">
         <v>7061589.0</v>
       </c>
-      <c r="AI33"/>
       <c r="AJ33"/>
-      <c r="AK33">
+      <c r="AK33"/>
+      <c r="AL33">
         <v>-3778098.0</v>
       </c>
     </row>
-    <row r="34" spans="1:37">
+    <row r="34" spans="1:38">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>226350000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>225734000.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34">
+      <c r="O34"/>
+      <c r="P34">
         <v>221110000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>208490000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>200919000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>89889000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>177651000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>164981000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>129998000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>124473000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>74856000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>66117000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>50150000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>6681000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>19371000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>10817000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>6854000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>1694000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
-    </row>
-    <row r="35" spans="1:37">
+      <c r="AL34"/>
+    </row>
+    <row r="35" spans="1:38">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
-        <v>519339000.0</v>
+        <v>584966000.0</v>
       </c>
       <c r="C35">
-        <v>526168000.0</v>
+        <v>565993000.0</v>
       </c>
       <c r="D35">
-        <v>520946000.0</v>
+        <v>564664000.0</v>
       </c>
       <c r="E35">
-        <v>516694000.0</v>
+        <v>557824000.0</v>
       </c>
       <c r="F35">
-        <v>312120000.0</v>
+        <v>549170000.0</v>
       </c>
       <c r="G35">
-        <v>306346000.0</v>
+        <v>341979000.0</v>
       </c>
       <c r="H35">
-        <v>311512000.0</v>
+        <v>336458000.0</v>
       </c>
       <c r="I35">
-        <v>293532000.0</v>
+        <v>338703000.0</v>
       </c>
       <c r="J35">
-        <v>297216000.0</v>
+        <v>318775000.0</v>
       </c>
       <c r="K35">
-        <v>156820000.0</v>
+        <v>319834000.0</v>
       </c>
       <c r="L35">
-        <v>298799000.0</v>
+        <v>318197000.0</v>
       </c>
       <c r="M35">
-        <v>310627000.0</v>
+        <v>320034000.0</v>
       </c>
       <c r="N35">
-        <v>37135000.0</v>
+        <v>331848000.0</v>
       </c>
       <c r="O35">
-        <v>35013000.0</v>
+        <v>341475000.0</v>
       </c>
       <c r="P35">
-        <v>218527000.0</v>
+        <v>356627000.0</v>
       </c>
       <c r="Q35">
-        <v>214892000.0</v>
+        <v>338382000.0</v>
       </c>
       <c r="R35">
-        <v>208250000.0</v>
+        <v>332534000.0</v>
       </c>
       <c r="S35">
-        <v>205718000.0</v>
+        <v>330211000.0</v>
       </c>
       <c r="T35">
-        <v>161288000.0</v>
+        <v>314674000.0</v>
       </c>
       <c r="U35">
-        <v>144794000.0</v>
+        <v>256144000.0</v>
       </c>
       <c r="V35">
-        <v>142309000.0</v>
+        <v>221553000.0</v>
       </c>
       <c r="W35">
-        <v>106187000.0</v>
+        <v>217538000.0</v>
       </c>
       <c r="X35">
-        <v>104667000.0</v>
+        <v>166386000.0</v>
       </c>
       <c r="Y35">
+        <v>157275000.0</v>
+      </c>
+      <c r="Z35">
         <v>65462000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>62185000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>56014000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>55371000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>52105000.0</v>
       </c>
-      <c r="AD35">
-[...1 lines deleted...]
-      </c>
       <c r="AE35">
-        <v>46644000.0</v>
+        <v>57501000.0</v>
       </c>
       <c r="AF35">
-        <v>48000000.0</v>
+        <v>55470000.0</v>
       </c>
       <c r="AG35">
-        <v>48079733.0</v>
+        <v>58199236.0</v>
       </c>
       <c r="AH35">
+        <v>59068582.0</v>
+      </c>
+      <c r="AI35">
         <v>48156340.0</v>
       </c>
-      <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
-    </row>
-    <row r="36" spans="1:37">
+      <c r="AL35"/>
+    </row>
+    <row r="36" spans="1:38">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
-        <v>9914000.0</v>
+        <v>8838000.0</v>
       </c>
       <c r="C36">
-        <v>9119000.0</v>
+        <v>14530000.0</v>
       </c>
       <c r="D36">
-        <v>-84562000.0</v>
+        <v>20317000.0</v>
       </c>
       <c r="E36">
-        <v>-86660000.0</v>
+        <v>23880000.0</v>
       </c>
       <c r="F36">
-        <v>-86597000.0</v>
+        <v>28834000.0</v>
       </c>
       <c r="G36">
-        <v>-82732000.0</v>
+        <v>13685000.0</v>
       </c>
       <c r="H36">
-        <v>4483000.0</v>
+        <v>10266000.0</v>
       </c>
       <c r="I36">
+        <v>11029000.0</v>
+      </c>
+      <c r="J36">
         <v>10877000.0</v>
       </c>
-      <c r="J36">
-[...1 lines deleted...]
-      </c>
       <c r="K36">
-        <v>-86338000.0</v>
+        <v>11756000.0</v>
       </c>
       <c r="L36">
-        <v>-86737000.0</v>
+        <v>13412000.0</v>
       </c>
       <c r="M36">
-        <v>-84461000.0</v>
+        <v>15578000.0</v>
       </c>
       <c r="N36">
-        <v>-83914000.0</v>
+        <v>17896000.0</v>
       </c>
       <c r="O36">
-        <v>-82081000.0</v>
+        <v>8527000.0</v>
       </c>
       <c r="P36">
-        <v>-72738000.0</v>
+        <v>10967000.0</v>
       </c>
       <c r="Q36">
-        <v>-66077000.0</v>
+        <v>12780000.0</v>
       </c>
       <c r="R36">
-        <v>-60387000.0</v>
+        <v>16945000.0</v>
       </c>
       <c r="S36">
-        <v>-59434000.0</v>
+        <v>9527000.0</v>
       </c>
       <c r="T36">
-        <v>-58581000.0</v>
+        <v>11690000.0</v>
       </c>
       <c r="U36">
-        <v>-41343000.0</v>
+        <v>12641000.0</v>
       </c>
       <c r="V36">
-        <v>-39712000.0</v>
+        <v>12858000.0</v>
       </c>
       <c r="W36">
-        <v>-12919000.0</v>
+        <v>7643000.0</v>
       </c>
       <c r="X36">
-        <v>-12840000.0</v>
+        <v>7693000.0</v>
       </c>
       <c r="Y36">
+        <v>7748000.0</v>
+      </c>
+      <c r="Z36">
         <v>13295000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>27908000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>17268000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>15214000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>10431000.0</v>
       </c>
-      <c r="AD36">
-[...1 lines deleted...]
-      </c>
       <c r="AE36">
-        <v>2060000.0</v>
+        <v>1239000.0</v>
       </c>
       <c r="AF36">
-        <v>1991650.0</v>
+        <v>1077000.0</v>
       </c>
       <c r="AG36">
-        <v>8953949501.0</v>
+        <v>1087632.0</v>
       </c>
       <c r="AH36">
+        <v>4132473.0</v>
+      </c>
+      <c r="AI36">
         <v>-7061589.0</v>
       </c>
-      <c r="AI36"/>
       <c r="AJ36"/>
-      <c r="AK36">
+      <c r="AK36"/>
+      <c r="AL36">
         <v>-3778098.0</v>
       </c>
     </row>
-    <row r="37" spans="1:37">
+    <row r="37" spans="1:38">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>-43118000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>-43173000.0</v>
       </c>
-      <c r="N37"/>
-      <c r="O37">
+      <c r="O37"/>
+      <c r="P37">
         <v>-51994000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>-54770000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>-57450000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>-55168000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>-56824000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>-30920000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>-33956000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>-33528000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>-37297000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>-18374000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>-22274000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>-22000000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>-19654000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>-106966000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>-108628000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>-107798000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>-109474000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>-108522495.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>0.0</v>
       </c>
-      <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
-    </row>
-    <row r="38" spans="1:37">
+      <c r="AL37"/>
+    </row>
+    <row r="38" spans="1:38">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>436587000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>412556000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>397653000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>358063000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>354892000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>186031000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>323179000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>321582000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>165489000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>153474000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>291286000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>146889000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>270291000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>247140000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>238003000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>192606000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>185837000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>119954000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>142589000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>75888000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>64628000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>17268000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>15214000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>8302000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>4136000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>2060000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1991650.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>-22181240556.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1504464.0</v>
       </c>
-      <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
-    </row>
-    <row r="39" spans="1:37">
+      <c r="AL38"/>
+    </row>
+    <row r="39" spans="1:38">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
-        <v>-146381000.0</v>
+        <v>15477000.0</v>
       </c>
       <c r="C39">
+        <v>3547000.0</v>
+      </c>
+      <c r="D39">
         <v>14131000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>-117390000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>-94125000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>-100201000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>-72128000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>6546000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>6296000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>-73848000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>8039000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-54525000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>-58167000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>5978000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>5573000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>-72177000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>10458000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>-72748000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>-60461000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>-67116000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>-59494000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>-63796000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>-49187000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>-79089000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1119000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>5512000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>19000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>-717000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>5239000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1485000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1080000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1554240.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>3463973050.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>939000.0</v>
       </c>
-      <c r="AI39"/>
       <c r="AJ39"/>
       <c r="AK39"/>
-    </row>
-    <row r="40" spans="1:37">
+      <c r="AL39"/>
+    </row>
+    <row r="40" spans="1:38">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
-        <v>49647000.0</v>
+        <v>-34438000.0</v>
       </c>
       <c r="C40">
+        <v>-33629000.0</v>
+      </c>
+      <c r="D40">
         <v>41489000.0</v>
       </c>
-      <c r="D40">
-[...1 lines deleted...]
-      </c>
       <c r="E40">
-        <v>-198945000.0</v>
+        <v>-171801000.0</v>
       </c>
       <c r="F40">
-        <v>-206599000.0</v>
+        <v>-164561000.0</v>
       </c>
       <c r="G40">
-        <v>-205220000.0</v>
+        <v>-160142000.0</v>
       </c>
       <c r="H40">
-        <v>-151751000.0</v>
+        <v>-160696000.0</v>
       </c>
       <c r="I40">
-        <v>-151449000.0</v>
+        <v>-160159000.0</v>
       </c>
       <c r="J40">
-        <v>-190192000.0</v>
+        <v>-160012000.0</v>
       </c>
       <c r="K40">
-        <v>-135078000.0</v>
+        <v>-149302000.0</v>
       </c>
       <c r="L40">
-        <v>-171524000.0</v>
+        <v>-139909000.0</v>
       </c>
       <c r="M40">
-        <v>-165712000.0</v>
+        <v>-133696000.0</v>
       </c>
       <c r="N40">
+        <v>-128773000.0</v>
+      </c>
+      <c r="O40">
         <v>-125662000.0</v>
       </c>
-      <c r="O40">
-[...1 lines deleted...]
-      </c>
       <c r="P40">
-        <v>-131506000.0</v>
+        <v>-112394000.0</v>
       </c>
       <c r="Q40">
+        <v>-105312000.0</v>
+      </c>
+      <c r="R40">
         <v>6214000.0</v>
       </c>
-      <c r="R40">
-[...1 lines deleted...]
-      </c>
       <c r="S40">
-        <v>-117106000.0</v>
+        <v>-100959000.0</v>
       </c>
       <c r="T40">
-        <v>-104216000.0</v>
+        <v>-91488000.0</v>
       </c>
       <c r="U40">
-        <v>-84117000.0</v>
+        <v>-80232000.0</v>
       </c>
       <c r="V40">
-        <v>-81932000.0</v>
+        <v>-63678000.0</v>
       </c>
       <c r="W40">
-        <v>-54811000.0</v>
+        <v>-61572000.0</v>
       </c>
       <c r="X40">
-        <v>-46656000.0</v>
+        <v>-41494000.0</v>
       </c>
       <c r="Y40">
+        <v>-35151000.0</v>
+      </c>
+      <c r="Z40">
         <v>4390000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>3463000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-12310000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-100948000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-87667000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-7384000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-6348000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-5931800.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-6200994.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-3771000.0</v>
       </c>
-      <c r="AI40"/>
       <c r="AJ40"/>
       <c r="AK40"/>
-    </row>
-    <row r="41" spans="1:37">
+      <c r="AL40"/>
+    </row>
+    <row r="41" spans="1:38">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>163488000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>166184000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>156929000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>151321000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>148556000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>143513000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>130451000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>116432000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>96688000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>91540000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>74856000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>66117000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>50150000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>40064000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>19371000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>16333000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>12328000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>6242000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>4232000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>4342552.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>4217549.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>3917000.0</v>
       </c>
-      <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
-    </row>
-    <row r="42" spans="1:37">
+      <c r="AL41"/>
+    </row>
+    <row r="42" spans="1:38">
       <c r="A42" t="s">
         <v>51</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>6839000.0</v>
+      </c>
       <c r="C42">
+        <v>37486000.0</v>
+      </c>
+      <c r="D42">
         <v>40440000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>74730000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>69925000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>58917000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>89005000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>77748000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>112428000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>73413000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>96752000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>86859000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>77569000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>70866000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>67238000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>58942000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>52589000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>46281000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>41820000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>36579000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>32292000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>29371000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>24601000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>21348000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>15891000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>14442000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>13792000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>85221000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>86483000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>88811000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>89259000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>89033692.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-37365138.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-41133000.0</v>
       </c>
-      <c r="AI42"/>
       <c r="AJ42"/>
       <c r="AK42"/>
-    </row>
-    <row r="43" spans="1:37">
+      <c r="AL42"/>
+    </row>
+    <row r="43" spans="1:38">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
-    </row>
-    <row r="44" spans="1:37">
+      <c r="AL43"/>
+    </row>
+    <row r="44" spans="1:38">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>227000.0</v>
       </c>
       <c r="AG44">
+        <v>227000.0</v>
+      </c>
+      <c r="AH44">
         <v>0.0</v>
       </c>
-      <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
-    </row>
-    <row r="45" spans="1:37">
+      <c r="AL44"/>
+    </row>
+    <row r="45" spans="1:38">
       <c r="A45" t="s">
         <v>54</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>56825000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>40704000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>39163000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>12365000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>12349000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>9999000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>9542000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>9610000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>8417000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>8435000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>7575000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>6943000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>6934029.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>6866621.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>6845121.0</v>
       </c>
-      <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
-    </row>
-    <row r="46" spans="1:37">
+      <c r="AL45"/>
+    </row>
+    <row r="46" spans="1:38">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
+        <v>55182000.0</v>
+      </c>
+      <c r="C46">
         <v>55636000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>54389000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>54233000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>59566000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>61521000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>59502000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>62489000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>65807000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>68723000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>71553000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>74353000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>79289000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>79427000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>77747000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>68989000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>62678000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>57589000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>57178000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>56825000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>40704000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>39163000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>12365000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>12349000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>9999000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>9542000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>9610000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>8417000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>8435000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>7575000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>6943000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>6934029.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>6866621.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>6845121.0</v>
       </c>
-      <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
-    </row>
-    <row r="47" spans="1:37">
+      <c r="AL46"/>
+    </row>
+    <row r="47" spans="1:38">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>33176000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>36564000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>79427000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>35219000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>68989000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>25257000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>57589000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>57178000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>56825000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>17671000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>16650000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>12365000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>12349000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>9999000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>9542000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>9610000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>8417000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>8435000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>7575000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>6943000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>6934029.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>6866621.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>6845000.0</v>
       </c>
-      <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
-    </row>
-    <row r="48" spans="1:37">
+      <c r="AL47"/>
+    </row>
+    <row r="48" spans="1:38">
       <c r="A48" t="s">
         <v>57</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>-128467000.0</v>
+      </c>
       <c r="C48">
+        <v>-133356000.0</v>
+      </c>
+      <c r="D48">
         <v>-145787000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-153695000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-158845000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-15401000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-31029000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-38349000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-46077000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-45827000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-50546000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-57565000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-60754000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-60570000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-61282000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-63290000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-63406000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-60671000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-61049000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-33527000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-35008000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-34614000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-37102000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-20525000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-23967000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-23811000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-22350000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-9165000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-10068000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-6578000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-6668000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-7558112.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>0.0</v>
       </c>
-      <c r="AH48"/>
       <c r="AI48"/>
       <c r="AJ48"/>
       <c r="AK48"/>
-    </row>
-    <row r="49" spans="1:37">
+      <c r="AL48"/>
+    </row>
+    <row r="49" spans="1:38">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-57565000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-60754000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>-61282000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-63290000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-63406000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-60671000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-61049000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-33527000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-35008000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-34614000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-37102000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-20525000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-23967000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-23811000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-22350000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-9165000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-10068000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-6578000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-6668000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-7558112.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>0.0</v>
       </c>
-      <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
-    </row>
-    <row r="50" spans="1:37">
+      <c r="AL49"/>
+    </row>
+    <row r="50" spans="1:38">
       <c r="A50" t="s">
         <v>59</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>2993000.0</v>
+      </c>
       <c r="C50">
         <v>2993000.0</v>
       </c>
       <c r="D50">
-        <v>3000000.0</v>
+        <v>2993000.0</v>
       </c>
       <c r="E50">
         <v>3000000.0</v>
       </c>
       <c r="F50">
-        <v>10063000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="G50">
         <v>10063000.0</v>
       </c>
       <c r="H50">
         <v>10063000.0</v>
       </c>
       <c r="I50">
+        <v>10063000.0</v>
+      </c>
+      <c r="J50">
         <v>10000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>9375000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>8750000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>8125000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>7500000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>6875000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>6250000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>5625000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>5000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>4375000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>3750000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>5000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>4000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>3500000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>3000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>2500000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>2000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>4000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>3500000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>3000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>2750000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>2500000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>2250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="AG50">
         <v>500000.0</v>
       </c>
       <c r="AH50">
         <v>500000.0</v>
       </c>
-      <c r="AI50"/>
+      <c r="AI50">
+        <v>500000.0</v>
+      </c>
       <c r="AJ50"/>
-      <c r="AK50">
+      <c r="AK50"/>
+      <c r="AL50">
         <v>29373000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:37">
+    <row r="51" spans="1:38">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
-        <v>59834000.0</v>
+        <v>375733000.0</v>
       </c>
       <c r="C51">
-        <v>57651000.0</v>
+        <v>352288000.0</v>
       </c>
       <c r="D51">
+        <v>350648000.0</v>
+      </c>
+      <c r="E51">
         <v>351059000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>352350000.0</v>
       </c>
-      <c r="F51">
-[...1 lines deleted...]
-      </c>
       <c r="G51">
+        <v>153384999.0</v>
+      </c>
+      <c r="H51">
         <v>154248000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>158879000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>139545000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>143216000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>147191000.0</v>
       </c>
-      <c r="L51">
-[...1 lines deleted...]
-      </c>
       <c r="M51">
+        <v>150703999.0</v>
+      </c>
+      <c r="N51">
         <v>162857000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>165160000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>190737000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>184169000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>180164000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>174964000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>174905000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>134448000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>119142000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>119044000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>83332000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>83772000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>68722000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>59520000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>59514000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>58371000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>54855000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>48447000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>48894000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>48504034.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>48579733.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>48656340.0</v>
       </c>
-      <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
-    </row>
-    <row r="52" spans="1:37">
+      <c r="AL51"/>
+    </row>
+    <row r="52" spans="1:38">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
-        <v>8666000.0</v>
+        <v>12032000.0</v>
       </c>
       <c r="C52">
-        <v>6659000.0</v>
+        <v>11659000.0</v>
       </c>
       <c r="D52">
+        <v>9652000.0</v>
+      </c>
+      <c r="E52">
         <v>9357000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>8901000.0</v>
       </c>
-      <c r="F52">
-[...1 lines deleted...]
-      </c>
       <c r="G52">
+        <v>16597999.0</v>
+      </c>
+      <c r="H52">
         <v>19360000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>19237000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>19194000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>18272000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>17499000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>16593000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>15718000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>13502000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>13026000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>11651000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>10634000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>9268000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>8150000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>9360000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>7358000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>6703000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>3000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>2500000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>2000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>4000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>3500000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>3000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>2750000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>2500000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>2250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="AG52">
         <v>500000.0</v>
       </c>
       <c r="AH52">
         <v>500000.0</v>
       </c>
-      <c r="AI52"/>
+      <c r="AI52">
+        <v>500000.0</v>
+      </c>
       <c r="AJ52"/>
-      <c r="AK52">
+      <c r="AK52"/>
+      <c r="AL52">
         <v>29373000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:37">
+    <row r="53" spans="1:38">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>533000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>616000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>610000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>418000.0</v>
       </c>
-      <c r="AI53"/>
       <c r="AJ53"/>
-      <c r="AK53">
+      <c r="AK53"/>
+      <c r="AL53">
         <v>7556196.0</v>
       </c>
     </row>
-    <row r="54" spans="1:37">
+    <row r="54" spans="1:38">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AH54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
-    </row>
-    <row r="55" spans="1:37">
+      <c r="AL54"/>
+    </row>
+    <row r="55" spans="1:38">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
+        <v>392813000.0</v>
+      </c>
+      <c r="C55">
         <v>414864000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>403596000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>436587000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>412556000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>397653000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>358063000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>338207000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>366209000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>354892000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>341457000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>323179000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>321582000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>321353000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>323988000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>291286000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>274746000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>270291000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>247140000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>238003000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>192606000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>185837000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>119954000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>142589000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>75888000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>64628000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>44421000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>38092000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>48402000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>34798000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>31199000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>32015121.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>22203444.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>16706669.0</v>
       </c>
-      <c r="AI55"/>
       <c r="AJ55"/>
       <c r="AK55"/>
-    </row>
-    <row r="56" spans="1:37">
+      <c r="AL55"/>
+    </row>
+    <row r="56" spans="1:38">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
-        <v>93243000.0</v>
+        <v>73290000.0</v>
       </c>
       <c r="C56">
-        <v>93083000.0</v>
+        <v>88627000.0</v>
       </c>
       <c r="D56">
-        <v>135168000.0</v>
+        <v>81885000.0</v>
       </c>
       <c r="E56">
-        <v>116623000.0</v>
+        <v>120624000.0</v>
       </c>
       <c r="F56">
-        <v>108564000.0</v>
+        <v>96488000.0</v>
       </c>
       <c r="G56">
-        <v>77829000.0</v>
+        <v>103894000.0</v>
       </c>
       <c r="H56">
-        <v>52697000.0</v>
+        <v>74696000.0</v>
       </c>
       <c r="I56">
-        <v>76934000.0</v>
+        <v>52145000.0</v>
       </c>
       <c r="J56">
-        <v>74559000.0</v>
+        <v>77224000.0</v>
       </c>
       <c r="K56">
-        <v>69088000.0</v>
+        <v>75939000.0</v>
       </c>
       <c r="L56">
-        <v>52915000.0</v>
+        <v>70946000.0</v>
       </c>
       <c r="M56">
-        <v>55493000.0</v>
+        <v>56315000.0</v>
       </c>
       <c r="N56">
-        <v>71950000.0</v>
+        <v>59757000.0</v>
       </c>
       <c r="O56">
-        <v>88433000.0</v>
+        <v>73594000.0</v>
       </c>
       <c r="P56">
-        <v>72177000.0</v>
+        <v>90696000.0</v>
       </c>
       <c r="Q56">
-        <v>61780000.0</v>
+        <v>74604000.0</v>
       </c>
       <c r="R56">
-        <v>70255000.0</v>
+        <v>63272000.0</v>
       </c>
       <c r="S56">
-        <v>42393000.0</v>
+        <v>74701000.0</v>
       </c>
       <c r="T56">
-        <v>52707000.0</v>
+        <v>61640000.0</v>
       </c>
       <c r="U56">
-        <v>47804000.0</v>
+        <v>68667000.0</v>
       </c>
       <c r="V56">
-        <v>50645000.0</v>
+        <v>60652000.0</v>
       </c>
       <c r="W56">
-        <v>39445000.0</v>
+        <v>65119000.0</v>
       </c>
       <c r="X56">
-        <v>72359000.0</v>
+        <v>50565000.0</v>
       </c>
       <c r="Y56">
+        <v>80577000.0</v>
+      </c>
+      <c r="Z56">
         <v>25219000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>26733000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>17101000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>14048000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>29270000.0</v>
       </c>
-      <c r="AD56">
-[...1 lines deleted...]
-      </c>
       <c r="AE56">
-        <v>21943000.0</v>
+        <v>23778000.0</v>
       </c>
       <c r="AF56">
-        <v>22848156.0</v>
+        <v>22926000.0</v>
       </c>
       <c r="AG56">
-        <v>13242392000.0</v>
+        <v>23752174.0</v>
       </c>
       <c r="AH56">
+        <v>10968472.0</v>
+      </c>
+      <c r="AI56">
         <v>8140616.0</v>
       </c>
-      <c r="AI56"/>
       <c r="AJ56"/>
-      <c r="AK56">
+      <c r="AK56"/>
+      <c r="AL56">
         <v>3778098.0</v>
       </c>
     </row>
-    <row r="57" spans="1:37">
+    <row r="57" spans="1:38">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
-        <v>58313000.0</v>
+        <v>12032000.0</v>
       </c>
       <c r="C57">
-        <v>48148000.0</v>
+        <v>11659000.0</v>
       </c>
       <c r="D57">
-        <v>46235000.0</v>
+        <v>9652000.0</v>
       </c>
       <c r="E57">
-        <v>41377000.0</v>
+        <v>9357000.0</v>
       </c>
       <c r="F57">
-        <v>46460000.0</v>
+        <v>8901000.0</v>
       </c>
       <c r="G57">
-        <v>242058000.0</v>
+        <v>16597999.0</v>
       </c>
       <c r="H57">
-        <v>46428000.0</v>
+        <v>19360000.0</v>
       </c>
       <c r="I57">
-        <v>44437000.0</v>
+        <v>19237000.0</v>
       </c>
       <c r="J57">
-        <v>40890000.0</v>
+        <v>19194000.0</v>
       </c>
       <c r="K57">
-        <v>38967000.0</v>
+        <v>18272000.0</v>
       </c>
       <c r="L57">
-        <v>37828000.0</v>
+        <v>17499000.0</v>
       </c>
       <c r="M57">
-        <v>36939000.0</v>
+        <v>16593000.0</v>
       </c>
       <c r="N57">
-        <v>37135000.0</v>
+        <v>15718000.0</v>
       </c>
       <c r="O57">
-        <v>35013000.0</v>
+        <v>13502000.0</v>
       </c>
       <c r="P57">
-        <v>26194000.0</v>
+        <v>13026000.0</v>
       </c>
       <c r="Q57">
-        <v>25082000.0</v>
+        <v>11651000.0</v>
       </c>
       <c r="R57">
-        <v>27777000.0</v>
+        <v>10634000.0</v>
       </c>
       <c r="S57">
-        <v>25618000.0</v>
+        <v>9268000.0</v>
       </c>
       <c r="T57">
-        <v>23984000.0</v>
+        <v>8150000.0</v>
       </c>
       <c r="U57">
-        <v>20439000.0</v>
+        <v>9360000.0</v>
       </c>
       <c r="V57">
-        <v>20360000.0</v>
+        <v>7358000.0</v>
       </c>
       <c r="W57">
-        <v>13317000.0</v>
+        <v>6703000.0</v>
       </c>
       <c r="X57">
-        <v>11505000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="Y57">
+        <v>2500000.0</v>
+      </c>
+      <c r="Z57">
         <v>10640000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>12727000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>-3397000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>-93697000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>-80480000.0</v>
       </c>
-      <c r="AD57">
-[...1 lines deleted...]
-      </c>
       <c r="AE57">
-        <v>-98398000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="AF57">
-        <v>-97820000.0</v>
+        <v>2250000.0</v>
       </c>
       <c r="AG57">
-        <v>6810626.0</v>
+        <v>500000.0</v>
       </c>
       <c r="AH57">
+        <v>500000.0</v>
+      </c>
+      <c r="AI57">
         <v>4739202.0</v>
       </c>
-      <c r="AI57"/>
       <c r="AJ57"/>
       <c r="AK57"/>
-    </row>
-    <row r="58" spans="1:37">
+      <c r="AL57"/>
+    </row>
+    <row r="58" spans="1:38">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
+        <v>596998000.0</v>
+      </c>
+      <c r="C58">
         <v>577652000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>574316000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>567181000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>558071000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>358577000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>355818000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>357940000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>337969000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>338106000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>335696000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>336627000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>347566000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>354977000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>369653000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>350033000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>342643000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>339479000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>322824000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>265504000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>228911000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>224241000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>169386000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>159775000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>105876000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>95635000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>72271000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>68640000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>80253000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>60001000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>57720000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>58699236.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>59568582.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>57839617.0</v>
       </c>
-      <c r="AI58"/>
       <c r="AJ58"/>
       <c r="AK58"/>
-    </row>
-    <row r="59" spans="1:37">
+      <c r="AL58"/>
+    </row>
+    <row r="59" spans="1:38">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59">
         <v>-38022000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AG59">
         <v>-38022260.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>0.0</v>
       </c>
-      <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
-    </row>
-    <row r="60" spans="1:37">
+      <c r="AL59"/>
+    </row>
+    <row r="60" spans="1:38">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
-        <v>-162788000.0</v>
+        <v>-121272000.0</v>
       </c>
       <c r="C60">
+        <v>-95504000.0</v>
+      </c>
+      <c r="D60">
         <v>-104978000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-78589000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-88544000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>43889000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>58347000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>39768000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>66731000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>27966000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>46584000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>29670000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>17189000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>10670000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>6329000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>-3977000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>-10447000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>-14020000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>-18860000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>3419000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>-2349000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-4876000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-12135000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1188000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-7714000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>-9007000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>-8196000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>76418000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>76777000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>82595000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>82953000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>81838380.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>-37365138.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>-41132948.0</v>
       </c>
-      <c r="AI60"/>
       <c r="AJ60"/>
-      <c r="AK60">
+      <c r="AK60"/>
+      <c r="AL60">
         <v>-24240185.0</v>
       </c>
     </row>
-    <row r="61" spans="1:37">
+    <row r="61" spans="1:38">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
-      <c r="AH61"/>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
-    </row>
-    <row r="62" spans="1:37">
+      <c r="AL61"/>
+    </row>
+    <row r="62" spans="1:38">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
+      <c r="AL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7827,929 +7984,941 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B2">
         <v>196364000.0</v>
       </c>
       <c r="C2">
         <v>172942000.0</v>
       </c>
       <c r="D2">
         <v>152604000.0</v>
       </c>
       <c r="E2">
         <v>133293000.0</v>
       </c>
       <c r="F2">
         <v>93038000.0</v>
       </c>
       <c r="G2">
         <v>66819000.0</v>
       </c>
       <c r="H2">
         <v>41715000.0</v>
       </c>
       <c r="I2">
         <v>58256000.0</v>
       </c>
       <c r="J2">
         <v>24544000.0</v>
       </c>
       <c r="K2">
         <v>19469456.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B3">
         <v>11270000.0</v>
       </c>
       <c r="C3">
         <v>10955000.0</v>
       </c>
       <c r="D3">
         <v>9469000.0</v>
       </c>
       <c r="E3">
         <v>7109000.0</v>
       </c>
       <c r="F3">
         <v>5117000.0</v>
       </c>
       <c r="G3">
         <v>3570000.0</v>
       </c>
       <c r="H3">
         <v>2145000.0</v>
       </c>
       <c r="I3">
         <v>2522000.0</v>
       </c>
       <c r="J3">
         <v>876053.0</v>
       </c>
       <c r="K3">
         <v>488334.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B5">
         <v>74641000.0</v>
       </c>
       <c r="C5">
         <v>54039000.0</v>
       </c>
       <c r="D5">
         <v>32956000.0</v>
       </c>
       <c r="E5">
         <v>10128000.0</v>
       </c>
       <c r="F5">
         <v>8858000.0</v>
       </c>
       <c r="G5">
         <v>20030000.0</v>
       </c>
       <c r="H5">
         <v>14073000.0</v>
       </c>
       <c r="I5">
         <v>-13952000.0</v>
       </c>
       <c r="J5">
         <v>7610073.0</v>
       </c>
       <c r="K5">
         <v>5135569.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6">
         <v>85911000.0</v>
       </c>
       <c r="C6">
         <v>64994000.0</v>
       </c>
       <c r="D6">
         <v>42425000.0</v>
       </c>
       <c r="E6">
         <v>17237000.0</v>
       </c>
       <c r="F6">
         <v>13975000.0</v>
       </c>
       <c r="G6">
         <v>23600000.0</v>
       </c>
       <c r="H6">
         <v>16218000.0</v>
       </c>
       <c r="I6">
         <v>-11430000.0</v>
       </c>
       <c r="J6">
         <v>8486126.0</v>
       </c>
       <c r="K6">
         <v>5623903.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>-2454000.0</v>
       </c>
       <c r="I8">
         <v>4747000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B9">
         <v>168940000.0</v>
       </c>
       <c r="C9">
         <v>141563000.0</v>
       </c>
       <c r="D9">
         <v>261276000.0</v>
       </c>
       <c r="E9">
         <v>209390000.0</v>
       </c>
       <c r="F9">
         <v>151312000.0</v>
       </c>
       <c r="G9">
         <v>117014000.0</v>
       </c>
       <c r="H9">
         <v>77486000.0</v>
       </c>
       <c r="I9">
         <v>60148000.0</v>
       </c>
       <c r="J9">
         <v>18166471.0</v>
       </c>
       <c r="K9">
         <v>31483948.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B10">
         <v>50848000.0</v>
       </c>
       <c r="C10">
         <v>46700000.0</v>
       </c>
       <c r="D10">
         <v>26388000.0</v>
       </c>
       <c r="E10">
         <v>5129000.0</v>
       </c>
       <c r="F10">
         <v>6004000.0</v>
       </c>
       <c r="G10">
         <v>17720000.0</v>
       </c>
       <c r="H10">
         <v>11686000.0</v>
       </c>
       <c r="I10">
         <v>-18218000.0</v>
       </c>
       <c r="J10">
         <v>8676895.0</v>
       </c>
       <c r="K10">
         <v>4722527.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B11">
         <v>6397000.0</v>
       </c>
       <c r="C11">
         <v>-2413000.0</v>
       </c>
       <c r="D11">
         <v>2692000.0</v>
       </c>
       <c r="E11">
         <v>2499000.0</v>
       </c>
       <c r="F11">
         <v>-2292000.0</v>
       </c>
       <c r="G11">
         <v>-1035000.0</v>
       </c>
       <c r="H11">
         <v>1304000.0</v>
       </c>
       <c r="I11">
         <v>449000.0</v>
       </c>
       <c r="J11">
         <v>17911863.0</v>
       </c>
       <c r="K11">
         <v>10514107.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B12">
         <v>23793000.0</v>
       </c>
       <c r="C12">
         <v>7339000.0</v>
       </c>
       <c r="D12">
         <v>6568000.0</v>
       </c>
       <c r="E12">
         <v>4999000.0</v>
       </c>
       <c r="F12">
         <v>2854000.0</v>
       </c>
       <c r="G12">
         <v>2310000.0</v>
       </c>
       <c r="H12">
         <v>2387000.0</v>
       </c>
       <c r="I12">
         <v>4266000.0</v>
       </c>
       <c r="J12">
         <v>2474110.0</v>
       </c>
       <c r="K12">
         <v>413042.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>111</v>
+      </c>
+      <c r="B13">
+        <v>670000.0</v>
+      </c>
       <c r="C13">
         <v>932000.0</v>
       </c>
       <c r="D13">
         <v>1443000.0</v>
       </c>
       <c r="E13">
         <v>1403000.0</v>
       </c>
       <c r="F13">
         <v>1153000.0</v>
       </c>
       <c r="G13">
         <v>813000.0</v>
       </c>
       <c r="H13">
         <v>617000.0</v>
       </c>
       <c r="I13">
         <v>422000.0</v>
       </c>
       <c r="J13">
         <v>242700.0</v>
       </c>
       <c r="K13">
         <v>99426.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>112</v>
+      </c>
+      <c r="B14">
+        <v>-16620000.0</v>
+      </c>
       <c r="C14">
         <v>-18687000.0</v>
       </c>
       <c r="D14">
         <v>-9556000.0</v>
       </c>
       <c r="E14">
         <v>-2065000.0</v>
       </c>
       <c r="F14">
         <v>-2893000.0</v>
       </c>
       <c r="G14">
         <v>9468000.0</v>
       </c>
       <c r="H14">
         <v>-22000000.0</v>
       </c>
       <c r="I14">
         <v>-16703000.0</v>
       </c>
       <c r="J14">
         <v>-16703000.0</v>
       </c>
       <c r="K14">
         <v>-16703000.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15">
         <v>27831000.0</v>
       </c>
       <c r="C15">
         <v>30426000.0</v>
       </c>
       <c r="D15">
         <v>14140000.0</v>
       </c>
       <c r="E15">
         <v>565000.0</v>
       </c>
       <c r="F15">
         <v>5403000.0</v>
       </c>
       <c r="G15">
         <v>9287000.0</v>
       </c>
       <c r="H15">
         <v>3567000.0</v>
       </c>
       <c r="I15">
         <v>-8903000.0</v>
       </c>
       <c r="J15">
         <v>8676895.0</v>
       </c>
       <c r="K15">
         <v>4722527.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>565000.0</v>
       </c>
       <c r="F16">
         <v>5403000.0</v>
       </c>
       <c r="G16">
         <v>9287000.0</v>
       </c>
       <c r="H16">
         <v>3567000.0</v>
       </c>
       <c r="I16">
         <v>-8903000.0</v>
       </c>
       <c r="J16">
         <v>-8903000.0</v>
       </c>
       <c r="K16">
         <v>4722527.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>115</v>
+      </c>
+      <c r="B17">
+        <v>44451000.0</v>
+      </c>
       <c r="C17">
         <v>49113000.0</v>
       </c>
       <c r="D17">
         <v>23696000.0</v>
       </c>
       <c r="E17">
         <v>2630000.0</v>
       </c>
       <c r="F17">
         <v>8296000.0</v>
       </c>
       <c r="G17">
         <v>18755000.0</v>
       </c>
       <c r="H17">
         <v>10382000.0</v>
       </c>
       <c r="I17">
         <v>-18667000.0</v>
       </c>
       <c r="J17">
         <v>8676895.0</v>
       </c>
       <c r="K17">
         <v>4722527.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>116</v>
+      </c>
+      <c r="B18">
+        <v>-23793000.0</v>
+      </c>
       <c r="C18">
         <v>-7339000.0</v>
       </c>
       <c r="D18">
         <v>-6568000.0</v>
       </c>
       <c r="E18">
         <v>-4999000.0</v>
       </c>
       <c r="F18">
         <v>-2854000.0</v>
       </c>
       <c r="G18">
         <v>-2310000.0</v>
       </c>
       <c r="H18">
         <v>-2387000.0</v>
       </c>
       <c r="I18">
         <v>-4266000.0</v>
       </c>
       <c r="J18">
         <v>-2474110.0</v>
       </c>
       <c r="K18">
         <v>-413042.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>185000.0</v>
       </c>
       <c r="G19">
         <v>90000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>-22000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>2999000.0</v>
       </c>
       <c r="G20">
         <v>1576000.0</v>
       </c>
       <c r="H20">
         <v>725000.0</v>
       </c>
       <c r="I20">
         <v>1298000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21">
         <v>74449000.0</v>
       </c>
       <c r="C21">
         <v>61140000.0</v>
       </c>
       <c r="D21">
         <v>26388000.0</v>
       </c>
       <c r="E21">
         <v>5129000.0</v>
       </c>
       <c r="F21">
         <v>6004000.0</v>
       </c>
       <c r="G21">
         <v>17720000.0</v>
       </c>
       <c r="H21">
         <v>11686000.0</v>
       </c>
       <c r="I21">
         <v>-18218000.0</v>
       </c>
       <c r="J21">
         <v>11151005.0</v>
       </c>
       <c r="K21">
         <v>4722527.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23">
         <v>290855000.0</v>
       </c>
       <c r="C23">
         <v>253365000.0</v>
       </c>
       <c r="D23">
         <v>234888000.0</v>
       </c>
       <c r="E23">
         <v>204261000.0</v>
       </c>
       <c r="F23">
         <v>145308000.0</v>
       </c>
       <c r="G23">
         <v>99294000.0</v>
       </c>
       <c r="H23">
         <v>65800000.0</v>
       </c>
       <c r="I23">
         <v>78366000.0</v>
       </c>
       <c r="J23">
         <v>35100398.0</v>
       </c>
       <c r="K23">
         <v>26761421.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>123</v>
+      </c>
+      <c r="B25">
+        <v>11270000.0</v>
+      </c>
       <c r="C25">
         <v>10955000.0</v>
       </c>
       <c r="D25">
         <v>9469000.0</v>
       </c>
       <c r="E25">
         <v>7109000.0</v>
       </c>
       <c r="F25">
         <v>4873000.0</v>
       </c>
       <c r="G25">
         <v>3570000.0</v>
       </c>
       <c r="H25">
         <v>2145000.0</v>
       </c>
       <c r="I25">
         <v>2522000.0</v>
       </c>
       <c r="J25">
         <v>876053.0</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.1</v>
       </c>
       <c r="E26">
         <v>0.02</v>
       </c>
       <c r="F26">
         <v>0.04</v>
       </c>
       <c r="G26">
         <v>0.15</v>
       </c>
       <c r="H26">
         <v>0.15</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>4361000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28">
         <v>81379000.0</v>
       </c>
       <c r="C28">
         <v>67069000.0</v>
       </c>
       <c r="D28">
         <v>214715000.0</v>
       </c>
       <c r="E28">
         <v>186180000.0</v>
       </c>
       <c r="F28">
         <v>134767000.0</v>
       </c>
       <c r="G28">
         <v>92351000.0</v>
       </c>
       <c r="H28">
         <v>60757000.0</v>
       </c>
       <c r="I28">
         <v>71316000.0</v>
       </c>
       <c r="J28">
         <v>33140971.0</v>
       </c>
       <c r="K28">
         <v>25201055.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>127</v>
+      </c>
+      <c r="B29">
+        <v>6397000.0</v>
+      </c>
       <c r="C29">
         <v>-2413000.0</v>
       </c>
       <c r="D29">
         <v>2692000.0</v>
       </c>
       <c r="E29">
         <v>2499000.0</v>
       </c>
       <c r="F29">
         <v>-2292000.0</v>
       </c>
       <c r="G29">
         <v>-1035000.0</v>
       </c>
       <c r="H29">
         <v>1304000.0</v>
       </c>
       <c r="I29">
         <v>449000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
         <v>94491000.0</v>
       </c>
       <c r="C30">
         <v>80423000.0</v>
       </c>
       <c r="D30">
         <v>234888000.0</v>
       </c>
       <c r="E30">
         <v>204261000.0</v>
       </c>
       <c r="F30">
         <v>145308000.0</v>
       </c>
       <c r="G30">
         <v>99294000.0</v>
       </c>
       <c r="H30">
         <v>65800000.0</v>
       </c>
       <c r="I30">
         <v>78366000.0</v>
       </c>
       <c r="J30">
         <v>-31559466.0</v>
       </c>
       <c r="K30">
         <v>26761421.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31">
         <v>-23601000.0</v>
       </c>
       <c r="C31">
         <v>-14440000.0</v>
       </c>
       <c r="D31">
         <v>-6568000.0</v>
       </c>
       <c r="E31">
         <v>-4999000.0</v>
       </c>
       <c r="F31">
         <v>-2669000.0</v>
       </c>
       <c r="G31">
         <v>-2220000.0</v>
       </c>
       <c r="H31">
         <v>-2387000.0</v>
       </c>
       <c r="I31">
         <v>-4288000.0</v>
       </c>
       <c r="J31">
         <v>1067000.0</v>
       </c>
       <c r="K31">
         <v>-413042.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32">
         <v>365304000.0</v>
       </c>
       <c r="C32">
         <v>314505000.0</v>
       </c>
       <c r="D32">
         <v>261276000.0</v>
       </c>
       <c r="E32">
         <v>209390000.0</v>
       </c>
       <c r="F32">
         <v>151312000.0</v>
       </c>
       <c r="G32">
         <v>117014000.0</v>
       </c>
       <c r="H32">
         <v>77486000.0</v>
       </c>
       <c r="I32">
         <v>60148000.0</v>
       </c>
@@ -8759,3102 +8928,3190 @@
       <c r="K32">
         <v>31483948.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK32"/>
+  <dimension ref="A1:AL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:37">
+      <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:38">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>3212000.0</v>
+      </c>
+      <c r="C2">
         <v>48917000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>48725000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>50388000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>48334000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>45044000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>43217000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>42551000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>42130000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>38803000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>39436000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>37483000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>37279000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>133293000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>36328000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>31659000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>31484000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>25116000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>26078000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>22475000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>21309000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>19511000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>17901000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>15904000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>13503000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>10734000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>11412000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>10378000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>9191000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>12825407.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>8956000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>33854619000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>6835424000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>6915000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>7186000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>5575415.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4867647.0</v>
       </c>
     </row>
-    <row r="3" spans="1:37">
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B3">
+        <v>3212000.0</v>
+      </c>
+      <c r="C3">
         <v>2995000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2823000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3166000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2670000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2806000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2762000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2755000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2632000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2483000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2408000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2428000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2150000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1897000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1865000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1715000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1632000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1609000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1244000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1198000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1066000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1071000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>959000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>793000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>747000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>594000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>569000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>506000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>476000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1483000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>352000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>350000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>336935.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>259053.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>321166.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>158177.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>137657.0</v>
       </c>
     </row>
-    <row r="4" spans="1:37">
+    <row r="4" spans="1:38">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:38">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B5">
+        <v>15262000.0</v>
+      </c>
+      <c r="C5">
         <v>30316000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>21068000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>16475000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>6782000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>26491000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>16982000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>15838000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-5272000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>6683000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>13614000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>11190000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1469000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>6775000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>3788000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>5667000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-6102000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2186000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>3549000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>3905000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-782000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>5162000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>6976000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>7625000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>267000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2161000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>3673000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>3873000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>8688000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1401000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>2631000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-22749000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>4763212.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1117073.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>883000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>6351494.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>2800164.0</v>
       </c>
     </row>
-    <row r="6" spans="1:37">
+    <row r="6" spans="1:38">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6">
+        <v>18474000.0</v>
+      </c>
+      <c r="C6">
         <v>33311000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>23891000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>19641000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>9452000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>29297000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>19744000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>18593000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-2640000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>9166000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>16022000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>13618000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3619000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>8672000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>5653000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>7382000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-4470000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>3795000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>4793000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>5103000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>284000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>6233000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>7935000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>8418000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1014000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1567000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>4242000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>4379000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>9164000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>2884000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>2983000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-22399000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>5100147.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1376126.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1204166.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>6509671.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>2937821.0</v>
       </c>
     </row>
-    <row r="7" spans="1:37">
+    <row r="7" spans="1:38">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:37">
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:38">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>564000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-644000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-681000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-1693000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-155000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:38">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B9">
+        <v>89864000.0</v>
+      </c>
+      <c r="C9">
         <v>56341000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>41710000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>94027000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>27249000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>93922000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>78035000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>78088000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>64460000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>63014000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>71030000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>69277000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>57955000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>57403000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>57687000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>53022000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>41278000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>40230000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>41681000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>38173000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>31228000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>34650000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>32015000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>29924000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>20425000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>13798000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>21169000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>19386000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>23133000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>14717000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>16054000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>14787000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-6820835119.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>4219471.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>10807000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>10878630.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>9890949.0</v>
       </c>
     </row>
-    <row r="10" spans="1:37">
+    <row r="10" spans="1:38">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>9790000.0</v>
+      </c>
+      <c r="C10">
         <v>24623000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>15094000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>10172000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>959000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>24681000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>14922000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>13856000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-6759000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5172000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>11997000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>9481000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-262000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>5187000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2374000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>4553000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-6985000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1235000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2793000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>3359000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1383000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4517000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>6394000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>7146000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-337000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-2687000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3064000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3247000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>8062000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>733000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-23721000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3767810.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>376895.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>209000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>5824456.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2267449.0</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:38">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B11">
+        <v>1745000.0</v>
+      </c>
+      <c r="C11">
         <v>3791000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2404000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1889000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-1687000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>859000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2315000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2981000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-8568000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-252000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>724000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2301000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-81000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2603000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-666000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2164000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1602000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>354000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-2575000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>223000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-294000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-423000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-331000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-240000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-41000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-171000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>301000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>430000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>744000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>131000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>164000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>154000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>5905930.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>4678863.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>209000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>5824456.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>4013831.0</v>
       </c>
     </row>
-    <row r="12" spans="1:37">
+    <row r="12" spans="1:38">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B12">
+        <v>5472000.0</v>
+      </c>
+      <c r="C12">
         <v>5693000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5974000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>6303000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5823000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1810000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2060000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1982000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1487000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1511000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1617000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1709000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1731000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1588000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1414000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1114000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>883000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>951000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>756000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>546000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>601000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>645000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>582000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>479000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>604000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>526000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>609000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>626000.0</v>
       </c>
       <c r="AC12">
         <v>626000.0</v>
       </c>
       <c r="AD12">
+        <v>626000.0</v>
+      </c>
+      <c r="AE12">
         <v>668000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1631000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>972000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>995402.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>740110.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>674000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>527038.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>532715.0</v>
       </c>
     </row>
-    <row r="13" spans="1:37">
+    <row r="13" spans="1:38">
       <c r="A13" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>111</v>
+      </c>
+      <c r="B13">
+        <v>117000.0</v>
+      </c>
       <c r="C13">
+        <v>140000.0</v>
+      </c>
+      <c r="D13">
         <v>162000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>179000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>189000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>207000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>231000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>244000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>250000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>308000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>321000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>417000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>397000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>391000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>363000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>330000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>319000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>312000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>301000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>279000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>261000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>240000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>212000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>192000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>169000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>165000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>169000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>148000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>626000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
-    </row>
-    <row r="14" spans="1:37">
+      <c r="AL13"/>
+    </row>
+    <row r="14" spans="1:38">
       <c r="A14" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>112</v>
+      </c>
+      <c r="B14">
+        <v>-3156000.0</v>
+      </c>
       <c r="C14">
+        <v>-8401000.0</v>
+      </c>
+      <c r="D14">
         <v>-4782000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-3133000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-304000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-8967000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-5048000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-4677000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-1803000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-4339000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-3514000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-100000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-2083000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1061000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-2047000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3126000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-605000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-1332000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-30920000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-693000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2143000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3458000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-18374000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-22274000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-22000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-19654000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-106966000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-108628000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-107798000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>595000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>-14640985.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>-108522495.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>-108006000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>208000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>5825000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2267000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:37">
+    <row r="15" spans="1:38">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>4889000.0</v>
+      </c>
+      <c r="C15">
         <v>12431000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>7908000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>5150000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2342000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>14855000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>7559000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>6198000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1814000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>3621000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>6934000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>3666000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-81000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>501000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1979000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>342000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-2257000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>276000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>4036000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1487000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-396000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>2797000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>3267000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>3379000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-156000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-806000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>998000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>903000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>2472000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>88000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>241000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-9234000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>3767810.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>8676895.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
+        <v>0.0</v>
+      </c>
+      <c r="AL15">
         <v>2267449.0</v>
       </c>
     </row>
-    <row r="16" spans="1:37">
+    <row r="16" spans="1:38">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>3666000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-81000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>501000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1979000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>342000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-2257000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>276000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4036000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1487000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-396000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2797000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>3267000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3379000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-156000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-806000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>998000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>903000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2472000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>88000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>241000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-9234381.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>3767810.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>8677000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-18468762.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>18468762.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-9234381.0</v>
       </c>
     </row>
-    <row r="17" spans="1:37">
+    <row r="17" spans="1:38">
       <c r="A17" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>115</v>
+      </c>
+      <c r="B17">
+        <v>8045000.0</v>
+      </c>
       <c r="C17">
+        <v>20832000.0</v>
+      </c>
+      <c r="D17">
         <v>12690000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>8283000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>2646000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>23822000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>12607000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>10875000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>1809000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>5424000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>11273000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>7180000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-181000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>2584000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>3040000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>2389000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-5383000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>881000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>5368000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>3136000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-1089000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>4940000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>6725000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>7386000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-296000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-2516000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>2763000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>2817000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>7318000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>602000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>836000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-23875366.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>3767810.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>5208366.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-47750732.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>47750732.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-23875366.0</v>
       </c>
     </row>
-    <row r="18" spans="1:37">
+    <row r="18" spans="1:38">
       <c r="A18" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>116</v>
+      </c>
+      <c r="B18">
+        <v>-5472000.0</v>
+      </c>
       <c r="C18">
+        <v>-5693000.0</v>
+      </c>
+      <c r="D18">
         <v>-5974000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-6303000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-5823000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1810000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2060000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1982000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1487000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1511000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1617000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1709000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1731000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1588000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1414000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1114000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-883000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-951000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-756000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-546000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-601000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-645000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-582000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-479000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-604000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-526000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-609000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-626000.0</v>
       </c>
       <c r="AC18">
         <v>-626000.0</v>
       </c>
-      <c r="AD18"/>
+      <c r="AD18">
+        <v>-626000.0</v>
+      </c>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-    </row>
-    <row r="19" spans="1:37">
+      <c r="AL18"/>
+    </row>
+    <row r="19" spans="1:38">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19">
         <v>39000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>7000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>119000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>20000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>14000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>10000.0</v>
       </c>
-      <c r="X19"/>
-      <c r="Y19">
+      <c r="Y19"/>
+      <c r="Z19">
         <v>66000.0</v>
       </c>
-      <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-      <c r="AE19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>-22000.0</v>
       </c>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AL19"/>
+    </row>
+    <row r="20" spans="1:38">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>900000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>1655000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>2306000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1660000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>796000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1174000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>732000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>646000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>447000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>572000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>376000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>319000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>309000.0</v>
       </c>
-      <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>399000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>482000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>401000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>0.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>399000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>305965.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>279688.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:38">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>14995000.0</v>
+      </c>
+      <c r="C21">
         <v>30898000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>21277000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>10172000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>6614000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>24681000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>14922000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>13856000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-6759000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>5172000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>11997000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>9481000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-262000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>5187000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2374000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>4553000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-6985000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1235000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2793000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3359000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-1383000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>4517000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>6394000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>7146000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-337000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-2687000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>3064000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>3247000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>8062000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>733000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-23721000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>4763212000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>9417005.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>209000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>5824456.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>2267449.0</v>
       </c>
     </row>
-    <row r="22" spans="1:37">
+    <row r="22" spans="1:38">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:37">
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:38">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23">
+        <v>78081000.0</v>
+      </c>
+      <c r="C23">
         <v>74360000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>69158000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>83855000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>68969000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>69241000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>63113000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>64232000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>71219000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>57842000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>59033000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>59796000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>58217000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>52216000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>55313000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>48469000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>48263000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>38995000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>38888000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>34814000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>32611000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>30133000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>25621000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>22778000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>20762000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>16485000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>18105000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>16139000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>15071000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>13984000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>15054000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>38508000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>9825669.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>10017398.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>10598000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>5054174.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>7623500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:37">
+    <row r="24" spans="1:38">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
-    </row>
-    <row r="25" spans="1:37">
+      <c r="AL24"/>
+    </row>
+    <row r="25" spans="1:38">
       <c r="A25" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>123</v>
+      </c>
+      <c r="B25">
+        <v>3212000.0</v>
+      </c>
       <c r="C25">
+        <v>1941000.0</v>
+      </c>
+      <c r="D25">
         <v>3196000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3166000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2967000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2806000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2762000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2755000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2632000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2483000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2352000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2372000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2093000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1897000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1809000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1658000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1576000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1553000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1244000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1198000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1066000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1071000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>959000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>793000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>747000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>594000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>569000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>506000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>476000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1483000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>351517.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>350548.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>336935.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>259053.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>321166.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>158177.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>137657.0</v>
       </c>
     </row>
-    <row r="26" spans="1:37">
+    <row r="26" spans="1:38">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:37">
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:38">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>556000.0</v>
       </c>
-      <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>653000.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-    </row>
-    <row r="28" spans="1:37">
+      <c r="AL27"/>
+    </row>
+    <row r="28" spans="1:38">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28">
+        <v>23969000.0</v>
+      </c>
+      <c r="C28">
         <v>28324000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>17109000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>75035000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>17559000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>62877000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>58418000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>59406000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>59310000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>52895000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>54267000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>54815000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>52738000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>47351000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>49784000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>44037000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>45008000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>35356000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>36219000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>32609000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>30583000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>27935000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>23773000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>21268000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>19375000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>15976000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>16581000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>14579000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>13621000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>12577000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>12650000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>36880000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>9209046.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>9524971.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>9328000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>7586683.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>6701246.0</v>
       </c>
     </row>
-    <row r="29" spans="1:37">
+    <row r="29" spans="1:38">
       <c r="A29" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>127</v>
+      </c>
+      <c r="B29">
+        <v>1745000.0</v>
+      </c>
       <c r="C29">
+        <v>3791000.0</v>
+      </c>
+      <c r="D29">
         <v>2404000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1889000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1687000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>859000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2315000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2981000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-1841000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-252000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>724000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2301000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-81000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2603000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-666000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2164000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-1602000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>354000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-2575000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>223000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-294000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-423000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-331000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-240000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-41000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-171000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>301000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>430000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-949000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
-    </row>
-    <row r="30" spans="1:37">
+      <c r="AL29"/>
+    </row>
+    <row r="30" spans="1:38">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>74869000.0</v>
+      </c>
+      <c r="C30">
         <v>25443000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>20433000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>83855000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>20635000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>69241000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>63113000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>64232000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>71219000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>57842000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>59033000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>59796000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>58217000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>52216000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>55313000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>48469000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>48263000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>38995000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>38888000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>34814000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>32611000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>30133000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>25621000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>22778000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>20762000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>16485000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>18105000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>16139000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>15071000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>13984000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>15054000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>38508000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2990245000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-1717466.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>10598000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>5054174.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>7623500.0</v>
       </c>
     </row>
-    <row r="31" spans="1:37">
+    <row r="31" spans="1:38">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31">
+        <v>-5205000.0</v>
+      </c>
+      <c r="C31">
         <v>-6275000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-6183000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-5488000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-5655000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-3169000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1516000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1541000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1487000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-49614000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1617000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1709000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-262000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1197000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1414000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1114000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-883000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-7438000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-749000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-427000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-581000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-631000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-572000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-479000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-538000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2687000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-609000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-626000.0</v>
       </c>
       <c r="AC31">
         <v>-626000.0</v>
       </c>
       <c r="AD31">
+        <v>-626000.0</v>
+      </c>
+      <c r="AE31">
         <v>-668000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1653000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-972273.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-995190.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-740178.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-674000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>3013894.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-532715.0</v>
       </c>
     </row>
-    <row r="32" spans="1:37">
+    <row r="32" spans="1:38">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>93076000.0</v>
+      </c>
+      <c r="C32">
         <v>105258000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>90435000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>94027000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>75583000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>93922000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>78035000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>78088000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>64460000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>63014000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>71030000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>69277000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>57955000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>57403000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>57687000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>53022000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>41278000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>40230000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>41681000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>38173000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>31228000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>34650000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>32015000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>29924000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>20425000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>13798000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>21169000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>19386000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>23133000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>14717000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>16054000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>14787000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>14588881.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>11134471.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>10807000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>10878630.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>9890949.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
@@ -11893,929 +12150,935 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
         <v>57973000.0</v>
       </c>
       <c r="C2">
         <v>44047000.0</v>
       </c>
       <c r="D2">
         <v>30387000.0</v>
       </c>
       <c r="E2">
         <v>30479000.0</v>
       </c>
       <c r="F2">
         <v>26236000.0</v>
       </c>
       <c r="G2">
         <v>15260000.0</v>
       </c>
       <c r="H2">
         <v>19011000.0</v>
       </c>
       <c r="I2">
         <v>4948000.0</v>
       </c>
       <c r="J2">
         <v>3778098.0</v>
       </c>
       <c r="K2">
         <v>1037864.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
         <v>5671000</v>
       </c>
       <c r="C3">
         <v>979000</v>
       </c>
       <c r="D3">
         <v>12157000</v>
       </c>
       <c r="E3">
         <v>12614000</v>
       </c>
       <c r="F3">
         <v>15407000</v>
       </c>
       <c r="G3">
         <v>10368000</v>
       </c>
       <c r="H3">
         <v>4097000</v>
       </c>
       <c r="I3">
         <v>2244000</v>
       </c>
       <c r="J3">
         <v>6451322</v>
       </c>
       <c r="K3">
         <v>675715</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>4243000.0</v>
       </c>
       <c r="G4">
         <v>10976000.0</v>
       </c>
       <c r="H4">
         <v>-3751000.0</v>
       </c>
       <c r="I4">
         <v>13687000.0</v>
       </c>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>11302000.0</v>
       </c>
       <c r="G5">
         <v>-6238000.0</v>
       </c>
       <c r="H5">
         <v>5256000.0</v>
       </c>
       <c r="I5">
         <v>-3040000.0</v>
       </c>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
         <v>-20036000.0</v>
       </c>
       <c r="C6">
         <v>13926000.0</v>
       </c>
       <c r="D6">
         <v>13660000.0</v>
       </c>
       <c r="E6">
         <v>-92000.0</v>
       </c>
       <c r="F6">
         <v>4243000.0</v>
       </c>
       <c r="G6">
         <v>10976000.0</v>
       </c>
       <c r="H6">
         <v>-3751000.0</v>
       </c>
       <c r="I6">
         <v>13687000.0</v>
       </c>
       <c r="J6">
         <v>1169573.0</v>
       </c>
       <c r="K6">
         <v>2740234.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7">
         <v>-4369000.0</v>
       </c>
       <c r="C7">
         <v>-19088000.0</v>
       </c>
       <c r="D7">
         <v>-15069000.0</v>
       </c>
       <c r="E7">
         <v>-3769000.0</v>
       </c>
       <c r="F7">
         <v>10230000.0</v>
       </c>
       <c r="G7">
         <v>-17311000.0</v>
       </c>
       <c r="H7">
         <v>6169000.0</v>
       </c>
       <c r="I7">
         <v>-1830000.0</v>
       </c>
       <c r="J7">
         <v>2905422.0</v>
       </c>
       <c r="K7">
         <v>-1467991.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9">
         <v>-5923000.0</v>
       </c>
       <c r="C9">
         <v>-16092000.0</v>
       </c>
       <c r="D9">
         <v>7638000.0</v>
       </c>
       <c r="E9">
         <v>-5226000.0</v>
       </c>
       <c r="F9">
         <v>-5877000.0</v>
       </c>
       <c r="G9">
         <v>-19994000.0</v>
       </c>
       <c r="H9">
         <v>-2687000.0</v>
       </c>
       <c r="I9">
         <v>-2895000.0</v>
       </c>
       <c r="J9">
         <v>-1983339.0</v>
       </c>
       <c r="K9">
         <v>-1597361.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>-1885000.0</v>
       </c>
       <c r="G10">
         <v>-4299000.0</v>
       </c>
       <c r="H10">
         <v>-1223000.0</v>
       </c>
       <c r="I10">
         <v>-153000.0</v>
       </c>
       <c r="J10">
         <v>-682810.0</v>
       </c>
       <c r="K10">
         <v>-261927.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>458000.0</v>
       </c>
       <c r="F11">
         <v>17363000.0</v>
       </c>
       <c r="G11">
         <v>51301000.0</v>
       </c>
       <c r="H11">
         <v>12589000.0</v>
       </c>
       <c r="I11">
         <v>2912000.0</v>
       </c>
       <c r="J11">
         <v>1637000.0</v>
       </c>
       <c r="K11">
         <v>438269.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>32128000.0</v>
       </c>
       <c r="F12">
         <v>16615000.0</v>
       </c>
       <c r="G12">
         <v>-42745000.0</v>
       </c>
       <c r="H12">
         <v>-9131000.0</v>
       </c>
       <c r="I12">
         <v>26548000.0</v>
       </c>
       <c r="J12">
         <v>1083000.0</v>
       </c>
       <c r="K12">
         <v>658990.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>690000.0</v>
       </c>
       <c r="F13">
         <v>-3177000.0</v>
       </c>
       <c r="G13">
         <v>-11273000.0</v>
       </c>
       <c r="H13">
         <v>1713000.0</v>
       </c>
       <c r="I13">
         <v>387000.0</v>
       </c>
       <c r="J13">
         <v>3252000.0</v>
       </c>
       <c r="K13">
         <v>-308899.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
         <v>11270000.0</v>
       </c>
       <c r="C14">
         <v>10955000.0</v>
       </c>
       <c r="D14">
         <v>9469000.0</v>
       </c>
       <c r="E14">
         <v>7109000.0</v>
       </c>
       <c r="F14">
         <v>5117000.0</v>
       </c>
       <c r="G14">
         <v>3570000.0</v>
       </c>
       <c r="H14">
         <v>2145000.0</v>
       </c>
       <c r="I14">
         <v>2522000.0</v>
       </c>
       <c r="J14">
         <v>876053.0</v>
       </c>
       <c r="K14">
         <v>488334.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15">
         <v>145786000.0</v>
       </c>
-      <c r="C15"/>
+      <c r="C15">
+        <v>0.0</v>
+      </c>
       <c r="D15">
         <v>10939000.0</v>
       </c>
       <c r="E15">
         <v>5206000.0</v>
       </c>
       <c r="F15">
         <v>60000000.0</v>
       </c>
       <c r="G15">
         <v>44697000.0</v>
       </c>
       <c r="H15">
         <v>18739000.0</v>
       </c>
       <c r="I15">
         <v>80059000.0</v>
       </c>
       <c r="J15">
         <v>25520000.0</v>
       </c>
       <c r="K15">
         <v>25520000.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
         <v>37937000.0</v>
       </c>
       <c r="C16">
         <v>57973000.0</v>
       </c>
       <c r="D16">
         <v>44047000.0</v>
       </c>
       <c r="E16">
         <v>30387000.0</v>
       </c>
       <c r="F16">
         <v>30479000.0</v>
       </c>
       <c r="G16">
         <v>26236000.0</v>
       </c>
       <c r="H16">
         <v>15260000.0</v>
       </c>
       <c r="I16">
         <v>18635000.0</v>
       </c>
       <c r="J16">
         <v>4947671.0</v>
       </c>
       <c r="K16">
         <v>3778098.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
         <v>86086000.0</v>
       </c>
       <c r="C18">
         <v>70565000.0</v>
       </c>
       <c r="D18">
         <v>38601000.0</v>
       </c>
       <c r="E18">
         <v>23419000.0</v>
       </c>
       <c r="F18">
         <v>20037000.0</v>
       </c>
       <c r="G18">
         <v>14275000.0</v>
       </c>
       <c r="H18">
         <v>17144000.0</v>
       </c>
       <c r="I18">
         <v>8031000.0</v>
       </c>
       <c r="J18">
         <v>7090422.0</v>
       </c>
       <c r="K18">
         <v>3726145.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-12419000.0</v>
       </c>
       <c r="D19">
         <v>-10347000.0</v>
       </c>
       <c r="E19">
         <v>-12571000.0</v>
       </c>
       <c r="F19">
         <v>-15375000.0</v>
       </c>
       <c r="G19">
         <v>35000.0</v>
       </c>
       <c r="H19">
         <v>19000.0</v>
       </c>
       <c r="I19">
         <v>22000.0</v>
       </c>
       <c r="J19">
         <v>-6134946.0</v>
       </c>
       <c r="K19">
         <v>-696394.0</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>149</v>
+      </c>
+      <c r="B20">
+        <v>13967000.0</v>
+      </c>
       <c r="C20">
         <v>12235000.0</v>
       </c>
       <c r="D20">
         <v>8835000.0</v>
       </c>
       <c r="E20">
         <v>6130000.0</v>
       </c>
       <c r="F20">
         <v>4590000.0</v>
       </c>
       <c r="G20">
         <v>5040000.0</v>
       </c>
       <c r="H20">
         <v>325000.0</v>
       </c>
       <c r="I20">
         <v>86915000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>150</v>
+      </c>
+      <c r="B21">
+        <v>204674000.0</v>
+      </c>
       <c r="C21">
         <v>15578000.0</v>
       </c>
       <c r="D21">
         <v>-16875000.0</v>
       </c>
       <c r="E21">
         <v>-29375000.0</v>
       </c>
       <c r="F21">
         <v>40250000.0</v>
       </c>
       <c r="G21">
         <v>36323000.0</v>
       </c>
       <c r="H21">
         <v>-2500000.0</v>
       </c>
       <c r="I21">
         <v>-1264000.0</v>
       </c>
       <c r="J21">
         <v>19625000.0</v>
       </c>
       <c r="K21">
         <v>28622101.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22">
         <v>44451000.0</v>
       </c>
       <c r="C22">
         <v>49113000.0</v>
       </c>
       <c r="D22">
         <v>14140000.0</v>
       </c>
       <c r="E22">
         <v>2630000.0</v>
       </c>
       <c r="F22">
         <v>8296000.0</v>
       </c>
       <c r="G22">
         <v>18755000.0</v>
       </c>
       <c r="H22">
         <v>10382000.0</v>
       </c>
       <c r="I22">
         <v>-18667000.0</v>
       </c>
       <c r="J22">
         <v>8676895.0</v>
       </c>
       <c r="K22">
         <v>4722527.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23">
         <v>-65418000.0</v>
       </c>
       <c r="C23">
         <v>-9828000.0</v>
       </c>
       <c r="D23">
         <v>-10939000.0</v>
       </c>
       <c r="E23">
         <v>-309000.0</v>
       </c>
       <c r="F23">
         <v>-666000.0</v>
       </c>
       <c r="G23">
         <v>-677000.0</v>
       </c>
       <c r="H23">
         <v>-2500000.0</v>
       </c>
       <c r="I23">
         <v>-639000.0</v>
       </c>
       <c r="J23">
         <v>-342225.0</v>
       </c>
       <c r="K23">
         <v>-627000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24">
         <v>-17872000.0</v>
       </c>
       <c r="C24">
         <v>-11440000.0</v>
       </c>
       <c r="D24">
         <v>-7835000.0</v>
       </c>
       <c r="E24">
         <v>-2441000.0</v>
       </c>
       <c r="F24">
         <v>32000.0</v>
       </c>
       <c r="G24">
         <v>-393000.0</v>
       </c>
       <c r="H24">
         <v>-403000.0</v>
       </c>
       <c r="I24">
         <v>64000.0</v>
       </c>
       <c r="J24">
         <v>316376.0</v>
       </c>
       <c r="K24">
         <v>-20679.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
         <v>11142000.0</v>
       </c>
       <c r="C25">
         <v>6338000.0</v>
       </c>
       <c r="D25">
         <v>16712000.0</v>
       </c>
       <c r="E25">
         <v>8196000.0</v>
       </c>
       <c r="F25">
         <v>7027000.0</v>
       </c>
       <c r="G25">
         <v>15190000.0</v>
       </c>
       <c r="H25">
         <v>725000.0</v>
       </c>
       <c r="I25">
         <v>1320000.0</v>
       </c>
       <c r="J25">
         <v>1083374.0</v>
       </c>
       <c r="K25">
         <v>658990.0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26">
         <v>-81720000.0</v>
       </c>
       <c r="C26">
         <v>-63184000.0</v>
       </c>
       <c r="D26">
         <v>10939000.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>44619000.0</v>
       </c>
       <c r="G26">
         <v>64821000.0</v>
       </c>
       <c r="H26">
         <v>2500000.0</v>
       </c>
       <c r="I26">
         <v>50000000.0</v>
       </c>
       <c r="J26">
         <v>-25519658.0</v>
       </c>
       <c r="K26">
         <v>-28960333.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27">
         <v>23375000.0</v>
       </c>
       <c r="C27">
         <v>27971000.0</v>
       </c>
       <c r="D27">
         <v>23989000.0</v>
       </c>
       <c r="E27">
         <v>19642000.0</v>
       </c>
       <c r="F27">
         <v>7292000.0</v>
       </c>
       <c r="G27">
         <v>4745000.0</v>
       </c>
       <c r="H27">
         <v>1526000.0</v>
       </c>
       <c r="I27">
         <v>26960000.0</v>
       </c>
       <c r="J27">
         <v>2231000.0</v>
       </c>
       <c r="K27">
         <v>2487773.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28">
         <v>-88250000.0</v>
       </c>
       <c r="C28">
         <v>-45199000.0</v>
       </c>
       <c r="D28">
         <v>-17916000.0</v>
       </c>
       <c r="E28">
         <v>-23554000.0</v>
       </c>
       <c r="F28">
         <v>-15826000.0</v>
       </c>
       <c r="G28">
         <v>-3334000.0</v>
       </c>
       <c r="H28">
         <v>-20914000.0</v>
       </c>
       <c r="I28">
         <v>5592000.0</v>
       </c>
       <c r="J28">
         <v>-6237225.0</v>
       </c>
       <c r="K28">
         <v>-965232.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
         <v>91757000.0</v>
       </c>
       <c r="C29">
         <v>71544000.0</v>
       </c>
       <c r="D29">
         <v>50758000.0</v>
       </c>
       <c r="E29">
         <v>36033000.0</v>
       </c>
       <c r="F29">
         <v>35444000.0</v>
       </c>
       <c r="G29">
         <v>24643000.0</v>
       </c>
       <c r="H29">
         <v>21241000.0</v>
       </c>
       <c r="I29">
         <v>10275000.0</v>
       </c>
       <c r="J29">
         <v>13541744.0</v>
       </c>
       <c r="K29">
         <v>4401860.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30">
         <v>-23543000.0</v>
       </c>
       <c r="C30">
         <v>-12419000.0</v>
       </c>
       <c r="D30">
         <v>-19182000.0</v>
       </c>
       <c r="E30">
         <v>-12571000.0</v>
       </c>
       <c r="F30">
         <v>-15375000.0</v>
       </c>
       <c r="G30">
         <v>-10333000.0</v>
       </c>
       <c r="H30">
         <v>-4078000.0</v>
       </c>
       <c r="I30">
         <v>-2180000.0</v>
       </c>
@@ -12825,3072 +13088,3150 @@
       <c r="K30">
         <v>-696394.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK30"/>
+  <dimension ref="A1:AL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:37">
+      <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:38">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>37937000.0</v>
+      </c>
+      <c r="C2">
         <v>54520000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>95622000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>72571000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>57973000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>50112000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>26285000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>53117000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>44047000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>37061000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>20921000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>26178000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>30387000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>48370000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>33548000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>22679000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>30479000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>26691000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>36526000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>31955000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>26236000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>21335000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>55806000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>11950000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>15260000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>11548000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>9006000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>18769000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>19011000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>18067000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>18938455.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>6331916.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4947671.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3920000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>7673063.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>4629918.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3778098.0</v>
       </c>
     </row>
-    <row r="3" spans="1:37">
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>1633000</v>
+      </c>
+      <c r="C3">
         <v>106000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>477000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1738000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3350000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3166000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3363000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2877000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2782000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3557000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2572000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3488000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2540000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4641000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>10042000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4322000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2501000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5237000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>867000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>7193000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2110000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5285000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>972000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3084000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1027000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>472000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1738000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>583000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1304000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1045000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>396886</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>423364</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>378750</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1003322</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>4477120</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>869950</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>100930</v>
       </c>
     </row>
-    <row r="4" spans="1:37">
+    <row r="4" spans="1:38">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-5257000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-4209000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>14822000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>10869000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-7800000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>3788000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-9835000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>4571000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>5719000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>4901000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-34471000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>43856000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-3310000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>3712000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>2542000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-9763000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-242000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>568000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-871784.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>12606539.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>1384245.0</v>
       </c>
-      <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4"/>
+    </row>
+    <row r="5" spans="1:38">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-4006000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-7658000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>5595000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>4965000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3575000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>946000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2232000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>4115000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>8473000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-388000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-2137000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2224000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1489000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-740000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>7296000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>5185000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-6485000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-816000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-547303.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>2012448.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-3689145.0</v>
       </c>
-      <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
-    </row>
-    <row r="6" spans="1:37">
+      <c r="AL5"/>
+    </row>
+    <row r="6" spans="1:38">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>-8849000.0</v>
+      </c>
+      <c r="C6">
         <v>-16583000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-41102000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>23051000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>14598000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>7861000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>23827000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-26832000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>9070000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>6986000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>16140000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-5257000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-4209000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-17983000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>14822000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>10869000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-7800000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>3788000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-9835000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>4571000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>5719000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>4901000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-34471000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>43856000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-3310000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>3712000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>2542000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-9763000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-242000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>568000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-871455.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>12606539.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1384245.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1027671.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-3753063.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>3043145.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>851820.0</v>
       </c>
     </row>
-    <row r="7" spans="1:37">
+    <row r="7" spans="1:38">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7">
+        <v>4266000.0</v>
+      </c>
+      <c r="C7">
         <v>-16488000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>840000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5184000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5429000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-21498000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4786000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-3460000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1084000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1192000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-635000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-4104000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-11380000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-2342000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>3830000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2775000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-8341000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>806000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>3016000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1293000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>5115000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-10975000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-1086000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-2526000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-2724000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>6881000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1523000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>4606000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-6841000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>135000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-1834447.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>1678890.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-1809443.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>596422.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>3793576.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-317484.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-1167092.0</v>
       </c>
     </row>
-    <row r="8" spans="1:37">
+    <row r="8" spans="1:38">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8"/>
+    </row>
+    <row r="9" spans="1:38">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9">
+        <v>17856000.0</v>
+      </c>
+      <c r="C9">
         <v>-23173000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-2812000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1600000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>21662000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-21789000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1051000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-2255000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>6901000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1314000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>808000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-2746000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>8262000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-2327000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-1095000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-2134000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>330000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-7963000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-4526000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-4097000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>9730000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-10234000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-4843000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-6109000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1192000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-28000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-329000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-1212000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-1118000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-761000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-533134.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-481772.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-1119094.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-512339.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-184212.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-816182.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-470606.0</v>
       </c>
     </row>
-    <row r="10" spans="1:37">
+    <row r="10" spans="1:38">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>-4484000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2166000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2318000.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>2154000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>953000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>215000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-5207000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>49000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>56000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-175000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-4229000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-406000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-637000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-13000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-167000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-162000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>10079.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>3044841.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-3045920.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-351810.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>39445.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-90642.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-279803.0</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:38">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>4805000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>97000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1829000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>12328000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1129000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1527000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>5842000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>5982000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>4782000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>624000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>22981000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>7394000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>12511000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>8415000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1378000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3020000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3386000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>4805000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2653000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-1287144.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-333558.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1879702.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1448000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>559068.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>409527.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-408595.0</v>
       </c>
     </row>
-    <row r="12" spans="1:37">
+    <row r="12" spans="1:38">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>6346000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4953000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2651000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>97000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5048000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3699000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>7322000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-1485000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>9224000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-1186000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-19002000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-4416000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-10475000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-8852000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-920000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-885000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-3014000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-4312000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-1021000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>709431.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>26579881.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>279688.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1083000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>274910.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>323208.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>251882.0</v>
       </c>
     </row>
-    <row r="13" spans="1:37">
+    <row r="13" spans="1:38">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>-9721000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1814000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1651000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>5102000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-7877000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1555000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>581000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-490000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-4823000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-8394000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-118000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1210000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-3971000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-190000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>838000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>6233000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-5168000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-35000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-54219.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>3046270.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-2570051.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>3252000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>3418720.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>89171.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-287891.0</v>
       </c>
     </row>
-    <row r="14" spans="1:37">
+    <row r="14" spans="1:38">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
+        <v>3212000.0</v>
+      </c>
+      <c r="C14">
         <v>1941000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3196000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3166000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2967000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2806000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2885000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2755000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2632000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2483000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2408000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2428000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2150000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1897000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1865000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1715000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1632000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1609000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1244000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1198000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1066000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1071000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>959000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>793000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>747000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>594000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>569000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>506000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>476000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1483000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>351517.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>350548.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>336935.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>259053.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>321166.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>158177.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>137657.0</v>
       </c>
     </row>
-    <row r="15" spans="1:37">
+    <row r="15" spans="1:38">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15">
+        <v>0.0</v>
+      </c>
+      <c r="C15">
         <v>4213000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>202925000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1886000.0</v>
       </c>
-      <c r="E15">
-[...3 lines deleted...]
-      <c r="G15">
+      <c r="F15">
+        <v>145787000.0</v>
+      </c>
+      <c r="G15"/>
+      <c r="H15">
         <v>2084000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>2347000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>42000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2458000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>3275000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>5206000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
-      <c r="O15"/>
+      <c r="O15">
+        <v>0.0</v>
+      </c>
       <c r="P15"/>
       <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
         <v>31657000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>60000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U15">
         <v>0.0</v>
       </c>
       <c r="V15">
+        <v>0.0</v>
+      </c>
+      <c r="W15">
         <v>22105000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>42835000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>859000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1003000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>0.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>786000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>17708000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>245000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>90000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>900088.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>78518912.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>550000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>9105000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>13849613.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>2065387.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:37">
+    <row r="16" spans="1:38">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
+        <v>29088000.0</v>
+      </c>
+      <c r="C16">
         <v>37937000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>54520000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>95622000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>72571000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>57973000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>50112000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>26285000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>53117000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>44047000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>37061000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>20921000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>26178000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>30387000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>48370000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>33548000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>22679000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>30479000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>26691000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>36526000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>31955000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>26236000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>21335000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>55806000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>11950000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>15260000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>11548000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>9006000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>18769000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>18635000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>18067000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>18938455.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>6331916.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>4947671.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3920000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>7673063.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>4629918.0</v>
       </c>
     </row>
-    <row r="17" spans="1:37">
+    <row r="17" spans="1:38">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AL17"/>
+    </row>
+    <row r="18" spans="1:38">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>21235000.0</v>
+      </c>
+      <c r="C18">
         <v>23046000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>23731000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>27175000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>12134000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>9335000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>24738000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>15998000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>9285000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>9974000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>18576000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>13372000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-3179000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>7348000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>12883000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>10924000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-7655000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>3404000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>5944000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>4911000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>5778000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>4317000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>7553000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>4907000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2502000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>4276000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>4073000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>8297000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>498000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1856000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-331827.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>4310587.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>2196240.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>462422.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>120627.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>5118407.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>1388966.0</v>
       </c>
     </row>
-    <row r="19" spans="1:37">
+    <row r="19" spans="1:38">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-6459000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-5055000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-3313000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-3141000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-3456000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-2940000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-2882000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-4573000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-3323000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>4000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>8000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>4262000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000.0</v>
       </c>
       <c r="P19">
         <v>11000.0</v>
       </c>
       <c r="Q19">
+        <v>11000.0</v>
+      </c>
+      <c r="R19">
         <v>10000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-5229000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-860000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-7186000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>10000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>9000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="Y19">
         <v>9000.0</v>
       </c>
       <c r="Z19">
+        <v>9000.0</v>
+      </c>
+      <c r="AA19">
         <v>3000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>5000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>6000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>5000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>6000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>5148.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5426.0</v>
       </c>
       <c r="AG19">
         <v>5426.0</v>
       </c>
-      <c r="AH19"/>
+      <c r="AH19">
+        <v>5426.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AL19"/>
+    </row>
+    <row r="20" spans="1:38">
       <c r="A20" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>149</v>
+      </c>
+      <c r="B20">
+        <v>116000.0</v>
+      </c>
       <c r="C20">
+        <v>368000.0</v>
+      </c>
+      <c r="D20">
         <v>1371000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1594000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>10634000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>5837000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>4015000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>374000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>2009000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>2361000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>3500000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>3664000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>373000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1298000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>3178000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1184000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>470000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1001000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>2505000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>653000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20"/>
+    </row>
+    <row r="21" spans="1:38">
       <c r="A21" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>150</v>
+      </c>
+      <c r="B21">
+        <v>25252000.0</v>
+      </c>
       <c r="C21">
+        <v>-748000.0</v>
+      </c>
+      <c r="D21">
         <v>0.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-750000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>206172000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2516000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2515000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-11875000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-1250000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-26250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1250000.0</v>
       </c>
       <c r="P21">
         <v>-1250000.0</v>
       </c>
       <c r="Q21">
-        <v>-625000.0</v>
+        <v>-1250000.0</v>
       </c>
       <c r="R21">
         <v>-625000.0</v>
       </c>
       <c r="S21">
+        <v>-625000.0</v>
+      </c>
+      <c r="T21">
         <v>42375000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-500000.0</v>
       </c>
       <c r="V21">
         <v>-500000.0</v>
       </c>
       <c r="W21">
         <v>-500000.0</v>
       </c>
       <c r="X21">
+        <v>-500000.0</v>
+      </c>
+      <c r="Y21">
         <v>37253000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>70000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-750000.0</v>
       </c>
       <c r="AA21">
         <v>-750000.0</v>
       </c>
       <c r="AB21">
-        <v>-500000.0</v>
+        <v>-750000.0</v>
       </c>
       <c r="AC21">
         <v>-500000.0</v>
       </c>
       <c r="AD21">
+        <v>-500000.0</v>
+      </c>
+      <c r="AE21">
         <v>-1139000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-125000.0</v>
       </c>
       <c r="AG21">
         <v>-125000.0</v>
       </c>
       <c r="AH21">
+        <v>-125000.0</v>
+      </c>
+      <c r="AI21">
         <v>19625000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>9900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-75000.0</v>
       </c>
       <c r="AK21">
         <v>-75000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:37">
+      <c r="AL21">
+        <v>-75000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:38">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>8045000.0</v>
+      </c>
+      <c r="C22">
         <v>20832000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>12690000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>8283000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2646000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>23822000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>17284000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>10875000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1809000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>5424000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>11273000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>7180000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-181000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2584000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>3040000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2389000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-5383000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>881000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>5368000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3136000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-1089000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>4940000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>6725000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>7386000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-296000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-2516000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2763000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2817000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>7318000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>602000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>838558.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-23875368.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>3767810.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>376895.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>208095.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>5824456.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>2267449.0</v>
       </c>
     </row>
-    <row r="23" spans="1:37">
+    <row r="23" spans="1:38">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23">
+        <v>-113000.0</v>
+      </c>
+      <c r="C23">
         <v>-11009000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>200433999.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>764000.0</v>
       </c>
-      <c r="E23">
-[...1 lines deleted...]
-      </c>
       <c r="F23">
+        <v>-57958000.0</v>
+      </c>
+      <c r="G23">
         <v>-4820000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-234000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-94000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-207000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1875000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-35000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-107000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>373000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>25000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1928000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-66000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-2491000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-5229000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-666000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-7186000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-2100000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>22105000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-22940000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-147000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-530000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-469000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-786000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-11604000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-245000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1003000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>265000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-79018920.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>49300.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-9358225.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-155000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000.0</v>
       </c>
       <c r="AK23">
         <v>33000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:37">
+      <c r="AL23">
+        <v>33000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:38">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24">
+        <v>-5506000.0</v>
+      </c>
+      <c r="C24">
         <v>-5839000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-5982000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-3317000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-2734000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-2719000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-3346000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-2715000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-2660000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-4076000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-2900000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-6817000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-776000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-379000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000.0</v>
       </c>
       <c r="P24">
         <v>11000.0</v>
       </c>
       <c r="Q24">
+        <v>11000.0</v>
+      </c>
+      <c r="R24">
         <v>10000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-672000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-613000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>7000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>10000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>9000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-168000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-73000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>9000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>3000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>5000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>6000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>5000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>163000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>88651.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-1356.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-186295.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>48376.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>231021.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>32125.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>4854.0</v>
       </c>
     </row>
-    <row r="25" spans="1:37">
+    <row r="25" spans="1:38">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>-545000.0</v>
+      </c>
+      <c r="C25">
         <v>7546000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-235000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4525000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-28000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1627000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-5525000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-443000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>461000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>206000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>435000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4615000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1900000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-5423000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>8958000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2861000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1800000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3157000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-1754000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4615000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1009000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>14195000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>376000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>319000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>9959000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-557000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>399000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>482000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>401000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>314000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>420346.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>26579881.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>279688.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>233374.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>274910.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>323208.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>251882.0</v>
       </c>
     </row>
-    <row r="26" spans="1:37">
+    <row r="26" spans="1:38">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26">
+        <v>-49833000.0</v>
+      </c>
+      <c r="C26">
         <v>-23475000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-57716000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-529000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
         <v>-63184000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>2458000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>3275000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>3664000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>373000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>3178000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1184000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>470000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1001000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>2505000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>653000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>431000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1075000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1303000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>37900000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>26921000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>183000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142000.0</v>
       </c>
       <c r="AB26">
         <v>142000.0</v>
       </c>
-      <c r="AC26"/>
-      <c r="AD26">
+      <c r="AC26">
         <v>142000.0</v>
       </c>
+      <c r="AD26"/>
       <c r="AE26">
+        <v>142000.0</v>
+      </c>
+      <c r="AF26">
         <v>50000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>86891920.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>0.0</v>
       </c>
-      <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-    </row>
-    <row r="27" spans="1:37">
+      <c r="AL26"/>
+    </row>
+    <row r="27" spans="1:38">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27">
+        <v>6217000.0</v>
+      </c>
+      <c r="C27">
         <v>5535000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>5587000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>6017000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6236000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>6889000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>7093000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>6632000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>7357000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>5038000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>6459000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5872000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>6620000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3286000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>5395000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5173000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>5788000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1648000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1851000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1852000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1941000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1415000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1416000.0</v>
       </c>
       <c r="X27">
         <v>1416000.0</v>
       </c>
       <c r="Y27">
+        <v>1416000.0</v>
+      </c>
+      <c r="Z27">
         <v>498000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>394000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>396000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>368000.0</v>
       </c>
       <c r="AC27">
         <v>368000.0</v>
       </c>
       <c r="AD27">
+        <v>368000.0</v>
+      </c>
+      <c r="AE27">
         <v>344000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>343752.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>26394000.0</v>
       </c>
-      <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>896000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1150000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>184613.0</v>
       </c>
-      <c r="AK27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:37">
+      <c r="AL27"/>
+    </row>
+    <row r="28" spans="1:38">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28">
+        <v>-24578000.0</v>
+      </c>
+      <c r="C28">
         <v>-31019000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-58851000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-807000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2427000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1499000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-818000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-42767000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-115000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1972000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1685000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-13524000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-877000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-24952000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1928000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-66000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-155000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>376000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-15786000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-347000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-69000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>575000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-42032000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>38940000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-817000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-567000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1536000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-18066000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-745000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1451000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-628608.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>8297308.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-625700.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>516775.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-4104613.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-2107387.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-542000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:37">
+    <row r="29" spans="1:38">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>22868000.0</v>
+      </c>
+      <c r="C29">
         <v>23152000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>24208000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>28913000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>15484000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12501000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>28101000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>18875000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>12067000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>13531000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>21148000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>16860000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-639000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2707000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>22925000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>15246000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-5154000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>8641000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6811000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>12104000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>7888000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>9602000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>8525000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>7991000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-1475000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>4748000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>5811000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>8880000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1802000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>2901000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>65059.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>4733951.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>2574990.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>1465744.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>4597747.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>5988357.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>1489896.0</v>
       </c>
     </row>
-    <row r="30" spans="1:37">
+    <row r="30" spans="1:38">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30">
+        <v>-7139000.0</v>
+      </c>
+      <c r="C30">
         <v>-8716000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-6459000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-5055000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3313000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-3141000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3456000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2940000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-2882000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-4573000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-3323000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-8593000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2693000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4262000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-10031000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-4311000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-2491000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-5229000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-860000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-7186000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2100000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-5276000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-964000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-3075000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1018000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-469000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1733000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-577000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1299000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-882000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-308235.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-424720.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-565045.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-954946.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-4246099.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-837825.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-96076.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>