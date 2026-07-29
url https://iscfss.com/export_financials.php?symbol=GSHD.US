--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -238,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2606,5348 +2609,5474 @@
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL62"/>
+  <dimension ref="A1:AM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
-    </row>
-    <row r="2" spans="1:38">
+      <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
+        <v>30115000.0</v>
+      </c>
+      <c r="C2">
         <v>34438000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>33629000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>27978000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>26407000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>22740000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>26584000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>21827000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>18783000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>16680000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>18489000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>16637000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>16028000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>15827000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>17602000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>15763000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8180000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>8234000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>14948000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>11822000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>9435000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>8337000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9424000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6588000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5640000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5634000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5956000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5083000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3756000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4105000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4354000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3548000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4921800.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4925944.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2209000.0</v>
       </c>
-      <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
-    </row>
-    <row r="3" spans="1:38">
+      <c r="AM2"/>
+    </row>
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
-    </row>
-    <row r="4" spans="1:38">
+      <c r="AM3"/>
+    </row>
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
-[...1 lines deleted...]
-      </c>
+      <c r="I5"/>
       <c r="J5">
         <v>0.0</v>
       </c>
-      <c r="K5"/>
-      <c r="L5">
+      <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5">
+      <c r="L5"/>
+      <c r="M5">
         <v>0.0</v>
       </c>
-      <c r="O5"/>
+      <c r="N5"/>
+      <c r="O5">
+        <v>0.0</v>
+      </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-      <c r="AC5">
-[...1 lines deleted...]
-      </c>
+      <c r="AC5"/>
       <c r="AD5">
         <v>0.0</v>
       </c>
-      <c r="AE5"/>
-      <c r="AF5">
+      <c r="AE5">
         <v>0.0</v>
       </c>
+      <c r="AF5"/>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5">
         <v>0.0</v>
       </c>
-      <c r="AI5"/>
+      <c r="AI5">
+        <v>0.0</v>
+      </c>
       <c r="AJ5"/>
       <c r="AK5"/>
-      <c r="AL5">
+      <c r="AL5"/>
+      <c r="AM5">
         <v>-24240185.0</v>
       </c>
     </row>
-    <row r="6" spans="1:38">
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6">
         <v>89259000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>89033692.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>0.0</v>
       </c>
-      <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
-    </row>
-    <row r="7" spans="1:38">
+      <c r="AM6"/>
+    </row>
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7">
+        <v>55465000.0</v>
+      </c>
+      <c r="C7">
         <v>57823000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>59834000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>57651000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>58282000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>59017000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>61071000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>59546000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>61788000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>64427000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>66279000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>68436000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>70130000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>70464000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>71574000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>70957000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>63195000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>57997000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>52228000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>51600000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>52909000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>36668000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>36136000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8">
+        <v>355000.0</v>
+      </c>
+      <c r="C8">
         <v>356000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>366000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>376000.0</v>
       </c>
       <c r="F8">
         <v>376000.0</v>
       </c>
       <c r="G8">
+        <v>376000.0</v>
+      </c>
+      <c r="H8">
         <v>373000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>371000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>380000.0</v>
       </c>
       <c r="K8">
         <v>380000.0</v>
       </c>
       <c r="L8">
+        <v>380000.0</v>
+      </c>
+      <c r="M8">
         <v>378000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>376000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>375000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>374000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>373000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>371000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>370000.0</v>
       </c>
       <c r="S8">
         <v>370000.0</v>
       </c>
       <c r="T8">
+        <v>370000.0</v>
+      </c>
+      <c r="U8">
         <v>369000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>367000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>86859000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>77569000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>67238000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>58942000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>52589000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>46281000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>41820000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>36579000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>32292000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>29371000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>24601000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>21348000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>15891000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>14442000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>13792000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>85221000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>86483000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>88811000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>89259000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>89033692.0</v>
       </c>
-      <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
-    </row>
-    <row r="10" spans="1:38">
+      <c r="AM9"/>
+    </row>
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
+        <v>23655000.0</v>
+      </c>
+      <c r="C10">
         <v>25652000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>34390000.0</v>
       </c>
-      <c r="D10">
-[...1 lines deleted...]
-      </c>
       <c r="E10">
+        <v>51587000.0</v>
+      </c>
+      <c r="F10">
         <v>95622000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>72571000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>57973000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>50112000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>26285000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>53117000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>44047000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>37061000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>20921000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>26178000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>30387000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>48370000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>33548000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>22679000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>30479000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>26691000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>36526000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>31955000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>26236000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>21335000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>55806000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>10831000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>14337000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>10820000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>8427000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>18417000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>19011000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>18600000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>19554869.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>6941548.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>4947671.0</v>
       </c>
-      <c r="AJ10"/>
       <c r="AK10"/>
-      <c r="AL10">
+      <c r="AL10"/>
+      <c r="AM10">
         <v>-3778098.0</v>
       </c>
     </row>
-    <row r="11" spans="1:38">
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
-    </row>
-    <row r="12" spans="1:38">
+      <c r="AM11"/>
+    </row>
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
+        <v>23655000.0</v>
+      </c>
+      <c r="C12">
         <v>25652000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>34390000.0</v>
       </c>
-      <c r="D12">
-[...1 lines deleted...]
-      </c>
       <c r="E12">
+        <v>51587000.0</v>
+      </c>
+      <c r="F12">
         <v>95622000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>72571000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>57973000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>50112000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>26285000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>53117000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>44047000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>37061000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>20921000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>26178000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>30387000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>48370000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>33548000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>22679000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>30479000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>26691000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>36526000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>31955000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>26236000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>21335000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>55806000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>10831000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>14337000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>10820000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>8427000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>18417000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>19011000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>18600000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>19554869.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>6941548.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4947671.0</v>
       </c>
-      <c r="AJ12"/>
       <c r="AK12"/>
-      <c r="AL12">
+      <c r="AL12"/>
+      <c r="AM12">
         <v>3778098.0</v>
       </c>
     </row>
-    <row r="13" spans="1:38">
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13">
+        <v>355000.0</v>
+      </c>
+      <c r="C13">
         <v>356000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>366000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>376000.0</v>
       </c>
       <c r="F13">
         <v>376000.0</v>
       </c>
       <c r="G13">
+        <v>376000.0</v>
+      </c>
+      <c r="H13">
         <v>373000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>371000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>380000.0</v>
       </c>
       <c r="K13">
         <v>380000.0</v>
       </c>
       <c r="L13">
+        <v>380000.0</v>
+      </c>
+      <c r="M13">
         <v>378000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>376000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>374000.0</v>
       </c>
       <c r="O13">
         <v>374000.0</v>
       </c>
       <c r="P13">
+        <v>374000.0</v>
+      </c>
+      <c r="Q13">
         <v>373000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>371000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>370000.0</v>
       </c>
       <c r="S13">
         <v>370000.0</v>
       </c>
       <c r="T13">
+        <v>370000.0</v>
+      </c>
+      <c r="U13">
         <v>369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>367000.0</v>
       </c>
       <c r="V13">
         <v>367000.0</v>
       </c>
       <c r="W13">
         <v>367000.0</v>
       </c>
       <c r="X13">
+        <v>367000.0</v>
+      </c>
+      <c r="Y13">
         <v>366000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>365000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>362000.0</v>
       </c>
       <c r="AA13">
         <v>362000.0</v>
       </c>
       <c r="AB13">
         <v>362000.0</v>
       </c>
       <c r="AC13">
         <v>362000.0</v>
       </c>
       <c r="AD13">
         <v>362000.0</v>
       </c>
       <c r="AE13">
         <v>362000.0</v>
       </c>
       <c r="AF13">
         <v>362000.0</v>
       </c>
       <c r="AG13">
+        <v>362000.0</v>
+      </c>
+      <c r="AH13">
         <v>362800.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-37365138.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-41133000.0</v>
       </c>
-      <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-    </row>
-    <row r="14" spans="1:38">
+      <c r="AM13"/>
+    </row>
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
+        <v>36173000.0</v>
+      </c>
+      <c r="C14">
         <v>36640000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>37323000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>38014000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>38553000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38301000.0</v>
       </c>
       <c r="G14">
         <v>38301000.0</v>
       </c>
       <c r="H14">
+        <v>38301000.0</v>
+      </c>
+      <c r="I14">
         <v>37942000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>38031000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>38839000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>25516000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>24891000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>24333000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>23206000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>23900000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>21569000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>21245000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>20240000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>21542000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>21206000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>20367000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>18375000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>19754000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>18915000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>17947000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>15564000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>16529000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>16451000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>16065000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>15289000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>13617000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>14614000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>13533000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>12253767.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000434.0</v>
       </c>
       <c r="AJ14">
         <v>35000434.0</v>
       </c>
       <c r="AK14">
         <v>35000434.0</v>
       </c>
       <c r="AL14">
         <v>35000434.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:38">
+      <c r="AM14">
+        <v>35000434.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>376000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>374000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>373000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>371000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>370000.0</v>
       </c>
       <c r="S15">
         <v>370000.0</v>
       </c>
       <c r="T15">
+        <v>370000.0</v>
+      </c>
+      <c r="U15">
         <v>369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>367000.0</v>
       </c>
       <c r="V15">
         <v>367000.0</v>
       </c>
       <c r="W15">
         <v>367000.0</v>
       </c>
       <c r="X15">
+        <v>367000.0</v>
+      </c>
+      <c r="Y15">
         <v>366000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>365000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>362000.0</v>
       </c>
       <c r="AA15">
         <v>362000.0</v>
       </c>
       <c r="AB15">
         <v>362000.0</v>
       </c>
       <c r="AC15">
         <v>362000.0</v>
       </c>
       <c r="AD15">
         <v>362000.0</v>
       </c>
       <c r="AE15">
         <v>362000.0</v>
       </c>
       <c r="AF15">
         <v>362000.0</v>
       </c>
       <c r="AG15">
+        <v>362000.0</v>
+      </c>
+      <c r="AH15">
         <v>362800.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>0.0</v>
       </c>
-      <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-    </row>
-    <row r="16" spans="1:38">
+      <c r="AM15"/>
+    </row>
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
         <v>25</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>2790000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
+        <v>3401000.0</v>
+      </c>
+      <c r="F16">
         <v>3478000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2743000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3275000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3337000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3456000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3611000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4129000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4831000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>5207000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>5394000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>6031000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>6224000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6363000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>6214000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>6054000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>5646000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>5189000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4744000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4233000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3729000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3365000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3006000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2771000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>330000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>495000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>332000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>530000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>550000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>510000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>775050.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1062050.0</v>
       </c>
-      <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-    </row>
-    <row r="17" spans="1:38">
+      <c r="AM16"/>
+    </row>
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>3187000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3255000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>3007000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2627000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2196000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1973000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1871000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1724000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1587000.0</v>
       </c>
-      <c r="W18"/>
-      <c r="X18">
+      <c r="X18"/>
+      <c r="Y18">
         <v>1309000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1153000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-      <c r="AC18">
+      <c r="AC18"/>
+      <c r="AD18">
         <v>5516000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>5474000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>4548000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>4232000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>4342552.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>4217549.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>170000.0</v>
       </c>
-      <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-    </row>
-    <row r="19" spans="1:38">
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
-      <c r="AI20"/>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21">
+        <v>48364000.0</v>
+      </c>
+      <c r="C21">
         <v>44061000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>39700000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>34373000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>30329000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>27094000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>25076000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>23230000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>21269000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>18783000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>17266000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>14785000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>12384000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>5172000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>4487000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>4334000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3749000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3399000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2798000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2256000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1756000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>639000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>549000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>554000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>491000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>475000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>445000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>442000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>413000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>266000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>248000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>253000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>241286.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>235878.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>216468.0</v>
       </c>
-      <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-    </row>
-    <row r="22" spans="1:38">
+      <c r="AM21"/>
+    </row>
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-65166000.0</v>
       </c>
-      <c r="I22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J22"/>
       <c r="K22">
         <v>1.0</v>
       </c>
       <c r="L22">
+        <v>1.0</v>
+      </c>
+      <c r="M22">
         <v>-8039000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-9489000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-8928000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-10910000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-10765000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-10828000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-7231000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>43572000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="V22">
         <v>1.0</v>
       </c>
       <c r="W22">
+        <v>1.0</v>
+      </c>
+      <c r="X22">
         <v>-20279000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="Y22">
         <v>1.0</v>
       </c>
       <c r="Z22">
+        <v>1.0</v>
+      </c>
+      <c r="AA22">
         <v>-11477000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-13616000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1.0</v>
       </c>
-      <c r="AC22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>1.0</v>
       </c>
       <c r="AF22">
+        <v>1.0</v>
+      </c>
+      <c r="AG22">
         <v>0.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>9768800160.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1.0</v>
       </c>
-      <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
-    </row>
-    <row r="23" spans="1:38">
+      <c r="AM22"/>
+    </row>
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
+        <v>406842000.0</v>
+      </c>
+      <c r="C23">
         <v>392813000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>414864000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>403596000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>436587000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>412556000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>397653000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>358063000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>338207000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>366209000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>354892000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>341457000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>323179000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>321582000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>321353000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>323988000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>291286000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>274746000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>270291000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>247140000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>238003000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>192606000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>185837000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>119954000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>142589000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>75888000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>64628000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>44421000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>38092000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>48402000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>34798000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>31199000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>32015121.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>22203444.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>16706669.0</v>
       </c>
-      <c r="AJ23"/>
       <c r="AK23"/>
-      <c r="AL23">
+      <c r="AL23"/>
+      <c r="AM23">
         <v>-24240185.0</v>
       </c>
     </row>
-    <row r="24" spans="1:38">
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24">
+        <v>314379000.0</v>
+      </c>
+      <c r="C24">
         <v>314917000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>289461000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>290004000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>289777000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>290333000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>82251000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>84639000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>87028000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>65118000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>67562000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>70005000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>72449000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>84893000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>86711000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>113530000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>115349000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>117167000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>118361000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>119555000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>76539000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>78474000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>79408000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>80332000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>81272000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>44383000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>42161000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>43355000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>44554000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>52105000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>45947000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>46644000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>48004034.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>48079733.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>48156000.0</v>
       </c>
-      <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>72449000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>84893000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>113530000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>115349000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>117167000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>119555000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>76539000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>78474000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>79408000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>80332000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>81272000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>66722000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>55520000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>56014000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>55371000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>52105000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>45947000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>46644000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>48004034.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>48079733.0</v>
       </c>
-      <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-    </row>
-    <row r="26" spans="1:38">
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
         <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26"/>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
+        <v>349182000.0</v>
+      </c>
+      <c r="C28">
         <v>350081000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>317898000.0</v>
       </c>
-      <c r="D28">
-[...1 lines deleted...]
-      </c>
       <c r="E28">
+        <v>299061000.0</v>
+      </c>
+      <c r="F28">
         <v>255437000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>279779000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>95411999.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>104136000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>132594000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>86428000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>99169000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>110130000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>129782999.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>136679000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>134773000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>142367000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>150621000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>157485000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>144485000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>148214000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>97922000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>87187000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>92808000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>61997000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>27966000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>35552000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>31824000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>36035000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>39127000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>29584000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>29436000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>30294000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>28949165.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>41638185.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>43708669.0</v>
       </c>
-      <c r="AJ28"/>
       <c r="AK28"/>
-      <c r="AL28">
+      <c r="AL28"/>
+      <c r="AM28">
         <v>3778098.0</v>
       </c>
     </row>
-    <row r="29" spans="1:38">
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
         <v>38</v>
       </c>
       <c r="B29">
+        <v>204970000.0</v>
+      </c>
+      <c r="C29">
         <v>196638000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>196950000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>188019000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>214188000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>204789000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>136203000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>153049000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>136859000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>142467000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>133489000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>125339000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>110244000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>109580000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>104256000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>126109000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>116997000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>111720000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>108526000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>104445000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>84958000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>80125000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>78032000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>71197000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>84960000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>38669000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
-    </row>
-    <row r="30" spans="1:38">
+      <c r="AM29"/>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
+        <v>43257000.0</v>
+      </c>
+      <c r="C30">
         <v>32161000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>50690000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>27365000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>25002000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>23917000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>45921000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>24584000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>25860000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>24107000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>31892000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>33885000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>35394000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>33579000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>43207000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>42326000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>41056000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>40593000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>44222000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>34949000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>32141000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>28697000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>38883000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>29230000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>24771000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>18991000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>20500000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>6262000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>6338000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>5614000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>4767000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>4326000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>4197305.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>4026924.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1832000.0</v>
       </c>
-      <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
-    </row>
-    <row r="31" spans="1:38">
+      <c r="AM30"/>
+    </row>
+    <row r="31" spans="1:39">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>17286000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>12017000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>6183000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1995000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-7726000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-13846000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-17008000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-21116000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1663000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-2988000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-5425000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-12689000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>697000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-8189000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-9452000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-8638000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>76005000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>76511000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>82347000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>82700000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>81597094.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-37601016.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-41349000.0</v>
       </c>
-      <c r="AJ31"/>
       <c r="AK31"/>
-      <c r="AL31">
+      <c r="AL31"/>
+      <c r="AM31">
         <v>-24287283.0</v>
       </c>
     </row>
-    <row r="32" spans="1:38">
+    <row r="32" spans="1:39">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
-    </row>
-    <row r="33" spans="1:38">
+      <c r="AM32"/>
+    </row>
+    <row r="33" spans="1:39">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
+        <v>321484000.0</v>
+      </c>
+      <c r="C33">
         <v>319523000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>326237000.0</v>
       </c>
-      <c r="D33">
-[...1 lines deleted...]
-      </c>
       <c r="E33">
+        <v>307435000.0</v>
+      </c>
+      <c r="F33">
         <v>315963000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>316068000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>293759000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>283367000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>286062000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>288985000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>278953000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>270511000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>266864000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>261825000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>247759000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>233292000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>216682000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>211999000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>195590000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>185500000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>169336000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>131954000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>120718000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>69389000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>62012000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>50669000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>37895000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>27320000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>24044000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>19132000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>11020000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>8273000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>8262947.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>11234972.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>7061589.0</v>
       </c>
-      <c r="AJ33"/>
       <c r="AK33"/>
-      <c r="AL33">
+      <c r="AL33"/>
+      <c r="AM33">
         <v>-3778098.0</v>
       </c>
     </row>
-    <row r="34" spans="1:38">
+    <row r="34" spans="1:39">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>226350000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>225734000.0</v>
       </c>
-      <c r="O34"/>
-      <c r="P34">
+      <c r="P34"/>
+      <c r="Q34">
         <v>221110000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>208490000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>200919000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>89889000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>177651000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>164981000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>129998000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>124473000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>74856000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>66117000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>50150000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>6681000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>19371000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>10817000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>6854000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>1694000.0</v>
       </c>
-      <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
-    </row>
-    <row r="35" spans="1:38">
+      <c r="AM34"/>
+    </row>
+    <row r="35" spans="1:39">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
+        <v>540103000.0</v>
+      </c>
+      <c r="C35">
         <v>584966000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>565993000.0</v>
       </c>
-      <c r="D35">
-[...1 lines deleted...]
-      </c>
       <c r="E35">
+        <v>348113000.0</v>
+      </c>
+      <c r="F35">
         <v>557824000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>549170000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>341979000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>336458000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>338703000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>318775000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>319834000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>318197000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>320034000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>331848000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>341475000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>356627000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>338382000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>332534000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>330211000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>314674000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>256144000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>221553000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>217538000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>166386000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>157275000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>65462000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>62185000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>56014000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>55371000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>52105000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>57501000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>55470000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>58199236.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>59068582.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>48156340.0</v>
       </c>
-      <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
-    </row>
-    <row r="36" spans="1:38">
+      <c r="AM35"/>
+    </row>
+    <row r="36" spans="1:39">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
+        <v>8665000.0</v>
+      </c>
+      <c r="C36">
         <v>8838000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>14530000.0</v>
       </c>
-      <c r="D36">
-[...1 lines deleted...]
-      </c>
       <c r="E36">
+        <v>6041000.0</v>
+      </c>
+      <c r="F36">
         <v>23880000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>28834000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>13685000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>10266000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>11029000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>10877000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>11756000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>13412000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>15578000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>17896000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>8527000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>10967000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>12780000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>16945000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>9527000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>11690000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>12641000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>12858000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>7643000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>7693000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>7748000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>13295000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>27908000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>17268000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>15214000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>10431000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1239000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>1077000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1087632.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>4132473.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-7061589.0</v>
       </c>
-      <c r="AJ36"/>
       <c r="AK36"/>
-      <c r="AL36">
+      <c r="AL36"/>
+      <c r="AM36">
         <v>-3778098.0</v>
       </c>
     </row>
-    <row r="37" spans="1:38">
+    <row r="37" spans="1:39">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>-43118000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>-43173000.0</v>
       </c>
-      <c r="O37"/>
-      <c r="P37">
+      <c r="P37"/>
+      <c r="Q37">
         <v>-51994000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>-54770000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>-57450000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>-55168000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>-56824000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>-30920000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>-33956000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>-33528000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>-37297000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>-18374000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>-22274000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>-22000000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>-19654000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>-106966000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>-108628000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>-107798000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>-109474000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>-108522495.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>0.0</v>
       </c>
-      <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
-    </row>
-    <row r="38" spans="1:38">
+      <c r="AM37"/>
+    </row>
+    <row r="38" spans="1:39">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>436587000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>412556000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>397653000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>358063000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>354892000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>186031000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>323179000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>321582000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>165489000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>153474000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>291286000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>146889000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>270291000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>247140000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>238003000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>192606000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>185837000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>119954000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>142589000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>75888000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>64628000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>17268000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>15214000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>8302000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>4136000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>2060000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1991650.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>-22181240556.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1504464.0</v>
       </c>
-      <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
-    </row>
-    <row r="39" spans="1:38">
+      <c r="AM38"/>
+    </row>
+    <row r="39" spans="1:39">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
+        <v>18446000.0</v>
+      </c>
+      <c r="C39">
         <v>15477000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>3547000.0</v>
       </c>
-      <c r="D39">
-[...1 lines deleted...]
-      </c>
       <c r="E39">
+        <v>17209000.0</v>
+      </c>
+      <c r="F39">
         <v>-117390000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>-94125000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>-100201000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>-72128000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>6546000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>6296000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>-73848000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>8039000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>-54525000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>-58167000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>5978000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>5573000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>-72177000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>10458000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>-72748000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>-60461000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>-67116000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>-59494000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>-63796000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>-49187000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>-79089000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1119000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>5512000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>19000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>-717000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>5239000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1485000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1080000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1554240.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>3463973050.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>939000.0</v>
       </c>
-      <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
-    </row>
-    <row r="40" spans="1:38">
+      <c r="AM39"/>
+    </row>
+    <row r="40" spans="1:39">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
+        <v>10067000.0</v>
+      </c>
+      <c r="C40">
         <v>-34438000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>-33629000.0</v>
       </c>
-      <c r="D40">
-[...1 lines deleted...]
-      </c>
       <c r="E40">
+        <v>185172000.0</v>
+      </c>
+      <c r="F40">
         <v>-171801000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>-164561000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-160142000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-160696000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-160159000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-160012000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-149302000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-139909000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-133696000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-128773000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-125662000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-112394000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-105312000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>6214000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-100959000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-91488000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-80232000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-63678000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-61572000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-41494000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-35151000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>4390000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>3463000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-12310000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-100948000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-87667000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-7384000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-6348000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-5931800.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-6200994.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-3771000.0</v>
       </c>
-      <c r="AJ40"/>
       <c r="AK40"/>
       <c r="AL40"/>
-    </row>
-    <row r="41" spans="1:38">
+      <c r="AM40"/>
+    </row>
+    <row r="41" spans="1:39">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>163488000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>166184000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>156929000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>151321000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>148556000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>143513000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>130451000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>116432000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>96688000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>91540000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>74856000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>66117000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>50150000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>40064000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>19371000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>16333000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>12328000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>6242000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>4232000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>4342552.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>4217549.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>3917000.0</v>
       </c>
-      <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
-    </row>
-    <row r="42" spans="1:38">
+      <c r="AM41"/>
+    </row>
+    <row r="42" spans="1:39">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
+        <v>5645000.0</v>
+      </c>
+      <c r="C42">
         <v>6839000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>37486000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>40440000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>74730000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>69925000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>58917000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>89005000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>77748000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>112428000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>73413000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>96752000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>86859000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>77569000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>70866000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>67238000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>58942000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>52589000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>46281000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>41820000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>36579000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>32292000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>29371000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>24601000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>21348000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>15891000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>14442000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>13792000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>85221000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>86483000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>88811000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>89259000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>89033692.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-37365138.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-41133000.0</v>
       </c>
-      <c r="AJ42"/>
       <c r="AK42"/>
       <c r="AL42"/>
-    </row>
-    <row r="43" spans="1:38">
+      <c r="AM42"/>
+    </row>
+    <row r="43" spans="1:39">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
-    </row>
-    <row r="44" spans="1:38">
+      <c r="AM43"/>
+    </row>
+    <row r="44" spans="1:39">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>227000.0</v>
       </c>
       <c r="AH44">
+        <v>227000.0</v>
+      </c>
+      <c r="AI44">
         <v>0.0</v>
       </c>
-      <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
-    </row>
-    <row r="45" spans="1:38">
+      <c r="AM44"/>
+    </row>
+    <row r="45" spans="1:39">
       <c r="A45" t="s">
         <v>54</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>56825000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>40704000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>39163000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>12365000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>12349000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>9999000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>9542000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>9610000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>8417000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>8435000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>7575000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>6943000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>6934029.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>6866621.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>6845121.0</v>
       </c>
-      <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
-    </row>
-    <row r="46" spans="1:38">
+      <c r="AM45"/>
+    </row>
+    <row r="46" spans="1:39">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
+        <v>53030000.0</v>
+      </c>
+      <c r="C46">
         <v>55182000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>55636000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>54389000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>54233000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>59566000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>61521000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>59502000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>62489000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>65807000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>68723000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>71553000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>74353000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>79289000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>79427000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>77747000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>68989000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>62678000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>57589000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>57178000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>56825000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>40704000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>39163000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>12365000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>12349000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>9999000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>9542000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>9610000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>8417000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>8435000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>7575000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>6943000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>6934029.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>6866621.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>6845121.0</v>
       </c>
-      <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
-    </row>
-    <row r="47" spans="1:38">
+      <c r="AM46"/>
+    </row>
+    <row r="47" spans="1:39">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>33176000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>36564000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>79427000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>35219000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>68989000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>25257000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>57589000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>57178000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>56825000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>17671000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>16650000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>12365000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>12349000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>9999000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>9542000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>9610000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>8417000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>8435000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>7575000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>6943000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>6934029.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>6866621.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>6845000.0</v>
       </c>
-      <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
-    </row>
-    <row r="48" spans="1:38">
+      <c r="AM47"/>
+    </row>
+    <row r="48" spans="1:39">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
+        <v>-118402000.0</v>
+      </c>
+      <c r="C48">
         <v>-128467000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-133356000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-145787000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-153695000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-158845000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-15401000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-31029000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-38349000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-46077000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-45827000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-50546000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-57565000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-60754000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-60570000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-61282000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-63290000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-63406000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-60671000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-61049000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-33527000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-35008000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-34614000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-37102000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-20525000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-23967000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-23811000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-22350000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-9165000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-10068000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-6578000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-6668000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-7558112.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>0.0</v>
       </c>
-      <c r="AI48"/>
       <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
-    </row>
-    <row r="49" spans="1:38">
+      <c r="AM48"/>
+    </row>
+    <row r="49" spans="1:39">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-57565000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-60754000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>-61282000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-63290000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-63406000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-60671000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-61049000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-33527000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-35008000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-34614000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-37102000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-20525000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-23967000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-23811000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-22350000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-9165000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-10068000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-6578000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-6668000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-7558112.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>0.0</v>
       </c>
-      <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
-    </row>
-    <row r="50" spans="1:38">
+      <c r="AM49"/>
+    </row>
+    <row r="50" spans="1:39">
       <c r="A50" t="s">
         <v>59</v>
       </c>
       <c r="B50">
         <v>2993000.0</v>
       </c>
       <c r="C50">
         <v>2993000.0</v>
       </c>
       <c r="D50">
         <v>2993000.0</v>
       </c>
       <c r="E50">
-        <v>3000000.0</v>
+        <v>2993000.0</v>
       </c>
       <c r="F50">
         <v>3000000.0</v>
       </c>
       <c r="G50">
-        <v>10063000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="H50">
         <v>10063000.0</v>
       </c>
       <c r="I50">
         <v>10063000.0</v>
       </c>
       <c r="J50">
+        <v>10063000.0</v>
+      </c>
+      <c r="K50">
         <v>10000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>9375000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>8750000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>8125000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>7500000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>6875000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>6250000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>5625000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>5000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>4375000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>3750000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>5000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>4000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>3500000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>3000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>2500000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>2000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>4000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>3500000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>3000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>2750000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>2500000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>2250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="AH50">
         <v>500000.0</v>
       </c>
       <c r="AI50">
         <v>500000.0</v>
       </c>
-      <c r="AJ50"/>
+      <c r="AJ50">
+        <v>500000.0</v>
+      </c>
       <c r="AK50"/>
-      <c r="AL50">
+      <c r="AL50"/>
+      <c r="AM50">
         <v>29373000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:38">
+    <row r="51" spans="1:39">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
+        <v>372837000.0</v>
+      </c>
+      <c r="C51">
         <v>375733000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>352288000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>350648000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>351059000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>352350000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>153384999.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>154248000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>158879000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>139545000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>143216000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>147191000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>150703999.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>162857000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>165160000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>190737000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>184169000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>180164000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>174964000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>174905000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>134448000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>119142000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>119044000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>83332000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>83772000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>68722000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>59520000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>59514000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>58371000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>54855000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>48447000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>48894000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>48504034.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>48579733.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>48656340.0</v>
       </c>
-      <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
-    </row>
-    <row r="52" spans="1:38">
+      <c r="AM51"/>
+    </row>
+    <row r="52" spans="1:39">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
+        <v>12298000.0</v>
+      </c>
+      <c r="C52">
         <v>12032000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>11659000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>9652000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>9357000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>8901000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>16597999.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>19360000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>19237000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>19194000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>18272000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>17499000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>16593000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>15718000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>13502000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>13026000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>11651000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>10634000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>9268000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>8150000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>9360000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>7358000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>6703000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>3000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>2500000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>2000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>4000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>3500000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>3000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>2750000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>2500000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>2250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="AH52">
         <v>500000.0</v>
       </c>
       <c r="AI52">
         <v>500000.0</v>
       </c>
-      <c r="AJ52"/>
+      <c r="AJ52">
+        <v>500000.0</v>
+      </c>
       <c r="AK52"/>
-      <c r="AL52">
+      <c r="AL52"/>
+      <c r="AM52">
         <v>29373000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:38">
+    <row r="53" spans="1:39">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53">
         <v>533000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>616000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>610000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>418000.0</v>
       </c>
-      <c r="AJ53"/>
       <c r="AK53"/>
-      <c r="AL53">
+      <c r="AL53"/>
+      <c r="AM53">
         <v>7556196.0</v>
       </c>
     </row>
-    <row r="54" spans="1:38">
+    <row r="54" spans="1:39">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
-      <c r="AI54"/>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
-    </row>
-    <row r="55" spans="1:38">
+      <c r="AM54"/>
+    </row>
+    <row r="55" spans="1:39">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
+        <v>406842000.0</v>
+      </c>
+      <c r="C55">
         <v>392813000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>414864000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>403596000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>436587000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>412556000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>397653000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>358063000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>338207000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>366209000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>354892000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>341457000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>323179000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>321582000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>321353000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>323988000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>291286000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>274746000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>270291000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>247140000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>238003000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>192606000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>185837000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>119954000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>142589000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>75888000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>64628000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>44421000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>38092000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>48402000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>34798000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>31199000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>32015121.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>22203444.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>16706669.0</v>
       </c>
-      <c r="AJ55"/>
       <c r="AK55"/>
       <c r="AL55"/>
-    </row>
-    <row r="56" spans="1:38">
+      <c r="AM55"/>
+    </row>
+    <row r="56" spans="1:39">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
+        <v>85358000.0</v>
+      </c>
+      <c r="C56">
         <v>73290000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>88627000.0</v>
       </c>
-      <c r="D56">
-[...1 lines deleted...]
-      </c>
       <c r="E56">
+        <v>96161000.0</v>
+      </c>
+      <c r="F56">
         <v>120624000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>96488000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>103894000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>74696000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>52145000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>77224000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>75939000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>70946000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>56315000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>59757000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>73594000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>90696000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>74604000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>63272000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>74701000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>61640000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>68667000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>60652000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>65119000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>50565000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>80577000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>25219000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>26733000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>17101000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>14048000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>29270000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>23778000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>22926000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>23752174.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>10968472.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>8140616.0</v>
       </c>
-      <c r="AJ56"/>
       <c r="AK56"/>
-      <c r="AL56">
+      <c r="AL56"/>
+      <c r="AM56">
         <v>3778098.0</v>
       </c>
     </row>
-    <row r="57" spans="1:38">
+    <row r="57" spans="1:39">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
+        <v>55270000.0</v>
+      </c>
+      <c r="C57">
         <v>12032000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>11659000.0</v>
       </c>
-      <c r="D57">
-[...1 lines deleted...]
-      </c>
       <c r="E57">
+        <v>226203000.0</v>
+      </c>
+      <c r="F57">
         <v>9357000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>8901000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>16597999.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>19360000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>19237000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>19194000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>18272000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>17499000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>16593000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>15718000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>13502000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>13026000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>11651000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>10634000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>9268000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>8150000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>9360000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>7358000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>6703000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>3000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>2500000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>10640000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>12727000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>-3397000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>-93697000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>-80480000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>2500000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>2250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="AH57">
         <v>500000.0</v>
       </c>
       <c r="AI57">
+        <v>500000.0</v>
+      </c>
+      <c r="AJ57">
         <v>4739202.0</v>
       </c>
-      <c r="AJ57"/>
       <c r="AK57"/>
       <c r="AL57"/>
-    </row>
-    <row r="58" spans="1:38">
+      <c r="AM57"/>
+    </row>
+    <row r="58" spans="1:39">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
+        <v>595373000.0</v>
+      </c>
+      <c r="C58">
         <v>596998000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>577652000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>574316000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>567181000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>558071000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>358577000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>355818000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>357940000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>337969000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>338106000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>335696000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>336627000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>347566000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>354977000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>369653000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>350033000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>342643000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>339479000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>322824000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>265504000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>228911000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>224241000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>169386000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>159775000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>105876000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>95635000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>72271000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>68640000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>80253000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>60001000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>57720000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>58699236.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>59568582.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>57839617.0</v>
       </c>
-      <c r="AJ58"/>
       <c r="AK58"/>
       <c r="AL58"/>
-    </row>
-    <row r="59" spans="1:38">
+      <c r="AM58"/>
+    </row>
+    <row r="59" spans="1:39">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>-38022000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>-38022260.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>0.0</v>
       </c>
-      <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
-    </row>
-    <row r="60" spans="1:38">
+      <c r="AM59"/>
+    </row>
+    <row r="60" spans="1:39">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
+        <v>-112402000.0</v>
+      </c>
+      <c r="C60">
         <v>-121272000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-95504000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-104978000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-78589000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-88544000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>43889000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>58347000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>39768000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>66731000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>27966000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>46584000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>29670000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>17189000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>10670000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>6329000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>-3977000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>-10447000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>-14020000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>-18860000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>3419000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-2349000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-4876000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-12135000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1188000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>-7714000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>-9007000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>-8196000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>76418000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>76777000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>82595000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>82953000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>81838380.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>-37365138.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>-41132948.0</v>
       </c>
-      <c r="AJ60"/>
       <c r="AK60"/>
-      <c r="AL60">
+      <c r="AL60"/>
+      <c r="AM60">
         <v>-24240185.0</v>
       </c>
     </row>
-    <row r="61" spans="1:38">
+    <row r="61" spans="1:39">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
-      <c r="AI61"/>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
-    </row>
-    <row r="62" spans="1:38">
+      <c r="AM61"/>
+    </row>
+    <row r="62" spans="1:39">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
+      <c r="AM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7984,941 +8113,941 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
         <v>196364000.0</v>
       </c>
       <c r="C2">
         <v>172942000.0</v>
       </c>
       <c r="D2">
         <v>152604000.0</v>
       </c>
       <c r="E2">
         <v>133293000.0</v>
       </c>
       <c r="F2">
         <v>93038000.0</v>
       </c>
       <c r="G2">
         <v>66819000.0</v>
       </c>
       <c r="H2">
         <v>41715000.0</v>
       </c>
       <c r="I2">
         <v>58256000.0</v>
       </c>
       <c r="J2">
         <v>24544000.0</v>
       </c>
       <c r="K2">
         <v>19469456.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3">
         <v>11270000.0</v>
       </c>
       <c r="C3">
         <v>10955000.0</v>
       </c>
       <c r="D3">
         <v>9469000.0</v>
       </c>
       <c r="E3">
         <v>7109000.0</v>
       </c>
       <c r="F3">
         <v>5117000.0</v>
       </c>
       <c r="G3">
         <v>3570000.0</v>
       </c>
       <c r="H3">
         <v>2145000.0</v>
       </c>
       <c r="I3">
         <v>2522000.0</v>
       </c>
       <c r="J3">
         <v>876053.0</v>
       </c>
       <c r="K3">
         <v>488334.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5">
         <v>74641000.0</v>
       </c>
       <c r="C5">
         <v>54039000.0</v>
       </c>
       <c r="D5">
         <v>32956000.0</v>
       </c>
       <c r="E5">
         <v>10128000.0</v>
       </c>
       <c r="F5">
         <v>8858000.0</v>
       </c>
       <c r="G5">
         <v>20030000.0</v>
       </c>
       <c r="H5">
         <v>14073000.0</v>
       </c>
       <c r="I5">
         <v>-13952000.0</v>
       </c>
       <c r="J5">
         <v>7610073.0</v>
       </c>
       <c r="K5">
         <v>5135569.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6">
         <v>85911000.0</v>
       </c>
       <c r="C6">
         <v>64994000.0</v>
       </c>
       <c r="D6">
         <v>42425000.0</v>
       </c>
       <c r="E6">
         <v>17237000.0</v>
       </c>
       <c r="F6">
         <v>13975000.0</v>
       </c>
       <c r="G6">
         <v>23600000.0</v>
       </c>
       <c r="H6">
         <v>16218000.0</v>
       </c>
       <c r="I6">
         <v>-11430000.0</v>
       </c>
       <c r="J6">
         <v>8486126.0</v>
       </c>
       <c r="K6">
         <v>5623903.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>-2454000.0</v>
       </c>
       <c r="I8">
         <v>4747000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
         <v>168940000.0</v>
       </c>
       <c r="C9">
         <v>141563000.0</v>
       </c>
       <c r="D9">
         <v>261276000.0</v>
       </c>
       <c r="E9">
         <v>209390000.0</v>
       </c>
       <c r="F9">
         <v>151312000.0</v>
       </c>
       <c r="G9">
         <v>117014000.0</v>
       </c>
       <c r="H9">
         <v>77486000.0</v>
       </c>
       <c r="I9">
         <v>60148000.0</v>
       </c>
       <c r="J9">
         <v>18166471.0</v>
       </c>
       <c r="K9">
         <v>31483948.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
         <v>50848000.0</v>
       </c>
       <c r="C10">
         <v>46700000.0</v>
       </c>
       <c r="D10">
         <v>26388000.0</v>
       </c>
       <c r="E10">
         <v>5129000.0</v>
       </c>
       <c r="F10">
         <v>6004000.0</v>
       </c>
       <c r="G10">
         <v>17720000.0</v>
       </c>
       <c r="H10">
         <v>11686000.0</v>
       </c>
       <c r="I10">
         <v>-18218000.0</v>
       </c>
       <c r="J10">
         <v>8676895.0</v>
       </c>
       <c r="K10">
         <v>4722527.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11">
         <v>6397000.0</v>
       </c>
       <c r="C11">
         <v>-2413000.0</v>
       </c>
       <c r="D11">
         <v>2692000.0</v>
       </c>
       <c r="E11">
         <v>2499000.0</v>
       </c>
       <c r="F11">
         <v>-2292000.0</v>
       </c>
       <c r="G11">
         <v>-1035000.0</v>
       </c>
       <c r="H11">
         <v>1304000.0</v>
       </c>
       <c r="I11">
         <v>449000.0</v>
       </c>
       <c r="J11">
         <v>17911863.0</v>
       </c>
       <c r="K11">
         <v>10514107.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12">
         <v>23793000.0</v>
       </c>
       <c r="C12">
         <v>7339000.0</v>
       </c>
       <c r="D12">
         <v>6568000.0</v>
       </c>
       <c r="E12">
         <v>4999000.0</v>
       </c>
       <c r="F12">
         <v>2854000.0</v>
       </c>
       <c r="G12">
         <v>2310000.0</v>
       </c>
       <c r="H12">
         <v>2387000.0</v>
       </c>
       <c r="I12">
         <v>4266000.0</v>
       </c>
       <c r="J12">
         <v>2474110.0</v>
       </c>
       <c r="K12">
         <v>413042.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13">
         <v>670000.0</v>
       </c>
       <c r="C13">
         <v>932000.0</v>
       </c>
       <c r="D13">
         <v>1443000.0</v>
       </c>
       <c r="E13">
         <v>1403000.0</v>
       </c>
       <c r="F13">
         <v>1153000.0</v>
       </c>
       <c r="G13">
         <v>813000.0</v>
       </c>
       <c r="H13">
         <v>617000.0</v>
       </c>
       <c r="I13">
         <v>422000.0</v>
       </c>
       <c r="J13">
         <v>242700.0</v>
       </c>
       <c r="K13">
         <v>99426.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14">
         <v>-16620000.0</v>
       </c>
       <c r="C14">
         <v>-18687000.0</v>
       </c>
       <c r="D14">
         <v>-9556000.0</v>
       </c>
       <c r="E14">
         <v>-2065000.0</v>
       </c>
       <c r="F14">
         <v>-2893000.0</v>
       </c>
       <c r="G14">
         <v>9468000.0</v>
       </c>
       <c r="H14">
         <v>-22000000.0</v>
       </c>
       <c r="I14">
         <v>-16703000.0</v>
       </c>
       <c r="J14">
         <v>-16703000.0</v>
       </c>
       <c r="K14">
         <v>-16703000.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
         <v>27831000.0</v>
       </c>
       <c r="C15">
         <v>30426000.0</v>
       </c>
       <c r="D15">
         <v>14140000.0</v>
       </c>
       <c r="E15">
         <v>565000.0</v>
       </c>
       <c r="F15">
         <v>5403000.0</v>
       </c>
       <c r="G15">
         <v>9287000.0</v>
       </c>
       <c r="H15">
         <v>3567000.0</v>
       </c>
       <c r="I15">
         <v>-8903000.0</v>
       </c>
       <c r="J15">
         <v>8676895.0</v>
       </c>
       <c r="K15">
         <v>4722527.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>565000.0</v>
       </c>
       <c r="F16">
         <v>5403000.0</v>
       </c>
       <c r="G16">
         <v>9287000.0</v>
       </c>
       <c r="H16">
         <v>3567000.0</v>
       </c>
       <c r="I16">
         <v>-8903000.0</v>
       </c>
       <c r="J16">
         <v>-8903000.0</v>
       </c>
       <c r="K16">
         <v>4722527.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17">
         <v>44451000.0</v>
       </c>
       <c r="C17">
         <v>49113000.0</v>
       </c>
       <c r="D17">
         <v>23696000.0</v>
       </c>
       <c r="E17">
         <v>2630000.0</v>
       </c>
       <c r="F17">
         <v>8296000.0</v>
       </c>
       <c r="G17">
         <v>18755000.0</v>
       </c>
       <c r="H17">
         <v>10382000.0</v>
       </c>
       <c r="I17">
         <v>-18667000.0</v>
       </c>
       <c r="J17">
         <v>8676895.0</v>
       </c>
       <c r="K17">
         <v>4722527.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18">
         <v>-23793000.0</v>
       </c>
       <c r="C18">
         <v>-7339000.0</v>
       </c>
       <c r="D18">
         <v>-6568000.0</v>
       </c>
       <c r="E18">
         <v>-4999000.0</v>
       </c>
       <c r="F18">
         <v>-2854000.0</v>
       </c>
       <c r="G18">
         <v>-2310000.0</v>
       </c>
       <c r="H18">
         <v>-2387000.0</v>
       </c>
       <c r="I18">
         <v>-4266000.0</v>
       </c>
       <c r="J18">
         <v>-2474110.0</v>
       </c>
       <c r="K18">
         <v>-413042.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>185000.0</v>
       </c>
       <c r="G19">
         <v>90000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>-22000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>2999000.0</v>
       </c>
       <c r="G20">
         <v>1576000.0</v>
       </c>
       <c r="H20">
         <v>725000.0</v>
       </c>
       <c r="I20">
         <v>1298000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
         <v>74449000.0</v>
       </c>
       <c r="C21">
         <v>61140000.0</v>
       </c>
       <c r="D21">
         <v>26388000.0</v>
       </c>
       <c r="E21">
         <v>5129000.0</v>
       </c>
       <c r="F21">
         <v>6004000.0</v>
       </c>
       <c r="G21">
         <v>17720000.0</v>
       </c>
       <c r="H21">
         <v>11686000.0</v>
       </c>
       <c r="I21">
         <v>-18218000.0</v>
       </c>
       <c r="J21">
         <v>11151005.0</v>
       </c>
       <c r="K21">
         <v>4722527.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23">
         <v>290855000.0</v>
       </c>
       <c r="C23">
         <v>253365000.0</v>
       </c>
       <c r="D23">
         <v>234888000.0</v>
       </c>
       <c r="E23">
         <v>204261000.0</v>
       </c>
       <c r="F23">
         <v>145308000.0</v>
       </c>
       <c r="G23">
         <v>99294000.0</v>
       </c>
       <c r="H23">
         <v>65800000.0</v>
       </c>
       <c r="I23">
         <v>78366000.0</v>
       </c>
       <c r="J23">
         <v>35100398.0</v>
       </c>
       <c r="K23">
         <v>26761421.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25">
         <v>11270000.0</v>
       </c>
       <c r="C25">
         <v>10955000.0</v>
       </c>
       <c r="D25">
         <v>9469000.0</v>
       </c>
       <c r="E25">
         <v>7109000.0</v>
       </c>
       <c r="F25">
         <v>4873000.0</v>
       </c>
       <c r="G25">
         <v>3570000.0</v>
       </c>
       <c r="H25">
         <v>2145000.0</v>
       </c>
       <c r="I25">
         <v>2522000.0</v>
       </c>
       <c r="J25">
         <v>876053.0</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.1</v>
       </c>
       <c r="E26">
         <v>0.02</v>
       </c>
       <c r="F26">
         <v>0.04</v>
       </c>
       <c r="G26">
         <v>0.15</v>
       </c>
       <c r="H26">
         <v>0.15</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>4361000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28">
         <v>81379000.0</v>
       </c>
       <c r="C28">
         <v>67069000.0</v>
       </c>
       <c r="D28">
         <v>214715000.0</v>
       </c>
       <c r="E28">
         <v>186180000.0</v>
       </c>
       <c r="F28">
         <v>134767000.0</v>
       </c>
       <c r="G28">
         <v>92351000.0</v>
       </c>
       <c r="H28">
         <v>60757000.0</v>
       </c>
       <c r="I28">
         <v>71316000.0</v>
       </c>
       <c r="J28">
         <v>33140971.0</v>
       </c>
       <c r="K28">
         <v>25201055.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29">
         <v>6397000.0</v>
       </c>
       <c r="C29">
         <v>-2413000.0</v>
       </c>
       <c r="D29">
         <v>2692000.0</v>
       </c>
       <c r="E29">
         <v>2499000.0</v>
       </c>
       <c r="F29">
         <v>-2292000.0</v>
       </c>
       <c r="G29">
         <v>-1035000.0</v>
       </c>
       <c r="H29">
         <v>1304000.0</v>
       </c>
       <c r="I29">
         <v>449000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
         <v>94491000.0</v>
       </c>
       <c r="C30">
         <v>80423000.0</v>
       </c>
       <c r="D30">
         <v>234888000.0</v>
       </c>
       <c r="E30">
         <v>204261000.0</v>
       </c>
       <c r="F30">
         <v>145308000.0</v>
       </c>
       <c r="G30">
         <v>99294000.0</v>
       </c>
       <c r="H30">
         <v>65800000.0</v>
       </c>
       <c r="I30">
         <v>78366000.0</v>
       </c>
       <c r="J30">
         <v>-31559466.0</v>
       </c>
       <c r="K30">
         <v>26761421.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31">
         <v>-23601000.0</v>
       </c>
       <c r="C31">
         <v>-14440000.0</v>
       </c>
       <c r="D31">
         <v>-6568000.0</v>
       </c>
       <c r="E31">
         <v>-4999000.0</v>
       </c>
       <c r="F31">
         <v>-2669000.0</v>
       </c>
       <c r="G31">
         <v>-2220000.0</v>
       </c>
       <c r="H31">
         <v>-2387000.0</v>
       </c>
       <c r="I31">
         <v>-4288000.0</v>
       </c>
       <c r="J31">
         <v>1067000.0</v>
       </c>
       <c r="K31">
         <v>-413042.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
         <v>365304000.0</v>
       </c>
       <c r="C32">
         <v>314505000.0</v>
       </c>
       <c r="D32">
         <v>261276000.0</v>
       </c>
       <c r="E32">
         <v>209390000.0</v>
       </c>
       <c r="F32">
         <v>151312000.0</v>
       </c>
       <c r="G32">
         <v>117014000.0</v>
       </c>
       <c r="H32">
         <v>77486000.0</v>
       </c>
       <c r="I32">
         <v>60148000.0</v>
       </c>
@@ -8928,3190 +9057,3266 @@
       <c r="K32">
         <v>31483948.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL32"/>
+  <dimension ref="A1:AM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
-    </row>
-    <row r="2" spans="1:38">
+      <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>48272000.0</v>
+      </c>
+      <c r="C2">
         <v>3212000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>48917000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>48725000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>50388000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>48334000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>45044000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>43217000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>42551000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>42130000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>38803000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>39436000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>37483000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>37279000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>133293000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>36328000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>31659000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>31484000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>25116000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>26078000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>22475000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>21309000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>19511000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>17901000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>15904000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>13503000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>10734000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>11412000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>10378000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>9191000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>12825407.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>8956000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>33854619000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>6835424000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>6915000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7186000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>5575415.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>4867647.0</v>
       </c>
     </row>
-    <row r="3" spans="1:38">
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3">
+        <v>3545000.0</v>
+      </c>
+      <c r="C3">
         <v>3212000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2995000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2823000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3166000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2670000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2806000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2762000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2755000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2632000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2483000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2408000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2428000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2150000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1897000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1865000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1715000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1632000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1609000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1244000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1198000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1066000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1071000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>959000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>793000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>747000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>594000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>569000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>506000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>476000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1483000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>352000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>350000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>336935.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>259053.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>321166.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>158177.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>137657.0</v>
       </c>
     </row>
-    <row r="4" spans="1:38">
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5">
+        <v>36430000.0</v>
+      </c>
+      <c r="C5">
         <v>15262000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>30316000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>21068000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>16475000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>6782000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>26491000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>16982000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>15838000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-5272000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>6683000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>13614000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>11190000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1469000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>6775000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>3788000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>5667000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-6102000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2186000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>3549000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>3905000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-782000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>5162000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>6976000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>7625000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>267000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-2161000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>3673000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>3873000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>8688000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1401000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>2631000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-22749000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>4763212.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1117073.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>883000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>6351494.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>2800164.0</v>
       </c>
     </row>
-    <row r="6" spans="1:38">
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6">
+        <v>39975000.0</v>
+      </c>
+      <c r="C6">
         <v>18474000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>33311000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>23891000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>19641000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>9452000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>29297000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>19744000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>18593000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-2640000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>9166000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>16022000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>13618000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>3619000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>8672000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>5653000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>7382000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-4470000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>3795000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>4793000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>5103000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>284000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>6233000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>7935000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>8418000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1014000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-1567000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>4242000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>4379000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>9164000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>2884000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>2983000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-22399000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>5100147.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1376126.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1204166.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>6509671.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>2937821.0</v>
       </c>
     </row>
-    <row r="7" spans="1:38">
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
+      <c r="AA8"/>
+      <c r="AB8">
         <v>564000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-644000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-681000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-1693000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-155000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>65117000.0</v>
+      </c>
+      <c r="C9">
         <v>89864000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>56341000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>41710000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>94027000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>27249000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>93922000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>78035000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>78088000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>64460000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>63014000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>71030000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>69277000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>57955000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>57403000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>57687000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>53022000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>41278000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>40230000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>41681000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>38173000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>31228000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>34650000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>32015000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>29924000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>20425000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>13798000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>21169000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>19386000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>23133000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>14717000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>16054000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>14787000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-6820835119.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>4219471.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>10807000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>10878630.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>9890949.0</v>
       </c>
     </row>
-    <row r="10" spans="1:38">
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>21138000.0</v>
+      </c>
+      <c r="C10">
         <v>9790000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>24623000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>15094000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>10172000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>959000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>24681000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>14922000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>13856000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-6759000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5172000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>11997000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>9481000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-262000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>5187000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2374000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>4553000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-6985000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1235000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2793000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3359000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1383000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4517000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>6394000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>7146000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-337000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-2687000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3064000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>3247000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>8062000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>733000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-23721000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>3767810.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>376895.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>209000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>5824456.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2267449.0</v>
       </c>
     </row>
-    <row r="11" spans="1:38">
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11">
+        <v>4124000.0</v>
+      </c>
+      <c r="C11">
         <v>1745000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>3791000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2404000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1889000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1687000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>859000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2315000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2981000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-8568000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-252000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>724000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2301000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-81000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2603000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-666000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2164000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1602000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>354000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-2575000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>223000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-294000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-423000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-331000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-240000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-41000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-171000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>301000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>430000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>744000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>131000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>164000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>154000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>5905930.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>4678863.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>209000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>5824456.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>4013831.0</v>
       </c>
     </row>
-    <row r="12" spans="1:38">
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12">
+        <v>16658000.0</v>
+      </c>
+      <c r="C12">
         <v>5472000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5693000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5974000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6303000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5823000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1810000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2060000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1982000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1487000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1511000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1617000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1709000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1731000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1588000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1414000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1114000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>883000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>951000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>756000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>546000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>601000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>645000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>582000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>479000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>604000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>526000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>609000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>626000.0</v>
       </c>
       <c r="AD12">
         <v>626000.0</v>
       </c>
       <c r="AE12">
+        <v>626000.0</v>
+      </c>
+      <c r="AF12">
         <v>668000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1631000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>972000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>995402.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>740110.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>674000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>527038.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>532715.0</v>
       </c>
     </row>
-    <row r="13" spans="1:38">
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13">
+        <v>95000.0</v>
+      </c>
+      <c r="C13">
         <v>117000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>140000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>162000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>179000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>189000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>207000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>231000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>244000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>250000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>308000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>321000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>417000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>397000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>391000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>363000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>330000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>319000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>312000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>301000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>279000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>261000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>240000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>212000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>192000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>169000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>165000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>169000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>148000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>626000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-    </row>
-    <row r="14" spans="1:38">
+      <c r="AM13"/>
+    </row>
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14">
+        <v>-6949000.0</v>
+      </c>
+      <c r="C14">
         <v>-3156000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-8401000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-4782000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-3133000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-304000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-8967000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-5048000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-4677000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-1803000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-4339000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-3514000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-100000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-2083000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1061000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-2047000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3126000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-605000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-1332000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-30920000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-693000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2143000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3458000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-18374000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-22274000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-22000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-19654000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-106966000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-108628000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-107798000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>595000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>-14640985.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>-108522495.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-108006000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>208000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>5825000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2267000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:38">
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>17014000.0</v>
+      </c>
+      <c r="C15">
         <v>4889000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>12431000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>7908000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>5150000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2342000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>14855000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>7559000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>6198000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1814000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>3621000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>6934000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>3666000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-81000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>501000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1979000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>342000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-2257000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>276000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>4036000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1487000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-396000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>2797000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>3267000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>3379000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-156000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-806000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>998000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>903000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>2472000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>88000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>241000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-9234000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>3767810.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>8676895.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
+        <v>0.0</v>
+      </c>
+      <c r="AM15">
         <v>2267449.0</v>
       </c>
     </row>
-    <row r="16" spans="1:38">
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>3666000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-81000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>501000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1979000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>342000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-2257000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>276000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>4036000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1487000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-396000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2797000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3267000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3379000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-156000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-806000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>998000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>903000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2472000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>88000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>241000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-9234381.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>3767810.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>8677000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-18468762.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>18468762.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-9234381.0</v>
       </c>
     </row>
-    <row r="17" spans="1:38">
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>17014000.0</v>
+      </c>
+      <c r="C17">
         <v>8045000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>20832000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>12690000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>8283000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>2646000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>23822000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>12607000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>10875000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>1809000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>5424000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>11273000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>7180000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-181000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>2584000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>3040000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>2389000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-5383000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>881000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>5368000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>3136000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-1089000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>4940000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>6725000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>7386000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-296000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-2516000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>2763000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>2817000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>7318000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>602000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>836000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-23875366.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>3767810.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>5208366.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-47750732.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>47750732.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-23875366.0</v>
       </c>
     </row>
-    <row r="18" spans="1:38">
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18">
+        <v>-5714000.0</v>
+      </c>
+      <c r="C18">
         <v>-5472000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-5693000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-5974000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-6303000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-5823000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1810000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2060000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1982000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1487000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1511000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1617000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1709000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1731000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1588000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1414000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1114000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-883000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-951000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-756000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-546000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-601000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-645000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-582000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-479000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-604000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-526000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-609000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-626000.0</v>
       </c>
       <c r="AD18">
         <v>-626000.0</v>
       </c>
-      <c r="AE18"/>
+      <c r="AE18">
+        <v>-626000.0</v>
+      </c>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-    </row>
-    <row r="19" spans="1:38">
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>39000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>7000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>119000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>20000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>14000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>10000.0</v>
       </c>
-      <c r="Y19"/>
-      <c r="Z19">
+      <c r="Z19"/>
+      <c r="AA19">
         <v>66000.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-      <c r="AF19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>-22000.0</v>
       </c>
-      <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>900000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1655000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>2306000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1660000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>796000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>1174000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>732000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>646000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>447000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>572000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>376000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>319000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>309000.0</v>
       </c>
-      <c r="AA20"/>
-      <c r="AB20">
+      <c r="AB20"/>
+      <c r="AC20">
         <v>399000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>482000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>401000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>0.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>399000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>305965.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>279688.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>36697000.0</v>
+      </c>
+      <c r="C21">
         <v>14995000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>30898000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>21277000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>10172000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>6614000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>24681000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>14922000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>13856000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-6759000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>5172000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>11997000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>9481000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-262000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>5187000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2374000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>4553000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-6985000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1235000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2793000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>3359000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1383000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>4517000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>6394000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>7146000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-337000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-2687000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>3064000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3247000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>8062000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>733000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-23721000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>4763212000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>9417005.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>209000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>5824456.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>2267449.0</v>
       </c>
     </row>
-    <row r="22" spans="1:38">
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:38">
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23">
+        <v>76692000.0</v>
+      </c>
+      <c r="C23">
         <v>78081000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>74360000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>69158000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>83855000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>68969000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>69241000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>63113000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>64232000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>71219000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>57842000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>59033000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>59796000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>58217000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>52216000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>55313000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>48469000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>48263000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>38995000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>38888000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>34814000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>32611000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>30133000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>25621000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>22778000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>20762000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>16485000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>18105000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>16139000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>15071000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>13984000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>15054000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>38508000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>9825669.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>10017398.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>10598000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>5054174.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>7623500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:38">
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25">
+        <v>3545000.0</v>
+      </c>
+      <c r="C25">
         <v>3212000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1941000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3196000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3166000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2967000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2806000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2762000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2755000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2632000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2483000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2352000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2372000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2093000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1897000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1809000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1658000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1576000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1553000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1244000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1198000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1066000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1071000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>959000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>793000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>747000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>594000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>569000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>506000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>476000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1483000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>351517.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>350548.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>336935.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>259053.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>321166.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>158177.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>137657.0</v>
       </c>
     </row>
-    <row r="26" spans="1:38">
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>556000.0</v>
       </c>
-      <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>653000.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28">
+        <v>28420000.0</v>
+      </c>
+      <c r="C28">
         <v>23969000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>28324000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>17109000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>75035000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>17559000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>62877000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>58418000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>59406000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>59310000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>52895000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>54267000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>54815000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>52738000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>47351000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>49784000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>44037000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>45008000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>35356000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>36219000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>32609000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>30583000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>27935000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>23773000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>21268000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>19375000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>15976000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>16581000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>14579000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>13621000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>12577000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>12650000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>36880000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>9209046.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>9524971.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>9328000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>7586683.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>6701246.0</v>
       </c>
     </row>
-    <row r="29" spans="1:38">
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29">
+        <v>4124000.0</v>
+      </c>
+      <c r="C29">
         <v>1745000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3791000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2404000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1889000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1687000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>859000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2315000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2981000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1841000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-252000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>724000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2301000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-81000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2603000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-666000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2164000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-1602000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>354000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-2575000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>223000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-294000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-423000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-331000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-240000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-41000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-171000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>301000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>430000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-949000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
-    </row>
-    <row r="30" spans="1:38">
+      <c r="AM29"/>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>28420000.0</v>
+      </c>
+      <c r="C30">
         <v>74869000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>25443000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>20433000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>83855000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>20635000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>69241000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>63113000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>64232000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>71219000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>57842000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>59033000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>59796000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>58217000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>52216000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>55313000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>48469000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>48263000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>38995000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>38888000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>34814000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>32611000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>30133000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>25621000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>22778000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>20762000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>16485000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>18105000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>16139000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>15071000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>13984000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>15054000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>38508000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>2990245000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-1717466.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>10598000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>5054174.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>7623500.0</v>
       </c>
     </row>
-    <row r="31" spans="1:38">
+    <row r="31" spans="1:39">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31">
+        <v>-15559000.0</v>
+      </c>
+      <c r="C31">
         <v>-5205000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-6275000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-6183000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-5488000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-5655000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-3169000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1516000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1541000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1487000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-49614000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1617000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1709000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-262000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1197000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1414000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1114000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-883000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-7438000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-749000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-427000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-581000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-631000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-572000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-479000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-538000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-2687000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-609000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-626000.0</v>
       </c>
       <c r="AD31">
         <v>-626000.0</v>
       </c>
       <c r="AE31">
+        <v>-626000.0</v>
+      </c>
+      <c r="AF31">
         <v>-668000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1653000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-972273.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-995190.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-740178.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-674000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>3013894.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-532715.0</v>
       </c>
     </row>
-    <row r="32" spans="1:38">
+    <row r="32" spans="1:39">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>113389000.0</v>
+      </c>
+      <c r="C32">
         <v>93076000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>105258000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>90435000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>94027000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>75583000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>93922000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>78035000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>78088000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>64460000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>63014000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>71030000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>69277000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>57955000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>57403000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>57687000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>53022000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>41278000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>40230000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>41681000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>38173000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>31228000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>34650000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>32015000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>29924000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>20425000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>13798000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>21169000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>19386000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>23133000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>14717000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>16054000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>14787000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>14588881.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>11134471.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>10807000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>10878630.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>9890949.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
@@ -12150,935 +12355,935 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
         <v>57973000.0</v>
       </c>
       <c r="C2">
         <v>44047000.0</v>
       </c>
       <c r="D2">
         <v>30387000.0</v>
       </c>
       <c r="E2">
         <v>30479000.0</v>
       </c>
       <c r="F2">
         <v>26236000.0</v>
       </c>
       <c r="G2">
         <v>15260000.0</v>
       </c>
       <c r="H2">
         <v>19011000.0</v>
       </c>
       <c r="I2">
         <v>4948000.0</v>
       </c>
       <c r="J2">
         <v>3778098.0</v>
       </c>
       <c r="K2">
         <v>1037864.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
         <v>5671000</v>
       </c>
       <c r="C3">
         <v>979000</v>
       </c>
       <c r="D3">
         <v>12157000</v>
       </c>
       <c r="E3">
         <v>12614000</v>
       </c>
       <c r="F3">
         <v>15407000</v>
       </c>
       <c r="G3">
         <v>10368000</v>
       </c>
       <c r="H3">
         <v>4097000</v>
       </c>
       <c r="I3">
         <v>2244000</v>
       </c>
       <c r="J3">
         <v>6451322</v>
       </c>
       <c r="K3">
         <v>675715</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>4243000.0</v>
       </c>
       <c r="G4">
         <v>10976000.0</v>
       </c>
       <c r="H4">
         <v>-3751000.0</v>
       </c>
       <c r="I4">
         <v>13687000.0</v>
       </c>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>11302000.0</v>
       </c>
       <c r="G5">
         <v>-6238000.0</v>
       </c>
       <c r="H5">
         <v>5256000.0</v>
       </c>
       <c r="I5">
         <v>-3040000.0</v>
       </c>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
         <v>-20036000.0</v>
       </c>
       <c r="C6">
         <v>13926000.0</v>
       </c>
       <c r="D6">
         <v>13660000.0</v>
       </c>
       <c r="E6">
         <v>-92000.0</v>
       </c>
       <c r="F6">
         <v>4243000.0</v>
       </c>
       <c r="G6">
         <v>10976000.0</v>
       </c>
       <c r="H6">
         <v>-3751000.0</v>
       </c>
       <c r="I6">
         <v>13687000.0</v>
       </c>
       <c r="J6">
         <v>1169573.0</v>
       </c>
       <c r="K6">
         <v>2740234.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7">
         <v>-4369000.0</v>
       </c>
       <c r="C7">
         <v>-19088000.0</v>
       </c>
       <c r="D7">
         <v>-15069000.0</v>
       </c>
       <c r="E7">
         <v>-3769000.0</v>
       </c>
       <c r="F7">
         <v>10230000.0</v>
       </c>
       <c r="G7">
         <v>-17311000.0</v>
       </c>
       <c r="H7">
         <v>6169000.0</v>
       </c>
       <c r="I7">
         <v>-1830000.0</v>
       </c>
       <c r="J7">
         <v>2905422.0</v>
       </c>
       <c r="K7">
         <v>-1467991.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9">
         <v>-5923000.0</v>
       </c>
       <c r="C9">
         <v>-16092000.0</v>
       </c>
       <c r="D9">
         <v>7638000.0</v>
       </c>
       <c r="E9">
         <v>-5226000.0</v>
       </c>
       <c r="F9">
         <v>-5877000.0</v>
       </c>
       <c r="G9">
         <v>-19994000.0</v>
       </c>
       <c r="H9">
         <v>-2687000.0</v>
       </c>
       <c r="I9">
         <v>-2895000.0</v>
       </c>
       <c r="J9">
         <v>-1983339.0</v>
       </c>
       <c r="K9">
         <v>-1597361.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>-1885000.0</v>
       </c>
       <c r="G10">
         <v>-4299000.0</v>
       </c>
       <c r="H10">
         <v>-1223000.0</v>
       </c>
       <c r="I10">
         <v>-153000.0</v>
       </c>
       <c r="J10">
         <v>-682810.0</v>
       </c>
       <c r="K10">
         <v>-261927.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>458000.0</v>
       </c>
       <c r="F11">
         <v>17363000.0</v>
       </c>
       <c r="G11">
         <v>51301000.0</v>
       </c>
       <c r="H11">
         <v>12589000.0</v>
       </c>
       <c r="I11">
         <v>2912000.0</v>
       </c>
       <c r="J11">
         <v>1637000.0</v>
       </c>
       <c r="K11">
         <v>438269.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>32128000.0</v>
       </c>
       <c r="F12">
         <v>16615000.0</v>
       </c>
       <c r="G12">
         <v>-42745000.0</v>
       </c>
       <c r="H12">
         <v>-9131000.0</v>
       </c>
       <c r="I12">
         <v>26548000.0</v>
       </c>
       <c r="J12">
         <v>1083000.0</v>
       </c>
       <c r="K12">
         <v>658990.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>690000.0</v>
       </c>
       <c r="F13">
         <v>-3177000.0</v>
       </c>
       <c r="G13">
         <v>-11273000.0</v>
       </c>
       <c r="H13">
         <v>1713000.0</v>
       </c>
       <c r="I13">
         <v>387000.0</v>
       </c>
       <c r="J13">
         <v>3252000.0</v>
       </c>
       <c r="K13">
         <v>-308899.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14">
         <v>11270000.0</v>
       </c>
       <c r="C14">
         <v>10955000.0</v>
       </c>
       <c r="D14">
         <v>9469000.0</v>
       </c>
       <c r="E14">
         <v>7109000.0</v>
       </c>
       <c r="F14">
         <v>5117000.0</v>
       </c>
       <c r="G14">
         <v>3570000.0</v>
       </c>
       <c r="H14">
         <v>2145000.0</v>
       </c>
       <c r="I14">
         <v>2522000.0</v>
       </c>
       <c r="J14">
         <v>876053.0</v>
       </c>
       <c r="K14">
         <v>488334.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15">
         <v>145786000.0</v>
       </c>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>10939000.0</v>
       </c>
       <c r="E15">
         <v>5206000.0</v>
       </c>
       <c r="F15">
         <v>60000000.0</v>
       </c>
       <c r="G15">
         <v>44697000.0</v>
       </c>
       <c r="H15">
         <v>18739000.0</v>
       </c>
       <c r="I15">
         <v>80059000.0</v>
       </c>
       <c r="J15">
         <v>25520000.0</v>
       </c>
       <c r="K15">
         <v>25520000.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B16">
         <v>37937000.0</v>
       </c>
       <c r="C16">
         <v>57973000.0</v>
       </c>
       <c r="D16">
         <v>44047000.0</v>
       </c>
       <c r="E16">
         <v>30387000.0</v>
       </c>
       <c r="F16">
         <v>30479000.0</v>
       </c>
       <c r="G16">
         <v>26236000.0</v>
       </c>
       <c r="H16">
         <v>15260000.0</v>
       </c>
       <c r="I16">
         <v>18635000.0</v>
       </c>
       <c r="J16">
         <v>4947671.0</v>
       </c>
       <c r="K16">
         <v>3778098.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18">
         <v>86086000.0</v>
       </c>
       <c r="C18">
         <v>70565000.0</v>
       </c>
       <c r="D18">
         <v>38601000.0</v>
       </c>
       <c r="E18">
         <v>23419000.0</v>
       </c>
       <c r="F18">
         <v>20037000.0</v>
       </c>
       <c r="G18">
         <v>14275000.0</v>
       </c>
       <c r="H18">
         <v>17144000.0</v>
       </c>
       <c r="I18">
         <v>8031000.0</v>
       </c>
       <c r="J18">
         <v>7090422.0</v>
       </c>
       <c r="K18">
         <v>3726145.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-12419000.0</v>
       </c>
       <c r="D19">
         <v>-10347000.0</v>
       </c>
       <c r="E19">
         <v>-12571000.0</v>
       </c>
       <c r="F19">
         <v>-15375000.0</v>
       </c>
       <c r="G19">
         <v>35000.0</v>
       </c>
       <c r="H19">
         <v>19000.0</v>
       </c>
       <c r="I19">
         <v>22000.0</v>
       </c>
       <c r="J19">
         <v>-6134946.0</v>
       </c>
       <c r="K19">
         <v>-696394.0</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B20">
         <v>13967000.0</v>
       </c>
       <c r="C20">
         <v>12235000.0</v>
       </c>
       <c r="D20">
         <v>8835000.0</v>
       </c>
       <c r="E20">
         <v>6130000.0</v>
       </c>
       <c r="F20">
         <v>4590000.0</v>
       </c>
       <c r="G20">
         <v>5040000.0</v>
       </c>
       <c r="H20">
         <v>325000.0</v>
       </c>
       <c r="I20">
         <v>86915000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21">
         <v>204674000.0</v>
       </c>
       <c r="C21">
         <v>15578000.0</v>
       </c>
       <c r="D21">
         <v>-16875000.0</v>
       </c>
       <c r="E21">
         <v>-29375000.0</v>
       </c>
       <c r="F21">
         <v>40250000.0</v>
       </c>
       <c r="G21">
         <v>36323000.0</v>
       </c>
       <c r="H21">
         <v>-2500000.0</v>
       </c>
       <c r="I21">
         <v>-1264000.0</v>
       </c>
       <c r="J21">
         <v>19625000.0</v>
       </c>
       <c r="K21">
         <v>28622101.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
         <v>44451000.0</v>
       </c>
       <c r="C22">
         <v>49113000.0</v>
       </c>
       <c r="D22">
         <v>14140000.0</v>
       </c>
       <c r="E22">
         <v>2630000.0</v>
       </c>
       <c r="F22">
         <v>8296000.0</v>
       </c>
       <c r="G22">
         <v>18755000.0</v>
       </c>
       <c r="H22">
         <v>10382000.0</v>
       </c>
       <c r="I22">
         <v>-18667000.0</v>
       </c>
       <c r="J22">
         <v>8676895.0</v>
       </c>
       <c r="K22">
         <v>4722527.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23">
-        <v>-65418000.0</v>
+        <v>-79385000.0</v>
       </c>
       <c r="C23">
         <v>-9828000.0</v>
       </c>
       <c r="D23">
         <v>-10939000.0</v>
       </c>
       <c r="E23">
         <v>-309000.0</v>
       </c>
       <c r="F23">
         <v>-666000.0</v>
       </c>
       <c r="G23">
         <v>-677000.0</v>
       </c>
       <c r="H23">
         <v>-2500000.0</v>
       </c>
       <c r="I23">
         <v>-639000.0</v>
       </c>
       <c r="J23">
         <v>-342225.0</v>
       </c>
       <c r="K23">
         <v>-627000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24">
         <v>-17872000.0</v>
       </c>
       <c r="C24">
         <v>-11440000.0</v>
       </c>
       <c r="D24">
         <v>-7835000.0</v>
       </c>
       <c r="E24">
         <v>-2441000.0</v>
       </c>
       <c r="F24">
         <v>32000.0</v>
       </c>
       <c r="G24">
         <v>-393000.0</v>
       </c>
       <c r="H24">
         <v>-403000.0</v>
       </c>
       <c r="I24">
         <v>64000.0</v>
       </c>
       <c r="J24">
         <v>316376.0</v>
       </c>
       <c r="K24">
         <v>-20679.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
         <v>11142000.0</v>
       </c>
       <c r="C25">
         <v>6338000.0</v>
       </c>
       <c r="D25">
         <v>16712000.0</v>
       </c>
       <c r="E25">
         <v>8196000.0</v>
       </c>
       <c r="F25">
         <v>7027000.0</v>
       </c>
       <c r="G25">
         <v>15190000.0</v>
       </c>
       <c r="H25">
         <v>725000.0</v>
       </c>
       <c r="I25">
         <v>1320000.0</v>
       </c>
       <c r="J25">
         <v>1083374.0</v>
       </c>
       <c r="K25">
         <v>658990.0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26">
         <v>-81720000.0</v>
       </c>
       <c r="C26">
         <v>-63184000.0</v>
       </c>
       <c r="D26">
         <v>10939000.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>44619000.0</v>
       </c>
       <c r="G26">
         <v>64821000.0</v>
       </c>
       <c r="H26">
         <v>2500000.0</v>
       </c>
       <c r="I26">
         <v>50000000.0</v>
       </c>
       <c r="J26">
         <v>-25519658.0</v>
       </c>
       <c r="K26">
         <v>-28960333.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27">
         <v>23375000.0</v>
       </c>
       <c r="C27">
         <v>27971000.0</v>
       </c>
       <c r="D27">
         <v>23989000.0</v>
       </c>
       <c r="E27">
         <v>19642000.0</v>
       </c>
       <c r="F27">
         <v>7292000.0</v>
       </c>
       <c r="G27">
         <v>4745000.0</v>
       </c>
       <c r="H27">
         <v>1526000.0</v>
       </c>
       <c r="I27">
         <v>26960000.0</v>
       </c>
       <c r="J27">
         <v>2231000.0</v>
       </c>
       <c r="K27">
         <v>2487773.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28">
         <v>-88250000.0</v>
       </c>
       <c r="C28">
         <v>-45199000.0</v>
       </c>
       <c r="D28">
         <v>-17916000.0</v>
       </c>
       <c r="E28">
         <v>-23554000.0</v>
       </c>
       <c r="F28">
         <v>-15826000.0</v>
       </c>
       <c r="G28">
         <v>-3334000.0</v>
       </c>
       <c r="H28">
         <v>-20914000.0</v>
       </c>
       <c r="I28">
         <v>5592000.0</v>
       </c>
       <c r="J28">
         <v>-6237225.0</v>
       </c>
       <c r="K28">
         <v>-965232.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
         <v>91757000.0</v>
       </c>
       <c r="C29">
         <v>71544000.0</v>
       </c>
       <c r="D29">
         <v>50758000.0</v>
       </c>
       <c r="E29">
         <v>36033000.0</v>
       </c>
       <c r="F29">
         <v>35444000.0</v>
       </c>
       <c r="G29">
         <v>24643000.0</v>
       </c>
       <c r="H29">
         <v>21241000.0</v>
       </c>
       <c r="I29">
         <v>10275000.0</v>
       </c>
       <c r="J29">
         <v>13541744.0</v>
       </c>
       <c r="K29">
         <v>4401860.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
         <v>-23543000.0</v>
       </c>
       <c r="C30">
         <v>-12419000.0</v>
       </c>
       <c r="D30">
         <v>-19182000.0</v>
       </c>
       <c r="E30">
         <v>-12571000.0</v>
       </c>
       <c r="F30">
         <v>-15375000.0</v>
       </c>
       <c r="G30">
         <v>-10333000.0</v>
       </c>
       <c r="H30">
         <v>-4078000.0</v>
       </c>
       <c r="I30">
         <v>-2180000.0</v>
       </c>
@@ -13088,3150 +13293,3222 @@
       <c r="K30">
         <v>-696394.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL30"/>
+  <dimension ref="A1:AM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
-    </row>
-    <row r="2" spans="1:38">
+      <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>29088000.0</v>
+      </c>
+      <c r="C2">
         <v>37937000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>54520000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>95622000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>72571000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>57973000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>50112000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>26285000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>53117000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>44047000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>37061000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>20921000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>26178000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>30387000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>48370000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>33548000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>22679000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>30479000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>26691000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>36526000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>31955000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>26236000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>21335000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>55806000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>11950000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>15260000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>11548000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>9006000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>18769000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>19011000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>18067000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>18938455.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>6331916.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4947671.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3920000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7673063.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4629918.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3778098.0</v>
       </c>
     </row>
-    <row r="3" spans="1:38">
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>1490000</v>
+      </c>
+      <c r="C3">
         <v>1633000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>106000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>477000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1738000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3350000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3166000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3363000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2877000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2782000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3557000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2572000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3488000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2540000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>4641000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>10042000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4322000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2501000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5237000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>867000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>7193000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2110000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5285000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>972000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3084000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1027000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>472000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1738000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>583000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1304000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1045000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>396886</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>423364</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>378750</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1003322</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>4477120</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>869950</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>100930</v>
       </c>
     </row>
-    <row r="4" spans="1:38">
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-5257000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-4209000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>14822000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>10869000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-7800000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>3788000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-9835000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>4571000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>5719000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>4901000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-34471000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>43856000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-3310000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>3712000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>2542000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-9763000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-242000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>568000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-871784.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>12606539.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>1384245.0</v>
       </c>
-      <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-4006000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-7658000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>5595000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>4965000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-3575000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>946000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-2232000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>4115000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>8473000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-388000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2137000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2224000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1489000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-740000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>7296000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>5185000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-6485000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-816000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-547303.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2012448.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-3689145.0</v>
       </c>
-      <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
-    </row>
-    <row r="6" spans="1:38">
+      <c r="AM5"/>
+    </row>
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>-1603000.0</v>
+      </c>
+      <c r="C6">
         <v>-8849000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-16583000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-41102000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>23051000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>14598000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>7861000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>23827000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-26832000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>9070000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>6986000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>16140000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-5257000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-4209000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-17983000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>14822000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>10869000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-7800000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>3788000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-9835000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>4571000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>5719000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>4901000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-34471000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>43856000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-3310000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>3712000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2542000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-9763000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-242000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>568000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-871455.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>12606539.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1384245.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1027671.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-3753063.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>3043145.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>851820.0</v>
       </c>
     </row>
-    <row r="7" spans="1:38">
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7">
+        <v>-11985000.0</v>
+      </c>
+      <c r="C7">
         <v>4266000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-16488000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>840000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5184000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>5429000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-21498000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4786000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-3460000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1084000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1192000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-635000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-4104000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-11380000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-2342000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>3830000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>2775000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-8341000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>806000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>3016000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1293000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>5115000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-10975000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-1086000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-2526000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-2724000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>6881000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1523000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>4606000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-6841000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>135000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-1834447.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>1678890.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-1809443.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>596422.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>3793576.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-317484.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-1167092.0</v>
       </c>
     </row>
-    <row r="8" spans="1:38">
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9">
+        <v>-13445000.0</v>
+      </c>
+      <c r="C9">
         <v>17856000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-23173000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-2812000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1600000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>21662000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-21789000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1051000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-2255000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>6901000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1314000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>808000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-2746000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>8262000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-2327000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-1095000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-2134000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>330000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-7963000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-4526000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-4097000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>9730000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-10234000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-4843000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-6109000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1192000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-28000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-329000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-1212000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-1118000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-761000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-533134.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-481772.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-1119094.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-512339.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-184212.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-816182.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-470606.0</v>
       </c>
     </row>
-    <row r="10" spans="1:38">
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>-4484000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2166000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2318000.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>2154000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>953000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>215000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-5207000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>49000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>56000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-175000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-4229000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-406000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-637000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-13000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-167000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-162000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>10079.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3044841.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-3045920.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-351810.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>39445.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-90642.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-279803.0</v>
       </c>
     </row>
-    <row r="11" spans="1:38">
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>4805000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>97000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1829000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>12328000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1129000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1527000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>5842000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>5982000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>4782000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>624000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>22981000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>7394000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>12511000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>8415000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1378000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3020000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>3386000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>4805000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>2653000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-1287144.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-333558.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1879702.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1448000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>559068.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>409527.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-408595.0</v>
       </c>
     </row>
-    <row r="12" spans="1:38">
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>6346000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4953000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2651000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>97000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5048000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3699000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7322000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-1485000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>9224000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-1186000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-19002000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-4416000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-10475000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-8852000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-920000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-885000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-3014000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-4312000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-1021000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>709431.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>26579881.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>279688.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1083000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>274910.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>323208.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>251882.0</v>
       </c>
     </row>
-    <row r="13" spans="1:38">
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>-9721000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1814000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1651000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>5102000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-7877000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1555000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>581000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-490000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-4823000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-8394000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-118000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1210000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-3971000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-190000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>838000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>6233000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-5168000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-35000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-54219.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>3046270.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-2570051.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>3252000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>3418720.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>89171.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-287891.0</v>
       </c>
     </row>
-    <row r="14" spans="1:38">
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14">
+        <v>3545000.0</v>
+      </c>
+      <c r="C14">
         <v>3212000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1941000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3196000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3166000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2967000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2806000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2885000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2755000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2632000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2483000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2408000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2428000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2150000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1897000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1865000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1715000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1632000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1609000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1244000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1198000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1066000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1071000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>959000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>793000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>747000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>594000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>569000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>506000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>476000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1483000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>351517.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>350548.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>336935.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>259053.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>321166.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>158177.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>137657.0</v>
       </c>
     </row>
-    <row r="15" spans="1:38">
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
+        <v>0.0</v>
+      </c>
+      <c r="D15">
         <v>4213000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>202925000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1886000.0</v>
       </c>
-      <c r="F15">
-[...3 lines deleted...]
-      <c r="H15">
+      <c r="G15">
+        <v>145786000.0</v>
+      </c>
+      <c r="H15"/>
+      <c r="I15">
         <v>2084000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2347000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>42000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2458000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>3275000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>5206000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
-      <c r="P15"/>
+      <c r="P15">
+        <v>0.0</v>
+      </c>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>31657000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>60000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="V15">
         <v>0.0</v>
       </c>
       <c r="W15">
+        <v>0.0</v>
+      </c>
+      <c r="X15">
         <v>22105000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>42835000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>859000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1003000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>0.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>786000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>17708000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>245000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>90000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>900088.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>78518912.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>550000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>9105000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>13849613.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>2065387.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:38">
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B16">
+        <v>27485000.0</v>
+      </c>
+      <c r="C16">
         <v>29088000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>37937000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>54520000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>95622000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>72571000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>57973000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>50112000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>26285000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>53117000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>44047000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>37061000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>20921000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>26178000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>30387000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>48370000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>33548000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>22679000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>30479000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>26691000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>36526000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>31955000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>26236000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>21335000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>55806000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>11950000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>15260000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>11548000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>9006000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>18769000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>18635000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>18067000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>18938455.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>6331916.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>4947671.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>3920000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>7673063.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>4629918.0</v>
       </c>
     </row>
-    <row r="17" spans="1:38">
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>14436000.0</v>
+      </c>
+      <c r="C18">
         <v>21235000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>23046000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>23731000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>27175000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>12134000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>9335000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>24738000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>15998000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>9285000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>9974000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>18576000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>13372000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-3179000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>7348000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>12883000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>10924000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-7655000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>3404000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>5944000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>4911000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>5778000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>4317000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>7553000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>4907000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2502000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>4276000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>4073000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>8297000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>498000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>1856000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-331827.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>4310587.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>2196240.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>462422.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>120627.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>5118407.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>1388966.0</v>
       </c>
     </row>
-    <row r="19" spans="1:38">
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-6459000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-5055000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-3313000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-3141000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-3456000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-2940000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-2882000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-4573000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-3323000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>4000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>8000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>4262000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000.0</v>
       </c>
       <c r="Q19">
         <v>11000.0</v>
       </c>
       <c r="R19">
+        <v>11000.0</v>
+      </c>
+      <c r="S19">
         <v>10000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-5229000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-860000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-7186000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>10000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>9000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="Z19">
         <v>9000.0</v>
       </c>
       <c r="AA19">
+        <v>9000.0</v>
+      </c>
+      <c r="AB19">
         <v>3000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>5000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>6000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>5000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>6000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>5148.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5426.0</v>
       </c>
       <c r="AH19">
         <v>5426.0</v>
       </c>
-      <c r="AI19"/>
+      <c r="AI19">
+        <v>5426.0</v>
+      </c>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B20">
+        <v>231000.0</v>
+      </c>
+      <c r="C20">
         <v>116000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>368000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1371000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1594000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>10634000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>5837000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>4015000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>374000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>2009000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>2361000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>3500000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>3664000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>373000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1298000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>3178000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1184000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>470000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>1001000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>2505000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>653000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21">
+        <v>-748000.0</v>
+      </c>
+      <c r="C21">
         <v>25252000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-748000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>0.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-750000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>206172000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2516000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-2515000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-11875000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-1250000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-26250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1250000.0</v>
       </c>
       <c r="Q21">
         <v>-1250000.0</v>
       </c>
       <c r="R21">
-        <v>-625000.0</v>
+        <v>-1250000.0</v>
       </c>
       <c r="S21">
         <v>-625000.0</v>
       </c>
       <c r="T21">
+        <v>-625000.0</v>
+      </c>
+      <c r="U21">
         <v>42375000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-500000.0</v>
       </c>
       <c r="W21">
         <v>-500000.0</v>
       </c>
       <c r="X21">
         <v>-500000.0</v>
       </c>
       <c r="Y21">
+        <v>-500000.0</v>
+      </c>
+      <c r="Z21">
         <v>37253000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>70000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-750000.0</v>
       </c>
       <c r="AB21">
         <v>-750000.0</v>
       </c>
       <c r="AC21">
-        <v>-500000.0</v>
+        <v>-750000.0</v>
       </c>
       <c r="AD21">
         <v>-500000.0</v>
       </c>
       <c r="AE21">
+        <v>-500000.0</v>
+      </c>
+      <c r="AF21">
         <v>-1139000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-125000.0</v>
       </c>
       <c r="AH21">
         <v>-125000.0</v>
       </c>
       <c r="AI21">
+        <v>-125000.0</v>
+      </c>
+      <c r="AJ21">
         <v>19625000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>9900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-75000.0</v>
       </c>
       <c r="AL21">
         <v>-75000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:38">
+      <c r="AM21">
+        <v>-75000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>17014000.0</v>
+      </c>
+      <c r="C22">
         <v>8045000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>20832000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>12690000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>8283000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2646000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>23822000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>17284000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>10875000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1809000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>5424000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>11273000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>7180000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-181000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2584000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>3040000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2389000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-5383000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>881000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>5368000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>3136000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-1089000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>4940000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>6725000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>7386000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-296000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-2516000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2763000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2817000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>7318000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>602000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>838558.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-23875368.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>3767810.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>376895.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>208095.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>5824456.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>2267449.0</v>
       </c>
     </row>
-    <row r="23" spans="1:38">
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23">
+        <v>-5992000.0</v>
+      </c>
+      <c r="C23">
         <v>-113000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-11009000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>200433999.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>764000.0</v>
       </c>
-      <c r="F23">
-[...1 lines deleted...]
-      </c>
       <c r="G23">
+        <v>-68593000.0</v>
+      </c>
+      <c r="H23">
         <v>-4820000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-234000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-94000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-207000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1875000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-35000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-107000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>373000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>25000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1928000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-66000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-2491000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-5229000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-666000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-7186000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-2100000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>22105000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-22940000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-147000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-530000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-469000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-786000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-11604000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-245000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-1003000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>265000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-79018920.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>49300.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-9358225.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-155000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000.0</v>
       </c>
       <c r="AL23">
         <v>33000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:38">
+      <c r="AM23">
+        <v>33000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24">
+        <v>-5609000.0</v>
+      </c>
+      <c r="C24">
         <v>-5506000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-5839000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-5982000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-3317000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-2734000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-2719000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-3346000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-2715000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-2660000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-4076000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-2900000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-6817000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-776000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-379000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000.0</v>
       </c>
       <c r="Q24">
         <v>11000.0</v>
       </c>
       <c r="R24">
+        <v>11000.0</v>
+      </c>
+      <c r="S24">
         <v>10000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-672000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-613000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>7000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>10000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>9000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-168000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-73000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>9000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>3000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>5000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>6000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>5000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>163000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>88651.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-1356.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-186295.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>48376.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>231021.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>32125.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>4854.0</v>
       </c>
     </row>
-    <row r="25" spans="1:38">
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>-1000000.0</v>
+      </c>
+      <c r="C25">
         <v>-545000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>7546000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-235000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4525000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-28000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1627000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-5525000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-443000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>461000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>206000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>435000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4615000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1900000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-5423000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>8958000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2861000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1800000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3157000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1754000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4615000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1009000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>14195000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>376000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>319000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>9959000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-557000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>399000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>482000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>401000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>314000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>420346.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>26579881.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>279688.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>233374.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>274910.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>323208.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>251882.0</v>
       </c>
     </row>
-    <row r="26" spans="1:38">
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26">
+        <v>-3921000.0</v>
+      </c>
+      <c r="C26">
         <v>-49833000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-23475000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-57716000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-529000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
         <v>-63184000.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>2458000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>3275000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>3664000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>373000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>3178000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1184000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>470000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1001000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>2505000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>653000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>431000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1075000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1303000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>37900000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>26921000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>183000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142000.0</v>
       </c>
       <c r="AC26">
         <v>142000.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26">
+      <c r="AD26">
         <v>142000.0</v>
       </c>
+      <c r="AE26"/>
       <c r="AF26">
+        <v>142000.0</v>
+      </c>
+      <c r="AG26">
         <v>50000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>86891920.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>0.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26"/>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27">
+        <v>4756000.0</v>
+      </c>
+      <c r="C27">
         <v>6217000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>5535000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5587000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6017000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>6236000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>6889000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>7093000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>6632000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>7357000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>5038000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>6459000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>5872000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>6620000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3286000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5395000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>5173000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>5788000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1648000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1851000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1852000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1941000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1415000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1416000.0</v>
       </c>
       <c r="Y27">
         <v>1416000.0</v>
       </c>
       <c r="Z27">
+        <v>1416000.0</v>
+      </c>
+      <c r="AA27">
         <v>498000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>394000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>396000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>368000.0</v>
       </c>
       <c r="AD27">
         <v>368000.0</v>
       </c>
       <c r="AE27">
+        <v>368000.0</v>
+      </c>
+      <c r="AF27">
         <v>344000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>343752.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>26394000.0</v>
       </c>
-      <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>896000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1150000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>184613.0</v>
       </c>
-      <c r="AL27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28">
+        <v>-10430000.0</v>
+      </c>
+      <c r="C28">
         <v>-24578000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-31019000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-58851000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-807000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2427000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1499000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-818000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-42767000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-115000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1972000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1685000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-13524000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-877000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-24952000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1928000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-66000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-155000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>376000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-15786000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-347000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-69000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>575000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-42032000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>38940000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-817000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-567000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-1536000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-18066000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-745000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1451000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-628608.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>8297308.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-625700.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>516775.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-4104613.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-2107387.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-542000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:38">
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>15926000.0</v>
+      </c>
+      <c r="C29">
         <v>22868000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>23152000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>24208000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>28913000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>15484000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>12501000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>28101000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>18875000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>12067000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>13531000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>21148000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>16860000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-639000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2707000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>22925000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>15246000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-5154000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>8641000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>6811000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>12104000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>7888000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>9602000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>8525000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>7991000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-1475000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4748000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>5811000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>8880000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1802000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>2901000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>65059.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>4733951.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>2574990.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>1465744.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>4597747.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>5988357.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>1489896.0</v>
       </c>
     </row>
-    <row r="30" spans="1:38">
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
+        <v>-7099000.0</v>
+      </c>
+      <c r="C30">
         <v>-7139000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-8716000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-6459000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-5055000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-3313000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3141000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-3456000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-2940000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-2882000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-4573000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-3323000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-8593000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-2693000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>4262000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-10031000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-4311000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-2491000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-5229000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-860000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-7186000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-2100000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-5276000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-964000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-3075000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1018000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-469000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1733000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-577000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-1299000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-882000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-308235.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-424720.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-565045.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-954946.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-4246099.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-837825.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-96076.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>