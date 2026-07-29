--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -5113,54 +5113,54 @@
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
         <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:87">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2">
-        <v>72586000.0</v>
+        <v>51414000.0</v>
       </c>
       <c r="C2">
-        <v>56022000.0</v>
+        <v>20682000.0</v>
       </c>
       <c r="D2">
         <v>45202000.0</v>
       </c>
       <c r="E2">
         <v>38996000.0</v>
       </c>
       <c r="F2">
         <v>31707000.0</v>
       </c>
       <c r="G2">
         <v>4977000.0</v>
       </c>
       <c r="H2">
         <v>34417000.0</v>
       </c>
       <c r="I2">
         <v>25643000.0</v>
       </c>
       <c r="J2">
         <v>28268000.0</v>
       </c>
       <c r="K2">
         <v>2027000.0</v>
       </c>
@@ -9899,54 +9899,54 @@
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
     </row>
     <row r="28" spans="1:87">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
-        <v>170428000.0</v>
+        <v>179376000.0</v>
       </c>
       <c r="C28">
-        <v>90866000.0</v>
+        <v>98864000.0</v>
       </c>
       <c r="D28">
         <v>226002000.0</v>
       </c>
       <c r="E28">
         <v>234687000.0</v>
       </c>
       <c r="F28">
         <v>295548000.0</v>
       </c>
       <c r="G28">
         <v>150765000.0</v>
       </c>
       <c r="H28">
         <v>370997000.0</v>
       </c>
       <c r="I28">
         <v>357543000.0</v>
       </c>
       <c r="J28">
         <v>367938000.0</v>
       </c>
       <c r="K28">
         <v>335804000.0</v>
       </c>
@@ -12489,54 +12489,54 @@
       </c>
       <c r="CB39">
         <v>20594000.0</v>
       </c>
       <c r="CC39">
         <v>3970000.0</v>
       </c>
       <c r="CD39">
         <v>24770000.0</v>
       </c>
       <c r="CE39">
         <v>17664000.0</v>
       </c>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39">
         <v>1687000.0</v>
       </c>
     </row>
     <row r="40" spans="1:87">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
-        <v>84504000.0</v>
+        <v>150744000.0</v>
       </c>
       <c r="C40">
-        <v>55609000.0</v>
+        <v>82951000.0</v>
       </c>
       <c r="D40">
         <v>20561000.0</v>
       </c>
       <c r="E40">
         <v>16304000.0</v>
       </c>
       <c r="F40">
         <v>12566000.0</v>
       </c>
       <c r="G40">
         <v>28906000.0</v>
       </c>
       <c r="H40">
         <v>1289000.0</v>
       </c>
       <c r="I40">
         <v>20388000.0</v>
       </c>
       <c r="J40">
         <v>19057000.0</v>
       </c>
       <c r="K40">
         <v>77014000.0</v>
       </c>
@@ -14814,54 +14814,54 @@
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
     </row>
     <row r="51" spans="1:87">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
-        <v>528876000.0</v>
+        <v>537824000.0</v>
       </c>
       <c r="C51">
-        <v>538337000.0</v>
+        <v>546335000.0</v>
       </c>
       <c r="D51">
         <v>572295000.0</v>
       </c>
       <c r="E51">
         <v>542913000.0</v>
       </c>
       <c r="F51">
         <v>536959000.0</v>
       </c>
       <c r="G51">
         <v>541929000.0</v>
       </c>
       <c r="H51">
         <v>422913000.0</v>
       </c>
       <c r="I51">
         <v>421877000.0</v>
       </c>
       <c r="J51">
         <v>427220000.0</v>
       </c>
       <c r="K51">
         <v>392548000.0</v>
       </c>
@@ -15069,54 +15069,54 @@
       <c r="CA51">
         <v>24202000.0</v>
       </c>
       <c r="CB51">
         <v>24202000.0</v>
       </c>
       <c r="CC51">
         <v>16370000.0</v>
       </c>
       <c r="CD51">
         <v>1352000.0</v>
       </c>
       <c r="CE51">
         <v>924000.0</v>
       </c>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
     </row>
     <row r="52" spans="1:87">
       <c r="A52" t="s">
         <v>76</v>
       </c>
       <c r="B52">
-        <v>42400000.0</v>
+        <v>51348000.0</v>
       </c>
       <c r="C52">
-        <v>31835000.0</v>
+        <v>39833000.0</v>
       </c>
       <c r="D52">
         <v>31048000.0</v>
       </c>
       <c r="E52">
         <v>22708000.0</v>
       </c>
       <c r="F52">
         <v>30757000.0</v>
       </c>
       <c r="G52">
         <v>38851000.0</v>
       </c>
       <c r="H52">
         <v>34600000.0</v>
       </c>
       <c r="I52">
         <v>34600000.0</v>
       </c>
       <c r="J52">
         <v>34600000.0</v>
       </c>
       <c r="K52">
         <v>37604000.0</v>
       </c>
@@ -17605,51 +17605,51 @@
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>154</v>
       </c>
       <c r="B5">
-        <v>14658000.0</v>
+        <v>-2773000.0</v>
       </c>
       <c r="C5">
         <v>-393000.0</v>
       </c>
       <c r="D5">
         <v>198000.0</v>
       </c>
       <c r="E5">
         <v>-56303000.0</v>
       </c>
       <c r="F5">
         <v>-65261000.0</v>
       </c>
       <c r="G5">
         <v>-58747000.0</v>
       </c>
       <c r="H5">
         <v>-62922000.0</v>
       </c>
       <c r="I5">
         <v>-67993000.0</v>
       </c>
       <c r="J5">
         <v>-51746000.0</v>
       </c>
@@ -17685,51 +17685,51 @@
       </c>
       <c r="U5">
         <v>15663000.0</v>
       </c>
       <c r="V5">
         <v>21984000.0</v>
       </c>
       <c r="W5">
         <v>-2562000.0</v>
       </c>
       <c r="X5">
         <v>-265163000.0</v>
       </c>
       <c r="Y5">
         <v>-45369000.0</v>
       </c>
       <c r="Z5">
         <v>6404000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>155</v>
       </c>
       <c r="B6">
-        <v>102059000.0</v>
+        <v>84628000.0</v>
       </c>
       <c r="C6">
         <v>88593000.0</v>
       </c>
       <c r="D6">
         <v>88389000.0</v>
       </c>
       <c r="E6">
         <v>37581000.0</v>
       </c>
       <c r="F6">
         <v>30976000.0</v>
       </c>
       <c r="G6">
         <v>38068000.0</v>
       </c>
       <c r="H6">
         <v>32850000.0</v>
       </c>
       <c r="I6">
         <v>22445000.0</v>
       </c>
       <c r="J6">
         <v>25752000.0</v>
       </c>
@@ -20341,108 +20341,108 @@
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
       <c r="CH4"/>
       <c r="CI4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:87">
       <c r="A5" t="s">
         <v>154</v>
       </c>
       <c r="B5">
-        <v>8234000.0</v>
+        <v>3991000.0</v>
       </c>
       <c r="C5">
-        <v>-296000.0</v>
+        <v>-9591000.0</v>
       </c>
       <c r="D5">
         <v>13219000.0</v>
       </c>
       <c r="E5">
-        <v>6146000.0</v>
+        <v>24809000.0</v>
       </c>
       <c r="F5">
         <v>-1463000.0</v>
       </c>
       <c r="G5">
         <v>-4229000.0</v>
       </c>
       <c r="H5">
         <v>9665000.0</v>
       </c>
       <c r="I5">
-        <v>-1422000.0</v>
+        <v>-5857000.0</v>
       </c>
       <c r="J5">
         <v>-4407000.0</v>
       </c>
       <c r="K5">
         <v>-5555000.0</v>
       </c>
       <c r="L5">
         <v>2052000.0</v>
       </c>
       <c r="M5">
-        <v>2620000.0</v>
+        <v>5105000.0</v>
       </c>
       <c r="N5">
-        <v>7191000.0</v>
+        <v>-1404000.0</v>
       </c>
       <c r="O5">
-        <v>-9320000.0</v>
+        <v>555000.0</v>
       </c>
       <c r="P5">
         <v>-20640000.0</v>
       </c>
       <c r="Q5">
         <v>-10831000.0</v>
       </c>
       <c r="R5">
-        <v>-13712000.0</v>
+        <v>-10849000.0</v>
       </c>
       <c r="S5">
-        <v>-15521000.0</v>
+        <v>-14796000.0</v>
       </c>
       <c r="T5">
         <v>-14472000.0</v>
       </c>
       <c r="U5">
-        <v>-16008000.0</v>
+        <v>-10317000.0</v>
       </c>
       <c r="V5">
         <v>-19260000.0</v>
       </c>
       <c r="W5">
         <v>-14648000.0</v>
       </c>
       <c r="X5">
         <v>-14635000.0</v>
       </c>
       <c r="Y5">
         <v>-15379000.0</v>
       </c>
       <c r="Z5">
         <v>-14085000.0</v>
       </c>
       <c r="AA5">
         <v>-15930000.0</v>
       </c>
       <c r="AB5">
         <v>-12005000.0</v>
       </c>
       <c r="AC5">
         <v>-16656000.0</v>
       </c>
@@ -20602,108 +20602,108 @@
       <c r="CC5">
         <v>1770000.0</v>
       </c>
       <c r="CD5">
         <v>3925000.0</v>
       </c>
       <c r="CE5">
         <v>0.0</v>
       </c>
       <c r="CF5">
         <v>0.0</v>
       </c>
       <c r="CG5">
         <v>0.0</v>
       </c>
       <c r="CH5"/>
       <c r="CI5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:87">
       <c r="A6" t="s">
         <v>155</v>
       </c>
       <c r="B6">
-        <v>26631000.0</v>
+        <v>22388000.0</v>
       </c>
       <c r="C6">
-        <v>20125000.0</v>
+        <v>10830000.0</v>
       </c>
       <c r="D6">
         <v>34912000.0</v>
       </c>
       <c r="E6">
-        <v>29156000.0</v>
+        <v>47819000.0</v>
       </c>
       <c r="F6">
         <v>20814000.0</v>
       </c>
       <c r="G6">
         <v>18301000.0</v>
       </c>
       <c r="H6">
         <v>31914000.0</v>
       </c>
       <c r="I6">
-        <v>20688000.0</v>
+        <v>16253000.0</v>
       </c>
       <c r="J6">
         <v>17690000.0</v>
       </c>
       <c r="K6">
         <v>16330000.0</v>
       </c>
       <c r="L6">
         <v>23917000.0</v>
       </c>
       <c r="M6">
-        <v>24510000.0</v>
+        <v>26995000.0</v>
       </c>
       <c r="N6">
-        <v>29124000.0</v>
+        <v>20529000.0</v>
       </c>
       <c r="O6">
-        <v>12413000.0</v>
+        <v>22288000.0</v>
       </c>
       <c r="P6">
         <v>3598000.0</v>
       </c>
       <c r="Q6">
         <v>13299000.0</v>
       </c>
       <c r="R6">
-        <v>10071000.0</v>
+        <v>12934000.0</v>
       </c>
       <c r="S6">
-        <v>8685000.0</v>
+        <v>9410000.0</v>
       </c>
       <c r="T6">
         <v>9600000.0</v>
       </c>
       <c r="U6">
-        <v>7835000.0</v>
+        <v>13526000.0</v>
       </c>
       <c r="V6">
         <v>4856000.0</v>
       </c>
       <c r="W6">
         <v>9730000.0</v>
       </c>
       <c r="X6">
         <v>10082000.0</v>
       </c>
       <c r="Y6">
         <v>8524000.0</v>
       </c>
       <c r="Z6">
         <v>9732000.0</v>
       </c>
       <c r="AA6">
         <v>8163000.0</v>
       </c>
       <c r="AB6">
         <v>12021000.0</v>
       </c>
       <c r="AC6">
         <v>7196000.0</v>
       </c>
@@ -25383,51 +25383,51 @@
       <c r="K28">
         <v>23466000.0</v>
       </c>
       <c r="L28">
         <v>16436000.0</v>
       </c>
       <c r="M28">
         <v>12654000.0</v>
       </c>
       <c r="N28">
         <v>13391000.0</v>
       </c>
       <c r="O28">
         <v>12362000.0</v>
       </c>
       <c r="P28">
         <v>10707000.0</v>
       </c>
       <c r="Q28">
         <v>9693000.0</v>
       </c>
       <c r="R28">
         <v>9341000.0</v>
       </c>
       <c r="S28">
-        <v>10084000.0</v>
+        <v>10189000.0</v>
       </c>
       <c r="T28">
         <v>9196000.0</v>
       </c>
       <c r="U28">
         <v>9681000.0</v>
       </c>
       <c r="V28">
         <v>10331000.0</v>
       </c>
       <c r="W28">
         <v>9934000.0</v>
       </c>
       <c r="X28">
         <v>10063000.0</v>
       </c>
       <c r="Y28">
         <v>10253000.0</v>
       </c>
       <c r="Z28">
         <v>11091000.0</v>
       </c>
       <c r="AA28">
         <v>7081000.0</v>
       </c>
@@ -26725,60 +26725,60 @@
       </c>
       <c r="R2">
         <v>12357000.0</v>
       </c>
       <c r="S2">
         <v>37554000.0</v>
       </c>
       <c r="T2">
         <v>43698000.0</v>
       </c>
       <c r="U2">
         <v>20270000.0</v>
       </c>
       <c r="V2">
         <v>13330000.0</v>
       </c>
       <c r="W2">
         <v>20026000.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>183</v>
       </c>
       <c r="B3">
-        <v>544859000</v>
+        <v>108094000</v>
       </c>
       <c r="C3">
         <v>118906000</v>
       </c>
       <c r="D3">
         <v>166802000</v>
       </c>
       <c r="E3">
-        <v>39952000</v>
+        <v>39309000</v>
       </c>
       <c r="F3">
         <v>45536000</v>
       </c>
       <c r="G3">
         <v>7219000</v>
       </c>
       <c r="H3">
         <v>8149000</v>
       </c>
       <c r="I3">
         <v>10369000</v>
       </c>
       <c r="J3">
         <v>9321000</v>
       </c>
       <c r="K3">
         <v>11381000</v>
       </c>
       <c r="L3">
         <v>8043000</v>
       </c>
       <c r="M3">
         <v>4673000</v>
       </c>
@@ -27616,60 +27616,60 @@
       <c r="M17">
         <v>-328000.0</v>
       </c>
       <c r="N17">
         <v>225000.0</v>
       </c>
       <c r="O17">
         <v>591000.0</v>
       </c>
       <c r="P17">
         <v>-782000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>198</v>
       </c>
       <c r="B18">
-        <v>76791000.0</v>
+        <v>513556000.0</v>
       </c>
       <c r="C18">
         <v>320286000.0</v>
       </c>
       <c r="D18">
         <v>-92461000.0</v>
       </c>
       <c r="E18">
-        <v>23848000.0</v>
+        <v>24491000.0</v>
       </c>
       <c r="F18">
         <v>86345000.0</v>
       </c>
       <c r="G18">
         <v>14996000.0</v>
       </c>
       <c r="H18">
         <v>-5101000.0</v>
       </c>
       <c r="I18">
         <v>-4449000.0</v>
       </c>
       <c r="J18">
         <v>4536000.0</v>
       </c>
       <c r="K18">
         <v>-2568000.0</v>
       </c>
       <c r="L18">
         <v>-5881000.0</v>
       </c>
       <c r="M18">
         <v>-692000.0</v>
       </c>
@@ -27984,60 +27984,60 @@
       </c>
       <c r="R23">
         <v>-63047000.0</v>
       </c>
       <c r="S23">
         <v>252013000.0</v>
       </c>
       <c r="T23">
         <v>-8691000.0</v>
       </c>
       <c r="U23">
         <v>6807000.0</v>
       </c>
       <c r="V23">
         <v>4150000.0</v>
       </c>
       <c r="W23">
         <v>7000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>203</v>
       </c>
       <c r="B24">
-        <v>-550383000.0</v>
+        <v>-447813000.0</v>
       </c>
       <c r="C24">
         <v>-9981000.0</v>
       </c>
       <c r="D24">
         <v>-9907000.0</v>
       </c>
       <c r="E24">
-        <v>-14000000.0</v>
+        <v>-643000.0</v>
       </c>
       <c r="F24">
         <v>-1447000.0</v>
       </c>
       <c r="G24">
         <v>-7317000.0</v>
       </c>
       <c r="H24">
         <v>-6897000.0</v>
       </c>
       <c r="I24">
         <v>-7032000.0</v>
       </c>
       <c r="J24">
         <v>-11910000.0</v>
       </c>
       <c r="K24">
         <v>-13235000.0</v>
       </c>
       <c r="L24">
         <v>-25195000.0</v>
       </c>
       <c r="M24">
         <v>-14604000.0</v>
       </c>
@@ -29007,60 +29007,60 @@
       <c r="BZ2">
         <v>43698000.0</v>
       </c>
       <c r="CA2">
         <v>17710000.0</v>
       </c>
       <c r="CB2">
         <v>21074000.0</v>
       </c>
       <c r="CC2">
         <v>33063000.0</v>
       </c>
       <c r="CD2">
         <v>20270000.0</v>
       </c>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
     </row>
     <row r="3" spans="1:86">
       <c r="A3" t="s">
         <v>183</v>
       </c>
       <c r="B3">
-        <v>114762000</v>
+        <v>116425000</v>
       </c>
       <c r="C3">
-        <v>268334000</v>
+        <v>62964000</v>
       </c>
       <c r="D3">
-        <v>213561000</v>
+        <v>119834000</v>
       </c>
       <c r="E3">
-        <v>78409000</v>
+        <v>81206000</v>
       </c>
       <c r="F3">
         <v>190582000</v>
       </c>
       <c r="G3">
         <v>37829000</v>
       </c>
       <c r="H3">
         <v>9290000</v>
       </c>
       <c r="I3">
         <v>3716000</v>
       </c>
       <c r="J3">
         <v>50295000</v>
       </c>
       <c r="K3">
         <v>7503000</v>
       </c>
       <c r="L3">
         <v>14202000</v>
       </c>
       <c r="M3">
         <v>112636000</v>
       </c>
@@ -31404,51 +31404,51 @@
       <c r="K14">
         <v>23267000.0</v>
       </c>
       <c r="L14">
         <v>21865000.0</v>
       </c>
       <c r="M14">
         <v>21890000.0</v>
       </c>
       <c r="N14">
         <v>21933000.0</v>
       </c>
       <c r="O14">
         <v>21733000.0</v>
       </c>
       <c r="P14">
         <v>24238000.0</v>
       </c>
       <c r="Q14">
         <v>24130000.0</v>
       </c>
       <c r="R14">
         <v>23783000.0</v>
       </c>
       <c r="S14">
-        <v>24992000.0</v>
+        <v>24206000.0</v>
       </c>
       <c r="T14">
         <v>24072000.0</v>
       </c>
       <c r="U14">
         <v>23843000.0</v>
       </c>
       <c r="V14">
         <v>24116000.0</v>
       </c>
       <c r="W14">
         <v>24378000.0</v>
       </c>
       <c r="X14">
         <v>24717000.0</v>
       </c>
       <c r="Y14">
         <v>23903000.0</v>
       </c>
       <c r="Z14">
         <v>23817000.0</v>
       </c>
       <c r="AA14">
         <v>24555000.0</v>
       </c>
@@ -32161,60 +32161,60 @@
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
     </row>
     <row r="18" spans="1:86">
       <c r="A18" t="s">
         <v>198</v>
       </c>
       <c r="B18">
-        <v>-79535000.0</v>
+        <v>-81198000.0</v>
       </c>
       <c r="C18">
-        <v>-92446000.0</v>
+        <v>112924000.0</v>
       </c>
       <c r="D18">
-        <v>22460000.0</v>
+        <v>116187000.0</v>
       </c>
       <c r="E18">
-        <v>79468000.0</v>
+        <v>76671000.0</v>
       </c>
       <c r="F18">
         <v>-138718000.0</v>
       </c>
       <c r="G18">
         <v>302828000.0</v>
       </c>
       <c r="H18">
         <v>45293000.0</v>
       </c>
       <c r="I18">
         <v>32952000.0</v>
       </c>
       <c r="J18">
         <v>-20477000.0</v>
       </c>
       <c r="K18">
         <v>-1718000.0</v>
       </c>
       <c r="L18">
         <v>11361000.0</v>
       </c>
       <c r="M18">
         <v>-92448000.0</v>
       </c>
@@ -33215,51 +33215,51 @@
       <c r="N23">
         <v>189380000.0</v>
       </c>
       <c r="O23">
         <v>-626000.0</v>
       </c>
       <c r="P23">
         <v>-6341000.0</v>
       </c>
       <c r="Q23">
         <v>441000.0</v>
       </c>
       <c r="R23">
         <v>8000.0</v>
       </c>
       <c r="S23">
         <v>133000.0</v>
       </c>
       <c r="T23">
         <v>133000.0</v>
       </c>
       <c r="U23">
         <v>334000.0</v>
       </c>
       <c r="V23">
-        <v>43545000.0</v>
+        <v>-133000.0</v>
       </c>
       <c r="W23">
         <v>1074000.0</v>
       </c>
       <c r="X23">
         <v>-4416000.0</v>
       </c>
       <c r="Y23">
         <v>-929000.0</v>
       </c>
       <c r="Z23">
         <v>-145000.0</v>
       </c>
       <c r="AA23">
         <v>188225000.0</v>
       </c>
       <c r="AB23">
         <v>-171000.0</v>
       </c>
       <c r="AC23">
         <v>-635000.0</v>
       </c>
       <c r="AD23">
         <v>-195000.0</v>
       </c>
@@ -33411,60 +33411,60 @@
         <v>162000.0</v>
       </c>
       <c r="CB23">
         <v>-3474000.0</v>
       </c>
       <c r="CC23">
         <v>27282000.0</v>
       </c>
       <c r="CD23">
         <v>12837000.0</v>
       </c>
       <c r="CE23">
         <v>4150000.0</v>
       </c>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23">
         <v>7000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:86">
       <c r="A24" t="s">
         <v>203</v>
       </c>
       <c r="B24">
-        <v>-116425000.0</v>
+        <v>-3181000.0</v>
       </c>
       <c r="C24">
-        <v>-64498000.0</v>
+        <v>-1534000.0</v>
       </c>
       <c r="D24">
-        <v>-214097000.0</v>
+        <v>-96241000.0</v>
       </c>
       <c r="E24">
-        <v>-81206000.0</v>
+        <v>-4433000.0</v>
       </c>
       <c r="F24">
         <v>-1819000.0</v>
       </c>
       <c r="G24">
         <v>-114416000.0</v>
       </c>
       <c r="H24">
         <v>-46505000.0</v>
       </c>
       <c r="I24">
         <v>-16493000.0</v>
       </c>
       <c r="J24">
         <v>-5923000.0</v>
       </c>
       <c r="K24">
         <v>-25724000.0</v>
       </c>
       <c r="L24">
         <v>-3547000.0</v>
       </c>
       <c r="M24">
         <v>-49227000.0</v>
       </c>
@@ -33706,51 +33706,51 @@
       <c r="K25">
         <v>4591000.0</v>
       </c>
       <c r="L25">
         <v>2468000.0</v>
       </c>
       <c r="M25">
         <v>2585000.0</v>
       </c>
       <c r="N25">
         <v>13970000.0</v>
       </c>
       <c r="O25">
         <v>-3399000.0</v>
       </c>
       <c r="P25">
         <v>192226000.0</v>
       </c>
       <c r="Q25">
         <v>13286000.0</v>
       </c>
       <c r="R25">
         <v>7492000.0</v>
       </c>
       <c r="S25">
-        <v>10957000.0</v>
+        <v>8246000.0</v>
       </c>
       <c r="T25">
         <v>16033000.0</v>
       </c>
       <c r="U25">
         <v>3282000.0</v>
       </c>
       <c r="V25">
         <v>15164000.0</v>
       </c>
       <c r="W25">
         <v>2241000.0</v>
       </c>
       <c r="X25">
         <v>8888000.0</v>
       </c>
       <c r="Y25">
         <v>6960000.0</v>
       </c>
       <c r="Z25">
         <v>21614000.0</v>
       </c>
       <c r="AA25">
         <v>13286000.0</v>
       </c>