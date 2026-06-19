--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -259,50 +262,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -947,79 +953,80 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R62"/>
+  <dimension ref="A1:S62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1030,3333 +1037,3483 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="2" spans="1:18">
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B2">
+        <v>8688000.0</v>
+      </c>
+      <c r="C2">
         <v>11311000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>15016000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>59568000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>22165000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>33026000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>20415000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>38359000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>31968000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>29273000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>24590000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>13822000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>27573000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>59865000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>40918000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>219952000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>182000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>0.0</v>
       </c>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
+      <c r="S3"/>
     </row>
-    <row r="4" spans="1:18">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
+      <c r="S4"/>
     </row>
-    <row r="5" spans="1:18">
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5">
+        <v>-5505000.0</v>
+      </c>
+      <c r="C5">
         <v>30734000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-5647000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2942000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-4813000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>3109000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>39081000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>34602000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>31844000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>58052000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>51206000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>35763000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>24830000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>12446000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>12928000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>9875000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-74000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:18">
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6">
+      <c r="I6"/>
+      <c r="J6">
         <v>2174708000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2112728000.0</v>
       </c>
-      <c r="K6">
-[...1 lines deleted...]
-      </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
-      <c r="P6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P6">
+        <v>0.0</v>
+      </c>
+      <c r="Q6"/>
       <c r="R6">
         <v>0.0</v>
       </c>
+      <c r="S6">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B7">
+        <v>6753000.0</v>
+      </c>
+      <c r="C7">
         <v>6921000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>9503000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>46835000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>91410000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>129412000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>156893000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>29688000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>44458000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>48608000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
+      <c r="S7"/>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8">
         <v>5000.0</v>
       </c>
       <c r="C8">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="D8">
         <v>4000.0</v>
       </c>
       <c r="E8">
         <v>4000.0</v>
       </c>
       <c r="F8">
         <v>4000.0</v>
       </c>
       <c r="G8">
+        <v>4000.0</v>
+      </c>
+      <c r="H8">
         <v>77000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>76000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
+      <c r="S8"/>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>2322672000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2294215000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2348114000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2310320000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2234560000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2174708000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2112728000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1964453000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1847420000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1584211000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1485006000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1388253.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
+      <c r="S9"/>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B10">
+        <v>296080000.0</v>
+      </c>
+      <c r="C10">
         <v>228843000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>141563000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>281279000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>498726000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>850587000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>750887000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>841021000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>880129000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>891846000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>853362000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1016634000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1240472000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1209289000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1122935000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>118833000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>12313000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>0.0</v>
       </c>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
+      <c r="S11"/>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B12">
+        <v>296080000.0</v>
+      </c>
+      <c r="C12">
         <v>228843000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>141563000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>281279000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>498726000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>850587000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>750887000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>841021000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>880129000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>891846000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>853362000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1016634000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1240472000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1209289000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1122935000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>118833000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>12313000.0</v>
       </c>
-      <c r="R12"/>
+      <c r="S12"/>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13">
         <v>5000.0</v>
       </c>
       <c r="C13">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="D13">
         <v>4000.0</v>
       </c>
       <c r="E13">
         <v>4000.0</v>
       </c>
       <c r="F13">
         <v>4000.0</v>
       </c>
       <c r="G13">
         <v>4000.0</v>
       </c>
       <c r="H13">
+        <v>4000.0</v>
+      </c>
+      <c r="I13">
         <v>76000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>75000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>74000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>72000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>70000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>67000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>65000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>64000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>4000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>0.0</v>
       </c>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14">
+        <v>40299826.0</v>
+      </c>
+      <c r="C14">
         <v>39170000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>31243179.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>30166100.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>33513440.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>28604115.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>28370417.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>28325555.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>28420918.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>28817712.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>32505311.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>33741619.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>33195509.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>32510705.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>18113066.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15264425.0</v>
       </c>
       <c r="Q14">
         <v>15264425.0</v>
       </c>
       <c r="R14">
+        <v>15264425.0</v>
+      </c>
+      <c r="S14">
         <v>333000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
       <c r="E15">
         <v>4000.0</v>
       </c>
       <c r="F15">
         <v>4000.0</v>
       </c>
       <c r="G15">
+        <v>4000.0</v>
+      </c>
+      <c r="H15">
         <v>77000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>76000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>75000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>74000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>72000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>70000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>67000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>65000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>64000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>4000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>3000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B16">
+        <v>27735000.0</v>
+      </c>
+      <c r="C16">
         <v>26479000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>29331000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>36220000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>56558000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>72229000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>31715000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>40570000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>58026000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>80583000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>72689000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>89073000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>91987000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>84757000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>38777000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
+      <c r="S16"/>
     </row>
-    <row r="17" spans="1:18">
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-      <c r="J17">
+      <c r="J17"/>
+      <c r="K17">
         <v>5231000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>3454000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>41835000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>35941000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>29916000.0</v>
       </c>
-      <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
+      <c r="S17"/>
     </row>
-    <row r="18" spans="1:18">
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>22499000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>7740000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>7167000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>12533000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>11285000.0</v>
       </c>
-      <c r="I18">
-[...1 lines deleted...]
-      </c>
       <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
         <v>4215000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>8612000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>773000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>10853000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>20860000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>7428.0</v>
       </c>
-      <c r="P18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q18"/>
       <c r="R18">
         <v>0.0</v>
       </c>
+      <c r="S18">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="19" spans="1:18">
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
+      <c r="S19"/>
     </row>
-    <row r="20" spans="1:18">
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B20">
         <v>178685000.0</v>
       </c>
       <c r="C20">
         <v>178685000.0</v>
       </c>
       <c r="D20">
         <v>178685000.0</v>
       </c>
       <c r="E20">
+        <v>178685000.0</v>
+      </c>
+      <c r="F20">
         <v>216393000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>214699000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>325017000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>325491000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>286989000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>283962000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>287332000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>236756000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>220827000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>206684000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>166903000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>132038000.0</v>
       </c>
-      <c r="Q20">
-[...1 lines deleted...]
-      </c>
       <c r="R20">
         <v>0.0</v>
       </c>
+      <c r="S20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:18">
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B21">
+        <v>3224000.0</v>
+      </c>
+      <c r="C21">
         <v>4738000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>11404000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>17641000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>24310000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>30151000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>35292000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>45401000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>19196000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>42915000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>36483000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>30609000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>28443000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>42597000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>45667000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>40775000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>239000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>0.0</v>
       </c>
     </row>
-    <row r="22" spans="1:18">
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
-      <c r="F22">
+      <c r="F22"/>
+      <c r="G22">
         <v>1280000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>25426000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>33739000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>25528000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>35610000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>42305000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>52237000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>57097000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>39733000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>6070000.0</v>
       </c>
-      <c r="P22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q22"/>
       <c r="R22">
         <v>0.0</v>
       </c>
+      <c r="S22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:18">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B23">
+        <v>670406000.0</v>
+      </c>
+      <c r="C23">
         <v>612690000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>570956000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>793117000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1157881000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1411507000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1586743000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1642142000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1677505000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1761377000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1796264000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2227597000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2042010000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2031474000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1774476000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>381570000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>14962000.0</v>
       </c>
-      <c r="R23"/>
+      <c r="S23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B24">
+        <v>309155000.0</v>
+      </c>
+      <c r="C24">
         <v>246013000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>226470000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>224923000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>223403000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>229490000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>214869000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>201669000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>189753000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>178995000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>30943000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>23387000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>5665000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>758000.0</v>
       </c>
-      <c r="O24">
-[...5 lines deleted...]
-      </c>
+      <c r="P24">
+        <v>0.0</v>
+      </c>
+      <c r="Q24"/>
       <c r="R24">
         <v>0.0</v>
       </c>
+      <c r="S24">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="25" spans="1:18">
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>224923000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>223403000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>229490000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>214869000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>201669000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>189753000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>178995000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>30943000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
+      <c r="S25"/>
     </row>
-    <row r="26" spans="1:18">
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B26">
         <v>74823000.0</v>
       </c>
       <c r="C26">
         <v>74823000.0</v>
       </c>
       <c r="D26">
-        <v>119541000.0</v>
+        <v>74823000.0</v>
       </c>
       <c r="E26">
         <v>119541000.0</v>
       </c>
       <c r="F26">
+        <v>119541000.0</v>
+      </c>
+      <c r="G26">
         <v>37671000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>76576000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>108515000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>135189000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>141882000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>178236000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>24298000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>20652000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>84209000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>50604.0</v>
       </c>
-      <c r="P26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q26"/>
       <c r="R26">
         <v>0.0</v>
       </c>
+      <c r="S26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:18">
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
+      <c r="S27"/>
     </row>
-    <row r="28" spans="1:18">
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B28">
+        <v>53519000.0</v>
+      </c>
+      <c r="C28">
         <v>24091000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>137186000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>65479000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-84514000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-292415000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-379125000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-639352000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-690376000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-712851000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-795643000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-978375000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1231171000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1209289000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1122935000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-118833000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-12313000.0</v>
       </c>
-      <c r="R28"/>
+      <c r="S28"/>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B29">
+        <v>300284000.0</v>
+      </c>
+      <c r="C29">
         <v>286828000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>228615000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>308398000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>533275000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>537165000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>608805000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>582917000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>440726000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
+      <c r="S29"/>
     </row>
-    <row r="30" spans="1:18">
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B30">
+        <v>34432000.0</v>
+      </c>
+      <c r="C30">
         <v>36839000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>55722000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>51662000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>44466000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>48435000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>59744000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>69493000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>98294000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>86655000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>114963000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>150112000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>136633000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>113152000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>110023000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>42407000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>601000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:18">
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-187851000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-30831000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-137175000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>33627000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>10356000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-55212000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-62457000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>145583000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>204459000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>464381000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>494759000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>491624.0</v>
       </c>
-      <c r="P31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q31"/>
       <c r="R31">
         <v>0.0</v>
       </c>
+      <c r="S31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:18">
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B32">
+        <v>-9489000.0</v>
+      </c>
+      <c r="C32">
         <v>9935000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-113571000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-164089000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-42936000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-4962000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>66366000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>41455000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-61051000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
+      <c r="S32"/>
     </row>
-    <row r="33" spans="1:18">
+    <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B33">
+        <v>295986000.0</v>
+      </c>
+      <c r="C33">
         <v>297329000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>315373000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>425766000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>569830000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>477481000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>698830000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>643513000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>605057000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>669441000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>721022000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>842539000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>479512000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>543688000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>451149000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>207715000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>755000.0</v>
       </c>
-      <c r="R33"/>
+      <c r="S33"/>
     </row>
-    <row r="34" spans="1:18">
+    <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B34">
+        <v>941000.0</v>
+      </c>
+      <c r="C34">
         <v>1320000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>1364000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>27896000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>6183000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>135355000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>110294000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>9544000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>39398000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>38563000.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>131697000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>100072000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>70766.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
+      <c r="S34"/>
     </row>
-    <row r="35" spans="1:18">
+    <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B35">
+        <v>328887000.0</v>
+      </c>
+      <c r="C35">
         <v>266213000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>242114000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>252819000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>316598000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>364845000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>370150000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>302357000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>292161000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>283264000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>122152000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>169055000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>142550000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>120932000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>79847000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1621000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>34712000.0</v>
       </c>
-      <c r="R35"/>
+      <c r="S35"/>
     </row>
-    <row r="36" spans="1:18">
+    <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B36">
+        <v>7170000.0</v>
+      </c>
+      <c r="C36">
         <v>9144000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>6095000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>27491000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>25102000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>22734000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>23776000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>20989000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>12538000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>24445000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>16620000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>317278000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>39226000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>59210000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>90071000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>3868000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>242000.0</v>
       </c>
-      <c r="R36"/>
+      <c r="S36"/>
     </row>
-    <row r="37" spans="1:18">
+    <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
-      <c r="D37">
+      <c r="D37"/>
+      <c r="E37">
         <v>383000.0</v>
       </c>
-      <c r="E37">
+      <c r="F37">
         <v>424000.0</v>
       </c>
-      <c r="F37">
+      <c r="G37">
         <v>-1000.0</v>
       </c>
-      <c r="G37">
+      <c r="H37">
         <v>1110000.0</v>
       </c>
-      <c r="H37">
+      <c r="I37">
         <v>1363000.0</v>
       </c>
-      <c r="I37">
+      <c r="J37">
         <v>872000.0</v>
       </c>
-      <c r="J37">
+      <c r="K37">
         <v>642000.0</v>
       </c>
-      <c r="K37">
+      <c r="L37">
         <v>1189000.0</v>
       </c>
-      <c r="L37">
+      <c r="M37">
         <v>2118000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>-1969000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>-1939000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>-3074.0</v>
       </c>
-      <c r="P37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q37"/>
       <c r="R37">
         <v>0.0</v>
       </c>
+      <c r="S37">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="38" spans="1:18">
+    <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>41041000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>88047000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>147347000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>28605000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>20989000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>12538000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>40641000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>20074000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>61128000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>75167000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>89126000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>136175000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>18412000.0</v>
       </c>
-      <c r="Q38">
-[...1 lines deleted...]
-      </c>
       <c r="R38">
         <v>0.0</v>
       </c>
+      <c r="S38">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="39" spans="1:18">
+    <row r="39" spans="1:19">
       <c r="A39" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B39">
+        <v>43908000.0</v>
+      </c>
+      <c r="C39">
         <v>49679000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>58298000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>34410000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>44859000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>33724000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>51856000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>88115000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>94025000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>113435000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>64612000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>166075000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>128296000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>125612000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>84299000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>12615000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1293000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>0.0</v>
       </c>
     </row>
-    <row r="40" spans="1:18">
+    <row r="40" spans="1:19">
       <c r="A40" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B40">
+        <v>310248000.0</v>
+      </c>
+      <c r="C40">
         <v>253273000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>274910000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>323127000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>419601000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>588116000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>723605000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>861038000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1017547000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1074306000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1065585000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1118892000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>994549000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>934204000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>915467000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>150467000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>10037000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>0.0</v>
       </c>
     </row>
-    <row r="41" spans="1:18">
+    <row r="41" spans="1:19">
       <c r="A41" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>18586000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>34448000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>44428000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>39156000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>88207000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>83908000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>84550000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>91209000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>112897000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>126032000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>99314000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>70766000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1017000.0</v>
       </c>
-      <c r="Q41">
-[...1 lines deleted...]
-      </c>
       <c r="R41">
         <v>0.0</v>
       </c>
+      <c r="S41">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="42" spans="1:18">
+    <row r="42" spans="1:19">
       <c r="A42" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B42">
+        <v>1555372000.0</v>
+      </c>
+      <c r="C42">
         <v>1518990000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1414899000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1400006000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1371549000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1425448000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1387727000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1357069000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1307258000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1305304000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1319412000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1648953000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1537624000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1485006000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1388253000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>417663000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-144000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>0.0</v>
       </c>
     </row>
-    <row r="43" spans="1:18">
+    <row r="43" spans="1:19">
       <c r="A43" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
+      <c r="S43"/>
     </row>
-    <row r="44" spans="1:18">
+    <row r="44" spans="1:19">
       <c r="A44" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44">
         <v>0.0</v>
       </c>
       <c r="O44">
         <v>0.0</v>
       </c>
       <c r="P44">
+        <v>0.0</v>
+      </c>
+      <c r="Q44">
         <v>3000.0</v>
       </c>
-      <c r="Q44">
-[...1 lines deleted...]
-      </c>
       <c r="R44">
         <v>0.0</v>
       </c>
+      <c r="S44">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="45" spans="1:18">
+    <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B45">
+        <v>240984000.0</v>
+      </c>
+      <c r="C45">
         <v>284094000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>339438000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>68858000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>121539000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>85284000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>233340000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>143117000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>151145000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>171006000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>198897000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>182475000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>134423000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>121072000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>51800000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>16490000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>274000.0</v>
       </c>
-      <c r="R45"/>
+      <c r="S45"/>
     </row>
-    <row r="46" spans="1:18">
+    <row r="46" spans="1:19">
       <c r="A46" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B46">
+        <v>22436000.0</v>
+      </c>
+      <c r="C46">
         <v>23868000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>32727000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>68858000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>121539000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>160633000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>233340000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>143117000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>151145000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>171006000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>198897000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>176004000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>134423000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>121072000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>51800000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>16490000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>274000.0</v>
       </c>
-      <c r="R46"/>
+      <c r="S46"/>
     </row>
-    <row r="47" spans="1:18">
+    <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>20258000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>121539000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>160633000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>124950000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>143117000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>151145000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>171006000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>198897000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>182475000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>134423000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>121072000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>51800.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>16490000.0</v>
       </c>
-      <c r="Q47">
-[...1 lines deleted...]
-      </c>
       <c r="R47">
         <v>0.0</v>
       </c>
+      <c r="S47">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="48" spans="1:18">
+    <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B48">
+        <v>-1592434000.0</v>
+      </c>
+      <c r="C48">
         <v>-1508914000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1449887000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1394477000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1156868000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1320886000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1032876000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1010499000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1088204000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1099010000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-901292000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-921960000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-848870000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-753477000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-698704000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-419468000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-29828000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>0.0</v>
       </c>
     </row>
-    <row r="49" spans="1:18">
+    <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-1394477000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-1156868000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-1320886000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>-1032876000.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>-1010499000.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>-1088204000.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>-1099010000.0</v>
       </c>
-      <c r="K49">
+      <c r="L49">
         <v>-901292000.0</v>
       </c>
-      <c r="L49">
+      <c r="M49">
         <v>-921960000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-848870000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-753477000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-698704.0</v>
       </c>
-      <c r="P49"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q49"/>
       <c r="R49">
         <v>0.0</v>
       </c>
+      <c r="S49">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="50" spans="1:18">
+    <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="C50">
+        <v>67</v>
+      </c>
+      <c r="B50">
+        <v>33691000.0</v>
+      </c>
+      <c r="C50"/>
+      <c r="D50">
         <v>42776000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>75000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>100000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>200000000.0</v>
       </c>
-      <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>234211000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>227603000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>57719000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>38259000.0</v>
       </c>
-      <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
-      <c r="Q50">
-[...1 lines deleted...]
-      </c>
+      <c r="Q50"/>
       <c r="R50">
         <v>0.0</v>
       </c>
+      <c r="S50">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="51" spans="1:18">
+    <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B51">
+        <v>349599000.0</v>
+      </c>
+      <c r="C51">
         <v>252934000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>278749000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>346758000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>414212000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>558172000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>371762000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>218876000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>215711000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>207884000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>57719000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>38259000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>9301000.0</v>
       </c>
-      <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
+      <c r="S51"/>
     </row>
-    <row r="52" spans="1:18">
+    <row r="52" spans="1:19">
       <c r="A52" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B52">
+        <v>37238000.0</v>
+      </c>
+      <c r="C52">
         <v>3317000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>49897000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>112525000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>132062000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>237755000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>40768000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>17207000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>25958000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>28889000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>26776000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>14872000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>3636000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>887172000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>520723.0</v>
       </c>
-      <c r="P52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q52"/>
       <c r="R52">
         <v>0.0</v>
       </c>
+      <c r="S52">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="53" spans="1:18">
+    <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>37671000.0</v>
       </c>
-      <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>4900000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>5800000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>4700000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>12019000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>14579000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>16507000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>12100000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>300000.0</v>
       </c>
-      <c r="Q53">
-[...1 lines deleted...]
-      </c>
       <c r="R53">
         <v>0.0</v>
       </c>
+      <c r="S53">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="54" spans="1:18">
+    <row r="54" spans="1:19">
       <c r="A54" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-      <c r="I54">
-[...1 lines deleted...]
-      </c>
+      <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54">
         <v>0.0</v>
       </c>
       <c r="N54">
         <v>0.0</v>
       </c>
       <c r="O54">
         <v>0.0</v>
       </c>
-      <c r="P54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P54">
+        <v>0.0</v>
+      </c>
+      <c r="Q54"/>
       <c r="R54">
         <v>0.0</v>
       </c>
+      <c r="S54">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="55" spans="1:18">
+    <row r="55" spans="1:19">
       <c r="A55" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B55">
+        <v>670406000.0</v>
+      </c>
+      <c r="C55">
         <v>612690000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>570956000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>793117000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1157881000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1411507000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1586743000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1642142000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1677505000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1761377000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1796264000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2227597000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2042010000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2031474000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1769899000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>381570000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>14962000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>0.0</v>
       </c>
     </row>
-    <row r="56" spans="1:18">
+    <row r="56" spans="1:19">
       <c r="A56" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B56">
+        <v>374420000.0</v>
+      </c>
+      <c r="C56">
         <v>315361000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>255583000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>367351000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>588051000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>934026000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>887913000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>998629000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1072448000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1091936000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1075242000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1385058000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1562498000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1487786000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1323327000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>173855000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>14207000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>0.0</v>
       </c>
     </row>
-    <row r="57" spans="1:18">
+    <row r="57" spans="1:19">
       <c r="A57" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B57">
+        <v>383909000.0</v>
+      </c>
+      <c r="C57">
         <v>305426000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>369154000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>531440000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>630987000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>938988000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>821547000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>957174000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1133499000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1213051000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1203525000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1293598000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1187778000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1168441000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>995162000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>370419000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>10219000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>0.0</v>
       </c>
     </row>
-    <row r="58" spans="1:18">
+    <row r="58" spans="1:19">
       <c r="A58" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B58">
+        <v>712796000.0</v>
+      </c>
+      <c r="C58">
         <v>571639000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>611268000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>784259000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>947585000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1303833000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1191697000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1259531000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1425660000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1496315000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1325677000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1462653000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1330328000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1289373000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1075009000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>372040000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>44931000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>0.0</v>
       </c>
     </row>
-    <row r="59" spans="1:18">
+    <row r="59" spans="1:19">
       <c r="A59" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-      <c r="I59">
+      <c r="I59"/>
+      <c r="J59">
         <v>251845000.0</v>
       </c>
-      <c r="J59">
+      <c r="K59">
         <v>265062000.0</v>
       </c>
-      <c r="K59">
-[...1 lines deleted...]
-      </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59">
         <v>0.0</v>
       </c>
       <c r="N59">
         <v>0.0</v>
       </c>
       <c r="O59">
         <v>0.0</v>
       </c>
-      <c r="P59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P59">
+        <v>0.0</v>
+      </c>
+      <c r="Q59"/>
       <c r="R59">
         <v>0.0</v>
       </c>
+      <c r="S59">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="60" spans="1:18">
+    <row r="60" spans="1:19">
       <c r="A60" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B60">
+        <v>-42562000.0</v>
+      </c>
+      <c r="C60">
         <v>40815000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-40631000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>8475000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>209872000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>107675000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>393936000.0</v>
       </c>
-      <c r="H60">
-[...1 lines deleted...]
-      </c>
       <c r="I60">
-        <v>250973000.0</v>
+        <v>382611000.0</v>
       </c>
       <c r="J60">
-        <v>264420000.0</v>
+        <v>251845000.0</v>
       </c>
       <c r="K60">
+        <v>265062000.0</v>
+      </c>
+      <c r="L60">
         <v>469398000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>762826000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>713651000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>744040000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>702541000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>8077000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>-29969000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>0.0</v>
       </c>
     </row>
-    <row r="61" spans="1:18">
+    <row r="61" spans="1:19">
       <c r="A61" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
-      <c r="E61">
-[...1 lines deleted...]
-      </c>
+      <c r="E61"/>
       <c r="F61">
         <v>-922666000.0</v>
       </c>
       <c r="G61">
         <v>-922666000.0</v>
       </c>
       <c r="H61">
+        <v>-922666000.0</v>
+      </c>
+      <c r="I61">
         <v>-877491000.0</v>
       </c>
-      <c r="I61">
+      <c r="J61">
         <v>-867450000.0</v>
       </c>
-      <c r="J61">
+      <c r="K61">
         <v>-807424000.0</v>
       </c>
-      <c r="K61">
+      <c r="L61">
         <v>-645041000.0</v>
       </c>
-      <c r="L61">
+      <c r="M61">
         <v>-198467000.0</v>
       </c>
-      <c r="M61">
+      <c r="N61">
         <v>-46587000.0</v>
       </c>
-      <c r="N61">
-[...1 lines deleted...]
-      </c>
       <c r="O61">
         <v>0.0</v>
       </c>
       <c r="P61">
+        <v>0.0</v>
+      </c>
+      <c r="Q61">
         <v>-503173000.0</v>
       </c>
-      <c r="Q61">
-[...1 lines deleted...]
-      </c>
       <c r="R61">
         <v>0.0</v>
       </c>
+      <c r="S61">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="62" spans="1:18">
+    <row r="62" spans="1:19">
       <c r="A62" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
-      <c r="O62">
+      <c r="O62"/>
+      <c r="P62">
         <v>1653.0</v>
       </c>
-      <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
+      <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BL62"/>
+  <dimension ref="A1:BN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64">
+    <row r="1" spans="1:66">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G1" t="s">
-        <v>83</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K1" t="s">
-        <v>86</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O1" t="s">
-        <v>89</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="S1" t="s">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="W1" t="s">
-        <v>95</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="Z1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AA1" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>100</v>
       </c>
       <c r="AD1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AE1" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="AH1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AI1" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="AL1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AM1" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="AP1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AQ1" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="AT1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AU1" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>115</v>
       </c>
       <c r="AX1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AY1" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>118</v>
       </c>
       <c r="BB1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BC1" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="BF1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BG1" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>124</v>
       </c>
       <c r="BJ1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BK1" t="s">
-        <v>125</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>126</v>
       </c>
+      <c r="BM1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>128</v>
+      </c>
     </row>
-    <row r="2" spans="1:64">
+    <row r="2" spans="1:66">
       <c r="A2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B2">
+        <v>8301000.0</v>
+      </c>
+      <c r="C2">
+        <v>8688000.0</v>
+      </c>
+      <c r="D2">
         <v>9164000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>10607000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>10502000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>11311000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>12749000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>10816000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>8892000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>15016000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>10475000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>20117000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>27537000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>59568000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>35195000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>27904000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>29155000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>22165000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>36666000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>39943000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>38609000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>33026000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>42210000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>45143000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>26061000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>20415000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>21485000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>26968000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>25312000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>38359000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>16810000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>23026000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>23400000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>31968000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>25954000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>18389000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>18805000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>29273000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>21833000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>17573000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>21970000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>24590000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>15503000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>16273000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>17539000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>13822000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>25848000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>31002000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>45524000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>27573000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>33684000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>35499000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>40898000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>59865000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>60016000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>60364000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>40374000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>40918000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>40345000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>49033000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>37907000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>57543000.0</v>
       </c>
-      <c r="BJ2"/>
-      <c r="BK2"/>
       <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
     </row>
-    <row r="3" spans="1:64">
+    <row r="3" spans="1:66">
       <c r="A3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4377,54 +4534,56 @@
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
     </row>
-    <row r="4" spans="1:64">
+    <row r="4" spans="1:66">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4445,942 +4604,972 @@
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
     </row>
-    <row r="5" spans="1:64">
+    <row r="5" spans="1:66">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5">
+        <v>-3200000.0</v>
+      </c>
+      <c r="C5">
+        <v>-5505000.0</v>
+      </c>
+      <c r="D5">
         <v>-5851000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-2335000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>20363000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>30734000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-11785000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>11307000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>6705000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-5647000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>13980000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>2839000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-2906000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>2942000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>41657000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>19374000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-1444000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-4813000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-10976000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-17730000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-14455000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>3109000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>17702000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>29488000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>37120000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>39081000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>38877000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>34485000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>37915000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>34602000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>32329000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>32307000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>29936000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>31844000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>29099000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>34358000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>42795000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>58052000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>40132000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>39292000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>48354000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>51206000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>53369000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>55688000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>44216000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>35763000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>34948000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>32712000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>20020000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>24830000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>23579000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>24774000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>14787000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>12446000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>11956000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>12937000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>14194000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>12928000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>13524000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>13443000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>12908000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>9875000.0</v>
       </c>
-      <c r="BJ5"/>
-      <c r="BK5"/>
       <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
     </row>
-    <row r="6" spans="1:64">
+    <row r="6" spans="1:66">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6">
         <v>2222423000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>2206741000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>2192469000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>2174708000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>2161139000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>2145030000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>2127405000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>2112728000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>2094975000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>2070537000.0</v>
       </c>
-      <c r="AN6">
-[...4 lines deleted...]
-      </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
-      <c r="BF6"/>
-      <c r="BG6"/>
+      <c r="BF6">
+        <v>0.0</v>
+      </c>
+      <c r="BG6">
+        <v>0.0</v>
+      </c>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
     </row>
-    <row r="7" spans="1:64">
+    <row r="7" spans="1:66">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B7">
+        <v>5948000.0</v>
+      </c>
+      <c r="C7">
+        <v>6753000.0</v>
+      </c>
+      <c r="D7">
         <v>7501000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>8030000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>6311000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>6921000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>5106000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>5410000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>6232000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>9503000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>14256000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>21500000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>29009000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>46835000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>53424000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>76854000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>82986000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>91410000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>99211000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>109131000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>120647000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>129412000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>133323000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>139588000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>145991000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>156893000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>158807000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>164559000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>153805000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
     </row>
-    <row r="8" spans="1:64">
+    <row r="8" spans="1:66">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8">
         <v>5000.0</v>
       </c>
       <c r="C8">
         <v>5000.0</v>
       </c>
       <c r="D8">
         <v>5000.0</v>
       </c>
       <c r="E8">
         <v>5000.0</v>
       </c>
       <c r="F8">
         <v>5000.0</v>
       </c>
       <c r="G8">
         <v>5000.0</v>
       </c>
       <c r="H8">
         <v>5000.0</v>
       </c>
       <c r="I8">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="J8">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="K8">
         <v>4000.0</v>
       </c>
       <c r="L8">
         <v>4000.0</v>
       </c>
       <c r="M8">
         <v>4000.0</v>
       </c>
       <c r="N8">
         <v>4000.0</v>
       </c>
       <c r="O8">
         <v>4000.0</v>
       </c>
       <c r="P8">
         <v>4000.0</v>
       </c>
       <c r="Q8">
         <v>4000.0</v>
       </c>
       <c r="R8">
         <v>4000.0</v>
       </c>
       <c r="S8">
         <v>4000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>4000.0</v>
+      </c>
+      <c r="U8">
+        <v>4000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
     </row>
-    <row r="9" spans="1:64">
+    <row r="9" spans="1:66">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>2331036000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>2324434000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>2322672000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>2317003000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>2308176000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>2300558000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>2294215000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>2266489000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>2257613000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>2261095000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>2348114000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>2338432000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>2329599000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>2323144000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>2310320000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>2294000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>2271600000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>2248616000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>2234560000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>2222423000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>2206741000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>2192469000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>2174708000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>2161139000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>2145030000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>2127405000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>2112728000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>2094975000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>2070537000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>1997930000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>1964453000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>1933994000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>1902892000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>1873582000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>1847420000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>1814040000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>1791896000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>1768271000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>1584211000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>1563815000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>1532699000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>1508972000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>1485006000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>1459485000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>1437327000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>1401581000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>1388253.0</v>
       </c>
-      <c r="BF9"/>
-      <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
     </row>
-    <row r="10" spans="1:64">
+    <row r="10" spans="1:66">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B10">
+        <v>225514000.0</v>
+      </c>
+      <c r="C10">
+        <v>296080000.0</v>
+      </c>
+      <c r="D10">
         <v>267805999.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>262575000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>226814000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>228843000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>159710000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>178089000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>158717000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>141563000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>86085000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>118145000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>163757000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>281279000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>307998000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>315595000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>403006000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>498726000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>476782000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>565033000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>676799000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>850587000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>778967000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>784688000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>666867000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>750887000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>567285000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>596837000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>645610000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>841021000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>572358000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>662893000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>725909000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>880129000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>638657000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>618550000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>690975000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>891846000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>689747000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>780132000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>688512000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>853362000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>963559000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>1110148000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>975504000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>1016634000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>855168000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>868088000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>1038824000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>1240472000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>1139857000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>1182011000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>1165650000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>1209289000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>1201011000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>1185798000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>1160989000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>1122935000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>243935000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>225093000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>208688000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>118833000.0</v>
       </c>
-      <c r="BJ10"/>
-      <c r="BK10"/>
       <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
     </row>
-    <row r="11" spans="1:64">
+    <row r="11" spans="1:66">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -5401,1236 +5590,1268 @@
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
     </row>
-    <row r="12" spans="1:64">
+    <row r="12" spans="1:66">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B12">
+        <v>225514000.0</v>
+      </c>
+      <c r="C12">
+        <v>296080000.0</v>
+      </c>
+      <c r="D12">
         <v>267805999.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>262575000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>226814000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>228843000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>159710000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>178089000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>158717000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>141563000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>86085000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>118145000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>163757000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>281279000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>307998000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>315595000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>403006000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>498726000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>476782000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>565033000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>676799000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>850587000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>778967000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>784688000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>666867000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>750887000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>567285000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>596837000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>645610000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>841021000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>572358000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>671410000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>725909000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>880129000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>638657000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>618550000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>690975000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>891846000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>689747000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>780132000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>688512000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>853362000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>963559000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>1110148000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>975504000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>1016634000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>855168000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>868088000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>1038824000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>1240472000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>1139857000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>1182011000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>1165650000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>1209289000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>1201011000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>1185798000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>1160989000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>1122935000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>243935000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>225093000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>208688000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>118833000.0</v>
       </c>
-      <c r="BJ12"/>
-      <c r="BK12"/>
       <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
     </row>
-    <row r="13" spans="1:64">
+    <row r="13" spans="1:66">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13">
         <v>5000.0</v>
       </c>
       <c r="C13">
         <v>5000.0</v>
       </c>
       <c r="D13">
         <v>5000.0</v>
       </c>
       <c r="E13">
         <v>5000.0</v>
       </c>
       <c r="F13">
         <v>5000.0</v>
       </c>
       <c r="G13">
         <v>5000.0</v>
       </c>
       <c r="H13">
         <v>5000.0</v>
       </c>
       <c r="I13">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="J13">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="K13">
         <v>4000.0</v>
       </c>
       <c r="L13">
         <v>4000.0</v>
       </c>
       <c r="M13">
         <v>4000.0</v>
       </c>
       <c r="N13">
         <v>4000.0</v>
       </c>
       <c r="O13">
         <v>4000.0</v>
       </c>
       <c r="P13">
         <v>4000.0</v>
       </c>
       <c r="Q13">
         <v>4000.0</v>
       </c>
       <c r="R13">
         <v>4000.0</v>
       </c>
       <c r="S13">
         <v>4000.0</v>
       </c>
       <c r="T13">
         <v>4000.0</v>
       </c>
       <c r="U13">
         <v>4000.0</v>
       </c>
       <c r="V13">
         <v>4000.0</v>
       </c>
       <c r="W13">
         <v>4000.0</v>
       </c>
       <c r="X13">
-        <v>77000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="Y13">
         <v>4000.0</v>
       </c>
       <c r="Z13">
-        <v>76000.0</v>
+        <v>77000.0</v>
       </c>
       <c r="AA13">
-        <v>76000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="AB13">
         <v>76000.0</v>
       </c>
       <c r="AC13">
         <v>76000.0</v>
       </c>
       <c r="AD13">
         <v>76000.0</v>
       </c>
       <c r="AE13">
         <v>76000.0</v>
       </c>
       <c r="AF13">
-        <v>75000.0</v>
+        <v>76000.0</v>
       </c>
       <c r="AG13">
-        <v>75000.0</v>
+        <v>76000.0</v>
       </c>
       <c r="AH13">
         <v>75000.0</v>
       </c>
       <c r="AI13">
-        <v>74000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="AJ13">
-        <v>74000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="AK13">
         <v>74000.0</v>
       </c>
       <c r="AL13">
+        <v>74000.0</v>
+      </c>
+      <c r="AM13">
+        <v>74000.0</v>
+      </c>
+      <c r="AN13">
         <v>73000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>73000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>72000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>72000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>71000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>71000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>70000.0</v>
       </c>
       <c r="AT13">
         <v>70000.0</v>
       </c>
       <c r="AU13">
+        <v>70000.0</v>
+      </c>
+      <c r="AV13">
+        <v>70000.0</v>
+      </c>
+      <c r="AW13">
         <v>69000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>69000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>67000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>66000.0</v>
       </c>
       <c r="AZ13">
         <v>66000.0</v>
       </c>
       <c r="BA13">
-        <v>65000.0</v>
+        <v>66000.0</v>
       </c>
       <c r="BB13">
-        <v>65000.0</v>
+        <v>66000.0</v>
       </c>
       <c r="BC13">
         <v>65000.0</v>
       </c>
       <c r="BD13">
         <v>65000.0</v>
       </c>
       <c r="BE13">
+        <v>65000.0</v>
+      </c>
+      <c r="BF13">
+        <v>65000.0</v>
+      </c>
+      <c r="BG13">
         <v>64000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BH13">
         <v>74000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="BI13">
         <v>4000.0</v>
       </c>
-      <c r="BJ13"/>
-      <c r="BK13"/>
+      <c r="BJ13">
+        <v>4000.0</v>
+      </c>
+      <c r="BK13">
+        <v>4000.0</v>
+      </c>
       <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
     </row>
-    <row r="14" spans="1:64">
+    <row r="14" spans="1:66">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14">
+        <v>40532674.0</v>
+      </c>
+      <c r="C14">
+        <v>40299826.0</v>
+      </c>
+      <c r="D14">
         <v>40582370.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>50780325.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>41719655.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>42163000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>45014000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>39430656.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>37709971.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>37291182.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>31500489.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>31020493.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>30676145.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>30351523.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>30307734.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>30039233.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>29862879.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>33386996.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>33364538.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>29273806.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>30265563.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>29670038.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>28751520.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>28493258.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>28365216.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>30880178.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>28348561.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>28398123.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>28504756.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>31035425.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>28818971.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>28264235.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>28086796.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>28536704.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>28333452.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>27988109.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>28109762.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>28527307.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>28760809.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>28845150.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>29137583.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>30375850.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>32244739.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>33581508.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>33819146.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>34077192.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>33476326.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>33776919.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>34118934.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>33402303.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>33321642.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>33118071.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>32940020.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>32783906.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>32661180.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>33156135.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>32204868.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>26421085.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>15380253.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>15170733.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>15392470.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>15264425.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>15380253.0</v>
       </c>
       <c r="BL14">
         <v>15380253.0</v>
       </c>
+      <c r="BM14">
+        <v>15380253.0</v>
+      </c>
+      <c r="BN14">
+        <v>15380253.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:64">
+    <row r="15" spans="1:66">
       <c r="A15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...4 lines deleted...]
-      </c>
+      <c r="K15"/>
+      <c r="L15"/>
       <c r="M15">
         <v>4000.0</v>
       </c>
       <c r="N15">
         <v>4000.0</v>
       </c>
       <c r="O15">
         <v>4000.0</v>
       </c>
       <c r="P15">
         <v>4000.0</v>
       </c>
       <c r="Q15">
         <v>4000.0</v>
       </c>
       <c r="R15">
         <v>4000.0</v>
       </c>
       <c r="S15">
         <v>4000.0</v>
       </c>
       <c r="T15">
         <v>4000.0</v>
       </c>
       <c r="U15">
         <v>4000.0</v>
       </c>
       <c r="V15">
         <v>4000.0</v>
       </c>
       <c r="W15">
         <v>4000.0</v>
       </c>
       <c r="X15">
+        <v>4000.0</v>
+      </c>
+      <c r="Y15">
+        <v>4000.0</v>
+      </c>
+      <c r="Z15">
         <v>77000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>77000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>76000.0</v>
       </c>
       <c r="AB15">
         <v>76000.0</v>
       </c>
       <c r="AC15">
         <v>76000.0</v>
       </c>
       <c r="AD15">
         <v>76000.0</v>
       </c>
       <c r="AE15">
         <v>76000.0</v>
       </c>
       <c r="AF15">
-        <v>75000.0</v>
+        <v>76000.0</v>
       </c>
       <c r="AG15">
-        <v>75000.0</v>
+        <v>76000.0</v>
       </c>
       <c r="AH15">
         <v>75000.0</v>
       </c>
       <c r="AI15">
-        <v>74000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="AJ15">
-        <v>74000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="AK15">
         <v>74000.0</v>
       </c>
       <c r="AL15">
+        <v>74000.0</v>
+      </c>
+      <c r="AM15">
+        <v>74000.0</v>
+      </c>
+      <c r="AN15">
         <v>73000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>73000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>72000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>72000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>71000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>71000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>70000.0</v>
       </c>
       <c r="AT15">
         <v>70000.0</v>
       </c>
       <c r="AU15">
+        <v>70000.0</v>
+      </c>
+      <c r="AV15">
+        <v>70000.0</v>
+      </c>
+      <c r="AW15">
         <v>69000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>69000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>67000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>66000.0</v>
       </c>
       <c r="AZ15">
         <v>66000.0</v>
       </c>
       <c r="BA15">
-        <v>65000.0</v>
+        <v>66000.0</v>
       </c>
       <c r="BB15">
-        <v>65000.0</v>
+        <v>66000.0</v>
       </c>
       <c r="BC15">
         <v>65000.0</v>
       </c>
       <c r="BD15">
         <v>65000.0</v>
       </c>
       <c r="BE15">
+        <v>65000.0</v>
+      </c>
+      <c r="BF15">
+        <v>65000.0</v>
+      </c>
+      <c r="BG15">
         <v>64000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>74000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="BI15">
         <v>4000.0</v>
       </c>
-      <c r="BJ15"/>
-      <c r="BK15"/>
+      <c r="BJ15">
+        <v>4000.0</v>
+      </c>
+      <c r="BK15">
+        <v>4000.0</v>
+      </c>
       <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
     </row>
-    <row r="16" spans="1:64">
+    <row r="16" spans="1:66">
       <c r="A16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B16">
+        <v>30884000.0</v>
+      </c>
+      <c r="C16">
+        <v>27735000.0</v>
+      </c>
+      <c r="D16">
         <v>1606000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>25826000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>27111000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>26479000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>23834000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>24757000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>25462000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>29331000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>25246000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>30316000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>34370000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>36220000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>46483000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>52189000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>57374000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>56558000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>82085000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>81316000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>71681000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>72229000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>61465000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>61452000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>43060000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>31715000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>32355000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>37465000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>36564000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>40570000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>38129000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>40118000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>40946000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>58026000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>70225000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>77119000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>84092000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>80583000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>68579000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>74075000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>85272000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>72689000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>81464000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>85244000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>85694000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>89073000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>96974000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>98200000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>106940000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>91987000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>83312000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>83191000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>91056000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>84757000.0</v>
       </c>
-      <c r="BB16"/>
-      <c r="BC16"/>
       <c r="BD16"/>
-      <c r="BE16">
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16">
         <v>38777000.0</v>
       </c>
-      <c r="BF16"/>
-      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
     </row>
-    <row r="17" spans="1:64">
+    <row r="17" spans="1:66">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-      <c r="AH17">
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17">
         <v>5007000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>4838000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>5118000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>5231000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>4242000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>4219000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>4254000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>3454000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>28791000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>24219000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>39453000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>41835000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>44709000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>45062000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>44559000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>35941000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>29476000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>28837000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>29710000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>29916000.0</v>
       </c>
-      <c r="BB17"/>
-      <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
     </row>
-    <row r="18" spans="1:64">
+    <row r="18" spans="1:66">
       <c r="A18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
-[...1 lines deleted...]
-      </c>
+      <c r="K18"/>
       <c r="L18"/>
       <c r="M18">
+        <v>14878000.0</v>
+      </c>
+      <c r="N18"/>
+      <c r="O18">
         <v>22499000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>27473000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>27097000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>9715000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>7740000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>13569000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>7728000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>7446000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>7167000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>17373000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>22290000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>20400000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>12533000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>12849000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>10200000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>10500000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>11300000.0</v>
       </c>
-      <c r="AD18">
-[...4 lines deleted...]
-      </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
         <v>1927000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>1833000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>1745000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>4215000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>6840000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>6941000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>6937000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>8612000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>4756000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>9083000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>719000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>773000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>9668000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>12871000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>12331000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>10853000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>20356000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>20387000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>19917000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>20860000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>28585000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>25837000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>12466000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>7428.0</v>
       </c>
-      <c r="BF18"/>
-      <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
     </row>
-    <row r="19" spans="1:64">
+    <row r="19" spans="1:66">
       <c r="A19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -6651,1260 +6872,1296 @@
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
     </row>
-    <row r="20" spans="1:64">
+    <row r="20" spans="1:66">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B20">
         <v>178685000.0</v>
       </c>
       <c r="C20">
         <v>178685000.0</v>
       </c>
       <c r="D20">
         <v>178685000.0</v>
       </c>
       <c r="E20">
         <v>178685000.0</v>
       </c>
       <c r="F20">
         <v>178685000.0</v>
       </c>
       <c r="G20">
         <v>178685000.0</v>
       </c>
       <c r="H20">
         <v>178685000.0</v>
       </c>
       <c r="I20">
         <v>178685000.0</v>
       </c>
       <c r="J20">
         <v>178685000.0</v>
       </c>
       <c r="K20">
         <v>178685000.0</v>
       </c>
       <c r="L20">
         <v>178685000.0</v>
       </c>
       <c r="M20">
         <v>178685000.0</v>
       </c>
       <c r="N20">
         <v>178685000.0</v>
       </c>
       <c r="O20">
         <v>178685000.0</v>
       </c>
       <c r="P20">
+        <v>178685000.0</v>
+      </c>
+      <c r="Q20">
+        <v>178685000.0</v>
+      </c>
+      <c r="R20">
         <v>215755000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>216393000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>216899000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>217764000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>217364000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>214699000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>213009000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>211718000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>211255000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>325017000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>319557000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>324705000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>324579000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>325491000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>327430000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>328799000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>289945000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>286989000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>285436000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>282011000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>275978000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>283962000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>289856000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>289289000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>291747000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>287332000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>291084000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>231461000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>224685000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>236756000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>441290000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>460972000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>447370000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>220827000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AZ20">
         <v>218224000.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>206683000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BB20">
         <v>205466000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BC20">
         <v>206684000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BD20">
         <v>196978000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>192018000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BF20">
         <v>185336000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BG20">
         <v>166903000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BH20">
         <v>169152000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BI20">
         <v>162796000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BJ20">
         <v>154438000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BK20">
         <v>132038000.0</v>
       </c>
-      <c r="BJ20"/>
-      <c r="BK20"/>
       <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
     </row>
-    <row r="21" spans="1:64">
+    <row r="21" spans="1:66">
       <c r="A21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B21">
+        <v>2863000.0</v>
+      </c>
+      <c r="C21">
+        <v>3224000.0</v>
+      </c>
+      <c r="D21">
         <v>3585000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>3950000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>4347000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>4738000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>5170000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>5543000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>4879000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>11404000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>12758000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>14568000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>16237000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>17641000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>18795000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>20752000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>22801000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>24310000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>25810000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>27528000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>28684000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>30151000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>30965000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>31977000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>33096000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>35292000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>36497000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>38996000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>42659000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>45401000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>49032000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>37075000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>16925000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>19196000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>24028000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>32256000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>37995000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>42915000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>25475000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>29549000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>32769000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>36483000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>40841000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>23846000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>24854000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>30609000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>119810000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>136182000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>140738000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>28443000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>33182000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>33186000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>36838000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>42597000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>51447000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>54303000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>56836000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>45667000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>50141000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>39516000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>43052000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>40775000.0</v>
       </c>
-      <c r="BJ21"/>
-      <c r="BK21"/>
       <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
     </row>
-    <row r="22" spans="1:64">
+    <row r="22" spans="1:66">
       <c r="A22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22">
         <v>34945000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>22517000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>21291000.0</v>
       </c>
-      <c r="M22"/>
-[...1 lines deleted...]
-      <c r="O22">
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22">
         <v>28276000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>32454000.0</v>
       </c>
-      <c r="Q22"/>
-      <c r="R22">
+      <c r="S22"/>
+      <c r="T22">
         <v>32265000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>20956000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>20588000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>1280000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>4944000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>9101000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>12932000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>25426000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>27422000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>29235000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>30652000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>33739000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>31737000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>28307000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>24771000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>25528000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>25205000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>24346000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>27053000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>35610000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>38297000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>35812000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>39029000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>42305000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>57294000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>48480000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>45669000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>52237000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>57301000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>55452000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>63323000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>57097000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>18949000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>18711000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>27482000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>39733000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>1.0</v>
       </c>
-      <c r="BC22">
-[...4 lines deleted...]
-      </c>
       <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
         <v>6070000.0</v>
       </c>
-      <c r="BF22"/>
-      <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
     </row>
-    <row r="23" spans="1:64">
+    <row r="23" spans="1:66">
       <c r="A23" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B23">
+        <v>595854000.0</v>
+      </c>
+      <c r="C23">
+        <v>670406000.0</v>
+      </c>
+      <c r="D23">
         <v>608177000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>647403000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>608153000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>612690000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>548014000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>572844000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>580526000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>570956000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>523862000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>587234000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>650643000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>793117000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>888971000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>916450000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1069153000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1157881000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1087871000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1108540000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1402037000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1411507000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1349818000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1369319000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1282606000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1586743000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1370702000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1439208000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1506012000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1642142000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1403920000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1488700000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1502928000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1677505000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1428096000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1427437000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1483835000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1761377000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1613541000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>1751442000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1618680000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1796264000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>2030641000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>2020826000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>2154651000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>2227597000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>2072165000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>2137439000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>2280606000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>2042010000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1950540000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1976668000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1982257000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>2031474000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>2032814000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1983098000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>1870863000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>1774476000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>795567000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>637712000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>541410000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>381570000.0</v>
       </c>
-      <c r="BJ23"/>
-      <c r="BK23"/>
       <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
     </row>
-    <row r="24" spans="1:64">
+    <row r="24" spans="1:66">
       <c r="A24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B24">
+        <v>262403000.0</v>
+      </c>
+      <c r="C24">
+        <v>309155000.0</v>
+      </c>
+      <c r="D24">
         <v>310064000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>213430000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>193051000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>246013000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>227650000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>227255000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>226862000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>226470000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>226081000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>225693000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>225307000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>224923000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>224540000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>224160000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>223781000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>223403000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>223028000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>222654000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>441996000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>229490000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>225693000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>221992000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>218385000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>214869000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>211441000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>208100000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>204844000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>201669000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>198575000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>195559000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>192619000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>189753000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>186959000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>184237000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>181582000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>178995000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>176473000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>174015000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>25502000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>30943000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>34398000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>17251000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>19063000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>23387000.0</v>
       </c>
-      <c r="AT24">
-[...4 lines deleted...]
-      </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
+        <v>0.0</v>
+      </c>
+      <c r="AX24">
+        <v>0.0</v>
+      </c>
+      <c r="AY24">
         <v>5665000.0</v>
       </c>
-      <c r="AX24">
-[...4 lines deleted...]
-      </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
+        <v>0.0</v>
+      </c>
+      <c r="BB24">
+        <v>0.0</v>
+      </c>
+      <c r="BC24">
         <v>758000.0</v>
       </c>
-      <c r="BB24">
-[...4 lines deleted...]
-      </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
-      <c r="BF24"/>
-      <c r="BG24"/>
+      <c r="BF24">
+        <v>0.0</v>
+      </c>
+      <c r="BG24">
+        <v>0.0</v>
+      </c>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
     </row>
-    <row r="25" spans="1:64">
+    <row r="25" spans="1:66">
       <c r="A25" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>225693000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>225307000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>224923000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>224540000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>224160000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>223781000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>223403000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>223028000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>222654000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>441996000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>229490000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>225693000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>221992000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>222228000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>214869000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>211441000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>208100000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>204844000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>201669000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>198575000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>195559000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>192619000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>189753000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>186959000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>184237000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>181582000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>178995000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>176473000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>174015000.0</v>
       </c>
-      <c r="AN25"/>
-      <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
     </row>
-    <row r="26" spans="1:64">
+    <row r="26" spans="1:66">
       <c r="A26" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B26">
         <v>74823000.0</v>
       </c>
       <c r="C26">
         <v>74823000.0</v>
       </c>
       <c r="D26">
         <v>74823000.0</v>
       </c>
       <c r="E26">
         <v>74823000.0</v>
       </c>
       <c r="F26">
         <v>74823000.0</v>
       </c>
       <c r="G26">
         <v>74823000.0</v>
       </c>
       <c r="H26">
         <v>74823000.0</v>
       </c>
       <c r="I26">
         <v>74823000.0</v>
       </c>
       <c r="J26">
+        <v>74823000.0</v>
+      </c>
+      <c r="K26">
+        <v>74823000.0</v>
+      </c>
+      <c r="L26">
         <v>93694000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>119541000.0</v>
       </c>
       <c r="M26">
         <v>119541000.0</v>
       </c>
       <c r="N26">
         <v>119541000.0</v>
       </c>
       <c r="O26">
         <v>119541000.0</v>
       </c>
       <c r="P26">
         <v>119541000.0</v>
       </c>
       <c r="Q26">
         <v>119541000.0</v>
       </c>
       <c r="R26">
+        <v>119541000.0</v>
+      </c>
+      <c r="S26">
+        <v>119541000.0</v>
+      </c>
+      <c r="T26">
         <v>122934000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>36472000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>36008000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>37671000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>35911000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>34403000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>33699000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>76576000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>38124000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>39301000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>66913000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>108515000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>109306000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>109606000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>129373000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>135189000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>129504000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>141436000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>145003000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>141882000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>180617000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>181051000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>177553000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>178236000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>163789000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>150018000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>22970000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>24298000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>23639000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>23588000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>24450000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>20652000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>104130000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>97321000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>97245000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>84209000.0</v>
       </c>
-      <c r="BB26"/>
-      <c r="BC26">
+      <c r="BD26"/>
+      <c r="BE26">
         <v>131177000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>48477000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>50604.0</v>
       </c>
-      <c r="BF26"/>
-      <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
     </row>
-    <row r="27" spans="1:64">
+    <row r="27" spans="1:66">
       <c r="A27" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -7925,2582 +8182,2658 @@
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
     </row>
-    <row r="28" spans="1:64">
+    <row r="28" spans="1:66">
       <c r="A28" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B28">
+        <v>88674000.0</v>
+      </c>
+      <c r="C28">
+        <v>53519000.0</v>
+      </c>
+      <c r="D28">
         <v>83391000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-7642000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>25927000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>24091000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>73046000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>54576000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>74377000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>137186000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>200952000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>175748000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>138259000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>65479000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>79966000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>45419000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>3761000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-84514000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-54543000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-133248000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-14156000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-292415000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-219951000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-223108000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-152491000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-379125000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-197037000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-224178000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-286961000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-639352000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-340516000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-430536000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-495819000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-690376000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-409342000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-384996000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-467302000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-712851000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-513274000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-606117000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-636331000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-795643000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-707960000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-1077143000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-941942000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-978375000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-855168000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-868088000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-1038824000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-1231171000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-1139857000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-1182011000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-1165650000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-1209289000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-1201011000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-1185798000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-1160989000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-1122935000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-243935000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-225093000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-208688000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-118833000.0</v>
       </c>
-      <c r="BJ28"/>
-      <c r="BK28"/>
       <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
     </row>
-    <row r="29" spans="1:64">
+    <row r="29" spans="1:66">
       <c r="A29" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B29">
+        <v>245649000.0</v>
+      </c>
+      <c r="C29">
+        <v>300284000.0</v>
+      </c>
+      <c r="D29">
         <v>284144000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>298099000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>291909000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>286828000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>267644000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>267488000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>268030000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>228615000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>223340000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>247375000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>248249000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>308398000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>431368000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>406101000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>508513000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>533275000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>472321000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>378210000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>607691000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>537165000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>524301000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>539823000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>559583000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
     </row>
-    <row r="30" spans="1:64">
+    <row r="30" spans="1:66">
       <c r="A30" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B30">
+        <v>27740000.0</v>
+      </c>
+      <c r="C30">
+        <v>34432000.0</v>
+      </c>
+      <c r="D30">
         <v>30003000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>31955000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>34388000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>36839000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>42708000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>44743000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>54433000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>55722000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>43403000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>42196000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>44308000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>51662000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>60037000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>57495000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>64298000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>44466000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>42443000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>44107000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>50684000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>48435000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>59036000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>65928000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>55765000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>59744000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>62969000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>81399000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>89153000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>69493000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>90639000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>85867000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>91489000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>98294000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>99254000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>83788000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>82060000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>86655000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>74047000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>68974000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>109820000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>114963000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>166369000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>142501000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>162854000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>150112000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>207402000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>194884000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>185988000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>136633000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>106613000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>112160000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>120490000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>113152000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>110058000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>98673000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>122644000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>110023000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>109852000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>99674000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>60717000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>42407000.0</v>
       </c>
-      <c r="BJ30"/>
-      <c r="BK30"/>
       <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
     </row>
-    <row r="31" spans="1:64">
+    <row r="31" spans="1:66">
       <c r="A31" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>-218271000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-219680000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-187851000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-100652000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-77496000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-53824000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-30831000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-93416000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-189736000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-180353000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-137175000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-145366000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-125864000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-53153000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>33627000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-55684000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-58371000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-26163000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>10356000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-45811000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-95542000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>41852000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-55212000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-122526000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-129080000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-103808000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-62457000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>15907000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>49717000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>59808000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>145583000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>268215000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>536569000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>515096000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>204459000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>166855000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>135937000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>237539000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>464381000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>559417000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>552627000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>524052000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>494759000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>557777000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>538937000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>477702000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>491624.0</v>
       </c>
-      <c r="BF31"/>
-      <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
     </row>
-    <row r="32" spans="1:64">
+    <row r="32" spans="1:66">
       <c r="A32" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B32">
+        <v>-72384000.0</v>
+      </c>
+      <c r="C32">
+        <v>-9489000.0</v>
+      </c>
+      <c r="D32">
         <v>-22300000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-15726000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-38462000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>9935000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-17637000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-18581000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-20410000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-113571000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-158060000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-171820000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-184068000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-164089000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-118880000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>-83399000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>-70112000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>-42936000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>-46722000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>-65396000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>-3429000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>-4962000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>-4988000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>4456000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>50179000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
     </row>
-    <row r="33" spans="1:64">
+    <row r="33" spans="1:66">
       <c r="A33" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B33">
+        <v>293878000.0</v>
+      </c>
+      <c r="C33">
+        <v>295986000.0</v>
+      </c>
+      <c r="D33">
         <v>293958000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>303621000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>297129000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>297329000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>301403000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>301553000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>303630000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>315373000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>354502000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>394894000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>408906000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>425766000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>485721000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>505913000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>559984000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>569830000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>526279000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>461188000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>638575000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>477481000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>473442000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>477960000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>503206000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>698830000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>665656000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>676609000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>694058000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>643513000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>651915000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>644981000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>606166000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>605057000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>611300000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>640575000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>640616000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>669441000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>704467000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>712283000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>721866000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>721022000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>747626000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>623459000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>495805000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>842539000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>822085000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>868099000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>852256000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>479512000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>557215000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>539717000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>550887000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>543688000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>600407000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>582486000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>485955000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>451149000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>329924000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>261998000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>250681000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>207715000.0</v>
       </c>
-      <c r="BJ33"/>
-      <c r="BK33"/>
       <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
     </row>
-    <row r="34" spans="1:64">
+    <row r="34" spans="1:66">
       <c r="A34" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B34">
+        <v>950000.0</v>
+      </c>
+      <c r="C34">
+        <v>941000.0</v>
+      </c>
+      <c r="D34">
         <v>1148000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>1073000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>1891000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>1320000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>1159000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>1159000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>1366000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>1364000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>2081000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>22208000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>24009000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>27896000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>45187000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>5094000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>81249000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>6183000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>107032000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>10006000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>127530000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>135355000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>144238000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>142940000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>5071000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>110294000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>118408000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>121526000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>110999000.0</v>
       </c>
-      <c r="AC34"/>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
-      <c r="AU34">
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34">
         <v>148552000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>147197000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AY34">
         <v>131697000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AZ34">
         <v>105529000.0</v>
       </c>
-      <c r="AY34">
+      <c r="BA34">
         <v>100907000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BB34">
         <v>97791000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BC34">
         <v>100072000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BD34">
         <v>74643000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BE34">
         <v>74773000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BF34">
         <v>75189000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BG34">
         <v>70766.0</v>
       </c>
-      <c r="BF34"/>
-      <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
     </row>
-    <row r="35" spans="1:64">
+    <row r="35" spans="1:66">
       <c r="A35" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B35">
+        <v>283967000.0</v>
+      </c>
+      <c r="C35">
+        <v>328887000.0</v>
+      </c>
+      <c r="D35">
         <v>331044999.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>236574000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>213010000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>266213000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>243556000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>242562000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>241795000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>242114000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>245711000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>247901000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>249316000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>252819000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>269727000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>300429000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>305030000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>316598000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>330060000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>339956000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>569526000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>364845000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>369931000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>364932000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>361878000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>370150000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>380810000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>383366000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>369516000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>302357000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>301118000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>298794000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>294666000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>292161000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>291272000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>288048000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>280417000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>283264000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>296917000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>305007000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>130308000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>122152000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>146761000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>139087000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>123500000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>169055000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>161154000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>161423000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>159528000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>142550000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>125885000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>121294000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>117708000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>120932000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>103228000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>100610000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>87655000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>79847000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>44507000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>25713000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>14790000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>1621000.0</v>
       </c>
-      <c r="BJ35"/>
-      <c r="BK35"/>
       <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
     </row>
-    <row r="36" spans="1:64">
+    <row r="36" spans="1:66">
       <c r="A36" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B36">
+        <v>7253000.0</v>
+      </c>
+      <c r="C36">
+        <v>7170000.0</v>
+      </c>
+      <c r="D36">
         <v>7067000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>15848000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>11421000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>9144000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>7705000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>5459000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>5309000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>6095000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>15855000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>18772000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>23157000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>27491000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>29419000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>29648000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>25598000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>25102000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>19268000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>23080000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>192661000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>22734000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>21129000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>26746000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>28945000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>23776000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>26274000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>24435000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>20236000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>20989000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>19250000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>21051000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>23206000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>12538000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>17302000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>17457000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>18300000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>24445000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>24290000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>23433000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>22507000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>16620000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>20407000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>20489000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>13877000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>317278000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>22103000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>28892000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>35490000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>39226000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>45322000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>47830000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>52855000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>59210000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>68314000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>76178000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>87937000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>90071000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>10702000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>7779000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>6756000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>3868000.0</v>
       </c>
-      <c r="BJ36"/>
-      <c r="BK36"/>
       <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
     </row>
-    <row r="37" spans="1:64">
+    <row r="37" spans="1:66">
       <c r="A37" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-      <c r="K37">
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37">
         <v>191000.0</v>
       </c>
-      <c r="L37">
+      <c r="N37">
         <v>280000.0</v>
       </c>
-      <c r="M37">
+      <c r="O37">
         <v>383000.0</v>
       </c>
-      <c r="N37">
+      <c r="P37">
         <v>286000.0</v>
       </c>
-      <c r="O37">
+      <c r="Q37">
         <v>144000.0</v>
       </c>
-      <c r="P37">
+      <c r="R37">
         <v>110000.0</v>
       </c>
-      <c r="Q37">
+      <c r="S37">
         <v>424000.0</v>
       </c>
-      <c r="R37">
+      <c r="T37">
         <v>204000.0</v>
       </c>
-      <c r="S37">
+      <c r="U37">
         <v>280000.0</v>
       </c>
-      <c r="T37">
+      <c r="V37">
         <v>-75000.0</v>
       </c>
-      <c r="U37">
+      <c r="W37">
         <v>-1000.0</v>
       </c>
-      <c r="V37">
+      <c r="X37">
         <v>-85000.0</v>
       </c>
-      <c r="W37">
+      <c r="Y37">
         <v>-347000.0</v>
       </c>
-      <c r="X37"/>
-      <c r="Y37">
+      <c r="Z37"/>
+      <c r="AA37">
         <v>1110000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AB37">
         <v>756000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AC37">
         <v>809000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AD37">
         <v>1321000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AE37">
         <v>1363000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AF37">
         <v>989000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AG37">
         <v>805000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AH37">
         <v>1650000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AI37">
         <v>872000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AJ37">
         <v>1128000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AK37">
         <v>795000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AL37">
         <v>1224000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AM37">
         <v>642000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AN37">
         <v>918000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AO37">
         <v>758000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AP37">
         <v>1347000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AQ37">
         <v>1189000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AR37">
         <v>812000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AS37">
         <v>870000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AT37">
         <v>4378000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AU37">
         <v>2118000.0</v>
       </c>
-      <c r="AT37">
-[...2 lines deleted...]
-      <c r="AU37">
+      <c r="AV37">
+        <v>0.0</v>
+      </c>
+      <c r="AW37">
         <v>-2155000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AX37">
         <v>-2120000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AY37">
         <v>-1969000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AZ37">
         <v>-2026000.0</v>
       </c>
-      <c r="AY37">
+      <c r="BA37">
         <v>-2068000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BB37">
         <v>-2387000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BC37">
         <v>-1939000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BD37">
         <v>-1817000.0</v>
       </c>
-      <c r="BC37">
+      <c r="BE37">
         <v>-2951000.0</v>
       </c>
-      <c r="BD37">
+      <c r="BF37">
         <v>-3043000.0</v>
       </c>
-      <c r="BE37">
+      <c r="BG37">
         <v>-3074.0</v>
       </c>
-      <c r="BF37"/>
-      <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
     </row>
-    <row r="38" spans="1:64">
+    <row r="38" spans="1:66">
       <c r="A38" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K38"/>
       <c r="L38"/>
       <c r="M38">
+        <v>32602000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
         <v>41041000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>89576000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>90563000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>88275000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>88047000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>30551000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>34695000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>204099000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>147347000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>26061000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>31474000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>28945000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>28605000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>26274000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>24435000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>20236000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>20989000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>19250000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>21051000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>23206000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>453912000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>461277000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>477998000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>482394000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>498435000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>524480000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>527541000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>528830000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>522125000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>544912000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>450033000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>325839000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>643793000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>651551000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>694696000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>692607000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>345089000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>430334000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>413857000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>422114000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>422616000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>496531000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>499193000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>426242000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>399349000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>288550000.0</v>
       </c>
-      <c r="BG38"/>
-[...1 lines deleted...]
-      <c r="BI38">
+      <c r="BI38"/>
+      <c r="BJ38"/>
+      <c r="BK38">
         <v>191225000.0</v>
       </c>
-      <c r="BJ38"/>
-      <c r="BK38"/>
       <c r="BL38"/>
+      <c r="BM38"/>
+      <c r="BN38"/>
     </row>
-    <row r="39" spans="1:64">
+    <row r="39" spans="1:66">
       <c r="A39" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B39">
+        <v>48722000.0</v>
+      </c>
+      <c r="C39">
+        <v>43908000.0</v>
+      </c>
+      <c r="D39">
         <v>16410000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>49252000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>49822000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>49679000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>44193000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>48459000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>63746000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>58298000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>39872000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>31999000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>33672000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>34410000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>35215000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>37447000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>41865000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>44859000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>42367000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>38212000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>35979000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>33724000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>33429000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>31642000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>43836000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>51856000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>47370000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>55128000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>46539000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>88115000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>57271000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>58135000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>54593000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>94025000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>53680000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>60178000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>43131000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>113435000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>145280000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>190053000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>59453000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>64612000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>95793000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>96238000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>474819000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>166075000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>130209000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>150916000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>140215000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>128296000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>127906000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>124069000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>117748000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>125612000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>121338000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>116141000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>101275000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>84299000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>111856000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>50947000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>21324000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>12615000.0</v>
       </c>
-      <c r="BJ39"/>
-      <c r="BK39"/>
       <c r="BL39"/>
+      <c r="BM39"/>
+      <c r="BN39"/>
     </row>
-    <row r="40" spans="1:64">
+    <row r="40" spans="1:66">
       <c r="A40" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B40">
+        <v>285910000.0</v>
+      </c>
+      <c r="C40">
+        <v>310248000.0</v>
+      </c>
+      <c r="D40">
         <v>290028000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>266965000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>242402000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>253273000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>208454000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>239377000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>258171000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>273838000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>233804000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>250738000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>293716000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>323127000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>291664000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>321728000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>360432000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>419601000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>355545000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>454793000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>512974000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>588116000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>538413000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>536483000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>469009000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>723605000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>590190000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>636917000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>680733000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>861038000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>683593000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>819369000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>759282000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>1017547000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>814235000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>815721000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>849963000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>1074306000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>863621000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>957586000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>955327000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>1065585000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>925296000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>935463000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>1099229000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>1118892000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>996509000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>1056262000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>1085651000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>994549000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>828230000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>861877000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>885849000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>934204000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>1065185000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>935327000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>1026003000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>915467000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>726348000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>631585000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>481570000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>312876000.0</v>
       </c>
-      <c r="BJ40"/>
-      <c r="BK40"/>
       <c r="BL40"/>
+      <c r="BM40"/>
+      <c r="BN40"/>
     </row>
-    <row r="41" spans="1:64">
+    <row r="41" spans="1:66">
       <c r="A41" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>16997000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>18586000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>30551000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>31530000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>30583000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>34448000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>40657000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>42604000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>44003000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>44428000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>48970000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>45795000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>35830000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>39156000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>43108000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>44264000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>42981000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>88207000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>90319000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>90245000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>86599000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>83097000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>85324000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>82158000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>83260000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>80335000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>90364000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>98610000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>97869000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>82597000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>107607000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>112753000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>103718000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>112897000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>151486000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>148552000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>147197000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>126032000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>105529000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>100907000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>97791000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>99314000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>74643000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>74773000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>75189000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>70766000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>39719000.0</v>
       </c>
-      <c r="BG41"/>
-[...1 lines deleted...]
-      <c r="BI41">
+      <c r="BI41"/>
+      <c r="BJ41"/>
+      <c r="BK41">
         <v>1017000.0</v>
       </c>
-      <c r="BJ41"/>
-      <c r="BK41"/>
       <c r="BL41"/>
+      <c r="BM41"/>
+      <c r="BN41"/>
     </row>
-    <row r="42" spans="1:64">
+    <row r="42" spans="1:66">
       <c r="A42" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B42">
+        <v>1545897000.0</v>
+      </c>
+      <c r="C42">
+        <v>1555372000.0</v>
+      </c>
+      <c r="D42">
         <v>1546068000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>1534928000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>1526850000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>1518990000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>1510039000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>1501114000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>1496616000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>1414899000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>1414164000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>1408370000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>1401768000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>1400006000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>1394337000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>1385510000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>1377892000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>1371549000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>1343823000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>1334947000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>1338429000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>1425448000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>1415766000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>1406933000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>1400478000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>1387727000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>1371334000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>1364001000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>1356070000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>1357069000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>1354973000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>1339291000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>1325019000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>1307258000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>1293689000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>1286739000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>1293954000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>1305304000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>1337455000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>1337636000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>1289440000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>1319412000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>1401464000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>1563266000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>1656582000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>1648953000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>1623685000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>1609850000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>1692223000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>1537624000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>1554801000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>1532699000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>1508972000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>1485006000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>1459485000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>1437161000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>1401581000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>1388253000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>605655000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>543505000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>516306000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>417663000.0</v>
       </c>
-      <c r="BJ42"/>
-      <c r="BK42"/>
       <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
     </row>
-    <row r="43" spans="1:64">
+    <row r="43" spans="1:66">
       <c r="A43" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -10521,89 +10854,87 @@
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
     </row>
-    <row r="44" spans="1:64">
+    <row r="44" spans="1:66">
       <c r="A44" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-      <c r="AD44">
-[...4 lines deleted...]
-      </c>
+      <c r="AD44"/>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -10639,1575 +10970,1619 @@
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
+        <v>0.0</v>
+      </c>
+      <c r="BG44">
+        <v>0.0</v>
+      </c>
+      <c r="BH44">
         <v>5000.0</v>
       </c>
-      <c r="BG44"/>
-[...1 lines deleted...]
-      <c r="BI44">
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44">
         <v>3000.0</v>
       </c>
-      <c r="BJ44"/>
-      <c r="BK44"/>
       <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
     </row>
-    <row r="45" spans="1:64">
+    <row r="45" spans="1:66">
       <c r="A45" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B45">
+        <v>21362000.0</v>
+      </c>
+      <c r="C45">
+        <v>240984000.0</v>
+      </c>
+      <c r="D45">
         <v>23470000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>24088000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>22014000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>284094000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>23156000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>25661000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>28489000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>339438000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>40081000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>49498000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>57530000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>68858000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>79124000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>144729000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>152420000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>85284000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>167496000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>168388000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>196211000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>233340000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>245204000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>249172000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>239671000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>143117000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>146897000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>148450000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>146717000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>151145000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>150023000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>162577000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>158222000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>171006000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>179987000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>184742000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>193036000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>198897000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>202714000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>173426000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>169966000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>182475000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>170534000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>173403000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>159649000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>134423000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>126881000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>125860000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>128773000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>121072000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>103876000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>83293000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>59713000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>51800000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>41374000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>36532000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>26928000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>16490000.0</v>
       </c>
-      <c r="BJ45"/>
-      <c r="BK45"/>
       <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
     </row>
-    <row r="46" spans="1:64">
+    <row r="46" spans="1:66">
       <c r="A46" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B46">
+        <v>21362000.0</v>
+      </c>
+      <c r="C46">
+        <v>22436000.0</v>
+      </c>
+      <c r="D46">
         <v>23470000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>24088000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>22014000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>23868000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>23156000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>25661000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>28489000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>32727000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>40081000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>49498000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>57530000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>68858000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>79124000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>96372000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>113612000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>121539000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>130085000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>144729000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>152420000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>160633000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>167496000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>168388000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>196211000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>233340000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>245204000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>249172000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>239671000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>143117000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>146897000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>148450000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>146717000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>151145000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>150023000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>162577000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>158222000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>171006000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>179987000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>184742000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>193036000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>198897000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>202714000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>173426000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>169966000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>176004000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>170534000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>173403000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>159649000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>134423000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>126881000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>125860000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>128773000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>121072000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>103876000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>83293000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>59713000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>51800000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>41374000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>36532000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>26928000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>16490000.0</v>
       </c>
-      <c r="BJ46"/>
-      <c r="BK46"/>
       <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
     </row>
-    <row r="47" spans="1:64">
+    <row r="47" spans="1:66">
       <c r="A47" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
-[...1 lines deleted...]
-      </c>
+      <c r="K47"/>
       <c r="L47"/>
       <c r="M47">
+        <v>49498000.0</v>
+      </c>
+      <c r="N47"/>
+      <c r="O47">
         <v>20258000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>79124000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>96372000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>113612000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>121539000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>130085000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>144729000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>82521000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>160633000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>88488000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>90331000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>196211000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>124950000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>133071000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>134672000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>136570000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>143117000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>146897000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>148450000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>146717000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>151145000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>150023000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>162577000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>158222000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>171006000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>179987000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>184742000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>193036000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>198897000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>202714000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>173426000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>169966000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>182475000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>170534000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>173403000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>159649000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>134423000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>126881000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>125860000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>128773000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>121072000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>103876000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>83293000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>59713000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>51800.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>41374000.0</v>
       </c>
-      <c r="BG47"/>
-[...1 lines deleted...]
-      <c r="BI47">
+      <c r="BI47"/>
+      <c r="BJ47"/>
+      <c r="BK47">
         <v>16490000.0</v>
       </c>
-      <c r="BJ47"/>
-      <c r="BK47"/>
       <c r="BL47"/>
+      <c r="BM47"/>
+      <c r="BN47"/>
     </row>
-    <row r="48" spans="1:64">
+    <row r="48" spans="1:66">
       <c r="A48" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B48">
+        <v>-1605293000.0</v>
+      </c>
+      <c r="C48">
+        <v>-1592434000.0</v>
+      </c>
+      <c r="D48">
         <v>-1599774000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-1481402000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-1501739000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-1508914000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-1458265000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-1472193000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-1462158000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-1449887000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-1477589000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-1436231000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-1423624000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-1394477000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-1339170000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-1282947000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-1191720000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-1156868000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-1183558000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-1261665000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-1258283000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-1320886000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-1334864000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-1318594000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-1246477000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-1032876000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-1109917000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-1093232000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-1052986000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-1010499000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-1056727000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-1101342000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-1006308000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-1088204000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-1135925000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-1135984000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-1126658000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-1099010000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-1046422000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-1008446000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-953542000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-901292000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-854764000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-827149000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-936233000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-921960000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-930748000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-909540000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-886665000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-848870000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-767623000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-765043000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-757469000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-753477000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-672494000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-670848000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>-703177000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>-698704000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>-633949000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>-623376000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>-522136000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>-419468000.0</v>
       </c>
-      <c r="BJ48"/>
-      <c r="BK48"/>
       <c r="BL48"/>
+      <c r="BM48"/>
+      <c r="BN48"/>
     </row>
-    <row r="49" spans="1:64">
+    <row r="49" spans="1:66">
       <c r="A49" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-1436231000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-1423624000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-1394477000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-1339170000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-1282947000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-1191720000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-1156868000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-1183558000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-1261665000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-1258283000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-1320886000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-1334864000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-1318594000.0</v>
       </c>
-      <c r="X49"/>
-      <c r="Y49">
+      <c r="Z49"/>
+      <c r="AA49">
         <v>-1032876000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-1109917000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-1093232000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-1052986000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-1010499000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-1056727000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-1101342000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-1006308000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>-1088204000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>-1135925000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>-1135984000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-1126658000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>-1099010000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>-1046422000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>-1008446000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>-953542000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>-901292000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>-854764000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>-827149000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>-936233000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>-921960000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>-930748000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>-909540000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>-886665000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>-848870000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>-767623000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>-765043000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>-757469000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>-753477000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>-672494000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>-670848000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>-703177000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>-698704.0</v>
       </c>
-      <c r="BF49"/>
-      <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
     </row>
-    <row r="50" spans="1:64">
+    <row r="50" spans="1:66">
       <c r="A50" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B50">
+        <v>45837000.0</v>
+      </c>
+      <c r="C50">
+        <v>33691000.0</v>
+      </c>
+      <c r="D50">
         <v>33632000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>33473000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>53379000.0</v>
       </c>
-      <c r="E50"/>
-      <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50">
         <v>42776000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>46700000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>46700000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>47700000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>75000000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>110000000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>60000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000000.0</v>
       </c>
       <c r="R50">
         <v>100000000.0</v>
       </c>
       <c r="S50">
         <v>100000000.0</v>
       </c>
       <c r="T50">
         <v>100000000.0</v>
       </c>
       <c r="U50">
-        <v>200000000.0</v>
+        <v>100000000.0</v>
       </c>
       <c r="V50">
-        <v>200000000.0</v>
+        <v>100000000.0</v>
       </c>
       <c r="W50">
         <v>200000000.0</v>
       </c>
       <c r="X50">
+        <v>200000000.0</v>
+      </c>
+      <c r="Y50">
+        <v>200000000.0</v>
+      </c>
+      <c r="Z50">
         <v>150000000.0</v>
       </c>
-      <c r="Y50"/>
-      <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50">
         <v>30210000.0</v>
       </c>
-      <c r="AC50"/>
-[...1 lines deleted...]
-      <c r="AE50">
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50">
         <v>232357000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>230090000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>234211000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>229315000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>233554000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>637693000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>227603000.0</v>
       </c>
-      <c r="AL50"/>
-      <c r="AM50"/>
       <c r="AN50"/>
-      <c r="AO50">
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>57719000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50"/>
       <c r="AR50"/>
-      <c r="AS50">
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50">
         <v>38259000.0</v>
       </c>
-      <c r="AT50"/>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
     </row>
-    <row r="51" spans="1:64">
+    <row r="51" spans="1:66">
       <c r="A51" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B51">
+        <v>314188000.0</v>
+      </c>
+      <c r="C51">
+        <v>349599000.0</v>
+      </c>
+      <c r="D51">
         <v>351197000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>254933000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>252741000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>252934000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>232756000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>232665000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>233094000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>278749000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>287037000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>293893000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>302016000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>346758000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>387964000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>361014000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>406767000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>414212000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>422239000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>431785000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>662643000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>558172000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>559016000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>561580000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>514376000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>371762000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>370248000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>372659000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>358649000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>218876000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>231842000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>232357000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>230090000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>215711000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>229315000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>233554000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>223673000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>207884000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>206908000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>201903000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>52181000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>57719000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>255599000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>33005000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>33562000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>38259000.0</v>
       </c>
-      <c r="AT51"/>
-      <c r="AU51"/>
       <c r="AV51"/>
-      <c r="AW51">
+      <c r="AW51"/>
+      <c r="AX51"/>
+      <c r="AY51">
         <v>9301000.0</v>
       </c>
-      <c r="AX51"/>
-      <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
     </row>
-    <row r="52" spans="1:64">
+    <row r="52" spans="1:66">
       <c r="A52" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B52">
+        <v>49265000.0</v>
+      </c>
+      <c r="C52">
+        <v>37238000.0</v>
+      </c>
+      <c r="D52">
         <v>37327000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>37048000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>56494000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>3317000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>4173000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>4324000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>4781000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>49897000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>57895000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>62989000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>70182000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>112525000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>148788000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>92115000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>132320000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>132062000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>132836000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>134433000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>136652000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>237755000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>238055000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>242443000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>188328000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>40768000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>40399000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>43033000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>42806000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>17207000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>21043000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>23808000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>22023000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>25958000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>25294000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>29497000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>28261000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>28889000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>30435000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>27888000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>26679000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>26776000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>221201000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>15754000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>14499000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>14872000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>926118000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>988444000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>1010772000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>3636000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>772098000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>811451000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>828193000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>887172000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>573477000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>543840000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>576480000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>470260000.0</v>
       </c>
-      <c r="BF52"/>
-      <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
     </row>
-    <row r="53" spans="1:64">
+    <row r="53" spans="1:66">
       <c r="A53" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53">
         <v>37671000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>35911000.0</v>
       </c>
-      <c r="W53"/>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53">
         <v>2649000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>8517000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>4332000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>4900000.0</v>
       </c>
-      <c r="AH53">
-[...4 lines deleted...]
-      </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
+        <v>0.0</v>
+      </c>
+      <c r="AL53">
+        <v>0.0</v>
+      </c>
+      <c r="AM53">
         <v>5800000.0</v>
       </c>
-      <c r="AL53">
-[...4 lines deleted...]
-      </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
+        <v>0.0</v>
+      </c>
+      <c r="AP53">
+        <v>0.0</v>
+      </c>
+      <c r="AQ53">
         <v>4700000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>4672000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>6677000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>8082000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>12019000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>11056000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>21702000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>19665000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>14579000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>16693000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>13261000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>14059000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>16507000.0</v>
       </c>
-      <c r="BB53">
-[...2 lines deleted...]
-      <c r="BC53">
+      <c r="BD53">
+        <v>0.0</v>
+      </c>
+      <c r="BE53">
         <v>3952000.0</v>
       </c>
-      <c r="BD53">
-[...2 lines deleted...]
-      <c r="BE53">
+      <c r="BF53">
+        <v>0.0</v>
+      </c>
+      <c r="BG53">
         <v>12100000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>300000.0</v>
       </c>
-      <c r="BG53"/>
-[...1 lines deleted...]
-      <c r="BI53">
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53">
         <v>300000.0</v>
       </c>
-      <c r="BJ53"/>
-      <c r="BK53"/>
       <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
     </row>
-    <row r="54" spans="1:64">
+    <row r="54" spans="1:66">
       <c r="A54" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-      <c r="AD54">
-[...4 lines deleted...]
-      </c>
+      <c r="AD54"/>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -12242,1281 +12617,1321 @@
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
-      <c r="BF54"/>
-      <c r="BG54"/>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
+      <c r="BG54">
+        <v>0.0</v>
+      </c>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
     </row>
-    <row r="55" spans="1:64">
+    <row r="55" spans="1:66">
       <c r="A55" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B55">
+        <v>595854000.0</v>
+      </c>
+      <c r="C55">
+        <v>670406000.0</v>
+      </c>
+      <c r="D55">
         <v>608177000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>647403000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>608153000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>612690000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>548014000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>572844000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>580526000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>570956000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>523862000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>587234000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>650643000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>793117000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>888971000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>916450000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1069153000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1157881000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>1087871000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>1108540000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>1402037000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>1411507000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>1349818000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>1369319000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>1282606000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>1586743000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>1370702000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>1439208000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>1506012000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>1642142000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>1403920000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>1488700000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>1502928000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>1677505000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>1428096000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>1427437000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>1483835000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>1761377000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>1613541000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>1751442000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>1618680000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>1796264000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>2030641000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>2020826000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>2154651000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>2227597000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>2072165000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>2137439000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>2280606000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>2042010000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>1950540000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>1976668000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>1982257000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>2031474000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>2032814000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>1983098000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>1870863000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>1769899000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>795567000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>637712000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>541410000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>381570000.0</v>
       </c>
-      <c r="BJ55"/>
-      <c r="BK55"/>
       <c r="BL55"/>
+      <c r="BM55"/>
+      <c r="BN55"/>
     </row>
-    <row r="56" spans="1:64">
+    <row r="56" spans="1:66">
       <c r="A56" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B56">
+        <v>301976000.0</v>
+      </c>
+      <c r="C56">
+        <v>374420000.0</v>
+      </c>
+      <c r="D56">
         <v>314219000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>343782000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>311024000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>315361000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>246611000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>271291000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>276896000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>255583000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>169360000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>192340000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>241737000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>367351000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>403250000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>410537000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>509169000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>588051000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>561592000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>647352000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>763462000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>934026000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>876376000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>891359000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>779400000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>887913000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>705046000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>762599000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>811954000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>998629000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>752005000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>843719000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>896762000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>1072448000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>816796000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>786862000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>843219000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>1091936000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>909074000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>1039159000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>896814000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>1075242000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>1283015000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>1397367000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>1658846000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>1385058000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>1250080000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>1269340000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>1428350000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>1562498000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>1393325000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>1436951000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>1431370000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>1487786000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>1432407000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>1400612000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>1384908000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>1323327000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>465643000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>375714000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>290729000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>173855000.0</v>
       </c>
-      <c r="BJ56"/>
-      <c r="BK56"/>
       <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
     </row>
-    <row r="57" spans="1:64">
+    <row r="57" spans="1:66">
       <c r="A57" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B57">
+        <v>374360000.0</v>
+      </c>
+      <c r="C57">
+        <v>383909000.0</v>
+      </c>
+      <c r="D57">
         <v>336519000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>359508000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>349486000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>305426000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>264248000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>289872000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>297306000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>369154000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>327420000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>364160000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>425805000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>531440000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>522130000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>493936000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>579281000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>630987000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>608314000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>712748000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>766891000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>938988000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>881364000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>886903000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>729221000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>821547000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>688766000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>749703000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>794100000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>957174000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>771162000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>918769000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>857890000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>1133499000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>948758000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>953407000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>992029000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>1213051000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>984468000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>1077122000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>1102701000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>1203525000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>1282928000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>1088993000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>1262138000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>1293598000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>1183056000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>1245080000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>1297551000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>1187778000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>1015858000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>1064946000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>1100580000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>1168441000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>1125201000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>1100181000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>1066377000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>995162000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>766693000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>680618000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>519477000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>370419000.0</v>
       </c>
-      <c r="BJ57"/>
-      <c r="BK57"/>
       <c r="BL57"/>
+      <c r="BM57"/>
+      <c r="BN57"/>
     </row>
-    <row r="58" spans="1:64">
+    <row r="58" spans="1:66">
       <c r="A58" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B58">
+        <v>658327000.0</v>
+      </c>
+      <c r="C58">
+        <v>712796000.0</v>
+      </c>
+      <c r="D58">
         <v>667564000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>596082000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>562496000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>571639000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>507804000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>532434000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>539101000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>611268000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>573131000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>612061000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>675121000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>784259000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>791857000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>794365000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>884311000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>947585000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>938374000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>1052704000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>1336417000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>1303833000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>1251295000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>1251835000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>1091099000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>1191697000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>1069576000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>1133069000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>1163616000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>1259531000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>1072280000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>1217563000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>1152556000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>1425660000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>1240030000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>1241455000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>1272446000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>1496315000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>1281385000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>1382129000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>1233009000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>1325677000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>1429689000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>1228080000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>1385638000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>1462653000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>1344210000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>1406503000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>1457079000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>1330328000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>1141743000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>1186240000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>1218288000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>1289373000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>1228429000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>1200791000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>1154032000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>1075009000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>811200000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>706331000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>534267000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>372040000.0</v>
       </c>
-      <c r="BJ58"/>
-      <c r="BK58"/>
       <c r="BL58"/>
+      <c r="BM58"/>
+      <c r="BN58"/>
     </row>
-    <row r="59" spans="1:64">
+    <row r="59" spans="1:66">
       <c r="A59" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-      <c r="AD59">
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59">
         <v>331640000.0</v>
       </c>
-      <c r="AE59">
+      <c r="AG59">
         <v>271137000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AH59">
         <v>350372000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AI59">
         <v>251845000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AJ59">
         <v>188066000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AK59">
         <v>185982000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AL59">
         <v>211389000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AM59">
         <v>265062000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AN59">
         <v>332156000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AO59">
         <v>369313000.0</v>
       </c>
-      <c r="AN59">
-[...4 lines deleted...]
-      </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
-      <c r="BF59"/>
-      <c r="BG59"/>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
+      <c r="BG59">
+        <v>0.0</v>
+      </c>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
     </row>
-    <row r="60" spans="1:64">
+    <row r="60" spans="1:66">
       <c r="A60" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B60">
+        <v>-62591000.0</v>
+      </c>
+      <c r="C60">
+        <v>-42562000.0</v>
+      </c>
+      <c r="D60">
         <v>-59552000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>51196000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>45479000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>40815000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>39994000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>40233000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>41168000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>-40631000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>-49441000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>-25018000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>-24758000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>8475000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>96828000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>121941000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>184732000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>209872000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>149293000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>55556000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>65695000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>107675000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>98608000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>117831000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>191198000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>393936000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>300370000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>305330000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>341075000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>381248000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>330651000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>270332000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>348722000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>250973000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>186938000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>185187000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>210165000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>264420000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>331238000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>368555000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>384324000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>469398000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>600140000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>791876000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>764635000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>762826000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>727955000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>733091000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>825647000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>713651000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>810823000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>792496000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>766356000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>744040000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>799012000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>779315000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>712663000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>702541000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>-14696000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>-66419000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>7086000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>8077000.0</v>
       </c>
-      <c r="BJ60"/>
-      <c r="BK60"/>
       <c r="BL60"/>
+      <c r="BM60"/>
+      <c r="BN60"/>
     </row>
-    <row r="61" spans="1:64">
+    <row r="61" spans="1:66">
       <c r="A61" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-      <c r="P61">
-[...4 lines deleted...]
-      </c>
+      <c r="P61"/>
+      <c r="Q61"/>
       <c r="R61">
         <v>-922666000.0</v>
       </c>
       <c r="S61">
         <v>-922666000.0</v>
       </c>
       <c r="T61">
         <v>-922666000.0</v>
       </c>
       <c r="U61">
         <v>-922666000.0</v>
       </c>
       <c r="V61">
         <v>-922666000.0</v>
       </c>
       <c r="W61">
         <v>-922666000.0</v>
       </c>
       <c r="X61">
         <v>-922666000.0</v>
       </c>
       <c r="Y61">
         <v>-922666000.0</v>
       </c>
       <c r="Z61">
         <v>-922666000.0</v>
       </c>
       <c r="AA61">
+        <v>-922666000.0</v>
+      </c>
+      <c r="AB61">
+        <v>-922666000.0</v>
+      </c>
+      <c r="AC61">
         <v>-907599000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AD61">
         <v>-892546000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AE61">
         <v>-877491000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-867450000.0</v>
       </c>
       <c r="AF61">
         <v>-867450000.0</v>
       </c>
       <c r="AG61">
         <v>-867450000.0</v>
       </c>
       <c r="AH61">
         <v>-867450000.0</v>
       </c>
       <c r="AI61">
+        <v>-867450000.0</v>
+      </c>
+      <c r="AJ61">
+        <v>-867450000.0</v>
+      </c>
+      <c r="AK61">
         <v>-858291000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AL61">
         <v>-833451000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AM61">
         <v>-807424000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AN61">
         <v>-757520000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AO61">
         <v>-732901000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AP61">
         <v>-708490000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AQ61">
         <v>-645041000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AR61">
         <v>-532530000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AS61">
         <v>-339626000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AT61">
         <v>-217000000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AU61">
         <v>-198467000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AV61">
         <v>-190355000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AW61">
         <v>-182046000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AX61">
         <v>-76048000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AY61">
         <v>-46587000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AZ61">
         <v>-9014000.0</v>
       </c>
-      <c r="AY61">
-[...4 lines deleted...]
-      </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
+        <v>0.0</v>
+      </c>
+      <c r="BG61">
+        <v>0.0</v>
+      </c>
+      <c r="BH61">
         <v>-808666000.0</v>
       </c>
-      <c r="BG61"/>
-[...1 lines deleted...]
-      <c r="BI61">
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61">
         <v>-503173000.0</v>
       </c>
-      <c r="BJ61"/>
-      <c r="BK61"/>
       <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
     </row>
-    <row r="62" spans="1:64">
+    <row r="62" spans="1:66">
       <c r="A62" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -13526,119 +13941,122 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
-      <c r="BB62">
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62">
         <v>7190000.0</v>
       </c>
-      <c r="BC62">
+      <c r="BE62">
         <v>5943000.0</v>
       </c>
-      <c r="BD62">
+      <c r="BF62">
         <v>7211000.0</v>
       </c>
-      <c r="BE62">
+      <c r="BG62">
         <v>1653.0</v>
       </c>
-      <c r="BF62"/>
-      <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q32"/>
+  <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -13646,2179 +14064,2271 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="2" spans="1:17">
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>54955000.0</v>
+      </c>
+      <c r="C2">
         <v>48251000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>64246000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>76261000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>229992000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>739574000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1032786000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1316145000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1510016000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1786451000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1734451000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1642502000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1072122000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>718940000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>249907000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>433411000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4716000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>18602000.0</v>
+      </c>
+      <c r="C3">
         <v>30900000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>51218000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>62663000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>72819000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>87522000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>105765000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>115828000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>137827000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>135909000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>132970000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>144921000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>89449000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>55801000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>32055000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>12952000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>80000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-      <c r="F4">
+      <c r="F4"/>
+      <c r="G4">
         <v>382000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2597000.0</v>
       </c>
       <c r="H4">
         <v>2597000.0</v>
       </c>
       <c r="I4">
+        <v>2597000.0</v>
+      </c>
+      <c r="J4">
         <v>-1974000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>-17114000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>122850000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>-45446000.0</v>
       </c>
-      <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
+      <c r="R4"/>
     </row>
-    <row r="5" spans="1:17">
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B5">
+        <v>-31202000.0</v>
+      </c>
+      <c r="C5">
         <v>-21860000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-27708000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-177590000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>105231000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-260874000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>10062000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>22940000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>56825000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-155615000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-105315000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-47288000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-18618000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>94942000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-254065000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-217161000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1077000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:17">
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>-12600000.0</v>
+      </c>
+      <c r="C6">
         <v>9040000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>23510000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-114927000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>178050000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-173352000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>115827000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>138768000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>194652000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-19706000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>27655000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>97633000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>70831000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>150743000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-222010000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-204209000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-997000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
+      <c r="R7"/>
     </row>
-    <row r="8" spans="1:17">
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
+      <c r="G8"/>
+      <c r="H8">
         <v>2597000.0</v>
       </c>
-      <c r="H8"/>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8">
         <v>-1974000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>-17114000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>106926000.0</v>
       </c>
-      <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
+      <c r="R8"/>
     </row>
-    <row r="9" spans="1:17">
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B9">
+        <v>443467000.0</v>
+      </c>
+      <c r="C9">
         <v>444306000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>450664000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>522824000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>737116000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>677294000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1186129000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1320601000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1333861000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1356903000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1385065000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1549186000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1501533000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1615532000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1374834000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>279954000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>9824000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:17">
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B10">
+        <v>-45456000.0</v>
+      </c>
+      <c r="C10">
         <v>-30391000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-43426000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-191970000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>88025000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-294066000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-13531000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1031000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>36145000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-185870000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-108316000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-48195000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-18909000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>94942000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-230810000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-420060000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1093000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B11">
+        <v>35625000.0</v>
+      </c>
+      <c r="C11">
         <v>26123000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>9508000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>42410000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-32323000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-7504000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>761000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-957000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>7544000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-2547000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-19145000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>15724000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>70037000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>145973000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>44303000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-6674000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>248000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:17">
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B12">
+        <v>14254000.0</v>
+      </c>
+      <c r="C12">
         <v>8531000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>15718000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>14380000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>17206000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>33192000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>23593000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>21909000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>20680000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>15912000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2789000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>883000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>291000.0</v>
       </c>
-      <c r="N12">
-[...1 lines deleted...]
-      </c>
       <c r="O12">
+        <v>0.0</v>
+      </c>
+      <c r="P12">
         <v>5973000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>400000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>16000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:17">
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B13">
+        <v>5953000.0</v>
+      </c>
+      <c r="C13">
         <v>5149000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>13883000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>9533000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>5116000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>6351000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>7744000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>6420000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3287000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2053000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>25570000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
+      <c r="R13"/>
     </row>
-    <row r="14" spans="1:17">
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B14">
+        <v>-1823000.0</v>
+      </c>
+      <c r="C14">
         <v>-2513000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-2761000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-3229000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-1680000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-1000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1110000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>13067000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>12587000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>11264000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>13011000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>9171000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>6447000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3742000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-18335.0</v>
       </c>
-      <c r="P14"/>
       <c r="Q14"/>
+      <c r="R14"/>
     </row>
-    <row r="15" spans="1:17">
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B15">
+        <v>-83520000.0</v>
+      </c>
+      <c r="C15">
         <v>-59027000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-55410000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-237609000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>118668000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-287931000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-22377000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-11079000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>14040000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-194587000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>20668000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-73090000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-95393000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-54773000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-256778000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-389640000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-1341000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:17">
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-237609000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>118668000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-287931000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-22377000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-11079000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>14040000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-194587000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>20668000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-73090000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-95393000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-67377000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-373494.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
+      <c r="R16"/>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B17">
+        <v>-81081000.0</v>
+      </c>
+      <c r="C17">
         <v>-56514000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-135658000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-234380000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>120348000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-286562000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-14292000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1988000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>28601000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-183323000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-89171000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-63919000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-88946000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-51031000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-297762.0</v>
       </c>
-      <c r="P17"/>
       <c r="Q17"/>
+      <c r="R17"/>
     </row>
-    <row r="18" spans="1:17">
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>-8301000.0</v>
+      </c>
+      <c r="C18">
         <v>-3382000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-4597000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-4847000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-12090000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-26841000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-15849000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-15489000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-17393000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-13631000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
+      <c r="R18"/>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-24155000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>92680000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-16968000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-53329000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-53008000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>6710000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-76107000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-28539000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-33353000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-94663000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-3759000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-20679.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
+      <c r="R19"/>
     </row>
-    <row r="20" spans="1:17">
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>47683000.0</v>
       </c>
-      <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>196673000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>31000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>-136000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>18876000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>49258000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>31425000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1269000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>11000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>897000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>4537.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
+      <c r="R20"/>
     </row>
-    <row r="21" spans="1:17">
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B21">
+        <v>12956000.0</v>
+      </c>
+      <c r="C21">
         <v>8794000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-18252000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-167815000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-4655000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-277098000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>39798000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>54039000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>29435000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-109763000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-79777000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-14842000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>75754000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>98701000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-203380000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-420344000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-1077000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
+      <c r="R22"/>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B23">
+        <v>485466000.0</v>
+      </c>
+      <c r="C23">
         <v>483763000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>533162000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>766900000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>971763000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1693966000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2179117000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2582843000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2812715000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3215570000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3181578000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3205261000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2497912000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2234874000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1832658000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>930526000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>15617000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>34327.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
+      <c r="R24"/>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>18602000.0</v>
+      </c>
+      <c r="C25">
         <v>30900000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>54410000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>62663000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>72819000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>87522000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>105765000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>115828000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>137827000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
+      <c r="R25"/>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>153</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>26300000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>38100000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>44200000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>50500000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>58800000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>56600000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>53900000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>57000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>55000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>50000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>42100000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>25200000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>3400000.0</v>
       </c>
-      <c r="O26">
-[...2 lines deleted...]
-      <c r="P26"/>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
       <c r="Q26"/>
+      <c r="R26"/>
     </row>
-    <row r="27" spans="1:17">
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B27">
+        <v>165855000.0</v>
+      </c>
+      <c r="C27">
         <v>144207000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>110505000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>149231000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>188780000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>154534000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>339355000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>395737000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>400918000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>362951000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>254335000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>269043000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>214824000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>336854000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>769634000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>263202000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>5053000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B28">
+        <v>264656000.0</v>
+      </c>
+      <c r="C28">
         <v>295399000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>350405000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>481375000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>511096000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>603185000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>806945000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>870961000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>901781000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1066168000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1192792000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1293716000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1210966000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1179080000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>813117000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>233913000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5848000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>35625000.0</v>
+      </c>
+      <c r="C29">
         <v>26123000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>51273000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>42410000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-32323000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-7504000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>761000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-957000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7544000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2547000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-23010000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
+      <c r="R29"/>
     </row>
-    <row r="30" spans="1:17">
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B30">
+        <v>430511000.0</v>
+      </c>
+      <c r="C30">
         <v>435512000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>468916000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>690639000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>741771000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>954392000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1146331000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1266698000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1302699000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1429119000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1447127000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1562759000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1425790000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1515934000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1582751000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>497115000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>10901000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B31">
+        <v>-58412000.0</v>
+      </c>
+      <c r="C31">
         <v>-39185000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-25174000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-24155000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>92680000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-16968000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-53329000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-53008000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>6710000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-61764000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-37645000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-33353000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-94663000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-3759000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-20679000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-202899000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-16000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:17">
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B32">
+        <v>498422000.0</v>
+      </c>
+      <c r="C32">
         <v>492557000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>514910000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>599085000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>967108000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1416868000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2218915000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2636746000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2843877000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>3143354000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>3119516000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>3191688000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2573655000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2334472000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1624741000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>713365000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>14540000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BL32"/>
+  <dimension ref="A1:BN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64">
+    <row r="1" spans="1:66">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G1" t="s">
-        <v>83</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K1" t="s">
-        <v>86</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O1" t="s">
-        <v>89</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="S1" t="s">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="W1" t="s">
-        <v>95</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="Z1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AA1" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>100</v>
       </c>
       <c r="AD1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AE1" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="AH1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AI1" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="AL1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AM1" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="AP1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AQ1" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="AT1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AU1" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>115</v>
       </c>
       <c r="AX1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AY1" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>118</v>
       </c>
       <c r="BB1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BC1" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="BF1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BG1" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>124</v>
       </c>
       <c r="BJ1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BK1" t="s">
-        <v>125</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>126</v>
       </c>
+      <c r="BM1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>128</v>
+      </c>
     </row>
-    <row r="2" spans="1:64">
+    <row r="2" spans="1:66">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>11151000.0</v>
+      </c>
+      <c r="C2">
+        <v>12729000.0</v>
+      </c>
+      <c r="D2">
         <v>13389000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>11276000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>10889000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>12192000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>11584000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>11948000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>12527000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>15406000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>15796000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>16144000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>16900000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>19030000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>18668000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>19244000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>19319000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>28411000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>32732000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>72015000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>96834000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>164254000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>143997000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>258420000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>172903000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>302275000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>217672000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>240445000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>272394000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>433858000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>286894000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>293738000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>301655000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>486248000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>325041000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>334552000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>364175000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>565015000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>406351000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>422442000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>392643000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>545430000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>384683000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>401388000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>402950000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>531962000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>376910000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>361714000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>371916000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>390239000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>235437000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>224053000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>222393000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>282472000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>181786000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>135184000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>119498000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>87293000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>68046000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>54803000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>374728000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>415706000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>13681000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>-20227000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>24251000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:64">
+    <row r="3" spans="1:66">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>4191000.0</v>
+      </c>
+      <c r="C3">
+        <v>4267000.0</v>
+      </c>
+      <c r="D3">
         <v>4301000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>4423000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>5611000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>6388000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>6895000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>7940000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>9677000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>10902000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>12568000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>13243000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>14505000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>14094000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>14706000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>16494000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>17369000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>19212000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>17617000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>18971000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>17019000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>19156000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>18023000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>24434000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>25909000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>24360000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>25873000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>27116000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>28416000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>28528000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>28685000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>28954000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>29661000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>33850000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>35231000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>34696000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>34067000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>35328000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>33253000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>34290000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>34797000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>33763000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>35635000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>31372000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>32200000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>37377000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>38146000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>34658000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>34740000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>24132000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>23149000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>21468000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>20700000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>15965000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>15310000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>12810000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>11716000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>9301000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>7058000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>8098000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>7598000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>6044000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>5022000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>1755000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>131000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:64">
+    <row r="4" spans="1:66">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
-      <c r="X4">
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4">
         <v>382000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>435000.0</v>
       </c>
       <c r="AA4">
         <v>435000.0</v>
       </c>
       <c r="AB4">
-        <v>2162000.0</v>
+        <v>435000.0</v>
       </c>
       <c r="AC4">
-        <v>2162000.0</v>
+        <v>435000.0</v>
       </c>
       <c r="AD4">
         <v>2162000.0</v>
       </c>
       <c r="AE4">
         <v>2162000.0</v>
       </c>
       <c r="AF4">
-        <v>0.0</v>
+        <v>2162000.0</v>
       </c>
       <c r="AG4">
+        <v>2162000.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
         <v>-4351000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>-1724000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>-1376000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>487000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-17114000.0</v>
       </c>
-      <c r="AL4">
-[...4 lines deleted...]
-      </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
         <v>-10613000.0</v>
       </c>
-      <c r="AP4">
-[...2 lines deleted...]
-      <c r="AQ4">
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
         <v>127179000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>6284000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>-45446000.0</v>
       </c>
-      <c r="AT4">
-[...4 lines deleted...]
-      </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
@@ -15826,476 +16336,490 @@
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:64">
+    <row r="5" spans="1:66">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B5">
+        <v>-3699000.0</v>
+      </c>
+      <c r="C5">
+        <v>13124000.0</v>
+      </c>
+      <c r="D5">
         <v>-93147000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>35395000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>13426000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-39303000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>18954000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>1792000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-3303000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>35508000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-37155000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-4187000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-21874000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-2689000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-56111000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-84646000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-34144000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>315000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>82370000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>555000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>21991000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>22454000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-7639000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-65799000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-209890000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>85809000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-6587000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-30191000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-38969000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>54175000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>12644000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-85474000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>363000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>52871000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>11489000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>3428000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-10963000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-50455000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-27935000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-77459000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-42070000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-7741000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-77800000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-5812000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>5026000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>32831000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-6939000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-4661000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-14423000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-157009000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>12283000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>21934000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>16152000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-12708000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>25917000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>33833000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>39587000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-14716000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-5032000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-101027000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-117148000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-170790000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-27557000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-27385000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>8571000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:64">
+    <row r="6" spans="1:66">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>492000.0</v>
+      </c>
+      <c r="C6">
+        <v>17391000.0</v>
+      </c>
+      <c r="D6">
         <v>-88846000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>39818000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>19037000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-32915000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>25849000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>9732000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>6374000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>46410000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-24587000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>9056000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-7369000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>11405000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-41405000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-68152000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-16775000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>19527000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>99987000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>19526000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>39010000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>41610000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>10384000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-41365000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-183981000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>110169000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>19286000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-3075000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-10553000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>82703000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>41329000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-56520000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>30024000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>86721000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>46720000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>38124000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>23104000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-15127000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>5318000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-43169000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-7273000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>26022000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-42165000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>25560000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>37226000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>70208000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>31207000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>29997000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>20317000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-132877000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>35432000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>43402000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>36852000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>3257000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>41227000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>46643000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>51303000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-5415000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>2026000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-92929000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-109550000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-164746000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-22535000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-25630000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>8702000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:64">
+    <row r="7" spans="1:66">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -16354,94 +16878,96 @@
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:64">
+    <row r="8" spans="1:66">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
-      <c r="X8">
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8">
         <v>382000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>435000.0</v>
       </c>
-      <c r="Z8"/>
-[...1 lines deleted...]
-      <c r="AB8">
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8">
         <v>2162000.0</v>
       </c>
-      <c r="AC8">
-[...4 lines deleted...]
-      </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -16500,2370 +17026,2438 @@
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:64">
+    <row r="9" spans="1:66">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B9">
+        <v>106049000.0</v>
+      </c>
+      <c r="C9">
+        <v>119979000.0</v>
+      </c>
+      <c r="D9">
         <v>109436000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>114426000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>106298000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>118187000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>102895000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>112667000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>110557000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>122310000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>110678000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>112965000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>104711000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>129129000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>125722000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>133972000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>134001000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>194751000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>181439000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>193943000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>166983000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>178799000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>160022000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>137226000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>201247000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>310041000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>277940000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>292132000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>306016000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>366069000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>305989000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>323658000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>324885000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>386918000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>309425000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>328067000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>309451000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>369870000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>314117000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>333588000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>339328000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>371740000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>328912000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>337007000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>347406000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>393459000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>380144000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>389862000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>385721000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>378208000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>359622000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>384694000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>379009000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>355830000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>386766000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>433151000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>439785000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>419182000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>362115000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>337779000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>270000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>156942000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>68098000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>34929000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>19985000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:64">
+    <row r="10" spans="1:66">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B10">
+        <v>-7690000.0</v>
+      </c>
+      <c r="C10">
+        <v>10103000.0</v>
+      </c>
+      <c r="D10">
         <v>-96534000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>31520000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>9455000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-41797000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>16843000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-125000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-5312000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>33739000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-39989000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-9681000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-27495000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-7220000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-59871000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-87852000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-37027000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-2768000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>78836000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-4918000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>16875000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>13637000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-17047000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-73808000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-216848000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>79378000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-12616000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-35633000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-44660000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>48700000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>48163000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-90702000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-5130000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>47614000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>6333000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-1520000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-16282000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-54380000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-33713000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-53930000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-43847000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-8816000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-78583000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-6285000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-14632000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>6927000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-25452000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-8877000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-20793000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-71481000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>14644000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>21833000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>16095000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-62371000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>25917000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>100424000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>30972000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-2230000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-3181000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-108429000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-116970000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-337775000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-53941000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-36918000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>8574000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:64">
+    <row r="11" spans="1:66">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B11">
+        <v>4899000.0</v>
+      </c>
+      <c r="C11">
+        <v>2022000.0</v>
+      </c>
+      <c r="D11">
         <v>21249000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>10927000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>1428000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>8321000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>2321000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>9287000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>6194000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>5250000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>817000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>2323000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>1118000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>47015000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-4328000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>2398000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-2675000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-33096000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>135000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-1789000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>2427000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-334000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-486000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-696000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-5988000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>170000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>2069000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>2012000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-3490000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-1162000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>988000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>1552000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-2335000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-3457000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>2531000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>3883000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>4587000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-4176000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>2079000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-2199000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>1749000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>23736000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-53970000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>8982000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>2107000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-4457000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-6434000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>12045000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>14570000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>7380000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>15936000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>27384000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>19337000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>17676000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>26857000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>66875000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>34565000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>34800000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>11235000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>1347000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>-3079000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>-2172000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>-3597000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>-928000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>23000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:64">
+    <row r="12" spans="1:66">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B12">
+        <v>3991000.0</v>
+      </c>
+      <c r="C12">
+        <v>3021000.0</v>
+      </c>
+      <c r="D12">
         <v>3387000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>3875000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>3971000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>2494000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>2111000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1917000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>2009000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1769000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>2834000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>5494000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>5621000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>4531000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>3760000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>3206000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2883000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>3083000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>3534000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>5473000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>5116000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>8817000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>9408000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>8009000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>6958000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>6431000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>6029000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>5442000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>5691000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>5475000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>5713000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>5228000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>5493000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>5257000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>5156000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>4948000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>5319000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>3925000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>5882000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>5132000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>849000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>1075000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>783000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>473000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>670000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>463000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>277000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>134000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>88000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>104000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>39000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>101000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>57000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>52743000.0</v>
       </c>
-      <c r="BB12">
-[...4 lines deleted...]
-      </c>
       <c r="BD12">
+        <v>0.0</v>
+      </c>
+      <c r="BE12">
+        <v>0.0</v>
+      </c>
+      <c r="BF12">
         <v>3539000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>3835000.0</v>
       </c>
-      <c r="BF12">
-[...4 lines deleted...]
-      </c>
       <c r="BH12">
         <v>0.0</v>
       </c>
       <c r="BI12">
+        <v>0.0</v>
+      </c>
+      <c r="BJ12">
+        <v>0.0</v>
+      </c>
+      <c r="BK12">
         <v>1646000.0</v>
       </c>
-      <c r="BJ12">
-[...2 lines deleted...]
-      <c r="BK12">
+      <c r="BL12">
+        <v>0.0</v>
+      </c>
+      <c r="BM12">
         <v>99000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:64">
+    <row r="13" spans="1:66">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B13">
+        <v>2466000.0</v>
+      </c>
+      <c r="C13">
+        <v>1617000.0</v>
+      </c>
+      <c r="D13">
         <v>1529000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>1442000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>1365000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>1338000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1480000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>1289000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>1042000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>515000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>1002000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>4276000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>4471000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>4134000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>2626000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>1458000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1315000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1298000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1336000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1327000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>1155000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>1097000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1268000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1430000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>2556000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1934000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>1959000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>1915000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>46842000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
     </row>
-    <row r="14" spans="1:64">
+    <row r="14" spans="1:66">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B14">
+        <v>-240000.0</v>
+      </c>
+      <c r="C14">
+        <v>-596000.0</v>
+      </c>
+      <c r="D14">
         <v>-590000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-256000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-381000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-531000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-594000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-623000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-765000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-787000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-552000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-603000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-534000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-1072000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>680000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-977000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-500000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-943000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>594000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>280000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>-110000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-1000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>291000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>995000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>309000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1110000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>756000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>2601000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>3479000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>3634000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>2560000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>2780000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>4093000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>246000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>5762000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>2547000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>4032000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>2384000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>2184000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>3173000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>3523000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>3363000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>3002000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>2828000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>3818000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>2596000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>2190000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>1953000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>2432000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>2386000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>1288000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>2023000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>750000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>936000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>706000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>1220000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>880000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>5267000.0</v>
       </c>
-      <c r="BF14">
-[...4 lines deleted...]
-      </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:64">
+    <row r="15" spans="1:66">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B15">
+        <v>-12859000.0</v>
+      </c>
+      <c r="C15">
+        <v>7340000.0</v>
+      </c>
+      <c r="D15">
         <v>-118373000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>20337000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>7175000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-50649000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>13928000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-10035000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-12271000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>27702000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-41358000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-12607000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-29147000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-55307000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-56223000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-91227000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-34852000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>29385000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>78107000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-3382000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>14558000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>13978000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-16270000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-72117000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-213522000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>77041000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-16685000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-40246000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-42487000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>46228000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>44615000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-95034000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-6888000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>47721000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>59000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-9326000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-24414000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-52588000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-37976000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-54904000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-49119000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-46528000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-27615000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>109084000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-14273000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>8788000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-21208000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-22875000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-37795000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-81247000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-2580000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-7574000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-3992000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-80983000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-1646000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>32329000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-4473000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>-42297000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-10573000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>-101240000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>-102668000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>-313230000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>-49032000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>-35929000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>8551000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:64">
+    <row r="16" spans="1:66">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-12607000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-29147000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-55307000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-56223000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-91227000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-34852000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>29385000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>78107000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-3382000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>14558000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>13978000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-16270000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-72117000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-213522000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>77041000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-16685000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-40246000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-42487000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>46228000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>44615000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-95034000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-6888000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>47662000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>118000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-9326000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-24414000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-52588000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-37976000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-54904000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-49119000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-46528000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-27615000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>109084000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>-14273000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>8788000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>-21208000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>-22875000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>-37795000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>-81247000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>-2580000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>-7574000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>-3992000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>-81089000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>-2979000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>28386000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>-11695000.0</v>
       </c>
-      <c r="BE16">
-[...4 lines deleted...]
-      </c>
       <c r="BG16">
         <v>0.0</v>
       </c>
       <c r="BH16">
         <v>0.0</v>
       </c>
       <c r="BI16">
         <v>0.0</v>
       </c>
       <c r="BJ16">
         <v>0.0</v>
       </c>
       <c r="BK16">
+        <v>0.0</v>
+      </c>
+      <c r="BL16">
+        <v>0.0</v>
+      </c>
+      <c r="BM16">
         <v>-8551000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>8551000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:64">
+    <row r="17" spans="1:66">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B17">
+        <v>-12589000.0</v>
+      </c>
+      <c r="C17">
+        <v>8081000.0</v>
+      </c>
+      <c r="D17">
         <v>-117783000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>20593000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>8027000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-50118000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>14522000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-9412000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-11506000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>28489000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-40806000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-12607000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-29147000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-52078000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-56223000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-90250000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-34852000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>30328000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>78701000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-3129000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>14448000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>13971000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-16561000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-73112000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-210860000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>79208000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-14685000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-37645000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-41170000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>49862000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>47175000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-92254000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-2795000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>47269000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>7604000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-5403000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-20869000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-50204000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-35792000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-51731000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-45596000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-32552000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-24613000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-15267000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-16739000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>11384000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>-19018000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>-20922000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>-35363000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>-78861000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>-1292000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>-5551000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>-3242000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>-80047000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>-940000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>33549000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>-3593000.0</v>
       </c>
-      <c r="BE17">
-[...4 lines deleted...]
-      </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:64">
+    <row r="18" spans="1:66">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>-1525000.0</v>
+      </c>
+      <c r="C18">
+        <v>-1404000.0</v>
+      </c>
+      <c r="D18">
         <v>-1858000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-2433000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-2606000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-1156000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-631000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-628000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-967000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-1254000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-1832000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-1218000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-1150000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-397000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-1134000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-1748000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-1568000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-1785000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-2198000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-4146000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-3961000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-7720000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-8140000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-6579000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-4402000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-4497000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-4070000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-3527000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-3755000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
     </row>
-    <row r="19" spans="1:64">
+    <row r="19" spans="1:66">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>-4805000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>3070000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>25606000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-23541000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-21340000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-4880000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-5049000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>82533000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-2927000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>18123000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19">
+      <c r="W19"/>
+      <c r="X19">
         <v>-867000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-1695000.0</v>
       </c>
-      <c r="X19"/>
-      <c r="Y19">
+      <c r="Z19"/>
+      <c r="AA19">
         <v>39273000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-17253000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-28494000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-46855000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-13176000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-4860000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-26457000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-8515000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-2112000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>7546000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>5878000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-4602000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-61804000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-7028000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-10761000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>3486000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-3393000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-8160000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>2941000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>-19927000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>-11467000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>-20023000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-1023000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>-840000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>-84833000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>832000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>-5579000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>-5083000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>-49510000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>479000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>53939000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>-8667000.0</v>
       </c>
-      <c r="BE19"/>
-      <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
     </row>
-    <row r="20" spans="1:64">
+    <row r="20" spans="1:66">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
-[...1 lines deleted...]
-      </c>
+      <c r="M20"/>
       <c r="N20"/>
       <c r="O20">
+        <v>3448000.0</v>
+      </c>
+      <c r="P20"/>
+      <c r="Q20">
         <v>44235000.0</v>
       </c>
-      <c r="P20"/>
-      <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20">
         <v>14245000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>7422000.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20">
+      <c r="W20"/>
+      <c r="X20">
         <v>20559000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>40478000.0</v>
       </c>
-      <c r="X20"/>
-      <c r="Y20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>31000.0</v>
       </c>
-      <c r="Z20"/>
-      <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20">
         <v>-55000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>35000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>-399000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>283000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>37742000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>-11503000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>-4620000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>-2743000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>51735000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>-1450000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>-16935000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>15908000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>5979000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>25210000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>505000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>-269000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>3955000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>-304000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>-597000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>-1785000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>2287000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AZ20">
         <v>-1529000.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>-815000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BB20">
         <v>68000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BC20">
         <v>4911000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BD20">
         <v>-2431000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>-1635000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BF20">
         <v>52000.0</v>
       </c>
-      <c r="BE20">
-[...4 lines deleted...]
-      </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:64">
+    <row r="21" spans="1:66">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B21">
+        <v>-3319000.0</v>
+      </c>
+      <c r="C21">
+        <v>6447000.0</v>
+      </c>
+      <c r="D21">
         <v>2194000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>13054000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1884000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>2652000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-5586000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>4358000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>7370000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>17653000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-464000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-4876000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-30565000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-32826000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-36330000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-66512000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-32147000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>2281000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-3697000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-1991000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-1248000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>9056000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-16180000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-72113000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-197861000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>40105000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>4637000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-7139000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>2195000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>61876000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>53023000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-64245000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>3385000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>49726000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-1213000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-7398000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-11680000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>7424000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-26685000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-43169000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-47333000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-5423000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-70423000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-9226000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>5295000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>18394000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-5429000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-7854000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-19953000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>13352000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>13812000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>27412000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>21178000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-12861000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>25438000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>46485000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>39639000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>15034000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-239000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>-101027000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>-117148000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>-336129000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>-55967000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>-36819000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>8571000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:64">
+    <row r="22" spans="1:66">
       <c r="A22" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -18922,248 +19516,260 @@
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:64">
+    <row r="23" spans="1:66">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B23">
+        <v>120512000.0</v>
+      </c>
+      <c r="C23">
+        <v>126261000.0</v>
+      </c>
+      <c r="D23">
         <v>120631000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>112648000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>115303000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>127727000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>120065000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>120257000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>115714000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>120063000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>126938000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>133985000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>152176000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>180985000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>180720000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>219728000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>185467000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>220881000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>217868000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>267949000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>265065000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>333997000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>320199000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>467759000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>572011000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>572211000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>490975000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>539716000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>576215000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>738106000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>539825000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>682040000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>622872000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>823430000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>641325000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>665397000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>682563000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>912808000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>747763000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>791603000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>763396000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>916614000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>772518000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>747116000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>745330000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>907836000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>762787000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>758833000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>775805000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>752830000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>582776000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>582150000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>580156000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>651010000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>543114000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>523485000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>519696000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>491185000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>435193000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>493609000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>761876000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>743438000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>109336000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>42087000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>35665000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:64">
+    <row r="24" spans="1:66">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -19184,1540 +19790,1587 @@
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
     </row>
-    <row r="25" spans="1:64">
+    <row r="25" spans="1:66">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>4191000.0</v>
+      </c>
+      <c r="C25">
+        <v>4267000.0</v>
+      </c>
+      <c r="D25">
         <v>4301000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>4423000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>5611000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>6388000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>6895000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>7940000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>9677000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>10902000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>12568000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>13243000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>14505000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>14094000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>14706000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>16494000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>17369000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>19212000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>17617000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>18971000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>17019000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>19156000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>18023000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>24434000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>25909000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>24360000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>25873000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>27116000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>28416000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>28528000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>28685000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>28954000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>29661000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>33850000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>35231000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>34679000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>34067000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>35328000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>33253000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>34290000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>34797000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>33763000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>35635000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>31372000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>32200000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>37377000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>38146000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>34658000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>34740000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>24132000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>23149000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>21468000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>20700000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>15965000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>15310000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>12810000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>11716000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>9301000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>7058000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>8098000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>7598000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>6044000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>5022000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>1755000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>131000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:64">
+    <row r="26" spans="1:66">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26">
         <v>26300000.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26">
         <v>38100000.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
         <v>44200000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
         <v>50500000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26">
         <v>58800000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>56600000.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26">
         <v>53900000.0</v>
       </c>
-      <c r="AD26">
-[...4 lines deleted...]
-      </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>57000000.0</v>
       </c>
-      <c r="AH26">
-[...4 lines deleted...]
-      </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>55000000.0</v>
       </c>
-      <c r="AL26">
-[...4 lines deleted...]
-      </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>50000000.0</v>
       </c>
-      <c r="AP26">
-[...4 lines deleted...]
-      </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>42100000.0</v>
       </c>
-      <c r="AT26">
-[...4 lines deleted...]
-      </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
         <v>25200000.0</v>
       </c>
-      <c r="AX26">
-[...4 lines deleted...]
-      </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
         <v>3400000.0</v>
       </c>
-      <c r="BB26">
-[...4 lines deleted...]
-      </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:64">
+    <row r="27" spans="1:66">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B27">
+        <v>36333000.0</v>
+      </c>
+      <c r="C27">
+        <v>48577000.0</v>
+      </c>
+      <c r="D27">
         <v>41442000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>41399000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>34437000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>42620000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>36258000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>36520000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>28809000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>34492000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>28898000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>22267000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>24848000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>42546000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>37897000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>29372000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>39416000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>58235000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>53159000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>43720000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>33666000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>37776000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>31386000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>25242000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>60130000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>82059000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>74976000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>88923000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>93397000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>109686000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>92717000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>94178000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>99156000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>112462000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>101456000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>100658000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>86342000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>93335000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>87858000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>91993000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>89765000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>83208000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>61587000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>57007000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>52533000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>65909000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>59935000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>64275000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>78924000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>56505000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>53265000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>55497000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>49557000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>60913000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>70919000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>88407000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>116615000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>156461000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>170349000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>212739000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>208209000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>173560000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>49794000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>35860000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>3988000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:64">
+    <row r="28" spans="1:66">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B28">
+        <v>73028000.0</v>
+      </c>
+      <c r="C28">
+        <v>55883000.0</v>
+      </c>
+      <c r="D28">
         <v>26822000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>70669000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>69840000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>72462000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>71327000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>77212000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>74282000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>72492000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>80016000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>96263000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>101634000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>111774000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>119243000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>123938000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>126420000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>126490000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>119494000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>137969000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>127143000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>128168000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>124257000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>143619000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>207135000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>187846000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>198327000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>210348000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>210424000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>194562000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>160214000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>294124000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>222061000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>224720000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>214828000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>230187000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>232046000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>254458000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>253554000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>277168000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>280988000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>287976000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>326248000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>288721000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>289847000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>309965000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>325942000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>332844000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>324965000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>306086000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>294074000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>302600000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>308206000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>307625000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>287978000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>299894000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>283583000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>247431000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>196798000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>226067000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>178939000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>154172000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>45861000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>26454000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>7426000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:64">
+    <row r="29" spans="1:66">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>4899000.0</v>
+      </c>
+      <c r="C29">
+        <v>2022000.0</v>
+      </c>
+      <c r="D29">
         <v>21249000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>10927000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1428000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>8321000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>2321000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>9287000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>6194000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>5250000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>817000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>2323000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1118000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>47015000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-4328000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>2398000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-2675000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-33096000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>135000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-1789000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>2427000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-334000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-486000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-696000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-5988000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>170000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>2069000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>2012000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-3490000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-1162000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
     </row>
-    <row r="30" spans="1:64">
+    <row r="30" spans="1:66">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B30">
+        <v>109361000.0</v>
+      </c>
+      <c r="C30">
+        <v>113532000.0</v>
+      </c>
+      <c r="D30">
         <v>107242000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>101372000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>104414000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>115535000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>108481000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>108309000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>103187000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>104657000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>111142000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>117841000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>135276000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>161955000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>162052000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>200484000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>166148000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>192470000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>185136000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>195934000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>168231000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>169743000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>176202000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>209339000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>399108000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>269936000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>273303000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>299271000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>303821000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>304248000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>252931000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>388302000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>321217000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>337182000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>316284000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>330845000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>318388000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>347793000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>341412000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>369161000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>370753000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>371184000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>387835000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>345728000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>342380000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>375874000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>385877000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>397119000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>403889000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>362591000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>347339000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>358097000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>357763000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>368538000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>361328000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>388301000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>400198000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>403892000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>367147000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>438806000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>387148000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>327732000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>95655000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>62314000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>11414000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:64">
+    <row r="31" spans="1:66">
       <c r="A31" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B31">
+        <v>-4371000.0</v>
+      </c>
+      <c r="C31">
+        <v>3656000.0</v>
+      </c>
+      <c r="D31">
         <v>-98728000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>18466000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>7571000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-44449000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>22429000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-4483000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-12682000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>16086000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-39525000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-4805000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>3070000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>25606000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-23541000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-21340000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-4880000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-5049000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>82533000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-2927000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>18123000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>4581000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-867000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-1695000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-18987000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>39273000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-17253000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-28494000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-46855000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-13176000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-4860000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-26457000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-8515000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-2112000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>7546000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>5878000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-4602000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-61804000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-7028000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-14177000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>2618000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-3393000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-8160000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>2941000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-19927000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-11467000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-20056000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-1023000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-840000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-84833000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>832000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-5579000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-5083000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-49510000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>479000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>53939000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-8667000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-10513000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-2942000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-7402000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>178000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-1646000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>2026000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-99000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>3000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:64">
+    <row r="32" spans="1:66">
       <c r="A32" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B32">
+        <v>117200000.0</v>
+      </c>
+      <c r="C32">
+        <v>132708000.0</v>
+      </c>
+      <c r="D32">
         <v>122825000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>125702000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>117187000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>130379000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>114479000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>124615000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>123084000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>137716000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>126474000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>129109000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>121611000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>148159000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>144390000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>153216000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>153320000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>223162000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>214171000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>265958000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>263817000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>343053000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>304019000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>395646000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>374150000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>612316000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>495612000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>532577000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>578410000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>799927000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>592883000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>617396000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>626540000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>873166000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>634466000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>662619000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>673626000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>934885000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>720468000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>756030000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>731971000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>917170000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>713595000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>738395000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>750356000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>925421000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>757054000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>751576000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>757637000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>768447000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>595059000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>608747000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>601402000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>638302000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>568552000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>568335000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>559283000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>506475000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>430161000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>392582000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>644728000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>572648000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>81779000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>14702000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>44236000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q30"/>
+  <dimension ref="A1:R30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -20725,6694 +21378,6896 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="2" spans="1:17">
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B2">
+        <v>262569000.0</v>
+      </c>
+      <c r="C2">
         <v>167638000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>281696000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>499483000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>851085000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>752421000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>844728000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>885481000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>862977000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>853362000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1016634000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1240472000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1209289000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1122935000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>118833000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>12313000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2966000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B3">
+        <v>14624000</v>
+      </c>
+      <c r="C3">
         <v>15928000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>19285000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>38845000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>52761000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>48711000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>71066000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>87957000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>60217000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>71288000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>85607000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>88792000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>65025000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>96436000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>58328000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>15603000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>561000</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-209239000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>-353619000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>93078000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>-88927000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>-29544000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>17152000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>38484000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>-163272000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>-168559000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>31183000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>86354000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>1004102.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
+      <c r="R4"/>
     </row>
-    <row r="5" spans="1:17">
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-293540000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-147677000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-398673000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-180787000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-22362000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-19843000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-130552000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-41001000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>154591000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>68424000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>111188000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-59406.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
+      <c r="R5"/>
     </row>
-    <row r="6" spans="1:17">
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B6">
+        <v>63043000.0</v>
+      </c>
+      <c r="C6">
         <v>94931000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-114058000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-217787000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-351602000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>98664000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-92071000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-40753000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>17152000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>38484000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-163272000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-168559000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>31183000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>86354000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1004102000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>106520000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>9347000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B7">
+        <v>30310000.0</v>
+      </c>
+      <c r="C7">
         <v>17830000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-102678000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-101990000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-197665000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-72636000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-144993000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-17918000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-100173000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>6910000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>126124000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>112838000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>52178000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>187278000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>423340000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>255243000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>8799000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:17">
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-10088000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>5432000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>13524000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>13577000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>32057000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>-18793000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>-14563000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>13313000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>-13660000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>10989000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>10534000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-70376.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
+      <c r="R8"/>
     </row>
-    <row r="9" spans="1:17">
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B9">
+        <v>3009000.0</v>
+      </c>
+      <c r="C9">
         <v>15276000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-4482000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-10088000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>5432000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>13524000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>13577000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>32057000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-18793000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-14563000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>13313000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-13660000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>10989000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>10534000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-70376000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-34905000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-601000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:17">
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
-      <c r="E10">
+      <c r="E10"/>
+      <c r="F10">
         <v>-70369000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>64007000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-25221000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-24264000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-36287000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>6296000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>77585000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-16104000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-58853000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-23117000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>533290000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>240850000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>9256000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-34264000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-10302000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>47573000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-43472000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-25625000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-40560000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-31298000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>64641000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-28093000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-27235000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>66453000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>548585.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
+      <c r="R11"/>
     </row>
-    <row r="12" spans="1:17">
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>137722000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-119381000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>171835000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>163000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>79041000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>65690000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>148474000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>84947000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>94984000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>165751000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>73889000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>137351.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
+      <c r="R12"/>
     </row>
-    <row r="13" spans="1:17">
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-129442000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-192795000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-97574000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-141169000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-55780000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-88085000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>18795000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>121998000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>98015000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
+      <c r="R13"/>
     </row>
-    <row r="14" spans="1:17">
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B14">
+        <v>18602000.0</v>
+      </c>
+      <c r="C14">
         <v>30900000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>51218000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>62663000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>72819000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>87522000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>105765000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>115828000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>137827000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>137668000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>132970000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>144921000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>89449000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>55801000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>32055000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>12952000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>80000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:17">
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>8816000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>4123000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>12576000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>12357000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>11811000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>13940000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>6672000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>6130000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>4312000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>863263000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1299000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>26363000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:17">
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B16">
+        <v>325612000.0</v>
+      </c>
+      <c r="C16">
         <v>262569000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>167638000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>281696000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>499483000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>851085000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>752657000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>844728000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>880129000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>891846000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>853362000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1071913000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1240472000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1209289000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1122935000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>118833000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>12313000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-      <c r="I17">
+      <c r="I17"/>
+      <c r="J17">
         <v>26124000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-6470000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-32485000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-33771000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-9237000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>2404000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-6117.0</v>
       </c>
-      <c r="P17"/>
       <c r="Q17"/>
+      <c r="R17"/>
     </row>
-    <row r="18" spans="1:17">
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B18">
+        <v>49874000.0</v>
+      </c>
+      <c r="C18">
         <v>39966000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-97270000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-174832000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-176719000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-112309000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>217000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>102898000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>74862000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>45817000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>169263000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>200032000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>153407000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>170398000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>232119000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>71282000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>6949000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B19">
+        <v>5998000.0</v>
+      </c>
+      <c r="C19">
         <v>-6812000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-23238000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-38845000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>6950000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>31605000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>3475000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>8594000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>16561000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>1685000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-19279000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-6904000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-21982000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-37523000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-74705.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
+      <c r="R19"/>
     </row>
-    <row r="20" spans="1:17">
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>79619000.0</v>
       </c>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
       <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="E20"/>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
+      <c r="R20"/>
     </row>
-    <row r="21" spans="1:17">
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
         <v>-22826000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-32224000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-25490000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-126987000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>198314000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2384000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-33023000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-34025000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>152092000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-24403000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-8451000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-1620000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>-14358.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
+      <c r="R21"/>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B22">
+        <v>-81697000.0</v>
+      </c>
+      <c r="C22">
         <v>-56514000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-55410000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-234380000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>120348000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-288313000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-11695000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1988000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>26627000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-183323000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>33679000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-63919000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-88946000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-51031000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-297762000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-413386000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-1341000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>-5214000.0</v>
+      </c>
+      <c r="C23">
         <v>-9003000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-6398000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2655000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-29282000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-14377000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-27301000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-41809000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-42788000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1400000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-40986000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-33481000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-37420000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>12095000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-31061000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-54776000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>215000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>181</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>8521000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-1036000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-2677000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3819000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1224000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-263000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-16762000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>11678000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-55091000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>244470000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-228956000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-94795000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-194379000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-132916000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-92000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-1400000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>62441000.0</v>
+      </c>
+      <c r="C25">
         <v>32448000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>12669000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>58615000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-118644000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>216930000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>42076000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>31136000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-11849000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>48319000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-170987000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-15929000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>62344000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-21680000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>7021000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>203257000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-143000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>183</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-2332000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-3299000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-6065000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-19834000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-10607000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-45631000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-9585000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-61233000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-165357000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-442767000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-153253000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-44840000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-12996000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-388771000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-55003000.0</v>
       </c>
-      <c r="Q26"/>
+      <c r="R26"/>
     </row>
-    <row r="27" spans="1:17">
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B27">
+        <v>37774000.0</v>
+      </c>
+      <c r="C27">
         <v>26734000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>14481000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>30006000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>33169000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>39010000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>81615000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>64821000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>82044000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>118152000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>142069000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>122019000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>121462000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>104117000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>93590000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>36168000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>115000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>-7510000.0</v>
+      </c>
+      <c r="C28">
         <v>47790000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-35690000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-34407000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-183850000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>176798000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-92619000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-84417000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-138046000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-14665000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-508156000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-194156000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-81697000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>12095000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>867205000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>30445000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3798000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>64498000.0</v>
+      </c>
+      <c r="C29">
         <v>55894000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-77985000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-135987000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-123958000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-63598000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>71283000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>190855000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>135079000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>117105000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>254870000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>288824000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>218432000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>266834000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>290447000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>86885000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>7510000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:17">
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>6423000.0</v>
+      </c>
+      <c r="C30">
         <v>-6812000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1397000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-38845000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-45811000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-20122000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-67591000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-135982000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-34871000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-57486000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>67220000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-229456000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-96315000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-194979000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-147433000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-11879000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1961000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BL30"/>
+  <dimension ref="A1:BN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64">
+    <row r="1" spans="1:66">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G1" t="s">
-        <v>83</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K1" t="s">
-        <v>86</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O1" t="s">
-        <v>89</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="S1" t="s">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="W1" t="s">
-        <v>95</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="Z1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AA1" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>100</v>
       </c>
       <c r="AD1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AE1" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="AH1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AI1" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="AL1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AM1" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="AP1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AQ1" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="AT1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AU1" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>115</v>
       </c>
       <c r="AX1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AY1" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>118</v>
       </c>
       <c r="BB1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BC1" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="BF1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BG1" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>124</v>
       </c>
       <c r="BJ1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BK1" t="s">
-        <v>125</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>126</v>
       </c>
+      <c r="BM1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>128</v>
+      </c>
     </row>
-    <row r="2" spans="1:64">
+    <row r="2" spans="1:66">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B2">
+        <v>325612000.0</v>
+      </c>
+      <c r="C2">
+        <v>267806000.0</v>
+      </c>
+      <c r="D2">
         <v>296694000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>260687000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>262569000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>188216000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>206454000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>188443000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>167638000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>101327000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>121401000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>167018000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>281696000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>308329000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>316420000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>403668000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>499483000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>477280000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>565911000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>847088000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>851085000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>779521000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>785807000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>667745000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>752421000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>568613000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>599563000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>647972000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>844728000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>575400000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>667541000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>730644000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>885481000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>638657000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>618550000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>690975000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>862977000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>689747000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>780132000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>688512000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>853362000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>963559000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>1110148000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>975504000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1016634000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>855168000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>868088000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>1038824000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1240472000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>1139857000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>1182011000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1165650000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1209289000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>1201011000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>1185798000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>1160989000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>1122935000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>243935000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>225093000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>208688000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>118833000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>68635000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>45919000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>24549000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>12313000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:64">
+    <row r="3" spans="1:66">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B3">
+        <v>3559000</v>
+      </c>
+      <c r="C3">
+        <v>3575000</v>
+      </c>
+      <c r="D3">
         <v>4082000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>3230000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>3737000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>3742000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>3442000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>4697000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>4047000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>3370000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>4120000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>2870000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>10101000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>6273000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>8346000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>9779000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>13001000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>11765000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>14144000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>13468000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>12744000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>12049000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>12469000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>14321000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>10596000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>16175000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>19541000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>17235000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>18115000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>17199000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>32483000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>17893000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>20382000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>15751000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>14821000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>15569000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>14076000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>19952000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>12997000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>17601000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>20738000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>15970000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>28891000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>22452000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>18294000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>20831000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>20203000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>31403000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>16355000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>19931000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>15064000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>15562000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>14468000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>40624000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>16010000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>26709000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>13093000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>13431000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>23423000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>10298000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>11176000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>8804000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>2865000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>3071000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>863000</v>
       </c>
     </row>
-    <row r="4" spans="1:64">
+    <row r="4" spans="1:66">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-47732000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-114530000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-27325000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-3559000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-83311000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-95044000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>15292000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-87753000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-284627000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>3469000.0</v>
       </c>
-      <c r="U4"/>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4">
         <v>178035000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-23552000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-50035000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-193375000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>271250000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-89498000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-50268000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>-161028000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>241472000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>20107000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>-72425000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>-172002000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>202099000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>-90385000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>91620000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-164850000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-110197000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-146589000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>134644000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-41130000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>216745000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>-12920000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-170736000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>-201648000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>100615000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>-42154000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>16361000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>-43639000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>8278000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>15213000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>24809000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>38054000.0</v>
       </c>
-      <c r="BE4"/>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
     </row>
-    <row r="5" spans="1:64">
+    <row r="5" spans="1:66">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-18447000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-37516000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-241267000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-14570000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>3743000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-41446000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>55550000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-62910000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-56504000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-83813000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5">
         <v>105773000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-24473000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-92713000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-169374000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>228292000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>5616000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-117639000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-138631000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>230102000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-11921000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-84431000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-153593000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>180752000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-47238000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-114736000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-149330000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>153970000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-126457000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-22155000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-14353000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>196373000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-7619000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-17773000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-16390000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>114781000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-40001000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>17190000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-23546000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>73274000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>51989000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-14323000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>248000.0</v>
       </c>
-      <c r="BE5"/>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
     </row>
-    <row r="6" spans="1:64">
+    <row r="6" spans="1:66">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B6">
+        <v>-70515000.0</v>
+      </c>
+      <c r="C6">
+        <v>57806000.0</v>
+      </c>
+      <c r="D6">
         <v>-28888000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>36007000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-1882000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>74353000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-18238000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>18011000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>20805000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>66311000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-20074000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-45617000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-114678000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-26633000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-8091000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-87248000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-95815000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>22203000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-88631000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-281177000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-3997000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>71564000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-6286000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>117832000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-84676000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>184044000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-30950000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-48409000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-196756000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>269328000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-92141000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-63103000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-154837000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>241472000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>20107000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-72425000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-172002000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>202099000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-90385000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>91620000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-164850000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-110197000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-146589000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>134644000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-41130000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>216745000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-12920000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-170736000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-201648000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>100615000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-42154000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>16361000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-43639000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>8278000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>15213000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>24809000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>38054000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>879000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>18842000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>16405000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>89855000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>50198000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>22716000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>21370000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>12236000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:64">
+    <row r="7" spans="1:66">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B7">
+        <v>-18604000.0</v>
+      </c>
+      <c r="C7">
+        <v>67754000.0</v>
+      </c>
+      <c r="D7">
         <v>-41334000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>20588000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-16698000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>61596000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-32704000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>7559000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-18621000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>28026000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-15289000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-54873000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-50887000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-10338000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-12542000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-28574000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-79133000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>7105000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-90832000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-59889000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-52823000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>47906000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-12046000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>109737000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-208914000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>115106000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-15930000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-48446000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-195723000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>225854000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-151647000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>75993000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-168118000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>163903000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-16339000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-76383000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-171354000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>240933000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-65267000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-69797000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-98959000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>201853000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-52470000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-40319000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-6741000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>219942000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-3642000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-64615000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-38847000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>140917000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-50121000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-1016000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-37602000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>71113000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>8789000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>61211000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>46165000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>131781000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>84554000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>99134000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>107871000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>185330000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>40505000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>25309000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>4099000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:64">
+    <row r="8" spans="1:66">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>2144000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>8319000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-767000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>912000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>5730000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-15963000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-2553000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>2581000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>8216000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-2812000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8">
         <v>996000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>17892000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>8889000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-14200000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>11840000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>-7079000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>9673000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>17623000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>-19580000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>-15442000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>5635000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>10594000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>-10970000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>-4798000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>4428000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>-3223000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>6960000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>16635000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>-1381000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>-8901000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>15607000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>-2002000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>-2872000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>-24393000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AY8">
         <v>1990000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AZ8">
         <v>11940000.0</v>
       </c>
-      <c r="AY8">
+      <c r="BA8">
         <v>4743000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BB8">
         <v>-7684000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BC8">
         <v>12723000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BD8">
         <v>-10274000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BE8">
         <v>19963000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BF8">
         <v>-11878000.0</v>
       </c>
-      <c r="BE8"/>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
     </row>
-    <row r="9" spans="1:64">
+    <row r="9" spans="1:66">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B9">
+        <v>5663000.0</v>
+      </c>
+      <c r="C9">
+        <v>-4040000.0</v>
+      </c>
+      <c r="D9">
         <v>2680000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>1744000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>2625000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>4598000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>2419000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>7744000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>515000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-14707000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-238000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>2144000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>8319000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-767000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>912000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>5730000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-15963000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-2553000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>2581000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>8216000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-2812000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>3922000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>10020000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-8752000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>8334000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>996000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>17892000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>8889000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-14200000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>11840000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-7079000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>9673000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>17623000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-19580000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-15442000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>5635000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>10594000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-10970000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-4798000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>4428000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-3223000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>6960000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>16635000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-1381000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-8901000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>15607000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-2002000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-2872000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-24393000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>1990000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>11940000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>4743000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-7684000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>12723000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-10274000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>19963000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>-11878000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>-686000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>-16618000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>-37023000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>-16049000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>-18834000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>-12594000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>-2338000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>-1139000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:64">
+    <row r="10" spans="1:66">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10">
         <v>44429000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-9658000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-34771000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
         <v>-6962000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-46945000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-23760000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>7298000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>44442000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>2286000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>19148000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-1869000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>15292000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-11420000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-11773000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-36944000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>23606000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-100499000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>84592000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-31963000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>6223000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>10120000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-21970000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-30660000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>43477000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-7588000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-61381000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>31788000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>60184000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-5998000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>4581000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-4983000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>43384000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-16709000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-32250000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-10529000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-44209000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-23399000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-17074000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>25829000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-66190000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>23609000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>17858000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>55495000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>127635000.0</v>
       </c>
-      <c r="BF10"/>
-[...1 lines deleted...]
-      <c r="BH10">
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10">
         <v>150290000.0</v>
       </c>
-      <c r="BI10"/>
-      <c r="BJ10"/>
       <c r="BK10"/>
-      <c r="BL10">
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10">
         <v>4818000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:64">
+    <row r="11" spans="1:66">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-38693000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-31291000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-7155000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2885000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-1015000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-11278000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-14298000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-40042000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1225000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>15719000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-9319000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-3922000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>18795000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>5860000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>36148000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-24034000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-2267000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-53319000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>35584000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-103009000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>91705000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-49905000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>4452000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>7202000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-2990000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-49224000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>20947000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-49023000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-11220000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>7998000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>32172000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>32739000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-44000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-226000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>7962000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>5979000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-43970000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>1936000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>26422000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-23589000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-23764000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-6304000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-14731000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-32182000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>55571000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>57795000.0</v>
       </c>
-      <c r="BE11"/>
-      <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
     </row>
-    <row r="12" spans="1:64">
+    <row r="12" spans="1:66">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>11447000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-1724000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>69293000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>8116000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>54964000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>7506000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-25089000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>8204000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>9935000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>7179000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-32465000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>11384000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>21451000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>156603000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>30696000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>19985000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>54500000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>57819000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>16478000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>15382000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>28542000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>18639000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>18723000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>6069000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>22660000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>18238000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>60083000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>24526000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>30832000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>33033000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>21489000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>14631000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>41191000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>7636000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>18119000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>29980000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>28132000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>18753000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>89811000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>17888000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>29216000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>28836000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>58533000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>18185000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>-32255000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>29426000.0</v>
       </c>
-      <c r="BE12"/>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
     </row>
-    <row r="13" spans="1:64">
+    <row r="13" spans="1:66">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-40062000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-40062000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-33889000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-20603000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-15138000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-59812000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>23956000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-90662000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-69879000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-56210000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>43984000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-18144000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>99694000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-223108000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>114619000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-27820000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-59359000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-168609000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>192175000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-137874000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>67319000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-177400000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-81181000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-6004000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-84479000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>5514000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>17478000.0</v>
       </c>
-      <c r="AL13"/>
-      <c r="AM13"/>
       <c r="AN13"/>
-      <c r="AO13">
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>121998000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
         <v>98015000.0</v>
       </c>
-      <c r="AT13"/>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
     </row>
-    <row r="14" spans="1:64">
+    <row r="14" spans="1:66">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B14">
+        <v>4191000.0</v>
+      </c>
+      <c r="C14">
+        <v>4267000.0</v>
+      </c>
+      <c r="D14">
         <v>4301000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>4423000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>5611000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>6388000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>6895000.0</v>
       </c>
-      <c r="G14">
-[...2 lines deleted...]
-      <c r="H14">
+      <c r="I14">
+        <v>7940000.0</v>
+      </c>
+      <c r="J14">
         <v>9677000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>10902000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>12568000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>13243000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>14505000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>14094000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>14706000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>16494000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>17369000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>19212000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>17617000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>18971000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>17019000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>22953000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>18023000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>24434000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>25909000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>24360000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>25873000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>27116000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>28416000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>28528000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>28685000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>28954000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>29661000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>33850000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>35231000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>34679000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>34067000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>35328000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>33253000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>34290000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>34797000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>33763000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>35635000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>31372000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>32200000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>37377000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>38146000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>34658000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>34740000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>24132000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>23149000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>21468000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>20700000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>15965000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>15310000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>12810000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>11716000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>9301000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>7058000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>8098000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>7598000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>6044000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>5022000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>1755000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>131000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:64">
+    <row r="15" spans="1:66">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15">
         <v>3113000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>3521000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>3260000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>2376000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>3625000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>3315000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>3383000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>2548000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>2976000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>3450000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>2660000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>2024000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>3762000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>3365000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>2986000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>3060000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>6336000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>1558000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>468000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>2085000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>2040000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>2970000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>1844000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>1471000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>1750000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>1065000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>1250000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>1456000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>954000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>652000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>1299000.0</v>
       </c>
-      <c r="BF15"/>
-      <c r="BG15"/>
       <c r="BH15"/>
-      <c r="BI15">
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>1299000.0</v>
       </c>
-      <c r="BJ15"/>
-      <c r="BK15"/>
       <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
     </row>
-    <row r="16" spans="1:64">
+    <row r="16" spans="1:66">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B16">
+        <v>255097000.0</v>
+      </c>
+      <c r="C16">
+        <v>325612000.0</v>
+      </c>
+      <c r="D16">
         <v>267805999.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>296694000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>260687000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>262569000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>188216000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>206454000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>188443000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>167638000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>101327000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>121401000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>167018000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>281696000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>308329000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>316420000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>403668000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>499483000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>477280000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>565911000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>847088000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>851085000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>779521000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>785577000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>667745000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>752657000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>568613000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>599563000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>647972000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>844728000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>575400000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>667541000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>730644000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>880129000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>638657000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>618550000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>690975000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>891846000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>689747000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>780132000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>688512000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>853362000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>963559000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>1110148000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>975504000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>1071913000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>855168000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>868088000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>1038824000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>1240472000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>1139857000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>1182011000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>1165650000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>1209289000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>1201011000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>1185798000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>1160989000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>1122935000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>243935000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>225093000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>208688000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>118833000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>68635000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>45919000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>24549000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:64">
+    <row r="17" spans="1:66">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-      <c r="AG17">
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17">
         <v>3306000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>5988000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>13074000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>3756000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-13263000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>867000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-4742000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>10668000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-5147000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-6923000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>9784000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-30199000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>-13100000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>-21102000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>1262000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>-831000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>1114000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>5165000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>-3138000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>-12378000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>1809000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>6047000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>-14511000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>9059000.0</v>
       </c>
-      <c r="BE17"/>
-      <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
     </row>
-    <row r="18" spans="1:64">
+    <row r="18" spans="1:66">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B18">
+        <v>-13517000.0</v>
+      </c>
+      <c r="C18">
+        <v>53032000.0</v>
+      </c>
+      <c r="D18">
         <v>-24588000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>25189000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-3759000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>63221000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-19700000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>10603000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-14158000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>50571000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-17975000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-45180000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-86421000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>9590000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-51840000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-39971000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-91165000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>19223000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-88320000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-47833000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-59149000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>68857000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-7677000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>72791000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-247004000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>185226000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-957000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-18454000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-165598000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>306617000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-89872000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>26282000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-140129000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>254590000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>9040000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-37361000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-151407000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>268710000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-53819000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-71611000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-97463000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>232384000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-55708000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-5475000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-1938000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>265991000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>25263000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-54150000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-37072000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>158344000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-26969000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>27740000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-5708000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>25093000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>26078000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>48606000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>70621000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>147505000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>48104000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>29746000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>6764000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>43115000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>16573000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>-440000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>12034000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:64">
+    <row r="19" spans="1:66">
       <c r="A19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>177</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-3024000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>10761000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-3737000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-3742000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-3442000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>4303000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-3931000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>15568000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-5469000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-2483000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-9013000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-6273000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-8877000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-9779000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-13916000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>91000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>2614000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>4245000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-12744000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-12873000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-12469000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-14344000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>19564000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>3475000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-19541000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-17235000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-18115000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>8594000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>8037000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>557000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>8594000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>16561000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>14718000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>1843000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>1843000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>1685000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-3305000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>181000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>4809000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-15510000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-3769000.0</v>
       </c>
       <c r="AR19"/>
       <c r="AS19">
+        <v>-3769000.0</v>
+      </c>
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-200000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>-2105000.0</v>
       </c>
-      <c r="AU19"/>
-      <c r="AV19">
+      <c r="AW19"/>
+      <c r="AX19">
         <v>-4599000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>-2399000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>-6500000.0</v>
       </c>
-      <c r="AY19"/>
-      <c r="AZ19">
+      <c r="BA19"/>
+      <c r="BB19">
         <v>-13083000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>4101000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>-15100000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>-16177000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>-10347000.0</v>
       </c>
-      <c r="BE19"/>
-      <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
     </row>
-    <row r="20" spans="1:64">
+    <row r="20" spans="1:66">
       <c r="A20" t="s">
-        <v>176</v>
-[...3 lines deleted...]
-      </c>
+        <v>178</v>
+      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
         <v>79619000.0</v>
       </c>
-      <c r="I20"/>
-[...5 lines deleted...]
-      </c>
+      <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20"/>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
+        <v>0.0</v>
+      </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
     </row>
-    <row r="21" spans="1:64">
+    <row r="21" spans="1:66">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B21">
-        <v>0.0</v>
+        <v>-33740000.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21">
         <v>19950000.0</v>
       </c>
-      <c r="F21">
-[...3 lines deleted...]
-      <c r="H21"/>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-1000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-27300000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-35490000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>50000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-40217000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-218000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-415000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>167000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-217060000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>93428000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-1492000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-2137000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>47406000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>147293000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-2819000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-50000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-2334000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-6756000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-7734000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-8050000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-8215000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-9024000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-8727000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-8628000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-8130000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-8540000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-8687000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-7285000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>175018000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-6954000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-201733000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>185232000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-4266000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-3636000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-3863000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-2502000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-1197000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-889000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-619000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-796000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-103000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-102000.0</v>
       </c>
-      <c r="BA21"/>
-      <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
     </row>
-    <row r="22" spans="1:64">
+    <row r="22" spans="1:66">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B22">
+        <v>-12859000.0</v>
+      </c>
+      <c r="C22">
+        <v>7936000.0</v>
+      </c>
+      <c r="D22">
         <v>-118373000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>20122000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>7175000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-50118000.0</v>
       </c>
-      <c r="F22">
-[...2 lines deleted...]
-      <c r="G22">
+      <c r="H22">
+        <v>14522000.0</v>
+      </c>
+      <c r="I22">
         <v>-10035000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-11506000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>27702000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-41358000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-12004000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-29147000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-54235000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-56223000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-90250000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-34852000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>29385000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>78701000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-3129000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>14448000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>13978000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-16561000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-72117000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-213904000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>79643000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-14685000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-37645000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-39008000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>49862000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>47175000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-92254000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-2795000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>50848000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>2940000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-6779000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-20382000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-50204000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-35792000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-51731000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-45596000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-43165000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-24613000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>111912000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-10455000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>11384000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-19018000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-20922000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-35363000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-78861000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-1292000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-5551000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-3242000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-80047000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-940000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>33549000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-3593000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-59679000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-14416000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-109776000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>-113891000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>-335603000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>-50344000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>-35990000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>8551000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:64">
+    <row r="23" spans="1:66">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>-639000.0</v>
+      </c>
+      <c r="C23">
+        <v>-1097000.0</v>
+      </c>
+      <c r="D23">
         <v>-979000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-227000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-454000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-5089000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>766000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-465000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-1502000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-81000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>4309000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-1939000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-1897000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-1881000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-970000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-3340000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-441000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-1622000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-1168000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-15092000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-11481000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-447000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-1480000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-4544000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-7144000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-6378000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-3762000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-10556000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-4599000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-9359000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-1670000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-10584000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-11875000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-3356000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-9624000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-15042000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-10425000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-9158000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-5887000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-47269000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-6396000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-7044000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-6790000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-15852000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-14196000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-9367000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-5429000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-7922000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-10763000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-17361000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-798000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-7838000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-9240000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-6495000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>2707000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>24158000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-8275000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-9432000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>8608000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>4441000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-34678000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-56143000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>31000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>15076000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:64">
+    <row r="24" spans="1:66">
       <c r="A24" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>181</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24">
         <v>-3024000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>13991000.0</v>
       </c>
-      <c r="D24"/>
-[...1 lines deleted...]
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24">
         <v>-3442000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>9000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-222000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>14000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-1349000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-230000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>531000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-600000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-531000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-631000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-915000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-549000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-739000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-1048000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-704000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-824000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-724000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>2669000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-1445000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-701000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-1848000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-551000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-638000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-1115000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>1500000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-57821000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-238000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>17611000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>18333000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-214000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-7491000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-5767000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-11959000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-18853000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-20778000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-31238000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-98028000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>246325000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-624000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-35889000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-20311000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-34498000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-138608000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-23330000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-26444000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-1520000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-30679000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-52163000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-19619000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-17267000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>-46434000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>8696000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>7684000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>-1083000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>-214000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>-292000.0</v>
       </c>
-      <c r="BJ24"/>
-[...1 lines deleted...]
-      <c r="BL24">
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:64">
+    <row r="25" spans="1:66">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>2619000.0</v>
+      </c>
+      <c r="C25">
+        <v>-30607000.0</v>
+      </c>
+      <c r="D25">
         <v>109532000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-25496000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-3804000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>44241000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>16446000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>11358000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>7965000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-15134000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>26335000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3805000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-13154000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>60530000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>10565000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>63566000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>10946000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>9271000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-87866000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-56000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-32228000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-12004000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>6997000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>25058000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>160501000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-34505000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>3327000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>30833000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>1013000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>3846000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>3016000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>2940000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>8754000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>256000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-17234000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>4418000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>711000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>43388000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>1830000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-1486000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>4587000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>16771000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-5742000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-124401000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-33814000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-4792000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-2122000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-3466000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-5549000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>76678000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-9852000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-3737000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-745000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>49534000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-301000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-73212000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>2299000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>15264000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-11848000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>2723000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>882000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>171453000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>23278000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>8526000.0</v>
       </c>
-      <c r="BL25"/>
+      <c r="BN25"/>
     </row>
-    <row r="26" spans="1:64">
+    <row r="26" spans="1:66">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B26">
+        <v>-21290000.0</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26">
         <v>-3223000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-2457000.0</v>
       </c>
-      <c r="D26"/>
-      <c r="E26"/>
       <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26"/>
+      <c r="H26">
         <v>-1457000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-1256000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="J26"/>
+      <c r="K26">
         <v>-173000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-3126000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-1187000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-1006999.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-464000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-898000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-2180000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-2523000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-1345000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-1444000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-11246000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-23840000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-1820000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>-3975000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-3299000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-1469000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-14593000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-15153000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-14416000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-9585000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-2500000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-3555000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-9179000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-4341000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-9720000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-24279000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-27234000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-49738000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-25170000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-25784000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-64665000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-113389000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-193263000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-118109000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>-18006000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-7858000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>-9921000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>-105634000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>-29840000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-37464000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>-7376000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>-8304000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>-7712000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>-5410000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>-1918000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>5279000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>378000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>-114402000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>-218000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>-5000000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>-383553000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>-438285000.0</v>
       </c>
-      <c r="BJ26"/>
-      <c r="BK26">
+      <c r="BL26"/>
+      <c r="BM26">
         <v>-119891000.0</v>
       </c>
-      <c r="BL26"/>
+      <c r="BN26"/>
     </row>
-    <row r="27" spans="1:64">
+    <row r="27" spans="1:66">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B27">
+        <v>11911000.0</v>
+      </c>
+      <c r="C27">
+        <v>10189000.0</v>
+      </c>
+      <c r="D27">
         <v>11109000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>8782000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>7694000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>9052000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>8890000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>6418000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>2374000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>710000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>3889000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>7519000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>2363000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>5812000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>8116000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>8572000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>7506000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>8048000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>8204000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>9738000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>7179000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>8073000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>8379000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>8543000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>14015000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>19098000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>19543000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>26563000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>16411000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>14151000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>15026000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>16318000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>19326000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>21726000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>19177000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>21440000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>19701000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>23402000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>26442000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>37552000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>30756000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>32865000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>35575000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>38485000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>35144000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>32061000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>34574000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>31655000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>23729000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>32239000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>26870000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>32446000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>29907000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>26411000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>22619000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>27084000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>28003000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>32668000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>3340000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>38718000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>18864000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>27429000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>4663000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>3960000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>116000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:64">
+    <row r="28" spans="1:66">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>-55669000.0</v>
+      </c>
+      <c r="C28">
+        <v>-1097000.0</v>
+      </c>
+      <c r="D28">
         <v>-3275000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-2684000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-454000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>14861000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-691000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-1721000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>35341000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-4178000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1183000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-2939000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-29197000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-36915000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>48812000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-43340000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-2964000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-3382000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-2047000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-241039000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>62618000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-3759000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-3617000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>42862000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>141312000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-10666000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-22595000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-31581000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-27777000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-35069000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-9720000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-18729000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-20899000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-16424000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-27972000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-47924000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-45726000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-67533000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-38342000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>169225000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-78015000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-322166000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-14821000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-138227000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-32942000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-21088000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-16823000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-114753000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-41492000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-55444000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-8970000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-7941000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-9342000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-6495000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>2707000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>24158000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-8275000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>746913000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>8608000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-422000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>112106000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>10301000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>3419000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>16723000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:64">
+    <row r="29" spans="1:66">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>-9958000.0</v>
+      </c>
+      <c r="C29">
+        <v>56607000.0</v>
+      </c>
+      <c r="D29">
         <v>-20506000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>28419000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-22000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>66963000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-16258000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>15300000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-10111000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>53941000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-13855000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-42310000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-76320000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>15863000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-43494000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-30192000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-78164000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>30988000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-74176000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-34365000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-46405000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>80906000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>4792000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>87112000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-236408000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>201401000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>18584000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-1219000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-147483000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>323816000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-57389000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>44175000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-119747000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>270341000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>23861000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-21792000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-137331000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>288662000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-40822000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-54010000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-76725000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>248354000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-26817000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>16977000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>16356000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>286822000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>45466000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-22747000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-20717000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>178275000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-11905000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>43302000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>8760000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>65717000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>42088000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>75315000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>83714000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>160936000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>71527000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>40044000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>17940000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>51919000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>19438000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>2631000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>12897000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:64">
+    <row r="30" spans="1:66">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>-3559000.0</v>
+      </c>
+      <c r="C30">
+        <v>2423000.0</v>
+      </c>
+      <c r="D30">
         <v>-3024000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>10761000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-3737000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-3742000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-3442000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>4303000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-3931000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>15568000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-5469000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-2483000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-9013000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-6273000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-8877000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-9779000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-13916000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-12314000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-11530000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-9223000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-12744000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-12873000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-12469000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-14344000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>19564000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-12700000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-19541000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-17235000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-18115000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-17497000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-22389000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-75714000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-20382000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-15751000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>18230000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-15783000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-21567000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-5767000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-12088000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-18853000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-20778000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-31238000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-98028000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>216553000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-20067000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-35889000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-20461000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-34498000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-138608000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-23330000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-26444000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-15862000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-30679000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-52753000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-35629000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-60153000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-46444000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-26766000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-50164000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-26209000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-44294000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-11775000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-1973000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>2532000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-663000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>