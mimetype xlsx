--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
@@ -226,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -815,8225 +821,9026 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>21331000.0</v>
+      </c>
+      <c r="C2">
         <v>26438000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>20037000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>62180000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>68735.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>80044.0</v>
       </c>
-      <c r="G2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:7">
+      <c r="H2"/>
+    </row>
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>0.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>474930000.0</v>
       </c>
-      <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
         <v>14000.0</v>
       </c>
       <c r="C8">
         <v>14000.0</v>
       </c>
       <c r="D8">
+        <v>14000.0</v>
+      </c>
+      <c r="E8">
         <v>13000.0</v>
       </c>
-      <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>590232000.0</v>
       </c>
-      <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>14846000.0</v>
+      </c>
+      <c r="C10">
         <v>9419000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>10430000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>50833000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>11854000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2637558.0</v>
       </c>
-      <c r="G10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:7">
+      <c r="H10"/>
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>25806000.0</v>
+      </c>
+      <c r="C12">
         <v>41202000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>60857000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>50833000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>11854000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2637558.0</v>
       </c>
-      <c r="G12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:7">
+      <c r="H12"/>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
         <v>14000.0</v>
       </c>
       <c r="C13">
         <v>14000.0</v>
       </c>
       <c r="D13">
+        <v>14000.0</v>
+      </c>
+      <c r="E13">
         <v>13000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>474930000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>178429437.0</v>
       </c>
-      <c r="G13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>130476000.0</v>
+      </c>
+      <c r="C14">
         <v>130227000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>133109000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>133074000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>132923000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133294897.0</v>
       </c>
       <c r="G14">
         <v>133294897.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14">
+        <v>133294897.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>13000.0</v>
       </c>
-      <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-    </row>
-    <row r="17" spans="1:7">
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>91592000.0</v>
       </c>
-      <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>1.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-72287000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>128359.0</v>
       </c>
-      <c r="G22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>1168071000.0</v>
+      </c>
+      <c r="C23">
         <v>1036479000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>927104000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>794777000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>547246000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>192862410.0</v>
       </c>
-      <c r="G23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:7">
+      <c r="H23"/>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24">
+        <v>367832000.0</v>
+      </c>
+      <c r="C24">
         <v>205000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>110000000.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>1100000.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
-    </row>
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>352986000.0</v>
+      </c>
+      <c r="C28">
         <v>195581000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>99570000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-50833000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>39246000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7259621.0</v>
       </c>
-      <c r="G28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:7">
+      <c r="H28"/>
+    </row>
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>973592000.0</v>
+      </c>
+      <c r="C29">
         <v>840353000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>781645000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>622404000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>16074465.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>39609439.0</v>
       </c>
-      <c r="G29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:7">
+      <c r="H29"/>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>74166000.0</v>
+      </c>
+      <c r="C30">
         <v>69692000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>72934000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>72287000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>47298000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>9499185.0</v>
       </c>
-      <c r="G30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:7">
+      <c r="H30"/>
+    </row>
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>622404000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>298833405.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>177772091.0</v>
       </c>
-      <c r="G31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:7">
+      <c r="H31"/>
+    </row>
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>23702000.0</v>
+      </c>
+      <c r="C32">
         <v>33413000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>89473000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>82186000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1275780.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-4013530.0</v>
       </c>
-      <c r="G32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:7">
+      <c r="H32"/>
+    </row>
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>1049188000.0</v>
+      </c>
+      <c r="C33">
         <v>901258000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>775552000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>648457000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>449167000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>172481470.0</v>
       </c>
-      <c r="G33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:7">
+      <c r="H33"/>
+    </row>
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>16647000.0</v>
       </c>
-      <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-    </row>
-    <row r="35" spans="1:7">
+      <c r="H34"/>
+    </row>
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>467130000.0</v>
+      </c>
+      <c r="C35">
         <v>299318000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>193380000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>66396000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4719000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>10400723.0</v>
       </c>
-      <c r="G35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:7">
+      <c r="H35"/>
+    </row>
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>9632000.0</v>
+      </c>
+      <c r="C36">
         <v>4288000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>6010000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3468000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>362000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-414011571.0</v>
       </c>
-      <c r="G36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:7">
+      <c r="H36"/>
+    </row>
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>44</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>27297000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>-17676000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>3468000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>414052978.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>414011571.0</v>
       </c>
-      <c r="G38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:7">
+      <c r="H38"/>
+    </row>
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>18911000.0</v>
+      </c>
+      <c r="C39">
         <v>24327000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>17761000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>23200000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>38927000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>8244197.0</v>
       </c>
-      <c r="G39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:7">
+      <c r="H39"/>
+    </row>
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>73850000.0</v>
+      </c>
+      <c r="C40">
         <v>75370000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>42042000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>64134000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>17597000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>4032250.0</v>
       </c>
-      <c r="G40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:7">
+      <c r="H40"/>
+    </row>
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>108239000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>1363713.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>503543.0</v>
       </c>
-      <c r="G41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:7">
+      <c r="H41"/>
+    </row>
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>623032000.0</v>
+      </c>
+      <c r="C42">
         <v>619292000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>616849000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>631846000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-934885535.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2691433.0</v>
       </c>
-      <c r="G42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:7">
+      <c r="H42"/>
+    </row>
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>1897388000.0</v>
+      </c>
+      <c r="C45">
         <v>1540021000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1236683000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1028662000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>44128011.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>83121938.0</v>
       </c>
-      <c r="G45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:7">
+      <c r="H45"/>
+    </row>
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>1039556000.0</v>
+      </c>
+      <c r="C46">
         <v>896970000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>769542000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>644989000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>448774000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>172481470.0</v>
       </c>
-      <c r="G46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:7">
+      <c r="H46"/>
+    </row>
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>644989000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>278391448.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>172481470.0</v>
       </c>
-      <c r="G47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:7">
+      <c r="H47"/>
+    </row>
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-17286000.0</v>
+      </c>
+      <c r="C48">
         <v>16047000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>54782000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>32388000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-8408387.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>2308250.0</v>
       </c>
-      <c r="G48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:7">
+      <c r="H48"/>
+    </row>
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>32388000.0</v>
       </c>
-      <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>50000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>6400000.0</v>
       </c>
-      <c r="G50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:7">
+      <c r="H50"/>
+    </row>
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>367832000.0</v>
+      </c>
+      <c r="C51">
         <v>205000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>110000000.0</v>
       </c>
-      <c r="D51"/>
-      <c r="E51">
+      <c r="E51"/>
+      <c r="F51">
         <v>51100000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>9897179.0</v>
       </c>
-      <c r="G51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:7">
+      <c r="H51"/>
+    </row>
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B52"/>
+        <v>58</v>
+      </c>
+      <c r="B52">
+        <v>17500000.0</v>
+      </c>
       <c r="C52"/>
-      <c r="D52">
+      <c r="D52"/>
+      <c r="E52">
         <v>431000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>50000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>6400000.0</v>
       </c>
-      <c r="G52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:7">
+      <c r="H52"/>
+    </row>
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53">
+        <v>10960000.0</v>
+      </c>
+      <c r="C53">
         <v>31783000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>50427000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>0.0</v>
       </c>
-      <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-    </row>
-    <row r="54" spans="1:7">
+      <c r="H53"/>
+    </row>
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>1168071000.0</v>
+      </c>
+      <c r="C55">
         <v>1036479000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>927104000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>794777000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>547246000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>192862410.0</v>
       </c>
-      <c r="G55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:7">
+      <c r="H55"/>
+    </row>
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>118883000.0</v>
+      </c>
+      <c r="C56">
         <v>135221000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>151552000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>146320000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>98079000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>20380940.0</v>
       </c>
-      <c r="G56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:7">
+      <c r="H56"/>
+    </row>
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>95181000.0</v>
+      </c>
+      <c r="C57">
         <v>101808000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>62079000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>64134000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>67597000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4032250.0</v>
       </c>
-      <c r="G57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:7">
+      <c r="H57"/>
+    </row>
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>562311000.0</v>
+      </c>
+      <c r="C58">
         <v>401126000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>255459000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>130530000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>72316000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>14432973.0</v>
       </c>
-      <c r="G58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:7">
+      <c r="H58"/>
+    </row>
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>605760000.0</v>
+      </c>
+      <c r="C60">
         <v>635353000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>671645000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>664247000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>474930000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>178429437.0</v>
       </c>
-      <c r="G60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:7">
+      <c r="H60"/>
+    </row>
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T62"/>
+  <dimension ref="A1:V62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
-    </row>
-    <row r="2" spans="1:20">
+      <c r="U1" t="s">
+        <v>83</v>
+      </c>
+      <c r="V1" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>80178000.0</v>
+      </c>
+      <c r="C2">
+        <v>21331000.0</v>
+      </c>
+      <c r="D2">
         <v>75413000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>78406000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>90771000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>26438000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>83231000.0</v>
       </c>
-      <c r="G2"/>
-[...3 lines deleted...]
-      </c>
+      <c r="I2"/>
       <c r="J2"/>
       <c r="K2">
+        <v>20037000.0</v>
+      </c>
+      <c r="L2"/>
+      <c r="M2">
         <v>51510000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>69601000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>41190000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>20595000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>168037.0</v>
       </c>
-      <c r="P2"/>
-      <c r="Q2">
+      <c r="R2"/>
+      <c r="S2">
         <v>68735.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>68735.0</v>
       </c>
-      <c r="S2"/>
-      <c r="T2">
+      <c r="U2"/>
+      <c r="V2">
         <v>184419.0</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
-    </row>
-    <row r="4" spans="1:20">
+      <c r="U3"/>
+      <c r="V3"/>
+    </row>
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4">
         <v>-308440000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-168302000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5">
         <v>0.0</v>
       </c>
-      <c r="H5">
-[...2 lines deleted...]
-      <c r="I5"/>
       <c r="J5">
         <v>0.0</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
+      <c r="K5"/>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5"/>
+      <c r="N5">
+        <v>0.0</v>
+      </c>
+      <c r="O5">
+        <v>0.0</v>
+      </c>
       <c r="P5"/>
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5">
         <v>474930000.0</v>
       </c>
-      <c r="R5"/>
-[...1 lines deleted...]
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5">
         <v>178429437.0</v>
       </c>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
-    </row>
-    <row r="7" spans="1:20">
+      <c r="U6"/>
+      <c r="V6"/>
+    </row>
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7"/>
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
         <v>14000.0</v>
       </c>
       <c r="C8">
         <v>14000.0</v>
       </c>
       <c r="D8">
         <v>14000.0</v>
       </c>
       <c r="E8">
         <v>14000.0</v>
       </c>
       <c r="F8">
         <v>14000.0</v>
       </c>
       <c r="G8">
         <v>14000.0</v>
       </c>
       <c r="H8">
         <v>14000.0</v>
       </c>
       <c r="I8">
         <v>14000.0</v>
       </c>
       <c r="J8">
         <v>14000.0</v>
       </c>
       <c r="K8">
         <v>14000.0</v>
       </c>
       <c r="L8">
+        <v>14000.0</v>
+      </c>
+      <c r="M8">
+        <v>14000.0</v>
+      </c>
+      <c r="N8">
         <v>13000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>13000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>609909000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>592578000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>590232000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9"/>
+      <c r="V9"/>
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>30056000.0</v>
+      </c>
+      <c r="C10">
+        <v>14846000.0</v>
+      </c>
+      <c r="D10">
         <v>11832000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>3743000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>16108000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>9419000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>23102000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>13542000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>20782000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>10430000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>6117000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>14493000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>10930000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>50833000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>6410000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>172102.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>10770544.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>11854000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>188593.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>371039.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>680925.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11"/>
+      <c r="V11"/>
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>47691000.0</v>
+      </c>
+      <c r="C12">
+        <v>25806000.0</v>
+      </c>
+      <c r="D12">
         <v>23406000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>14769000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>37920000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>41202000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>50753000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>62974000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>78989000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>60857000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>6117000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>14493000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>10930000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>50833000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>6410000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>172102.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>10770544.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>11854000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>188593.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>371039.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>680925.0</v>
       </c>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
         <v>14000.0</v>
       </c>
       <c r="C13">
         <v>14000.0</v>
       </c>
       <c r="D13">
         <v>14000.0</v>
       </c>
       <c r="E13">
         <v>14000.0</v>
       </c>
       <c r="F13">
         <v>14000.0</v>
       </c>
       <c r="G13">
         <v>14000.0</v>
       </c>
       <c r="H13">
         <v>14000.0</v>
       </c>
       <c r="I13">
         <v>14000.0</v>
       </c>
       <c r="J13">
         <v>14000.0</v>
       </c>
       <c r="K13">
         <v>14000.0</v>
       </c>
       <c r="L13">
+        <v>14000.0</v>
+      </c>
+      <c r="M13">
+        <v>14000.0</v>
+      </c>
+      <c r="N13">
         <v>13000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>13000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>423698000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>414070571.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>342141417.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>414000174.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>414000174.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>399319301.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>400741297.0</v>
       </c>
     </row>
-    <row r="14" spans="1:20">
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>130620000.0</v>
+      </c>
+      <c r="C14">
+        <v>130476000.0</v>
+      </c>
+      <c r="D14">
         <v>130506000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>130588000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>130401000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>130210000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>130242000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>130251000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>130160000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>132128999.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>134421000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>132880000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>133002000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>133071000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>133294896.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>132923000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>132923000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>133108949.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>133108949.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>133294897.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>133294897.0</v>
       </c>
     </row>
-    <row r="15" spans="1:20">
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>14000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>13000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>13000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-    </row>
-    <row r="16" spans="1:20">
+      <c r="U15"/>
+      <c r="V15"/>
+    </row>
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
-    </row>
-    <row r="17" spans="1:20">
+      <c r="U16"/>
+      <c r="V16"/>
+    </row>
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
         <v>106375000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>101522000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>91592000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-    </row>
-    <row r="19" spans="1:20">
+      <c r="U18"/>
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-    </row>
-    <row r="22" spans="1:20">
+      <c r="U21"/>
+      <c r="V21"/>
+    </row>
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
-      <c r="F22">
-[...1 lines deleted...]
-      </c>
+      <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
+        <v>27651000.0</v>
+      </c>
+      <c r="I22"/>
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>13216000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>33021000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>36463000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-72287000.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22">
+      <c r="P22"/>
+      <c r="Q22">
         <v>3186.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-108950.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>1.0</v>
       </c>
-      <c r="R22"/>
-      <c r="S22"/>
       <c r="T22"/>
-    </row>
-    <row r="23" spans="1:20">
+      <c r="U22"/>
+      <c r="V22"/>
+    </row>
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>1193873000.0</v>
+      </c>
+      <c r="C23">
+        <v>1168071000.0</v>
+      </c>
+      <c r="D23">
         <v>1128540000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1104963000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1087436000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1036479000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1035875000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>990490000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>966682000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>927104000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>920614000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>873335000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>856083000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>794777000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>492203000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>414781603.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>400206985.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>547246000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>414521488.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>414728873.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>415069742.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24">
+        <v>400022000.0</v>
+      </c>
+      <c r="C24">
+        <v>367832000.0</v>
+      </c>
+      <c r="D24">
         <v>300000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>275000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>250000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>205000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>195000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>165000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>137500000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>110000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>85000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>55000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>25000000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24"/>
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>55000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>25000000.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-    </row>
-    <row r="26" spans="1:20">
+      <c r="U25"/>
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
         <v>1624000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>812000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26"/>
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27"/>
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>396216000.0</v>
+      </c>
+      <c r="C28">
+        <v>352986000.0</v>
+      </c>
+      <c r="D28">
         <v>288168000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>271257000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>233892000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>195581000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>171898000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>151458000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>116718000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>99570000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>78883000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>40507000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>14070000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-50833000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-6410000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1376379.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>18178046.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>39246000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-8593.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-371039.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-680925.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>945658000.0</v>
+      </c>
+      <c r="C29">
+        <v>973592000.0</v>
+      </c>
+      <c r="D29">
         <v>943892000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>917466000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>881413000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>840353000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>855580000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>830321000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>811518000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>781645000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>735180000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>707325000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>670057000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>622404000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>16818619.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>15828609.0</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
-    </row>
-    <row r="30" spans="1:20">
+      <c r="U29"/>
+      <c r="V29"/>
+    </row>
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>90809000.0</v>
+      </c>
+      <c r="C30">
+        <v>74166000.0</v>
+      </c>
+      <c r="D30">
         <v>74669000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>76647000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>80745000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>69692000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>58504000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>67249000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>64831000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>72934000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>82680000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>55532000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>65702000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>72287000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>54334000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>1972871.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>44383776.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>47298000.0</v>
       </c>
-      <c r="R30"/>
-      <c r="S30"/>
       <c r="T30"/>
-    </row>
-    <row r="31" spans="1:20">
+      <c r="U30"/>
+      <c r="V30"/>
+    </row>
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>650180000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>652325000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>645057000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>930848000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>409728000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>373986485.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>319539696.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>405591787.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>405591787.0</v>
       </c>
-      <c r="S31"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:20">
+      <c r="U31"/>
+      <c r="V31"/>
+    </row>
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>-11620000.0</v>
+      </c>
+      <c r="C32">
+        <v>23702000.0</v>
+      </c>
+      <c r="D32">
         <v>31838000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>26490000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>21129000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>33413000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>47630000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>83262000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>102749000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>89473000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>32633000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>51498000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>43370000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>82186000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="P32"/>
+      <c r="Q32">
         <v>1642656.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>341875.0</v>
       </c>
-      <c r="Q32"/>
-      <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
-    </row>
-    <row r="33" spans="1:20">
+      <c r="U32"/>
+      <c r="V32"/>
+    </row>
+    <row r="33" spans="1:22">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>1049767000.0</v>
+      </c>
+      <c r="C33">
+        <v>1049188000.0</v>
+      </c>
+      <c r="D33">
         <v>1019739000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>995999000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>959076000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>901258000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>903781000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>839892000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>797824000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>775552000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>818151000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>768935000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>740749000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>648457000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>396755000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>414553871.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>324384640.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>449167000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>414042541.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>414032104.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>414021780.0</v>
       </c>
     </row>
-    <row r="34" spans="1:20">
+    <row r="34" spans="1:22">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34">
         <v>6733000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>12540000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>4486000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>2243000.0</v>
       </c>
-      <c r="O34"/>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
-    </row>
-    <row r="35" spans="1:20">
+      <c r="U34"/>
+      <c r="V34"/>
+    </row>
+    <row r="35" spans="1:22">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>492510999.0</v>
+      </c>
+      <c r="C35">
+        <v>467130000.0</v>
+      </c>
+      <c r="D35">
         <v>407685000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>380023000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>348792000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>299318000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>290831000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>257833000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>226555000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>193380000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>200604000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>168108000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>139062000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>66396000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>2242999.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>9559720.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>2166041.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>4719000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>8687835.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>9990605.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>8932580.0</v>
       </c>
     </row>
-    <row r="36" spans="1:20">
+    <row r="36" spans="1:22">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>5505000.0</v>
+      </c>
+      <c r="C36">
+        <v>9632000.0</v>
+      </c>
+      <c r="D36">
         <v>4889000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>6781000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>4093000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>4288000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>4331000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>4983000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>4785000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>6010000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>2978000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>3142000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>3305000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>3468000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>-476497000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>-414553871.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>-414079578.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>362000.0</v>
       </c>
-      <c r="R36"/>
-      <c r="S36"/>
       <c r="T36"/>
-    </row>
-    <row r="37" spans="1:20">
+      <c r="U36"/>
+      <c r="V36"/>
+    </row>
+    <row r="37" spans="1:22">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
-    </row>
-    <row r="38" spans="1:20">
+      <c r="U37"/>
+      <c r="V37"/>
+    </row>
+    <row r="38" spans="1:22">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38">
         <v>27297000.0</v>
       </c>
-      <c r="F38"/>
-      <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>2978000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>3142000.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="N38"/>
+      <c r="O38">
         <v>3468000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>812000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>414553871.0</v>
       </c>
-      <c r="P38"/>
-      <c r="Q38">
+      <c r="R38"/>
+      <c r="S38">
         <v>414052978.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>414052978.0</v>
       </c>
-      <c r="S38"/>
-[...2 lines deleted...]
-    <row r="39" spans="1:20">
+      <c r="U38"/>
+      <c r="V38"/>
+    </row>
+    <row r="39" spans="1:22">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>5606000.0</v>
+      </c>
+      <c r="C39">
+        <v>18911000.0</v>
+      </c>
+      <c r="D39">
         <v>10726000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>17548000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>9695000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>24327000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>22837000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>20375000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>25038000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>17761000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>13666000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>1354000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>2239000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>23200000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>34704000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>55630.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>20668025.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>38927000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>290354.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>325730.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>367037.0</v>
       </c>
     </row>
-    <row r="40" spans="1:20">
+    <row r="40" spans="1:22">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>49298000.0</v>
+      </c>
+      <c r="C40">
+        <v>73850000.0</v>
+      </c>
+      <c r="D40">
         <v>1550000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>82474000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>16460000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>75370000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>84464000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>67336000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>66109000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>42042000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>69830000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>52902000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>71964000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>64134000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>24536000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>8715615.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>26950937.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>17597000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>440080.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>419281.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>211744.0</v>
       </c>
     </row>
-    <row r="41" spans="1:20">
+    <row r="41" spans="1:22">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>115604000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>113108000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="N41"/>
+      <c r="O41">
         <v>108239000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>2243000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>2206654.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>2166041.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>7135560.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>7135560.0</v>
       </c>
-      <c r="S41"/>
-[...2 lines deleted...]
-    <row r="42" spans="1:20">
+      <c r="U41"/>
+      <c r="V41"/>
+    </row>
+    <row r="42" spans="1:22">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>624400000.0</v>
+      </c>
+      <c r="C42">
+        <v>623032000.0</v>
+      </c>
+      <c r="D42">
         <v>621663000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>620324000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>619929000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>619292000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>618515000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>617927000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>617344000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>616849000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>598408000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>603701000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>590548000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>631846000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>451342000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>35276698.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>20214063.0</v>
       </c>
-      <c r="Q42"/>
-[...1 lines deleted...]
-      <c r="S42">
+      <c r="S42"/>
+      <c r="T42"/>
+      <c r="U42">
         <v>2491905.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>-177359528.0</v>
       </c>
     </row>
-    <row r="43" spans="1:20">
+    <row r="43" spans="1:22">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
-    </row>
-    <row r="44" spans="1:20">
+      <c r="U43"/>
+      <c r="V43"/>
+    </row>
+    <row r="44" spans="1:22">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
-    </row>
-    <row r="45" spans="1:20">
+      <c r="U44"/>
+      <c r="V44"/>
+    </row>
+    <row r="45" spans="1:22">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>1953601000.0</v>
+      </c>
+      <c r="C45">
+        <v>1897388000.0</v>
+      </c>
+      <c r="D45">
         <v>1815027000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>1733681000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>1646260000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>1540021000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>1492861000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>1384375000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>1301346000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>1236683000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>1311625000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>1218096000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>1154886000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>1100326000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>550163000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-    </row>
-    <row r="46" spans="1:20">
+      <c r="U45"/>
+      <c r="V45"/>
+    </row>
+    <row r="46" spans="1:22">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>1041040999.0</v>
+      </c>
+      <c r="C46">
+        <v>1039556000.0</v>
+      </c>
+      <c r="D46">
         <v>1014850000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>989218000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>954983000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>896970000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>899450000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>834909000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>793039000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>769542000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>815173000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>765793000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>737444000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>644989000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>395943000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>14881240.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>324384640.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>448774000.0</v>
       </c>
-      <c r="R46"/>
-      <c r="S46"/>
       <c r="T46"/>
-    </row>
-    <row r="47" spans="1:20">
+      <c r="U46"/>
+      <c r="V46"/>
+    </row>
+    <row r="47" spans="1:22">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>815173000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>765793000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>737444000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>791886000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>381861000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>353628401.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>324384640.0</v>
       </c>
-      <c r="Q47"/>
-      <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
-    </row>
-    <row r="48" spans="1:20">
+      <c r="U47"/>
+      <c r="V47"/>
+    </row>
+    <row r="48" spans="1:22">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-78778000.0</v>
+      </c>
+      <c r="C48">
+        <v>-17286000.0</v>
+      </c>
+      <c r="D48">
         <v>22215000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>22128000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>11470000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>16047000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>42051000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>47380000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>56660000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>54782000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>51758000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>48610000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>54496000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>32388000.0</v>
       </c>
-      <c r="N48"/>
-      <c r="O48">
+      <c r="P48"/>
+      <c r="Q48">
         <v>-19158079.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-5085454.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-8408387.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-8606601.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>2507781.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>3929793.0</v>
       </c>
     </row>
-    <row r="49" spans="1:20">
+    <row r="49" spans="1:22">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>48610000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>54496000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>32388000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
-    </row>
-    <row r="50" spans="1:20">
+      <c r="U49"/>
+      <c r="V49"/>
+    </row>
+    <row r="50" spans="1:22">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50">
         <v>700000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>700000.0</v>
       </c>
-      <c r="Q50"/>
-      <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-    </row>
-    <row r="51" spans="1:20">
+      <c r="U50"/>
+      <c r="V50"/>
+    </row>
+    <row r="51" spans="1:22">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>426272000.0</v>
+      </c>
+      <c r="C51">
+        <v>367832000.0</v>
+      </c>
+      <c r="D51">
         <v>300000000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>275000000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>250000000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>205000000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>195000000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>165000000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>137500000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>110000000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>85000000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>55157000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>25013000.0</v>
       </c>
-      <c r="M51"/>
-[...1 lines deleted...]
-      <c r="O51">
+      <c r="O51"/>
+      <c r="P51"/>
+      <c r="Q51">
         <v>1548481.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>28948590.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>51100000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>180000.0</v>
       </c>
-      <c r="S51"/>
-[...2 lines deleted...]
-    <row r="52" spans="1:20">
+      <c r="U51"/>
+      <c r="V51"/>
+    </row>
+    <row r="52" spans="1:22">
       <c r="A52" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="C52"/>
+        <v>58</v>
+      </c>
+      <c r="B52">
+        <v>26250000.0</v>
+      </c>
+      <c r="C52">
+        <v>17500000.0</v>
+      </c>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52">
         <v>157000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>13000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>7882000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>3941000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>1548481.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>28948590.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>50000000.0</v>
       </c>
-      <c r="R52"/>
-      <c r="S52"/>
       <c r="T52"/>
-    </row>
-    <row r="53" spans="1:20">
+      <c r="U52"/>
+      <c r="V52"/>
+    </row>
+    <row r="53" spans="1:22">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53">
+        <v>17635000.0</v>
+      </c>
+      <c r="C53">
+        <v>10960000.0</v>
+      </c>
+      <c r="D53">
         <v>11574000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>11026000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>21812000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>31783000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>27651000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>49432000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>58207000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>50427000.0</v>
       </c>
-      <c r="J53"/>
-      <c r="K53"/>
       <c r="L53"/>
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53">
         <v>0.0</v>
       </c>
-      <c r="N53"/>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53">
         <v>5275117.0</v>
       </c>
     </row>
-    <row r="54" spans="1:20">
+    <row r="54" spans="1:22">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
-    </row>
-    <row r="55" spans="1:20">
+      <c r="U54"/>
+      <c r="V54"/>
+    </row>
+    <row r="55" spans="1:22">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>1193873000.0</v>
+      </c>
+      <c r="C55">
+        <v>1168071000.0</v>
+      </c>
+      <c r="D55">
         <v>1128540000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1104963000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1087436000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1036479000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1035875000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>990490000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>966682000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>927104000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>920614000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>873335000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>856083000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>794777000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>492203000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>414781603.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>400206985.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>547246000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>414521488.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>414728873.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>415069742.0</v>
       </c>
     </row>
-    <row r="56" spans="1:20">
+    <row r="56" spans="1:22">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>144106000.0</v>
+      </c>
+      <c r="C56">
+        <v>118883000.0</v>
+      </c>
+      <c r="D56">
         <v>108801000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>108964000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>128360000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>135221000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>132094000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>150598000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>168858000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>151552000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>102463000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>104400000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>115334000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>146320000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>95448000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>227732.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>75822345.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>98079000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>478947.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>696769.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>1047962.0</v>
       </c>
     </row>
-    <row r="57" spans="1:20">
+    <row r="57" spans="1:22">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>155726000.0</v>
+      </c>
+      <c r="C57">
+        <v>95181000.0</v>
+      </c>
+      <c r="D57">
         <v>76963000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>82474000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>107231000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>101808000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>84464000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>67336000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>66109000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>62079000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>69830000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>52902000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>71964000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>64134000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>24536000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>10309391.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>55899527.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>67597000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>440080.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>419281.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>396163.0</v>
       </c>
     </row>
-    <row r="58" spans="1:20">
+    <row r="58" spans="1:22">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>648237000.0</v>
+      </c>
+      <c r="C58">
+        <v>562311000.0</v>
+      </c>
+      <c r="D58">
         <v>484648000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>462497000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>456023000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>401126000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>375295000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>325169000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>292664000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>255459000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>270434000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>221010000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>211026000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>130530000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>26779000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>19869111.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>58065568.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>72316000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>9127915.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>10409886.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>9328743.0</v>
       </c>
     </row>
-    <row r="59" spans="1:20">
+    <row r="59" spans="1:22">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
-    </row>
-    <row r="60" spans="1:20">
+      <c r="U59"/>
+      <c r="V59"/>
+    </row>
+    <row r="60" spans="1:22">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>545636000.0</v>
+      </c>
+      <c r="C60">
+        <v>605760000.0</v>
+      </c>
+      <c r="D60">
         <v>643892000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>642466000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>631413000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>635353000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>660580000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>665321000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>674018000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>671645000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>650180000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>652325000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>645057000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>664247000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>423698000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>394912492.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>342141417.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>474930000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>405393573.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>404318987.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>405741000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:20">
+    <row r="61" spans="1:22">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
-    </row>
-    <row r="62" spans="1:20">
+      <c r="U61"/>
+      <c r="V61"/>
+    </row>
+    <row r="62" spans="1:22">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B2">
+        <v>328158000.0</v>
+      </c>
+      <c r="C2">
         <v>259997000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>248890000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>181049000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>139060000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>107008000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>11105889.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B3">
+        <v>215701000.0</v>
+      </c>
+      <c r="C3">
         <v>176529000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>160662000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>105752000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>94661000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>79947000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7261480.0</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B5">
+        <v>57614000.0</v>
+      </c>
+      <c r="C5">
         <v>43436000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>110897000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>277183000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>110844000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-22089000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>4305559.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B6">
+        <v>273315000.0</v>
+      </c>
+      <c r="C6">
         <v>219965000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>271559000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>382935000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>205505000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>57858000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>11567039.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B9">
+        <v>122148000.0</v>
+      </c>
+      <c r="C9">
         <v>120033000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>145179000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>316368000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>151133000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-19910000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2334172.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B10">
+        <v>32114000.0</v>
+      </c>
+      <c r="C10">
         <v>24966000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>105582000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>275194000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>108459000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-23930000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3639666.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B11">
+        <v>7761000.0</v>
+      </c>
+      <c r="C11">
         <v>6207000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>24483000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>12850000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>138148.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1841000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>665893.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B12">
+        <v>25500000.0</v>
+      </c>
+      <c r="C12">
         <v>18470000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5315000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1989000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2385000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1841000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>665893.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B15">
+        <v>24353000.0</v>
+      </c>
+      <c r="C15">
         <v>18759000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>81099000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>262344000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>108459000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-23930000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3639666.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>262344000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>88866251.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-3467821.0</v>
       </c>
-      <c r="G16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:7">
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B17">
+        <v>24353000.0</v>
+      </c>
+      <c r="C17">
         <v>18759000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>120185000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>262344000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>3765026.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-7749798.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>3639666.0</v>
       </c>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B18">
+        <v>-25500000.0</v>
+      </c>
+      <c r="C18">
         <v>-18470000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-3191000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1989000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-138148.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-244797.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-665893.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-24962000.0</v>
       </c>
-      <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B21">
+        <v>91139000.0</v>
+      </c>
+      <c r="C21">
         <v>59256000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>90587000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>302145000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>143233000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-35095000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5676401.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B23">
+        <v>359167000.0</v>
+      </c>
+      <c r="C23">
         <v>320774000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>303482000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>195272000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>146960000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>122193000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7763660.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B25">
+        <v>215701000.0</v>
+      </c>
+      <c r="C25">
         <v>176529000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>134744000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>105752000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3037694.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9837019.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7261480.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B28">
+        <v>31009000.0</v>
+      </c>
+      <c r="C28">
         <v>24649000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>27920000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>14223000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>10179000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>10108000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1567553.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B29">
+        <v>7761000.0</v>
+      </c>
+      <c r="C29">
         <v>6207000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>32918000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>12850000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
-      <c r="G29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:7">
+      <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29"/>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B30">
+        <v>31009000.0</v>
+      </c>
+      <c r="C30">
         <v>60777000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>54592000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>14223000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>7900000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>15185000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3342229.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B31">
+        <v>-59025000.0</v>
+      </c>
+      <c r="C31">
         <v>-34290000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>14995000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-26951000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-34774000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>11165000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-2036735.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B32">
+        <v>450306000.0</v>
+      </c>
+      <c r="C32">
         <v>380030000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>394069000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>497417000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>290193000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>87098000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>13440061.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T32"/>
+  <dimension ref="A1:V32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
-    </row>
-    <row r="2" spans="1:20">
+      <c r="U1" t="s">
+        <v>83</v>
+      </c>
+      <c r="V1" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B2">
+        <v>92894000.0</v>
+      </c>
+      <c r="C2">
+        <v>89044000.0</v>
+      </c>
+      <c r="D2">
         <v>86094000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>79967000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>73053000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>72166000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>6345000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>62142000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>62169000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>70879000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>68992000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>55678000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>53341000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>45924000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>6368000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>48645000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>29712000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>11155000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>6127000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1260367.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1913081.0</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B3">
+        <v>54979000.0</v>
+      </c>
+      <c r="C3">
+        <v>57897000.0</v>
+      </c>
+      <c r="D3">
         <v>55947000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>53412000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>48445000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>49847000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>44149000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>41592000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>40941000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>47574000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>44267000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>34969000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>33852000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>21656000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>476000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>31404000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>16125000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>48863000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>15793781.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>689639.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1188815.0</v>
       </c>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B5">
+        <v>-70983000.0</v>
+      </c>
+      <c r="C5">
+        <v>-24226000.0</v>
+      </c>
+      <c r="D5">
         <v>25361000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>38772000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>17707000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-11587000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>18204000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>12596000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>24223000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>24363000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>24466000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>14077000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>47991000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>69760000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>37129000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>93893000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>32969000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>32853000.0</v>
       </c>
-      <c r="R5">
-[...2 lines deleted...]
-      <c r="S5">
+      <c r="T5">
+        <v>25474000.0</v>
+      </c>
+      <c r="U5">
         <v>1650948.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>209921.0</v>
       </c>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B6">
+        <v>-16004000.0</v>
+      </c>
+      <c r="C6">
+        <v>33671000.0</v>
+      </c>
+      <c r="D6">
         <v>81308000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>92184000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>66152000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>38260000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>62353000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>54188000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>65164000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>71937000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>68733000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>49046000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>81843000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>91416000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>37605000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>125297000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>49094000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>81716000.0</v>
       </c>
-      <c r="R6">
-[...2 lines deleted...]
-      <c r="S6">
+      <c r="T6">
+        <v>41267781.0</v>
+      </c>
+      <c r="U6">
         <v>2340587.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>1398736.0</v>
       </c>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7"/>
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B9">
+        <v>35370000.0</v>
+      </c>
+      <c r="C9">
+        <v>16441000.0</v>
+      </c>
+      <c r="D9">
         <v>26577000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>29252000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>49878000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>34141000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>87730000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>28510000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>26827000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>35919000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>39412000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>31879000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>37969000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>70411000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>83826000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>101622000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>64138000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>119306000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>49590000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>1655145.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>1019939.0</v>
       </c>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B10">
+        <v>-60664000.0</v>
+      </c>
+      <c r="C10">
+        <v>-32728000.0</v>
+      </c>
+      <c r="D10">
         <v>19292000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>32858000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>12692000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-16260000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>13384000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>6779000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>21064000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>21954000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>23110000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>12866000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>47652000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>69475000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>37129000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>93284000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>32444000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>51788000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>25121000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1611414.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>167741.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B11">
+        <v>-13633000.0</v>
+      </c>
+      <c r="C11">
+        <v>-7665000.0</v>
+      </c>
+      <c r="D11">
         <v>4769000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>7777000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>2880000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-4638000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>4330000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>1678000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>4837000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>4415000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>5153000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>4129000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>10786000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>12850000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-476000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>234074.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>569402.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-48863000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-15793781.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-158589.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>746322.0</v>
       </c>
     </row>
-    <row r="12" spans="1:20">
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B12">
+        <v>10319000.0</v>
+      </c>
+      <c r="C12">
+        <v>8502000.0</v>
+      </c>
+      <c r="D12">
         <v>6069000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>5914000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>5015000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>4673000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>4820000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>5817000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>3159000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>2409000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1356000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1211000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>339000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>285000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>476000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>609000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>525000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1459000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>353000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>39534.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>42180.0</v>
       </c>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
-    </row>
-    <row r="14" spans="1:20">
+      <c r="U13"/>
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
-    </row>
-    <row r="15" spans="1:20">
+      <c r="U14"/>
+      <c r="V14"/>
+    </row>
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B15">
+        <v>-47031000.0</v>
+      </c>
+      <c r="C15">
+        <v>-25063000.0</v>
+      </c>
+      <c r="D15">
         <v>14523000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>25081000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>9812000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-11622000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>9054000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>5101000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>16227000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>17539000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>17957000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>8737000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>36866000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>56625000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>37605000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>93284000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>32444000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>51788000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>25121000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>1611414.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>167741.0</v>
       </c>
     </row>
-    <row r="16" spans="1:20">
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>17916000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>8737000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>36866000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>113634000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>42735000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>66466161.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>27845729.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>636400.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>25121000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>15774519.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>15774520.0</v>
       </c>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B17">
+        <v>-47031000.0</v>
+      </c>
+      <c r="C17">
+        <v>-25063000.0</v>
+      </c>
+      <c r="D17">
         <v>14523000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>25081000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>9812000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-11622000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>9054000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>5101000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>16227000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>17539000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>17957000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>8737000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>36866000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>115538000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>43687000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>990010.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>154144.0</v>
       </c>
-      <c r="Q17"/>
-      <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B18">
+        <v>-10319000.0</v>
+      </c>
+      <c r="C18">
+        <v>-8502000.0</v>
+      </c>
+      <c r="D18">
         <v>-6069000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-5914000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-5015000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-4673000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-4820000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-5817000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-3159000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-2409000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-1356000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-1211000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-339000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-285000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-570000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-7227.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-11329.0</v>
       </c>
-      <c r="Q18"/>
-      <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-    </row>
-    <row r="19" spans="1:20">
+      <c r="U18"/>
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>-9791000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>18601000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>12164000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>6082000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B21">
+        <v>26290000.0</v>
+      </c>
+      <c r="C21">
+        <v>8215000.0</v>
+      </c>
+      <c r="D21">
         <v>19589000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>20735000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>42535000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-6916000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>24682000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>21887000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>19603000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>4726000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>32603000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>23868000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>29390000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>63935000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>37129000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>99355000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>61364000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>67521000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>32031999.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>2507960.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>956243.0</v>
       </c>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
-    </row>
-    <row r="23" spans="1:20">
+      <c r="U22"/>
+      <c r="V22"/>
+    </row>
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B23">
+        <v>101974000.0</v>
+      </c>
+      <c r="C23">
+        <v>97270000.0</v>
+      </c>
+      <c r="D23">
         <v>93082000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>88484000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>80396000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>113223000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>68765000.0</v>
       </c>
       <c r="H23">
         <v>69393000.0</v>
       </c>
       <c r="I23">
+        <v>68765000.0</v>
+      </c>
+      <c r="J23">
+        <v>69393000.0</v>
+      </c>
+      <c r="K23">
         <v>102072000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>75801000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>63689000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>61920000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>52400000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>53065000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>50912000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>32486000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>62940000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>23685000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>407552.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1976777.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24"/>
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B25">
+        <v>54979000.0</v>
+      </c>
+      <c r="C25">
+        <v>57897000.0</v>
+      </c>
+      <c r="D25">
         <v>55947000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>53412000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>48445000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>49847000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>44149000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>41592000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>40941000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>47574000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>44267000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>34969000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>33852000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>21656000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>82988889.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>668890.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>438221.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-    </row>
-    <row r="26" spans="1:20">
+      <c r="U25"/>
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26"/>
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27">
         <v>1560000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27">
         <v>4025984.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1395790.0</v>
       </c>
-      <c r="S27"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:20">
+      <c r="U27"/>
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B28">
+        <v>9080000.0</v>
+      </c>
+      <c r="C28">
+        <v>8041000.0</v>
+      </c>
+      <c r="D28">
         <v>6988000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>8517000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>7463000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>5944000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>5590000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>6623000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>6492000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>4521000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>5249000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>8011000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>8579000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>6476000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1776000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2267000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2774000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>5201000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1764000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>162786.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>63696.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B29">
+        <v>-13633000.0</v>
+      </c>
+      <c r="C29">
+        <v>-7665000.0</v>
+      </c>
+      <c r="D29">
         <v>4769000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>7777000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2880000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-4638000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>4330000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1678000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>4837000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>4415000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>5153000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>4129000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>10786000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>12850000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>0.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>0.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
-    </row>
-    <row r="30" spans="1:20">
+      <c r="U29"/>
+      <c r="V29"/>
+    </row>
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B30">
+        <v>9080000.0</v>
+      </c>
+      <c r="C30">
+        <v>8226000.0</v>
+      </c>
+      <c r="D30">
         <v>6988000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>8517000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>7343000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>41057000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>63048000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>6623000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>7224000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>31193000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>6809000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>8011000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>8579000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>6476000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>6368000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>2267000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>2774000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>51785000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>17558000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-852815.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>63696.0</v>
       </c>
     </row>
-    <row r="31" spans="1:20">
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B31">
+        <v>-86954000.0</v>
+      </c>
+      <c r="C31">
+        <v>-40943000.0</v>
+      </c>
+      <c r="D31">
         <v>-297000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>12123000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-29843000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-9344000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-11298000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-15108000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>1461000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>17228000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-9493000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-11002000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>18262000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>5540000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>5606000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-6071000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-28920000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-15733000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-6910999.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-896546.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-788502.0</v>
       </c>
     </row>
-    <row r="32" spans="1:20">
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B32">
+        <v>128264000.0</v>
+      </c>
+      <c r="C32">
+        <v>105485000.0</v>
+      </c>
+      <c r="D32">
         <v>112671000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>109219000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>122931000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>106307000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>94075000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>90652000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>88996000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>106798000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>108404000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>87557000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>91310000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>116335000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>90194000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>150267000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>93850000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>130461000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>55717000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>2915512.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>2933020.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B2">
+        <v>9419000.0</v>
+      </c>
+      <c r="C2">
         <v>10730000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>51133000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12154000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1287022.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6374000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>751028.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B3">
+        <v>419259000</v>
+      </c>
+      <c r="C3">
         <v>346993000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>359200000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>234688000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>219286000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>117390000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3969824</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>38979000.0</v>
       </c>
-      <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-44894000.0</v>
       </c>
-      <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B6">
+        <v>5427000.0</v>
+      </c>
+      <c r="C6">
         <v>-1311000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-40403000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>38979000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-546669.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2134000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1339258.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B7">
+        <v>5547000.0</v>
+      </c>
+      <c r="C7">
         <v>860000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4642000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-17241000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>75675.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>6697000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-788071.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-24989000.0</v>
       </c>
-      <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B9">
+        <v>-4449000.0</v>
+      </c>
+      <c r="C9">
         <v>3471000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-743000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-24989000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>17779.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>5532000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>156742.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-    </row>
-    <row r="11" spans="1:7">
+      <c r="H10"/>
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>9843000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>10000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4000.0</v>
       </c>
-      <c r="G11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>38174000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4139979.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-90190.0</v>
       </c>
-      <c r="G12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:7">
+      <c r="H12"/>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>7748000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1333086.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>116027.0</v>
       </c>
-      <c r="G13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B14">
+        <v>2208000.0</v>
+      </c>
+      <c r="C14">
         <v>3540000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>160662000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>159.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3037694.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>79947000.0</v>
       </c>
-      <c r="G14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:7">
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B15">
-        <v>-57494000.0</v>
+        <v>57686000.0</v>
       </c>
       <c r="C15">
-        <v>-58587000.0</v>
+        <v>57494000.0</v>
       </c>
       <c r="D15">
+        <v>58587000.0</v>
+      </c>
+      <c r="E15">
         <v>10664000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>22000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>12876000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>7241005.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B16">
+        <v>14846000.0</v>
+      </c>
+      <c r="C16">
         <v>9419000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>10730000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>51133000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>740353.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>8508000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2090286.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B18">
+        <v>-122845000.0</v>
+      </c>
+      <c r="C18">
         <v>-71260000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-56333000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>111701000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-213812273.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-50584000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2456565.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>133</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-310768000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-342004000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-230562000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>21279604.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-6454836.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>8153874.0</v>
       </c>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
         <v>6830000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>6825000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:7">
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B21">
+        <v>181000000.0</v>
+      </c>
+      <c r="C21">
         <v>95000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>110000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-54337000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>20000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-6500000.0</v>
       </c>
-      <c r="G21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B22">
+        <v>24353000.0</v>
+      </c>
+      <c r="C22">
         <v>18759000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>81099000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>262344000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3765026.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-23930000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3639666.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B23">
+        <v>176507000.0</v>
+      </c>
+      <c r="C23">
         <v>-3340000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-2659000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-693000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>21279604.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>70071000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3700000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B24">
-        <v>-316805000.0</v>
+        <v>-296308000.0</v>
       </c>
       <c r="C24">
+        <v>18768000.0</v>
+      </c>
+      <c r="D24">
         <v>-279866000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4126000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3248808.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>647000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>12123698.0</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B25">
+        <v>253167000.0</v>
+      </c>
+      <c r="C25">
         <v>244318000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>30028000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>88435841.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1633026.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4092000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3574794.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B26">
+        <v>-16000.0</v>
+      </c>
+      <c r="C26">
         <v>-442000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-35353000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-216000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-402745969.0</v>
       </c>
-      <c r="G26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B27">
+        <v>3756000.0</v>
+      </c>
+      <c r="C27">
         <v>2298000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2162000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E27">
         <v>0.0</v>
       </c>
-      <c r="F27"/>
+      <c r="F27">
+        <v>0.0</v>
+      </c>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B28">
+        <v>118821000.0</v>
+      </c>
+      <c r="C28">
         <v>33724000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>13406000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-76848000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-27300000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>52071000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-13241005.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B29">
+        <v>296414000.0</v>
+      </c>
+      <c r="C29">
         <v>275733000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>302867000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>346389000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5473727.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>66806000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6426389.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B30">
+        <v>-409808000.0</v>
+      </c>
+      <c r="C30">
         <v>-310768000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-356676000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-230562000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-194014204.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-116743000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8153874.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T30"/>
+  <dimension ref="A1:V30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
-    </row>
-    <row r="2" spans="1:20">
+      <c r="U1" t="s">
+        <v>83</v>
+      </c>
+      <c r="V1" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B2">
+        <v>14846000.0</v>
+      </c>
+      <c r="C2">
+        <v>11832000.0</v>
+      </c>
+      <c r="D2">
         <v>3743000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>16108000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>9419000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>23102000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>13542000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>21082000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>10730000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>6417000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>14793000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>11230000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>51133000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>12154.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>813301.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>20047000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>12154000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>188593.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>371039.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>856056.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1287022.0</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B3">
+        <v>69874000</v>
+      </c>
+      <c r="C3">
+        <v>129075999</v>
+      </c>
+      <c r="D3">
         <v>80789000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>107974000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>101420000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>101623000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>88628000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>84455000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>72287000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>72635000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>74756000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>81883000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>129925999</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>82321000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>65217543</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>60383000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>45353000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>152274000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>67011998</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1443117</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>719570</v>
       </c>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>3563000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-39903000.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>19922000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>1173000.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-    </row>
-    <row r="6" spans="1:20">
+      <c r="U5"/>
+      <c r="V5"/>
+    </row>
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B6">
+        <v>15210000.0</v>
+      </c>
+      <c r="C6">
+        <v>3014000.0</v>
+      </c>
+      <c r="D6">
         <v>8089000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-12365000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>6689000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-13683000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>9560000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-7240000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>10352000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>4313000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-8376000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>3563000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-39903000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>38979.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-66030844.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>26863000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>7893000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>11665407.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-182446.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>1428591.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-430966.0</v>
       </c>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B7">
+        <v>-3354000.0</v>
+      </c>
+      <c r="C7">
+        <v>2921000.0</v>
+      </c>
+      <c r="D7">
         <v>2068000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>8584000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-10621000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-9539000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>3987000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-644000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>7056000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>7541000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-22256000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>7435000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>11922000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>71036.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-28135783.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-31784000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-13135000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-5268000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-21853119.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>2070785.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-679022.0</v>
       </c>
     </row>
-    <row r="8" spans="1:20">
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>10169000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>6433000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B9">
+        <v>-16643000.0</v>
+      </c>
+      <c r="C9">
+        <v>212000.0</v>
+      </c>
+      <c r="D9">
         <v>1978000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>4998000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-11836000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-10958000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>8214000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-2418000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>8633000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>9802000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-27147000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>10169000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>6433000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>401243.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-26742852.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-33236000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-14019000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-5662000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-8621489.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>372905.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-620059.0</v>
       </c>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10">
         <v>31336.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
-    </row>
-    <row r="11" spans="1:20">
+      <c r="U10"/>
+      <c r="V10"/>
+    </row>
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>2832000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-3619000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>5424000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>5000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
-        <v>-27220.0</v>
+        <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
-        <v>0.0</v>
+        <v>-27220.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>16901000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>3844000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-2437000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>975000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-15413509.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-4705924.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>14519433.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-1437960.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2599971.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-479854.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-479854.0</v>
       </c>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>2059000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>-3067000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-3067000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>8496000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-202620.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-1637028.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1091648.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>475190.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>644539.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>343230.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>343231.0</v>
       </c>
     </row>
-    <row r="14" spans="1:20">
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B14">
+        <v>54979000.0</v>
+      </c>
+      <c r="C14">
+        <v>1830000.0</v>
+      </c>
+      <c r="D14">
         <v>56369000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>53412000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>48445000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>49847000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>44149000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>41592000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>40941000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>47574000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>56823000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>52785000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>163000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>159.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>25786000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>31404000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>16125000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>48863000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>15794000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>689639.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1188815.0</v>
       </c>
     </row>
-    <row r="15" spans="1:20">
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B15">
-        <v>-14436000.0</v>
+        <v>14461000.0</v>
       </c>
       <c r="C15">
-        <v>-14423000.0</v>
+        <v>14438000.0</v>
       </c>
       <c r="D15">
-        <v>-14389000.0</v>
+        <v>14436000.0</v>
       </c>
       <c r="E15">
-        <v>-14382000.0</v>
+        <v>14423000.0</v>
       </c>
       <c r="F15">
-        <v>-14383000.0</v>
+        <v>14389000.0</v>
       </c>
       <c r="G15">
-        <v>-14380000.0</v>
+        <v>14382000.0</v>
       </c>
       <c r="H15">
-        <v>-14349000.0</v>
+        <v>14383000.0</v>
       </c>
       <c r="I15">
-        <v>-14515000.0</v>
+        <v>14380000.0</v>
       </c>
       <c r="J15">
+        <v>14349000.0</v>
+      </c>
+      <c r="K15">
+        <v>14515000.0</v>
+      </c>
+      <c r="L15">
         <v>14809000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>14623000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>14640000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>10664.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>10664000.0</v>
       </c>
-      <c r="O15"/>
-[...1 lines deleted...]
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15">
         <v>51091000.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15"/>
       <c r="T15"/>
-    </row>
-    <row r="16" spans="1:20">
+      <c r="U15"/>
+      <c r="V15"/>
+    </row>
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B16">
+        <v>30056000.0</v>
+      </c>
+      <c r="C16">
+        <v>14846000.0</v>
+      </c>
+      <c r="D16">
         <v>11832000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>3743000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>16108000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>9419000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>23102000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>13842000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>21082000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>10730000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>6417000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>14793000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>11230000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>51133.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-65217543.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>46910000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>20047000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>11854000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>188593.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>2284647.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>856056.0</v>
       </c>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B18">
+        <v>-11526000.0</v>
+      </c>
+      <c r="C18">
+        <v>-64575999.0</v>
+      </c>
+      <c r="D18">
         <v>-3009000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-29931000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-25329000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-33426000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-13934000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-20269000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-3631000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>17540000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-17724000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-7697000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-48451999.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-81974611.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>184718841.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>20863000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>10711000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-62993000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>25405060.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>2082500.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>569034.0</v>
       </c>
     </row>
-    <row r="19" spans="1:20">
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>133</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-80254000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-100536000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-99997000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-77138000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-81051000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-81574000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-71005000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-70171000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-74696000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-81883000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-129926000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-55499000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-174116332.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-526069.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-420599.0</v>
       </c>
-      <c r="Q19"/>
-      <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="F20"/>
-      <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="J20"/>
-      <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>6825000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B21">
+        <v>40000000.0</v>
+      </c>
+      <c r="C21">
+        <v>86000000.0</v>
+      </c>
+      <c r="D21">
         <v>25000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>25000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>45000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>10000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>30000000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>30000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>29972000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>25000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-21100000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-35000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>6000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>215000.0</v>
       </c>
       <c r="R21">
         <v>-1000000.0</v>
       </c>
       <c r="S21">
+        <v>215000.0</v>
+      </c>
+      <c r="T21">
+        <v>-1000000.0</v>
+      </c>
+      <c r="U21">
         <v>12000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>12000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B22">
+        <v>-47031000.0</v>
+      </c>
+      <c r="C22">
+        <v>14541000.0</v>
+      </c>
+      <c r="D22">
         <v>14523000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>24955000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>9812000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-11622000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>8995000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>5100000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>16227000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>17539000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>17957000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>8737000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>36866000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>262344.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>204574846.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>93284000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>32444000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>51788000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>25121000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>1611414.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>167741.0</v>
       </c>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>136</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>28859000.0</v>
+      </c>
+      <c r="D23">
         <v>-1000.0</v>
       </c>
-      <c r="C23"/>
-[...1 lines deleted...]
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23">
         <v>-336000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>51578000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-2972000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-32000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-2588000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>45005000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-28000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>24957000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-693.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>16084000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>5221519.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>84000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-24185000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>20074000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-21978269.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-719570.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>137</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>-134011999.0</v>
+      </c>
+      <c r="D24">
         <v>535000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>2392000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-65305000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-67148000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>4032000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-63333000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-68378000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-42788000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>60000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="M24">
+        <v>-76737000.0</v>
+      </c>
+      <c r="N24">
         <v>-105556000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>209000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>221039.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-45156000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-38338000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>1521000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>2298000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>22224360.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>1148839.0</v>
       </c>
     </row>
-    <row r="25" spans="1:20">
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B25">
+        <v>67401000.0</v>
+      </c>
+      <c r="C25">
+        <v>37592000.0</v>
+      </c>
+      <c r="D25">
         <v>3481000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-16313000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>24932000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>43671000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>13233000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>15972000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-900000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>9967000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1722000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>156000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>21500000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>69750903.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>47711321.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-11658000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>20630000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-6102000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>73355177.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-846221.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>611070.0</v>
       </c>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B26">
+        <v>-30000.0</v>
+      </c>
+      <c r="C26">
         <v>0.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
         <v>16000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-16000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-24000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>0.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-418000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-23588000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-5908000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-4089000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-1768000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-216.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26"/>
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B27">
+        <v>1398000.0</v>
+      </c>
+      <c r="C27">
+        <v>3103000.0</v>
+      </c>
+      <c r="D27">
         <v>1339000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>395000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>653000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>615000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1683000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>583000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>512000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>349000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>379000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>375000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1059000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>-69750903.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27"/>
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B28">
+        <v>25509000.0</v>
+      </c>
+      <c r="C28">
+        <v>67535000.0</v>
+      </c>
+      <c r="D28">
         <v>10563000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>10128000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>30595000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-4742000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>15617000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>10148000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>12701000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-15691000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>9288000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>11260000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>8549000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-76848.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-50616000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>6000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-4316000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-35585000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>44074000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-22878269.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B29">
+        <v>58348000.0</v>
+      </c>
+      <c r="C29">
+        <v>64500000.0</v>
+      </c>
+      <c r="D29">
         <v>77780000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>78043000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>76091000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>68197000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>74694000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>64186000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>68656000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>90175000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>57032000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>74186000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>81474000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>346389.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>249936384.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>81246000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>56064000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>89281000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>92417058.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>3525617.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1288604.0</v>
       </c>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B30">
+        <v>-68647000.0</v>
+      </c>
+      <c r="C30">
+        <v>-129020999.0</v>
+      </c>
+      <c r="D30">
         <v>-80254000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-100536000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-99997000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-77138000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-81051000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-81574000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-71005000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-70171000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-74696000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-81883000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-129926000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-79907000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-64996775.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-60383000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-43855000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-61238000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-124786000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>20781243.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-719570.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>