--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -13860,51 +13860,51 @@
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
         <v>133</v>
       </c>
       <c r="B5">
-        <v>1187218409.0</v>
+        <v>1191060539.0</v>
       </c>
       <c r="C5">
         <v>1046567000.0</v>
       </c>
       <c r="D5">
         <v>723081000.0</v>
       </c>
       <c r="E5">
         <v>782556000.0</v>
       </c>
       <c r="F5">
         <v>584266000.0</v>
       </c>
       <c r="G5">
         <v>1101550000.0</v>
       </c>
       <c r="H5">
         <v>1141484000.0</v>
       </c>
       <c r="I5">
         <v>1030153000.0</v>
       </c>
       <c r="J5">
         <v>974980000.0</v>
       </c>
@@ -13928,51 +13928,51 @@
       </c>
       <c r="Q5">
         <v>197435000.0</v>
       </c>
       <c r="R5">
         <v>218867000.0</v>
       </c>
       <c r="S5">
         <v>188374000.0</v>
       </c>
       <c r="T5">
         <v>133087000.0</v>
       </c>
       <c r="U5">
         <v>71967000.0</v>
       </c>
       <c r="V5">
         <v>50881000.0</v>
       </c>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
         <v>134</v>
       </c>
       <c r="B6">
-        <v>1619458120.0</v>
+        <v>1623300250.0</v>
       </c>
       <c r="C6">
         <v>1484464000.0</v>
       </c>
       <c r="D6">
         <v>1169503000.0</v>
       </c>
       <c r="E6">
         <v>1193536000.0</v>
       </c>
       <c r="F6">
         <v>944033000.0</v>
       </c>
       <c r="G6">
         <v>1423083000.0</v>
       </c>
       <c r="H6">
         <v>1443939000.0</v>
       </c>
       <c r="I6">
         <v>1258762000.0</v>
       </c>
       <c r="J6">
         <v>1190470000.0</v>
       </c>
@@ -15884,54 +15884,54 @@
       <c r="G3">
         <v>110131000.0</v>
       </c>
       <c r="H3">
         <v>108364000.0</v>
       </c>
       <c r="I3">
         <v>27651000.0</v>
       </c>
       <c r="J3">
         <v>105616000.0</v>
       </c>
       <c r="K3">
         <v>108530000.0</v>
       </c>
       <c r="L3">
         <v>108076000.0</v>
       </c>
       <c r="M3">
         <v>103917000.0</v>
       </c>
       <c r="N3">
         <v>122511000.0</v>
       </c>
       <c r="O3">
-        <v>-81024000.0</v>
+        <v>67212250.0</v>
       </c>
       <c r="P3">
-        <v>-64000.0</v>
+        <v>103861000.0</v>
       </c>
       <c r="Q3">
         <v>-1244000.0</v>
       </c>
       <c r="R3">
         <v>71391.0</v>
       </c>
       <c r="S3"/>
       <c r="T3">
         <v>54000.0</v>
       </c>
       <c r="U3">
         <v>84980000.0</v>
       </c>
       <c r="V3">
         <v>81774000.0</v>
       </c>
       <c r="W3">
         <v>98288952.0</v>
       </c>
       <c r="X3">
         <v>94524308.0</v>
       </c>
       <c r="Y3">
         <v>80642000.0</v>
@@ -16191,93 +16191,93 @@
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:66">
       <c r="A5" t="s">
         <v>133</v>
       </c>
       <c r="B5">
-        <v>253094723.0</v>
+        <v>255127609.0</v>
       </c>
       <c r="C5">
         <v>268544922.0</v>
       </c>
       <c r="D5">
         <v>354203000.0</v>
       </c>
       <c r="E5">
         <v>331939000.0</v>
       </c>
       <c r="F5">
         <v>293221000.0</v>
       </c>
       <c r="G5">
         <v>226410000.0</v>
       </c>
       <c r="H5">
-        <v>317032000.0</v>
+        <v>359722000.0</v>
       </c>
       <c r="I5">
         <v>269491000.0</v>
       </c>
       <c r="J5">
         <v>241914000.0</v>
       </c>
       <c r="K5">
         <v>226091000.0</v>
       </c>
       <c r="L5">
         <v>250523000.0</v>
       </c>
       <c r="M5">
         <v>230374000.0</v>
       </c>
       <c r="N5">
-        <v>161235000.0</v>
+        <v>26493000.0</v>
       </c>
       <c r="O5">
-        <v>176946000.0</v>
+        <v>157846000.0</v>
       </c>
       <c r="P5">
-        <v>201387000.0</v>
+        <v>188111000.0</v>
       </c>
       <c r="Q5">
         <v>266346000.0</v>
       </c>
       <c r="R5">
         <v>101209609.0</v>
       </c>
       <c r="S5">
         <v>56965000.0</v>
       </c>
       <c r="T5">
         <v>101227000.0</v>
       </c>
       <c r="U5">
         <v>241904000.0</v>
       </c>
       <c r="V5">
         <v>204376000.0</v>
       </c>
       <c r="W5">
         <v>296173497.0</v>
       </c>
       <c r="X5">
         <v>367899462.0</v>
       </c>
@@ -16391,93 +16391,93 @@
       </c>
       <c r="BI5">
         <v>21407000.0</v>
       </c>
       <c r="BJ5">
         <v>52084000.0</v>
       </c>
       <c r="BK5">
         <v>22091000.0</v>
       </c>
       <c r="BL5">
         <v>54950000.0</v>
       </c>
       <c r="BM5">
         <v>0.0</v>
       </c>
       <c r="BN5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:66">
       <c r="A6" t="s">
         <v>134</v>
       </c>
       <c r="B6">
-        <v>358804967.0</v>
+        <v>360837853.0</v>
       </c>
       <c r="C6">
         <v>395708179.0</v>
       </c>
       <c r="D6">
         <v>457051000.0</v>
       </c>
       <c r="E6">
         <v>347244000.0</v>
       </c>
       <c r="F6">
         <v>404971000.0</v>
       </c>
       <c r="G6">
         <v>336541000.0</v>
       </c>
       <c r="H6">
-        <v>425396000.0</v>
+        <v>468086000.0</v>
       </c>
       <c r="I6">
         <v>297142000.0</v>
       </c>
       <c r="J6">
         <v>347530000.0</v>
       </c>
       <c r="K6">
         <v>334621000.0</v>
       </c>
       <c r="L6">
         <v>358599000.0</v>
       </c>
       <c r="M6">
         <v>216858000.0</v>
       </c>
       <c r="N6">
-        <v>283746000.0</v>
+        <v>149004000.0</v>
       </c>
       <c r="O6">
-        <v>95922000.0</v>
+        <v>225058250.0</v>
       </c>
       <c r="P6">
-        <v>201323000.0</v>
+        <v>291972000.0</v>
       </c>
       <c r="Q6">
         <v>265102000.0</v>
       </c>
       <c r="R6">
         <v>101281000.0</v>
       </c>
       <c r="S6"/>
       <c r="T6">
         <v>101281000.0</v>
       </c>
       <c r="U6">
         <v>326884000.0</v>
       </c>
       <c r="V6">
         <v>286150000.0</v>
       </c>
       <c r="W6">
         <v>394462449.0</v>
       </c>
       <c r="X6">
         <v>462423770.0</v>
       </c>
       <c r="Y6">
         <v>211772000.0</v>
@@ -22102,51 +22102,51 @@
       </c>
       <c r="Q22">
         <v>157784000.0</v>
       </c>
       <c r="R22">
         <v>203994000.0</v>
       </c>
       <c r="S22">
         <v>122116000.0</v>
       </c>
       <c r="T22">
         <v>88348000.0</v>
       </c>
       <c r="U22">
         <v>45394000.0</v>
       </c>
       <c r="V22">
         <v>25556000.0</v>
       </c>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" t="s">
         <v>182</v>
       </c>
       <c r="B23">
-        <v>-78763681.0</v>
+        <v>-142264894.0</v>
       </c>
       <c r="C23">
         <v>-1246264000.0</v>
       </c>
       <c r="D23">
         <v>287887000.0</v>
       </c>
       <c r="E23">
         <v>-65155000.0</v>
       </c>
       <c r="F23">
         <v>1940264000.0</v>
       </c>
       <c r="G23">
         <v>110743000.0</v>
       </c>
       <c r="H23">
         <v>33978000.0</v>
       </c>
       <c r="I23">
         <v>390868000.0</v>
       </c>
       <c r="J23">
         <v>-156446000.0</v>
       </c>
@@ -22169,51 +22169,53 @@
         <v>-284748000.0</v>
       </c>
       <c r="Q23">
         <v>323000.0</v>
       </c>
       <c r="R23">
         <v>741000.0</v>
       </c>
       <c r="S23">
         <v>1034000.0</v>
       </c>
       <c r="T23">
         <v>4122000.0</v>
       </c>
       <c r="U23">
         <v>301834000.0</v>
       </c>
       <c r="V23">
         <v>300877000.0</v>
       </c>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" t="s">
         <v>183</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>-154000000.0</v>
+      </c>
       <c r="C24">
         <v>1448929000.0</v>
       </c>
       <c r="D24">
         <v>-62635000.0</v>
       </c>
       <c r="E24">
         <v>3284000.0</v>
       </c>
       <c r="F24">
         <v>639000.0</v>
       </c>
       <c r="G24">
         <v>-26966000.0</v>
       </c>
       <c r="H24">
         <v>-26966000.0</v>
       </c>
       <c r="I24">
         <v>550000.0</v>
       </c>
       <c r="J24">
         <v>762000.0</v>
       </c>
       <c r="K24">
@@ -22236,51 +22238,51 @@
       </c>
       <c r="Q24">
         <v>12890000.0</v>
       </c>
       <c r="R24">
         <v>-1798000.0</v>
       </c>
       <c r="S24">
         <v>-130134000.0</v>
       </c>
       <c r="T24">
         <v>-53637000.0</v>
       </c>
       <c r="U24">
         <v>-34835000.0</v>
       </c>
       <c r="V24">
         <v>-28611000.0</v>
       </c>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" t="s">
         <v>184</v>
       </c>
       <c r="B25">
-        <v>211317192.0</v>
+        <v>211317193.0</v>
       </c>
       <c r="C25">
         <v>-2101000.0</v>
       </c>
       <c r="D25">
         <v>-71910000.0</v>
       </c>
       <c r="E25">
         <v>-170769000.0</v>
       </c>
       <c r="F25">
         <v>27663000.0</v>
       </c>
       <c r="G25">
         <v>-196109000.0</v>
       </c>
       <c r="H25">
         <v>-69088000.0</v>
       </c>
       <c r="I25">
         <v>-104384000.0</v>
       </c>
       <c r="J25">
         <v>-3666000.0</v>
       </c>
@@ -22846,51 +22848,51 @@
       </c>
       <c r="BJ1" t="s">
         <v>128</v>
       </c>
       <c r="BK1" t="s">
         <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>129</v>
       </c>
       <c r="BM1" t="s">
         <v>161</v>
       </c>
       <c r="BN1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:66">
       <c r="A2" t="s">
         <v>162</v>
       </c>
       <c r="B2">
         <v>841808471.0</v>
       </c>
       <c r="C2">
-        <v>620986390.0</v>
+        <v>620960000.0</v>
       </c>
       <c r="D2">
         <v>558691000.0</v>
       </c>
       <c r="E2">
         <v>752816000.0</v>
       </c>
       <c r="F2">
         <v>979780000.0</v>
       </c>
       <c r="G2">
         <v>644942000.0</v>
       </c>
       <c r="H2">
         <v>2113220000.0</v>
       </c>
       <c r="I2">
         <v>448545000.0</v>
       </c>
       <c r="J2">
         <v>529577000.0</v>
       </c>
       <c r="K2">
         <v>484226000.0</v>
       </c>
@@ -23042,51 +23044,51 @@
         <v>583792000.0</v>
       </c>
       <c r="BI2">
         <v>179769000.0</v>
       </c>
       <c r="BJ2">
         <v>239649000.0</v>
       </c>
       <c r="BK2">
         <v>254495000.0</v>
       </c>
       <c r="BL2">
         <v>350140000.0</v>
       </c>
       <c r="BM2"/>
       <c r="BN2"/>
     </row>
     <row r="3" spans="1:66">
       <c r="A3" t="s">
         <v>163</v>
       </c>
       <c r="B3">
         <v>52855124</v>
       </c>
       <c r="C3">
-        <v>83421561</v>
+        <v>134149000</v>
       </c>
       <c r="D3">
         <v>70051000</v>
       </c>
       <c r="E3">
         <v>60249000</v>
       </c>
       <c r="F3">
         <v>49146000</v>
       </c>
       <c r="G3">
         <v>100123000</v>
       </c>
       <c r="H3">
         <v>84248000</v>
       </c>
       <c r="I3">
         <v>30488000</v>
       </c>
       <c r="J3">
         <v>38050000</v>
       </c>
       <c r="K3">
         <v>103109000</v>
       </c>
@@ -23414,51 +23416,51 @@
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
     </row>
     <row r="6" spans="1:66">
       <c r="A6" t="s">
         <v>166</v>
       </c>
       <c r="B6">
         <v>-139076368.0</v>
       </c>
       <c r="C6">
-        <v>203662485.0</v>
+        <v>204040000.0</v>
       </c>
       <c r="D6">
         <v>62269000.0</v>
       </c>
       <c r="E6">
         <v>-194125000.0</v>
       </c>
       <c r="F6">
         <v>-226964000.0</v>
       </c>
       <c r="G6">
         <v>334838000.0</v>
       </c>
       <c r="H6">
         <v>-1468278000.0</v>
       </c>
       <c r="I6">
         <v>1664676000.0</v>
       </c>
       <c r="J6">
         <v>-81032000.0</v>
       </c>
       <c r="K6">
         <v>32944000.0</v>
       </c>
@@ -23610,51 +23612,51 @@
         <v>-421177000.0</v>
       </c>
       <c r="BI6">
         <v>404023000.0</v>
       </c>
       <c r="BJ6">
         <v>-59880000.0</v>
       </c>
       <c r="BK6">
         <v>-14846000.0</v>
       </c>
       <c r="BL6">
         <v>-95645000.0</v>
       </c>
       <c r="BM6"/>
       <c r="BN6"/>
     </row>
     <row r="7" spans="1:66">
       <c r="A7" t="s">
         <v>167</v>
       </c>
       <c r="B7">
         <v>-108759579.0</v>
       </c>
       <c r="C7">
-        <v>163631077.0</v>
+        <v>164754000.0</v>
       </c>
       <c r="D7">
         <v>-39592000.0</v>
       </c>
       <c r="E7">
         <v>-97330000.0</v>
       </c>
       <c r="F7">
         <v>-154171000.0</v>
       </c>
       <c r="G7">
         <v>176697000.0</v>
       </c>
       <c r="H7">
         <v>-22906000.0</v>
       </c>
       <c r="I7">
         <v>63414000.0</v>
       </c>
       <c r="J7">
         <v>-283790000.0</v>
       </c>
       <c r="K7">
         <v>45343000.0</v>
       </c>
@@ -23888,51 +23890,51 @@
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
     </row>
     <row r="9" spans="1:66">
       <c r="A9" t="s">
         <v>169</v>
       </c>
       <c r="B9">
         <v>-21345337.0</v>
       </c>
       <c r="C9">
-        <v>95249588.0</v>
+        <v>99490000.0</v>
       </c>
       <c r="D9">
         <v>-13335000.0</v>
       </c>
       <c r="E9">
         <v>-77848000.0</v>
       </c>
       <c r="F9">
         <v>-93345000.0</v>
       </c>
       <c r="G9">
         <v>67252000.0</v>
       </c>
       <c r="H9">
         <v>-19466000.0</v>
       </c>
       <c r="I9">
         <v>51329000.0</v>
       </c>
       <c r="J9">
         <v>-153680000.0</v>
       </c>
       <c r="K9">
         <v>-4582000.0</v>
       </c>
@@ -24082,51 +24084,51 @@
       </c>
       <c r="BH9">
         <v>36128000.0</v>
       </c>
       <c r="BI9">
         <v>-64780000.0</v>
       </c>
       <c r="BJ9">
         <v>-2181000.0</v>
       </c>
       <c r="BK9"/>
       <c r="BL9">
         <v>-39407000.0</v>
       </c>
       <c r="BM9"/>
       <c r="BN9"/>
     </row>
     <row r="10" spans="1:66">
       <c r="A10" t="s">
         <v>170</v>
       </c>
       <c r="B10">
         <v>-136203585.0</v>
       </c>
       <c r="C10">
-        <v>19335762.0</v>
+        <v>20685000.0</v>
       </c>
       <c r="D10">
         <v>-26257000.0</v>
       </c>
       <c r="E10">
         <v>-30602000.0</v>
       </c>
       <c r="F10">
         <v>-60826000.0</v>
       </c>
       <c r="G10">
         <v>99801000.0</v>
       </c>
       <c r="H10">
         <v>58900000.0</v>
       </c>
       <c r="I10">
         <v>-2772000.0</v>
       </c>
       <c r="J10">
         <v>-130110000.0</v>
       </c>
       <c r="K10">
         <v>-88428000.0</v>
       </c>
@@ -24672,51 +24674,51 @@
       </c>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
     </row>
     <row r="14" spans="1:66">
       <c r="A14" t="s">
         <v>174</v>
       </c>
       <c r="B14">
         <v>105710244.0</v>
       </c>
       <c r="C14">
-        <v>127163257.0</v>
+        <v>128367000.0</v>
       </c>
       <c r="D14">
         <v>102848000.0</v>
       </c>
       <c r="E14">
         <v>107035000.0</v>
       </c>
       <c r="F14">
         <v>111750000.0</v>
       </c>
       <c r="G14">
         <v>110131000.0</v>
       </c>
       <c r="H14">
         <v>108364000.0</v>
       </c>
       <c r="I14">
         <v>113786000.0</v>
       </c>
       <c r="J14">
         <v>105616000.0</v>
       </c>
       <c r="K14">
         <v>108530000.0</v>
       </c>
@@ -24868,51 +24870,51 @@
         <v>31609000.0</v>
       </c>
       <c r="BI14">
         <v>15715000.0</v>
       </c>
       <c r="BJ14">
         <v>12441000.0</v>
       </c>
       <c r="BK14">
         <v>12525000.0</v>
       </c>
       <c r="BL14">
         <v>11817000.0</v>
       </c>
       <c r="BM14"/>
       <c r="BN14"/>
     </row>
     <row r="15" spans="1:66">
       <c r="A15" t="s">
         <v>175</v>
       </c>
       <c r="B15">
         <v>25231264.0</v>
       </c>
       <c r="C15">
-        <v>25231264.0</v>
+        <v>25618000.0</v>
       </c>
       <c r="D15">
         <v>102382000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>962000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>962000.0</v>
       </c>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15">
         <v>592000.0</v>
       </c>
       <c r="O15">
         <v>296000.0</v>
       </c>
       <c r="P15">
         <v>296000.0</v>
@@ -25026,51 +25028,51 @@
       <c r="BC15">
         <v>281296000.0</v>
       </c>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15">
         <v>167870000.0</v>
       </c>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
     </row>
     <row r="16" spans="1:66">
       <c r="A16" t="s">
         <v>176</v>
       </c>
       <c r="B16">
         <v>702732103.0</v>
       </c>
       <c r="C16">
-        <v>824648875.0</v>
+        <v>825000000.0</v>
       </c>
       <c r="D16">
         <v>620960000.0</v>
       </c>
       <c r="E16">
         <v>558691000.0</v>
       </c>
       <c r="F16">
         <v>752816000.0</v>
       </c>
       <c r="G16">
         <v>979780000.0</v>
       </c>
       <c r="H16">
         <v>644942000.0</v>
       </c>
       <c r="I16">
         <v>2113221000.0</v>
       </c>
       <c r="J16">
         <v>448545000.0</v>
       </c>
       <c r="K16">
         <v>529577000.0</v>
       </c>
@@ -25310,51 +25312,51 @@
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
     </row>
     <row r="18" spans="1:66">
       <c r="A18" t="s">
         <v>178</v>
       </c>
       <c r="B18">
         <v>58953788.0</v>
       </c>
       <c r="C18">
-        <v>335214654.0</v>
+        <v>296715000.0</v>
       </c>
       <c r="D18">
         <v>255350000.0</v>
       </c>
       <c r="E18">
         <v>95018000.0</v>
       </c>
       <c r="F18">
         <v>86322000.0</v>
       </c>
       <c r="G18">
         <v>414495000.0</v>
       </c>
       <c r="H18">
         <v>215362000.0</v>
       </c>
       <c r="I18">
         <v>222373000.0</v>
       </c>
       <c r="J18">
         <v>-202972000.0</v>
       </c>
       <c r="K18">
         <v>53277000.0</v>
       </c>
@@ -25854,51 +25856,51 @@
       </c>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
     </row>
     <row r="22" spans="1:66">
       <c r="A22" t="s">
         <v>143</v>
       </c>
       <c r="B22">
         <v>74200460.0</v>
       </c>
       <c r="C22">
-        <v>97328675.0</v>
+        <v>311250000.0</v>
       </c>
       <c r="D22">
         <v>126965000.0</v>
       </c>
       <c r="E22">
         <v>117063000.0</v>
       </c>
       <c r="F22">
         <v>59725000.0</v>
       </c>
       <c r="G22">
         <v>68968000.0</v>
       </c>
       <c r="H22">
         <v>51691000.0</v>
       </c>
       <c r="I22">
         <v>14841000.0</v>
       </c>
       <c r="J22">
         <v>21419000.0</v>
       </c>
       <c r="K22">
         <v>55993000.0</v>
       </c>
@@ -26054,51 +26056,51 @@
       </c>
       <c r="BJ22">
         <v>60763000.0</v>
       </c>
       <c r="BK22">
         <v>60763000.0</v>
       </c>
       <c r="BL22">
         <v>30613000.0</v>
       </c>
       <c r="BM22">
         <v>81622000.0</v>
       </c>
       <c r="BN22">
         <v>212073000.0</v>
       </c>
     </row>
     <row r="23" spans="1:66">
       <c r="A23" t="s">
         <v>182</v>
       </c>
       <c r="B23">
         <v>-13213780.0</v>
       </c>
       <c r="C23">
-        <v>6584277.0</v>
+        <v>-196155000.0</v>
       </c>
       <c r="D23">
         <v>5471000.0</v>
       </c>
       <c r="E23">
         <v>537348000.0</v>
       </c>
       <c r="F23">
         <v>20020000.0</v>
       </c>
       <c r="G23">
         <v>3972697000.0</v>
       </c>
       <c r="H23">
         <v>1350000.0</v>
       </c>
       <c r="I23">
         <v>-1726485000.0</v>
       </c>
       <c r="J23">
         <v>11731000.0</v>
       </c>
       <c r="K23">
         <v>46476000.0</v>
       </c>
@@ -26108,51 +26110,51 @@
       <c r="M23">
         <v>-501501000.0</v>
       </c>
       <c r="N23">
         <v>206268000.0</v>
       </c>
       <c r="O23">
         <v>1257500.0</v>
       </c>
       <c r="P23">
         <v>56977000.0</v>
       </c>
       <c r="Q23">
         <v>-774497000.0</v>
       </c>
       <c r="R23">
         <v>1106284500.0</v>
       </c>
       <c r="S23">
         <v>-11850000.0</v>
       </c>
       <c r="T23">
         <v>1106284500.0</v>
       </c>
       <c r="U23">
-        <v>-83748000.0</v>
+        <v>-212779000.0</v>
       </c>
       <c r="V23">
         <v>-106084000.0</v>
       </c>
       <c r="W23">
         <v>112874001.0</v>
       </c>
       <c r="X23">
         <v>4476000.0</v>
       </c>
       <c r="Y23">
         <v>-11411000.0</v>
       </c>
       <c r="Z23">
         <v>4804000.0</v>
       </c>
       <c r="AA23">
         <v>23838000.0</v>
       </c>
       <c r="AB23">
         <v>10934000.0</v>
       </c>
       <c r="AC23">
         <v>-108320000.0</v>
       </c>
@@ -26250,51 +26252,51 @@
         <v>-3720000.0</v>
       </c>
       <c r="BI23">
         <v>-203091000.0</v>
       </c>
       <c r="BJ23">
         <v>-84112000.0</v>
       </c>
       <c r="BK23">
         <v>-28685000.0</v>
       </c>
       <c r="BL23">
         <v>9061000.0</v>
       </c>
       <c r="BM23"/>
       <c r="BN23"/>
     </row>
     <row r="24" spans="1:66">
       <c r="A24" t="s">
         <v>183</v>
       </c>
       <c r="B24">
         <v>-9148000.0</v>
       </c>
       <c r="C24">
-        <v>35159484.0</v>
+        <v>-11339000.0</v>
       </c>
       <c r="D24">
         <v>-52638000.0</v>
       </c>
       <c r="E24">
         <v>-42227000.0</v>
       </c>
       <c r="F24">
         <v>-51201000.0</v>
       </c>
       <c r="G24">
         <v>1518465000.0</v>
       </c>
       <c r="H24">
         <v>2199000.0</v>
       </c>
       <c r="I24">
         <v>1498721000.0</v>
       </c>
       <c r="J24">
         <v>-29682000.0</v>
       </c>
       <c r="K24">
         <v>14740000.0</v>
       </c>
@@ -26436,51 +26438,51 @@
         <v>1753000.0</v>
       </c>
       <c r="BI24">
         <v>61740000.0</v>
       </c>
       <c r="BJ24">
         <v>-3721000.0</v>
       </c>
       <c r="BK24">
         <v>-7549000.0</v>
       </c>
       <c r="BL24">
         <v>-973000.0</v>
       </c>
       <c r="BM24"/>
       <c r="BN24"/>
     </row>
     <row r="25" spans="1:66">
       <c r="A25" t="s">
         <v>184</v>
       </c>
       <c r="B25">
         <v>40657787.0</v>
       </c>
       <c r="C25">
-        <v>30513205.0</v>
+        <v>-173507000.0</v>
       </c>
       <c r="D25">
         <v>135180000.0</v>
       </c>
       <c r="E25">
         <v>28499000.0</v>
       </c>
       <c r="F25">
         <v>118164000.0</v>
       </c>
       <c r="G25">
         <v>158822000.0</v>
       </c>
       <c r="H25">
         <v>162461000.0</v>
       </c>
       <c r="I25">
         <v>60820000.0</v>
       </c>
       <c r="J25">
         <v>-8167000.0</v>
       </c>
       <c r="K25">
         <v>-53480000.0</v>
       </c>
@@ -26834,51 +26836,51 @@
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
     </row>
     <row r="28" spans="1:66">
       <c r="A28" t="s">
         <v>187</v>
       </c>
       <c r="B28">
         <v>-132137806.0</v>
       </c>
       <c r="C28">
-        <v>-74835004.0</v>
+        <v>-75176000.0</v>
       </c>
       <c r="D28">
         <v>-138764000.0</v>
       </c>
       <c r="E28">
         <v>-181406000.0</v>
       </c>
       <c r="F28">
         <v>-133654000.0</v>
       </c>
       <c r="G28">
         <v>-27161000.0</v>
       </c>
       <c r="H28">
         <v>-1556448000.0</v>
       </c>
       <c r="I28">
         <v>59440000.0</v>
       </c>
       <c r="J28">
         <v>165456000.0</v>
       </c>
       <c r="K28">
         <v>46476000.0</v>
       </c>
@@ -27032,51 +27034,51 @@
       <c r="BI28">
         <v>2018126000.0</v>
       </c>
       <c r="BJ28">
         <v>-72254000.0</v>
       </c>
       <c r="BK28">
         <v>-28685000.0</v>
       </c>
       <c r="BL28">
         <v>9061000.0</v>
       </c>
       <c r="BM28"/>
       <c r="BN28">
         <v>416912000.0</v>
       </c>
     </row>
     <row r="29" spans="1:66">
       <c r="A29" t="s">
         <v>188</v>
       </c>
       <c r="B29">
         <v>111808913.0</v>
       </c>
       <c r="C29">
-        <v>418636215.0</v>
+        <v>430864000.0</v>
       </c>
       <c r="D29">
         <v>325401000.0</v>
       </c>
       <c r="E29">
         <v>155267000.0</v>
       </c>
       <c r="F29">
         <v>135468000.0</v>
       </c>
       <c r="G29">
         <v>514618000.0</v>
       </c>
       <c r="H29">
         <v>299610000.0</v>
       </c>
       <c r="I29">
         <v>252861000.0</v>
       </c>
       <c r="J29">
         <v>-164922000.0</v>
       </c>
       <c r="K29">
         <v>156386000.0</v>
       </c>
@@ -27230,51 +27232,51 @@
       <c r="BI29">
         <v>-26949000.0</v>
       </c>
       <c r="BJ29">
         <v>43643000.0</v>
       </c>
       <c r="BK29">
         <v>32405000.0</v>
       </c>
       <c r="BL29">
         <v>-50022000.0</v>
       </c>
       <c r="BM29"/>
       <c r="BN29">
         <v>126380000.0</v>
       </c>
     </row>
     <row r="30" spans="1:66">
       <c r="A30" t="s">
         <v>189</v>
       </c>
       <c r="B30">
         <v>-119940470.0</v>
       </c>
       <c r="C30">
-        <v>-148120139.0</v>
+        <v>-151321000.0</v>
       </c>
       <c r="D30">
         <v>-122684000.0</v>
       </c>
       <c r="E30">
         <v>-107650000.0</v>
       </c>
       <c r="F30">
         <v>-197345000.0</v>
       </c>
       <c r="G30">
         <v>-178309000.0</v>
       </c>
       <c r="H30">
         <v>-196401000.0</v>
       </c>
       <c r="I30">
         <v>1349329000.0</v>
       </c>
       <c r="J30">
         <v>-87952000.0</v>
       </c>
       <c r="K30">
         <v>-141880000.0</v>
       </c>