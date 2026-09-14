--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -271,50 +271,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4396,1363 +4399,1385 @@
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BM62"/>
+  <dimension ref="A1:BN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65">
+    <row r="1" spans="1:66">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>83</v>
       </c>
       <c r="C1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E1" t="s">
         <v>85</v>
       </c>
       <c r="F1" t="s">
         <v>86</v>
       </c>
       <c r="G1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="I1" t="s">
         <v>88</v>
       </c>
       <c r="J1" t="s">
         <v>89</v>
       </c>
       <c r="K1" t="s">
+        <v>90</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="M1" t="s">
         <v>91</v>
       </c>
       <c r="N1" t="s">
         <v>92</v>
       </c>
       <c r="O1" t="s">
+        <v>93</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Q1" t="s">
         <v>94</v>
       </c>
       <c r="R1" t="s">
         <v>95</v>
       </c>
       <c r="S1" t="s">
+        <v>96</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="U1" t="s">
         <v>97</v>
       </c>
       <c r="V1" t="s">
         <v>98</v>
       </c>
       <c r="W1" t="s">
+        <v>99</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Y1" t="s">
         <v>100</v>
       </c>
       <c r="Z1" t="s">
         <v>101</v>
       </c>
       <c r="AA1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AC1" t="s">
         <v>103</v>
       </c>
       <c r="AD1" t="s">
         <v>104</v>
       </c>
       <c r="AE1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AG1" t="s">
         <v>106</v>
       </c>
       <c r="AH1" t="s">
         <v>107</v>
       </c>
       <c r="AI1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AK1" t="s">
         <v>109</v>
       </c>
       <c r="AL1" t="s">
         <v>110</v>
       </c>
       <c r="AM1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AO1" t="s">
         <v>112</v>
       </c>
       <c r="AP1" t="s">
         <v>113</v>
       </c>
       <c r="AQ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AS1" t="s">
         <v>115</v>
       </c>
       <c r="AT1" t="s">
         <v>116</v>
       </c>
       <c r="AU1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AW1" t="s">
         <v>118</v>
       </c>
       <c r="AX1" t="s">
         <v>119</v>
       </c>
       <c r="AY1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BA1" t="s">
         <v>121</v>
       </c>
       <c r="BB1" t="s">
         <v>122</v>
       </c>
       <c r="BC1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BE1" t="s">
         <v>124</v>
       </c>
       <c r="BF1" t="s">
         <v>125</v>
       </c>
       <c r="BG1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BI1" t="s">
         <v>127</v>
       </c>
       <c r="BJ1" t="s">
         <v>128</v>
       </c>
       <c r="BK1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
       </c>
-      <c r="BL1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BN1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:65">
+    <row r="2" spans="1:66">
       <c r="A2" t="s">
         <v>22</v>
       </c>
       <c r="B2">
-        <v>840642066.0</v>
+        <v>1001000000.0</v>
       </c>
       <c r="C2">
         <v>840642066.0</v>
       </c>
-      <c r="D2"/>
-      <c r="E2">
+      <c r="D2">
+        <v>840642066.0</v>
+      </c>
+      <c r="E2"/>
+      <c r="F2">
         <v>878681000.0</v>
       </c>
-      <c r="F2"/>
-      <c r="G2">
+      <c r="G2"/>
+      <c r="H2">
         <v>852305000.0</v>
       </c>
-      <c r="H2"/>
-      <c r="I2">
+      <c r="I2"/>
+      <c r="J2">
         <v>877723000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>822953000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>813114000.0</v>
       </c>
-      <c r="L2"/>
-      <c r="M2">
+      <c r="M2"/>
+      <c r="N2">
         <v>708970000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>731918000.0</v>
       </c>
       <c r="O2">
         <v>731918000.0</v>
       </c>
       <c r="P2">
         <v>731918000.0</v>
       </c>
       <c r="Q2">
+        <v>731918000.0</v>
+      </c>
+      <c r="R2">
         <v>701158000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>628992000.0</v>
       </c>
       <c r="S2">
         <v>628992000.0</v>
       </c>
       <c r="T2">
         <v>628992000.0</v>
       </c>
       <c r="U2">
+        <v>628992000.0</v>
+      </c>
+      <c r="V2">
         <v>580247000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>601618000.0</v>
       </c>
       <c r="W2">
         <v>601618000.0</v>
       </c>
-      <c r="X2"/>
-      <c r="Y2">
+      <c r="X2">
+        <v>601618000.0</v>
+      </c>
+      <c r="Y2"/>
+      <c r="Z2">
         <v>551905000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>581882000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>653162545.0</v>
       </c>
-      <c r="AB2">
-[...1 lines deleted...]
-      </c>
       <c r="AC2">
+        <v>0.0</v>
+      </c>
+      <c r="AD2">
         <v>536743000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>561883000.0</v>
       </c>
       <c r="AE2">
         <v>561883000.0</v>
       </c>
       <c r="AF2">
-        <v>0.0</v>
+        <v>561883000.0</v>
       </c>
       <c r="AG2">
+        <v>0.0</v>
+      </c>
+      <c r="AH2">
         <v>427194000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>423096000.0</v>
       </c>
       <c r="AI2">
         <v>423096000.0</v>
       </c>
-      <c r="AJ2"/>
-      <c r="AK2">
+      <c r="AJ2">
+        <v>423096000.0</v>
+      </c>
+      <c r="AK2"/>
+      <c r="AL2">
         <v>394821000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>786025000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>461073000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>390979000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>400542000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>379996000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>409986000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>351816000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>367794000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>381341000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>439631000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>393078000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>370755000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>369300000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>273621000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>241825000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>241198000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>219377000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>228405000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>268966000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>277635000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>302285000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>280722000.0</v>
       </c>
-      <c r="BH2"/>
-      <c r="BI2">
+      <c r="BI2"/>
+      <c r="BJ2">
         <v>292011000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160678000.0</v>
       </c>
       <c r="BK2">
         <v>160678000.0</v>
       </c>
-      <c r="BL2"/>
-      <c r="BM2">
+      <c r="BL2">
+        <v>160678000.0</v>
+      </c>
+      <c r="BM2"/>
+      <c r="BN2">
         <v>198812000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:65">
+    <row r="3" spans="1:66">
       <c r="A3" t="s">
         <v>23</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-      <c r="Z3">
-[...1 lines deleted...]
-      </c>
+      <c r="Z3"/>
       <c r="AA3">
         <v>0.0</v>
       </c>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
       <c r="AG3">
         <v>0.0</v>
       </c>
-      <c r="AH3"/>
+      <c r="AH3">
+        <v>0.0</v>
+      </c>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
+      <c r="BN3"/>
     </row>
-    <row r="4" spans="1:65">
+    <row r="4" spans="1:66">
       <c r="A4" t="s">
         <v>24</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
+      <c r="BN4"/>
     </row>
-    <row r="5" spans="1:65">
+    <row r="5" spans="1:66">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5">
+        <v>4419000000.0</v>
+      </c>
+      <c r="C5">
         <v>4562753455.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>4369139680.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>4077613999.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>4094130000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>4681568000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>4830923000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>4376898000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>4633529000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>5044737000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>4949582000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>5252116000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>5008677000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>5415649044.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>5004515000.0</v>
       </c>
-      <c r="P5"/>
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>5266904000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>5523609000.0</v>
       </c>
-      <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>4409462000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>3981452999.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>4330054999.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>3433221999.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>4011636999.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>4238916999.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>4512732000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>4311938947.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>3367722000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>3077366999.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>3448635000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>2790768000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>2701838000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2673530000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>2710096000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>2121455000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>2183016000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>2333271000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>2837725000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>2337311000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>2160681000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>2175453000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>2313528000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>1911916000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1825025000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1836889000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>2127467000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1312734000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1226174000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1020805000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1137131000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>794134000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>822801000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>881453000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>943526000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>614905000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>27231000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>72410000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-10136000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>627074000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>549103000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-91640000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>352871000.0</v>
       </c>
       <c r="BK5">
         <v>352871000.0</v>
       </c>
-      <c r="BL5"/>
+      <c r="BL5">
+        <v>352871000.0</v>
+      </c>
       <c r="BM5"/>
+      <c r="BN5"/>
     </row>
-    <row r="6" spans="1:65">
+    <row r="6" spans="1:66">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-      <c r="Z6">
-[...1 lines deleted...]
-      </c>
+      <c r="Z6"/>
       <c r="AA6">
         <v>0.0</v>
       </c>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
-      <c r="AI6"/>
+      <c r="AI6">
+        <v>0.0</v>
+      </c>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
+      <c r="BN6"/>
     </row>
-    <row r="7" spans="1:65">
+    <row r="7" spans="1:66">
       <c r="A7" t="s">
         <v>27</v>
       </c>
-      <c r="B7"/>
-      <c r="C7">
+      <c r="B7">
+        <v>1045000000.0</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7">
         <v>1082000000.0</v>
       </c>
-      <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7">
         <v>1089475000.0</v>
       </c>
-      <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>1141379000.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>1134222000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>1111328000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>1016944000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>1070967000.0</v>
       </c>
-      <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>783145000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>733499000.0</v>
       </c>
-      <c r="X7"/>
-      <c r="Y7">
+      <c r="Y7"/>
+      <c r="Z7">
         <v>739935000.0</v>
       </c>
-      <c r="Z7">
-[...1 lines deleted...]
-      </c>
       <c r="AA7">
+        <v>0.0</v>
+      </c>
+      <c r="AB7">
         <v>740690000.0</v>
       </c>
-      <c r="AB7">
-[...1 lines deleted...]
-      </c>
       <c r="AC7">
+        <v>0.0</v>
+      </c>
+      <c r="AD7">
         <v>683405000.0</v>
       </c>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
-      <c r="AH7"/>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
+      <c r="BN7"/>
     </row>
-    <row r="8" spans="1:65">
+    <row r="8" spans="1:66">
       <c r="A8" t="s">
         <v>28</v>
       </c>
       <c r="B8">
         <v>120000000.0</v>
       </c>
       <c r="C8">
         <v>120000000.0</v>
       </c>
-      <c r="D8"/>
-      <c r="E8">
+      <c r="D8">
+        <v>120000000.0</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8">
         <v>119604000.0</v>
       </c>
-      <c r="F8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8">
         <v>119604000.0</v>
       </c>
       <c r="I8">
         <v>119604000.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8">
+      <c r="J8">
         <v>119604000.0</v>
       </c>
+      <c r="K8"/>
       <c r="L8">
         <v>119604000.0</v>
       </c>
       <c r="M8">
+        <v>119604000.0</v>
+      </c>
+      <c r="N8">
         <v>1030332000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>119604000.0</v>
       </c>
-      <c r="P8"/>
-      <c r="Q8">
+      <c r="Q8"/>
+      <c r="R8">
         <v>1030332000.0</v>
       </c>
-      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-      <c r="U8">
+      <c r="U8"/>
+      <c r="V8">
         <v>1030332000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
+      <c r="BN8"/>
     </row>
-    <row r="9" spans="1:65">
+    <row r="9" spans="1:66">
       <c r="A9" t="s">
         <v>29</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
-[...1 lines deleted...]
-      </c>
+      <c r="Z9"/>
       <c r="AA9">
         <v>0.0</v>
       </c>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
-      <c r="AH9"/>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
+      <c r="BN9"/>
     </row>
-    <row r="10" spans="1:65">
+    <row r="10" spans="1:66">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10">
+        <v>513000000.0</v>
+      </c>
+      <c r="C10">
         <v>702732103.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>824648875.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>622949090.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>558691000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>752817000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>979780000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>644942000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2113221000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>448545000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>529577000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>484226000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>523352000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>462452874.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>547979000.0</v>
       </c>
       <c r="P10">
         <v>547979000.0</v>
       </c>
       <c r="Q10">
+        <v>547979000.0</v>
+      </c>
+      <c r="R10">
         <v>525094000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2204000.0</v>
       </c>
-      <c r="S10"/>
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10">
         <v>655493000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>397864000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>380980000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>579647000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1033194999.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>878406000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>637697000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>832874795.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>792134000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>553697000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>576712000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1033792000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>582008000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>668499000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>846522000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>886521000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>815115000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>750218000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>737291000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>895009000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>900461000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>807019000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1007577000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1142500000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>891848000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>788734000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>797775000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1079146000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>917704000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>736904000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>684597000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>708777000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>488277000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>479157000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>404988000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>473327000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>400600000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>314640000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>164968000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>340586000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>162615000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>583792000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>239649000.0</v>
       </c>
       <c r="BK10">
         <v>239649000.0</v>
       </c>
-      <c r="BL10"/>
-      <c r="BM10">
+      <c r="BL10">
+        <v>239649000.0</v>
+      </c>
+      <c r="BM10"/>
+      <c r="BN10">
         <v>357400000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:65">
+    <row r="11" spans="1:66">
       <c r="A11" t="s">
         <v>31</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5776,335 +5801,339 @@
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
+      <c r="BN11"/>
     </row>
-    <row r="12" spans="1:65">
+    <row r="12" spans="1:66">
       <c r="A12" t="s">
         <v>32</v>
       </c>
       <c r="B12">
+        <v>529000000.0</v>
+      </c>
+      <c r="C12">
         <v>702732103.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>824648875.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>825482000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>565800000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1005849000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1000959000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>806741000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2259550000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>608924000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>529577000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>484226000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>541099000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>462452874.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>578965000.0</v>
       </c>
       <c r="P12">
         <v>578965000.0</v>
       </c>
       <c r="Q12">
+        <v>578965000.0</v>
+      </c>
+      <c r="R12">
         <v>549093000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2204000.0</v>
       </c>
-      <c r="S12"/>
-      <c r="T12">
+      <c r="T12"/>
+      <c r="U12">
         <v>2685161000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>399545000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>387057000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>590670000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1045483000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>889800000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>650732000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2759913200.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>794898000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>723131000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>754944000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1033792000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>633400000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>689558000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>857035000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>886521000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>826496000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>750218000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>749832000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>895009000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>902240000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>809002000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1008542000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1142500000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>892627000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>789911000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>798465000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1079146000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>918072000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>737254000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>685090000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>708777000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>488804000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>479914000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>405470000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>473327000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>401395000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>341583000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>194135000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>357490000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>187158000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>603046000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>252595000.0</v>
       </c>
       <c r="BK12">
         <v>252595000.0</v>
       </c>
-      <c r="BL12"/>
+      <c r="BL12">
+        <v>252595000.0</v>
+      </c>
       <c r="BM12"/>
+      <c r="BN12"/>
     </row>
-    <row r="13" spans="1:65">
+    <row r="13" spans="1:66">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13">
+        <v>120000000.0</v>
+      </c>
+      <c r="C13">
         <v>120125145.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>119948927.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>119987121.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119604000.0</v>
       </c>
       <c r="F13">
         <v>119604000.0</v>
       </c>
       <c r="G13">
         <v>119604000.0</v>
       </c>
       <c r="H13">
         <v>119604000.0</v>
       </c>
       <c r="I13">
         <v>119604000.0</v>
       </c>
       <c r="J13">
         <v>119604000.0</v>
       </c>
       <c r="K13">
         <v>119604000.0</v>
       </c>
       <c r="L13">
         <v>119604000.0</v>
       </c>
       <c r="M13">
         <v>119604000.0</v>
       </c>
       <c r="N13">
+        <v>119604000.0</v>
+      </c>
+      <c r="O13">
         <v>129943765.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119604000.0</v>
       </c>
       <c r="P13">
         <v>119604000.0</v>
       </c>
       <c r="Q13">
         <v>119604000.0</v>
       </c>
       <c r="R13">
         <v>119604000.0</v>
       </c>
       <c r="S13">
         <v>119604000.0</v>
       </c>
       <c r="T13">
         <v>119604000.0</v>
       </c>
       <c r="U13">
         <v>119604000.0</v>
       </c>
       <c r="V13">
         <v>119604000.0</v>
       </c>
       <c r="W13">
         <v>119604000.0</v>
       </c>
       <c r="X13">
         <v>119604000.0</v>
       </c>
       <c r="Y13">
         <v>119604000.0</v>
       </c>
       <c r="Z13">
         <v>119604000.0</v>
       </c>
       <c r="AA13">
+        <v>119604000.0</v>
+      </c>
+      <c r="AB13">
         <v>134255490.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119604000.0</v>
       </c>
       <c r="AC13">
         <v>119604000.0</v>
       </c>
       <c r="AD13">
         <v>119604000.0</v>
       </c>
       <c r="AE13">
-        <v>1030332000.0</v>
+        <v>119604000.0</v>
       </c>
       <c r="AF13">
         <v>1030332000.0</v>
       </c>
       <c r="AG13">
         <v>1030332000.0</v>
       </c>
       <c r="AH13">
         <v>1030332000.0</v>
       </c>
       <c r="AI13">
         <v>1030332000.0</v>
       </c>
       <c r="AJ13">
         <v>1030332000.0</v>
       </c>
       <c r="AK13">
         <v>1030332000.0</v>
       </c>
       <c r="AL13">
         <v>1030332000.0</v>
       </c>
       <c r="AM13">
         <v>1030332000.0</v>
       </c>
@@ -6129,774 +6158,784 @@
       <c r="AT13">
         <v>1030332000.0</v>
       </c>
       <c r="AU13">
         <v>1030332000.0</v>
       </c>
       <c r="AV13">
         <v>1030332000.0</v>
       </c>
       <c r="AW13">
         <v>1030332000.0</v>
       </c>
       <c r="AX13">
         <v>1030332000.0</v>
       </c>
       <c r="AY13">
         <v>1030332000.0</v>
       </c>
       <c r="AZ13">
         <v>1030332000.0</v>
       </c>
       <c r="BA13">
         <v>1030332000.0</v>
       </c>
       <c r="BB13">
+        <v>1030332000.0</v>
+      </c>
+      <c r="BC13">
         <v>1009870000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>1008237000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>117882000.0</v>
       </c>
       <c r="BE13">
         <v>117882000.0</v>
       </c>
       <c r="BF13">
         <v>117882000.0</v>
       </c>
       <c r="BG13">
         <v>117882000.0</v>
       </c>
       <c r="BH13">
-        <v>114914000.0</v>
+        <v>117882000.0</v>
       </c>
       <c r="BI13">
         <v>114914000.0</v>
       </c>
       <c r="BJ13">
+        <v>114914000.0</v>
+      </c>
+      <c r="BK13">
         <v>106532000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>141357000.0</v>
       </c>
-      <c r="BL13"/>
-      <c r="BM13">
+      <c r="BM13"/>
+      <c r="BN13">
         <v>152682000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:65">
+    <row r="14" spans="1:66">
       <c r="A14" t="s">
         <v>34</v>
       </c>
       <c r="B14">
         <v>680575312.0</v>
       </c>
       <c r="C14">
         <v>680575312.0</v>
       </c>
       <c r="D14">
+        <v>680575312.0</v>
+      </c>
+      <c r="E14">
         <v>680509104.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>688606000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>680409000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>680409104.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>679629199.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>742050000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>710571140.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>679092279.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>678664531.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>678537613.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>678410694.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>679107918.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>680681040.0</v>
       </c>
       <c r="Q14">
         <v>680681040.0</v>
       </c>
       <c r="R14">
+        <v>680681040.0</v>
+      </c>
+      <c r="S14">
         <v>678975741.0</v>
       </c>
-      <c r="S14"/>
-      <c r="T14">
+      <c r="T14"/>
+      <c r="U14">
         <v>678972849.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>682431548.0</v>
       </c>
       <c r="V14">
         <v>682431548.0</v>
       </c>
       <c r="W14">
+        <v>682431548.0</v>
+      </c>
+      <c r="X14">
         <v>683306159.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>637340000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>663688000.0</v>
       </c>
       <c r="Z14">
         <v>663688000.0</v>
       </c>
       <c r="AA14">
         <v>663688000.0</v>
       </c>
       <c r="AB14">
-        <v>690036000.0</v>
+        <v>663688000.0</v>
       </c>
       <c r="AC14">
         <v>690036000.0</v>
       </c>
       <c r="AD14">
+        <v>690036000.0</v>
+      </c>
+      <c r="AE14">
         <v>672758824.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>684135345.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>675276923.0</v>
       </c>
       <c r="AG14">
         <v>675276923.0</v>
       </c>
       <c r="AH14">
-        <v>683736457.0</v>
+        <v>675276923.0</v>
       </c>
       <c r="AI14">
         <v>683736457.0</v>
       </c>
       <c r="AJ14">
-        <v>685085714.0</v>
+        <v>683736457.0</v>
       </c>
       <c r="AK14">
         <v>685085714.0</v>
       </c>
       <c r="AL14">
+        <v>685085714.0</v>
+      </c>
+      <c r="AM14">
         <v>683257102.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>674538095.0</v>
       </c>
       <c r="AN14">
         <v>674538095.0</v>
       </c>
       <c r="AO14">
+        <v>674538095.0</v>
+      </c>
+      <c r="AP14">
         <v>695990000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>695811111.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>683434146.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>700520000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>700078947.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>676263158.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>691818182.0</v>
       </c>
       <c r="AV14">
         <v>691818182.0</v>
       </c>
       <c r="AW14">
+        <v>691818182.0</v>
+      </c>
+      <c r="AX14">
         <v>692413333.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>691274286.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>673896000.0</v>
       </c>
       <c r="AZ14">
         <v>673896000.0</v>
       </c>
       <c r="BA14">
+        <v>673896000.0</v>
+      </c>
+      <c r="BB14">
         <v>679985185.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>674088889.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>670393500.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>672073684.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>694389474.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>675290000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>643755000.0</v>
       </c>
       <c r="BH14">
         <v>643755000.0</v>
       </c>
       <c r="BI14">
+        <v>643755000.0</v>
+      </c>
+      <c r="BJ14">
         <v>503160000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>441590625.0</v>
       </c>
       <c r="BK14">
         <v>441590625.0</v>
       </c>
       <c r="BL14">
         <v>441590625.0</v>
       </c>
-      <c r="BM14"/>
+      <c r="BM14">
+        <v>441590625.0</v>
+      </c>
+      <c r="BN14"/>
     </row>
-    <row r="15" spans="1:65">
+    <row r="15" spans="1:66">
       <c r="A15" t="s">
         <v>35</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>1030332000.0</v>
       </c>
-      <c r="V15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W15"/>
       <c r="X15">
         <v>1030332000.0</v>
       </c>
       <c r="Y15">
+        <v>1030332000.0</v>
+      </c>
+      <c r="Z15">
         <v>119604000.0</v>
       </c>
-      <c r="Z15">
-[...1 lines deleted...]
-      </c>
       <c r="AA15">
-        <v>1030332000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AB15">
         <v>1030332000.0</v>
       </c>
       <c r="AC15">
         <v>1030332000.0</v>
       </c>
       <c r="AD15">
-        <v>0.0</v>
+        <v>1030332000.0</v>
       </c>
       <c r="AE15">
-        <v>1030332000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AF15">
         <v>1030332000.0</v>
       </c>
       <c r="AG15">
         <v>1030332000.0</v>
       </c>
       <c r="AH15">
-        <v>0.0</v>
+        <v>1030332000.0</v>
       </c>
       <c r="AI15">
-        <v>1030332000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>1030332000.0</v>
       </c>
       <c r="AK15">
         <v>1030332000.0</v>
       </c>
-      <c r="AL15"/>
-      <c r="AM15">
+      <c r="AL15">
         <v>1030332000.0</v>
       </c>
+      <c r="AM15"/>
       <c r="AN15">
         <v>1030332000.0</v>
       </c>
       <c r="AO15">
         <v>1030332000.0</v>
       </c>
-      <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AP15">
         <v>1030332000.0</v>
       </c>
+      <c r="AQ15"/>
       <c r="AR15">
         <v>1030332000.0</v>
       </c>
       <c r="AS15">
         <v>1030332000.0</v>
       </c>
-      <c r="AT15"/>
-      <c r="AU15">
+      <c r="AT15">
         <v>1030332000.0</v>
       </c>
+      <c r="AU15"/>
       <c r="AV15">
         <v>1030332000.0</v>
       </c>
       <c r="AW15">
         <v>1030332000.0</v>
       </c>
-      <c r="AX15"/>
-      <c r="AY15">
+      <c r="AX15">
         <v>1030332000.0</v>
       </c>
+      <c r="AY15"/>
       <c r="AZ15">
         <v>1030332000.0</v>
       </c>
       <c r="BA15">
         <v>1030332000.0</v>
       </c>
-      <c r="BB15"/>
-      <c r="BC15">
+      <c r="BB15">
+        <v>1030332000.0</v>
+      </c>
+      <c r="BC15"/>
+      <c r="BD15">
         <v>1008237000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>117882000.0</v>
       </c>
       <c r="BE15">
         <v>117882000.0</v>
       </c>
-      <c r="BF15"/>
-      <c r="BG15">
+      <c r="BF15">
         <v>117882000.0</v>
       </c>
+      <c r="BG15"/>
       <c r="BH15">
-        <v>114914000.0</v>
+        <v>117882000.0</v>
       </c>
       <c r="BI15">
         <v>114914000.0</v>
       </c>
-      <c r="BJ15"/>
+      <c r="BJ15">
+        <v>114914000.0</v>
+      </c>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
+      <c r="BN15"/>
     </row>
-    <row r="16" spans="1:65">
+    <row r="16" spans="1:66">
       <c r="A16" t="s">
         <v>36</v>
       </c>
-      <c r="B16">
-[...1 lines deleted...]
-      </c>
+      <c r="B16"/>
       <c r="C16">
         <v>76967228.0</v>
       </c>
-      <c r="D16"/>
+      <c r="D16">
+        <v>76967228.0</v>
+      </c>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>70865000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>51013000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39193000.0</v>
       </c>
       <c r="K16">
         <v>39193000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16">
+      <c r="L16">
+        <v>39193000.0</v>
+      </c>
+      <c r="M16"/>
+      <c r="N16">
         <v>-708970000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37834000.0</v>
       </c>
       <c r="O16">
         <v>37834000.0</v>
       </c>
-      <c r="P16"/>
+      <c r="P16">
+        <v>37834000.0</v>
+      </c>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16">
         <v>29535000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23980000.0</v>
       </c>
       <c r="W16">
         <v>23980000.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16">
+      <c r="X16">
+        <v>23980000.0</v>
+      </c>
+      <c r="Y16"/>
+      <c r="Z16">
         <v>211278000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>10638000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>24103442.0</v>
       </c>
-      <c r="AB16"/>
-      <c r="AC16">
+      <c r="AC16"/>
+      <c r="AD16">
         <v>247540000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15525000.0</v>
       </c>
       <c r="AE16">
         <v>15525000.0</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16">
+      <c r="AF16">
+        <v>15525000.0</v>
+      </c>
+      <c r="AG16"/>
+      <c r="AH16">
         <v>244810000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14229000.0</v>
       </c>
       <c r="AI16">
         <v>14229000.0</v>
       </c>
-      <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AJ16">
+        <v>14229000.0</v>
+      </c>
+      <c r="AK16"/>
+      <c r="AL16">
         <v>228205000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7004000.0</v>
       </c>
       <c r="AM16">
         <v>7004000.0</v>
       </c>
       <c r="AN16">
+        <v>7004000.0</v>
+      </c>
+      <c r="AO16">
         <v>192425000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-592481000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>226297000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>9191000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>236340000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>310296000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>305790000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>20373000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>262021000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-546608000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>136345000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>7463000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>89171000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>185459000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>132536000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>166214000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>98073000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>121005000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>106511000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>115573000.0</v>
       </c>
-      <c r="BH16"/>
-      <c r="BI16">
+      <c r="BI16"/>
+      <c r="BJ16">
         <v>63055000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52577000.0</v>
       </c>
       <c r="BK16">
         <v>52577000.0</v>
       </c>
-      <c r="BL16"/>
+      <c r="BL16">
+        <v>52577000.0</v>
+      </c>
       <c r="BM16"/>
+      <c r="BN16"/>
     </row>
-    <row r="17" spans="1:65">
+    <row r="17" spans="1:66">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
-[...1 lines deleted...]
-      </c>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
+      <c r="BN17"/>
     </row>
-    <row r="18" spans="1:65">
+    <row r="18" spans="1:66">
       <c r="A18" t="s">
         <v>38</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-      <c r="O18">
-[...1 lines deleted...]
-      </c>
+      <c r="O18"/>
       <c r="P18">
         <v>1622641000.0</v>
       </c>
-      <c r="Q18"/>
+      <c r="Q18">
+        <v>1622641000.0</v>
+      </c>
       <c r="R18"/>
-      <c r="S18">
-[...1 lines deleted...]
-      </c>
+      <c r="S18"/>
       <c r="T18">
         <v>633240000.0</v>
       </c>
-      <c r="U18"/>
+      <c r="U18">
+        <v>633240000.0</v>
+      </c>
       <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>575515000.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
-[...1 lines deleted...]
-      </c>
+      <c r="Z18"/>
       <c r="AA18">
+        <v>0.0</v>
+      </c>
+      <c r="AB18">
         <v>331808000.0</v>
       </c>
-      <c r="AB18">
-[...1 lines deleted...]
-      </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
+        <v>0.0</v>
+      </c>
+      <c r="AF18">
         <v>329439091.53</v>
       </c>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
         <v>232345000.0</v>
       </c>
-      <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-      <c r="AM18">
+      <c r="AM18"/>
+      <c r="AN18">
         <v>70620000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71000000.0</v>
       </c>
       <c r="AO18">
         <v>71000000.0</v>
       </c>
-      <c r="AP18"/>
-      <c r="AQ18">
+      <c r="AP18">
+        <v>71000000.0</v>
+      </c>
+      <c r="AQ18"/>
+      <c r="AR18">
         <v>45137000.0</v>
       </c>
-      <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
-      <c r="AU18">
+      <c r="AU18"/>
+      <c r="AV18">
         <v>45262000.0</v>
       </c>
-      <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
-      <c r="AY18">
+      <c r="AY18"/>
+      <c r="AZ18">
         <v>45000000.0</v>
       </c>
-      <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
+      <c r="BN18"/>
     </row>
-    <row r="19" spans="1:65">
+    <row r="19" spans="1:66">
       <c r="A19" t="s">
         <v>39</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6920,6691 +6959,6793 @@
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
+      <c r="BN19"/>
     </row>
-    <row r="20" spans="1:65">
+    <row r="20" spans="1:66">
       <c r="A20" t="s">
         <v>40</v>
       </c>
       <c r="B20">
+        <v>7023000000.0</v>
+      </c>
+      <c r="C20">
         <v>10635079578.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>6830091841.0</v>
       </c>
-      <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>6858103000.0</v>
       </c>
-      <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>7403056000.0</v>
       </c>
-      <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20">
         <v>7101997000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6802127000.0</v>
       </c>
       <c r="K20">
         <v>6802127000.0</v>
       </c>
-      <c r="L20"/>
-      <c r="M20">
+      <c r="L20">
+        <v>6802127000.0</v>
+      </c>
+      <c r="M20"/>
+      <c r="N20">
         <v>6898821000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7011909000.0</v>
       </c>
       <c r="O20">
         <v>7011909000.0</v>
       </c>
       <c r="P20">
         <v>7011909000.0</v>
       </c>
       <c r="Q20">
+        <v>7011909000.0</v>
+      </c>
+      <c r="R20">
         <v>7847911000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>6228901000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>6228901000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>5988765000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5332271000.0</v>
       </c>
       <c r="W20">
         <v>5332271000.0</v>
       </c>
-      <c r="X20"/>
-      <c r="Y20">
+      <c r="X20">
+        <v>5332271000.0</v>
+      </c>
+      <c r="Y20"/>
+      <c r="Z20">
         <v>5501972000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>5507063000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>6181678217.0</v>
       </c>
-      <c r="AB20">
-[...1 lines deleted...]
-      </c>
       <c r="AC20">
+        <v>0.0</v>
+      </c>
+      <c r="AD20">
         <v>5416606000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5209230000.0</v>
       </c>
       <c r="AE20">
         <v>5209230000.0</v>
       </c>
       <c r="AF20">
-        <v>0.0</v>
+        <v>5209230000.0</v>
       </c>
       <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
         <v>4993142000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4590498000.0</v>
       </c>
       <c r="AI20">
         <v>4590498000.0</v>
       </c>
-      <c r="AJ20"/>
-      <c r="AK20">
+      <c r="AJ20">
+        <v>4590498000.0</v>
+      </c>
+      <c r="AK20"/>
+      <c r="AL20">
         <v>5023903000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3643995000.0</v>
       </c>
       <c r="AM20">
         <v>3643995000.0</v>
       </c>
       <c r="AN20">
+        <v>3643995000.0</v>
+      </c>
+      <c r="AO20">
         <v>3446734000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>3464745000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>3381398000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>3532359000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>3434748000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>3440974000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>3574483000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>3174732000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>3089570000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>2779267000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>2748241000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>1829141000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>1879973000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>1937064000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>1925703000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>1869899000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>1905820000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>1950389000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>1836684000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>1895101000.0</v>
       </c>
-      <c r="BH20"/>
-      <c r="BI20">
+      <c r="BI20"/>
+      <c r="BJ20">
         <v>3313707000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>189448000.0</v>
       </c>
       <c r="BK20">
         <v>189448000.0</v>
       </c>
-      <c r="BL20"/>
-      <c r="BM20">
+      <c r="BL20">
+        <v>189448000.0</v>
+      </c>
+      <c r="BM20"/>
+      <c r="BN20">
         <v>249377000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:65">
+    <row r="21" spans="1:66">
       <c r="A21" t="s">
         <v>41</v>
       </c>
       <c r="B21">
-        <v>2726838949.0</v>
+        <v>2798000000.0</v>
       </c>
       <c r="C21">
         <v>2726838949.0</v>
       </c>
       <c r="D21">
+        <v>2726838949.0</v>
+      </c>
+      <c r="E21">
         <v>10547153291.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2740576000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>11225180000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2926132000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>10654352000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2880924000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>10741139000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2832196000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>10876233000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2880245000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>11567199563.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1326506000.0</v>
       </c>
       <c r="P21">
         <v>1326506000.0</v>
       </c>
       <c r="Q21">
+        <v>1326506000.0</v>
+      </c>
+      <c r="R21">
         <v>1736913000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>87000.0</v>
       </c>
-      <c r="S21"/>
-      <c r="T21">
+      <c r="T21"/>
+      <c r="U21">
         <v>1003710000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1570576000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>8357163000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>982135000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>7663567000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1433768000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>7801290000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1609141915.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>7880443000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1417377000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>7414608000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1385537000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>462839000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1342527000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>404251000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1269342000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>471385000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1101789000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>485251000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1195302000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1130970000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1139126000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1107712000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1161572000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1138643000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1149060000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1193813000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1068361000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1048567000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>984153000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>982524000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>946435000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>949631000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>974645000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>989745000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>969095000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1000746000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1038977000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>971901000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>1008307000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>482080000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>495450000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78299000.0</v>
       </c>
       <c r="BK21">
         <v>78299000.0</v>
       </c>
-      <c r="BL21"/>
-      <c r="BM21">
+      <c r="BL21">
+        <v>78299000.0</v>
+      </c>
+      <c r="BM21"/>
+      <c r="BN21">
         <v>348820000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:65">
+    <row r="22" spans="1:66">
       <c r="A22" t="s">
         <v>42</v>
       </c>
       <c r="B22">
+        <v>3492000000.0</v>
+      </c>
+      <c r="C22">
         <v>3461606285.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>3294597205.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3359100682.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3346864000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3524770000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3560098000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3455609000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>3623286000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>3647354000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>3459277000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3486683000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>3317448000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>3560354231.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3201357000.0</v>
       </c>
       <c r="P22">
         <v>3201357000.0</v>
       </c>
       <c r="Q22">
+        <v>3201357000.0</v>
+      </c>
+      <c r="R22">
         <v>2933637000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>11543000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2259354000.0</v>
       </c>
       <c r="T22">
         <v>2259354000.0</v>
       </c>
       <c r="U22">
+        <v>2259354000.0</v>
+      </c>
+      <c r="V22">
         <v>2124393000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2138005999.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2002281000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1986076000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2085103999.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>2459493000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2629557275.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2327170000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2205763000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2115681000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1949360000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1864195000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1806765000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1674178000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1629293000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1594215000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1595786000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1685606000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1642931000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1544502000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1530867000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1446324000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1431391000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1359483000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1342715000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1371242000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1194057000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1143944000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1031422000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1021578000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>946913000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>985277000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>990232000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1002229000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>998644000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>1024792000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>1032953000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>996178000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>1030341000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>997024000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>997826000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>527865000.0</v>
       </c>
       <c r="BK22">
         <v>527865000.0</v>
       </c>
-      <c r="BL22"/>
-      <c r="BM22">
+      <c r="BL22">
+        <v>527865000.0</v>
+      </c>
+      <c r="BM22"/>
+      <c r="BN22">
         <v>694331000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:65">
+    <row r="23" spans="1:66">
       <c r="A23" t="s">
         <v>43</v>
       </c>
       <c r="B23">
+        <v>20090000000.0</v>
+      </c>
+      <c r="C23">
         <v>20098938984.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>19749590896.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>19917363579.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>19767159000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>20978557000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>21405241000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>20283644000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>22291454000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>21953010000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>21454670000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>22064498000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>21432744000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>23196609253.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>21533977000.0</v>
       </c>
-      <c r="P23"/>
-      <c r="Q23">
+      <c r="Q23"/>
+      <c r="R23">
         <v>21039074000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>56335000.0</v>
       </c>
-      <c r="S23"/>
-      <c r="T23">
+      <c r="T23"/>
+      <c r="U23">
         <v>19233835000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>16213049000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>16137599000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>15274776000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>15646913000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>15597511000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>15896382000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>17446580847.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>14036984000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>13323775000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>13387065000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>12477046000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>11779675000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>11433619000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>10875229000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>10920264000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>11009939000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>11116979000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>11708358000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>10129772000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>9567865000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>9539658000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>9239045000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>9601715000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>9178563000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>9095358000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>9375155000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>8449749000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>8102746000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>7276096000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>7192367000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>5841036000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>5711151000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>5846159000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>5784323000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>5627474000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>5837321000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>5912417000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>5543025000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>5807718000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>5486724000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>5344219000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1888982000.0</v>
       </c>
       <c r="BK23">
         <v>1888982000.0</v>
       </c>
-      <c r="BL23"/>
+      <c r="BL23">
+        <v>1888982000.0</v>
+      </c>
       <c r="BM23"/>
+      <c r="BN23"/>
     </row>
-    <row r="24" spans="1:65">
+    <row r="24" spans="1:66">
       <c r="A24" t="s">
         <v>44</v>
       </c>
-      <c r="B24"/>
-      <c r="C24">
+      <c r="B24">
+        <v>7169000000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>8074000000.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>7447823000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>8421113000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>6938450000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>8215297000.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>8154264000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>8146330000.0</v>
       </c>
-      <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>5968278000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>5900971000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>6087705000.0</v>
       </c>
-      <c r="Z24">
-[...1 lines deleted...]
-      </c>
       <c r="AA24">
+        <v>0.0</v>
+      </c>
+      <c r="AB24">
         <v>6089802000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>16331025011.16</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>6018086000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>21573108017.08</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>6894896765.31</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>7080178282.01</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>6925069832.4</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>7168697256.74</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>7066746000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>5889455000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>6869033000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>6333049000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>4939492000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>5005191000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>4943977000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>4999128000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>4964568000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>4871265000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>4879610000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>4875968000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>4927010000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>4981868000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>5024454000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>5035291000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>3359287000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>3381771000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>3350902000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>3380807000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>3409884000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>3390229000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>3423447000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>3418431000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>3644408000.0</v>
       </c>
-      <c r="BH24"/>
-      <c r="BI24">
+      <c r="BI24"/>
+      <c r="BJ24">
         <v>3943494000.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24">
         <v>896797000.0</v>
       </c>
-      <c r="BL24"/>
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24">
         <v>1025796000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:65">
+    <row r="25" spans="1:66">
       <c r="A25" t="s">
         <v>45</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
-[...1 lines deleted...]
-      </c>
+      <c r="Z25"/>
       <c r="AA25">
         <v>0.0</v>
       </c>
       <c r="AB25">
         <v>0.0</v>
       </c>
       <c r="AC25">
         <v>0.0</v>
       </c>
       <c r="AD25">
         <v>0.0</v>
       </c>
       <c r="AE25">
         <v>0.0</v>
       </c>
       <c r="AF25">
         <v>0.0</v>
       </c>
       <c r="AG25">
         <v>0.0</v>
       </c>
-      <c r="AH25"/>
+      <c r="AH25">
+        <v>0.0</v>
+      </c>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
+      <c r="BN25"/>
     </row>
-    <row r="26" spans="1:65">
+    <row r="26" spans="1:66">
       <c r="A26" t="s">
         <v>46</v>
       </c>
       <c r="B26">
+        <v>402000000.0</v>
+      </c>
+      <c r="C26">
         <v>609000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>460000000.0</v>
       </c>
-      <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>471009000.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>528972000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>690097000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>559998000.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>565105000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2597295000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2536044000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>2443078000.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>2554608000.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>2136964000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2129789000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2067177000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2039351000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2071069000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>2089839000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>143984000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>264308000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>267653000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>366980000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>262468456.07</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>276110210.7</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>265668063.31</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>406164349.86</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>259063000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>295103000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>268879000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>307941000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>272622000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>231503000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>233000000.0</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>78137000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>58651000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>39130000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
+      <c r="BN26"/>
     </row>
-    <row r="27" spans="1:65">
+    <row r="27" spans="1:66">
       <c r="A27" t="s">
         <v>47</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
-[...1 lines deleted...]
-      </c>
+      <c r="Z27"/>
       <c r="AA27">
         <v>0.0</v>
       </c>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
       <c r="AG27">
         <v>0.0</v>
       </c>
-      <c r="AH27"/>
+      <c r="AH27">
+        <v>0.0</v>
+      </c>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
+      <c r="BN27"/>
     </row>
-    <row r="28" spans="1:65">
+    <row r="28" spans="1:66">
       <c r="A28" t="s">
         <v>48</v>
       </c>
       <c r="B28">
+        <v>8004000000.0</v>
+      </c>
+      <c r="C28">
         <v>8976351523.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>7915629634.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9096006749.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8260748000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>9294356000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9105839000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>9208192000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9391656000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>10947155000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>9587862000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>10572464000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>10405901000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>11227619837.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>10202723000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-547979000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9981023000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-2204000.0</v>
       </c>
-      <c r="S28"/>
-      <c r="T28">
+      <c r="T28"/>
+      <c r="U28">
         <v>9461371000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>7217135000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>6987085000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6343812000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>6014907001.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>6164679000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>6557347000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>7143196002.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>6526869000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>6436927000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-246743000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>4997143000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-582008000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>5480034000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-672117000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>5124724000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-644558000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>5398774000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-578478000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3990031000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3758109000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3866408000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>3575417000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>3616143000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>3672495000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>3755766000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>3919636000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>3158287000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>3203121000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>3109112000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>3124894000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1980588000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2238450000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2331450000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2420799000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2304664000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2420923000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>2595912000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2583416000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2616428000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2797334000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2568878000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>617371000.0</v>
       </c>
       <c r="BK28">
         <v>617371000.0</v>
       </c>
-      <c r="BL28"/>
+      <c r="BL28">
+        <v>617371000.0</v>
+      </c>
       <c r="BM28"/>
+      <c r="BN28"/>
     </row>
-    <row r="29" spans="1:65">
+    <row r="29" spans="1:66">
       <c r="A29" t="s">
         <v>49</v>
       </c>
       <c r="B29">
+        <v>13018000000.0</v>
+      </c>
+      <c r="C29">
         <v>5458000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>13755000000.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>12899044000.0</v>
       </c>
-      <c r="F29"/>
-      <c r="G29">
+      <c r="G29"/>
+      <c r="H29">
         <v>14827967000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5349895000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>15100010000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>14833277000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6127078000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5861818000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>14863119000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>14815151000.0</v>
       </c>
-      <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29">
         <v>5168166000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>5423090000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>11286292000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>5347090000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>11668091000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>5543509000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
+      <c r="BN29"/>
     </row>
-    <row r="30" spans="1:65">
+    <row r="30" spans="1:66">
       <c r="A30" t="s">
         <v>50</v>
       </c>
       <c r="B30">
+        <v>1189000000.0</v>
+      </c>
+      <c r="C30">
         <v>958999080.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>844640363.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1100037443.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1252407000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1039276000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1079316000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1007363000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>788655000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>998015000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>810860000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>908030000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>721208000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>960676029.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>643842000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>754820000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>637226000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>434136000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>495476000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>434136000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>531782000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>495777000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>383233000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>568294000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>439291000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>507617000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>528130637.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>464280000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>458962000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>596716000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>401573000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>462839000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>415744000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>404251000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>385265000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>471385000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>478038000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>485251000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>528518000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>475214000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>554882000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>468114000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>477803000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>552286000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>594071000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>623945000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>608328000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>623536000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>624488000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>689852000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>462655000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>489891000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>553504000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>517776000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>441788000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>479529000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>506722000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>556479000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>528595000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>482080000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>495450000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>282994000.0</v>
       </c>
       <c r="BK30">
         <v>282994000.0</v>
       </c>
-      <c r="BL30"/>
+      <c r="BL30">
+        <v>282994000.0</v>
+      </c>
       <c r="BM30"/>
+      <c r="BN30"/>
     </row>
-    <row r="31" spans="1:65">
+    <row r="31" spans="1:66">
       <c r="A31" t="s">
         <v>51</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-4749155000.0</v>
       </c>
-      <c r="M31"/>
       <c r="N31"/>
-      <c r="O31">
-[...1 lines deleted...]
-      </c>
+      <c r="O31"/>
       <c r="P31">
         <v>-2208477000.0</v>
       </c>
       <c r="Q31">
+        <v>-2208477000.0</v>
+      </c>
+      <c r="R31">
         <v>-3254990000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1135968000.0</v>
       </c>
       <c r="S31">
         <v>-1135968000.0</v>
       </c>
       <c r="T31">
         <v>-1135968000.0</v>
       </c>
       <c r="U31">
+        <v>-1135968000.0</v>
+      </c>
+      <c r="V31">
         <v>-2391175000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-2934073000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-2460225000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-2316477000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1570799000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2257781000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1786670000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-3108571000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2440219000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-4248766683.8</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-2388171598.99</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-2819719842.56</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-2756365223.46</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-2563882396.36</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1998416000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-2389418000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-2546650000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-2719043000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1047196000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>-1352591000.0</v>
       </c>
-      <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
-      <c r="AU31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>-1539708000.0</v>
       </c>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
-      <c r="AY31">
+      <c r="AY31"/>
+      <c r="AZ31">
         <v>-674314000.0</v>
       </c>
-      <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
+      <c r="BN31"/>
     </row>
-    <row r="32" spans="1:65">
+    <row r="32" spans="1:66">
       <c r="A32" t="s">
         <v>52</v>
       </c>
       <c r="B32">
+        <v>3069000000.0</v>
+      </c>
+      <c r="C32">
         <v>3130000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3055000000.0</v>
       </c>
-      <c r="D32"/>
-      <c r="E32">
+      <c r="E32"/>
+      <c r="F32">
         <v>3256055000.0</v>
       </c>
-      <c r="F32"/>
-      <c r="G32">
+      <c r="G32"/>
+      <c r="H32">
         <v>3571396000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2967688000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2802933000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>4136301000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2990309000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2927788000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>2697740000.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>2776443000.0</v>
       </c>
-      <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
-      <c r="U32">
+      <c r="U32"/>
+      <c r="V32">
         <v>1318022000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1524716000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1829816000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2399106000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2313543000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>2329932000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
+      <c r="BN32"/>
     </row>
-    <row r="33" spans="1:65">
+    <row r="33" spans="1:66">
       <c r="A33" t="s">
         <v>53</v>
       </c>
       <c r="B33">
+        <v>14785000000.0</v>
+      </c>
+      <c r="C33">
         <v>14839459681.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>14677750416.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>14551456117.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>14520952000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>15338550000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>15677699000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>14960381000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>15376559000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>15193919000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>15002765000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>17049130000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>16627972000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>18080637885.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>16880390000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>14949981999.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>16606301000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>26748000.0</v>
       </c>
-      <c r="S33"/>
-      <c r="T33">
+      <c r="T33"/>
+      <c r="U33">
         <v>13723555000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>12973549000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>13052025000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>12109822000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>12003297000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>12043341000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>12232615000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>11427529307.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>10377186000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>9899412000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>9898099000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>8993795000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>8755299000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>8486246000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>7909357000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>7974948000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>8094225000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>8265947000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>8756188000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>7007258000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>6614792000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>6618939000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>6285772000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>6512243000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>6337333000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>6343471000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>6550428000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>5536627000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>5395075000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>4863690000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>4775754000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>3701376000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>3728450000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>3806846000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>3843578000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>3692910000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>3915897000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>4015645000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>3770105000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>3878503000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>3806826000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>3234553000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>744900000.0</v>
       </c>
       <c r="BK33">
         <v>744900000.0</v>
       </c>
-      <c r="BL33"/>
+      <c r="BL33">
+        <v>744900000.0</v>
+      </c>
       <c r="BM33"/>
+      <c r="BN33"/>
     </row>
-    <row r="34" spans="1:65">
+    <row r="34" spans="1:66">
       <c r="A34" t="s">
         <v>54</v>
       </c>
       <c r="B34">
+        <v>712000000.0</v>
+      </c>
+      <c r="C34">
         <v>1027000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>50000000.0</v>
       </c>
-      <c r="D34"/>
-      <c r="E34">
+      <c r="E34"/>
+      <c r="F34">
         <v>692580000.0</v>
       </c>
-      <c r="F34"/>
-      <c r="G34">
+      <c r="G34"/>
+      <c r="H34">
         <v>45416000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>9933009000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>788450000.0</v>
       </c>
-      <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34">
         <v>814069000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>1171305000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1129608000.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34">
+      <c r="O34"/>
+      <c r="P34">
         <v>887722000.0</v>
       </c>
-      <c r="P34"/>
-      <c r="Q34">
+      <c r="Q34"/>
+      <c r="R34">
         <v>948677000.0</v>
       </c>
-      <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
-      <c r="U34">
+      <c r="U34"/>
+      <c r="V34">
         <v>16767000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>649057000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>26663000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>566296000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>34999000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>7356011000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>72341000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>446719000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>90972000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>7294890000.0</v>
       </c>
-      <c r="AE34">
-[...1 lines deleted...]
-      </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
       <c r="AG34">
         <v>0.0</v>
       </c>
-      <c r="AH34"/>
+      <c r="AH34">
+        <v>0.0</v>
+      </c>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
+      <c r="BN34"/>
     </row>
-    <row r="35" spans="1:65">
+    <row r="35" spans="1:66">
       <c r="A35" t="s">
         <v>55</v>
       </c>
       <c r="B35">
+        <v>9874000000.0</v>
+      </c>
+      <c r="C35">
         <v>10117540407.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>10115692877.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>10183472049.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>10178854000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>10514446000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>10642070000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>9933009000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>9884218001.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>10792852000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>11152774000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>11470749000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>11332195000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>12096904779.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>11120586000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>8154264000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>10963356000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>8442425000.0</v>
       </c>
-      <c r="S35"/>
-      <c r="T35">
+      <c r="T35"/>
+      <c r="U35">
         <v>8442425000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>7354480000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>7380010000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>7219583000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>7294482000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>7316108000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>7356011000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>8215474230.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>7350296000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>7161497000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>7294890000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>6523121000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>6545885000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>6446685000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>6217348000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>6308312000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>6469757000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>6631828000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>6946755000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>5330031000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>5109749000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>5152116000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>5048410000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>5247319000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>5000100000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>5016156000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>5239607000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>4707150000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>4577541000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>4241479000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>4224603000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>3018536000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>3085369000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>3158988000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>3214540000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>3153868000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>3341991000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>3396693000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>3197485000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>3496647000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>3332631000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>2867695000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>758466000.0</v>
       </c>
       <c r="BK35">
         <v>758466000.0</v>
       </c>
-      <c r="BL35"/>
+      <c r="BL35">
+        <v>758466000.0</v>
+      </c>
       <c r="BM35"/>
+      <c r="BN35"/>
     </row>
-    <row r="36" spans="1:65">
+    <row r="36" spans="1:66">
       <c r="A36" t="s">
         <v>56</v>
       </c>
       <c r="B36">
+        <v>30000000.0</v>
+      </c>
+      <c r="C36">
         <v>428446353.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>15993190.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>386586377.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>31863000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>357069000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>167716000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>453493000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>619071000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>670717000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>154394000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>296952000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>354048000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>214940008.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1930408001.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-14949981999.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>344972000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-2685161000.0</v>
       </c>
-      <c r="S36"/>
-      <c r="T36">
+      <c r="T36"/>
+      <c r="U36">
         <v>882614000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>232391000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>142002000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>812555000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>126396000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>254449000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>131545000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>6098542.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>119774000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>9899412000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>120922000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>105686000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>67286000.0</v>
       </c>
-      <c r="AG36">
-[...1 lines deleted...]
-      </c>
       <c r="AH36">
+        <v>0.0</v>
+      </c>
+      <c r="AI36">
         <v>61082000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>29835000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>86385000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>31799000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>77582000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>58469000.0</v>
       </c>
-      <c r="AN36"/>
-      <c r="AO36">
+      <c r="AO36"/>
+      <c r="AP36">
         <v>65831000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29033000.0</v>
       </c>
       <c r="AQ36">
         <v>29033000.0</v>
       </c>
-      <c r="AR36"/>
-      <c r="AS36">
+      <c r="AR36">
+        <v>29033000.0</v>
+      </c>
+      <c r="AS36"/>
+      <c r="AT36">
         <v>72006000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4656000.0</v>
       </c>
       <c r="AU36">
         <v>4656000.0</v>
       </c>
-      <c r="AV36"/>
-      <c r="AW36">
+      <c r="AV36">
+        <v>4656000.0</v>
+      </c>
+      <c r="AW36"/>
+      <c r="AX36">
         <v>55991000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11831000.0</v>
       </c>
       <c r="AY36">
         <v>11831000.0</v>
       </c>
-      <c r="AZ36"/>
+      <c r="AZ36">
+        <v>11831000.0</v>
+      </c>
       <c r="BA36"/>
-      <c r="BB36">
-[...1 lines deleted...]
-      </c>
+      <c r="BB36"/>
       <c r="BC36">
         <v>13125000.0</v>
       </c>
-      <c r="BD36"/>
+      <c r="BD36">
+        <v>13125000.0</v>
+      </c>
       <c r="BE36"/>
       <c r="BF36"/>
-      <c r="BG36">
+      <c r="BG36"/>
+      <c r="BH36">
         <v>6646000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>170672000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>41667000.0</v>
       </c>
-      <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
+      <c r="BN36"/>
     </row>
-    <row r="37" spans="1:65">
+    <row r="37" spans="1:66">
       <c r="A37" t="s">
         <v>57</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-      <c r="Z37">
-[...1 lines deleted...]
-      </c>
+      <c r="Z37"/>
       <c r="AA37">
         <v>0.0</v>
       </c>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
-      <c r="AI37"/>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
+      <c r="BN37"/>
     </row>
-    <row r="38" spans="1:65">
+    <row r="38" spans="1:66">
       <c r="A38" t="s">
         <v>58</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>296952000.0</v>
       </c>
-      <c r="M38"/>
       <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>197837000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1930408001.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>344972000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>15840000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>882614000.0</v>
       </c>
       <c r="T38">
         <v>882614000.0</v>
       </c>
       <c r="U38">
+        <v>882614000.0</v>
+      </c>
+      <c r="V38">
         <v>232391000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>142002000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>149921000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>126396000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>254449000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>131545000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>564251000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>119774000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>224468000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>170491572.95</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>579754530.86</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>77895346.14</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>119909217.88</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>75140853.73</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>7471546000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>7505502000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>7405785000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>7397665000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>5484302000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>5545218000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>5470945000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>5329163000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>5285988000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>5307468000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>5335564000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>5343123000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>5310941000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>5451839000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>5290485000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>5281148000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>3942362000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>3927648000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>3858722000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>3854889000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>3801264000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>3994149000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>4044125000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>3996989000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>4025047000.0</v>
       </c>
-      <c r="BH38"/>
-      <c r="BI38">
+      <c r="BI38"/>
+      <c r="BJ38">
         <v>3768454000.0</v>
       </c>
-      <c r="BJ38"/>
-      <c r="BK38">
+      <c r="BK38"/>
+      <c r="BL38">
         <v>412359000.0</v>
       </c>
-      <c r="BL38"/>
-      <c r="BM38">
+      <c r="BM38"/>
+      <c r="BN38">
         <v>402578000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:65">
+    <row r="39" spans="1:66">
       <c r="A39" t="s">
         <v>59</v>
       </c>
       <c r="B39">
+        <v>95000000.0</v>
+      </c>
+      <c r="C39">
         <v>136141834.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>107954033.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>81287335.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>81136000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>70112000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>87169000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>53550000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>243404000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1504798000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1652191000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>136429000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>225017000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>132488231.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>229423000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>118445000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>312817000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>134866999.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>70289000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>134866999.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>183780000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>64734001.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>188770000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>43763000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>139975001.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>45925000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>101450427.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>73450000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>205941000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>199857000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>98526000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>115334000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>47787000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>40921000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>44237000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>34999000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>26990000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>44022000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>56056000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>32896000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>26932000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>31258000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>37778000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>37613000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>26367000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>31765000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>31591000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>22487000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>19242000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>20093000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>21315000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>18729000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>15663000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>15270000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>20805000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>15708000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>15514000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>26128000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>19085000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>13636000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>13344000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80628000.0</v>
       </c>
       <c r="BK39">
         <v>80628000.0</v>
       </c>
-      <c r="BL39"/>
-      <c r="BM39">
+      <c r="BL39">
+        <v>80628000.0</v>
+      </c>
+      <c r="BM39"/>
+      <c r="BN39">
         <v>13786000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:65">
+    <row r="40" spans="1:66">
       <c r="A40" t="s">
         <v>60</v>
       </c>
       <c r="B40">
+        <v>723000000.0</v>
+      </c>
+      <c r="C40">
         <v>1536600824.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>714695691.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1564731221.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>631434000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1512920000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>508329000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1338693000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>481624000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1293092000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>550859000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1267813000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>435844000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1390617974.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>428976000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1223929000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>552716000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>495546000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>123594000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>495546000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>441714000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>923746000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>412161000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>924594000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>428663000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1002429000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>492041227.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>979388000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>370395000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>885141000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>632316000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1086420000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>375570000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>773631000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>372259000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>781510000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>355231000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>399742000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>358037000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>307979000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>350009000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>294942000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>400563000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>383985000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>370541000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>340554000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>339602000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>357307000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>199968000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>179431000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>167219000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>180111000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>176536000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>161509000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>157462000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>140180000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>160370000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>163305000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>210440000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>433833000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>133966000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>18236000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>63361000.0</v>
       </c>
-      <c r="BL40"/>
-      <c r="BM40">
+      <c r="BM40"/>
+      <c r="BN40">
         <v>57281000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:65">
+    <row r="41" spans="1:66">
       <c r="A41" t="s">
         <v>61</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>1171305000.0</v>
       </c>
-      <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
-[...1 lines deleted...]
-      </c>
+      <c r="O41"/>
       <c r="P41">
         <v>2051734000.0</v>
       </c>
       <c r="Q41">
+        <v>2051734000.0</v>
+      </c>
+      <c r="R41">
         <v>1808355000.0</v>
       </c>
-      <c r="R41"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S41"/>
       <c r="T41">
         <v>682364000.0</v>
       </c>
       <c r="U41">
+        <v>682364000.0</v>
+      </c>
+      <c r="V41">
         <v>648372000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>649057000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>617483000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>566296000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>533082000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>492373000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>544198000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>446719000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>499437000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>607299211.21</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>576523285.16</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>497831674.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>571229050.28</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>479658014.52</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>49556000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>580302000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>45668000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>613706000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>50955000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>56266000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>53905000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>50248000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>47680000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>53215000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>80662000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>111999000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>117127000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>128594000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>135817000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>138583000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>174266000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>184861000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>172930000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>147034000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>150365000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>151224000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>133066000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>113796000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>193272000.0</v>
       </c>
-      <c r="BH41"/>
-      <c r="BI41">
+      <c r="BI41"/>
+      <c r="BJ41">
         <v>17828000.0</v>
       </c>
-      <c r="BJ41"/>
-      <c r="BK41">
+      <c r="BK41"/>
+      <c r="BL41">
         <v>4599000.0</v>
       </c>
-      <c r="BL41"/>
-      <c r="BM41">
+      <c r="BM41"/>
+      <c r="BN41">
         <v>5078000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:65">
+    <row r="42" spans="1:66">
       <c r="A42" t="s">
         <v>62</v>
       </c>
       <c r="B42">
+        <v>780000000.0</v>
+      </c>
+      <c r="C42">
         <v>780813448.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>779668028.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>782552707.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>778560000.0</v>
       </c>
       <c r="F42">
         <v>778560000.0</v>
       </c>
       <c r="G42">
+        <v>778560000.0</v>
+      </c>
+      <c r="H42">
         <v>776280000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>765441000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>765440999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>757980000.0</v>
       </c>
       <c r="K42">
         <v>757980000.0</v>
       </c>
       <c r="L42">
-        <v>752036000.0</v>
+        <v>757980000.0</v>
       </c>
       <c r="M42">
         <v>752036000.0</v>
       </c>
       <c r="N42">
+        <v>752036000.0</v>
+      </c>
+      <c r="O42">
         <v>813216516.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>748508001.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-376914999.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>751967000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1793489000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>4988419000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>746539000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>746539001.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>843496001.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>866994001.0</v>
       </c>
       <c r="X42">
         <v>866994001.0</v>
       </c>
       <c r="Y42">
+        <v>866994001.0</v>
+      </c>
+      <c r="Z42">
         <v>866958001.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>861621000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>966634140.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>861144000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>861078000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>855287000.0</v>
       </c>
       <c r="AE42">
         <v>855287000.0</v>
       </c>
       <c r="AF42">
         <v>855287000.0</v>
       </c>
       <c r="AG42">
         <v>855287000.0</v>
       </c>
       <c r="AH42">
         <v>855287000.0</v>
       </c>
       <c r="AI42">
-        <v>848306000.0</v>
+        <v>855287000.0</v>
       </c>
       <c r="AJ42">
         <v>848306000.0</v>
       </c>
       <c r="AK42">
         <v>848306000.0</v>
       </c>
       <c r="AL42">
-        <v>842018000.0</v>
+        <v>848306000.0</v>
       </c>
       <c r="AM42">
         <v>842018000.0</v>
       </c>
       <c r="AN42">
         <v>842018000.0</v>
       </c>
       <c r="AO42">
+        <v>842018000.0</v>
+      </c>
+      <c r="AP42">
         <v>848703000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>853834000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>852153000.0</v>
       </c>
       <c r="AR42">
         <v>852153000.0</v>
       </c>
       <c r="AS42">
         <v>852153000.0</v>
       </c>
       <c r="AT42">
-        <v>841476000.0</v>
+        <v>852153000.0</v>
       </c>
       <c r="AU42">
         <v>841476000.0</v>
       </c>
       <c r="AV42">
+        <v>841476000.0</v>
+      </c>
+      <c r="AW42">
         <v>849400000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>866368000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>910728000.0</v>
       </c>
       <c r="AY42">
         <v>910728000.0</v>
       </c>
       <c r="AZ42">
-        <v>821819000.0</v>
+        <v>910728000.0</v>
       </c>
       <c r="BA42">
         <v>821819000.0</v>
       </c>
       <c r="BB42">
+        <v>821819000.0</v>
+      </c>
+      <c r="BC42">
         <v>801446000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>887295000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>888426000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>937642000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>888426000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>888428000.0</v>
       </c>
       <c r="BH42">
         <v>888428000.0</v>
       </c>
       <c r="BI42">
+        <v>888428000.0</v>
+      </c>
+      <c r="BJ42">
         <v>938322000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>118124000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>224656000.0</v>
       </c>
-      <c r="BL42"/>
       <c r="BM42"/>
+      <c r="BN42"/>
     </row>
-    <row r="43" spans="1:65">
+    <row r="43" spans="1:66">
       <c r="A43" t="s">
         <v>63</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-      <c r="Z43">
-[...1 lines deleted...]
-      </c>
+      <c r="Z43"/>
       <c r="AA43">
         <v>0.0</v>
       </c>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
       <c r="AG43">
         <v>0.0</v>
       </c>
-      <c r="AH43"/>
+      <c r="AH43">
+        <v>0.0</v>
+      </c>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
+      <c r="BN43"/>
     </row>
-    <row r="44" spans="1:65">
+    <row r="44" spans="1:66">
       <c r="A44" t="s">
         <v>64</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-      <c r="Z44">
-[...1 lines deleted...]
-      </c>
+      <c r="Z44"/>
       <c r="AA44">
         <v>0.0</v>
       </c>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
-      <c r="AI44"/>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
+      <c r="BN44"/>
     </row>
-    <row r="45" spans="1:65">
+    <row r="45" spans="1:66">
       <c r="A45" t="s">
         <v>65</v>
       </c>
-      <c r="B45"/>
-      <c r="C45">
+      <c r="B45">
+        <v>6916000000.0</v>
+      </c>
+      <c r="C45"/>
+      <c r="D45">
         <v>6715000000.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>6569851000.0</v>
       </c>
-      <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>6950825000.0</v>
       </c>
-      <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45">
         <v>6678052000.0</v>
       </c>
-      <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>6468230000.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>6251939000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>3135099000.0</v>
       </c>
-      <c r="V45"/>
-      <c r="W45">
+      <c r="W45"/>
+      <c r="X45">
         <v>3002803000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>2173983000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>2911500000.0</v>
       </c>
-      <c r="Z45">
-[...1 lines deleted...]
-      </c>
       <c r="AA45">
+        <v>0.0</v>
+      </c>
+      <c r="AB45">
         <v>2863403000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>2112661000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>2680255000.0</v>
       </c>
-      <c r="AD45">
-[...1 lines deleted...]
-      </c>
       <c r="AE45">
+        <v>0.0</v>
+      </c>
+      <c r="AF45">
         <v>1951983000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1868809000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1819289000.0</v>
       </c>
-      <c r="AH45"/>
-      <c r="AI45">
+      <c r="AI45"/>
+      <c r="AJ45">
         <v>1760053000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>1740630000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>1775907000.0</v>
       </c>
-      <c r="AL45"/>
-      <c r="AM45">
+      <c r="AM45"/>
+      <c r="AN45">
         <v>1809852000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>1680447000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>1659780000.0</v>
       </c>
-      <c r="AP45"/>
-      <c r="AQ45">
+      <c r="AQ45"/>
+      <c r="AR45">
         <v>1644402000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>1582389000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>1559928000.0</v>
       </c>
-      <c r="AT45"/>
-      <c r="AU45">
+      <c r="AU45"/>
+      <c r="AV45">
         <v>1147782000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>1077813000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>999201000.0</v>
       </c>
-      <c r="AX45"/>
-      <c r="AY45">
+      <c r="AY45"/>
+      <c r="AZ45">
         <v>840238000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>826604000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>840880000.0</v>
       </c>
-      <c r="BB45"/>
-      <c r="BC45">
+      <c r="BC45"/>
+      <c r="BD45">
         <v>810107000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>809060000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>823251000.0</v>
       </c>
-      <c r="BF45"/>
-      <c r="BG45">
+      <c r="BG45"/>
+      <c r="BH45">
         <v>775869000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>868331000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>639735000.0</v>
       </c>
-      <c r="BJ45"/>
-      <c r="BK45">
+      <c r="BK45"/>
+      <c r="BL45">
         <v>434131000.0</v>
       </c>
-      <c r="BL45"/>
       <c r="BM45"/>
+      <c r="BN45"/>
     </row>
-    <row r="46" spans="1:65">
+    <row r="46" spans="1:66">
       <c r="A46" t="s">
         <v>66</v>
       </c>
       <c r="B46">
+        <v>4056000000.0</v>
+      </c>
+      <c r="C46">
         <v>3166298635.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>4050275448.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3119426396.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>4036360000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3241111000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>4310150000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3162439000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>4214569000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3249983000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>4192363000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3278650000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>4093394000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>3498834000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4168488999.0</v>
       </c>
       <c r="P46">
         <v>4168488999.0</v>
       </c>
       <c r="Q46">
+        <v>4168488999.0</v>
+      </c>
+      <c r="R46">
         <v>4227930000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>26661000.0</v>
       </c>
-      <c r="S46"/>
-      <c r="T46">
+      <c r="T46"/>
+      <c r="U46">
         <v>3343154000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>3135099000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>2423071000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>3002803000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>2173983000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>2911500000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>2209941000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>3214169867.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>2112661000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>2680255000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1995589000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1951983000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1868809000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1819289000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1728516000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1760053000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1740630000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1775907000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1841190000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1809852000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1680447000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1659780000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1606963000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1644402000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1582389000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1559928000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1575917000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1147782000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1077813000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>999201000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>942446000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>840238000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>826604000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>840880000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>835705000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>810107000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>809060000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>823251000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>772513000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>775869000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>868331000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>639735000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>434131000.0</v>
       </c>
       <c r="BK46">
         <v>434131000.0</v>
       </c>
-      <c r="BL46"/>
+      <c r="BL46">
+        <v>434131000.0</v>
+      </c>
       <c r="BM46"/>
+      <c r="BN46"/>
     </row>
-    <row r="47" spans="1:65">
+    <row r="47" spans="1:66">
       <c r="A47" t="s">
         <v>67</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>3278650000.0</v>
       </c>
-      <c r="M47"/>
       <c r="N47"/>
-      <c r="O47">
-[...1 lines deleted...]
-      </c>
+      <c r="O47"/>
       <c r="P47">
         <v>4168489000.0</v>
       </c>
       <c r="Q47">
+        <v>4168489000.0</v>
+      </c>
+      <c r="R47">
         <v>4227930000.0</v>
       </c>
-      <c r="R47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S47"/>
       <c r="T47">
         <v>3343154000.0</v>
       </c>
       <c r="U47">
+        <v>3343154000.0</v>
+      </c>
+      <c r="V47">
         <v>3135099000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>2423071000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>2324107000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2173983000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>2911500000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>2209941000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>2863403000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>2112661000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>2680255000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>2813641087.45</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>2239026152.79</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>2163474183.84</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>2117422020.48</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>2126357485.55</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>2115936000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>2056206000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>2026487000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>1969705000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1909756000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>1888486000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1831069000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1830331000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1785656000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1766263000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1739943000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1692692000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1388931000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>1361062000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>1367906000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>1298408000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>1157764000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>1118809000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>1093985000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>1071040000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>1068207000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>1040128000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>1042894000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>1030069000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>1006535000.0</v>
       </c>
-      <c r="BH47"/>
-      <c r="BI47">
+      <c r="BI47"/>
+      <c r="BJ47">
         <v>929087000.0</v>
       </c>
-      <c r="BJ47"/>
-      <c r="BK47">
+      <c r="BK47"/>
+      <c r="BL47">
         <v>576049000.0</v>
       </c>
-      <c r="BL47"/>
-      <c r="BM47">
+      <c r="BM47"/>
+      <c r="BN47">
         <v>532727000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:65">
+    <row r="48" spans="1:66">
       <c r="A48" t="s">
         <v>68</v>
       </c>
       <c r="B48">
+        <v>227000000.0</v>
+      </c>
+      <c r="C48">
         <v>73000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>300000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>201674000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>176786000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>59724000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>156920000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>87952000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>74133000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>21419000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>59315000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>3322000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-18499000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>208279000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>257310999.0</v>
       </c>
       <c r="P48">
         <v>257310999.0</v>
       </c>
       <c r="Q48">
+        <v>257310999.0</v>
+      </c>
+      <c r="R48">
         <v>191359000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>248004000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>242081000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>248004000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>320570000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>129935000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>688572000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>348855000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>139462000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>49552000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>528087999.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>423402000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>335715000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-22377000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>459895000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>468297000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>318979000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>20421000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>539714000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>431763000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>277861000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>11085000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>422548000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>406096000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>264443000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>5631000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>412530000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>401609000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>261505000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>42546000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>384309000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>338985000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>224835000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>52218000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>276796000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>198282000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>114045000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>91002000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>256686000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>816406000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>703343000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>686095000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>50307000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>43793000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>539057000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115513000.0</v>
       </c>
       <c r="BK48">
         <v>115513000.0</v>
       </c>
-      <c r="BL48"/>
-      <c r="BM48">
+      <c r="BL48">
+        <v>115513000.0</v>
+      </c>
+      <c r="BM48"/>
+      <c r="BN48">
         <v>485444000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:65">
+    <row r="49" spans="1:66">
       <c r="A49" t="s">
         <v>69</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-      <c r="Z49">
-[...1 lines deleted...]
-      </c>
+      <c r="Z49"/>
       <c r="AA49">
         <v>0.0</v>
       </c>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
-      <c r="AI49"/>
+      <c r="AI49">
+        <v>0.0</v>
+      </c>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
+      <c r="BN49"/>
     </row>
-    <row r="50" spans="1:65">
+    <row r="50" spans="1:66">
       <c r="A50" t="s">
         <v>70</v>
       </c>
-      <c r="B50"/>
-      <c r="C50">
+      <c r="B50">
+        <v>303000000.0</v>
+      </c>
+      <c r="C50"/>
+      <c r="D50">
         <v>410000000.0</v>
       </c>
-      <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>282141000.0</v>
       </c>
-      <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>523127000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>2568853000.0</v>
       </c>
-      <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>790814000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>578917000.0</v>
       </c>
-      <c r="P50"/>
-      <c r="Q50">
+      <c r="Q50"/>
+      <c r="R50">
         <v>338987000.0</v>
       </c>
-      <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50">
         <v>854202000.0</v>
       </c>
-      <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50">
         <v>276929000.0</v>
       </c>
-      <c r="X50"/>
-      <c r="Y50">
+      <c r="Y50"/>
+      <c r="Z50">
         <v>215445000.0</v>
       </c>
-      <c r="Z50">
-[...1 lines deleted...]
-      </c>
       <c r="AA50">
+        <v>0.0</v>
+      </c>
+      <c r="AB50">
         <v>276397000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>982727127.73</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>289133000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>1037047050.08</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>295677907.78</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>286603380.41</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>219689245.81</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>214546684.71</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>129122000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>170557000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>6148992000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>6491862000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>200085000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>4658570000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>4673000000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>188073000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>154567000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
-      <c r="AY50">
+      <c r="AY50"/>
+      <c r="AZ50">
         <v>2730711000.0</v>
       </c>
-      <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
+      <c r="BN50"/>
     </row>
-    <row r="51" spans="1:65">
+    <row r="51" spans="1:66">
       <c r="A51" t="s">
         <v>71</v>
       </c>
       <c r="B51">
+        <v>8517000000.0</v>
+      </c>
+      <c r="C51">
         <v>9679083626.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>8740278509.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>9718955839.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>8819439000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>10047173000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>10085619000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>9853134000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>11504877000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>11395700000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>10117439000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>11056690000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>10929253000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>11690072712.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>10750702000.0</v>
       </c>
-      <c r="P51"/>
-      <c r="Q51">
+      <c r="Q51"/>
+      <c r="R51">
         <v>10506117000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>10116864000.0</v>
       </c>
-      <c r="S51"/>
-      <c r="T51">
+      <c r="T51"/>
+      <c r="U51">
         <v>10116864000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>7614999000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>7368065000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>6923459000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>7048102000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>7043085000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>7195044000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>7976070797.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>7319003000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>6990624000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>329969000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>6030935000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>6363426000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>6148533000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>174405000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>6011245000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>170557000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>6148992000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>158813000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>4885040000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>4658570000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>4673427000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>4582994000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>4758643000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>4564343000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>4544500000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>4717411000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>4237433000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>4120825000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>3846016000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>3809491000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>2689365000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>2726727000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>2810607000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>2825787000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>2777991000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>2821523000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>2910552000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>2748384000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>2957014000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>2959949000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>3152670000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>857020000.0</v>
       </c>
       <c r="BK51">
         <v>857020000.0</v>
       </c>
-      <c r="BL51"/>
+      <c r="BL51">
+        <v>857020000.0</v>
+      </c>
       <c r="BM51"/>
+      <c r="BN51"/>
     </row>
-    <row r="52" spans="1:65">
+    <row r="52" spans="1:66">
       <c r="A52" t="s">
         <v>72</v>
       </c>
       <c r="B52">
+        <v>420000000.0</v>
+      </c>
+      <c r="C52">
         <v>589614257.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>385835716.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>597021302.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>393970000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>657299000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>639661000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1016882000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>2752615000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1745272000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>897915000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>757246000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>732170000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>827135027.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>794953000.0</v>
       </c>
-      <c r="P52"/>
-      <c r="Q52">
+      <c r="Q52"/>
+      <c r="R52">
         <v>402456000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2349774000.0</v>
       </c>
-      <c r="S52"/>
-      <c r="T52">
+      <c r="T52"/>
+      <c r="U52">
         <v>2349774000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>899517000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>637112000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>321359000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>319916000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>260059000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>331406000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>358688140.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>415426000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>328564000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>329969000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>10427000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>247568000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>192648000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>174405000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>133067000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>170557000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>129333000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>158813000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>203944000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>204761000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>191939000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>193944000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>186797000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>200192000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>169738000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>177826000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>165860000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>175730000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>175853000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>154638000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>251389000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>228189000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>234971000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>187829000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>192003000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>184444000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>208115000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>184689000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>150224000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>121650000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>509726000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>191635000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>194915000.0</v>
       </c>
-      <c r="BL52"/>
       <c r="BM52"/>
+      <c r="BN52"/>
     </row>
-    <row r="53" spans="1:65">
+    <row r="53" spans="1:66">
       <c r="A53" t="s">
         <v>73</v>
       </c>
       <c r="B53">
+        <v>16000000.0</v>
+      </c>
+      <c r="C53">
         <v>56000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>23000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>204522000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>7109000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>253032000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>21179000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>161799000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>146329000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>160379000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>116143000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>59410000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>17747000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>30627000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30986000.0</v>
       </c>
       <c r="P53">
         <v>30986000.0</v>
       </c>
       <c r="Q53">
+        <v>30986000.0</v>
+      </c>
+      <c r="R53">
         <v>23999000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>5370322000.0</v>
       </c>
-      <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53">
         <v>2026430000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>1681000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>6077000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>11023000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>12288000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>11394000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>13035000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>1927038405.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>2764000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>169434000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>178232000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>942876.81</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>51392000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>21059000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>10513000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>702000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>11381000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>868000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>12541000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>957000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>1779000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>1983000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>965000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>509000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>779000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>1177000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>690000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>476000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>368000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>350000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>493000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>232000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>527000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>757000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>482000.0</v>
       </c>
-      <c r="BC53"/>
-      <c r="BD53">
+      <c r="BD53"/>
+      <c r="BE53">
         <v>795000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>26943000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>29167000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>16904000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>24543000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>19254000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12946000.0</v>
       </c>
       <c r="BK53">
         <v>12946000.0</v>
       </c>
-      <c r="BL53"/>
-      <c r="BM53">
+      <c r="BL53">
+        <v>12946000.0</v>
+      </c>
+      <c r="BM53"/>
+      <c r="BN53">
         <v>8518000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:65">
+    <row r="54" spans="1:66">
       <c r="A54" t="s">
         <v>74</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-      <c r="Z54">
-[...1 lines deleted...]
-      </c>
+      <c r="Z54"/>
       <c r="AA54">
         <v>0.0</v>
       </c>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
-      <c r="AI54"/>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
+      <c r="BN54"/>
     </row>
-    <row r="55" spans="1:65">
+    <row r="55" spans="1:66">
       <c r="A55" t="s">
         <v>75</v>
       </c>
       <c r="B55">
+        <v>20090000000.0</v>
+      </c>
+      <c r="C55">
         <v>20098938984.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>19749590896.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>19917363579.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>19767159000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>20978557000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>21405241000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>20283644000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>22291454000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>21953010000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>21454670000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>22064498000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>21432744000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>23196609253.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21533977000.0</v>
       </c>
       <c r="P55">
         <v>21533977000.0</v>
       </c>
       <c r="Q55">
+        <v>21533977000.0</v>
+      </c>
+      <c r="R55">
         <v>21039074000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16213049000.0</v>
       </c>
       <c r="S55">
         <v>16213049000.0</v>
       </c>
       <c r="T55">
+        <v>16213049000.0</v>
+      </c>
+      <c r="U55">
         <v>19233835000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>16213049000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>16137599000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>15274776000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>15646913000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>15597511000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>15896382000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>17446580847.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>14036984000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>13323775000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>13387065000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>12477046000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>11779675000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>11433619000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>10875229000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>10920264000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>11009939000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>11116979000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>11708358000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>10129772000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>9567865000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>9539658000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>9239045000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>9601715000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>9178563000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>9095358000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>9375155000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>8449749000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>8102746000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>7276096000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>7192367000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>5841036000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>5711151000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>5846159000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>5784323000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>5627474000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>5837321000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>5912417000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>5543025000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>5807718000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>5486724000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>5344219000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1888982000.0</v>
       </c>
       <c r="BK55">
         <v>1888982000.0</v>
       </c>
       <c r="BL55">
-        <v>2375066000.0</v>
+        <v>1888982000.0</v>
       </c>
       <c r="BM55">
         <v>2375066000.0</v>
       </c>
+      <c r="BN55">
+        <v>2375066000.0</v>
+      </c>
     </row>
-    <row r="56" spans="1:65">
+    <row r="56" spans="1:66">
       <c r="A56" t="s">
         <v>76</v>
       </c>
       <c r="B56">
+        <v>5305000000.0</v>
+      </c>
+      <c r="C56">
         <v>5259479302.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>5071840480.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>5365907460.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>5246207000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>5640007000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>5727542000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>5323263000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>6914895000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>6759091000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>6451905000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>5015368000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>4804772000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>5115971367.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4653587000.0</v>
       </c>
       <c r="P56">
         <v>4653587000.0</v>
       </c>
       <c r="Q56">
+        <v>4653587000.0</v>
+      </c>
+      <c r="R56">
         <v>4432773000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>13747000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5510280000.0</v>
       </c>
       <c r="T56">
         <v>5510280000.0</v>
       </c>
       <c r="U56">
+        <v>5510280000.0</v>
+      </c>
+      <c r="V56">
         <v>3239500000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>3085574000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>3164954000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>3643616000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>3554170000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>3663767000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>6019051540.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>3659798000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>3424363000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>3488966000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>3483251000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>3024376000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>2947373000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>2965872000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>2945316000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>2915714000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>2851032000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>2952170000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>3122514000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>2953073000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>2920719000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>2953273000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>3089472000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>2841230000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>2751887000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>2824727000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>2913122000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>2707671000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>2412406000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>2416613000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>2139660000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1982701000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>2039313000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1940745000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1934564000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1921424000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>1896772000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>1772920000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>1929215000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>1679898000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>2109666000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1144082000.0</v>
       </c>
       <c r="BK56">
         <v>1144082000.0</v>
       </c>
-      <c r="BL56"/>
+      <c r="BL56">
+        <v>1144082000.0</v>
+      </c>
       <c r="BM56"/>
+      <c r="BN56"/>
     </row>
-    <row r="57" spans="1:65">
+    <row r="57" spans="1:66">
       <c r="A57" t="s">
         <v>77</v>
       </c>
       <c r="B57">
+        <v>2236000000.0</v>
+      </c>
+      <c r="C57">
         <v>2126215081.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2018140703.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2161752523.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1990152000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2170219000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2156146000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2355575000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>4111962000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>3038364000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2315604000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2025059000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1876984000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2217753001.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1955847000.0</v>
       </c>
       <c r="P57">
         <v>1955847000.0</v>
       </c>
       <c r="Q57">
+        <v>1955847000.0</v>
+      </c>
+      <c r="R57">
         <v>1656330000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3474312000.0</v>
       </c>
       <c r="S57">
         <v>3474312000.0</v>
       </c>
       <c r="T57">
         <v>3474312000.0</v>
       </c>
       <c r="U57">
+        <v>3474312000.0</v>
+      </c>
+      <c r="V57">
         <v>1921478000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1560858000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1335138000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1244510000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1240627000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1333835000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1533961355.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1394814000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1276459000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1215110000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1257321000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1086420000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1015690000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>948036000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>977987000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>952067000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>900321000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>944838000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1071763000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>925678000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>975191000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>893200000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>1053006000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>975446000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>1005317000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>1000248000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1079711000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>985538000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>796993000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>743392000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>715296000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>656592000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>742411000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>611595000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>592865000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>641208000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>677890000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>660812000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>646077000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>555483000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>962930000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>423126000.0</v>
       </c>
       <c r="BK57">
         <v>423126000.0</v>
       </c>
-      <c r="BL57"/>
-      <c r="BM57">
+      <c r="BL57">
+        <v>423126000.0</v>
+      </c>
+      <c r="BM57"/>
+      <c r="BN57">
         <v>428588000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:65">
+    <row r="58" spans="1:66">
       <c r="A58" t="s">
         <v>78</v>
       </c>
       <c r="B58">
+        <v>12110000000.0</v>
+      </c>
+      <c r="C58">
         <v>12243755489.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>12133833580.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>12345224573.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>12169006000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>12684665000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>12798216000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>12288584000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>13996180001.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>13831216000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>13468378000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>13495808000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>13209179000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>14314657781.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13076433000.0</v>
       </c>
       <c r="P58">
         <v>13076433000.0</v>
       </c>
       <c r="Q58">
+        <v>13076433000.0</v>
+      </c>
+      <c r="R58">
         <v>12619686000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>11916737000.0</v>
       </c>
-      <c r="S58"/>
-      <c r="T58">
+      <c r="T58"/>
+      <c r="U58">
         <v>11916737000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>9275958000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>8940868000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>8554721000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>8538992000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>8556735000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>8689846000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>9749435585.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>8745110000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>8437956000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>8510000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>7780442000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>7632305000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>7462375000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>7165384000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>7286299000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>7421824000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>7532149000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>7891593000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>6401794000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>6035427000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>6127307000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>5941610000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>6300325000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>5975546000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>6021473000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>6239855000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>5786861000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>5563079000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>5038472000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>4967995000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>3733832000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>3741961000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>3901399000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>3826135000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>3746733000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>3983199000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>4074583000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>3858297000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>4142724000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>3888114000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>3830625000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1181592000.0</v>
       </c>
       <c r="BK58">
         <v>1181592000.0</v>
       </c>
-      <c r="BL58"/>
-      <c r="BM58">
+      <c r="BL58">
+        <v>1181592000.0</v>
+      </c>
+      <c r="BM58"/>
+      <c r="BN58">
         <v>1545920000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:65">
+    <row r="59" spans="1:66">
       <c r="A59" t="s">
         <v>79</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-      <c r="Z59">
-[...1 lines deleted...]
-      </c>
+      <c r="Z59"/>
       <c r="AA59">
         <v>0.0</v>
       </c>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
-      <c r="AI59"/>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
+      <c r="BN59"/>
     </row>
-    <row r="60" spans="1:65">
+    <row r="60" spans="1:66">
       <c r="A60" t="s">
         <v>80</v>
       </c>
       <c r="B60">
+        <v>5546000000.0</v>
+      </c>
+      <c r="C60">
         <v>5463692049.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>5268756636.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>5195535458.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>5169080000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>5639456000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>5883727000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>5349895000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>5592706999.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>5943740000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>5827166000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>6127078000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>5861818000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>6358809326.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>6129938000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>376914999.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>6329834000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>7317098000.0</v>
       </c>
-      <c r="S60"/>
-      <c r="T60">
+      <c r="T60"/>
+      <c r="U60">
         <v>5523609000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>5168166000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>5423090000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>5108392000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>5347090000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>5364941000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>5543509000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>5412828577.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>4771872000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>4393764000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>4401149000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>4225554000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>4145026000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>3967400000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>3705408000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>3629079000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>3582689000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>3579042000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>3810432000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>3721481000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>3528399000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>3408203000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>3292597000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>3296203000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>3198391000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>3070151000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>3131093000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>2658123000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>2534163000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>2231612000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>2219681000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>2101262000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1962506000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1936921000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1955489000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>1876768000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1849945000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1831277000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>1682267000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>1662507000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1596238000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1500653000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>693040000.0</v>
       </c>
       <c r="BK60">
         <v>693040000.0</v>
       </c>
-      <c r="BL60"/>
-      <c r="BM60">
+      <c r="BL60">
+        <v>693040000.0</v>
+      </c>
+      <c r="BM60"/>
+      <c r="BN60">
         <v>811723000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:65">
+    <row r="61" spans="1:66">
       <c r="A61" t="s">
         <v>81</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-      <c r="Z61">
-[...1 lines deleted...]
-      </c>
+      <c r="Z61"/>
       <c r="AA61">
         <v>0.0</v>
       </c>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
+        <v>0.0</v>
+      </c>
+      <c r="AH61">
         <v>-272666793348.1</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-84023865.17</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-75044000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-73739000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-71230000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-73506000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-72503000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-77216000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-68426000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-64802000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-63607000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-65381000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-65335000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-74384000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-83802000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-77445000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-60729000.0</v>
       </c>
-      <c r="AX61"/>
       <c r="AY61"/>
-      <c r="AZ61">
+      <c r="AZ61"/>
+      <c r="BA61">
         <v>-120338000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-115671000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-113946000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-4035000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-2480000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-2444000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-2572000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-2500000.0</v>
       </c>
-      <c r="BH61"/>
-      <c r="BI61">
+      <c r="BI61"/>
+      <c r="BJ61">
         <v>-2799000.0</v>
       </c>
-      <c r="BJ61"/>
-      <c r="BK61">
+      <c r="BK61"/>
+      <c r="BL61">
         <v>-2557000.0</v>
       </c>
-      <c r="BL61"/>
-      <c r="BM61">
+      <c r="BM61"/>
+      <c r="BN61">
         <v>-970000.0</v>
       </c>
     </row>
-    <row r="62" spans="1:65">
+    <row r="62" spans="1:66">
       <c r="A62" t="s">
         <v>82</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
-      <c r="Z62">
-[...1 lines deleted...]
-      </c>
+      <c r="Z62"/>
       <c r="AA62">
         <v>0.0</v>
       </c>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
       <c r="AG62">
         <v>0.0</v>
       </c>
-      <c r="AH62"/>
+      <c r="AH62">
+        <v>0.0</v>
+      </c>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
+      <c r="BN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:V32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -13685,51 +13826,51 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
         <v>4647057171.0</v>
       </c>
       <c r="C2">
         <v>4417844000.0</v>
       </c>
       <c r="D2">
         <v>4108495000.0</v>
       </c>
       <c r="E2">
         <v>3850257000.0</v>
       </c>
       <c r="F2">
         <v>2970522000.0</v>
       </c>
       <c r="G2">
         <v>3084873000.0</v>
       </c>
       <c r="H2">
         <v>2757459000.0</v>
       </c>
       <c r="I2">
         <v>2437164000.0</v>
       </c>
@@ -13753,51 +13894,51 @@
       </c>
       <c r="P2">
         <v>466702000.0</v>
       </c>
       <c r="Q2">
         <v>227597000.0</v>
       </c>
       <c r="R2">
         <v>172039000.0</v>
       </c>
       <c r="S2">
         <v>175680000.0</v>
       </c>
       <c r="T2">
         <v>179426000.0</v>
       </c>
       <c r="U2">
         <v>203172000.0</v>
       </c>
       <c r="V2">
         <v>153897000.0</v>
       </c>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
         <v>432239711.0</v>
       </c>
       <c r="C3">
         <v>437897000.0</v>
       </c>
       <c r="D3">
         <v>446422000.0</v>
       </c>
       <c r="E3">
         <v>410980000.0</v>
       </c>
       <c r="F3">
         <v>359767000.0</v>
       </c>
       <c r="G3">
         <v>321533000.0</v>
       </c>
       <c r="H3">
         <v>302455000.0</v>
       </c>
       <c r="I3">
         <v>228609000.0</v>
       </c>
@@ -13821,87 +13962,87 @@
       </c>
       <c r="P3">
         <v>90639000.0</v>
       </c>
       <c r="Q3">
         <v>45776000.0</v>
       </c>
       <c r="R3">
         <v>39554000.0</v>
       </c>
       <c r="S3">
         <v>33256000.0</v>
       </c>
       <c r="T3">
         <v>31528000.0</v>
       </c>
       <c r="U3">
         <v>29357000.0</v>
       </c>
       <c r="V3">
         <v>26898000.0</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5">
         <v>1191060539.0</v>
       </c>
       <c r="C5">
         <v>1046567000.0</v>
       </c>
       <c r="D5">
         <v>723081000.0</v>
       </c>
       <c r="E5">
         <v>782556000.0</v>
       </c>
       <c r="F5">
         <v>584266000.0</v>
       </c>
       <c r="G5">
         <v>1101550000.0</v>
       </c>
       <c r="H5">
         <v>1141484000.0</v>
       </c>
       <c r="I5">
         <v>1030153000.0</v>
       </c>
@@ -13925,51 +14066,51 @@
       </c>
       <c r="P5">
         <v>268904000.0</v>
       </c>
       <c r="Q5">
         <v>197435000.0</v>
       </c>
       <c r="R5">
         <v>218867000.0</v>
       </c>
       <c r="S5">
         <v>188374000.0</v>
       </c>
       <c r="T5">
         <v>133087000.0</v>
       </c>
       <c r="U5">
         <v>71967000.0</v>
       </c>
       <c r="V5">
         <v>50881000.0</v>
       </c>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
         <v>1623300250.0</v>
       </c>
       <c r="C6">
         <v>1484464000.0</v>
       </c>
       <c r="D6">
         <v>1169503000.0</v>
       </c>
       <c r="E6">
         <v>1193536000.0</v>
       </c>
       <c r="F6">
         <v>944033000.0</v>
       </c>
       <c r="G6">
         <v>1423083000.0</v>
       </c>
       <c r="H6">
         <v>1443939000.0</v>
       </c>
       <c r="I6">
         <v>1258762000.0</v>
       </c>
@@ -13993,123 +14134,123 @@
       </c>
       <c r="P6">
         <v>359543000.0</v>
       </c>
       <c r="Q6">
         <v>243211000.0</v>
       </c>
       <c r="R6">
         <v>258421000.0</v>
       </c>
       <c r="S6">
         <v>221630000.0</v>
       </c>
       <c r="T6">
         <v>164615000.0</v>
       </c>
       <c r="U6">
         <v>101324000.0</v>
       </c>
       <c r="V6">
         <v>77779000.0</v>
       </c>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
     </row>
     <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9">
         <v>2579990815.0</v>
       </c>
       <c r="C9">
         <v>2794538000.0</v>
       </c>
       <c r="D9">
         <v>2483482000.0</v>
       </c>
       <c r="E9">
         <v>2213710000.0</v>
       </c>
       <c r="F9">
         <v>1962596000.0</v>
       </c>
       <c r="G9">
         <v>2255165000.0</v>
       </c>
       <c r="H9">
         <v>2341232000.0</v>
       </c>
       <c r="I9">
         <v>2049560000.0</v>
       </c>
@@ -14133,51 +14274,51 @@
       </c>
       <c r="P9">
         <v>1328911000.0</v>
       </c>
       <c r="Q9">
         <v>763133000.0</v>
       </c>
       <c r="R9">
         <v>741147000.0</v>
       </c>
       <c r="S9">
         <v>638631000.0</v>
       </c>
       <c r="T9">
         <v>523865000.0</v>
       </c>
       <c r="U9">
         <v>445625000.0</v>
       </c>
       <c r="V9">
         <v>370380000.0</v>
       </c>
     </row>
     <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
         <v>590727606.0</v>
       </c>
       <c r="C10">
         <v>443996000.0</v>
       </c>
       <c r="D10">
         <v>207021000.0</v>
       </c>
       <c r="E10">
         <v>338013000.0</v>
       </c>
       <c r="F10">
         <v>350453000.0</v>
       </c>
       <c r="G10">
         <v>878629000.0</v>
       </c>
       <c r="H10">
         <v>817103000.0</v>
       </c>
       <c r="I10">
         <v>725842000.0</v>
       </c>
@@ -14201,51 +14342,51 @@
       </c>
       <c r="P10">
         <v>80023000.0</v>
       </c>
       <c r="Q10">
         <v>157784000.0</v>
       </c>
       <c r="R10">
         <v>203994000.0</v>
       </c>
       <c r="S10">
         <v>172269000.0</v>
       </c>
       <c r="T10">
         <v>123587000.0</v>
       </c>
       <c r="U10">
         <v>63509000.0</v>
       </c>
       <c r="V10">
         <v>40820000.0</v>
       </c>
     </row>
     <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11">
         <v>110461259.0</v>
       </c>
       <c r="C11">
         <v>231190000.0</v>
       </c>
       <c r="D11">
         <v>43349000.0</v>
       </c>
       <c r="E11">
         <v>90111000.0</v>
       </c>
       <c r="F11">
         <v>85126000.0</v>
       </c>
       <c r="G11">
         <v>169639000.0</v>
       </c>
       <c r="H11">
         <v>168459000.0</v>
       </c>
       <c r="I11">
         <v>131436000.0</v>
       </c>
@@ -14269,51 +14410,51 @@
       </c>
       <c r="P11">
         <v>29795000.0</v>
       </c>
       <c r="Q11">
         <v>42517000.0</v>
       </c>
       <c r="R11">
         <v>56424000.0</v>
       </c>
       <c r="S11">
         <v>50153000.0</v>
       </c>
       <c r="T11">
         <v>35239000.0</v>
       </c>
       <c r="U11">
         <v>17824000.0</v>
       </c>
       <c r="V11">
         <v>15315000.0</v>
       </c>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12">
         <v>600332933.0</v>
       </c>
       <c r="C12">
         <v>773155000.0</v>
       </c>
       <c r="D12">
         <v>516060000.0</v>
       </c>
       <c r="E12">
         <v>444543000.0</v>
       </c>
       <c r="F12">
         <v>233813000.0</v>
       </c>
       <c r="G12">
         <v>284582074.0</v>
       </c>
       <c r="H12">
         <v>324381000.0</v>
       </c>
       <c r="I12">
         <v>274162000.0</v>
       </c>
@@ -14337,97 +14478,97 @@
       </c>
       <c r="P12">
         <v>200562000.0</v>
       </c>
       <c r="Q12">
         <v>33394000.0</v>
       </c>
       <c r="R12">
         <v>12393000.0</v>
       </c>
       <c r="S12">
         <v>12668000.0</v>
       </c>
       <c r="T12">
         <v>9519000.0</v>
       </c>
       <c r="U12">
         <v>8076000.0</v>
       </c>
       <c r="V12">
         <v>8279000.0</v>
       </c>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13">
         <v>34000000.0</v>
       </c>
       <c r="C13">
         <v>44423000.0</v>
       </c>
       <c r="D13">
         <v>62326000.0</v>
       </c>
       <c r="E13">
         <v>33859000.0</v>
       </c>
       <c r="F13">
         <v>11551000.0</v>
       </c>
       <c r="G13">
         <v>8021000.0</v>
       </c>
       <c r="H13">
         <v>114197000.0</v>
       </c>
       <c r="I13">
         <v>13995000.0</v>
       </c>
       <c r="J13">
         <v>9678000.0</v>
       </c>
       <c r="K13">
         <v>9934000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
         <v>-98000000.0</v>
       </c>
       <c r="C14">
         <v>-55886000.0</v>
       </c>
       <c r="D14">
         <v>-114902000.0</v>
       </c>
       <c r="E14">
         <v>-62867000.0</v>
       </c>
       <c r="F14">
         <v>-82524000.0</v>
       </c>
       <c r="G14">
         <v>1611663000.0</v>
       </c>
       <c r="H14">
         <v>2023649000.0</v>
       </c>
       <c r="I14">
         <v>471050000.0</v>
       </c>
@@ -14435,51 +14576,51 @@
         <v>4886000.0</v>
       </c>
       <c r="K14">
         <v>6497000.0</v>
       </c>
       <c r="L14">
         <v>5633145.09</v>
       </c>
       <c r="M14">
         <v>4765000.0</v>
       </c>
       <c r="N14">
         <v>5942000.0</v>
       </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15">
         <v>386134142.0</v>
       </c>
       <c r="C15">
         <v>156920000.0</v>
       </c>
       <c r="D15">
         <v>42318000.0</v>
       </c>
       <c r="E15">
         <v>185035000.0</v>
       </c>
       <c r="F15">
         <v>188726000.0</v>
       </c>
       <c r="G15">
         <v>618546000.0</v>
       </c>
       <c r="H15">
         <v>625146000.0</v>
       </c>
       <c r="I15">
         <v>596642000.0</v>
       </c>
@@ -14503,51 +14644,51 @@
       </c>
       <c r="P15">
         <v>50307000.0</v>
       </c>
       <c r="Q15">
         <v>115513000.0</v>
       </c>
       <c r="R15">
         <v>147972000.0</v>
       </c>
       <c r="S15">
         <v>121728000.0</v>
       </c>
       <c r="T15">
         <v>87774000.0</v>
       </c>
       <c r="U15">
         <v>45394000.0</v>
       </c>
       <c r="V15">
         <v>25556000.0</v>
       </c>
     </row>
     <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>208279000.0</v>
       </c>
       <c r="F16">
         <v>182803000.0</v>
       </c>
       <c r="G16">
         <v>618546000.0</v>
       </c>
       <c r="H16">
         <v>625146000.0</v>
       </c>
       <c r="I16">
         <v>596642000.0</v>
       </c>
       <c r="J16">
         <v>662700000.0</v>
       </c>
       <c r="K16">
         <v>545456000.0</v>
       </c>
@@ -14557,51 +14698,51 @@
       <c r="M16">
         <v>569053000.0</v>
       </c>
       <c r="N16">
         <v>476135000.0</v>
       </c>
       <c r="O16">
         <v>338466000.0</v>
       </c>
       <c r="P16">
         <v>65263000.0</v>
       </c>
       <c r="Q16">
         <v>153274000.0</v>
       </c>
       <c r="R16">
         <v>212073000.0</v>
       </c>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
     </row>
     <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17">
         <v>500000000.0</v>
       </c>
       <c r="C17">
         <v>212806000.0</v>
       </c>
       <c r="D17">
         <v>138294000.0</v>
       </c>
       <c r="E17">
         <v>271146000.0</v>
       </c>
       <c r="F17">
         <v>265327000.0</v>
       </c>
       <c r="G17">
         <v>708990000.0</v>
       </c>
       <c r="H17">
         <v>648644000.0</v>
       </c>
       <c r="I17">
         <v>594406000.0</v>
       </c>
@@ -14609,169 +14750,169 @@
         <v>661314000.0</v>
       </c>
       <c r="K17">
         <v>544543000.0</v>
       </c>
       <c r="L17">
         <v>577151390.1</v>
       </c>
       <c r="M17">
         <v>467083000.0</v>
       </c>
       <c r="N17">
         <v>342054000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
     </row>
     <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
         <v>-605000000.0</v>
       </c>
       <c r="C18">
         <v>-701124000.0</v>
       </c>
       <c r="D18">
         <v>-574136000.0</v>
       </c>
       <c r="E18">
         <v>-462665000.0</v>
       </c>
       <c r="F18">
         <v>-266443000.0</v>
       </c>
       <c r="G18">
         <v>-241618000.0</v>
       </c>
       <c r="H18">
         <v>-228768000.0</v>
       </c>
       <c r="I18">
         <v>-279278000.0</v>
       </c>
       <c r="J18">
         <v>-253666000.0</v>
       </c>
       <c r="K18">
         <v>-234895000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
     </row>
     <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
     </row>
     <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
     </row>
     <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
         <v>1187218408.0</v>
       </c>
       <c r="C21">
         <v>1192015000.0</v>
       </c>
       <c r="D21">
         <v>782317000.0</v>
       </c>
       <c r="E21">
         <v>782436000.0</v>
       </c>
       <c r="F21">
         <v>595064000.0</v>
       </c>
       <c r="G21">
         <v>996132000.0</v>
       </c>
       <c r="H21">
         <v>1131365000.0</v>
       </c>
       <c r="I21">
         <v>994124000.0</v>
       </c>
@@ -14795,87 +14936,87 @@
       </c>
       <c r="P21">
         <v>278861000.0</v>
       </c>
       <c r="Q21">
         <v>209683000.0</v>
       </c>
       <c r="R21">
         <v>226528000.0</v>
       </c>
       <c r="S21">
         <v>202961000.0</v>
       </c>
       <c r="T21">
         <v>146354000.0</v>
       </c>
       <c r="U21">
         <v>100490000.0</v>
       </c>
       <c r="V21">
         <v>73586000.0</v>
       </c>
     </row>
     <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23">
         <v>6039829578.0</v>
       </c>
       <c r="C23">
         <v>6020367000.0</v>
       </c>
       <c r="D23">
         <v>5809660000.0</v>
       </c>
       <c r="E23">
         <v>5281531000.0</v>
       </c>
       <c r="F23">
         <v>4338054000.0</v>
       </c>
       <c r="G23">
         <v>4343906000.0</v>
       </c>
       <c r="H23">
         <v>3967326000.0</v>
       </c>
       <c r="I23">
         <v>3492600000.0</v>
       </c>
@@ -14899,131 +15040,131 @@
       </c>
       <c r="P23">
         <v>1518844000.0</v>
       </c>
       <c r="Q23">
         <v>782599000.0</v>
       </c>
       <c r="R23">
         <v>688142000.0</v>
       </c>
       <c r="S23">
         <v>585870000.0</v>
       </c>
       <c r="T23">
         <v>530858000.0</v>
       </c>
       <c r="U23">
         <v>562620000.0</v>
       </c>
       <c r="V23">
         <v>460548000.0</v>
       </c>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
         <v>450000000.0</v>
       </c>
       <c r="C25">
         <v>437897000.0</v>
       </c>
       <c r="D25">
         <v>441918000.0</v>
       </c>
       <c r="E25">
         <v>407864000.0</v>
       </c>
       <c r="F25">
         <v>359767000.0</v>
       </c>
       <c r="G25">
         <v>321533000.0</v>
       </c>
       <c r="H25">
         <v>302455000.0</v>
       </c>
       <c r="I25">
         <v>228609000.0</v>
       </c>
       <c r="J25">
         <v>215490000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
     </row>
     <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26">
         <v>358278694.0</v>
       </c>
       <c r="C26">
         <v>384036000.0</v>
       </c>
       <c r="D26">
         <v>395282000.0</v>
       </c>
       <c r="E26">
         <v>361140000.0</v>
       </c>
       <c r="F26">
         <v>354881000.0</v>
       </c>
       <c r="G26">
         <v>294216000.0</v>
       </c>
       <c r="H26">
         <v>276018000.0</v>
       </c>
       <c r="I26">
         <v>240661000.0</v>
       </c>
@@ -15039,51 +15180,51 @@
       <c r="M26">
         <v>180753000.0</v>
       </c>
       <c r="N26">
         <v>123271000.0</v>
       </c>
       <c r="O26">
         <v>124443000.0</v>
       </c>
       <c r="P26">
         <v>99503000.0</v>
       </c>
       <c r="Q26">
         <v>48565000.0</v>
       </c>
       <c r="R26">
         <v>50449000.0</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
     </row>
     <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>5300000.0</v>
       </c>
       <c r="E27">
         <v>667124000.0</v>
       </c>
       <c r="F27">
         <v>624836000.0</v>
       </c>
       <c r="G27"/>
       <c r="H27">
         <v>942821000.0</v>
       </c>
       <c r="I27">
         <v>814775000.0</v>
       </c>
       <c r="J27">
         <v>860348000.0</v>
       </c>
       <c r="K27">
         <v>775266000.0</v>
       </c>
@@ -15093,51 +15234,51 @@
       <c r="M27">
         <v>660772000.0</v>
       </c>
       <c r="N27">
         <v>558461000.0</v>
       </c>
       <c r="O27">
         <v>545072000.0</v>
       </c>
       <c r="P27">
         <v>40236000.0</v>
       </c>
       <c r="Q27">
         <v>35664000.0</v>
       </c>
       <c r="R27">
         <v>36098000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28">
         <v>1063000000.0</v>
       </c>
       <c r="C28">
         <v>1144011000.0</v>
       </c>
       <c r="D28">
         <v>1265526000.0</v>
       </c>
       <c r="E28">
         <v>1107790000.0</v>
       </c>
       <c r="F28">
         <v>436672000.0</v>
       </c>
       <c r="G28">
         <v>985616000.0</v>
       </c>
       <c r="H28">
         <v>942821000.0</v>
       </c>
       <c r="I28">
         <v>814775000.0</v>
       </c>
@@ -15161,97 +15302,97 @@
       </c>
       <c r="P28">
         <v>877669000.0</v>
       </c>
       <c r="Q28">
         <v>436428000.0</v>
       </c>
       <c r="R28">
         <v>405084000.0</v>
       </c>
       <c r="S28">
         <v>350198000.0</v>
       </c>
       <c r="T28">
         <v>300037000.0</v>
       </c>
       <c r="U28">
         <v>313156000.0</v>
       </c>
       <c r="V28">
         <v>265040000.0</v>
       </c>
     </row>
     <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
         <v>115000000.0</v>
       </c>
       <c r="C29">
         <v>231190000.0</v>
       </c>
       <c r="D29">
         <v>27215000.0</v>
       </c>
       <c r="E29">
         <v>90111000.0</v>
       </c>
       <c r="F29">
         <v>85126000.0</v>
       </c>
       <c r="G29">
         <v>169639000.0</v>
       </c>
       <c r="H29">
         <v>168459000.0</v>
       </c>
       <c r="I29">
         <v>131436000.0</v>
       </c>
       <c r="J29">
         <v>34408000.0</v>
       </c>
       <c r="K29">
         <v>168209000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
         <v>1392772404.0</v>
       </c>
       <c r="C30">
         <v>1602523000.0</v>
       </c>
       <c r="D30">
         <v>1701165000.0</v>
       </c>
       <c r="E30">
         <v>1431274000.0</v>
       </c>
       <c r="F30">
         <v>1367532000.0</v>
       </c>
       <c r="G30">
         <v>1259033000.0</v>
       </c>
       <c r="H30">
         <v>1209867000.0</v>
       </c>
       <c r="I30">
         <v>1055436000.0</v>
       </c>
@@ -15275,51 +15416,51 @@
       </c>
       <c r="P30">
         <v>1052142000.0</v>
       </c>
       <c r="Q30">
         <v>555002000.0</v>
       </c>
       <c r="R30">
         <v>516103000.0</v>
       </c>
       <c r="S30">
         <v>410190000.0</v>
       </c>
       <c r="T30">
         <v>351432000.0</v>
       </c>
       <c r="U30">
         <v>359448000.0</v>
       </c>
       <c r="V30">
         <v>306651000.0</v>
       </c>
     </row>
     <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B31">
         <v>-596490801.0</v>
       </c>
       <c r="C31">
         <v>-748019000.0</v>
       </c>
       <c r="D31">
         <v>-575296000.0</v>
       </c>
       <c r="E31">
         <v>-444423000.0</v>
       </c>
       <c r="F31">
         <v>-244611000.0</v>
       </c>
       <c r="G31">
         <v>-117503000.0</v>
       </c>
       <c r="H31">
         <v>-314262000.0</v>
       </c>
       <c r="I31">
         <v>-268282000.0</v>
       </c>
@@ -15343,51 +15484,51 @@
       </c>
       <c r="P31">
         <v>-198838000.0</v>
       </c>
       <c r="Q31">
         <v>-51899000.0</v>
       </c>
       <c r="R31">
         <v>-22534000.0</v>
       </c>
       <c r="S31">
         <v>-30692000.0</v>
       </c>
       <c r="T31">
         <v>-22767000.0</v>
       </c>
       <c r="U31">
         <v>-36981000.0</v>
       </c>
       <c r="V31">
         <v>-32766000.0</v>
       </c>
     </row>
     <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B32">
         <v>7227047987.0</v>
       </c>
       <c r="C32">
         <v>7212382000.0</v>
       </c>
       <c r="D32">
         <v>6591977000.0</v>
       </c>
       <c r="E32">
         <v>6063967000.0</v>
       </c>
       <c r="F32">
         <v>4933118000.0</v>
       </c>
       <c r="G32">
         <v>5340038000.0</v>
       </c>
       <c r="H32">
         <v>5098691000.0</v>
       </c>
       <c r="I32">
         <v>4486724000.0</v>
       </c>
@@ -15430,685 +15571,692 @@
       <c r="V32">
         <v>524277000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BN32"/>
+  <dimension ref="A1:BO32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66">
+    <row r="1" spans="1:67">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>83</v>
       </c>
       <c r="C1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E1" t="s">
         <v>85</v>
       </c>
       <c r="F1" t="s">
         <v>86</v>
       </c>
       <c r="G1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="I1" t="s">
         <v>88</v>
       </c>
       <c r="J1" t="s">
         <v>89</v>
       </c>
       <c r="K1" t="s">
+        <v>90</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="M1" t="s">
         <v>91</v>
       </c>
       <c r="N1" t="s">
         <v>92</v>
       </c>
       <c r="O1" t="s">
+        <v>93</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Q1" t="s">
         <v>94</v>
       </c>
       <c r="R1" t="s">
         <v>95</v>
       </c>
       <c r="S1" t="s">
+        <v>96</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="U1" t="s">
         <v>97</v>
       </c>
       <c r="V1" t="s">
         <v>98</v>
       </c>
       <c r="W1" t="s">
+        <v>99</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Y1" t="s">
         <v>100</v>
       </c>
       <c r="Z1" t="s">
         <v>101</v>
       </c>
       <c r="AA1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AC1" t="s">
         <v>103</v>
       </c>
       <c r="AD1" t="s">
         <v>104</v>
       </c>
       <c r="AE1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AG1" t="s">
         <v>106</v>
       </c>
       <c r="AH1" t="s">
         <v>107</v>
       </c>
       <c r="AI1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AK1" t="s">
         <v>109</v>
       </c>
       <c r="AL1" t="s">
         <v>110</v>
       </c>
       <c r="AM1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AO1" t="s">
         <v>112</v>
       </c>
       <c r="AP1" t="s">
         <v>113</v>
       </c>
       <c r="AQ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AS1" t="s">
         <v>115</v>
       </c>
       <c r="AT1" t="s">
         <v>116</v>
       </c>
       <c r="AU1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AW1" t="s">
         <v>118</v>
       </c>
       <c r="AX1" t="s">
         <v>119</v>
       </c>
       <c r="AY1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BA1" t="s">
         <v>121</v>
       </c>
       <c r="BB1" t="s">
         <v>122</v>
       </c>
       <c r="BC1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BE1" t="s">
         <v>124</v>
       </c>
       <c r="BF1" t="s">
         <v>125</v>
       </c>
       <c r="BG1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BI1" t="s">
         <v>127</v>
       </c>
       <c r="BJ1" t="s">
         <v>128</v>
       </c>
       <c r="BK1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
       </c>
-      <c r="BL1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM1" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="BN1" t="s">
+        <v>162</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:66">
+    <row r="2" spans="1:67">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>1170000000.0</v>
+      </c>
+      <c r="C2">
         <v>1097760242.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1282677032.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1113883000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1147336000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1081173000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1209319000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1066201000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1147464000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>977298000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1079718000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>965649000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1055794000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>981646000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1113636000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>981260000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>964949000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>774006500.0</v>
       </c>
-      <c r="S2"/>
-      <c r="T2">
+      <c r="T2"/>
+      <c r="U2">
         <v>774006500.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>771102000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>651407000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>856945326.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>827102021.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>936638000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>702085000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>752292000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>707754000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>668689000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>628724000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>704768000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>618538000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>579680000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>534178000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>550424000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>526392000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>569463000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>519783000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>595614000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>532124000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>525047000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>484754000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>541198000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>488618000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>516467000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>457282000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>474451000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>400345000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>404091000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>377283000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>343270000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>310351000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>336547000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>333712000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>331701000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>308946000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>315205000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>335493000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>-188360000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>305662000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>207490000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>141910000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>-161516000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>232006000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>418013000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>395423000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:66">
+    <row r="3" spans="1:67">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>107000000.0</v>
+      </c>
+      <c r="C3">
         <v>105710244.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>127163257.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>102848000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>15305000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>111750000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>110131000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>108364000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>27651000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>105616000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>108530000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>108076000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>103917000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>122511000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>67212250.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>103861000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>-1244000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>71391.0</v>
       </c>
-      <c r="S3"/>
-      <c r="T3">
+      <c r="T3"/>
+      <c r="U3">
         <v>54000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>84980000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>81774000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>98288952.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>94524308.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>80642000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>77574000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>78334000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>75191000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>74443000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>74486000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>62243000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>58408000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>55075000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>52883000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>57131000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>51810000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>53235000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>53314000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>51111000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>49843000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>49847000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>51068000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>50950000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>48673000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>46469000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>43663000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>50937000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>47673000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>44508000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>46354000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>31934000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>32326000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>33179000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>31030000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>31799000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>33738000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>32019000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>31570000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>30874000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>31609000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>15715000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>12441000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>12525000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>11817000.0</v>
       </c>
-      <c r="BM3"/>
       <c r="BN3"/>
+      <c r="BO3"/>
     </row>
-    <row r="4" spans="1:66">
+    <row r="4" spans="1:67">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
@@ -16185,476 +16333,483 @@
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:66">
+    <row r="5" spans="1:67">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5">
+        <v>428000000.0</v>
+      </c>
+      <c r="C5">
         <v>255127609.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>268544922.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>354203000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>331939000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>293221000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>226410000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>359722000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>269491000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>241914000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>226091000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>250523000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>230374000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>26493000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>157846000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>188111000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>266346000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>101209609.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>56965000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>101227000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>241904000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>204376000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>296173497.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>367899462.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>131130000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>272784000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>318096000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>284221000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>316808000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>231080000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>221115000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>241090000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>292261000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>244550000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>200843000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>264663000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>273260000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>252712000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>255549000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>240402000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>225374000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>231453000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>238679000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>245380000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>231926000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>222880000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>226468000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>213887000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>181832000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>214418000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>164030000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>178984000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>189628000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>179844000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>118139000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>171171000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>161369000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>176914000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>97159000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>115624000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>21407000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>52084000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>22091000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>54950000.0</v>
       </c>
-      <c r="BM5">
-[...1 lines deleted...]
-      </c>
       <c r="BN5">
         <v>0.0</v>
       </c>
+      <c r="BO5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:66">
+    <row r="6" spans="1:67">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>535000000.0</v>
+      </c>
+      <c r="C6">
         <v>360837853.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>395708179.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>457051000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>347244000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>404971000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>336541000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>468086000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>297142000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>347530000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>334621000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>358599000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>216858000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>149004000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>225058250.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>291972000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>265102000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>101281000.0</v>
       </c>
-      <c r="S6"/>
-      <c r="T6">
+      <c r="T6"/>
+      <c r="U6">
         <v>101281000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>326884000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>286150000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>394462449.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>462423770.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>211772000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>350358000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>396430000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>359412000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>391251000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>305566000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>283358000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>299498000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>347336000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>297433000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>257974000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>316473000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>326495000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>306026000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>306660000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>290245000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>275221000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>282521000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>289629000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>294053000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>278395000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>266543000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>277405000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>261560000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>226340000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>260772000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>195964000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>211310000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>222807000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>210874000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>149938000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>204909000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>193388000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>208484000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>128033000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>147233000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>37122000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>64525000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>34616000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>66767000.0</v>
       </c>
-      <c r="BM6"/>
       <c r="BN6"/>
+      <c r="BO6"/>
     </row>
-    <row r="7" spans="1:66">
+    <row r="7" spans="1:67">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
-[...1 lines deleted...]
-      </c>
+      <c r="Z7"/>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
@@ -16731,82 +16886,83 @@
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:66">
+    <row r="8" spans="1:67">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
-[...1 lines deleted...]
-      </c>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
@@ -16883,1914 +17039,1942 @@
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:66">
+    <row r="9" spans="1:67">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9">
+        <v>704000000.0</v>
+      </c>
+      <c r="C9">
         <v>630195694.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>680400253.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>751517000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>743795000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>704636000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>766494000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>726755000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>670443000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>648407000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>689831000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>631833000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>607664000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>561011000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>599109000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>559870000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>577950000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>424236500.0</v>
       </c>
-      <c r="S9"/>
-      <c r="T9">
+      <c r="T9"/>
+      <c r="U9">
         <v>424236500.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>580796000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>533327000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>704019476.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>754718278.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>447384000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>591234000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>608618000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>606667000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>597894000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>528053000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>518038000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>525262000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>517426000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>488834000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>517466000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>531344000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>561304000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>541897000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>502538000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>467909000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>467665000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>474179000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>521603000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>482579000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>475714000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>451102000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>442843000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>426965000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>408691000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>420715000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>351899000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>355371000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>360596000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>349986000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>329727000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>333865000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>334818000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>331189000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>778433000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>264537000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>166419000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>119522000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>413423000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-38883000.0</v>
       </c>
-      <c r="BM9">
-[...1 lines deleted...]
-      </c>
       <c r="BN9">
+        <v>0.0</v>
+      </c>
+      <c r="BO9">
         <v>913355000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:66">
+    <row r="10" spans="1:67">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
+        <v>247000000.0</v>
+      </c>
+      <c r="C10">
         <v>113841801.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>110054214.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>198133000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>190509000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>115265000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>210541000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>119419000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>66978000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>47057000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>76687000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>99587000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>89342000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>26493000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>46876000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>86493000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>145722000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-13891000.0</v>
       </c>
-      <c r="S10"/>
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10">
         <v>-13891000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>189501000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>188734000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>241572365.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>407741492.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>75869000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>251276000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>259100000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>189704000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>225447000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>142851000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>141106000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>187411000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>218388000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>178936000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>105682000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>210081000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>196760000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>183199000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>190861000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>176679000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>180974000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>164239000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>173465000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>182702000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>172283000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>161800000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>163753000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>136354000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>134203000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>155370000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>111897000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>125361000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>134990000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>125288000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>86770000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>96821000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>101468000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>102889000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>18550000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>35513000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-20615000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>46575000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>29198000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>39734000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>109208000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>292364000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:66">
+    <row r="11" spans="1:67">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11">
+        <v>64000000.0</v>
+      </c>
+      <c r="C11">
         <v>24394671.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-14538377.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>54706000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>52128000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>22842000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>126756000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>37441000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>42214000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>24779000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>27650000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>5580000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>13348000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>28116000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>11516000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>27320000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>30804000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4739500.0</v>
       </c>
       <c r="S11">
         <v>4739500.0</v>
       </c>
       <c r="T11">
         <v>4739500.0</v>
       </c>
       <c r="U11">
+        <v>4739500.0</v>
+      </c>
+      <c r="V11">
         <v>37900000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>37747000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>49117055.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>73600463.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>17733000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>47736000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>56858000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>37941000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>45090000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>28571000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>13189000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>38805000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>43376000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>36066000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-124902000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>56721000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>53125000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>49464000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>51828000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>35256000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>41708000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>39417000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>42532000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>42779000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>39520000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>33978000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>33152000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>22843000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>30867000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>35735000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>33785000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>41854000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>44102000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>35741000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>27511000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>34153000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>35527000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>35380000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>12000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>10448000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-6090000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>13437000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>9717000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>9778000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>28296000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>80867000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:66">
+    <row r="12" spans="1:67">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12">
+        <v>80308008.0</v>
+      </c>
+      <c r="C12">
         <v>141285808.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>158490708.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>156070000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>141430000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>153593000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>15869000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>197613000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>202513000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>169966037.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>91006000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>150936000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>142487789.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49046000.0</v>
       </c>
       <c r="O12">
         <v>49046000.0</v>
       </c>
       <c r="P12">
+        <v>49046000.0</v>
+      </c>
+      <c r="Q12">
         <v>114830000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>127576000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>160639000.0</v>
       </c>
-      <c r="S12"/>
       <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>52403000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>58700000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>89447000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>18789000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>67976873.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>16846000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>10339612.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>94517000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>86633000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>82220000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>76914000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>51465000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>66712000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>63552000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>47845000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>58238000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>66413000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>66225000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>55377000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>57467000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>57106000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>67859269.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>56635000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>56664000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>57719000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>53594000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>54522000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>48295000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>47629000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>59048000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>52133000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>53735000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>54796000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>54687000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>31369000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>72041000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>68983000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>81436000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>315812000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>68008000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>42022000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>13524000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>84848000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31078000.0</v>
       </c>
       <c r="BM12">
         <v>31078000.0</v>
       </c>
       <c r="BN12">
+        <v>31078000.0</v>
+      </c>
+      <c r="BO12">
         <v>19593000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:66">
+    <row r="13" spans="1:67">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>9555000.0</v>
       </c>
-      <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-      <c r="I13">
+      <c r="I13"/>
+      <c r="J13">
         <v>14051000.0</v>
       </c>
-      <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>11567000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
-      <c r="Q13">
+      <c r="Q13"/>
+      <c r="R13">
         <v>8674000.0</v>
       </c>
-      <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
-      <c r="U13">
+      <c r="U13"/>
+      <c r="V13">
         <v>1804000.0</v>
       </c>
-      <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>1982000.0</v>
       </c>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-      <c r="AC13">
+      <c r="AC13"/>
+      <c r="AD13">
         <v>4982000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
+      <c r="BO13"/>
     </row>
-    <row r="14" spans="1:66">
+    <row r="14" spans="1:67">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
+        <v>-29000000.0</v>
+      </c>
+      <c r="C14">
         <v>-15000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-27522000.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14">
         <v>-21318000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-33000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-14817000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-30287000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-9923000.0</v>
       </c>
-      <c r="J14"/>
-      <c r="K14">
+      <c r="K14"/>
+      <c r="L14">
         <v>-21742000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-34464000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-37564000.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14">
+      <c r="O14"/>
+      <c r="P14">
         <v>-15290000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-14614000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-24578000.0</v>
       </c>
-      <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
-      <c r="U14">
+      <c r="U14"/>
+      <c r="V14">
         <v>1768925000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1773641000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1611663000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1760831000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1675835000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1663027000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2023649000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>520002000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>492055000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>671008314.72</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>540318880.48</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2713591.11</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>4473929.24</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>5458235.95</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>4703000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>7061000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-13211000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>6333000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>6497000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>-90000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>90000.0</v>
       </c>
-      <c r="AP14">
-[...1 lines deleted...]
-      </c>
       <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
         <v>465000.0</v>
       </c>
-      <c r="AR14">
-[...1 lines deleted...]
-      </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
         <v>4765000.0</v>
       </c>
-      <c r="AV14">
-[...1 lines deleted...]
-      </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
         <v>5942000.0</v>
       </c>
-      <c r="AZ14">
-[...1 lines deleted...]
-      </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
         <v>52000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>798000.0</v>
       </c>
-      <c r="BI14">
-[...1 lines deleted...]
-      </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
         <v>384000.0</v>
       </c>
-      <c r="BL14">
-[...1 lines deleted...]
-      </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
+      <c r="BO14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:66">
+    <row r="15" spans="1:67">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15">
+        <v>154000000.0</v>
+      </c>
+      <c r="C15">
         <v>74200460.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>97328675.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>126965000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>117063000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>59725000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>68968000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>51691000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>14841000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>21419000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>55993000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>59543000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>38168000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-10597000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>20070000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>44559000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>90339000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-39044500.0</v>
       </c>
-      <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>-39044500.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>136881000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>129935000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>158398004.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>312579020.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>31867000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>186380000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>201744000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>136522000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>172509000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>114369000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>128345000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>149318000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>175572000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>143407000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>230937000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>153902000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>143868000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>133993000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>139360000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>141653000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>139198000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>125246000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>130536000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>140104000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>133015000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>128490000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>131268000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>114150000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>103862000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>120973000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>78514000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>84237000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>91798000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>91002000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>59343000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>63847000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>65967000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>67529000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>6514000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>24524000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-14376000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>33645000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>18492000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>30613000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>81622000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>212073000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:66">
+    <row r="16" spans="1:67">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16">
         <v>59543000.0</v>
       </c>
       <c r="N16">
         <v>59543000.0</v>
       </c>
       <c r="O16">
-        <v>32315000.0</v>
+        <v>59543000.0</v>
       </c>
       <c r="P16">
         <v>32315000.0</v>
       </c>
       <c r="Q16">
+        <v>32315000.0</v>
+      </c>
+      <c r="R16">
         <v>90340000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>71824500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-42006000.0</v>
       </c>
       <c r="T16">
         <v>-42006000.0</v>
       </c>
       <c r="U16">
+        <v>-42006000.0</v>
+      </c>
+      <c r="V16">
         <v>136880000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>129935000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>132863000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>267436000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>31867000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>186380000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>201744000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>136522000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>172509000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>161252300.71</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>147218398.72</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>172861773.56</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>204343575.42</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>176414073.07</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>286656000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>192975000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>173721000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>143346000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>119194000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>164637000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>149079000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>142655000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>129580000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>156593000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>153672000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>138011000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>140983000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>120271000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>141134000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>166665000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>114700000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>123612000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>121195000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>116628000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>84762000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>84592000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>79069000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>90043000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>6366000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>30913000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>-47719000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>47719000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>71652000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>-81622000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>81622000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>212073000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:66">
+    <row r="17" spans="1:67">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17">
+        <v>183000000.0</v>
+      </c>
+      <c r="C17">
         <v>88000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>125772000.0</v>
       </c>
-      <c r="D17"/>
-      <c r="E17">
+      <c r="E17"/>
+      <c r="F17">
         <v>138381000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>92000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>83785000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>81978000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>24764000.0</v>
       </c>
-      <c r="J17"/>
-      <c r="K17">
+      <c r="K17"/>
+      <c r="L17">
         <v>77735000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>94007000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>97600000.0</v>
       </c>
-      <c r="N17"/>
-      <c r="O17">
+      <c r="O17"/>
+      <c r="P17">
         <v>35360000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>59173000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>114918000.0</v>
       </c>
-      <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-      <c r="U17">
+      <c r="U17"/>
+      <c r="V17">
         <v>151601000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>150987000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>161430000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>285884000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>58136000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>203540000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>202242000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>151763000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>180357000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>114280000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>146727460.43</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>172037508.68</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>203691806.33</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>175753475.21</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>661489000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>123660000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-257570000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>133735000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>544543000.0</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>531441000.0</v>
       </c>
-      <c r="AR17">
-[...1 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>467083000.0</v>
       </c>
-      <c r="AV17">
-[...1 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
         <v>342054000.0</v>
       </c>
-      <c r="AZ17">
-[...1 lines deleted...]
-      </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:66">
+    <row r="18" spans="1:67">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>-82000000.0</v>
+      </c>
+      <c r="C18">
         <v>-139000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-136991000.0</v>
       </c>
-      <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>-149711000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-154000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-114422000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-197613000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-221401000.0</v>
       </c>
-      <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>-109484000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-150936000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-139376000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>-149082000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-114830000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-128548000.0</v>
       </c>
-      <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-      <c r="U18">
+      <c r="U18"/>
+      <c r="V18">
         <v>-59257000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-58700000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-108144000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-11774000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-59744000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-16846000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>36617000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-96330000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-86297000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-82220000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
+      <c r="BO18"/>
     </row>
-    <row r="19" spans="1:66">
+    <row r="19" spans="1:67">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
-[...1 lines deleted...]
-      </c>
+      <c r="Z19"/>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
-      <c r="AH19"/>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
+      <c r="BO19"/>
     </row>
-    <row r="20" spans="1:66">
+    <row r="20" spans="1:67">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
-[...1 lines deleted...]
-      </c>
+      <c r="Z20"/>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
@@ -18867,280 +19051,284 @@
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:66">
+    <row r="21" spans="1:67">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>329000000.0</v>
+      </c>
+      <c r="C21">
         <v>253094722.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>272230039.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>383269000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>348855000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>268858000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>371859000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>317032000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>299321000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>203802000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>223049000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>250588000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>229519000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>161235000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>176946000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>201387000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>265371000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>56965000.0</v>
       </c>
-      <c r="S21"/>
-      <c r="T21">
+      <c r="T21"/>
+      <c r="U21">
         <v>56965000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>250597000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>212953000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>296173497.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>390924808.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>148124000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>273573000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>289351000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>294125000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>316808000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>231080000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>221115000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>266767000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>261692000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>244550000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>200843000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>264663000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>285125000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>252712000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>247266000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>239472000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>221217000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>231453000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>252362000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>247320000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>234327000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>236361000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>226468000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>213887000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>193470000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>223864000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>169690000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>186067000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>192959000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>187404000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>149626000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>171563000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>167825000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>171070000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>95435000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>114697000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>16413000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>52316000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>40596000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>42967000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>155208000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>322554000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:66">
+    <row r="22" spans="1:67">
       <c r="A22" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
-[...1 lines deleted...]
-      </c>
+      <c r="Z22"/>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
@@ -19217,696 +19405,709 @@
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:66">
+    <row r="23" spans="1:67">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23">
+        <v>1545000000.0</v>
+      </c>
+      <c r="C23">
         <v>1474861213.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1690847246.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1482131000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1542276000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1516951000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1603954000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1475924000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1518586000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1421903000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1546500000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1346893000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1433939000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1381422000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1535799000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1339743000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1277528000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1150766000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>8151000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1150766000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1101301000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>971781000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1264791305.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1190895491.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1235898000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1019746000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1071559000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1021322000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>955313000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>925697000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1001691000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>877033000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>835414000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>778462000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>867047000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>793073000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>845642000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>808968000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>850886000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>760561000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>771495000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>727480000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>810439000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>723877000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>757854000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>672023000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>690826000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>613423000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>619312000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>574134000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>525479000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>479655000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>504184000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>496294000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>511802000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>471248000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>482198000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>495612000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>496730000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>455502000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>357496000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>209116000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>212863000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>150156000.0</v>
       </c>
-      <c r="BM23">
-[...1 lines deleted...]
-      </c>
       <c r="BN23">
         <v>0.0</v>
       </c>
+      <c r="BO23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:66">
+    <row r="24" spans="1:67">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
-[...1 lines deleted...]
-      </c>
+      <c r="Z24"/>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AH24"/>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
+      <c r="BO24"/>
     </row>
-    <row r="25" spans="1:66">
+    <row r="25" spans="1:67">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>107000000.0</v>
+      </c>
+      <c r="C25">
         <v>104000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>128367000.0</v>
       </c>
-      <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>15305000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>112000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>110131000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>108364000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>27651000.0</v>
       </c>
-      <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>105206000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>108076000.0</v>
       </c>
-      <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>84980000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>81774000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>82444000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>80873000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>80642000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>77574000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>78334000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>75191000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>74444000.0</v>
       </c>
-      <c r="AD25"/>
-      <c r="AE25">
+      <c r="AE25"/>
+      <c r="AF25">
         <v>62243000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>58408000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>55075000.0</v>
       </c>
-      <c r="AH25"/>
-      <c r="AI25">
+      <c r="AI25"/>
+      <c r="AJ25">
         <v>57131000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>51810000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>53235000.0</v>
       </c>
-      <c r="AL25"/>
-      <c r="AM25">
+      <c r="AM25"/>
+      <c r="AN25">
         <v>51111000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>49843000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>49847000.0</v>
       </c>
-      <c r="AP25"/>
-      <c r="AQ25">
+      <c r="AQ25"/>
+      <c r="AR25">
         <v>50950000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>48673000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>46469000.0</v>
       </c>
-      <c r="AT25"/>
-      <c r="AU25">
+      <c r="AU25"/>
+      <c r="AV25">
         <v>50937000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>47673000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>44508000.0</v>
       </c>
-      <c r="AX25"/>
-      <c r="AY25">
+      <c r="AY25"/>
+      <c r="AZ25">
         <v>31934000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>32326000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>33179000.0</v>
       </c>
-      <c r="BB25"/>
-      <c r="BC25">
+      <c r="BC25"/>
+      <c r="BD25">
         <v>31799000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>33738000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>32019000.0</v>
       </c>
-      <c r="BF25"/>
-      <c r="BG25">
+      <c r="BG25"/>
+      <c r="BH25">
         <v>30874000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>31609000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>15715000.0</v>
       </c>
-      <c r="BJ25"/>
-      <c r="BK25">
+      <c r="BK25"/>
+      <c r="BL25">
         <v>12525000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>11817000.0</v>
       </c>
-      <c r="BM25"/>
       <c r="BN25"/>
+      <c r="BO25"/>
     </row>
-    <row r="26" spans="1:66">
+    <row r="26" spans="1:67">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26">
+        <v>86000000.0</v>
+      </c>
+      <c r="C26">
         <v>91480019.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>135455760.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>97023000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>96193000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>96046000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>115001000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>87878000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>90695000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>90462000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>113585000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>87679000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>88593000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>100887000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>106244000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>93614000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>85127000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>98169500.0</v>
       </c>
-      <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>98169500.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>86732000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>71810000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>96269381.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>83397339.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>74248000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>67865000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>75029000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>68416000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>69963000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>62610000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>70180000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>58234000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>58281000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>53966000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>106436000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>60309000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>62404000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>59171000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>47958000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>52311000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>49683000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>47665000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>66059000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>54198000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>53020000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>50916000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>53214000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>42345000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>47299000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>37895000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>33013000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>31787000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>29163000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>29308000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>34074000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>31667000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>30368000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>28334000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>46901000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>28222000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>18679000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>11486000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>48565000.0</v>
       </c>
-      <c r="BL26">
-[...1 lines deleted...]
-      </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
         <v>50449000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:66">
+    <row r="27" spans="1:67">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -19929,946 +20130,962 @@
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
+      <c r="BO27"/>
     </row>
-    <row r="28" spans="1:66">
+    <row r="28" spans="1:67">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28">
+        <v>289000000.0</v>
+      </c>
+      <c r="C28">
         <v>281000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>155296000.0</v>
       </c>
-      <c r="D28"/>
-      <c r="E28">
+      <c r="E28"/>
+      <c r="F28">
         <v>282756000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>325000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>269479000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>319425000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>299685000.0</v>
       </c>
-      <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>379554000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>300316000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>292119000.0</v>
       </c>
-      <c r="N28"/>
-      <c r="O28">
+      <c r="O28"/>
+      <c r="P28">
         <v>329711000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>292823000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>308472000.0</v>
       </c>
-      <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
-      <c r="U28">
+      <c r="U28"/>
+      <c r="V28">
         <v>249861000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>257141000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>261348000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>239901000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>233781000.0</v>
       </c>
       <c r="Z28">
         <v>233781000.0</v>
       </c>
       <c r="AA28">
+        <v>233781000.0</v>
+      </c>
+      <c r="AB28">
         <v>246646000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>245152000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>216661000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>234363000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>260086028.91</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>200261000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>197453000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>234122278.26</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>683076000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>206372000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>213775000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>288767000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>204063000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>176126000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>196765000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>255100000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>251631000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>181061000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>188367000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>209020000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>198670000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>170733000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>167922000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>234529000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>243013000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>137517000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>138474000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>190073000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>231874000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>130635000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>136625000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>193091000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>218075000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>121618000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>131327000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>95318000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>536443000.0</v>
       </c>
-      <c r="BL28">
-[...1 lines deleted...]
-      </c>
       <c r="BM28">
         <v>0.0</v>
       </c>
       <c r="BN28">
+        <v>0.0</v>
+      </c>
+      <c r="BO28">
         <v>534134000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:66">
+    <row r="29" spans="1:67">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>64000000.0</v>
+      </c>
+      <c r="C29">
         <v>24000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-14676000.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>52128000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>23000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>126756000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>37441000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>42214000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>27650000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5580000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>15869000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>11516000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>27320000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>30804000.0</v>
       </c>
-      <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29">
         <v>37900000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>37747000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>41199000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>62971000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>17733000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>47736000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>56858000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>37941000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>45090000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>28571000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
+      <c r="BO29"/>
     </row>
-    <row r="30" spans="1:66">
+    <row r="30" spans="1:67">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
+        <v>375000000.0</v>
+      </c>
+      <c r="C30">
         <v>377100971.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>408170213.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>368248000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>394940000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>435778000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>394635000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>409723000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>371122000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>444605000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>466782000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>381244000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>378145000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>399776000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>422163000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>358483000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>312579000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>376759500.0</v>
       </c>
-      <c r="S30"/>
-      <c r="T30">
+      <c r="T30"/>
+      <c r="U30">
         <v>376759500.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>330199000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>320374000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>407845979.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>363793469.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>299260000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>317661000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>319267000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>313568000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>286624000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>296973000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>296923000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>258495000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>255734000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>244284000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>316623000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>266681000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>276179000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>289185000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>255272000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>228437000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>246448000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>242726000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>269241000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>235259000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>241387000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>214741000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>216375000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>213078000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>215221000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>196851000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>182209000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>169304000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>167637000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>162582000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>180101000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>162302000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>166993000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>160119000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>685090000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>149840000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>150006000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>67206000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>374379000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-81850000.0</v>
       </c>
-      <c r="BM30">
-[...1 lines deleted...]
-      </c>
       <c r="BN30">
         <v>0.0</v>
       </c>
+      <c r="BO30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:66">
+    <row r="31" spans="1:67">
       <c r="A31" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B31">
+        <v>-82000000.0</v>
+      </c>
+      <c r="C31">
         <v>-139252920.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-162175824.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-185136000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-158346000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-153593000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-161318000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-197613000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-232343000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-156745000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-146362000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-151001000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-140177000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-134742000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-130070000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-114894000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-119649000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-70856000.0</v>
       </c>
-      <c r="S31"/>
-      <c r="T31">
+      <c r="T31"/>
+      <c r="U31">
         <v>-70856000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-61096000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-24219000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-54601132.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>16816684.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-72255000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-22297000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-30251000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-104421000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-91361000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-88229000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-80009000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-79356000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-43304000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-65614000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-95161000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-54582000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-88365000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-69513000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-56405000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-62793000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-40243000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-67214000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-78897000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-64618000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-62044000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-74561000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-62715000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-77533000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-59267000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-68494000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-57793000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-60706000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-57969000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-62116000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-62856000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-74742000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-66357000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-68181000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-76885000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-79184000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-37028000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-5741000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-11398000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-3233000.0</v>
       </c>
-      <c r="BM31">
-[...1 lines deleted...]
-      </c>
       <c r="BN31">
         <v>0.0</v>
       </c>
+      <c r="BO31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:66">
+    <row r="32" spans="1:67">
       <c r="A32" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B32">
+        <v>1874000000.0</v>
+      </c>
+      <c r="C32">
         <v>1727955936.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1963077285.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1865400000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1891131000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1785809000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1975813000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1792956000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1817907000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1625705000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1769549000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1597481000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1663458000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1542657000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1712745000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1541130000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1542899000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1198243000.0</v>
       </c>
-      <c r="S32"/>
-      <c r="T32">
+      <c r="T32"/>
+      <c r="U32">
         <v>1198243000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1351898000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1184734000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1560964803.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1581820299.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1384022000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1293319000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1360910000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1314421000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1266583000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1156777000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1222806000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1143800000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1097106000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1023012000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1067890000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1057736000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1130767000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1061680000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1098152000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1000033000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>992712000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>958933000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1062801000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>971197000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>992181000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>908384000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>917294000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>827310000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>812782000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>797998000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>695169000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>665722000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>697143000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>683698000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>661428000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>642811000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>650023000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>666682000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>590073000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>570199000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>373909000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>261432000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>251907000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>193123000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>599566000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>1308778000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:V30"/>
@@ -20951,51 +21168,51 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B2">
         <v>863493879.0</v>
       </c>
       <c r="C2">
         <v>529577000.0</v>
       </c>
       <c r="D2">
         <v>549207000.0</v>
       </c>
       <c r="E2">
         <v>2675611000.0</v>
       </c>
       <c r="F2">
         <v>579647000.0</v>
       </c>
       <c r="G2">
         <v>741982000.0</v>
       </c>
       <c r="H2">
         <v>1033792000.0</v>
       </c>
       <c r="I2">
         <v>886521000.0</v>
       </c>
@@ -21019,51 +21236,51 @@
       </c>
       <c r="P2">
         <v>239649000.0</v>
       </c>
       <c r="Q2">
         <v>249372000.0</v>
       </c>
       <c r="R2">
         <v>6368000.0</v>
       </c>
       <c r="S2">
         <v>5690000.0</v>
       </c>
       <c r="T2">
         <v>26883000.0</v>
       </c>
       <c r="U2">
         <v>22856000.0</v>
       </c>
       <c r="V2">
         <v>22996000.0</v>
       </c>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B3">
         <v>254541161</v>
       </c>
       <c r="C3">
         <v>371367000</v>
       </c>
       <c r="D3">
         <v>310320000</v>
       </c>
       <c r="E3">
         <v>375560000</v>
       </c>
       <c r="F3">
         <v>315088000</v>
       </c>
       <c r="G3">
         <v>362560000</v>
       </c>
       <c r="H3">
         <v>412305000</v>
       </c>
       <c r="I3">
         <v>307722000</v>
       </c>
@@ -21087,123 +21304,123 @@
       </c>
       <c r="P3">
         <v>159899000</v>
       </c>
       <c r="Q3">
         <v>103402000</v>
       </c>
       <c r="R3">
         <v>118770000</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B6">
         <v>-38845004.0</v>
       </c>
       <c r="C6">
         <v>450203000.0</v>
       </c>
       <c r="D6">
         <v>-19630000.0</v>
       </c>
       <c r="E6">
         <v>-2127632000.0</v>
       </c>
       <c r="F6">
         <v>2095964000.0</v>
       </c>
       <c r="G6">
         <v>-162335000.0</v>
       </c>
       <c r="H6">
         <v>-291810000.0</v>
       </c>
       <c r="I6">
         <v>147271000.0</v>
       </c>
@@ -21227,51 +21444,51 @@
       </c>
       <c r="P6">
         <v>100937000.0</v>
       </c>
       <c r="Q6">
         <v>-9723000.0</v>
       </c>
       <c r="R6">
         <v>243004000.0</v>
       </c>
       <c r="S6">
         <v>678000.0</v>
       </c>
       <c r="T6">
         <v>-21193000.0</v>
       </c>
       <c r="U6">
         <v>4027000.0</v>
       </c>
       <c r="V6">
         <v>-140000.0</v>
       </c>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B7">
         <v>-24013316.0</v>
       </c>
       <c r="C7">
         <v>22376000.0</v>
       </c>
       <c r="D7">
         <v>-362843000.0</v>
       </c>
       <c r="E7">
         <v>-609219000.0</v>
       </c>
       <c r="F7">
         <v>-140908000.0</v>
       </c>
       <c r="G7">
         <v>106283000.0</v>
       </c>
       <c r="H7">
         <v>-481537000.0</v>
       </c>
       <c r="I7">
         <v>-112639000.0</v>
       </c>
@@ -21295,87 +21512,87 @@
       </c>
       <c r="P7">
         <v>-51279000.0</v>
       </c>
       <c r="Q7">
         <v>-78767000.0</v>
       </c>
       <c r="R7">
         <v>-104127000.0</v>
       </c>
       <c r="S7">
         <v>-86550000.0</v>
       </c>
       <c r="T7">
         <v>-40382000.0</v>
       </c>
       <c r="U7">
         <v>-33656000.0</v>
       </c>
       <c r="V7">
         <v>52163000.0</v>
       </c>
     </row>
     <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B9">
         <v>-30737045.0</v>
       </c>
       <c r="C9">
         <v>-41883000.0</v>
       </c>
       <c r="D9">
         <v>-68815000.0</v>
       </c>
       <c r="E9">
         <v>-80170000.0</v>
       </c>
       <c r="F9">
         <v>-16806000.0</v>
       </c>
       <c r="G9">
         <v>-35429000.0</v>
       </c>
       <c r="H9">
         <v>-99374000.0</v>
       </c>
       <c r="I9">
         <v>-13141000.0</v>
       </c>
@@ -21387,51 +21604,51 @@
       </c>
       <c r="L9">
         <v>144405000.0</v>
       </c>
       <c r="M9">
         <v>26900000.0</v>
       </c>
       <c r="N9">
         <v>-35694000.0</v>
       </c>
       <c r="O9">
         <v>44258000.0</v>
       </c>
       <c r="P9">
         <v>-54142000.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
     </row>
     <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B10">
         <v>-93171671.0</v>
       </c>
       <c r="C10">
         <v>25819000.0</v>
       </c>
       <c r="D10">
         <v>-411441000.0</v>
       </c>
       <c r="E10">
         <v>-600245000.0</v>
       </c>
       <c r="F10">
         <v>-157474000.0</v>
       </c>
       <c r="G10">
         <v>164631000.0</v>
       </c>
       <c r="H10">
         <v>-323748000.0</v>
       </c>
       <c r="I10">
         <v>-231670000.0</v>
       </c>
@@ -21455,189 +21672,189 @@
       </c>
       <c r="P10">
         <v>6909000.0</v>
       </c>
       <c r="Q10">
         <v>-18306000.0</v>
       </c>
       <c r="R10">
         <v>-113104000.0</v>
       </c>
       <c r="S10">
         <v>-98520000.0</v>
       </c>
       <c r="T10">
         <v>-45516000.0</v>
       </c>
       <c r="U10">
         <v>7456000.0</v>
       </c>
       <c r="V10">
         <v>6090000.0</v>
       </c>
     </row>
     <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>80206000.0</v>
       </c>
       <c r="F11">
         <v>40447000.0</v>
       </c>
       <c r="G11">
         <v>34224000.0</v>
       </c>
       <c r="H11">
         <v>-44544000.0</v>
       </c>
       <c r="I11">
         <v>135264000.0</v>
       </c>
       <c r="J11">
         <v>22287000.0</v>
       </c>
       <c r="K11">
         <v>36474000.0</v>
       </c>
       <c r="L11">
         <v>-103450260.64</v>
       </c>
       <c r="M11">
         <v>167910000.0</v>
       </c>
       <c r="N11">
         <v>61361000.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-17791000.0</v>
       </c>
       <c r="F12">
         <v>195313000.0</v>
       </c>
       <c r="G12">
         <v>11740000.0</v>
       </c>
       <c r="H12">
         <v>122869000.0</v>
       </c>
       <c r="I12">
         <v>24816000.0</v>
       </c>
       <c r="J12">
         <v>29356000.0</v>
       </c>
       <c r="K12">
         <v>-29728000.0</v>
       </c>
       <c r="L12">
         <v>106359687.23</v>
       </c>
       <c r="M12">
         <v>223922000.0</v>
       </c>
       <c r="N12">
         <v>77659000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-9010000.0</v>
       </c>
       <c r="F13">
         <v>-7075000.0</v>
       </c>
       <c r="G13">
         <v>-20600000.0</v>
       </c>
       <c r="H13">
         <v>-13871000.0</v>
       </c>
       <c r="I13">
         <v>-3092000.0</v>
       </c>
       <c r="J13">
         <v>-2691000.0</v>
       </c>
       <c r="K13">
         <v>-2610000.0</v>
       </c>
       <c r="L13">
         <v>-6043657.69</v>
       </c>
       <c r="M13">
         <v>-2506000.0</v>
       </c>
       <c r="N13">
         <v>-2612000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B14">
         <v>432239711.0</v>
       </c>
       <c r="C14">
         <v>437897000.0</v>
       </c>
       <c r="D14">
         <v>446422000.0</v>
       </c>
       <c r="E14">
         <v>407864000.0</v>
       </c>
       <c r="F14">
         <v>359767000.0</v>
       </c>
       <c r="G14">
         <v>321533000.0</v>
       </c>
       <c r="H14">
         <v>302455000.0</v>
       </c>
       <c r="I14">
         <v>228609000.0</v>
       </c>
@@ -21661,51 +21878,51 @@
       </c>
       <c r="P14">
         <v>90639000.0</v>
       </c>
       <c r="Q14">
         <v>45776000.0</v>
       </c>
       <c r="R14">
         <v>39554000.0</v>
       </c>
       <c r="S14">
         <v>33256000.0</v>
       </c>
       <c r="T14">
         <v>31528000.0</v>
       </c>
       <c r="U14">
         <v>29357000.0</v>
       </c>
       <c r="V14">
         <v>26898000.0</v>
       </c>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B15">
         <v>122948184.0</v>
       </c>
       <c r="C15">
         <v>962000.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>592000.0</v>
       </c>
       <c r="F15">
         <v>258946000.0</v>
       </c>
       <c r="G15">
         <v>113230000.0</v>
       </c>
       <c r="H15">
         <v>238740000.0</v>
       </c>
       <c r="I15">
         <v>278841000.0</v>
       </c>
@@ -21727,51 +21944,51 @@
       <c r="O15">
         <v>281296000.0</v>
       </c>
       <c r="P15"/>
       <c r="Q15">
         <v>27282000.0</v>
       </c>
       <c r="R15">
         <v>80913000.0</v>
       </c>
       <c r="S15">
         <v>34792000.0</v>
       </c>
       <c r="T15">
         <v>12805000.0</v>
       </c>
       <c r="U15">
         <v>7000000.0</v>
       </c>
       <c r="V15">
         <v>2840000.0</v>
       </c>
     </row>
     <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B16">
         <v>824648875.0</v>
       </c>
       <c r="C16">
         <v>979780000.0</v>
       </c>
       <c r="D16">
         <v>529577000.0</v>
       </c>
       <c r="E16">
         <v>547979000.0</v>
       </c>
       <c r="F16">
         <v>2675611000.0</v>
       </c>
       <c r="G16">
         <v>579647000.0</v>
       </c>
       <c r="H16">
         <v>741982000.0</v>
       </c>
       <c r="I16">
         <v>1033792000.0</v>
       </c>
@@ -21795,87 +22012,87 @@
       </c>
       <c r="P16">
         <v>340586000.0</v>
       </c>
       <c r="Q16">
         <v>239649000.0</v>
       </c>
       <c r="R16">
         <v>249372000.0</v>
       </c>
       <c r="S16">
         <v>6368000.0</v>
       </c>
       <c r="T16">
         <v>5690000.0</v>
       </c>
       <c r="U16">
         <v>26883000.0</v>
       </c>
       <c r="V16">
         <v>22856000.0</v>
       </c>
     </row>
     <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
     </row>
     <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B18">
         <v>751136568.0</v>
       </c>
       <c r="C18">
         <v>530801000.0</v>
       </c>
       <c r="D18">
         <v>-91630000.0</v>
       </c>
       <c r="E18">
         <v>-386427000.0</v>
       </c>
       <c r="F18">
         <v>281887000.0</v>
       </c>
       <c r="G18">
         <v>747776000.0</v>
       </c>
       <c r="H18">
         <v>156628000.0</v>
       </c>
       <c r="I18">
         <v>429706000.0</v>
       </c>
@@ -21899,51 +22116,51 @@
       </c>
       <c r="P18">
         <v>60329000.0</v>
       </c>
       <c r="Q18">
         <v>850000.0</v>
       </c>
       <c r="R18">
         <v>-30590000.0</v>
       </c>
       <c r="S18">
         <v>73409000.0</v>
       </c>
       <c r="T18">
         <v>88644000.0</v>
       </c>
       <c r="U18">
         <v>49076000.0</v>
       </c>
       <c r="V18">
         <v>119724000.0</v>
       </c>
     </row>
     <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B19">
         <v>-52000000.0</v>
       </c>
       <c r="C19">
         <v>886667000.0</v>
       </c>
       <c r="D19">
         <v>-397636000.0</v>
       </c>
       <c r="E19">
         <v>-1978823000.0</v>
       </c>
       <c r="F19">
         <v>9823000.0</v>
       </c>
       <c r="G19">
         <v>-858115000.0</v>
       </c>
       <c r="H19">
         <v>-548789000.0</v>
       </c>
       <c r="I19">
         <v>-781867000.0</v>
       </c>
@@ -21951,79 +22168,79 @@
         <v>-2185880000.0</v>
       </c>
       <c r="K19">
         <v>-506652000.0</v>
       </c>
       <c r="L19">
         <v>-23662033.01</v>
       </c>
       <c r="M19">
         <v>-13536000.0</v>
       </c>
       <c r="N19">
         <v>-10806000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
     </row>
     <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
     </row>
     <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B21">
         <v>-119000000.0</v>
       </c>
       <c r="C21">
         <v>-111488000.0</v>
       </c>
       <c r="D21">
         <v>-116394000.0</v>
       </c>
       <c r="E21">
         <v>-177372000.0</v>
       </c>
       <c r="F21">
         <v>1878515000.0</v>
       </c>
       <c r="G21">
         <v>-243373000.0</v>
       </c>
       <c r="H21">
         <v>-7515000.0</v>
       </c>
       <c r="I21">
         <v>37418000.0</v>
       </c>
@@ -22031,51 +22248,51 @@
         <v>1808771000.0</v>
       </c>
       <c r="K21">
         <v>-80149000.0</v>
       </c>
       <c r="L21">
         <v>31443310.17</v>
       </c>
       <c r="M21">
         <v>1226339000.0</v>
       </c>
       <c r="N21">
         <v>-79413000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
     </row>
     <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B22">
         <v>386134142.0</v>
       </c>
       <c r="C22">
         <v>443996000.0</v>
       </c>
       <c r="D22">
         <v>207021000.0</v>
       </c>
       <c r="E22">
         <v>361257000.0</v>
       </c>
       <c r="F22">
         <v>350453000.0</v>
       </c>
       <c r="G22">
         <v>878629000.0</v>
       </c>
       <c r="H22">
         <v>817103000.0</v>
       </c>
       <c r="I22">
         <v>725842000.0</v>
       </c>
@@ -22099,51 +22316,51 @@
       </c>
       <c r="P22">
         <v>80023000.0</v>
       </c>
       <c r="Q22">
         <v>157784000.0</v>
       </c>
       <c r="R22">
         <v>203994000.0</v>
       </c>
       <c r="S22">
         <v>122116000.0</v>
       </c>
       <c r="T22">
         <v>88348000.0</v>
       </c>
       <c r="U22">
         <v>45394000.0</v>
       </c>
       <c r="V22">
         <v>25556000.0</v>
       </c>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B23">
         <v>-142264894.0</v>
       </c>
       <c r="C23">
         <v>-1246264000.0</v>
       </c>
       <c r="D23">
         <v>287887000.0</v>
       </c>
       <c r="E23">
         <v>-65155000.0</v>
       </c>
       <c r="F23">
         <v>1940264000.0</v>
       </c>
       <c r="G23">
         <v>110743000.0</v>
       </c>
       <c r="H23">
         <v>33978000.0</v>
       </c>
       <c r="I23">
         <v>390868000.0</v>
       </c>
@@ -22167,51 +22384,51 @@
       </c>
       <c r="P23">
         <v>-284748000.0</v>
       </c>
       <c r="Q23">
         <v>323000.0</v>
       </c>
       <c r="R23">
         <v>741000.0</v>
       </c>
       <c r="S23">
         <v>1034000.0</v>
       </c>
       <c r="T23">
         <v>4122000.0</v>
       </c>
       <c r="U23">
         <v>301834000.0</v>
       </c>
       <c r="V23">
         <v>300877000.0</v>
       </c>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B24">
         <v>-154000000.0</v>
       </c>
       <c r="C24">
         <v>1448929000.0</v>
       </c>
       <c r="D24">
         <v>-62635000.0</v>
       </c>
       <c r="E24">
         <v>3284000.0</v>
       </c>
       <c r="F24">
         <v>639000.0</v>
       </c>
       <c r="G24">
         <v>-26966000.0</v>
       </c>
       <c r="H24">
         <v>-26966000.0</v>
       </c>
       <c r="I24">
         <v>550000.0</v>
       </c>
@@ -22235,51 +22452,51 @@
       </c>
       <c r="P24">
         <v>137567000.0</v>
       </c>
       <c r="Q24">
         <v>12890000.0</v>
       </c>
       <c r="R24">
         <v>-1798000.0</v>
       </c>
       <c r="S24">
         <v>-130134000.0</v>
       </c>
       <c r="T24">
         <v>-53637000.0</v>
       </c>
       <c r="U24">
         <v>-34835000.0</v>
       </c>
       <c r="V24">
         <v>-28611000.0</v>
       </c>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B25">
         <v>211317193.0</v>
       </c>
       <c r="C25">
         <v>-2101000.0</v>
       </c>
       <c r="D25">
         <v>-71910000.0</v>
       </c>
       <c r="E25">
         <v>-170769000.0</v>
       </c>
       <c r="F25">
         <v>27663000.0</v>
       </c>
       <c r="G25">
         <v>-196109000.0</v>
       </c>
       <c r="H25">
         <v>-69088000.0</v>
       </c>
       <c r="I25">
         <v>-104384000.0</v>
       </c>
@@ -22303,51 +22520,51 @@
       </c>
       <c r="P25">
         <v>100845000.0</v>
       </c>
       <c r="Q25">
         <v>-20541000.0</v>
       </c>
       <c r="R25">
         <v>-51241000.0</v>
       </c>
       <c r="S25">
         <v>24948000.0</v>
       </c>
       <c r="T25">
         <v>17885000.0</v>
       </c>
       <c r="U25">
         <v>36082000.0</v>
       </c>
       <c r="V25">
         <v>34158000.0</v>
       </c>
     </row>
     <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B26">
         <v>-123908716.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>-3459000.0</v>
       </c>
       <c r="F26">
         <v>-125703000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
@@ -22371,85 +22588,85 @@
       </c>
       <c r="P26">
         <v>-2830000.0</v>
       </c>
       <c r="Q26">
         <v>-1250000.0</v>
       </c>
       <c r="R26">
         <v>-25262000.0</v>
       </c>
       <c r="S26">
         <v>-4211000.0</v>
       </c>
       <c r="T26">
         <v>-28893000.0</v>
       </c>
       <c r="U26">
         <v>-279803000.0</v>
       </c>
       <c r="V26">
         <v>-303149000.0</v>
       </c>
     </row>
     <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27">
         <v>-70514000.0</v>
       </c>
       <c r="T27">
         <v>-43974000.0</v>
       </c>
       <c r="U27">
         <v>-45925000.0</v>
       </c>
       <c r="V27">
         <v>-34475000.0</v>
       </c>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B28">
         <v>-508121794.0</v>
       </c>
       <c r="C28">
         <v>-1358714000.0</v>
       </c>
       <c r="D28">
         <v>171493000.0</v>
       </c>
       <c r="E28">
         <v>-173493000.0</v>
       </c>
       <c r="F28">
         <v>1472923000.0</v>
       </c>
       <c r="G28">
         <v>-354401000.0</v>
       </c>
       <c r="H28">
         <v>-332356000.0</v>
       </c>
       <c r="I28">
         <v>152503000.0</v>
       </c>
@@ -22473,51 +22690,51 @@
       </c>
       <c r="P28">
         <v>1474972000.0</v>
       </c>
       <c r="Q28">
         <v>-29275000.0</v>
       </c>
       <c r="R28">
         <v>290896000.0</v>
       </c>
       <c r="S28">
         <v>58379000.0</v>
       </c>
       <c r="T28">
         <v>-38128000.0</v>
       </c>
       <c r="U28">
         <v>50412000.0</v>
       </c>
       <c r="V28">
         <v>-93752000.0</v>
       </c>
     </row>
     <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B29">
         <v>1005677730.0</v>
       </c>
       <c r="C29">
         <v>902168000.0</v>
       </c>
       <c r="D29">
         <v>218690000.0</v>
       </c>
       <c r="E29">
         <v>-10867000.0</v>
       </c>
       <c r="F29">
         <v>596975000.0</v>
       </c>
       <c r="G29">
         <v>1110336000.0</v>
       </c>
       <c r="H29">
         <v>568933000.0</v>
       </c>
       <c r="I29">
         <v>737428000.0</v>
       </c>
@@ -22541,51 +22758,51 @@
       </c>
       <c r="P29">
         <v>220228000.0</v>
       </c>
       <c r="Q29">
         <v>104252000.0</v>
       </c>
       <c r="R29">
         <v>88180000.0</v>
       </c>
       <c r="S29">
         <v>73409000.0</v>
       </c>
       <c r="T29">
         <v>88644000.0</v>
       </c>
       <c r="U29">
         <v>49076000.0</v>
       </c>
       <c r="V29">
         <v>119724000.0</v>
       </c>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B30">
         <v>-556148429.0</v>
       </c>
       <c r="C30">
         <v>886667000.0</v>
       </c>
       <c r="D30">
         <v>-394719000.0</v>
       </c>
       <c r="E30">
         <v>-1978823000.0</v>
       </c>
       <c r="F30">
         <v>-29393000.0</v>
       </c>
       <c r="G30">
         <v>-858115000.0</v>
       </c>
       <c r="H30">
         <v>-548789000.0</v>
       </c>
       <c r="I30">
         <v>-781867000.0</v>
       </c>
@@ -22628,3072 +22845,3111 @@
       <c r="V30">
         <v>-28611000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BN30"/>
+  <dimension ref="A1:BO30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66">
+    <row r="1" spans="1:67">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>83</v>
       </c>
       <c r="C1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E1" t="s">
         <v>85</v>
       </c>
       <c r="F1" t="s">
         <v>86</v>
       </c>
       <c r="G1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="I1" t="s">
         <v>88</v>
       </c>
       <c r="J1" t="s">
         <v>89</v>
       </c>
       <c r="K1" t="s">
+        <v>90</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="M1" t="s">
         <v>91</v>
       </c>
       <c r="N1" t="s">
         <v>92</v>
       </c>
       <c r="O1" t="s">
+        <v>93</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Q1" t="s">
         <v>94</v>
       </c>
       <c r="R1" t="s">
         <v>95</v>
       </c>
       <c r="S1" t="s">
+        <v>96</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="U1" t="s">
         <v>97</v>
       </c>
       <c r="V1" t="s">
         <v>98</v>
       </c>
       <c r="W1" t="s">
+        <v>99</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Y1" t="s">
         <v>100</v>
       </c>
       <c r="Z1" t="s">
         <v>101</v>
       </c>
       <c r="AA1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AC1" t="s">
         <v>103</v>
       </c>
       <c r="AD1" t="s">
         <v>104</v>
       </c>
       <c r="AE1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AG1" t="s">
         <v>106</v>
       </c>
       <c r="AH1" t="s">
         <v>107</v>
       </c>
       <c r="AI1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AK1" t="s">
         <v>109</v>
       </c>
       <c r="AL1" t="s">
         <v>110</v>
       </c>
       <c r="AM1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AO1" t="s">
         <v>112</v>
       </c>
       <c r="AP1" t="s">
         <v>113</v>
       </c>
       <c r="AQ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AS1" t="s">
         <v>115</v>
       </c>
       <c r="AT1" t="s">
         <v>116</v>
       </c>
       <c r="AU1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AW1" t="s">
         <v>118</v>
       </c>
       <c r="AX1" t="s">
         <v>119</v>
       </c>
       <c r="AY1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BA1" t="s">
         <v>121</v>
       </c>
       <c r="BB1" t="s">
         <v>122</v>
       </c>
       <c r="BC1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BE1" t="s">
         <v>124</v>
       </c>
       <c r="BF1" t="s">
         <v>125</v>
       </c>
       <c r="BG1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BI1" t="s">
         <v>127</v>
       </c>
       <c r="BJ1" t="s">
         <v>128</v>
       </c>
       <c r="BK1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
       </c>
-      <c r="BL1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM1" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="BN1" t="s">
+        <v>162</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:66">
+    <row r="2" spans="1:67">
       <c r="A2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B2">
+        <v>702000000.0</v>
+      </c>
+      <c r="C2">
         <v>841808471.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>620960000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>558691000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>752816000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>979780000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>644942000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2113220000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>448545000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>529577000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>484226000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>541040000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>425655000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>479580000.0</v>
       </c>
       <c r="O2">
         <v>479580000.0</v>
       </c>
       <c r="P2">
+        <v>479580000.0</v>
+      </c>
+      <c r="Q2">
         <v>525094000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2552357000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2675611000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1536737500.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>397864000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>380980000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1033195000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1033194999.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>878406000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>637697000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>741982000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>792134000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>553697000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>576712000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1033792000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>582008000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>668499000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>846522000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>886521000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>815115000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>750218000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>737291000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>895009000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>900461000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>807019000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1007577000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1142500000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>891848000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>788734000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>797775000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1079146000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>917704000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>736904000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>684597000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>708777000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>488277000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>479157000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>404988000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>473327000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>400600000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>314640000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>164968000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>340586000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>162615000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>583792000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>179769000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>239649000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>254495000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>350140000.0</v>
       </c>
-      <c r="BM2"/>
       <c r="BN2"/>
+      <c r="BO2"/>
     </row>
-    <row r="3" spans="1:66">
+    <row r="3" spans="1:67">
       <c r="A3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B3">
+        <v>119000000</v>
+      </c>
+      <c r="C3">
         <v>52855124</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>134149000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>70051000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>60249000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>49146000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>100123000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>84248000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>30488000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>38050000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>103109000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>78167000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>32755000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>62492000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>76818000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>80024000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>60589000</v>
-      </c>
-[...1 lines deleted...]
-        <v>71925500</v>
       </c>
       <c r="S3">
         <v>71925500</v>
       </c>
       <c r="T3">
         <v>71925500</v>
       </c>
       <c r="U3">
+        <v>71925500</v>
+      </c>
+      <c r="V3">
         <v>72826000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>102465000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>66909000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>77057000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>96641000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>60205000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>121895000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>72704000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>100341000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>81417000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>104263000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>72625000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>71524000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>59310000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>111203000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>65615000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>79822000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>66333000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>92192000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>74593000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>63565000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>62340000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>67205000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>68995000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>77051000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>353769000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>79078000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>64783000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>92856000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>50322000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>54568000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>48929000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>36912000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>32440000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>45351000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>42215000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>40513000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>38049000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>54640000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>52421000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>36564000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>16274000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>28356000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>25895000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>148214000</v>
       </c>
     </row>
-    <row r="4" spans="1:66">
+    <row r="4" spans="1:67">
       <c r="A4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
+      <c r="BO4"/>
     </row>
-    <row r="5" spans="1:66">
+    <row r="5" spans="1:67">
       <c r="A5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
-[...1 lines deleted...]
-      </c>
+      <c r="Z5"/>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
-      <c r="AH5"/>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
+      <c r="BO5"/>
     </row>
-    <row r="6" spans="1:66">
+    <row r="6" spans="1:67">
       <c r="A6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B6">
+        <v>-189000000.0</v>
+      </c>
+      <c r="C6">
         <v>-139076368.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>204040000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>62269000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-194125000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-226964000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>334838000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1468278000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1664676000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-81032000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>32944000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-44406000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>97697000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>68399000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>11442500.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-45514000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2027263000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1138873500.0</v>
       </c>
       <c r="S6">
         <v>1138873500.0</v>
       </c>
       <c r="T6">
         <v>1138873500.0</v>
       </c>
       <c r="U6">
-        <v>16884000.0</v>
+        <v>1138873500.0</v>
       </c>
       <c r="V6">
+        <v>-172257000.0</v>
+      </c>
+      <c r="W6">
         <v>-453548000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-453547999.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>154789000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>240709000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-104285000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-50152000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>238437000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-23015000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-457080000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>451784000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-86491000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-178023000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-39999000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>71406000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>64897000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>12927000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-157718000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-5452000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>93442000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-200558000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-134923000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>250652000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>103114000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-9041000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-281371000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>161442000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>180800000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>52307000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-24180000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>220500000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>9120000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>74169000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-68339000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>72727000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>85960000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>149672000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-175618000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>177971000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-421177000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>404023000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-59880000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-14846000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-95645000.0</v>
       </c>
-      <c r="BM6"/>
       <c r="BN6"/>
+      <c r="BO6"/>
     </row>
-    <row r="7" spans="1:66">
+    <row r="7" spans="1:67">
       <c r="A7" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B7">
+        <v>-100000000.0</v>
+      </c>
+      <c r="C7">
         <v>-108759579.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>164754000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-39592000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-97330000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-154171000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>176697000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-22906000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>63414000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-283790000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>45343000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-112778000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-98123000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-188335000.0</v>
       </c>
-      <c r="O7"/>
-      <c r="P7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>-227839000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-207120000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>13431000.0</v>
       </c>
-      <c r="S7"/>
-      <c r="T7">
+      <c r="T7"/>
+      <c r="U7">
         <v>13431000.0</v>
       </c>
-      <c r="U7">
-[...1 lines deleted...]
-      </c>
       <c r="V7">
+        <v>-279603000.0</v>
+      </c>
+      <c r="W7">
         <v>-39340000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-73582000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>58598000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>183647000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-73340000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-170312000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>12037000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-23847000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-325542000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>87168000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-37209000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-60026000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-102572000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>14475000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-11011000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-48716000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-20548000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>49339000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-5865000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-20215000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-187578000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>103590000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-31540000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>23622000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-172730000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>94516000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-14161000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>102676000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-87750000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>92428000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-22430000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>53334000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-83000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-3268000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>26874000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-18642000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-48581000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>24917000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-11037000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-42823000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-22336000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-39576000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-52891000.0</v>
       </c>
-      <c r="BM7"/>
       <c r="BN7"/>
+      <c r="BO7"/>
     </row>
-    <row r="8" spans="1:66">
+    <row r="8" spans="1:67">
       <c r="A8" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
-[...1 lines deleted...]
-      </c>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
-      <c r="AH8"/>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
+      <c r="BO8"/>
     </row>
-    <row r="9" spans="1:66">
+    <row r="9" spans="1:67">
       <c r="A9" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B9">
+        <v>-50000000.0</v>
+      </c>
+      <c r="C9">
         <v>-21345337.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>99490000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-13335000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-77848000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-93345000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>67252000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-19466000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>51329000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-153680000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-4582000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>44227000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-59987000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-54050000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-6192500.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>18690000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-103420000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65049000.0</v>
       </c>
       <c r="S9">
         <v>65049000.0</v>
       </c>
       <c r="T9">
         <v>65049000.0</v>
       </c>
       <c r="U9">
+        <v>65049000.0</v>
+      </c>
+      <c r="V9">
         <v>-189141000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>42237000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>41843000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-5191000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-73425000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1344000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-85711000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>39778000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>90798000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-144239000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1920165.18</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>48448000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-51084000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>10914000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>96311000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>30120000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-18174000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>3271000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-25180000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>59133000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-44913000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>70058000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>156809000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>23403000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>17491000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>46168000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>32552000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>33273000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>74115000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>27388000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-35694000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-11685000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>24562000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-343000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>58359000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>61331000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>6344000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-23074000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>28652000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>36128000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-64780000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-2181000.0</v>
       </c>
-      <c r="BK9"/>
-      <c r="BL9">
+      <c r="BL9"/>
+      <c r="BM9">
         <v>-39407000.0</v>
       </c>
-      <c r="BM9"/>
       <c r="BN9"/>
+      <c r="BO9"/>
     </row>
-    <row r="10" spans="1:66">
+    <row r="10" spans="1:67">
       <c r="A10" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B10">
+        <v>-50000000.0</v>
+      </c>
+      <c r="C10">
         <v>-136203585.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>20685000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-26257000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-30602000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-60826000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>99801000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>58900000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-2772000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-130110000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-88428000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-137134000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-54977000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-125275000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-185902000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-246529000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-109342000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-45798000.0</v>
       </c>
       <c r="S10">
         <v>-45798000.0</v>
       </c>
       <c r="T10">
         <v>-45798000.0</v>
       </c>
       <c r="U10">
+        <v>-45798000.0</v>
+      </c>
+      <c r="V10">
         <v>1078000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-94825000.0</v>
       </c>
       <c r="W10">
         <v>-94825000.0</v>
       </c>
       <c r="X10">
+        <v>-94825000.0</v>
+      </c>
+      <c r="Y10">
         <v>8577000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>325563000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-74684000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-70730000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-43476000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-77305000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-132237000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-50368000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-42256000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-55179000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-83867000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-57097000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-44194000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-4332000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-59885000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-27443000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-21012000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-54093000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-70455000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-40066000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-23997000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-17384000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-39194000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-25899000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-57109000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-2676000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-11339000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>22487000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-18281000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-5767000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>18838000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>11118000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-10376000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1063000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>12704000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-1150000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>7307000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>11480000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-10728000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-3810000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-2514000.0</v>
       </c>
-      <c r="BM10"/>
       <c r="BN10"/>
+      <c r="BO10"/>
     </row>
-    <row r="11" spans="1:66">
+    <row r="11" spans="1:67">
       <c r="A11" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-8064000.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>27989500.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-44950000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12113500.0</v>
       </c>
       <c r="R11">
         <v>12113500.0</v>
       </c>
       <c r="S11">
-        <v>5954000.0</v>
+        <v>12113500.0</v>
       </c>
       <c r="T11">
         <v>5954000.0</v>
       </c>
       <c r="U11">
+        <v>5954000.0</v>
+      </c>
+      <c r="V11">
         <v>93036000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-64497000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>70785000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>43483000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-56762000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-23282000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>26127000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>23049000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-44654000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-69179632.47</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>159387474.19</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>10200277.84</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-6954143.39</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-8028047.73</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>22287000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>8268000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-31415000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-17915000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>36474000.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>-95257000.0</v>
       </c>
-      <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>167910000.0</v>
       </c>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-      <c r="AY11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>61361000.0</v>
       </c>
-      <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
+      <c r="BO11"/>
     </row>
-    <row r="12" spans="1:66">
+    <row r="12" spans="1:67">
       <c r="A12" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>100546000.0</v>
       </c>
       <c r="N12">
         <v>100546000.0</v>
       </c>
       <c r="O12">
+        <v>100546000.0</v>
+      </c>
+      <c r="P12">
         <v>7589000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>14490000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16484500.0</v>
       </c>
       <c r="R12">
         <v>-16484500.0</v>
       </c>
       <c r="S12">
-        <v>54951000.0</v>
+        <v>-16484500.0</v>
       </c>
       <c r="T12">
         <v>54951000.0</v>
       </c>
       <c r="U12">
+        <v>54951000.0</v>
+      </c>
+      <c r="V12">
         <v>30235000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>55176000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>30455000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-95937000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>139185000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-61963000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>93832000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-30093000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>90159000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-43748722.46</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>58414774.03</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-72537624.45</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>43716247.67</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-1246155.74</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>29356000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-2692000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>84792000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-21375000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-29728000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>97936000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>223922000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>77659000.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
+      <c r="BO12"/>
     </row>
-    <row r="13" spans="1:66">
+    <row r="13" spans="1:67">
       <c r="A13" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
-[...1 lines deleted...]
-      </c>
+      <c r="O13"/>
       <c r="P13">
         <v>-7326000.0</v>
       </c>
       <c r="Q13">
-        <v>2821000.0</v>
+        <v>-7326000.0</v>
       </c>
       <c r="R13">
         <v>2821000.0</v>
       </c>
       <c r="S13">
-        <v>-5820000.0</v>
+        <v>2821000.0</v>
       </c>
       <c r="T13">
         <v>-5820000.0</v>
       </c>
       <c r="U13">
-        <v>4565000.0</v>
+        <v>-5820000.0</v>
       </c>
       <c r="V13">
         <v>4565000.0</v>
       </c>
       <c r="W13">
+        <v>4565000.0</v>
+      </c>
+      <c r="X13">
         <v>-20600000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>11729000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11729000.0</v>
       </c>
       <c r="Z13">
         <v>-11729000.0</v>
       </c>
       <c r="AA13">
+        <v>-11729000.0</v>
+      </c>
+      <c r="AB13">
         <v>-13871000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-7314000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>7314000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>10312229.09</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-3546685.02</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-590414.45</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>593575.42</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>627383.44</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-2691000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-5205000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5205000.0</v>
       </c>
       <c r="AL13">
         <v>5205000.0</v>
       </c>
       <c r="AM13">
+        <v>5205000.0</v>
+      </c>
+      <c r="AN13">
         <v>-2610000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-5284000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>5000000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-5565000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-2506000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>-2612000.0</v>
       </c>
-      <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
+      <c r="BO13"/>
     </row>
-    <row r="14" spans="1:66">
+    <row r="14" spans="1:67">
       <c r="A14" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B14">
+        <v>107000000.0</v>
+      </c>
+      <c r="C14">
         <v>105710244.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>128367000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>102848000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>107035000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>111750000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>110131000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>108364000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>113786000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>105616000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>108530000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>108076000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>106615000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>58278000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>81069500.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>103861000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>98842000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61463500.0</v>
       </c>
       <c r="S14">
         <v>61463500.0</v>
       </c>
       <c r="T14">
         <v>61463500.0</v>
       </c>
       <c r="U14">
+        <v>61463500.0</v>
+      </c>
+      <c r="V14">
         <v>84980000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82444000.0</v>
       </c>
       <c r="W14">
         <v>82444000.0</v>
       </c>
       <c r="X14">
+        <v>82444000.0</v>
+      </c>
+      <c r="Y14">
         <v>80873000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>80642000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>77574000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>78334000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>75191000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>74444000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>74486000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>62243000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>58408000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>55075000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>52883000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>57131000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>51810000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>53235000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>53314000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>51111000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>49843000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>49847000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>51068000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>50950000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>48673000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>46469000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>43663000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>50937000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>47673000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>44508000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>46354000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>31934000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>32326000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>33179000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>31030000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>31799000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>33738000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>32019000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>31570000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>30874000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>31609000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>15715000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>12441000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>12525000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>11817000.0</v>
       </c>
-      <c r="BM14"/>
       <c r="BN14"/>
+      <c r="BO14"/>
     </row>
-    <row r="15" spans="1:66">
+    <row r="15" spans="1:67">
       <c r="A15" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>176</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>25231264.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>25618000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>102382000.0</v>
       </c>
-      <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>962000.0</v>
       </c>
-      <c r="H15"/>
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15">
         <v>962000.0</v>
       </c>
-      <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>592000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>296000.0</v>
       </c>
       <c r="P15">
         <v>296000.0</v>
       </c>
-      <c r="Q15"/>
+      <c r="Q15">
+        <v>296000.0</v>
+      </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>252443000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>27087000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113230000.0</v>
       </c>
       <c r="X15">
         <v>113230000.0</v>
       </c>
       <c r="Y15">
         <v>113230000.0</v>
       </c>
       <c r="Z15">
-        <v>140317000.0</v>
+        <v>113230000.0</v>
       </c>
       <c r="AA15">
         <v>140317000.0</v>
       </c>
       <c r="AB15">
+        <v>140317000.0</v>
+      </c>
+      <c r="AC15">
         <v>3489000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>101912000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139805000.0</v>
       </c>
       <c r="AE15">
         <v>139805000.0</v>
       </c>
       <c r="AF15">
+        <v>139805000.0</v>
+      </c>
+      <c r="AG15">
         <v>3059000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>165380586.59</v>
-      </c>
-[...1 lines deleted...]
-        <v>122986000.0</v>
       </c>
       <c r="AI15">
         <v>122986000.0</v>
       </c>
       <c r="AJ15">
+        <v>122986000.0</v>
+      </c>
+      <c r="AK15">
         <v>112547000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>108717000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122908000.0</v>
       </c>
       <c r="AM15">
         <v>122908000.0</v>
       </c>
       <c r="AN15">
+        <v>122908000.0</v>
+      </c>
+      <c r="AO15">
         <v>39051000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>102865000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119615000.0</v>
       </c>
       <c r="AQ15">
         <v>119615000.0</v>
       </c>
       <c r="AR15">
+        <v>119615000.0</v>
+      </c>
+      <c r="AS15">
         <v>114028000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>5067000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85944000.0</v>
       </c>
       <c r="AU15">
         <v>85944000.0</v>
       </c>
       <c r="AV15">
+        <v>85944000.0</v>
+      </c>
+      <c r="AW15">
         <v>88476000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>95916000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AY15">
         <v>1000.0</v>
       </c>
       <c r="AZ15">
         <v>1000.0</v>
       </c>
       <c r="BA15">
+        <v>1000.0</v>
+      </c>
+      <c r="BB15">
         <v>91151000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>281296000.0</v>
       </c>
       <c r="BC15">
         <v>281296000.0</v>
       </c>
-      <c r="BD15"/>
+      <c r="BD15">
+        <v>281296000.0</v>
+      </c>
       <c r="BE15"/>
-      <c r="BF15">
+      <c r="BF15"/>
+      <c r="BG15">
         <v>167870000.0</v>
       </c>
-      <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
+      <c r="BO15"/>
     </row>
-    <row r="16" spans="1:66">
+    <row r="16" spans="1:67">
       <c r="A16" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B16">
+        <v>513000000.0</v>
+      </c>
+      <c r="C16">
         <v>702732103.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>825000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>620960000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>558691000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>752816000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>979780000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>644942000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2113221000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>448545000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>529577000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>496634000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>523352000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>547979000.0</v>
       </c>
       <c r="O16">
         <v>547979000.0</v>
       </c>
       <c r="P16">
+        <v>547979000.0</v>
+      </c>
+      <c r="Q16">
         <v>479580000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>525094000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1138873500.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2675611000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1536737500.0</v>
       </c>
-      <c r="U16">
-[...1 lines deleted...]
-      </c>
       <c r="V16">
-        <v>579647000.0</v>
+        <v>208723000.0</v>
       </c>
       <c r="W16">
         <v>579647000.0</v>
       </c>
       <c r="X16">
+        <v>579647000.0</v>
+      </c>
+      <c r="Y16">
         <v>1033195000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>878406000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>637697000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>741982000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>792134000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>553697000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>576712000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1033792000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>582008000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>668499000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>846522000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>886521000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>815115000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>750218000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>737291000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>895009000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>900461000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>807019000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1007577000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1142500000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>891848000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>788734000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>797775000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1079146000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>917704000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>736904000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>684597000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>708777000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>488277000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>479157000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>404988000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>473327000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>400600000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>314640000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>164968000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>340586000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>162615000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>583792000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>179769000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>239649000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>254495000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>350140000.0</v>
       </c>
-      <c r="BN16"/>
+      <c r="BO16"/>
     </row>
-    <row r="17" spans="1:66">
+    <row r="17" spans="1:67">
       <c r="A17" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
-[...1 lines deleted...]
-      </c>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
+      <c r="BO17"/>
     </row>
-    <row r="18" spans="1:66">
+    <row r="18" spans="1:67">
       <c r="A18" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B18">
+        <v>108000000.0</v>
+      </c>
+      <c r="C18">
         <v>58953788.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>296715000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>255350000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>95018000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>86322000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>414495000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>215362000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>222373000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-202972000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>53277000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>70996000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-75028000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>4988000.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>-189903000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-64013000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>56911000.0</v>
       </c>
-      <c r="S18"/>
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18">
         <v>56911000.0</v>
       </c>
-      <c r="U18">
-[...1 lines deleted...]
-      </c>
       <c r="V18">
+        <v>-100334000.0</v>
+      </c>
+      <c r="W18">
         <v>156191000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>191747000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>233913000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>338700000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>45164000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>107830000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>120953000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>212926000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-249133000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>224419000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>86936000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>84956000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>33395000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>159971000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>126394000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>153357000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>79051000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>88210000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>131424000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>44960000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-4006000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>243181000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>106253000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>145968000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-319644000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>243962000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>190590000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>182792000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>74545000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>171736000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>36517000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>150971000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>59938000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>113596000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>91426000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>94214000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>41754000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>104630000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-8157000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-63513000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>27369000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>4049000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-75917000.0</v>
       </c>
-      <c r="BM18"/>
       <c r="BN18"/>
+      <c r="BO18"/>
     </row>
-    <row r="19" spans="1:66">
+    <row r="19" spans="1:67">
       <c r="A19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-      <c r="G19">
+      <c r="G19"/>
+      <c r="H19">
         <v>-178309000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-196401000.0</v>
       </c>
-      <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19">
         <v>-143858000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-119003000.0</v>
       </c>
-      <c r="M19"/>
       <c r="N19"/>
-      <c r="O19">
-[...1 lines deleted...]
-      </c>
+      <c r="O19"/>
       <c r="P19">
         <v>-24471500.0</v>
       </c>
       <c r="Q19">
-        <v>-57856500.0</v>
+        <v>-24471500.0</v>
       </c>
       <c r="R19">
         <v>-57856500.0</v>
       </c>
       <c r="S19">
-        <v>4307000.0</v>
+        <v>-57856500.0</v>
       </c>
       <c r="T19">
         <v>4307000.0</v>
       </c>
       <c r="U19">
-        <v>1209000.0</v>
+        <v>4307000.0</v>
       </c>
       <c r="V19">
         <v>1209000.0</v>
       </c>
       <c r="W19">
+        <v>1209000.0</v>
+      </c>
+      <c r="X19">
         <v>-551959000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-83093000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-109755000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-18483000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-155648000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>38823000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-178360000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-253604000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>42629043.36</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-65408659.41</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>65758845.44</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>69504244.06</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-87144000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-19915000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19915000.0</v>
       </c>
       <c r="AL19">
         <v>19915000.0</v>
       </c>
       <c r="AM19">
+        <v>19915000.0</v>
+      </c>
+      <c r="AN19">
         <v>-149733000.0</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-21788000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-13536000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-      <c r="AY19">
+      <c r="AY19"/>
+      <c r="AZ19">
         <v>-10806000.0</v>
       </c>
-      <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
+      <c r="BO19"/>
     </row>
-    <row r="20" spans="1:66">
+    <row r="20" spans="1:67">
       <c r="A20" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20">
         <v>5817000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>34000.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
@@ -25703,1108 +25959,1125 @@
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
+      <c r="BO20"/>
     </row>
-    <row r="21" spans="1:66">
+    <row r="21" spans="1:67">
       <c r="A21" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B21">
+        <v>57000000.0</v>
+      </c>
+      <c r="C21">
         <v>-117000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>146597000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>92917000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-154000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1248541000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1563615000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-79275000.0</v>
       </c>
       <c r="N21">
         <v>-79275000.0</v>
       </c>
       <c r="O21">
+        <v>-79275000.0</v>
+      </c>
+      <c r="P21">
         <v>130365500.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-79275000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-219051500.0</v>
       </c>
       <c r="R21">
         <v>-219051500.0</v>
       </c>
       <c r="S21">
-        <v>705756500.0</v>
+        <v>-219051500.0</v>
       </c>
       <c r="T21">
         <v>705756500.0</v>
       </c>
       <c r="U21">
+        <v>705756500.0</v>
+      </c>
+      <c r="V21">
         <v>274922000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>192080000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-24274000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-47289000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-56967000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-114843000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>143810000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-49220000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-36528000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-92458989.09</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-23376921.31</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>89820560.31</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-7153165.74</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-16783122.16</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1808771000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>21920000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>60820000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1663125000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-80149000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>28953000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>1226339000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>-79413000.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
+      <c r="BO21"/>
     </row>
-    <row r="22" spans="1:66">
+    <row r="22" spans="1:67">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B22">
+        <v>286000000.0</v>
+      </c>
+      <c r="C22">
         <v>74200460.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>311250000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>126965000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>117063000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>59725000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>68968000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>51691000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>14841000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>21419000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>55993000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>55875000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>52044000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>20070000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>32315000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>44559000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>90340000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-39044500.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-42006000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-39044500.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>248300000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>392946000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>132863000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>158538000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>140765000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>186380000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>201744000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>55103000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>253930000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>114369000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>257545000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>149318000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>175572000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>143407000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>263959000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>51804000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>245966000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>133993000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>190861000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>257448000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>100204000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>164239000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>173465000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>182702000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>172283000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>161800000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>163753000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>201092000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>69465000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>155370000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>111897000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>125361000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>134990000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>125288000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>59343000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>96821000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>101468000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>102889000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>36230000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>24524000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-14376000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60763000.0</v>
       </c>
       <c r="BK22">
         <v>60763000.0</v>
       </c>
       <c r="BL22">
+        <v>60763000.0</v>
+      </c>
+      <c r="BM22">
         <v>30613000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>81622000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>212073000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:66">
+    <row r="23" spans="1:67">
       <c r="A23" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B23">
+        <v>-47675940.0</v>
+      </c>
+      <c r="C23">
         <v>-13213780.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-196155000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5471000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>537348000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>20020000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3972697000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1350000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1726485000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>11731000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>46476000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-136000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-501501000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>206268000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1257500.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>56977000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-774497000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1106284500.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-11850000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1106284500.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-212779000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-106084000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>112874001.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4476000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-11411000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4804000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>23838000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>10934000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-108320000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>10223000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>391482000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-1430000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-142242000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>963000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>61002000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-3168000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-149450000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-97198000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>5612000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-5161000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-85426000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-29760000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>30254000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2667000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-4501000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-11334000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>14302000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>50406000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-127609000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-167124000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-1588000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>89013000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-31204000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-117175000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1032000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3422000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-24126000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-30080000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-285452000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-3720000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-203091000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-84112000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-28685000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>9061000.0</v>
       </c>
-      <c r="BM23"/>
       <c r="BN23"/>
+      <c r="BO23"/>
     </row>
-    <row r="24" spans="1:66">
+    <row r="24" spans="1:67">
       <c r="A24" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B24">
+        <v>-9000000.0</v>
+      </c>
+      <c r="C24">
         <v>-9148000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-11339000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-52638000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-42227000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-51201000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1518465000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2199000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1498721000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-29682000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>14740000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>7869000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7949000.0</v>
       </c>
       <c r="N24">
         <v>-7949000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24">
+      <c r="O24">
+        <v>-7949000.0</v>
+      </c>
+      <c r="P24"/>
+      <c r="Q24">
         <v>39112000.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>4037000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-2529000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-35475000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-8824000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-9311000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-35104000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-46122000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>49177000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-107616000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-214957000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-105632000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-78110000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-6264000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-67780000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-125336000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-77645000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-79970000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-45719000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-10081000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-12168000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-12187000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-6412000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-8477000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-6990000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-13713000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-946000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-12972000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>180000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-16329000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-7601000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-6222000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-7066000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-5313000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1005000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>1895000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>25149000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>78854000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-5296000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>74119000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>1753000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>61740000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-3721000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-7549000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-973000.0</v>
       </c>
-      <c r="BM24"/>
       <c r="BN24"/>
+      <c r="BO24"/>
     </row>
-    <row r="25" spans="1:66">
+    <row r="25" spans="1:67">
       <c r="A25" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B25">
+        <v>-66000000.0</v>
+      </c>
+      <c r="C25">
         <v>40657787.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-173507000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>135180000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>28499000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>118164000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>158822000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>162461000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>60820000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-8167000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-53480000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>97990000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-102809000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>177467000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>-30460000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>14514000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>92986500.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>92986500.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-81185000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-177394000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>116931000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>12961000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>30287000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-85245000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>119959000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>51326000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>8740000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-31029000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-78274000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-10956000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-14141000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-1013000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-64391000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>99406000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-17306000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-21375000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-110909000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-95409000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-21311000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>30605000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-17619000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-24587000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-19355000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1392000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>13834000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>20769000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>58999000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>10893000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-9955000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-49811000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-33620000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>19060000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>130416000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>73029000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>121350000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>96814000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>67249000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>23692000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>159000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>53538000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-1307000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-8948000.0</v>
       </c>
-      <c r="BM25"/>
       <c r="BN25"/>
+      <c r="BO25"/>
     </row>
-    <row r="26" spans="1:66">
+    <row r="26" spans="1:67">
       <c r="A26" t="s">
-        <v>185</v>
-[...3 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
         <v>-124384250.0</v>
       </c>
-      <c r="D26"/>
+      <c r="D26">
+        <v>-124384250.0</v>
+      </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>-3459000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>-102206000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-23497000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
-[...1 lines deleted...]
-      </c>
+      <c r="Z26"/>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
-      <c r="AI26"/>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>920000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-7555000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-5131000.0</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>71152000.0</v>
       </c>
-      <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26">
         <v>-58457000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7924000.0</v>
       </c>
       <c r="AU26">
         <v>-7924000.0</v>
       </c>
       <c r="AV26">
+        <v>-7924000.0</v>
+      </c>
+      <c r="AW26">
         <v>-16968000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-44360000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>23351000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>5192000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-125935000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-2061999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5192000.0</v>
       </c>
       <c r="BC26">
         <v>-5192000.0</v>
       </c>
-      <c r="BD26"/>
+      <c r="BD26">
+        <v>-5192000.0</v>
+      </c>
       <c r="BE26"/>
-      <c r="BF26">
+      <c r="BF26"/>
+      <c r="BG26">
         <v>-2000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-2830000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-209000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-2264000.0</v>
       </c>
-      <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
+      <c r="BO26"/>
     </row>
-    <row r="27" spans="1:66">
+    <row r="27" spans="1:67">
       <c r="A27" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -26827,642 +27100,652 @@
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
+      <c r="BO27"/>
     </row>
-    <row r="28" spans="1:66">
+    <row r="28" spans="1:67">
       <c r="A28" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B28">
+        <v>-295000000.0</v>
+      </c>
+      <c r="C28">
         <v>-132137806.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-75176000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-138764000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-181406000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-133654000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-27161000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1556448000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>59440000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>165456000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>46476000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-82070000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>189939000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>202217000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>129597500.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>56977000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-440918000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1106284500.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>693906500.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1106284500.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-83748000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-133171000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-133170999.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-42813000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-68378000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-110039000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-92748000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-39406000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-144848000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-55354000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>234355000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>79216000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-148388000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-12680000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-61984000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>18752000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-88630000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1565927000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-135749000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-31791000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-107883000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-54135000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-18067000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>7311000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-106506000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-40776000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-96998000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-40900000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-135225000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1114241000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>72476000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-3767000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-61328000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-112527000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-32283000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-27280000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-47819000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-197948000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-34262000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-436638000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2018126000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-72254000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-28685000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>9061000.0</v>
       </c>
-      <c r="BM28"/>
-      <c r="BN28">
+      <c r="BN28"/>
+      <c r="BO28">
         <v>416912000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:66">
+    <row r="29" spans="1:67">
       <c r="A29" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B29">
+        <v>227000000.0</v>
+      </c>
+      <c r="C29">
         <v>111808913.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>430864000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>325401000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>155267000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>135468000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>514618000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>299610000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>252861000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-164922000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>156386000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>149163000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-42273000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>67480000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-21199000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-109879000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-3424000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>128836500.0</v>
       </c>
       <c r="S29">
         <v>128836500.0</v>
       </c>
       <c r="T29">
         <v>128836500.0</v>
       </c>
       <c r="U29">
-        <v>161633000.0</v>
+        <v>128836500.0</v>
       </c>
       <c r="V29">
-        <v>258656000.0</v>
+        <v>-27508000.0</v>
       </c>
       <c r="W29">
         <v>258656000.0</v>
       </c>
       <c r="X29">
+        <v>258656000.0</v>
+      </c>
+      <c r="Y29">
         <v>310970000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>435341000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>105369000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>229725000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>193657000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>313267000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-167716000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>328682000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>159561000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>156480000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>92705000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>271174000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>192009000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>233179000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>145384000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>180402000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>206017000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>108525000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>58334000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>310386000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>175248000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>223019000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>34125000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>323040000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>255373000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>275648000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>124867000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>226304000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>85446000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>187883000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>92378000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>158947000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>133641000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>134727000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>79803000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>159270000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>44264000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-26949000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>43643000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>32405000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-50022000.0</v>
       </c>
-      <c r="BM29"/>
-      <c r="BN29">
+      <c r="BN29"/>
+      <c r="BO29">
         <v>126380000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:66">
+    <row r="30" spans="1:67">
       <c r="A30" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B30">
+        <v>-128000000.0</v>
+      </c>
+      <c r="C30">
         <v>-119940470.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-151321000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-122684000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-107650000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-197345000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-178309000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-196401000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1349329000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-87952000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-141880000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-119003000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-122885000.0</v>
       </c>
       <c r="N30">
         <v>-122885000.0</v>
       </c>
       <c r="O30">
+        <v>-122885000.0</v>
+      </c>
+      <c r="P30">
         <v>-90885500.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-37761000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-898526000.0</v>
       </c>
       <c r="R30">
         <v>-898526000.0</v>
       </c>
       <c r="S30">
-        <v>296984500.0</v>
+        <v>-898526000.0</v>
       </c>
       <c r="T30">
         <v>296984500.0</v>
       </c>
       <c r="U30">
+        <v>296984500.0</v>
+      </c>
+      <c r="V30">
         <v>-56400000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-566962000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-551959000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-83093000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-109755000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-113308000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-155648000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>38823000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-178360000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-253604000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-121125000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-331292000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-231991000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-97459000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-126055000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-120973000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-80445000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1858407000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-111365000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-75040000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-227756000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-92491000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-72645000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-75943000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-82503000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-402019000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-85325000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-79215000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-93484000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-1263080000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-71181000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-62007000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-44618000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-58228000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-49032000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-14009000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>48740000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-50134000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>35830000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-54317000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-1582939000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-17300000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-24180000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-25742000.0</v>
       </c>
-      <c r="BM30"/>
       <c r="BN30"/>
+      <c r="BO30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>