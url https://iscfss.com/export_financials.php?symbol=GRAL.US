--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -929,51 +929,51 @@
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
         <v>2655000.0</v>
       </c>
       <c r="C5">
         <v>1451000.0</v>
       </c>
       <c r="D5">
-        <v>1066000.0</v>
+        <v>1065999.0</v>
       </c>
       <c r="E5">
         <v>894000.0</v>
       </c>
       <c r="F5">
         <v>314999.0</v>
       </c>
       <c r="G5">
         <v>3601999.0</v>
       </c>
       <c r="H5">
         <v>2465000.0</v>
       </c>
       <c r="I5">
         <v>128000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
@@ -1693,51 +1693,53 @@
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
         <v>12786848000.0</v>
       </c>
       <c r="C42">
         <v>12305250000.0</v>
       </c>
-      <c r="D42"/>
+      <c r="D42">
+        <v>1.0</v>
+      </c>
       <c r="E42"/>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42">
         <v>180952000.0</v>
       </c>
       <c r="H42">
         <v>90495000.0</v>
       </c>
       <c r="I42">
         <v>57667000.0</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
@@ -2345,51 +2347,51 @@
       <c r="C5">
         <v>2655000.0</v>
       </c>
       <c r="D5">
         <v>2456000.0</v>
       </c>
       <c r="E5">
         <v>2303000.0</v>
       </c>
       <c r="F5">
         <v>1666000.0</v>
       </c>
       <c r="G5">
         <v>1451000.0</v>
       </c>
       <c r="H5">
         <v>2186000.0</v>
       </c>
       <c r="I5">
         <v>1386000.0</v>
       </c>
       <c r="J5">
         <v>1014000.0</v>
       </c>
       <c r="K5">
-        <v>1066000.0</v>
+        <v>1065999.0</v>
       </c>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5">
         <v>4646161000.0</v>
       </c>
       <c r="O5">
         <v>4011000.0</v>
       </c>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
@@ -3344,51 +3346,51 @@
       <c r="P35"/>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
         <v>14247000.0</v>
       </c>
       <c r="C36">
         <v>13727000.0</v>
       </c>
       <c r="D36">
         <v>14269000.0</v>
       </c>
       <c r="E36">
         <v>10741000.0</v>
       </c>
       <c r="F36">
         <v>10701000.0</v>
       </c>
       <c r="G36">
         <v>11122000.0</v>
       </c>
       <c r="H36">
-        <v>12274000.0</v>
+        <v>8356000.0</v>
       </c>
       <c r="I36">
         <v>12394000.0</v>
       </c>
       <c r="J36">
         <v>12044000.0</v>
       </c>
       <c r="K36">
         <v>7984000.0</v>
       </c>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36">
         <v>-241596000.0</v>
       </c>
       <c r="O36">
         <v>4421000.0</v>
       </c>
       <c r="P36"/>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
@@ -3412,54 +3414,54 @@
         <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38">
         <v>1.0</v>
       </c>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
-        <v>33897000.0</v>
+        <v>16703000.0</v>
       </c>
       <c r="C39">
-        <v>31124000.0</v>
+        <v>15107000.0</v>
       </c>
       <c r="D39">
         <v>14517000.0</v>
       </c>
       <c r="E39">
         <v>12968000.0</v>
       </c>
       <c r="F39">
         <v>14977000.0</v>
       </c>
       <c r="G39">
         <v>13118000.0</v>
       </c>
       <c r="H39">
         <v>15144000.0</v>
       </c>
       <c r="I39">
         <v>15541000.0</v>
       </c>
       <c r="J39">
         <v>17193000.0</v>
       </c>
       <c r="K39">
         <v>14730000.0</v>
       </c>
@@ -3543,51 +3545,51 @@
       <c r="C42">
         <v>12786808000.0</v>
       </c>
       <c r="D42">
         <v>12349976000.0</v>
       </c>
       <c r="E42">
         <v>12335832000.0</v>
       </c>
       <c r="F42">
         <v>12321510000.0</v>
       </c>
       <c r="G42">
         <v>12305250000.0</v>
       </c>
       <c r="H42">
         <v>12291681000.0</v>
       </c>
       <c r="I42">
         <v>12274286000.0</v>
       </c>
       <c r="J42">
         <v>11995939000.0</v>
       </c>
       <c r="K42">
-        <v>7775259000.0</v>
+        <v>1.0</v>
       </c>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42">
         <v>133274000.0</v>
       </c>
       <c r="P42"/>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
@@ -4336,80 +4338,80 @@
       <c r="H3">
         <v>10307000.0</v>
       </c>
       <c r="I3">
         <v>14080000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>84</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>85</v>
       </c>
       <c r="B5">
-        <v>-534163000.0</v>
+        <v>-534504000.0</v>
       </c>
       <c r="C5">
         <v>-768222000.0</v>
       </c>
       <c r="D5">
         <v>-796916000.0</v>
       </c>
       <c r="E5">
         <v>-742459000.0</v>
       </c>
       <c r="F5">
         <v>-1265252000.0</v>
       </c>
       <c r="G5">
         <v>-316295000.0</v>
       </c>
       <c r="H5">
         <v>-253444000.0</v>
       </c>
       <c r="I5">
         <v>-283496000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>86</v>
       </c>
       <c r="B6">
-        <v>-377819000.0</v>
+        <v>-378160000.0</v>
       </c>
       <c r="C6">
         <v>-610166000.0</v>
       </c>
       <c r="D6">
         <v>-638219000.0</v>
       </c>
       <c r="E6">
         <v>-587696000.0</v>
       </c>
       <c r="F6">
         <v>-1206803000.0</v>
       </c>
       <c r="G6">
         <v>-308733000.0</v>
       </c>
       <c r="H6">
         <v>-243137000.0</v>
       </c>
       <c r="I6">
         <v>-269416000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
@@ -5185,137 +5187,137 @@
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>84</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>85</v>
       </c>
       <c r="B5">
-        <v>-135765000.0</v>
+        <v>-127523000.0</v>
       </c>
       <c r="C5">
-        <v>-124411000.0</v>
+        <v>-116518000.0</v>
       </c>
       <c r="D5">
-        <v>-125291000.0</v>
+        <v>-118718000.0</v>
       </c>
       <c r="E5">
         <v>-130854000.0</v>
       </c>
       <c r="F5">
-        <v>-153607000.0</v>
+        <v>-146412000.0</v>
       </c>
       <c r="G5">
-        <v>-136938000.0</v>
+        <v>-126994000.0</v>
       </c>
       <c r="H5">
-        <v>-183507000.0</v>
+        <v>-172407000.0</v>
       </c>
       <c r="I5">
         <v>-220355000.0</v>
       </c>
       <c r="J5">
-        <v>-227422000.0</v>
+        <v>-224479000.0</v>
       </c>
       <c r="K5">
-        <v>-194593000.0</v>
+        <v>-193029000.0</v>
       </c>
       <c r="L5">
         <v>-193925000.0</v>
       </c>
       <c r="M5">
-        <v>-204367000.0</v>
+        <v>-202840000.0</v>
       </c>
       <c r="N5">
-        <v>-204031000.0</v>
+        <v>-201709000.0</v>
       </c>
       <c r="O5">
         <v>-81153000.0</v>
       </c>
       <c r="P5">
         <v>-64480000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>86</v>
       </c>
       <c r="B6">
-        <v>-96971000.0</v>
+        <v>-88729000.0</v>
       </c>
       <c r="C6">
-        <v>-85503000.0</v>
+        <v>-77610000.0</v>
       </c>
       <c r="D6">
-        <v>-86309000.0</v>
+        <v>-79736000.0</v>
       </c>
       <c r="E6">
         <v>-91679000.0</v>
       </c>
       <c r="F6">
-        <v>-114328000.0</v>
+        <v>-107133000.0</v>
       </c>
       <c r="G6">
-        <v>-97497000.0</v>
+        <v>-87553000.0</v>
       </c>
       <c r="H6">
-        <v>-144277000.0</v>
+        <v>-133177000.0</v>
       </c>
       <c r="I6">
         <v>-180967000.0</v>
       </c>
       <c r="J6">
-        <v>-187425000.0</v>
+        <v>-184482000.0</v>
       </c>
       <c r="K6">
-        <v>-154664000.0</v>
+        <v>-153100000.0</v>
       </c>
       <c r="L6">
         <v>-154126000.0</v>
       </c>
       <c r="M6">
-        <v>-165239000.0</v>
+        <v>-163712000.0</v>
       </c>
       <c r="N6">
-        <v>-164190000.0</v>
+        <v>-161868000.0</v>
       </c>
       <c r="O6">
         <v>-79488000.0</v>
       </c>
       <c r="P6">
         <v>-61872000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>87</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
@@ -6481,51 +6483,51 @@
       </c>
       <c r="H6">
         <v>47693000.0</v>
       </c>
       <c r="I6">
         <v>-1549000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>118</v>
       </c>
       <c r="B7">
         <v>12408000.0</v>
       </c>
       <c r="C7">
         <v>-24278000.0</v>
       </c>
       <c r="D7">
         <v>7721000.0</v>
       </c>
       <c r="E7">
         <v>-14464000.0</v>
       </c>
       <c r="F7">
-        <v>20289999.0</v>
+        <v>21587000.0</v>
       </c>
       <c r="G7">
         <v>17216000.0</v>
       </c>
       <c r="H7">
         <v>-39284000.0</v>
       </c>
       <c r="I7">
         <v>39675000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>119</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
@@ -6847,51 +6849,51 @@
       </c>
       <c r="B24">
         <v>-85049000.0</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
         <v>414738000.0</v>
       </c>
       <c r="G24">
         <v>-885000.0</v>
       </c>
       <c r="H24">
         <v>136369000.0</v>
       </c>
       <c r="I24">
         <v>-77401000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>135</v>
       </c>
       <c r="B25">
-        <v>96936000.0</v>
+        <v>8462000.0</v>
       </c>
       <c r="C25">
         <v>1364238000.0</v>
       </c>
       <c r="D25">
         <v>644385000.0</v>
       </c>
       <c r="E25">
         <v>4660820000.0</v>
       </c>
       <c r="F25">
         <v>-201000999.0</v>
       </c>
       <c r="G25">
         <v>9385000.0</v>
       </c>
       <c r="H25">
         <v>-353000.0</v>
       </c>
       <c r="I25">
         <v>1662000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">