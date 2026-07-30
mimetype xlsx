--- v0 (2026-06-04)
+++ v1 (2026-07-30)
@@ -6105,51 +6105,51 @@
       <c r="BB15"/>
       <c r="BC15">
         <v>43000.0</v>
       </c>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15">
         <v>43514.8</v>
       </c>
       <c r="BH15"/>
     </row>
     <row r="16" spans="1:60">
       <c r="A16" t="s">
         <v>36</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16">
         <v>3091000.0</v>
       </c>
       <c r="E16">
         <v>3363000.0</v>
       </c>
       <c r="F16">
-        <v>19731000.0</v>
+        <v>19231000.0</v>
       </c>
       <c r="G16"/>
       <c r="H16">
         <v>5742000.0</v>
       </c>
       <c r="I16">
         <v>7035000.0</v>
       </c>
       <c r="J16">
         <v>5757000.0</v>
       </c>
       <c r="K16">
         <v>44269000.0</v>
       </c>
       <c r="L16">
         <v>80024000.0</v>
       </c>
       <c r="M16"/>
       <c r="N16">
         <v>350000.0</v>
       </c>
       <c r="O16">
         <v>481000.0</v>
       </c>
       <c r="P16">
@@ -8615,51 +8615,51 @@
       </c>
       <c r="BG35">
         <v>157163024.0</v>
       </c>
       <c r="BH35">
         <v>164100000.0</v>
       </c>
     </row>
     <row r="36" spans="1:60">
       <c r="A36" t="s">
         <v>56</v>
       </c>
       <c r="B36">
         <v>44686999.0</v>
       </c>
       <c r="C36">
         <v>44988000.0</v>
       </c>
       <c r="D36">
         <v>98111000.0</v>
       </c>
       <c r="E36">
         <v>99857000.0</v>
       </c>
       <c r="F36">
-        <v>10354000.0</v>
+        <v>3635000.0</v>
       </c>
       <c r="G36">
         <v>29500000.0</v>
       </c>
       <c r="H36">
         <v>2906000.0</v>
       </c>
       <c r="I36">
         <v>3009000.0</v>
       </c>
       <c r="J36">
         <v>3324000.0</v>
       </c>
       <c r="K36">
         <v>3063000.0</v>
       </c>
       <c r="L36">
         <v>144000.0</v>
       </c>
       <c r="M36">
         <v>140000.0</v>
       </c>
       <c r="N36">
         <v>127000.0</v>
       </c>
@@ -9193,51 +9193,51 @@
       </c>
       <c r="BG39">
         <v>24983239.0</v>
       </c>
       <c r="BH39">
         <v>5800000.0</v>
       </c>
     </row>
     <row r="40" spans="1:60">
       <c r="A40" t="s">
         <v>60</v>
       </c>
       <c r="B40">
         <v>152099000.0</v>
       </c>
       <c r="C40">
         <v>30945000.0</v>
       </c>
       <c r="D40">
         <v>44022000.0</v>
       </c>
       <c r="E40">
         <v>44226000.0</v>
       </c>
       <c r="F40">
-        <v>135029000.0</v>
+        <v>115798000.0</v>
       </c>
       <c r="G40">
         <v>346400000.0</v>
       </c>
       <c r="H40">
         <v>20303000.0</v>
       </c>
       <c r="I40">
         <v>15644000.0</v>
       </c>
       <c r="J40">
         <v>16891000.0</v>
       </c>
       <c r="K40">
         <v>55858000.0</v>
       </c>
       <c r="L40">
         <v>20321000.0</v>
       </c>
       <c r="M40">
         <v>11586000.0</v>
       </c>
       <c r="N40">
         <v>16086000.0</v>
       </c>
@@ -13044,51 +13044,51 @@
       </c>
       <c r="Q11">
         <v>4855235.0</v>
       </c>
       <c r="R11">
         <v>520641.0</v>
       </c>
       <c r="S11">
         <v>275599.0</v>
       </c>
       <c r="T11">
         <v>2007.7</v>
       </c>
       <c r="U11">
         <v>17669.0</v>
       </c>
       <c r="V11">
         <v>10321.0</v>
       </c>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" t="s">
         <v>137</v>
       </c>
       <c r="B12">
-        <v>54600000.0</v>
+        <v>54078000.0</v>
       </c>
       <c r="C12">
         <v>46398000.0</v>
       </c>
       <c r="D12">
         <v>39359000.0</v>
       </c>
       <c r="E12">
         <v>51047000.0</v>
       </c>
       <c r="F12">
         <v>59033000.0</v>
       </c>
       <c r="G12">
         <v>58688000.0</v>
       </c>
       <c r="H12">
         <v>36510000.0</v>
       </c>
       <c r="I12">
         <v>35816000.0</v>
       </c>
       <c r="J12">
         <v>50732000.0</v>
       </c>
@@ -14546,87 +14546,87 @@
       </c>
       <c r="BD2">
         <v>33543000.0</v>
       </c>
       <c r="BE2">
         <v>35751000.0</v>
       </c>
       <c r="BF2">
         <v>19362000.0</v>
       </c>
       <c r="BG2">
         <v>17787165.0</v>
       </c>
       <c r="BH2">
         <v>14400000.0</v>
       </c>
     </row>
     <row r="3" spans="1:60">
       <c r="A3" t="s">
         <v>128</v>
       </c>
       <c r="B3">
         <v>25987000.0</v>
       </c>
       <c r="C3">
-        <v>27500000.0</v>
+        <v>28414000.0</v>
       </c>
       <c r="D3">
         <v>28658000.0</v>
       </c>
       <c r="E3">
-        <v>88532000.0</v>
+        <v>30386000.0</v>
       </c>
       <c r="F3">
         <v>34614000.0</v>
       </c>
       <c r="G3">
         <v>30832000.0</v>
       </c>
       <c r="H3">
         <v>33053000.0</v>
       </c>
       <c r="I3">
         <v>34333000.0</v>
       </c>
       <c r="J3">
         <v>28659000.0</v>
       </c>
       <c r="K3">
         <v>34555000.0</v>
       </c>
       <c r="L3">
         <v>29819000.0</v>
       </c>
       <c r="M3">
         <v>29357000.0</v>
       </c>
       <c r="N3">
         <v>27203000.0</v>
       </c>
       <c r="O3">
-        <v>31821000.0</v>
+        <v>48290000.0</v>
       </c>
       <c r="P3">
         <v>21416000.0</v>
       </c>
       <c r="Q3">
         <v>23204000.0</v>
       </c>
       <c r="R3">
         <v>21580000.0</v>
       </c>
       <c r="S3">
         <v>22167000.0</v>
       </c>
       <c r="T3">
         <v>23641000.0</v>
       </c>
       <c r="U3">
         <v>20594000.0</v>
       </c>
       <c r="V3">
         <v>22567000.0</v>
       </c>
       <c r="W3">
         <v>28755000.0</v>
       </c>
@@ -14846,87 +14846,87 @@
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4"/>
     </row>
     <row r="5" spans="1:60">
       <c r="A5" t="s">
         <v>130</v>
       </c>
       <c r="B5">
         <v>54692000.0</v>
       </c>
       <c r="C5">
-        <v>18100000.0</v>
+        <v>17629000.0</v>
       </c>
       <c r="D5">
         <v>33968000.0</v>
       </c>
       <c r="E5">
-        <v>38732000.0</v>
+        <v>12400000.0</v>
       </c>
       <c r="F5">
         <v>41918000.0</v>
       </c>
       <c r="G5">
         <v>44400000.0</v>
       </c>
       <c r="H5">
         <v>55747000.0</v>
       </c>
       <c r="I5">
         <v>96528000.0</v>
       </c>
       <c r="J5">
         <v>84219000.0</v>
       </c>
       <c r="K5">
         <v>44056000.0</v>
       </c>
       <c r="L5">
         <v>75295000.0</v>
       </c>
       <c r="M5">
         <v>59850000.0</v>
       </c>
       <c r="N5">
         <v>72603000.0</v>
       </c>
       <c r="O5">
-        <v>89076000.0</v>
+        <v>77895000.0</v>
       </c>
       <c r="P5">
         <v>153854000.0</v>
       </c>
       <c r="Q5">
         <v>146443000.0</v>
       </c>
       <c r="R5">
         <v>48465000.0</v>
       </c>
       <c r="S5">
         <v>67958000.0</v>
       </c>
       <c r="T5">
         <v>82200000.0</v>
       </c>
       <c r="U5">
         <v>12994000.0</v>
       </c>
       <c r="V5">
         <v>16599000.0</v>
       </c>
       <c r="W5">
         <v>-91909000.0</v>
       </c>
@@ -15028,87 +15028,87 @@
       </c>
       <c r="BD5">
         <v>219000.0</v>
       </c>
       <c r="BE5">
         <v>9572000.0</v>
       </c>
       <c r="BF5">
         <v>32432000.0</v>
       </c>
       <c r="BG5">
         <v>99660.0</v>
       </c>
       <c r="BH5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:60">
       <c r="A6" t="s">
         <v>131</v>
       </c>
       <c r="B6">
         <v>80679000.0</v>
       </c>
       <c r="C6">
-        <v>17629000.0</v>
+        <v>46043000.0</v>
       </c>
       <c r="D6">
         <v>62626000.0</v>
       </c>
       <c r="E6">
-        <v>12400000.0</v>
+        <v>42786000.0</v>
       </c>
       <c r="F6">
         <v>76532000.0</v>
       </c>
       <c r="G6">
         <v>75232000.0</v>
       </c>
       <c r="H6">
         <v>88800000.0</v>
       </c>
       <c r="I6">
         <v>130861000.0</v>
       </c>
       <c r="J6">
         <v>112878000.0</v>
       </c>
       <c r="K6">
         <v>78611000.0</v>
       </c>
       <c r="L6">
         <v>105114000.0</v>
       </c>
       <c r="M6">
         <v>89207000.0</v>
       </c>
       <c r="N6">
         <v>99806000.0</v>
       </c>
       <c r="O6">
-        <v>77895000.0</v>
+        <v>126185000.0</v>
       </c>
       <c r="P6">
         <v>175270000.0</v>
       </c>
       <c r="Q6">
         <v>169647000.0</v>
       </c>
       <c r="R6">
         <v>70045000.0</v>
       </c>
       <c r="S6">
         <v>90125000.0</v>
       </c>
       <c r="T6">
         <v>105841000.0</v>
       </c>
       <c r="U6">
         <v>33588000.0</v>
       </c>
       <c r="V6">
         <v>39166000.0</v>
       </c>
       <c r="W6">
         <v>-63154000.0</v>
       </c>
@@ -15989,51 +15989,51 @@
       </c>
       <c r="BC11">
         <v>8128000.0</v>
       </c>
       <c r="BD11">
         <v>-4597000.0</v>
       </c>
       <c r="BE11">
         <v>5746000.0</v>
       </c>
       <c r="BF11">
         <v>5117000.0</v>
       </c>
       <c r="BG11">
         <v>4607361.0</v>
       </c>
       <c r="BH11">
         <v>900000.0</v>
       </c>
     </row>
     <row r="12" spans="1:60">
       <c r="A12" t="s">
         <v>137</v>
       </c>
       <c r="B12">
-        <v>16000000.0</v>
+        <v>13194000.0</v>
       </c>
       <c r="C12">
         <v>12100000.0</v>
       </c>
       <c r="D12">
         <v>15810000.0</v>
       </c>
       <c r="E12">
         <v>17649000.0</v>
       </c>
       <c r="F12">
         <v>17742000.0</v>
       </c>
       <c r="G12">
         <v>8967000.0</v>
       </c>
       <c r="H12">
         <v>9092000.0</v>
       </c>
       <c r="I12">
         <v>9609000.0</v>
       </c>
       <c r="J12">
         <v>9730000.0</v>
       </c>
@@ -23909,51 +23909,51 @@
       </c>
     </row>
     <row r="23" spans="1:60">
       <c r="A23" t="s">
         <v>178</v>
       </c>
       <c r="B23">
         <v>-1267000.0</v>
       </c>
       <c r="C23">
         <v>-1253000.0</v>
       </c>
       <c r="D23">
         <v>-1549000.0</v>
       </c>
       <c r="E23">
         <v>-1442000.0</v>
       </c>
       <c r="F23">
         <v>-19589000.0</v>
       </c>
       <c r="G23">
         <v>7581000.0</v>
       </c>
       <c r="H23">
-        <v>-15691000.0</v>
+        <v>-13022000.0</v>
       </c>
       <c r="I23">
         <v>-1783000.0</v>
       </c>
       <c r="J23">
         <v>-13750000.0</v>
       </c>
       <c r="K23">
         <v>-2669000.0</v>
       </c>
       <c r="L23">
         <v>-13750000.0</v>
       </c>
       <c r="M23">
         <v>-43388000.0</v>
       </c>
       <c r="N23">
         <v>-13750000.0</v>
       </c>
       <c r="O23">
         <v>-16000.0</v>
       </c>
       <c r="P23">
         <v>-18007000.0</v>
       </c>