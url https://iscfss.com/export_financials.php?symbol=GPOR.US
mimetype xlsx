--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="236">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -298,50 +298,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1487,98 +1490,102 @@
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>36</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>560000.0</v>
+      </c>
       <c r="C7">
         <v>6099000.0</v>
       </c>
       <c r="D7">
         <v>14299000.0</v>
       </c>
       <c r="E7">
         <v>26713000.0</v>
       </c>
       <c r="F7">
         <v>322000.0</v>
       </c>
       <c r="G7">
         <v>0.0</v>
       </c>
       <c r="H7">
         <v>57438000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>37</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>2000.0</v>
+      </c>
       <c r="C8">
         <v>37350000.0</v>
       </c>
       <c r="D8">
         <v>44216000.0</v>
       </c>
       <c r="E8">
         <v>52297000.0</v>
       </c>
       <c r="F8">
         <v>57898000.0</v>
       </c>
       <c r="G8">
         <v>1607000.0</v>
       </c>
       <c r="H8">
         <v>1597000.0</v>
       </c>
       <c r="I8">
         <v>1630000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2520,51 +2527,53 @@
       </c>
       <c r="Y23">
         <v>47046000.0</v>
       </c>
       <c r="Z23">
         <v>40892000.0</v>
       </c>
       <c r="AA23">
         <v>36178000.0</v>
       </c>
       <c r="AB23">
         <v>33500000.0</v>
       </c>
       <c r="AC23">
         <v>27568000.0</v>
       </c>
       <c r="AD23">
         <v>92346000.0</v>
       </c>
       <c r="AE23"/>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
         <v>53</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>788187000.0</v>
+      </c>
       <c r="C24">
         <v>702857000.0</v>
       </c>
       <c r="D24">
         <v>667382000.0</v>
       </c>
       <c r="E24">
         <v>694155000.0</v>
       </c>
       <c r="F24">
         <v>712946000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24">
         <v>1978020000.0</v>
       </c>
       <c r="I24">
         <v>2086765000.0</v>
       </c>
       <c r="J24">
         <v>2038321000.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
@@ -2781,51 +2790,53 @@
       </c>
       <c r="Y28">
         <v>-969000.0</v>
       </c>
       <c r="Z28">
         <v>3186000.0</v>
       </c>
       <c r="AA28">
         <v>-2478000.0</v>
       </c>
       <c r="AB28">
         <v>-2600000.0</v>
       </c>
       <c r="AC28">
         <v>2397000.0</v>
       </c>
       <c r="AD28">
         <v>14517000.0</v>
       </c>
       <c r="AE28"/>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>58</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>2622905000.0</v>
+      </c>
       <c r="C29">
         <v>2414250000.0</v>
       </c>
       <c r="D29">
         <v>2829062000.0</v>
       </c>
       <c r="E29">
         <v>1522990000.0</v>
       </c>
       <c r="F29">
         <v>1262424000.0</v>
       </c>
       <c r="G29">
         <v>-46757000.0</v>
       </c>
       <c r="H29">
         <v>3293243000.0</v>
       </c>
       <c r="I29">
         <v>5415184000.0</v>
       </c>
       <c r="J29">
         <v>5140557000.0</v>
       </c>
       <c r="K29"/>
@@ -2972,51 +2983,53 @@
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="s">
         <v>61</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-115946000.0</v>
+      </c>
       <c r="C32">
         <v>-114195000.0</v>
       </c>
       <c r="D32">
         <v>52352000.0</v>
       </c>
       <c r="E32">
         <v>-391050000.0</v>
       </c>
       <c r="F32">
         <v>-361377000.0</v>
       </c>
       <c r="G32">
         <v>-100537000.0</v>
       </c>
       <c r="H32">
         <v>-145321000.0</v>
       </c>
       <c r="I32">
         <v>-222479000.0</v>
       </c>
       <c r="J32">
         <v>-221356000.0</v>
       </c>
       <c r="K32"/>
@@ -3817,51 +3830,53 @@
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
     </row>
     <row r="45" spans="1:31">
       <c r="A45" t="s">
         <v>74</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>4149067000.0</v>
+      </c>
       <c r="C45">
         <v>3588845000.0</v>
       </c>
       <c r="D45">
         <v>3132216000.0</v>
       </c>
       <c r="E45">
         <v>2603501000.0</v>
       </c>
       <c r="F45">
         <v>2134169000.0</v>
       </c>
       <c r="G45">
         <v>2086611000.0</v>
       </c>
       <c r="H45">
         <v>3521232000.0</v>
       </c>
       <c r="I45">
         <v>5479405000.0</v>
       </c>
       <c r="J45">
         <v>5102177000.0</v>
       </c>
       <c r="K45">
@@ -5098,699 +5113,705 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DI62"/>
+  <dimension ref="A1:DJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:113">
+    <row r="1" spans="1:114">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D1" t="s">
         <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="H1" t="s">
         <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="L1" t="s">
         <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="P1" t="s">
         <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="T1" t="s">
         <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="X1" t="s">
         <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AB1" t="s">
         <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AF1" t="s">
         <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AJ1" t="s">
         <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AN1" t="s">
         <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR1" t="s">
         <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AV1" t="s">
         <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AZ1" t="s">
         <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BD1" t="s">
         <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BH1" t="s">
         <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BL1" t="s">
         <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BP1" t="s">
         <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BT1" t="s">
         <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BX1" t="s">
         <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
         <v>150</v>
       </c>
       <c r="CB1" t="s">
         <v>151</v>
       </c>
       <c r="CC1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CD1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CE1" t="s">
         <v>153</v>
       </c>
       <c r="CF1" t="s">
         <v>154</v>
       </c>
       <c r="CG1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CH1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CI1" t="s">
         <v>156</v>
       </c>
       <c r="CJ1" t="s">
         <v>157</v>
       </c>
       <c r="CK1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CL1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CM1" t="s">
         <v>159</v>
       </c>
       <c r="CN1" t="s">
         <v>160</v>
       </c>
       <c r="CO1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CP1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CQ1" t="s">
         <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CT1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CU1" t="s">
         <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CX1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CY1" t="s">
         <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DB1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DC1" t="s">
         <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DF1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DG1" t="s">
         <v>174</v>
       </c>
       <c r="DH1" t="s">
         <v>175</v>
       </c>
       <c r="DI1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DJ1" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="2" spans="1:113">
+    <row r="2" spans="1:114">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2">
+        <v>67639000.0</v>
+      </c>
+      <c r="C2">
         <v>342382000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>55826000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>58998000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>52596000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>34668000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>55705000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>53492000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>45722000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>43517000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>45526000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>59382000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>55417000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>37807000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>202838000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>195202000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>183786000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>98821000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>436172000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>397800000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>444516000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>120275000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>295359000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>315575000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>437453000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>415218000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>439019000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>493830000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>568184000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>518380000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>582464000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>584416000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>577548000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>553609000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>582928000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>495734000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>406139000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>265124000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>304341000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>289750000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>235834000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>265128000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>312116000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>318725000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>400096000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>371410000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>358082000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>287458000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>239099000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>190707000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>179357000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>142375000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>109777000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>110244000.0</v>
       </c>
-      <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
-      <c r="BF2">
+      <c r="BF2"/>
+      <c r="BG2">
         <v>43872000.0</v>
       </c>
-      <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
-      <c r="BQ2">
+      <c r="BQ2"/>
+      <c r="BR2">
         <v>20755000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>27772000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>35169000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>27054000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>34927000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>39848000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>34582000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>34786000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>24818000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>20062000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>16489000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>13271000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>8684000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>7791000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>6948000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>3892000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>4056000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>4496000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>2264000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>3199000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>3486000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>3943000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>5579000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>5063000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>3181000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>3919000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>3591000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>2272000.0</v>
       </c>
-      <c r="CS2"/>
-      <c r="CT2">
+      <c r="CT2"/>
+      <c r="CU2">
         <v>4970000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>5836000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>7635000.0</v>
       </c>
-      <c r="CW2"/>
-      <c r="CX2">
+      <c r="CX2"/>
+      <c r="CY2">
         <v>6375000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>6753000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>5545000.0</v>
       </c>
-      <c r="DA2"/>
       <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
+      <c r="DJ2"/>
     </row>
-    <row r="3" spans="1:113">
+    <row r="3" spans="1:114">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5862,96 +5883,97 @@
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
+      <c r="DJ3"/>
     </row>
-    <row r="4" spans="1:113">
+    <row r="4" spans="1:114">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>705153000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-625019000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-545771000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>467485000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>403065000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-340709000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-278341000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-212403000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-150175000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-8874899000.0</v>
       </c>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
@@ -5999,377 +6021,379 @@
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
+      <c r="DJ4"/>
     </row>
-    <row r="5" spans="1:113">
+    <row r="5" spans="1:114">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5">
         <v>0.0</v>
       </c>
-      <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
+      <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
+        <v>0.0</v>
+      </c>
+      <c r="J5">
         <v>-44203000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
+        <v>0.0</v>
+      </c>
+      <c r="O5">
         <v>-1996000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
+        <v>0.0</v>
+      </c>
+      <c r="V5">
         <v>-40430000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-43000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-51329999.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-54990999.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-61863000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-46833000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-50679000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-48615000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-52225000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-56026000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-46354000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-49406000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-46042000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-40539000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-40339000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-47171000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-51685000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-53058000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-50816000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-46803000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-46119000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-55177000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-49950000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-38412000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-41659000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-26675000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-19779000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-10243000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-17059000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-9781000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-4841000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-10982000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-6629000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-3429000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-4975000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>8771000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-7119000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>2663000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>7900000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>1091000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-7254000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-1768000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-2710000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-6242000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-12974000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-18039000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-14892000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-22603000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-3661000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-4803000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-95000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>1293000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>1182000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>2254000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>2094000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-926000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-105000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>279000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-2536000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-1499000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-87163000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-1559000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-85000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-83675000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-82374000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-80917000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-79710000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-78556000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-77423000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-75970000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-74913000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-73790000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-72846000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-72043000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-71172000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-70369000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-69597000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-68627000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-67663000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-66582000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-65867000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-64773000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-64012000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-63306000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-62500000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-61500000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-60800000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-59800000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-58900000.0</v>
       </c>
-      <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
+      <c r="DJ5"/>
     </row>
-    <row r="6" spans="1:113">
+    <row r="6" spans="1:114">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -6441,124 +6465,129 @@
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
+      <c r="DJ6"/>
     </row>
-    <row r="7" spans="1:113">
+    <row r="7" spans="1:114">
       <c r="A7" t="s">
         <v>36</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>358000.0</v>
+      </c>
       <c r="C7">
+        <v>560000.0</v>
+      </c>
+      <c r="D7">
         <v>760000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>957000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1150000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>6099000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>8666000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>7844000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>11099000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>14299000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>17466000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>20600000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>23682000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>26713000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>3060000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>224000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>273000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>322000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>34000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>44000.0</v>
       </c>
-      <c r="U7"/>
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7">
         <v>0.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2012000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>3640000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>10186000.0</v>
       </c>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
@@ -6602,111 +6631,116 @@
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
+      <c r="DJ7"/>
     </row>
-    <row r="8" spans="1:113">
+    <row r="8" spans="1:114">
       <c r="A8" t="s">
         <v>37</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>2000.0</v>
+      </c>
       <c r="C8">
         <v>2000.0</v>
       </c>
       <c r="D8">
+        <v>2000.0</v>
+      </c>
+      <c r="E8">
         <v>31358000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>32889000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>37350000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>43747000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>43790000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>44205000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>44216000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>45331000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>46461000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52297000.0</v>
       </c>
       <c r="N8">
         <v>52297000.0</v>
       </c>
       <c r="O8">
+        <v>52297000.0</v>
+      </c>
+      <c r="P8">
         <v>52347000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>53174000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>57880000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>57898000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>57922000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>55862000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6755,96 +6789,97 @@
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
+      <c r="DJ8"/>
     </row>
-    <row r="9" spans="1:113">
+    <row r="9" spans="1:114">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>384082000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>419024000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>449243000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>472846000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>542700000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>662573000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>692521000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>692182000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>693921000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>4215162000.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
@@ -6892,393 +6927,397 @@
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
+      <c r="DJ9"/>
     </row>
-    <row r="10" spans="1:113">
+    <row r="10" spans="1:114">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10">
+        <v>2921000.0</v>
+      </c>
+      <c r="C10">
         <v>1813000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3367000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3794000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5342000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1473000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3220000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1233000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8209000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1929000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>8324999.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5269000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3460000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>7259000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>8287000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>6581000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>5898000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3260000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4485000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>9389000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>179701000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>89861000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>51043000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2817000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1633000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>6060000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>10124000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>20777000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>17996000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>52297000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>124571000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>119230000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>118613000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>99557000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>125271000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>117555000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>102485000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1275875000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>364276000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>396437000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>454377000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>112974000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>228111000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>525488000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>74740000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>142340000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>152883000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>75293000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>170382000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>458956000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>95466000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>214385000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>225980000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>167088000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>12280000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>6613000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>12893000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>93897000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>22711000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>4678000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>26826000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>2468000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>2073000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>2304000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>711000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1724000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>7076000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>6916000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>971000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>5944000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>4511000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>2164000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>6406000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>2764000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1772000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>2137000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>6542000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>6097000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>6978000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1844000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>2119000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>6074000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>8493000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>11826000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>7542000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>8985000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>579000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1027000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1542000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>1496000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>1617000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>3240000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>1109000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>4165000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>4648000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>3334000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>1077000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>1613000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>2199000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>1733000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>3657000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>3259000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>4322000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>5418000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>5700000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>5800000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>1200000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>1700000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>2800000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>1400000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>2300000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>1900000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>1200000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:113">
+    <row r="11" spans="1:114">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7350,389 +7389,393 @@
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
+      <c r="DJ11"/>
     </row>
-    <row r="12" spans="1:113">
+    <row r="12" spans="1:114">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12">
+        <v>2921000.0</v>
+      </c>
+      <c r="C12">
         <v>46968000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3367000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3794000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5342000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1473000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3220000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1233000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>8209000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1929000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>8324999.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5269000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3460000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7259000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>8287000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6581000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5898000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3260000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4485000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>9389000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>179701000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>89861000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>51043000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2817000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1633000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>6060000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>10124000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>20777000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>17996000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>52297000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>124571000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>119230000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>118613000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>99557000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>125271000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>117555000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>102485000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1275875000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>364276000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>396437000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>454377000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>112974000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>228111000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>525488000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>74740000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>142340000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>152883000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>75293000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>170382000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>458956000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>95466000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>214385000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>225980000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>167088000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>12280000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>6613000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>12893000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>93897000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>22711000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>4678000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>26826000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>2468000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>2073000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>2304000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>711000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1724000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>7076000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>6916000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>971000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>5944000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>4511000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>2164000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>6406000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>2764000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1772000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>2137000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>6542000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>6097000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>6978000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1844000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>2119000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>6074000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>8493000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>11826000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>7542000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>8985000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>579000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>1027000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>1542000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>1496000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>1617000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>3240000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>1109000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>4165000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>4648000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>3334000.0</v>
       </c>
-      <c r="CS12"/>
-      <c r="CT12">
+      <c r="CT12"/>
+      <c r="CU12">
         <v>1613000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>2199000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>1733000.0</v>
       </c>
-      <c r="CW12"/>
-      <c r="CX12">
+      <c r="CX12"/>
+      <c r="CY12">
         <v>3259000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>4322000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>5418000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>5700000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>5800000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>1200000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>1700000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>2800000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>1400000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>2300000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>1900000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>1200000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:113">
+    <row r="13" spans="1:114">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13">
         <v>2000.0</v>
       </c>
       <c r="C13">
         <v>2000.0</v>
       </c>
       <c r="D13">
         <v>2000.0</v>
       </c>
       <c r="E13">
         <v>2000.0</v>
       </c>
       <c r="F13">
         <v>2000.0</v>
       </c>
       <c r="G13">
         <v>2000.0</v>
       </c>
       <c r="H13">
         <v>2000.0</v>
       </c>
       <c r="I13">
@@ -7750,903 +7793,907 @@
       <c r="M13">
         <v>2000.0</v>
       </c>
       <c r="N13">
         <v>2000.0</v>
       </c>
       <c r="O13">
         <v>2000.0</v>
       </c>
       <c r="P13">
         <v>2000.0</v>
       </c>
       <c r="Q13">
         <v>2000.0</v>
       </c>
       <c r="R13">
         <v>2000.0</v>
       </c>
       <c r="S13">
         <v>2000.0</v>
       </c>
       <c r="T13">
         <v>2000.0</v>
       </c>
       <c r="U13">
+        <v>2000.0</v>
+      </c>
+      <c r="V13">
         <v>1609000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1607000.0</v>
       </c>
       <c r="W13">
         <v>1607000.0</v>
       </c>
       <c r="X13">
+        <v>1607000.0</v>
+      </c>
+      <c r="Y13">
         <v>1601000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1598000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1597000.0</v>
       </c>
       <c r="AA13">
         <v>1597000.0</v>
       </c>
       <c r="AB13">
-        <v>1594000.0</v>
+        <v>1597000.0</v>
       </c>
       <c r="AC13">
         <v>1594000.0</v>
       </c>
       <c r="AD13">
+        <v>1594000.0</v>
+      </c>
+      <c r="AE13">
         <v>1630000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1732000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1733000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1735000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1831000.0</v>
       </c>
       <c r="AI13">
         <v>1831000.0</v>
       </c>
       <c r="AJ13">
-        <v>1828000.0</v>
+        <v>1831000.0</v>
       </c>
       <c r="AK13">
         <v>1828000.0</v>
       </c>
       <c r="AL13">
+        <v>1828000.0</v>
+      </c>
+      <c r="AM13">
         <v>1588000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1253000.0</v>
       </c>
       <c r="AN13">
         <v>1253000.0</v>
       </c>
       <c r="AO13">
+        <v>1253000.0</v>
+      </c>
+      <c r="AP13">
         <v>1252000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1082000.0</v>
       </c>
       <c r="AQ13">
         <v>1082000.0</v>
       </c>
       <c r="AR13">
+        <v>1082000.0</v>
+      </c>
+      <c r="AS13">
         <v>1081000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>857000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>856000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>854000.0</v>
       </c>
       <c r="AV13">
         <v>854000.0</v>
       </c>
       <c r="AW13">
+        <v>854000.0</v>
+      </c>
+      <c r="AX13">
         <v>853000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>851000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>775000.0</v>
       </c>
       <c r="AZ13">
         <v>775000.0</v>
       </c>
       <c r="BA13">
+        <v>775000.0</v>
+      </c>
+      <c r="BB13">
         <v>773000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>674000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>557000.0</v>
       </c>
       <c r="BD13">
         <v>557000.0</v>
       </c>
       <c r="BE13">
-        <v>556000.0</v>
+        <v>557000.0</v>
       </c>
       <c r="BF13">
         <v>556000.0</v>
       </c>
       <c r="BG13">
+        <v>556000.0</v>
+      </c>
+      <c r="BH13">
         <v>509000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>475000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>474000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>446000.0</v>
       </c>
       <c r="BK13">
         <v>446000.0</v>
       </c>
       <c r="BL13">
         <v>446000.0</v>
       </c>
       <c r="BM13">
-        <v>427000.0</v>
+        <v>446000.0</v>
       </c>
       <c r="BN13">
         <v>427000.0</v>
       </c>
       <c r="BO13">
-        <v>426000.0</v>
+        <v>427000.0</v>
       </c>
       <c r="BP13">
         <v>426000.0</v>
       </c>
       <c r="BQ13">
         <v>426000.0</v>
       </c>
       <c r="BR13">
         <v>426000.0</v>
       </c>
       <c r="BS13">
         <v>426000.0</v>
       </c>
       <c r="BT13">
         <v>426000.0</v>
       </c>
       <c r="BU13">
         <v>426000.0</v>
       </c>
       <c r="BV13">
+        <v>426000.0</v>
+      </c>
+      <c r="BW13">
         <v>424000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>379000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>369000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>351000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>331000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>330000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>322000.0</v>
       </c>
       <c r="CC13">
         <v>322000.0</v>
       </c>
       <c r="CD13">
-        <v>319000.0</v>
+        <v>322000.0</v>
       </c>
       <c r="CE13">
         <v>319000.0</v>
       </c>
       <c r="CF13">
         <v>319000.0</v>
       </c>
       <c r="CG13">
-        <v>201000.0</v>
+        <v>319000.0</v>
       </c>
       <c r="CH13">
         <v>201000.0</v>
       </c>
       <c r="CI13">
-        <v>101000.0</v>
+        <v>201000.0</v>
       </c>
       <c r="CJ13">
         <v>101000.0</v>
       </c>
       <c r="CK13">
         <v>101000.0</v>
       </c>
       <c r="CL13">
         <v>101000.0</v>
       </c>
       <c r="CM13">
         <v>101000.0</v>
       </c>
       <c r="CN13">
         <v>101000.0</v>
       </c>
       <c r="CO13">
         <v>101000.0</v>
       </c>
       <c r="CP13">
         <v>101000.0</v>
       </c>
       <c r="CQ13">
         <v>101000.0</v>
       </c>
       <c r="CR13">
         <v>101000.0</v>
       </c>
-      <c r="CS13"/>
-      <c r="CT13">
+      <c r="CS13">
         <v>101000.0</v>
       </c>
+      <c r="CT13"/>
       <c r="CU13">
         <v>101000.0</v>
       </c>
       <c r="CV13">
         <v>101000.0</v>
       </c>
-      <c r="CW13"/>
-      <c r="CX13">
+      <c r="CW13">
         <v>101000.0</v>
       </c>
+      <c r="CX13"/>
       <c r="CY13">
         <v>101000.0</v>
       </c>
       <c r="CZ13">
         <v>101000.0</v>
       </c>
       <c r="DA13">
+        <v>101000.0</v>
+      </c>
+      <c r="DB13">
         <v>100000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>5100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="DD13">
         <v>1700000.0</v>
       </c>
-      <c r="DE13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DE13">
+        <v>1700000.0</v>
+      </c>
+      <c r="DF13"/>
       <c r="DG13">
         <v>200000.0</v>
       </c>
       <c r="DH13">
         <v>200000.0</v>
       </c>
       <c r="DI13">
         <v>200000.0</v>
       </c>
+      <c r="DJ13">
+        <v>200000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:113">
+    <row r="14" spans="1:114">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14">
-        <v>18440000.0</v>
+        <v>18695000.0</v>
       </c>
       <c r="C14">
+        <v>19392000.0</v>
+      </c>
+      <c r="D14">
         <v>18290000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>17907000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>17881000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>17803000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>18062000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>18144000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>18604000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>18829000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>18954000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>18805000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>19049000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>19366000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>19635000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>20961000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>21242000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>20715345.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>20598000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>20600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46188217.0</v>
       </c>
       <c r="V14">
         <v>46188217.0</v>
       </c>
       <c r="W14">
         <v>46188217.0</v>
       </c>
       <c r="X14">
         <v>46188217.0</v>
       </c>
       <c r="Y14">
         <v>46188217.0</v>
       </c>
       <c r="Z14">
         <v>46188217.0</v>
       </c>
       <c r="AA14">
-        <v>71776433.0</v>
+        <v>46188217.0</v>
       </c>
       <c r="AB14">
         <v>71776433.0</v>
       </c>
       <c r="AC14">
         <v>71776433.0</v>
       </c>
       <c r="AD14">
         <v>71776433.0</v>
       </c>
       <c r="AE14">
         <v>71776433.0</v>
       </c>
       <c r="AF14">
         <v>71776433.0</v>
       </c>
       <c r="AG14">
         <v>71776433.0</v>
       </c>
       <c r="AH14">
         <v>71776433.0</v>
       </c>
       <c r="AI14">
         <v>71776433.0</v>
       </c>
       <c r="AJ14">
         <v>71776433.0</v>
       </c>
       <c r="AK14">
         <v>71776433.0</v>
       </c>
       <c r="AL14">
+        <v>71776433.0</v>
+      </c>
+      <c r="AM14">
         <v>129450895.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>125408866.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>125343723.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>111509585.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>108269639.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>108217062.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>97041908.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>86120030.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>85996137.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>85907307.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>85805896.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>85738626.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>82030579.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>77931738.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>77906787.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>73334848.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>57248931.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>56291792.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>56334095.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>56247609.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>52814781.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>50905962.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>47898665.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>45125019.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>44724976.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>44873106.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>43976009.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>43118210.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>42699116.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>43021757.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>42953016.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>42957791.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>42645877.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>43061831.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>42531429.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42614815.0</v>
       </c>
       <c r="BV14">
         <v>42614815.0</v>
       </c>
       <c r="BW14">
+        <v>42614815.0</v>
+      </c>
+      <c r="BX14">
         <v>38487879.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>36807692.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>34700000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>33829730.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>33614286.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>35350000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>31422222.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>33583333.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>33444444.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>27571429.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>24125000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>15075000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>9166667.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>10146566.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>13263905.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>9800000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>11400000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>10625000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>13889329.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>11325000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10146566.0</v>
       </c>
       <c r="CR14">
         <v>10146566.0</v>
       </c>
       <c r="CS14">
+        <v>10146566.0</v>
+      </c>
+      <c r="CT14">
         <v>13263905.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>10284615.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>10291304.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>8800000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>11503633.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>10520000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>9940000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>10258333.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>9100000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>4500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3400000.0</v>
       </c>
       <c r="DD14">
         <v>3400000.0</v>
       </c>
       <c r="DE14">
+        <v>3400000.0</v>
+      </c>
+      <c r="DF14">
         <v>2000000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2684750.0</v>
       </c>
       <c r="DH14">
         <v>2684750.0</v>
       </c>
       <c r="DI14">
+        <v>2684750.0</v>
+      </c>
+      <c r="DJ14">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:113">
+    <row r="15" spans="1:114">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>2000.0</v>
       </c>
       <c r="N15">
         <v>2000.0</v>
       </c>
       <c r="O15">
         <v>2000.0</v>
       </c>
       <c r="P15">
         <v>2000.0</v>
       </c>
       <c r="Q15">
         <v>2000.0</v>
       </c>
       <c r="R15">
         <v>2000.0</v>
       </c>
       <c r="S15">
         <v>2000.0</v>
       </c>
       <c r="T15">
         <v>2000.0</v>
       </c>
       <c r="U15">
-        <v>1607000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="V15">
         <v>1607000.0</v>
       </c>
       <c r="W15">
         <v>1607000.0</v>
       </c>
       <c r="X15">
+        <v>1607000.0</v>
+      </c>
+      <c r="Y15">
         <v>1601000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1598000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1597000.0</v>
       </c>
       <c r="AA15">
         <v>1597000.0</v>
       </c>
       <c r="AB15">
-        <v>1594000.0</v>
+        <v>1597000.0</v>
       </c>
       <c r="AC15">
         <v>1594000.0</v>
       </c>
       <c r="AD15">
+        <v>1594000.0</v>
+      </c>
+      <c r="AE15">
         <v>1630000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1732000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1733000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1735000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1831000.0</v>
       </c>
       <c r="AI15">
         <v>1831000.0</v>
       </c>
       <c r="AJ15">
-        <v>1828000.0</v>
+        <v>1831000.0</v>
       </c>
       <c r="AK15">
         <v>1828000.0</v>
       </c>
       <c r="AL15">
+        <v>1828000.0</v>
+      </c>
+      <c r="AM15">
         <v>1588000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1253000.0</v>
       </c>
       <c r="AN15">
         <v>1253000.0</v>
       </c>
       <c r="AO15">
+        <v>1253000.0</v>
+      </c>
+      <c r="AP15">
         <v>1252000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1082000.0</v>
       </c>
       <c r="AQ15">
         <v>1082000.0</v>
       </c>
       <c r="AR15">
+        <v>1082000.0</v>
+      </c>
+      <c r="AS15">
         <v>1081000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>857000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>856000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>854000.0</v>
       </c>
       <c r="AV15">
         <v>854000.0</v>
       </c>
       <c r="AW15">
+        <v>854000.0</v>
+      </c>
+      <c r="AX15">
         <v>853000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>851000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>775000.0</v>
       </c>
       <c r="AZ15">
         <v>775000.0</v>
       </c>
       <c r="BA15">
+        <v>775000.0</v>
+      </c>
+      <c r="BB15">
         <v>773000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>674000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>557000.0</v>
       </c>
       <c r="BD15">
         <v>557000.0</v>
       </c>
       <c r="BE15">
-        <v>556000.0</v>
+        <v>557000.0</v>
       </c>
       <c r="BF15">
         <v>556000.0</v>
       </c>
       <c r="BG15">
+        <v>556000.0</v>
+      </c>
+      <c r="BH15">
         <v>509000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>475000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>474000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>446000.0</v>
       </c>
       <c r="BK15">
         <v>446000.0</v>
       </c>
       <c r="BL15">
         <v>446000.0</v>
       </c>
       <c r="BM15">
-        <v>427000.0</v>
+        <v>446000.0</v>
       </c>
       <c r="BN15">
         <v>427000.0</v>
       </c>
       <c r="BO15">
-        <v>426000.0</v>
+        <v>427000.0</v>
       </c>
       <c r="BP15">
         <v>426000.0</v>
       </c>
       <c r="BQ15">
         <v>426000.0</v>
       </c>
       <c r="BR15">
         <v>426000.0</v>
       </c>
       <c r="BS15">
         <v>426000.0</v>
       </c>
       <c r="BT15">
         <v>426000.0</v>
       </c>
       <c r="BU15">
         <v>426000.0</v>
       </c>
       <c r="BV15">
+        <v>426000.0</v>
+      </c>
+      <c r="BW15">
         <v>424000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>379000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>369000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>337000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>331000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>330000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>322000.0</v>
       </c>
       <c r="CC15">
         <v>322000.0</v>
       </c>
       <c r="CD15">
+        <v>322000.0</v>
+      </c>
+      <c r="CE15">
         <v>319000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>201000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>319000.0</v>
       </c>
-      <c r="CG15"/>
-      <c r="CH15">
+      <c r="CH15"/>
+      <c r="CI15">
         <v>201000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101000.0</v>
       </c>
       <c r="CJ15">
         <v>101000.0</v>
       </c>
       <c r="CK15">
         <v>101000.0</v>
       </c>
       <c r="CL15">
         <v>101000.0</v>
       </c>
       <c r="CM15">
         <v>101000.0</v>
       </c>
       <c r="CN15">
         <v>101000.0</v>
       </c>
       <c r="CO15">
         <v>101000.0</v>
       </c>
       <c r="CP15">
         <v>101000.0</v>
       </c>
       <c r="CQ15">
         <v>101000.0</v>
       </c>
@@ -8656,277 +8703,281 @@
       <c r="CS15">
         <v>101000.0</v>
       </c>
       <c r="CT15">
         <v>101000.0</v>
       </c>
       <c r="CU15">
         <v>101000.0</v>
       </c>
       <c r="CV15">
         <v>101000.0</v>
       </c>
       <c r="CW15">
         <v>101000.0</v>
       </c>
       <c r="CX15">
         <v>101000.0</v>
       </c>
       <c r="CY15">
         <v>101000.0</v>
       </c>
       <c r="CZ15">
         <v>101000.0</v>
       </c>
       <c r="DA15">
+        <v>101000.0</v>
+      </c>
+      <c r="DB15">
         <v>100000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>5100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="DD15">
         <v>1700000.0</v>
       </c>
-      <c r="DE15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DE15">
+        <v>1700000.0</v>
+      </c>
+      <c r="DF15"/>
       <c r="DG15">
         <v>200000.0</v>
       </c>
       <c r="DH15">
         <v>200000.0</v>
       </c>
       <c r="DI15">
         <v>200000.0</v>
       </c>
+      <c r="DJ15">
+        <v>200000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:113">
+    <row r="16" spans="1:114">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>-282413000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-45526000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-59382000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>-398067000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-394011000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-436172000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-397800000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-310172000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-120275000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-      <c r="AE16">
-[...1 lines deleted...]
-      </c>
+      <c r="AE16"/>
       <c r="AF16">
         <v>120000.0</v>
       </c>
       <c r="AG16">
         <v>120000.0</v>
       </c>
       <c r="AH16">
         <v>120000.0</v>
       </c>
       <c r="AI16">
-        <v>195000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="AJ16">
         <v>195000.0</v>
       </c>
       <c r="AK16">
         <v>195000.0</v>
       </c>
       <c r="AL16">
         <v>195000.0</v>
       </c>
       <c r="AM16">
+        <v>195000.0</v>
+      </c>
+      <c r="AN16">
         <v>75000.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>50772000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>38809000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>26583000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>29697000.0</v>
       </c>
-      <c r="AT16"/>
-      <c r="AU16">
+      <c r="AU16"/>
+      <c r="AV16">
         <v>75000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>795000.0</v>
       </c>
       <c r="AW16">
         <v>795000.0</v>
       </c>
       <c r="AX16">
         <v>795000.0</v>
       </c>
       <c r="AY16">
-        <v>780000.0</v>
+        <v>795000.0</v>
       </c>
       <c r="AZ16">
         <v>780000.0</v>
       </c>
       <c r="BA16">
+        <v>780000.0</v>
+      </c>
+      <c r="BB16">
         <v>938000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>60000.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-      <c r="BF16">
+      <c r="BF16"/>
+      <c r="BG16">
         <v>-43872000.0</v>
       </c>
-      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16">
         <v>-653000000000.0</v>
       </c>
-      <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
-      <c r="CJ16">
+      <c r="CJ16"/>
+      <c r="CK16">
         <v>159000.0</v>
       </c>
-      <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
-      <c r="CP16">
+      <c r="CP16"/>
+      <c r="CQ16">
         <v>-22000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>-461000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>-790000.0</v>
       </c>
-      <c r="CS16"/>
-      <c r="CT16">
+      <c r="CT16"/>
+      <c r="CU16">
         <v>-4341000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>-4340000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>-878000.0</v>
       </c>
-      <c r="CW16"/>
-      <c r="CX16">
+      <c r="CX16"/>
+      <c r="CY16">
         <v>-1318000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>-1217000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>-2517000.0</v>
       </c>
-      <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
+      <c r="DJ16"/>
     </row>
-    <row r="17" spans="1:113">
+    <row r="17" spans="1:114">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8998,84 +9049,85 @@
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
+      <c r="DJ17"/>
     </row>
-    <row r="18" spans="1:113">
+    <row r="18" spans="1:114">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>118404000.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18">
         <v>272935000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>113470000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>43267000.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
@@ -9123,52 +9175,53 @@
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
+      <c r="DJ18"/>
     </row>
-    <row r="19" spans="1:113">
+    <row r="19" spans="1:114">
       <c r="A19" t="s">
         <v>48</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9240,52 +9293,53 @@
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
+      <c r="DJ19"/>
     </row>
-    <row r="20" spans="1:113">
+    <row r="20" spans="1:114">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -9357,855 +9411,865 @@
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
+      <c r="DJ20"/>
     </row>
-    <row r="21" spans="1:113">
+    <row r="21" spans="1:114">
       <c r="A21" t="s">
         <v>50</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>169185000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>153984000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>178320000.0</v>
       </c>
-      <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-      <c r="AH21">
+      <c r="AH21"/>
+      <c r="AI21">
         <v>182213000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>180468000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>164339000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>158193000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>136777000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>127884000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>91485000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>78518000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>71888000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>66420000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>139744000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>107582000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>87338000.0</v>
       </c>
-      <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>77470000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>67621000.0</v>
       </c>
-      <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
-      <c r="BD21">
+      <c r="BD21"/>
+      <c r="BE21">
         <v>50451000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>34931000.0</v>
       </c>
-      <c r="BF21"/>
-      <c r="BG21">
+      <c r="BG21"/>
+      <c r="BH21">
         <v>24497000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>29430000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>20371000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>15525000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>12828000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>11887000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>11078000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>9628000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>9354000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>8397000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>9033000.0</v>
       </c>
-      <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
+      <c r="DJ21"/>
     </row>
-    <row r="22" spans="1:113">
+    <row r="22" spans="1:114">
       <c r="A22" t="s">
         <v>51</v>
       </c>
-      <c r="B22">
+      <c r="B22"/>
+      <c r="C22">
         <v>184649000.0</v>
       </c>
-      <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>136706000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>140686000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>137869000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>87508000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>53342000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>24487000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>15720000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>4695000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2142000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>31358000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>12422000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>27146000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>6245000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>53188000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>171755000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>5182000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>7022000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>9001000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>11018000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>4754000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>8234000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>9419000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>8505000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>8227000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>13908000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>19303000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>18925000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>188488000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>39401000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>44964000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>152211000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>142794000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>116100000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>152355000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>93030000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>78391000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>13572000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>7661000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>7558000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>7251000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>2420000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1235000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>343000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>664000.0</v>
       </c>
-      <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
-      <c r="BZ22">
+      <c r="BZ22"/>
+      <c r="CA22">
         <v>786000.0</v>
       </c>
-      <c r="CA22"/>
       <c r="CB22"/>
-      <c r="CC22">
+      <c r="CC22"/>
+      <c r="CD22">
         <v>482000.0</v>
       </c>
-      <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
+      <c r="DJ22"/>
     </row>
-    <row r="23" spans="1:113">
+    <row r="23" spans="1:114">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23">
+        <v>3075411000.0</v>
+      </c>
+      <c r="C23">
         <v>3029540000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2934995000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2959457000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2947585000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2865697000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3178156000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3238243000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3254082000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3267613000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3136946000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2555724000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2527139000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2534479000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2499346000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2374661000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2211520000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2168232000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2088208000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2066188000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2627648000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2539871000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2375559000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2580257000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3264287000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3882819000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>6273148000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>6465470000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>6225509000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>6051036000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>6135230000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>6054433000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>6028392000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>5807752000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>5577598000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>5294155000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4953929000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4223145000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3075843000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3239187000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3502659000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3334734000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4215430000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4803859000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3755598000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3632393000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3341387000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3031772000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2866709000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2693136000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2210569000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2095825000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2004470000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1578368000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>970609000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>871800000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>760743000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>691158000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>553437000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>444322000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>374787000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>319693000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>292313000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>273883000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>236689000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>227344000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>218043000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>210355000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>214834000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>221873000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>483927000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>455745000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>441716000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>419137000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>300537000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>258514000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>215724000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>175151000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>147168000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>126203000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>111820000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>101957000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>94855000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>88836000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>78150000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>76005000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>63142000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>59428000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>58980000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>59566000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>59283000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>57566000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>47046000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>48647000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>47960000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>43200000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>40892000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>42096000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>41855000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>38609000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>36178000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>34753000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>34383000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>33581000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>33500000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>31500000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>26200000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>27200000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>27600000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>39200000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>72200000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>90200000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>92400000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:113">
+    <row r="24" spans="1:114">
       <c r="A24" t="s">
         <v>53</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>823717000.0</v>
+      </c>
       <c r="C24">
+        <v>788187000.0</v>
+      </c>
+      <c r="D24">
         <v>691666000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>695154000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>700354000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>702857000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>694389000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>679503000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>636442000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>667382000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>644324000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>648267000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>549210000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>694155000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>728101000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>673048000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>573996000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>712946000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>689502000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>773847000.0</v>
       </c>
-      <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>2068036000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1910318000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1898362000.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
@@ -10249,81 +10313,82 @@
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
+      <c r="DJ24"/>
     </row>
-    <row r="25" spans="1:113">
+    <row r="25" spans="1:114">
       <c r="A25" t="s">
         <v>54</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>694155000.0</v>
       </c>
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>689502000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>773847000.0</v>
       </c>
-      <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
@@ -10372,108 +10437,109 @@
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
+      <c r="DJ25"/>
     </row>
-    <row r="26" spans="1:113">
+    <row r="26" spans="1:114">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>54308000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>62834000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>26525000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>24335000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>26394000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>20696000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>18664000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>961000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>3014000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>27044000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>24816000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>16560000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>13052000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>6225000.0</v>
       </c>
-      <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
@@ -10517,52 +10583,53 @@
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
+      <c r="DJ26"/>
     </row>
-    <row r="27" spans="1:113">
+    <row r="27" spans="1:114">
       <c r="A27" t="s">
         <v>56</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10634,467 +10701,475 @@
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
+      <c r="DJ27"/>
     </row>
-    <row r="28" spans="1:113">
+    <row r="28" spans="1:114">
       <c r="A28" t="s">
         <v>57</v>
       </c>
       <c r="B28">
+        <v>821154000.0</v>
+      </c>
+      <c r="C28">
         <v>786934000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>689059000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>692317000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>696162000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>707483000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>699835000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>686114000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>639332000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>679752000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>653465001.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>663598000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>569432000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>713609000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>722874000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>666691000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>568371000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>710008000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>745051000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>824502000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2103424000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2169101000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2019661000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1911790000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1907603000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2030029000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2129436000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2251429000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2158828000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2035119000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1976901000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1996308000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2121039000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1939386000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1833435000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1685594000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1529776000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>318000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>596994000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>560317000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>495363000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>833289000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>736632000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>439843000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>706171000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>574144000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>464164000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>263968000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>128841000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-159769000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>203682000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>84725000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>73093000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>131950000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>130900000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>63604000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-643000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-91614000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-20394000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>27674000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-24440000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>49449000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>46073000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>45699000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>49494000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>50704000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>48552000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>57911000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>64058000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>64787000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>91422000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>86971000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>76427000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>63769000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>35460000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>30315000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>29293000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>23164000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>19557000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>15583000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>8081000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-1264000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-5190000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-8472000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-4138000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-5410000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>5615000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>8720000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>8132000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>127000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-1488000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>3860000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-969000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-4024000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-4058000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-2409000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>3186000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>2970000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>2613000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-763000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-2478000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-1776000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-2535000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-2727000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-2600000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-2500000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>3100000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>3500000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>2400000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>3600000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>11400000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>13800000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>14500000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:113">
+    <row r="29" spans="1:114">
       <c r="A29" t="s">
         <v>58</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>2631402000.0</v>
+      </c>
       <c r="C29">
+        <v>2622905000.0</v>
+      </c>
+      <c r="D29">
         <v>2525975000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2460833000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2355853000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2414250000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2750629000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2799416000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2823772000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2829062000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2624330000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2026383000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1869372000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1522990000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>830477000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>857721000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>624453000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1262424000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>740571000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1286937000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-7931000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-46757000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1923915000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2142307000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2683099000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -11138,448 +11213,452 @@
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
+      <c r="DJ29"/>
     </row>
-    <row r="30" spans="1:113">
+    <row r="30" spans="1:114">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
+        <v>128987000.0</v>
+      </c>
+      <c r="C30">
         <v>9282000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>129900000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>140362000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>166807000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>164669000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>103205000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>115556000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>111388000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>144700000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>119095000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>109987000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>143178000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>299882000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>353008000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>341391000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>245349000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>253237000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>195610000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>151358000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>146900000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>132079000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>107864000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>85034000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>116646000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>169185000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>153984000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>178320000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>169576000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>232697000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>196981000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>193938000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>199457000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>182213000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>180468000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>164339000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>158193000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>136777000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>127884000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>91485000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>78518000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>71888000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>66420000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>86711000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>79713000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>103904000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>139744000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>107582000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>87338000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>61441000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>77470000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>67621000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>59085000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>60463000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>35735000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>50451000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>34931000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>32750000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>24497000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>29430000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>20371000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>15525000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>12828000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>11887000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>11078000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>9628000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>9354000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>8397000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>9033000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>13644000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>9406000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>11893000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>14034000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>12718000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>12995000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>10639000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>9417000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>14187000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>13173000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>13459000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>9027000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>5531000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>4766000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>4174000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>4583000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>2996000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>2224000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>2861000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>1719000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>1936000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>2054000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>1821000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>4401000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>684000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>1615000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>1349000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>1256000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>1931000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>1757000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>1203000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>3608000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>2542000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>2333000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>2248000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>2100000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>1400000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="DE30">
         <v>1700000.0</v>
       </c>
       <c r="DF30">
+        <v>1700000.0</v>
+      </c>
+      <c r="DG30">
         <v>2600000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>4200000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>3000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>4400000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:113">
+    <row r="31" spans="1:114">
       <c r="A31" t="s">
         <v>60</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>1980006000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1424575000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1372457000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>881130000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>154721000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>237845000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>108335000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>549478000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>48989000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>453090000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-287738000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-300500000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-144777000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>231340000.0</v>
       </c>
-      <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
@@ -11624,126 +11703,131 @@
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
+      <c r="DJ31"/>
     </row>
-    <row r="32" spans="1:113">
+    <row r="32" spans="1:114">
       <c r="A32" t="s">
         <v>61</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-177686000.0</v>
+      </c>
       <c r="C32">
+        <v>-115946000.0</v>
+      </c>
+      <c r="D32">
         <v>-158918000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-191696000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-272244000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-114195000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-103632000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-71433000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>15810000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>52352000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-102164000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-117448000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-180583000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-391050000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-860868000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-745948000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-946180000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-361377000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-836204000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-433727000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-137134000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-100537000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-105597000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-176219000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-146199000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -11787,440 +11871,444 @@
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
+      <c r="DJ32"/>
     </row>
-    <row r="33" spans="1:113">
+    <row r="33" spans="1:114">
       <c r="A33" t="s">
         <v>62</v>
       </c>
       <c r="B33">
+        <v>2850630000.0</v>
+      </c>
+      <c r="C33">
         <v>2780689000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2748368000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2761534000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2742291000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2634384000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2954711000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2967972000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2900572000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2870807000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2864647000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2293329001.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2236244000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2132209000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2075436000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1992953000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1939205000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1894681000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1867484000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1849346000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2154116000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2130121000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2159220000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2428356000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2962405000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>3576942000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>5968811000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>6121979000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>6007419000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>5734083000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>5784127000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>5709822000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>5651852000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>5442223000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>5230861000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>4961566000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>4658321000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2614366000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2533542000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2698519000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2814798000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>3003173000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>3788643000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>4024137000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>3492338000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>3304044000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>3030735000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>2836786000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>2597204000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>2162032000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>2029704000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1809945000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1717627000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1348647000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>918998000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>801886000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>711535000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>561583000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>497868000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>408291000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>325743000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>299968000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>275572000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>257691000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>223292000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>213945000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>199989000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>192936000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>200515000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>201240000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>468644000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>439890000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>419616000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>402309000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>284005000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>239468000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>199067000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>153985000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>126249000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>110574000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>99571000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>89866000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>81102000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>72736000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>65813000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>63870000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>60163000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>55469000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>55540000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>56020000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>55437000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>52362000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>41331000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>43594000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>41516000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>38335000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>38306000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>38373000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>37712000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>35536000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>28742000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>28799000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>27642000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>25825000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>25700000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>24100000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>23400000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>22800000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>22100000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>35200000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>65600000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>83300000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>84500000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:113">
+    <row r="34" spans="1:114">
       <c r="A34" t="s">
         <v>63</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>751306000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>683204000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>47470000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1059847000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>1009160000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>884690000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>925930000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>19854000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>19352000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>2261453000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>2293480000.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
@@ -12267,734 +12355,741 @@
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
+      <c r="DJ34"/>
     </row>
-    <row r="35" spans="1:113">
+    <row r="35" spans="1:114">
       <c r="A35" t="s">
         <v>64</v>
       </c>
       <c r="B35">
+        <v>865259000.0</v>
+      </c>
+      <c r="C35">
         <v>830025000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>755141000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>772803000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>781661000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>771448000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>751094000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>732838000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>684849000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>717265000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>737148000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>751306000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>683204000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>860029000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1059847000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1009160000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>884690000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>925930000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>982291000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>906669000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2115217000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2330084000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2198400000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2020797000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2032157000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>2117029000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>2240059000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>2324603000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>2213881000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>2183836000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>2197383000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2212898000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>2323636000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>2119253000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>2022114000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1854686000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1678210000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1654439000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1008867000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1016016000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>988338000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>979381000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>989329000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1188570000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1012908000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>937374000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>789703000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>530325000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>466459000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>438957000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>407899000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>381391000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>357005000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>331064000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>173901000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>83192000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>24510000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>14175000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>13818000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>43197000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>12794000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>59710000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>55621000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>11673000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>58723000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>59104000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>16898000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>19684000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>15453000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>78550000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>103895000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>96814000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>90277000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>73879000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>44638000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>39565000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>42547000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>36958000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>25938000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>25510000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>17971000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>10204000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>9779000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>9803000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>24191000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>24392000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>26009000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>20091000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>19548000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>18811000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>18204000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>17789000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>10476000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>119000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>9774000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>6136000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>143000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>242000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>472000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>152000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>301000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>165000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>570000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>174000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DB35">
         <v>200000.0</v>
       </c>
       <c r="DC35">
+        <v>200000.0</v>
+      </c>
+      <c r="DD35">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DE35">
         <v>400000.0</v>
       </c>
       <c r="DF35">
+        <v>400000.0</v>
+      </c>
+      <c r="DG35">
         <v>300000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>10700000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>13500000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>13600000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:113">
+    <row r="36" spans="1:114">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36">
+        <v>2814421000.0</v>
+      </c>
+      <c r="C36">
         <v>34926000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>534238000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>20031000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>21159000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>22778000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>571660000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>583250000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>583920000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>604209000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>624096000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>86898001.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>82573000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>47766000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>45905000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>46179000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>40253000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>38531000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>26457000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>30571000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>17197000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>18694001.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>38126001.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>41298000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>41453000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>23666001.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>18675000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>21281000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>24332000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>18557000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>28802000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>36980000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>44460000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>28041000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>32893000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>38193000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>12945000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>8932000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>5512000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>11336000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>17036000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>6364000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>24982000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>51289000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>60522000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>43844000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>31000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>63000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>73000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>18372000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>275000.0</v>
       </c>
       <c r="AZ36">
         <v>275000.0</v>
       </c>
       <c r="BA36">
+        <v>275000.0</v>
+      </c>
+      <c r="BB36">
         <v>12884000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>13295000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>5530000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>5776000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>4783000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>5123000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>4989000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>4932000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>4564000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>4182000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>4059000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>3550000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>3364000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>3370000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3491000.0</v>
       </c>
       <c r="BP36">
         <v>3491000.0</v>
       </c>
       <c r="BQ36">
+        <v>3491000.0</v>
+      </c>
+      <c r="BR36">
         <v>3556000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>38348000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>16362000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>16494000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>10264000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>40210000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>32207000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>23881000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>17620000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>17016000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>8548000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>8369000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>7443000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>6291000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>5568000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>5538000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>3132000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>3125000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>3121000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>3118000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>3060000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>3002000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>2944000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>2886000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>2825000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>2763000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>2701000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>2646000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>2583000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>2520000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>2210000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>2119000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>2050000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>1970000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>1946000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>1951000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="DC36">
         <v>2100000.0</v>
       </c>
       <c r="DD36">
+        <v>2100000.0</v>
+      </c>
+      <c r="DE36">
         <v>2000000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>2100000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>3000000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>3300000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>3500000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:113">
+    <row r="37" spans="1:114">
       <c r="A37" t="s">
         <v>66</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -13066,107 +13161,108 @@
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
+      <c r="DJ37"/>
     </row>
-    <row r="38" spans="1:113">
+    <row r="38" spans="1:114">
       <c r="A38" t="s">
         <v>67</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>624096000.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>82573000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>47766000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>45905000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>46179000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>40253000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>38531000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>26457000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>30571000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>17197000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>18694000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>38126000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>41298000.0</v>
       </c>
-      <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
@@ -13211,773 +13307,780 @@
       <c r="CK38"/>
       <c r="CL38"/>
       <c r="CM38"/>
       <c r="CN38"/>
       <c r="CO38"/>
       <c r="CP38"/>
       <c r="CQ38"/>
       <c r="CR38"/>
       <c r="CS38"/>
       <c r="CT38"/>
       <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
+      <c r="DJ38"/>
     </row>
-    <row r="39" spans="1:113">
+    <row r="39" spans="1:114">
       <c r="A39" t="s">
         <v>68</v>
       </c>
       <c r="B39">
+        <v>92873000.0</v>
+      </c>
+      <c r="C39">
         <v>7952000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>53360000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>53767000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>33145000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>65171000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>117020000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>153482000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>233913000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>250177000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>144879001.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>147138999.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>144257000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>95129000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>62615000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>33736000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>21068000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>17054000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>20629000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>56095000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>146931000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>187810000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>57432000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>64050000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>183603000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>130632000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>140229000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>144394000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>30518000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>31369000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>29551000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>31443000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>58470000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>83759000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>40998000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>50695000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>34930000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>199278000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>50141000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>52746000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>154966000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>146699000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>132256000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>167523000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>108807000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>82105000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>18025000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>12111000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>11785000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>10707000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>7929000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>3874000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>1778000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>2170000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>3596000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>12850000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>1384000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>2928000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>8361000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>1923000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>1114000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>1732000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>1840000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>2001000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>1608000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>2047000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>1624000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>2106000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>4315000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>1045000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>1366000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>1798000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>1033000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>1346000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>1765000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>2808000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>698000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>882000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>768000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>326000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>1103000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>486000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>494000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>100000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>212000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>154000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>176000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>71000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>179000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>114000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>175000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>143000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>205000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>204000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>181000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>182000.0</v>
       </c>
-      <c r="CS39"/>
-      <c r="CT39">
+      <c r="CT39"/>
+      <c r="CU39">
         <v>179000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>187000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>137000.0</v>
       </c>
-      <c r="CW39"/>
-      <c r="CX39">
+      <c r="CX39"/>
+      <c r="CY39">
         <v>153000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>86000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>90000.0</v>
       </c>
-      <c r="DA39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DB39"/>
       <c r="DC39">
         <v>100000.0</v>
       </c>
       <c r="DD39">
-        <v>1000000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="DE39">
         <v>1000000.0</v>
       </c>
-      <c r="DF39"/>
-      <c r="DG39">
+      <c r="DF39">
+        <v>1000000.0</v>
+      </c>
+      <c r="DG39"/>
+      <c r="DH39">
         <v>100000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>1900000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>2200000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:113">
+    <row r="40" spans="1:114">
       <c r="A40" t="s">
         <v>69</v>
       </c>
       <c r="B40">
+        <v>334477000.0</v>
+      </c>
+      <c r="C40">
         <v>21865000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>288972000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>329817000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>424150000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>305302000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>263466000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>281324000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>282029000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>287978000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>316005000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>307705000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>403478000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>743099000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1081109000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>932290000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1034536000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>535925000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>560722000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>192730000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>75846000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>136269000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>24164000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>8540000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>67000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>303000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-33436000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>11220000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-22680000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>20401000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>62721000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>61281000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>37690000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>32654000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>29325000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>28301000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>67374000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>119414000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>37295000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>49981000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>57698000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>51209000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>41160000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>27520000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>30520000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>27145000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>3966000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>25327000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>30550000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>13075000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>5588000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>2619000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>10627000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>10502000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>115934000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>95749000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>85518000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>620000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>61795000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>53756000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>50379000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>46510000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>38885000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>36958000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>36920000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>40347000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>31350000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>26380000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>635000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>-134999365000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>480000.0</v>
       </c>
       <c r="BT40">
         <v>480000.0</v>
       </c>
       <c r="BU40">
         <v>480000.0</v>
       </c>
       <c r="BV40">
         <v>480000.0</v>
       </c>
       <c r="BW40">
         <v>480000.0</v>
       </c>
       <c r="BX40">
         <v>480000.0</v>
       </c>
       <c r="BY40">
         <v>480000.0</v>
       </c>
       <c r="BZ40">
         <v>480000.0</v>
       </c>
       <c r="CA40">
+        <v>480000.0</v>
+      </c>
+      <c r="CB40">
         <v>2867000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>2239000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>480000.0</v>
       </c>
       <c r="CD40">
         <v>480000.0</v>
       </c>
       <c r="CE40">
         <v>480000.0</v>
       </c>
       <c r="CF40">
         <v>480000.0</v>
       </c>
       <c r="CG40">
+        <v>480000.0</v>
+      </c>
+      <c r="CH40">
         <v>601000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>480000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>707000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>639000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>480000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>866000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>919000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>480000.0</v>
       </c>
-      <c r="CO40"/>
-      <c r="CP40">
+      <c r="CP40"/>
+      <c r="CQ40">
         <v>22000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>461000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>4120000.0</v>
       </c>
-      <c r="CS40"/>
-      <c r="CT40">
+      <c r="CT40"/>
+      <c r="CU40">
         <v>4341000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>4340000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>1167000.0</v>
       </c>
-      <c r="CW40"/>
-      <c r="CX40">
+      <c r="CX40"/>
+      <c r="CY40">
         <v>1318000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>1217000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>2517000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>9200000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>7100000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>6900000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>9500000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>8700000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>15700000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>11500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8500000.0</v>
       </c>
       <c r="DI40">
         <v>8500000.0</v>
       </c>
+      <c r="DJ40">
+        <v>8500000.0</v>
+      </c>
     </row>
-    <row r="41" spans="1:113">
+    <row r="41" spans="1:114">
       <c r="A41" t="s">
         <v>70</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>88290000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>122895000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>151575000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>329517000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>336052000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>310594000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>212844000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>292789000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>132817000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>111899000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>104292000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>130109000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>110195000.0</v>
       </c>
-      <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
@@ -14022,387 +14125,391 @@
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
+      <c r="DJ41"/>
     </row>
-    <row r="42" spans="1:113">
+    <row r="42" spans="1:114">
       <c r="A42" t="s">
         <v>71</v>
       </c>
-      <c r="B42"/>
-      <c r="C42">
+      <c r="B42">
+        <v>-3024000.0</v>
+      </c>
+      <c r="C42"/>
+      <c r="D42">
         <v>1162000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1009000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>74491000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>129059000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>199727000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>248340000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>288450000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>313730000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>376665000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>382086000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>416541000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>448957000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>469070000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>532895000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>655259000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>662305000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>661966000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>663705000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>4215162000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>4213752000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>4212240999.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>4211061999.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>4209578000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>4207554000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>4205158000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>4202599000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>4202023000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>4227532000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>4316006000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>4317391000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>4319034000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>4416250000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>4413623000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>4410871000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>4408236000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>3946442000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>3245393000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>3242404000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>3239294000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>2824303000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>2820500000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>2816930000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1832063000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1828602000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>1824955000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>1821368000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>1817978000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>1813058000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>1399803000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>1398188000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>1395288000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>1036245000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>608010000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>606853000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>605719000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>604584000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>475703000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>381102000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>380960000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>296253000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>295815000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>295728000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>274026000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>273901000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>273800000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>273683000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>273521000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>273343000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>273103000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>272837000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>272471000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>271807000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>196137000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>174694000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>147474000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>130084000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>129542000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>119363000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>119192000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>118931000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>118911000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>202501000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>178111000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>176654000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>163902000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>162748000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>161615000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>160162000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>159105000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>157982000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>157038000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>156235000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>155364000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>154561000.0</v>
       </c>
-      <c r="CS42"/>
-      <c r="CT42">
+      <c r="CT42"/>
+      <c r="CU42">
         <v>152819000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>151855000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>150772000.0</v>
       </c>
-      <c r="CW42"/>
-      <c r="CX42">
+      <c r="CX42"/>
+      <c r="CY42">
         <v>148963000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>148202000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>147496000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>146700000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>140700000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>138400000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>137400000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>138200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71800000.0</v>
       </c>
       <c r="DG42">
         <v>71800000.0</v>
       </c>
       <c r="DH42">
         <v>71800000.0</v>
       </c>
       <c r="DI42">
         <v>71800000.0</v>
       </c>
+      <c r="DJ42">
+        <v>71800000.0</v>
+      </c>
     </row>
-    <row r="43" spans="1:113">
+    <row r="43" spans="1:114">
       <c r="A43" t="s">
         <v>72</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -14474,52 +14581,53 @@
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
+      <c r="DJ43"/>
     </row>
-    <row r="44" spans="1:113">
+    <row r="44" spans="1:114">
       <c r="A44" t="s">
         <v>73</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -14591,781 +14699,790 @@
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
+      <c r="DJ44"/>
     </row>
-    <row r="45" spans="1:113">
+    <row r="45" spans="1:114">
       <c r="A45" t="s">
         <v>74</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>4319828000.0</v>
+      </c>
       <c r="C45">
+        <v>4149067000.0</v>
+      </c>
+      <c r="D45">
         <v>4001013000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3894444000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>3752635000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>3588845000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3520515000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>3408864000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>3262298000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>3132216000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>3025186000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>2890984000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>2755008000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>2603501000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>2493956000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>2349614000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>2239387000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>2134169000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>2053396000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>1818775000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2086611000.0</v>
       </c>
       <c r="V45">
         <v>2086611000.0</v>
       </c>
       <c r="W45">
+        <v>2086611000.0</v>
+      </c>
+      <c r="X45">
         <v>2104534000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>2374006000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>2914727000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>3521232000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>5646902000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>5797024000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>5738968000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>5479405000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>5522796000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>5453993000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>5295698000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>5102177000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>4907585000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>4642655000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>4365799000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>2351126000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>2257256000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>2395208000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>2434379000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>2628403000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>3390019000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>3610457000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>3056845000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>2890619000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>2632934000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>2316581000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>2077639000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>1703592000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>1516071000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>1357928000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>1252876000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>953868000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>705778000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>607581000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>542268000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>468636000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>412070000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>328656000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>259544000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>242131000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>219978000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>205125000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>169430000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>162116000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>152889000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>149152000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>161898000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>162239000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>422877000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>392560000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>378690000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>362099000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>251798000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>215587000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>157674000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>136969000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>117701000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>102205000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>92128000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>83575000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>62681000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>67198000.0</v>
       </c>
-      <c r="CG45"/>
-      <c r="CH45">
+      <c r="CH45"/>
+      <c r="CI45">
         <v>60745000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>57042000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>52351000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>52480000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>53018000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>52493000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>49476000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>38506000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>40831000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>38815000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>35689000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>35723000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>35853000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>35502000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>33417000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>26692000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>26829000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>25696000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>23874000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>23500000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>22000000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>21300000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>20800000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>20000000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>32200000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>62300000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>79800000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>81500000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:113">
+    <row r="46" spans="1:114">
       <c r="A46" t="s">
         <v>75</v>
       </c>
       <c r="B46">
+        <v>2375972000.0</v>
+      </c>
+      <c r="C46">
         <v>2280025000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2214130000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2190753000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2122596000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2024370000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2383051000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2384722000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2316652000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2266598000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2240551000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2206431000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2153671000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2084443000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2029531000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1946774000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1898952000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1856150000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1841027000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1818775000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2109875000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>2086610999.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>2104534000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>2374006000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>2914727000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>3521232000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>5646902000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>5797024000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>5738968000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>5479405000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>5522796000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>5453993000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>5295698000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>5102177000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>4907585000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>4642655000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>4365799000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>2351126000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>2257256000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>2395208000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>2434379000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>2628403000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>3390019000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>3610457000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>3056845000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>2890619000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>2632934000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>2316581000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>2077639000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1703592000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1516071000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1357928000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>1252876000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>953868000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>705778000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>607581000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>542268000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>468636000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>412070000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>328656000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>259544000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>242131000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>219978000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>205125000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>169430000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>162116000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>152889000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>149152000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>161898000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>162239000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>422877000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>392560000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>378690000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>362099000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>251798000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>215587000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>181447000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>136969000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>117701000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>102205000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>92128000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>83575000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>75534000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>67198000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>62681000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>60745000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>57042000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>52351000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>52480000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>53018000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>52493000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>49476000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>38506000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>40831000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>38815000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>35689000.0</v>
       </c>
-      <c r="CS46"/>
-      <c r="CT46">
+      <c r="CT46"/>
+      <c r="CU46">
         <v>35853000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>35502000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>33417000.0</v>
       </c>
-      <c r="CW46"/>
-      <c r="CX46">
+      <c r="CX46"/>
+      <c r="CY46">
         <v>26829000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>25696000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>23874000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>23500000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>22000000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>21300000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>20800000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>20000000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>32200000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>62300000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>79800000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>81500000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:113">
+    <row r="47" spans="1:114">
       <c r="A47" t="s">
         <v>76</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>2240551000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>2185831000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>2129989000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>2057730000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2026471000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1946549000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1898678000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1856150000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1840993000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1818775000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2109875000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>2086611000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>2104534000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2374006000.0</v>
       </c>
-      <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
@@ -15410,437 +15527,441 @@
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
       <c r="CQ47"/>
       <c r="CR47"/>
       <c r="CS47"/>
       <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
+      <c r="DJ47"/>
     </row>
-    <row r="48" spans="1:113">
+    <row r="48" spans="1:114">
       <c r="A48" t="s">
         <v>77</v>
       </c>
       <c r="B48">
+        <v>1810707000.0</v>
+      </c>
+      <c r="C48">
         <v>1834716000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1833145000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1764668000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1581006000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1582332000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1856511000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1871571000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1898878000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1847948000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1603339000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>996028000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>903619000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>381872000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-366696000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-348224000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-604804000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-112829000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-670899000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-210617000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-4464079000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-4472859000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-4307295000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-3926332000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-3365264000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-2847726000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-596922000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-548170000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-783126000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-845368000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-979369000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-1074519000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-1185838000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-1275928000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-1432454000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-1450689000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-1556625000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-1711080000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-1470710000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-1313414000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-973638000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-731371000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>99498000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>487707000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>519032000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>493513000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>383440000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>376520000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>328668000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>246110000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>221832000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>181305000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>137477000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>92918000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>77035000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>76533000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>51416000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>24547000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-6427000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-35436000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-62701000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-83875000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-98190000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-110868000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-121257000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-131238000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-140380000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-147054000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-152132000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-154865000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>70136000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>56029000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>41143000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>29637000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>21420000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>8719000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-851000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-13542000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-26059000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-33118000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-35187000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-35856000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-41901000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-44911000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-46841000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-49624000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-50830000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-51105000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-51145000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-49970000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-49733000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-50076000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-50926000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-49707000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-50159000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-50291000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-50301000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-51750000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>-53086000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>-55454000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>-55718000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>-57396000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>-58448000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>-58946000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>-60200000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>-60100000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>-60300000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>-62000000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>-60800000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>-53400000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>-22000000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>-3800000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>-1700000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:113">
+    <row r="49" spans="1:114">
       <c r="A49" t="s">
         <v>78</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>996028000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>903619000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>381872000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-366696000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-348224000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-604804000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-112829000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-670899000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-210617000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-4464079000.0</v>
       </c>
-      <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
@@ -15888,94 +16009,95 @@
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
+      <c r="DJ49"/>
     </row>
-    <row r="50" spans="1:113">
+    <row r="50" spans="1:114">
       <c r="A50" t="s">
         <v>79</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
-      <c r="S50">
-[...1 lines deleted...]
-      </c>
+      <c r="S50"/>
       <c r="T50">
         <v>60000000.0</v>
       </c>
       <c r="U50">
+        <v>60000000.0</v>
+      </c>
+      <c r="V50">
         <v>279807000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>253743000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>656000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>649000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>688000.0</v>
       </c>
-      <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
@@ -16019,927 +16141,935 @@
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
+      <c r="DJ50"/>
     </row>
-    <row r="51" spans="1:113">
+    <row r="51" spans="1:114">
       <c r="A51" t="s">
         <v>80</v>
       </c>
       <c r="B51">
+        <v>824075000.0</v>
+      </c>
+      <c r="C51">
         <v>788747000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>692426000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>696111000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>701504000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>708956000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>703055000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>687347000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>647541000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>681681000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>661790000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>668867000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>572892000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>720868000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>731161000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>673272000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>574269000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>713268000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>749536000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>833891000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2283125000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2258962000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2070704000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1914607000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1909236000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>2036089000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>2139560000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>2272206000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>2176824000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>2087416000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>2101472000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>2115538000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>2239652000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>2038943000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1958706000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1803149000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1632261000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1593875000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>961270000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>956754000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>949740000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>946263000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>964743000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>965331000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>780911000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>716484000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>617047000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>339261000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>299223000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>299187000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>299148000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>299110000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>299073000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>299038000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>143180000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>70217000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>12250000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>2283000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>2317000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>32352000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>2386000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>51917000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>48146000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>48003000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>50205000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>52428000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>55628000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>64827000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>65029000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>70731000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>95933000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>89135000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>82833000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>66533000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>37232000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>32452000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>35835000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>29261000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>26535000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>17427000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>10200000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>4810000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>3303000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>3354000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>3404000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>3575000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>6194000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>9747000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>9674000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>1623000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>129000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>7100000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>140000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>141000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>590000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>925000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>4263000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>4583000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>4812000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>970000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>1179000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>1483000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>1787000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>2691000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>3100000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>3300000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>4300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5200000.0</v>
       </c>
       <c r="DE51">
         <v>5200000.0</v>
       </c>
       <c r="DF51">
+        <v>5200000.0</v>
+      </c>
+      <c r="DG51">
         <v>5000000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>13700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15700000.0</v>
       </c>
       <c r="DI51">
         <v>15700000.0</v>
       </c>
+      <c r="DJ51">
+        <v>15700000.0</v>
+      </c>
     </row>
-    <row r="52" spans="1:113">
+    <row r="52" spans="1:114">
       <c r="A52" t="s">
         <v>81</v>
       </c>
       <c r="B52">
+        <v>351000.0</v>
+      </c>
+      <c r="C52">
         <v>550000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>747000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>804000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>792000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>5538000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>7906000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>6888000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>9949000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>12959000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>12932000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>12756000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>12583000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>12414000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>831000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>164000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>173000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>182000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>60034000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>60039000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>279807000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>253743000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>2413000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>4005000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>10561000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>35677000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>68352000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>78247000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>97858000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>651000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>647000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>639000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>629000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>622000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>570000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>595000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>452000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>276000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>220000.0</v>
       </c>
-      <c r="AN52"/>
       <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>179000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>1695000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>1738000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>1781000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>168000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>166000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>163000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>161000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>159000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>156000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>154000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>152000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>150000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>147000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>145000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>143000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>141000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>139000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>137000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>135000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>2417000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>2446000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>46188000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>824000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>2842000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>50841000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>59839000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>59837000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>815000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>813000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>812000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>810000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>808000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>807000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>827000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>1010000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>499000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>597000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>115000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>358000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>1647000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>404000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>427000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>205000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>323000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>699000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>2311000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>2318000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>1623000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>21000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>17000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000.0</v>
       </c>
       <c r="CP52">
         <v>22000.0</v>
       </c>
       <c r="CQ52">
+        <v>22000.0</v>
+      </c>
+      <c r="CR52">
         <v>461000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>790000.0</v>
       </c>
-      <c r="CS52"/>
-      <c r="CT52">
+      <c r="CT52"/>
+      <c r="CU52">
         <v>4341000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>4340000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>818000.0</v>
       </c>
-      <c r="CW52"/>
-      <c r="CX52">
+      <c r="CX52"/>
+      <c r="CY52">
         <v>1318000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>1217000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>2517000.0</v>
       </c>
-      <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
-      <c r="DF52">
+      <c r="DF52"/>
+      <c r="DG52">
         <v>4600000.0</v>
       </c>
-      <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
+      <c r="DJ52"/>
     </row>
-    <row r="53" spans="1:113">
+    <row r="53" spans="1:114">
       <c r="A53" t="s">
         <v>82</v>
       </c>
-      <c r="B53">
+      <c r="B53"/>
+      <c r="C53">
         <v>45155000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>44556000.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>111076000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>147243000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>228579000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>233226000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>136706000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>140686000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>137869000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>87508000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>53342000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>24487000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>15720000.0</v>
       </c>
-      <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>12422000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>27146000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>6245000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>53188000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>171755000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>126201000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>134571000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>134920000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>17958000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>21352000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>19809000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>20745000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>50906000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>78847000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>35332000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>46416000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>18925000.0</v>
       </c>
-      <c r="AL53"/>
-      <c r="AM53">
+      <c r="AM53"/>
+      <c r="AN53">
         <v>39363000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>44672000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>152211000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>142794000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>116100000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>77350000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>93030000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>78391000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>5753000.0</v>
       </c>
-      <c r="AV53"/>
       <c r="AW53"/>
-      <c r="AX53">
+      <c r="AX53"/>
+      <c r="AY53">
         <v>324000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>1633000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>863000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>343000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>664000000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>808000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>9714000.0</v>
       </c>
-      <c r="BE53"/>
-      <c r="BF53">
+      <c r="BF53"/>
+      <c r="BG53">
         <v>1601000000000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>6752000.0</v>
       </c>
-      <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
-      <c r="BQ53">
+      <c r="BQ53"/>
+      <c r="BR53">
         <v>3521000.0</v>
       </c>
-      <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
-      <c r="BZ53">
+      <c r="BZ53"/>
+      <c r="CA53">
         <v>96000.0</v>
       </c>
-      <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
+      <c r="DJ53"/>
     </row>
-    <row r="54" spans="1:113">
+    <row r="54" spans="1:114">
       <c r="A54" t="s">
         <v>83</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -17011,1416 +17141,1429 @@
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
+      <c r="DJ54"/>
     </row>
-    <row r="55" spans="1:113">
+    <row r="55" spans="1:114">
       <c r="A55" t="s">
         <v>84</v>
       </c>
       <c r="B55">
+        <v>3075411000.0</v>
+      </c>
+      <c r="C55">
         <v>3029540000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2934995000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2959457000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2947585000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2865697000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3178156000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3238243000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3254082000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3267613000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3136946000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2555724000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2527139000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2534479000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2499346000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2374661000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2211520000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2168232000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2088208000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2066188000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2627648000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2539871000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2375559000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2580257000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>3264287000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>3882819000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>6273148000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>6465470000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>6225509000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>6051036000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>6135230000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>6054433000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>6028392000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>5807752000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>5577598000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>5294155000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>4953929000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>4223145000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>3075843000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>3239187000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>3502659000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>3334734000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>4215430000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>4803859000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>3755598000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>3632393000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>3341387000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>3031772000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2866709000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2693136000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2210569000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2095825000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2004470000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1578368000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>970609000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>871800000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>760743000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>691158000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>553437000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>444322000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>374787000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>319693000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>292313000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>273883000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>236689000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>227344000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>218043000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>210355000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>214834000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>221873000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>483927000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>455745000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>441716000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>419137000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>300537000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>258514000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>215724000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>175151000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>147168000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>126203000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>111820000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>101957000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>94855000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>88836000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>78150000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>76005000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>63142000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>59428000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>58980000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>59566000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>59283000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>57566000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>47046000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>48647000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>47960000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>43200000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>40892000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>42096000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>41855000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>38609000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>36178000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>34753000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>34383000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>33581000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>33500000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>31400000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>26200000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>27200000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>27600000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>39200000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>72200000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>90100000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>92300000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:113">
+    <row r="56" spans="1:114">
       <c r="A56" t="s">
         <v>85</v>
       </c>
       <c r="B56">
+        <v>224781000.0</v>
+      </c>
+      <c r="C56">
         <v>248851000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>186627000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>197923000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>205294000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>231313000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>223445000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>270271000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>353510000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>396806000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>272299000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>262394999.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>290895000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>402270000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>423910000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>381708000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>272315000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>273551000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>220724000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>216842000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>473532000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>409750000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>216339000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>151901000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>301882000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>305877000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>304337000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>343491000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>218090000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>316953000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>351103000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>344611000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>376540000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>365529000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>346737000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>332589000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>295608000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1608779000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>542301000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>540668000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>687861000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>331561000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>426787000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>779722000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>263260000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>328349000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>310652000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>194986000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>269505000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>531104000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>180865000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>285880000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>286843000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>229721000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>51611000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>69914000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>49208000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>129575000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>55569000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>36031000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>49044000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>19725000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>16741000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>16192000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>13397000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>13399000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>18054000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>17419000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>14319000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>20633000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>15283000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>15855000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>22100000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>16828000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>16532000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>19046000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>16657000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>21166000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>20919000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>15629000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>12249000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>12091000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>13753000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>16100000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>12337000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>12135000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>2979000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>3959000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>3440000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>3546000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>3846000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>5204000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>5715000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>5053000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>6444000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>4865000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>2586000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>3723000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>4143000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>3073000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>7436000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>5954000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>6741000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>7756000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>7800000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>7300000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>2800000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>4400000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>5500000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>4000000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>6600000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>6800000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>7800000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:113">
+    <row r="57" spans="1:114">
       <c r="A57" t="s">
         <v>86</v>
       </c>
       <c r="B57">
+        <v>402467000.0</v>
+      </c>
+      <c r="C57">
         <v>364797000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>345545000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>389619000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>477538000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>345508000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>327077000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>341704000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>337700000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>344454000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>374463000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>379843000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>471478000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>793320000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1284778000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1127656000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1218495000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>634928000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1056928000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>650569000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>800169000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>510287000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>321936000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>328120000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>448081000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>451198000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>473935000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>533459000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>643362000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>539432000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>645832000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>646336000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>615867000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>586885000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>612823000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>524630000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>473965000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>384814000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>341856000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>339731000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>293532000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>316516000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>354971000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>347983000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>432397000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>398723000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>362214000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>312948000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>269810000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>203941000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>185101000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>145148000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>120556000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>120896000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>116081000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>95894000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>85661000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>44633000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>61934000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>53893000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>50514000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>48927000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>41331000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>83146000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>37744000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>43189000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>82191000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>86219000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>81227000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>29222000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>36462000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>28346000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>36217000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>41136000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>35869000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>36093000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>26308000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>21041000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>19953000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>15625000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>9522000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>9918000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>7832000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>4799000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>4862000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>5299000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>3670000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>6149000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>6284000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>6432000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>6519000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>5560000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>3203000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>3941000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>4052000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>3062000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>6757000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>9311000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>10176000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>9620000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>7304000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>7693000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>7970000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>8062000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>9200000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>7100000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>6900000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>9500000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>8700000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>20300000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>11500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8500000.0</v>
       </c>
       <c r="DI57">
         <v>8500000.0</v>
       </c>
+      <c r="DJ57">
+        <v>8500000.0</v>
+      </c>
     </row>
-    <row r="58" spans="1:113">
+    <row r="58" spans="1:114">
       <c r="A58" t="s">
         <v>87</v>
       </c>
       <c r="B58">
+        <v>1267726000.0</v>
+      </c>
+      <c r="C58">
         <v>1194822000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1100686000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1162422000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1259199000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1116956000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1078171000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1074542000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1022549000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1061719000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1111611000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1131149000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1154682000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1653349000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2344625000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2136816000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2103185000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1560858000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2039219000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1557238000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2915386000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2840371000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2520336000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2348917000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2480238000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2568227000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>2713994000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2858062000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>2857243000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>2723268000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>2843215000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>2859234000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>2939503000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>2706138000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>2634937000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2379316000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>2152175000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>2039253000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1350723000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1355747000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1281870000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1295897000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1344300000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1536553000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1445305000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1336097000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1151917000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>843273000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>736269000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>642898000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>593000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>526539000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>477561000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>451960000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>289982000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>179086000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>110171000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>58808000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>75752000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>97090000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>63308000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>108637000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>96952000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>94819000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>96467000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>102293000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>99089000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>105903000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>96680000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>107772000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>140357000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>125160000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>126494000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>115015000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>80507000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>75658000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>68855000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>57999000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>45891000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>41135000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>27493000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>20122000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>17611000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>14602000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>29053000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>29691000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>29679000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>26240000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>25832000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>25243000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>24723000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>23349000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>13679000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>4060000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>13826000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>9198000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>6900000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>9553000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>10648000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>9772000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>7605000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>7858000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>8540000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>8236000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>9400000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>7300000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>7200000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>9900000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>9100000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>20600000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>22200000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>22000000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>22100000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:113">
+    <row r="59" spans="1:114">
       <c r="A59" t="s">
         <v>88</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -18492,428 +18635,432 @@
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
+      <c r="DJ59"/>
     </row>
-    <row r="60" spans="1:113">
+    <row r="60" spans="1:114">
       <c r="A60" t="s">
         <v>89</v>
       </c>
       <c r="B60">
+        <v>1807685000.0</v>
+      </c>
+      <c r="C60">
         <v>1834718000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1834309000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1797035000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1688386000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1748741000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2099985000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2163701000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2231533000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2205894000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2025335000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1424575000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1372457000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>881130000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>154721000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>237845000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>108335000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>607374000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>48989000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>508950000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>-287738000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-300500000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-144777000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>231340000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>784049000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1314592000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>3559154000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>3607408000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>3368266000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>3327768000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>3292015000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>3195199000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>3088889000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>3101614000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>2942661000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>2914839000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>2801754000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>2183892000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1725120000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1883440000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>2220789000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>2038837000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>2871130000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>3267306000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>2310293000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>2296296000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>2189470000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>2188499000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>2130440000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>2050238000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1617569000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1569286000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1526909000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1126408000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>680627000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>692714000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>650572000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>632350000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>477685000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>347232000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>311479000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>211056000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>195361000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>179064000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>140222000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>125051000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>118954000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>104452000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>118154000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>114101000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>343570000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>330585000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>315222000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>304122000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>220030000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>182856000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>146869000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>117152000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>101277000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>85068000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>84327000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>81835000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>77244000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>74234000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>49097000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>46314000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>33463000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>33188000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>33148000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>34323000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>34560000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>34217000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>33367000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>44587000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>34134000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>34002000.0</v>
       </c>
-      <c r="CS60"/>
-      <c r="CT60">
+      <c r="CT60"/>
+      <c r="CU60">
         <v>32543000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>31207000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>28837000.0</v>
       </c>
-      <c r="CW60"/>
-      <c r="CX60">
+      <c r="CX60"/>
+      <c r="CY60">
         <v>26895000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>25843000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>25345000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>24100000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>24200000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>19000000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>17300000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>18500000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>18600000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>50000000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>68200000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>70300000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:113">
+    <row r="61" spans="1:114">
       <c r="A61" t="s">
         <v>90</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
+      <c r="M61"/>
+      <c r="N61">
         <v>-487000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-286000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-1780000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-7809000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-5318000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-30216000.0</v>
       </c>
       <c r="S61">
         <v>-30216000.0</v>
       </c>
       <c r="T61">
         <v>-30216000.0</v>
       </c>
-      <c r="U61"/>
+      <c r="U61">
+        <v>-30216000.0</v>
+      </c>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
@@ -18962,93 +19109,94 @@
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
+      <c r="DJ61"/>
     </row>
-    <row r="62" spans="1:113">
+    <row r="62" spans="1:114">
       <c r="A62" t="s">
         <v>91</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
-      <c r="L62">
+      <c r="L62"/>
+      <c r="M62">
         <v>46459000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52295000.0</v>
       </c>
       <c r="N62">
         <v>52295000.0</v>
       </c>
       <c r="O62">
+        <v>52295000.0</v>
+      </c>
+      <c r="P62">
         <v>52345000.0</v>
       </c>
-      <c r="P62">
+      <c r="Q62">
         <v>53172000.0</v>
       </c>
-      <c r="Q62">
+      <c r="R62">
         <v>57878000.0</v>
       </c>
-      <c r="R62">
+      <c r="S62">
         <v>57896000.0</v>
       </c>
-      <c r="S62">
+      <c r="T62">
         <v>57920000.0</v>
       </c>
-      <c r="T62">
+      <c r="U62">
         <v>55860000.0</v>
       </c>
-      <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
@@ -19097,50 +19245,51 @@
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
+      <c r="DJ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -19227,54 +19376,54 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B2">
-        <v>443180000.0</v>
+        <v>388404000.0</v>
       </c>
       <c r="C2">
         <v>395835000.0</v>
       </c>
       <c r="D2">
         <v>388363000.0</v>
       </c>
       <c r="E2">
         <v>332551000.0</v>
       </c>
       <c r="F2">
         <v>693507000.0</v>
       </c>
       <c r="G2">
         <v>293979000.0</v>
       </c>
       <c r="H2">
         <v>1132447000.0</v>
       </c>
       <c r="I2">
         <v>906091000.0</v>
       </c>
       <c r="J2">
         <v>716607000.0</v>
       </c>
@@ -19320,51 +19469,51 @@
       <c r="X2">
         <v>5886000.0</v>
       </c>
       <c r="Y2">
         <v>5163000.0</v>
       </c>
       <c r="Z2">
         <v>6517000.0</v>
       </c>
       <c r="AA2">
         <v>6732000.0</v>
       </c>
       <c r="AB2">
         <v>4500000.0</v>
       </c>
       <c r="AC2"/>
       <c r="AD2">
         <v>13304000.0</v>
       </c>
       <c r="AE2">
         <v>13304000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B3">
         <v>304162000.0</v>
       </c>
       <c r="C3">
         <v>325723000.0</v>
       </c>
       <c r="D3">
         <v>319715000.0</v>
       </c>
       <c r="E3">
         <v>267761000.0</v>
       </c>
       <c r="F3">
         <v>226120000.0</v>
       </c>
       <c r="G3">
         <v>239744000.0</v>
       </c>
       <c r="H3">
         <v>550108000.0</v>
       </c>
       <c r="I3">
         <v>490783000.0</v>
       </c>
@@ -19415,89 +19564,89 @@
       </c>
       <c r="Y3">
         <v>3386000.0</v>
       </c>
       <c r="Z3">
         <v>3774000.0</v>
       </c>
       <c r="AA3">
         <v>3351000.0</v>
       </c>
       <c r="AB3">
         <v>3700000.0</v>
       </c>
       <c r="AC3">
         <v>4519000.0</v>
       </c>
       <c r="AD3">
         <v>7947000.0</v>
       </c>
       <c r="AE3">
         <v>7973000.0</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B5">
-        <v>597582000.0</v>
+        <v>592324000.0</v>
       </c>
       <c r="C5">
         <v>-261689000.0</v>
       </c>
       <c r="D5">
         <v>999573000.0</v>
       </c>
       <c r="E5">
         <v>551560000.0</v>
       </c>
       <c r="F5">
         <v>175169999.0</v>
       </c>
       <c r="G5">
         <v>-1503327000.0</v>
       </c>
       <c r="H5">
         <v>-1870629000.0</v>
       </c>
       <c r="I5">
         <v>565764000.0</v>
       </c>
       <c r="J5">
         <v>545159000.0</v>
       </c>
@@ -19545,54 +19694,54 @@
       </c>
       <c r="Y5">
         <v>401000.0</v>
       </c>
       <c r="Z5">
         <v>3748000.0</v>
       </c>
       <c r="AA5">
         <v>4483000.0</v>
       </c>
       <c r="AB5">
         <v>-1500000.0</v>
       </c>
       <c r="AC5">
         <v>-57571000.0</v>
       </c>
       <c r="AD5">
         <v>6047000.0</v>
       </c>
       <c r="AE5">
         <v>1362000.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B6">
-        <v>901744000.0</v>
+        <v>896486000.0</v>
       </c>
       <c r="C6">
         <v>64034000.0</v>
       </c>
       <c r="D6">
         <v>1319288000.0</v>
       </c>
       <c r="E6">
         <v>819321000.0</v>
       </c>
       <c r="F6">
         <v>401289999.0</v>
       </c>
       <c r="G6">
         <v>-1263583000.0</v>
       </c>
       <c r="H6">
         <v>-1320521000.0</v>
       </c>
       <c r="I6">
         <v>1056547000.0</v>
       </c>
       <c r="J6">
         <v>911399000.0</v>
       </c>
@@ -19640,124 +19789,124 @@
       </c>
       <c r="Y6">
         <v>3787000.0</v>
       </c>
       <c r="Z6">
         <v>7522000.0</v>
       </c>
       <c r="AA6">
         <v>7834000.0</v>
       </c>
       <c r="AB6">
         <v>2200000.0</v>
       </c>
       <c r="AC6">
         <v>-53052000.0</v>
       </c>
       <c r="AD6">
         <v>13994000.0</v>
       </c>
       <c r="AE6">
         <v>9335000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B9">
-        <v>979403000.0</v>
+        <v>935123000.0</v>
       </c>
       <c r="C9">
         <v>532769000.0</v>
       </c>
       <c r="D9">
         <v>663020000.0</v>
       </c>
       <c r="E9">
         <v>1998308000.0</v>
       </c>
       <c r="F9">
         <v>809353000.0</v>
       </c>
       <c r="G9">
         <v>507272000.0</v>
       </c>
       <c r="H9">
         <v>222319000.0</v>
       </c>
       <c r="I9">
         <v>572432000.0</v>
       </c>
       <c r="J9">
         <v>390017000.0</v>
       </c>
@@ -19805,51 +19954,51 @@
       </c>
       <c r="Y9">
         <v>6971000.0</v>
       </c>
       <c r="Z9">
         <v>8941000.0</v>
       </c>
       <c r="AA9">
         <v>9386000.0</v>
       </c>
       <c r="AB9">
         <v>5500000.0</v>
       </c>
       <c r="AC9">
         <v>8844000.0</v>
       </c>
       <c r="AD9">
         <v>20756000.0</v>
       </c>
       <c r="AE9">
         <v>10715000.0</v>
       </c>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B10">
         <v>543305000.0</v>
       </c>
       <c r="C10">
         <v>-317463000.0</v>
       </c>
       <c r="D10">
         <v>945760000.0</v>
       </c>
       <c r="E10">
         <v>494701000.0</v>
       </c>
       <c r="F10">
         <v>130157999.0</v>
       </c>
       <c r="G10">
         <v>-1617843000.0</v>
       </c>
       <c r="H10">
         <v>-2009921000.0</v>
       </c>
       <c r="I10">
         <v>430491000.0</v>
       </c>
@@ -19898,51 +20047,51 @@
       <c r="X10">
         <v>349000.0</v>
       </c>
       <c r="Y10">
         <v>441000.0</v>
       </c>
       <c r="Z10">
         <v>5417000.0</v>
       </c>
       <c r="AA10">
         <v>5055000.0</v>
       </c>
       <c r="AB10"/>
       <c r="AC10">
         <v>-59105000.0</v>
       </c>
       <c r="AD10">
         <v>-11328000.0</v>
       </c>
       <c r="AE10">
         <v>-29387000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B11">
         <v>115495000.0</v>
       </c>
       <c r="C11">
         <v>-56077000.0</v>
       </c>
       <c r="D11">
         <v>-525156000.0</v>
       </c>
       <c r="E11">
         <v>48425000.0</v>
       </c>
       <c r="F11">
         <v>-8007000.0</v>
       </c>
       <c r="G11">
         <v>7290000.0</v>
       </c>
       <c r="H11">
         <v>-7563000.0</v>
       </c>
       <c r="I11">
         <v>-69000.0</v>
       </c>
@@ -19991,54 +20140,54 @@
       <c r="X11">
         <v>1080000.0</v>
       </c>
       <c r="Y11">
         <v>-40000.0</v>
       </c>
       <c r="Z11">
         <v>-1669000.0</v>
       </c>
       <c r="AA11">
         <v>24000.0</v>
       </c>
       <c r="AB11">
         <v>-600000.0</v>
       </c>
       <c r="AC11">
         <v>77000.0</v>
       </c>
       <c r="AD11">
         <v>-71348000.0</v>
       </c>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B12">
-        <v>54277000.0</v>
+        <v>49019000.0</v>
       </c>
       <c r="C12">
         <v>59982000.0</v>
       </c>
       <c r="D12">
         <v>57069000.0</v>
       </c>
       <c r="E12">
         <v>59773000.0</v>
       </c>
       <c r="F12">
         <v>45012000.0</v>
       </c>
       <c r="G12">
         <v>120079000.0</v>
       </c>
       <c r="H12">
         <v>141786000.0</v>
       </c>
       <c r="I12">
         <v>135273000.0</v>
       </c>
       <c r="J12">
         <v>108198000.0</v>
       </c>
@@ -20086,133 +20235,133 @@
       </c>
       <c r="Y12">
         <v>181000.0</v>
       </c>
       <c r="Z12">
         <v>381000.0</v>
       </c>
       <c r="AA12">
         <v>596000.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>5562000.0</v>
       </c>
       <c r="AE12">
         <v>5562000.0</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>7000.0</v>
       </c>
       <c r="E13">
         <v>826000.0</v>
       </c>
       <c r="F13"/>
       <c r="G13">
         <v>414000.0</v>
       </c>
       <c r="H13">
         <v>801000.0</v>
       </c>
       <c r="I13">
         <v>314000.0</v>
       </c>
       <c r="J13">
         <v>1009000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B15">
         <v>427810000.0</v>
       </c>
       <c r="C15">
         <v>-261386000.0</v>
       </c>
       <c r="D15">
         <v>1470916000.0</v>
       </c>
       <c r="E15">
         <v>494701000.0</v>
       </c>
       <c r="F15">
         <v>138165000.0</v>
       </c>
       <c r="G15">
         <v>-1625133000.0</v>
       </c>
       <c r="H15">
         <v>-2002358000.0</v>
       </c>
       <c r="I15">
         <v>430560000.0</v>
       </c>
@@ -20263,271 +20412,275 @@
       </c>
       <c r="Y15">
         <v>441000.0</v>
       </c>
       <c r="Z15">
         <v>5417000.0</v>
       </c>
       <c r="AA15">
         <v>4459000.0</v>
       </c>
       <c r="AB15">
         <v>600000.0</v>
       </c>
       <c r="AC15">
         <v>-59105000.0</v>
       </c>
       <c r="AD15">
         <v>77395000.0</v>
       </c>
       <c r="AE15">
         <v>-29387000.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>412856000.0</v>
       </c>
       <c r="F16">
         <v>138165000.0</v>
       </c>
       <c r="G16">
         <v>-1625133000.0</v>
       </c>
       <c r="H16">
         <v>-2002358000.0</v>
       </c>
       <c r="I16">
         <v>430560000.0</v>
       </c>
       <c r="J16">
         <v>435152000.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>192</v>
+      </c>
+      <c r="B17">
+        <v>427810000.0</v>
+      </c>
       <c r="C17">
         <v>-261386000.0</v>
       </c>
       <c r="D17">
         <v>1973753000.0</v>
       </c>
       <c r="E17">
         <v>494701000.0</v>
       </c>
       <c r="F17"/>
       <c r="G17">
         <v>-1625133000.0</v>
       </c>
       <c r="H17">
         <v>-2002358000.0</v>
       </c>
       <c r="I17">
         <v>430560000.0</v>
       </c>
       <c r="J17">
         <v>435152000.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>193</v>
+      </c>
+      <c r="B18">
+        <v>-54277000.0</v>
+      </c>
       <c r="C18">
         <v>-59982000.0</v>
       </c>
       <c r="D18">
         <v>-58496000.0</v>
       </c>
       <c r="E18">
         <v>-59773000.0</v>
       </c>
       <c r="F18"/>
       <c r="G18">
         <v>-119665000.0</v>
       </c>
       <c r="H18">
         <v>-140985000.0</v>
       </c>
       <c r="I18">
         <v>-134959000.0</v>
       </c>
       <c r="J18">
         <v>-107189000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>11348000.0</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B21">
-        <v>600424000.0</v>
+        <v>501368000.0</v>
       </c>
       <c r="C21">
         <v>-236757000.0</v>
       </c>
       <c r="D21">
         <v>974847000.0</v>
       </c>
       <c r="E21">
         <v>543126000.0</v>
       </c>
       <c r="F21">
         <v>755713000.0</v>
       </c>
       <c r="G21">
         <v>-1362605000.0</v>
       </c>
       <c r="H21">
         <v>-1703693000.0</v>
       </c>
       <c r="I21">
         <v>515799000.0</v>
       </c>
       <c r="J21">
         <v>337079000.0</v>
       </c>
@@ -20575,86 +20728,86 @@
       </c>
       <c r="Y21">
         <v>401000.0</v>
       </c>
       <c r="Z21">
         <v>3744000.0</v>
       </c>
       <c r="AA21">
         <v>4483000.0</v>
       </c>
       <c r="AB21">
         <v>-1500000.0</v>
       </c>
       <c r="AC21">
         <v>-57571000.0</v>
       </c>
       <c r="AD21">
         <v>-1724000.0</v>
       </c>
       <c r="AE21">
         <v>-16836000.0</v>
       </c>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B23">
         <v>822159000.0</v>
       </c>
       <c r="C23">
         <v>1165361000.0</v>
       </c>
       <c r="D23">
         <v>76536000.0</v>
       </c>
       <c r="E23">
         <v>1787733000.0</v>
       </c>
       <c r="F23">
         <v>747147000.0</v>
       </c>
       <c r="G23">
         <v>2163856000.0</v>
       </c>
       <c r="H23">
         <v>3058459000.0</v>
       </c>
       <c r="I23">
         <v>962724000.0</v>
       </c>
@@ -20705,223 +20858,225 @@
       </c>
       <c r="Y23">
         <v>11733000.0</v>
       </c>
       <c r="Z23">
         <v>11714000.0</v>
       </c>
       <c r="AA23">
         <v>11635000.0</v>
       </c>
       <c r="AB23">
         <v>10000000.0</v>
       </c>
       <c r="AC23">
         <v>66415000.0</v>
       </c>
       <c r="AD23">
         <v>14709000.0</v>
       </c>
       <c r="AE23">
         <v>33510000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>5444000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>200</v>
+      </c>
+      <c r="B25">
+        <v>304162000.0</v>
+      </c>
       <c r="C25">
         <v>325723000.0</v>
       </c>
       <c r="D25">
         <v>317203000.0</v>
       </c>
       <c r="E25">
         <v>267761000.0</v>
       </c>
       <c r="F25"/>
       <c r="G25">
         <v>239744000.0</v>
       </c>
       <c r="H25">
         <v>550108000.0</v>
       </c>
       <c r="I25">
         <v>486664000.0</v>
       </c>
       <c r="J25">
         <v>364629000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27">
-        <v>-8073991926000.0</v>
+        <v>8073991926000.0</v>
       </c>
       <c r="Q27">
-        <v>-6062993937000.0</v>
+        <v>6062993937000.0</v>
       </c>
       <c r="R27">
-        <v>-4991995008000.0</v>
+        <v>4991995008000.0</v>
       </c>
       <c r="S27">
-        <v>-6842993157000.0</v>
+        <v>6842993157000.0</v>
       </c>
       <c r="T27">
-        <v>-5801994198000.0</v>
+        <v>5801994198000.0</v>
       </c>
       <c r="U27">
-        <v>-3250996749000.0</v>
+        <v>3250996749000.0</v>
       </c>
       <c r="V27">
-        <v>-1560997923000.0</v>
+        <v>1560997923000.0</v>
       </c>
       <c r="W27">
-        <v>-2104403000.0</v>
+        <v>2104403000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B28">
         <v>42488000.0</v>
       </c>
       <c r="C28">
         <v>42558000.0</v>
       </c>
       <c r="D28">
         <v>38600000.0</v>
       </c>
       <c r="E28">
         <v>35304000.0</v>
       </c>
       <c r="F28">
         <v>53640000.0</v>
       </c>
       <c r="G28">
         <v>59329000.0</v>
       </c>
       <c r="H28">
         <v>45542000.0</v>
       </c>
       <c r="I28">
         <v>56633000.0</v>
       </c>
@@ -20970,103 +21125,105 @@
       <c r="X28">
         <v>1843000.0</v>
       </c>
       <c r="Y28">
         <v>1873000.0</v>
       </c>
       <c r="Z28">
         <v>1634000.0</v>
       </c>
       <c r="AA28">
         <v>1552000.0</v>
       </c>
       <c r="AB28">
         <v>1800000.0</v>
       </c>
       <c r="AC28">
         <v>2849000.0</v>
       </c>
       <c r="AD28">
         <v>3642000.0</v>
       </c>
       <c r="AE28"/>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>204</v>
+      </c>
+      <c r="B29">
+        <v>115495000.0</v>
+      </c>
       <c r="C29">
         <v>-56077000.0</v>
       </c>
       <c r="D29">
         <v>-554741000.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29"/>
       <c r="G29">
         <v>7290000.0</v>
       </c>
       <c r="H29">
         <v>-7563000.0</v>
       </c>
       <c r="I29">
         <v>-69000.0</v>
       </c>
       <c r="J29">
         <v>1809000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B30">
-        <v>378979000.0</v>
+        <v>433755000.0</v>
       </c>
       <c r="C30">
         <v>769526000.0</v>
       </c>
       <c r="D30">
         <v>-311827000.0</v>
       </c>
       <c r="E30">
         <v>1455182000.0</v>
       </c>
       <c r="F30">
         <v>53640000.0</v>
       </c>
       <c r="G30">
         <v>1869877000.0</v>
       </c>
       <c r="H30">
         <v>1926012000.0</v>
       </c>
       <c r="I30">
         <v>56633000.0</v>
       </c>
       <c r="J30">
         <v>52938000.0</v>
       </c>
@@ -21114,54 +21271,54 @@
       </c>
       <c r="Y30">
         <v>6570000.0</v>
       </c>
       <c r="Z30">
         <v>5197000.0</v>
       </c>
       <c r="AA30">
         <v>4903000.0</v>
       </c>
       <c r="AB30">
         <v>5500000.0</v>
       </c>
       <c r="AC30">
         <v>66415000.0</v>
       </c>
       <c r="AD30">
         <v>14709000.0</v>
       </c>
       <c r="AE30">
         <v>20206000.0</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B31">
-        <v>-57119000.0</v>
+        <v>41937000.0</v>
       </c>
       <c r="C31">
         <v>-80706000.0</v>
       </c>
       <c r="D31">
         <v>-29087000.0</v>
       </c>
       <c r="E31">
         <v>-48425000.0</v>
       </c>
       <c r="F31">
         <v>-625555000.0</v>
       </c>
       <c r="G31">
         <v>-255238000.0</v>
       </c>
       <c r="H31">
         <v>-306228000.0</v>
       </c>
       <c r="I31">
         <v>-85308000.0</v>
       </c>
       <c r="J31">
         <v>99882000.0</v>
       </c>
@@ -21209,54 +21366,54 @@
       </c>
       <c r="Y31">
         <v>40000.0</v>
       </c>
       <c r="Z31">
         <v>1673000.0</v>
       </c>
       <c r="AA31">
         <v>572000.0</v>
       </c>
       <c r="AB31">
         <v>1500000.0</v>
       </c>
       <c r="AC31">
         <v>-1534000.0</v>
       </c>
       <c r="AD31">
         <v>-9604000.0</v>
       </c>
       <c r="AE31">
         <v>-6989000.0</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B32">
-        <v>1422583000.0</v>
+        <v>1323527000.0</v>
       </c>
       <c r="C32">
         <v>928604000.0</v>
       </c>
       <c r="D32">
         <v>1051383000.0</v>
       </c>
       <c r="E32">
         <v>2330859000.0</v>
       </c>
       <c r="F32">
         <v>1502860000.0</v>
       </c>
       <c r="G32">
         <v>801251000.0</v>
       </c>
       <c r="H32">
         <v>1354766000.0</v>
       </c>
       <c r="I32">
         <v>1478523000.0</v>
       </c>
       <c r="J32">
         <v>1106624000.0</v>
       </c>
@@ -21323,1090 +21480,1099 @@
       <c r="AE32">
         <v>24019000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DI32"/>
+  <dimension ref="A1:DJ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:113">
+    <row r="1" spans="1:114">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D1" t="s">
         <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="H1" t="s">
         <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="L1" t="s">
         <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="P1" t="s">
         <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="T1" t="s">
         <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="X1" t="s">
         <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AB1" t="s">
         <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AF1" t="s">
         <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AJ1" t="s">
         <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AN1" t="s">
         <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR1" t="s">
         <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AV1" t="s">
         <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AZ1" t="s">
         <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BD1" t="s">
         <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BH1" t="s">
         <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BL1" t="s">
         <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BP1" t="s">
         <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BT1" t="s">
         <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BX1" t="s">
         <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
         <v>150</v>
       </c>
       <c r="CB1" t="s">
         <v>151</v>
       </c>
       <c r="CC1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CD1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CE1" t="s">
         <v>153</v>
       </c>
       <c r="CF1" t="s">
         <v>154</v>
       </c>
       <c r="CG1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CH1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CI1" t="s">
         <v>156</v>
       </c>
       <c r="CJ1" t="s">
         <v>157</v>
       </c>
       <c r="CK1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CL1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CM1" t="s">
         <v>159</v>
       </c>
       <c r="CN1" t="s">
         <v>160</v>
       </c>
       <c r="CO1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CP1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CQ1" t="s">
         <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CT1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CU1" t="s">
         <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CX1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CY1" t="s">
         <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DB1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DC1" t="s">
         <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DF1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DG1" t="s">
         <v>174</v>
       </c>
       <c r="DH1" t="s">
         <v>175</v>
       </c>
       <c r="DI1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DJ1" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="2" spans="1:113">
+    <row r="2" spans="1:114">
       <c r="A2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B2">
-        <v>-85764000.0</v>
+        <v>200235000.0</v>
       </c>
       <c r="C2">
-        <v>111883000.0</v>
+        <v>107219000.0</v>
       </c>
       <c r="D2">
+        <v>104009000.0</v>
+      </c>
+      <c r="E2">
         <v>91271000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>85905000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>103591000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>101043000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>94370000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>96831000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>97972000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>95132000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>96303000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>98956000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>96000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>79782000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>76841000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>164720000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>180215000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>76437000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>170912000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>159667000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>161761000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>175511000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>191733000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>203080000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>256544000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>328061000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>228811000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>217510000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>247637000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>231538000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>224941000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>201975000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>209806000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>201917000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>167461000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>133517000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>126424000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>125500000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>112518000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>122897000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>146081000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>153656000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>124207000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>136555000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>128589000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>108219000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>86055000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>83232000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>57064000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>48681000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>42759000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>35042000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>103845000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>13708000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>13286000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>13618000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>13607000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>12025000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>11438000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>10160000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>8978000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>7720000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>7514000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>7368000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>6746000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>6028000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>6467000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>4987000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>7950000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>6362000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>4805000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>3739000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>5543000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>4008000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>3942000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>3177000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>2954000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>2255000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1352000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1420000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>2207000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1961000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>2065000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>2186000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1478000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1474000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1448000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1491000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1581000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1563000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1251000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1533000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>1240000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>1136000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1255000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>2887000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>1059000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>978000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>1602000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>1790000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1891000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>1656000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>1395000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>1400000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>1100000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>1000000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>1100000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>300000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>3200000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>2500000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>2700000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>3200000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:113">
+    <row r="3" spans="1:114">
       <c r="A3" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B3">
-        <v>82268000.0</v>
+        <v>76028000.0</v>
       </c>
       <c r="C3">
-        <v>83813000.0</v>
+        <v>81681000.0</v>
       </c>
       <c r="D3">
+        <v>83216000.0</v>
+      </c>
+      <c r="E3">
         <v>73643000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>65622000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>84322000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>82825000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>78553000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>80023000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>80968000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>79505000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>80148000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>79094000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>78456000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>64419000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>62602000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>62284000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>66477999.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>63061000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>54629000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>41147000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>45375000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>51551000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>64790000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>78028000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>161234000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>164017000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>126310000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>119500000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>134879000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>120952000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>122930000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>112022000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>110205000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>107106000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>82656000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>66272999.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>62840000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>62554000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>55652000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>65477000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>86301000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>90329000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>71155000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>89909000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>80151000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>72409000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>55994000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>56877000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>37066000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>30691000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>28540000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>22583000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>20325000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>25377000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>23652000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>21395000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>21714000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>14736000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>13712000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>12158000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>11995000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>10299000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>8688000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>7925000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>7068000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>7387000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>7350000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>7420000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>13560000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>9392000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>10054000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>9466000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>9553000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>7845000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>6613000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>5670000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>4488000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>2743000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>993000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>341000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1696000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1452000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1300000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>1458000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1207000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1154000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1133000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1453000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1057000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>1127000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1000000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>927000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>871000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>803000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>785000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>987000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>991000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>1081000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>715000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>1094000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>693000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>730000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>834000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>1000000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>700000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>1100000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>900000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>-24400000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>8800000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>18300000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>1900000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>2100000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:113">
+    <row r="4" spans="1:114">
       <c r="A4" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -22476,736 +22642,743 @@
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
+      <c r="DJ4"/>
     </row>
-    <row r="5" spans="1:113">
+    <row r="5" spans="1:114">
       <c r="A5" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B5">
-        <v>178606000.0</v>
+        <v>356901000.0</v>
       </c>
       <c r="C5">
-        <v>156393000.0</v>
+        <v>177277000.0</v>
       </c>
       <c r="D5">
+        <v>155077000.0</v>
+      </c>
+      <c r="E5">
         <v>248243000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>11098000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-320095000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-2950000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-20183000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>80478000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>289057000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>67695000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>106480000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>536255000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>764583000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-3687000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>270146000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-478656000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>572988001.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-446895000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>34452000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>12041000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-145989000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-348286000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-530242000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-478811000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2020151000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-593293000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>90505000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>96362000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>168352000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>128403000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>145023000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>123986000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>188973000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>48128000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>130124000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>177934001.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-220890000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-147916000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-323851000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-226435000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-851217000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-590688000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-36516000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>48757000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>188138000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>17502000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>81715000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>135690000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>52407000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>66529000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>72626000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>76233000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>34185000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>17019000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>25591000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>27022000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>31120000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>29234000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>27551000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>21827000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>14922000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>13501000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>11042000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>10699000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>9765000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>7288000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>5545000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>3366000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-262797000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>15299000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>14969000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>12740000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>9213000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>13245000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>10136000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>7870000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>12744000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>6779000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>395000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-1783000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>6021000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>2983000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>2196000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>3111000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>1855000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>847000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>614000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-292000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>417000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>767000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>995000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-963000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>796000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>476000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>92000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>99000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>1412000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>1924000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>309000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>1650000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>1080000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>582000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>1171000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>400000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>0.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>1000000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-800000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-28900000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-10700000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-18600000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-2500000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-3900000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:113">
+    <row r="6" spans="1:114">
       <c r="A6" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B6">
-        <v>260874000.0</v>
+        <v>432929000.0</v>
       </c>
       <c r="C6">
-        <v>240206000.0</v>
+        <v>258958000.0</v>
       </c>
       <c r="D6">
+        <v>238293000.0</v>
+      </c>
+      <c r="E6">
         <v>321886000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>76720000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-235773000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>79875000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>58370000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>160501000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>370025000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>147200000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>186628000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>615349000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>843039000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>60732000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>332748000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-416372000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>639466000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-444729000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>89081000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>53188000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-100614000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-296735000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-465452000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-400783000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1858917000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-429276000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>216815000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>215862000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>303231000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>249355000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>267953000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>236008000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>299178000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>155234000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>212780000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>244207000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-158050000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-85362000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-268199000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-160958000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-764916000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-500359000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>34639000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>138666000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>268289000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>89911000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>137709000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>192567000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>89473000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>97220000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>101166000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>98816000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>54510000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>42396000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>49243000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>48417000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>52834000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>43970000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>41263000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>33985000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>26917000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>23800000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>19730000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>18624000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>16833000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>14675000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>12895000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>10786000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-249237000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>24691000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>25023000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>22206000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>18766000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>21090000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>16749000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>13540000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>17232000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>9522000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>1388000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-1442000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>7717000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>4435000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>3496000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>4569000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>3062000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>2001000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>1747000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>1161000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>1474000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>1894000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>1995000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-36000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>1667000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>1279000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>877000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>1086000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>2403000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>3005000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>1024000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>2744000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>1773000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>1312000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>2005000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>1400000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>700000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>2100000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>100000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-53300000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-1900000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-300000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-600000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-1800000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:113">
+    <row r="7" spans="1:114">
       <c r="A7" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -23275,54 +23448,55 @@
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
+      <c r="DJ7"/>
     </row>
-    <row r="8" spans="1:113">
+    <row r="8" spans="1:114">
       <c r="A8" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -23392,1436 +23566,1449 @@
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
+      <c r="DJ8"/>
     </row>
-    <row r="9" spans="1:113">
+    <row r="9" spans="1:114">
       <c r="A9" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B9">
-        <v>640947000.0</v>
+        <v>366609000.0</v>
       </c>
       <c r="C9">
-        <v>195758000.0</v>
+        <v>248270000.0</v>
       </c>
       <c r="D9">
+        <v>208932000.0</v>
+      </c>
+      <c r="E9">
         <v>220244000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>257677000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>181242000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>114903000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>95362000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>141262000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>165083000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>132118000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>111615000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>254204000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>449922000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>586215000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>561364000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>316015000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>387039000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>303511000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>107410000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>117669000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>89089000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>14488000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-32403000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-2008000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-5474000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-13389000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>59043000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>123113000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>195055000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>139087000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>98344000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>139946000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>115951000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>86441000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>91621000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>99910000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>67122000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>32905000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-140677000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>34064000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>44145000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>76737000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-11913000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>39522000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>139429000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>62166000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>28442000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>34630000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>11268000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>20146000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>27437000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>19828000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-47567000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>46829000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>53039000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>51843000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>55339000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>46056000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>43509000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>36162000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>28555000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>25461000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>21361000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>19987000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>18147000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>16043000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>14047000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>12797000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>29235000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>30545000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>31050000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>27531000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>25255000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>25967000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>21077000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>17204000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>21070000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>12105000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>3098000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>-100000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>9312000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>5892000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>4802000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>6602000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>3952000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>3103000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>2948000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>1837000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>2419000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>2827000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>3041000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>832000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>2509000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>2117000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>1277000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>-14000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>3123000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>3963000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>1848000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>3223000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>2128000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>1690000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>2345000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>1800000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>1500000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>1600000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>700000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>-900000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>-800000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>1000000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>800000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>2900000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:113">
+    <row r="10" spans="1:114">
       <c r="A10" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B10">
+        <v>210505000.0</v>
+      </c>
+      <c r="C10">
         <v>165006000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>142803000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>236136000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-640000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-332752000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-17800000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-33799000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>66888000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>275316000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>53703000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>93687000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>523054000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>748568000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-18472000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>256580000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-491975000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>557380000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-460663000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>24660000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>8780000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-165564000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-380963000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-561068000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-510248000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-2052514000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-628849000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>55625000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>62242000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>134001000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>95150000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>111319000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>90021000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>155572000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>20998000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>105936000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>154455000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-239528000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-160703000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-339933000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-242458000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-867532000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-604812000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-48539000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>39998000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>177830000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>11796000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>79313000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>131805000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>45305000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>63927000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>69342000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>72754000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>30197000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>16016000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>25117000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>26869000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>30883000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>29009000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>27266000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>21174000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>14315000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>12678000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>10429000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>9981000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>9142000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>6674000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>5106000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>2733000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-225021000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>14127000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>14886000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>11506000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>8281000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>12705000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>9570000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>7340000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>12517000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>7059000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>2828000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-90000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>6045000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>3010000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1930000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>2783000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1206000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>275000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>40000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-1175000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-98000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>694000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>928000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-862000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>809000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>485000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>10000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>1449000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>1337000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>2367000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>264000.0</v>
       </c>
-      <c r="CW10"/>
-      <c r="CX10">
+      <c r="CX10"/>
+      <c r="CY10">
         <v>1188000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>676000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>1363000.0</v>
       </c>
-      <c r="DA10"/>
-      <c r="DB10">
+      <c r="DB10"/>
+      <c r="DC10">
         <v>200000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>1100000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>-600000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-28400000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>-10400000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-18200000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>-2100000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>-3500000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:113">
+    <row r="11" spans="1:114">
       <c r="A11" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B11">
+        <v>44683000.0</v>
+      </c>
+      <c r="C11">
         <v>32591000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>31410000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>51670000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-176000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-59510000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-3833000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-7587000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>14853000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>29585000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-554741000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>18558000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>87528000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>16131000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>489499000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>18516000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>788417000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-689000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>650000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-7968000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3023000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>7008000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>32383000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-39711000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>7290000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>198290000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-144047000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-179331000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>38820000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-85742000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-71010000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>164672000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-69000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-954000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2763000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>11089000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>18888000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>842000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-3407000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-157000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-191000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-36663000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-216603000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-17214000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>14479000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>67757000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>4876000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>31461000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>49247000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>21027000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>23400000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>25514000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>28195000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>10849000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>15514000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>114000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-115000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-91000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>277000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>1000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>38000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>39999960000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>33000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>40000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>564000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>27999972000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>158000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>28000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>633000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-20000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>20000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>83000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>1154000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>64000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>4000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>566000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>53000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>227000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-280000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>-2433000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>-1693000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-24000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>-27000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>266000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>328000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>649000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>572000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>574000.0</v>
       </c>
-      <c r="CK11"/>
-      <c r="CL11">
+      <c r="CL11"/>
+      <c r="CM11">
         <v>515000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>73000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>-203000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-101000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-13000.0</v>
       </c>
-      <c r="CQ11"/>
-      <c r="CR11">
+      <c r="CR11"/>
+      <c r="CS11">
         <v>82000.0</v>
       </c>
-      <c r="CS11"/>
-      <c r="CT11">
+      <c r="CT11"/>
+      <c r="CU11">
         <v>75000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>-443000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>-28000.0</v>
       </c>
-      <c r="CW11"/>
-      <c r="CX11">
+      <c r="CX11"/>
+      <c r="CY11">
         <v>28000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>85000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>-60000.0</v>
       </c>
-      <c r="DA11"/>
-      <c r="DB11">
+      <c r="DB11"/>
+      <c r="DC11">
         <v>-400000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>-200000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>-400000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>-900000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>-600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-800000.0</v>
       </c>
       <c r="DH11">
         <v>-800000.0</v>
       </c>
       <c r="DI11">
+        <v>-800000.0</v>
+      </c>
+      <c r="DJ11">
         <v>-3800000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:113">
+    <row r="12" spans="1:114">
       <c r="A12" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B12">
-        <v>13600000.0</v>
+        <v>15386000.0</v>
       </c>
       <c r="C12">
-        <v>13590000.0</v>
+        <v>12271000.0</v>
       </c>
       <c r="D12">
-        <v>13731000.0</v>
+        <v>12274000.0</v>
       </c>
       <c r="E12">
-        <v>13356000.0</v>
+        <v>12107000.0</v>
       </c>
       <c r="F12">
+        <v>11738000.0</v>
+      </c>
+      <c r="G12">
         <v>13955000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>15866000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>15158000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>15003000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>14667000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>14919000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>13727000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>13756000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>16094000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>15461000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>14234000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>13984000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>15608000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>16351000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>9792000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3261000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>20402000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>34321000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>32366000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>32990000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>34191000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>35556000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>34880000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>34120000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>34351000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>33253000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>33704000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>33965000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>33401000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>27130000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>24188000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>23479000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>18638000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>12787000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>16082000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>16023000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>16315000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>14124000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>12023000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>8759000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>11993000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>5706000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2402000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>3885000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>8125000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2602000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>3284000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3479000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>5828000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1003000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>474000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>153000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>237000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>225000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>285000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>653000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>607000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>823000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>613000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>718000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>623000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>614000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>439000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>633000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>4761996598000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1172000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>996000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>1234000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>3090998661000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>654000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>685000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1311000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>644000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>397000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>270000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>271999607000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>54000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>63000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>58000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1007000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>98000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>32000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>505000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>529000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>449000.0</v>
       </c>
-      <c r="CM12"/>
       <c r="CN12"/>
-      <c r="CO12">
+      <c r="CO12"/>
+      <c r="CP12">
         <v>72000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>3000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>13000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107000.0</v>
       </c>
       <c r="CS12">
         <v>107000.0</v>
       </c>
       <c r="CT12">
+        <v>107000.0</v>
+      </c>
+      <c r="CU12">
         <v>103000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>72000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000.0</v>
       </c>
       <c r="CW12">
         <v>69000.0</v>
       </c>
       <c r="CX12">
+        <v>69000.0</v>
+      </c>
+      <c r="CY12">
         <v>136000.0</v>
       </c>
-      <c r="CY12"/>
-      <c r="CZ12">
+      <c r="CZ12"/>
+      <c r="DA12">
         <v>212000.0</v>
       </c>
-      <c r="DA12">
-[...1 lines deleted...]
-      </c>
       <c r="DB12">
-        <v>-200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="DC12">
-        <v>-100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="DD12">
-        <v>-200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="DE12">
-        <v>-500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="DF12">
-        <v>-300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="DG12">
-        <v>-400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="DH12">
-        <v>-400000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="DI12">
         <v>400000.0</v>
       </c>
+      <c r="DJ12">
+        <v>400000.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:113">
+    <row r="13" spans="1:114">
       <c r="A13" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-      <c r="S13">
+      <c r="S13"/>
+      <c r="T13">
         <v>60000.0</v>
       </c>
-      <c r="T13"/>
-      <c r="U13">
+      <c r="U13"/>
+      <c r="V13">
         <v>143000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>132000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>52000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>78000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>152000.0</v>
       </c>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
@@ -24865,54 +25052,55 @@
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
+      <c r="DJ13"/>
     </row>
-    <row r="14" spans="1:113">
+    <row r="14" spans="1:114">
       <c r="A14" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -24982,446 +25170,450 @@
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
+      <c r="DJ14"/>
     </row>
-    <row r="15" spans="1:113">
+    <row r="15" spans="1:114">
       <c r="A15" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B15">
+        <v>165822000.0</v>
+      </c>
+      <c r="C15">
         <v>132415000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>111393000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>184466000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-464000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-273242000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-13967000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-26212000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>52035000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>245731000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>608444000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>93687000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>523054000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>748568000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-18472000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>256580000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-491975000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>558069000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-461313000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>32628000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>8780000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-165564000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-380963000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-561068000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-517538000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-2250804000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-484802000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>234956000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>62242000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>134001000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>95150000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>111319000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>90090000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>156526000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>18235000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>105936000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>154455000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-240370000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-157296000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-339776000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-242267000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-830869000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-388209000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-31325000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>25519000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>110073000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>6920000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>47852000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>82558000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>24278000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>40527000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>43828000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>44559000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>15883000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>502000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>25117000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>26869000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>30974000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>29009000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>27265000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>21174000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>14315000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>12678000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>10389000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>9981000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>9142000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>6674000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>5078000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>2733000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-225001000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>14107000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>14886000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>11506000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>8217000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>12701000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>9570000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>7287000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>12517000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>7059000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>2828000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-90000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>6045000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>3010000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1930000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>2783000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>1206000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>275000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>40000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>-1175000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>-98000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>694000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>1198000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>-862000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>809000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>485000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>10000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>1449000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>1337000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>2367000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>264000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>1678000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>1052000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>497000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>1231000.0</v>
       </c>
-      <c r="DA15"/>
-      <c r="DB15">
+      <c r="DB15"/>
+      <c r="DC15">
         <v>200000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>1100000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>-600000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>-28400000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>-10400000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>-18200000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>-2100000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>-3500000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:113">
+    <row r="16" spans="1:114">
       <c r="A16" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>517555000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>78365000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>435526000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>710449000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-19781000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>215610000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-493422000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>463558000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-463408000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>31597000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>8780000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-165564000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-380963000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-561068000.0</v>
       </c>
-      <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
@@ -25466,124 +25658,129 @@
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
+      <c r="DJ16"/>
     </row>
-    <row r="17" spans="1:113">
+    <row r="17" spans="1:114">
       <c r="A17" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>192</v>
+      </c>
+      <c r="B17">
+        <v>165822000.0</v>
+      </c>
       <c r="C17">
+        <v>132415000.0</v>
+      </c>
+      <c r="D17">
         <v>111393000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>184466000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-464000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-273242000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-13967000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-26212000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>52035000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>245731000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>608444000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>93687000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>523054000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>748568000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-18472000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>256580000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-491975000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>558069000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-461313000.0</v>
       </c>
-      <c r="T17"/>
-      <c r="U17">
+      <c r="U17"/>
+      <c r="V17">
         <v>8780000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-165564000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-380963000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-561068000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-517538000.0</v>
       </c>
-      <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
@@ -25627,124 +25824,129 @@
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
+      <c r="DJ17"/>
     </row>
-    <row r="18" spans="1:113">
+    <row r="18" spans="1:114">
       <c r="A18" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>193</v>
+      </c>
+      <c r="B18">
+        <v>-15386000.0</v>
+      </c>
       <c r="C18">
+        <v>-13600000.0</v>
+      </c>
+      <c r="D18">
         <v>-13590000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-13731000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-13356000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-13955000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-15866000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-15158000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-15003000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-14667000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-14919000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-13727000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-13756000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-16094000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-15461000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-14926000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-13984000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-15608000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-16351000.0</v>
       </c>
-      <c r="T18"/>
-      <c r="U18">
+      <c r="U18"/>
+      <c r="V18">
         <v>-3118000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-20270000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-34269000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-32288000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-32838000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
@@ -25788,92 +25990,93 @@
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
+      <c r="DJ18"/>
     </row>
-    <row r="19" spans="1:113">
+    <row r="19" spans="1:114">
       <c r="A19" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>4831000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>14223000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-37000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>857000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-4282000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>14810000.0</v>
       </c>
-      <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>-9031000.0</v>
       </c>
-      <c r="T19"/>
-      <c r="U19">
+      <c r="U19"/>
+      <c r="V19">
         <v>-38816000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
@@ -25921,84 +26124,85 @@
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
+      <c r="DJ19"/>
     </row>
-    <row r="20" spans="1:113">
+    <row r="20" spans="1:114">
       <c r="A20" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>2893000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>1869000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>2858000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>14568000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -26046,395 +26250,399 @@
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
+      <c r="DJ20"/>
     </row>
-    <row r="21" spans="1:113">
+    <row r="21" spans="1:114">
       <c r="A21" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B21">
-        <v>178653000.0</v>
+        <v>356901000.0</v>
       </c>
       <c r="C21">
-        <v>158989000.0</v>
+        <v>135954000.0</v>
       </c>
       <c r="D21">
-        <v>250768000.0</v>
+        <v>92185000.0</v>
       </c>
       <c r="E21">
-        <v>12014000.0</v>
+        <v>114667000.0</v>
       </c>
       <c r="F21">
+        <v>158562000.0</v>
+      </c>
+      <c r="G21">
         <v>-314991000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>14587000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-18119000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>81766000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>282493000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>67184000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>102583000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>522587000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>764699000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-3868000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>275096000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-492801000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>375783000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-435281000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>94474000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>50857000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>19632000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-346400000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-555750000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-480087000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-1993280000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-26587000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>45778000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>111555000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>181377000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>123239000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>84336000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>126847000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>100935000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>73376000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>79364000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>83404000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>52870000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>18913000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-323406000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-195792000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-812282000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-529076000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-21644000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>28773000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>129458000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>53454000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>18110000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>25109000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>2926000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>15137000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>22456000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>14944000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>25875000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>18178000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>25947000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>27263000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>31585000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>29118000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>27514000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>21789000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>14779000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>13468000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>11004000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>10526000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>9596000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>7130000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>5410000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>2214000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-262797000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>15119000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>14969000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>12660000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>9213000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>13245000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>10136000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>7870000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>12744000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>6779000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>395000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>-1783000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>6021000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>2983000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>2196000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>3111000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>1855000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>847000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>614000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>-480000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>417000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>767000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>995000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>-963000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>796000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>476000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>92000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>99000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>1412000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>1923000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>309000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>1650000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>1080000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>582000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>1171000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DB21">
         <v>400000.0</v>
       </c>
       <c r="DC21">
+        <v>400000.0</v>
+      </c>
+      <c r="DD21">
         <v>1200000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>-400000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>-28000000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>-10100000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>-17800000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>-1700000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:113">
+    <row r="22" spans="1:114">
       <c r="A22" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -26504,429 +26712,433 @@
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
+      <c r="DJ22"/>
     </row>
-    <row r="23" spans="1:113">
+    <row r="23" spans="1:114">
       <c r="A23" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B23">
-        <v>376530000.0</v>
+        <v>209943000.0</v>
       </c>
       <c r="C23">
-        <v>148652000.0</v>
+        <v>219535000.0</v>
       </c>
       <c r="D23">
-        <v>60747000.0</v>
+        <v>220756000.0</v>
       </c>
       <c r="E23">
-        <v>331568000.0</v>
+        <v>196848000.0</v>
       </c>
       <c r="F23">
+        <v>185020000.0</v>
+      </c>
+      <c r="G23">
         <v>599824000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>201359000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>207851000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>156327000.0</v>
       </c>
-      <c r="J23">
-[...1 lines deleted...]
-      </c>
       <c r="K23">
+        <v>19438000.0</v>
+      </c>
+      <c r="L23">
         <v>160066000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>105335000.0</v>
       </c>
-      <c r="M23">
-[...1 lines deleted...]
-      </c>
       <c r="N23">
-        <v>-218777000.0</v>
+        <v>169427000.0</v>
       </c>
       <c r="O23">
+        <v>218777000.0</v>
+      </c>
+      <c r="P23">
         <v>669865000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>363109000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>973536000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>191471000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>815229000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>183848000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>226479000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>231218000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>536399000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>715080000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>681159000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2244350000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>341259000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>242076000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>229068000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>261315000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>247386000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>238949000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>215074000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>224822000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>214982000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>179718000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>150023000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>140676000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>139492000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>124365000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>133515000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>156640000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>164481000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>133746000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>147114000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>138368000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>116739000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>96198000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>92576000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>65277000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>53515000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>47421000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>39324000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>37005000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>42359000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>40378000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>38198000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>37361000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>28963000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>27433000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>24533000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>22754000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>19713000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>17871000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>16675000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>15297000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>14941000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>15104000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>15570000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>299982000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>21788000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>20886000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>18610000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>21585000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>16730000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>14883000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>12511000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>11280000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>7581000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>4055000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>3103000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>5498000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>4870000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>4671000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>5677000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>3575000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>3730000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>3782000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>3808000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>3583000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>3623000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>3297000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>3328000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>2953000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>2777000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>2440000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>2774000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>2770000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>3018000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>3141000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>3363000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>2939000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>2764000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>2569000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>2800000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>2200000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>1400000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>2300000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>27400000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>12500000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>21300000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>5300000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>6100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:113">
+    <row r="24" spans="1:114">
       <c r="A24" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>1278000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1307000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1308000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1309000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1380000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1447000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>2095000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
@@ -26976,391 +27188,397 @@
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
+      <c r="DJ24"/>
     </row>
-    <row r="25" spans="1:113">
+    <row r="25" spans="1:114">
       <c r="A25" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>200</v>
+      </c>
+      <c r="B25">
+        <v>75430000.0</v>
+      </c>
       <c r="C25">
+        <v>81681000.0</v>
+      </c>
+      <c r="D25">
         <v>83216000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>73643000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>65622000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>84322000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>82825000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>78553000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>80023000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>80968000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>79505000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>80148000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>79094000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>78456000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>64419000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>62602000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>62284000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>65978000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>94935.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>32362.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>41147000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>45375000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>51551000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>64790000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>78028000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>161234000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>145490000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>124951000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>118433000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>133816000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>119915000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>121915000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>111018000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>109742000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>106650000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>82246000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>65991000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>62560000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>62285000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>55652000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>65477000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>86301000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>90329000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>71155000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>89909000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>80151000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>72409000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>55994000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>56877000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>37066000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>30691000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>28540000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>22583000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>20325000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>25377000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>23652000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>21395000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>21714000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>14736000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>13712000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>12158000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>11995000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>10299000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>8688000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>7925000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>7068000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>7387000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>7350000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>7420000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>13560000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>9392000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>10054000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>9466000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>9553000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>7845000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>6613000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>4428000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>4488000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>2743000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>993000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>341000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>1696000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1458000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1300000.0</v>
       </c>
-      <c r="CG25"/>
-      <c r="CH25">
+      <c r="CH25"/>
+      <c r="CI25">
         <v>1207000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>1154000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>1133000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>1453000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1057000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>1127000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>1000000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>927000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>871000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>803000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>987000.0</v>
       </c>
       <c r="CS25">
         <v>987000.0</v>
       </c>
       <c r="CT25">
+        <v>987000.0</v>
+      </c>
+      <c r="CU25">
         <v>991000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>1081000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1094000.0</v>
       </c>
       <c r="CW25">
         <v>1094000.0</v>
       </c>
       <c r="CX25">
+        <v>1094000.0</v>
+      </c>
+      <c r="CY25">
         <v>693000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>730000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>834000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>1000000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>700000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>1100000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>900000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-24400000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>8800000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>18300000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>1900000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>2100000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:113">
+    <row r="26" spans="1:114">
       <c r="A26" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -27430,616 +27648,625 @@
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
+      <c r="DJ26"/>
     </row>
-    <row r="27" spans="1:113">
+    <row r="27" spans="1:114">
       <c r="A27" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>718000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>810000.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27">
         <v>10780000.0</v>
       </c>
-      <c r="AU27"/>
-      <c r="AV27">
+      <c r="AV27"/>
+      <c r="AW27">
         <v>10780000.0</v>
       </c>
-      <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-      <c r="BF27">
-[...2 lines deleted...]
-      <c r="BG27"/>
+      <c r="BF27"/>
+      <c r="BG27">
+        <v>8073991926000.0</v>
+      </c>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
-      <c r="BR27">
-[...2 lines deleted...]
-      <c r="BS27"/>
+      <c r="BR27"/>
+      <c r="BS27">
+        <v>6842998427000.0</v>
+      </c>
       <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
-[...2 lines deleted...]
-      <c r="BW27"/>
+      <c r="BV27"/>
+      <c r="BW27">
+        <v>5801997625000.0</v>
+      </c>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
-      <c r="CE27">
-[...1 lines deleted...]
-      </c>
+      <c r="CE27"/>
       <c r="CF27">
         <v>117000.0</v>
       </c>
-      <c r="CG27"/>
+      <c r="CG27">
+        <v>117000.0</v>
+      </c>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
-      <c r="DA27">
+      <c r="DA27"/>
+      <c r="DB27">
         <v>900000.0</v>
       </c>
-      <c r="DB27">
+      <c r="DC27">
         <v>700000.0</v>
       </c>
-      <c r="DC27">
+      <c r="DD27">
         <v>0.0</v>
       </c>
-      <c r="DD27">
+      <c r="DE27">
         <v>700000.0</v>
       </c>
-      <c r="DE27">
+      <c r="DF27">
         <v>25900000.0</v>
       </c>
-      <c r="DF27">
+      <c r="DG27">
         <v>8800000.0</v>
       </c>
-      <c r="DG27">
+      <c r="DH27">
         <v>18100000.0</v>
       </c>
-      <c r="DH27">
+      <c r="DI27">
         <v>1900000.0</v>
       </c>
-      <c r="DI27">
+      <c r="DJ27">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:113">
+    <row r="28" spans="1:114">
       <c r="A28" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B28">
+        <v>9708000.0</v>
+      </c>
+      <c r="C28">
         <v>10726000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>11835000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>10926000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>9001000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>12129000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10479000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>10752000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9198000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>11362000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>9894000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8611000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>8733000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>11176000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>8752000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>8271000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>7105000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>11256000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>16691000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>9766000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>12757000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>12783000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>20331000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>9766000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>15622000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>8497000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>14659000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>13265000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>11558000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>13678000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>15848000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>14008000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>13099000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>15016000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>13065000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>12257000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>12600000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>10468000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>10467000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>11854000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>10620000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>10652000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>11001000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>9515000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>10799000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>9458000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>8939000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>10382000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>9511000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>7948000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>5259000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>4900000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>4412000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>4438000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>3098000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>3263000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>3009000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>8073993791000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2034000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2119000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2056000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1164000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1694000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1669000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1382000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>1333000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>1380000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>1143000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1136000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>6843000000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1748000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1837000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1685000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>5802000000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1192000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1154000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>1081000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>717000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>513000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>1002000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1203000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>179000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>311000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>384000.0</v>
       </c>
-      <c r="CG28"/>
-      <c r="CH28">
+      <c r="CH28"/>
+      <c r="CI28">
         <v>261000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>574000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>686000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>497000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>385000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>389000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>572000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>618000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>428000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>472000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>502000.0</v>
       </c>
       <c r="CS28">
         <v>502000.0</v>
       </c>
       <c r="CT28">
+        <v>502000.0</v>
+      </c>
+      <c r="CU28">
         <v>273000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>403000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>479000.0</v>
       </c>
       <c r="CW28">
         <v>479000.0</v>
       </c>
       <c r="CX28">
+        <v>479000.0</v>
+      </c>
+      <c r="CY28">
         <v>355000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>378000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>340000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DC28">
         <v>400000.0</v>
       </c>
       <c r="DD28">
+        <v>400000.0</v>
+      </c>
+      <c r="DE28">
         <v>500000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>1200000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DH28">
         <v>700000.0</v>
       </c>
       <c r="DI28">
+        <v>700000.0</v>
+      </c>
+      <c r="DJ28">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:113">
+    <row r="29" spans="1:114">
       <c r="A29" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>204</v>
+      </c>
+      <c r="B29">
+        <v>44683000.0</v>
+      </c>
       <c r="C29">
+        <v>32591000.0</v>
+      </c>
+      <c r="D29">
         <v>31410000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>51670000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-176000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-59510000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-3833000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-7587000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>14853000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>29585000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-554741000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
         <v>0.0</v>
       </c>
       <c r="P29">
         <v>0.0</v>
       </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
+        <v>0.0</v>
+      </c>
+      <c r="S29">
         <v>-689000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>650000.0</v>
       </c>
-      <c r="T29"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U29"/>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29">
         <v>0.0</v>
       </c>
       <c r="X29">
         <v>0.0</v>
       </c>
       <c r="Y29">
+        <v>0.0</v>
+      </c>
+      <c r="Z29">
         <v>7290000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -28083,1069 +28310,1079 @@
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
+      <c r="DJ29"/>
     </row>
-    <row r="30" spans="1:113">
+    <row r="30" spans="1:114">
       <c r="A30" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B30">
-        <v>462294000.0</v>
+        <v>9708000.0</v>
       </c>
       <c r="C30">
-        <v>36769000.0</v>
+        <v>112316000.0</v>
       </c>
       <c r="D30">
-        <v>-30524000.0</v>
+        <v>116747000.0</v>
       </c>
       <c r="E30">
-        <v>245663000.0</v>
+        <v>105577000.0</v>
       </c>
       <c r="F30">
+        <v>99115000.0</v>
+      </c>
+      <c r="G30">
         <v>496233000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>100316000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>113481000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>59496000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-117410000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>64934000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>9032000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-268383000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-314777000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>590083000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>286268000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>808816000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>11256000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>738792000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>12936000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>66812000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>69457000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>360888000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>523347000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>478079000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1987806000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>13198000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>13265000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>11558000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>13678000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>15848000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>14008000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>13099000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>15016000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>13065000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>12257000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>16506000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>14252000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>13992000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>11847000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>10618000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>10559000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>10825000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>9539000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>10559000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>9779000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>8520000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>10143000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>9344000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>8213000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>4834000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>4662000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>4282000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-66840000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>28651000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>27092000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>24580000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>23754000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>16938000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>15995000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>14373000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>13776000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>11993000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>10357000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>9307000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>8551000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>8913000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>8637000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>10583000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>292032000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>15426000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>16081000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>14871000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>16042000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>12722000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>10941000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>9334000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>8326000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>5326000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>2703000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>1683000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>3291000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>2909000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>2606000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>3491000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>2097000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>2256000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>2334000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>2317000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>2002000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>2060000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>2046000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>1795000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>1713000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>1641000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>1185000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-113000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>1711000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>2040000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>1539000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>1573000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>1048000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>1108000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>1174000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>1400000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>1100000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>400000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>1200000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>27100000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>9300000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>18800000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>2600000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>2900000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:113">
+    <row r="31" spans="1:114">
       <c r="A31" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B31">
-        <v>-13647000.0</v>
+        <v>-146396000.0</v>
       </c>
       <c r="C31">
-        <v>-16186000.0</v>
+        <v>29052000.0</v>
       </c>
       <c r="D31">
-        <v>-14632000.0</v>
+        <v>50618000.0</v>
       </c>
       <c r="E31">
-        <v>-12654000.0</v>
+        <v>121469000.0</v>
       </c>
       <c r="F31">
+        <v>-159202000.0</v>
+      </c>
+      <c r="G31">
         <v>-17761000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-32387000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-15680000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-14878000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-7177000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-13481000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-8896000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>467000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-16131000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-14604000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-18516000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>826000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>181597000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-25382000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-69814000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-42077000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-185196000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-34563000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-5318000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-30161000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-59234000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-602262000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>9847000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-49313000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-47376000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-28089000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>26983000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-36826000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>54637000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-52378000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>26572000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>71051000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-292398000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-179616000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-16520000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-46664000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-55250000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-75736000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-26895000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>11225000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>48372000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-41658000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>61203000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>106696000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>42379000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>48790000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>46886000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>57810000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>11622000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-2162000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-830000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-394000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-702000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-109000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-248000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-615000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-464000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-790000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-575000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-545000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-454000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-456000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-304000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>519000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>37776000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-992000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-83000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-1154000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-932000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-540000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-566000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-530000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-227000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>280000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>2433000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>11110000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>24000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>27000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-266000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-328000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-574000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-572000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-574000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-188000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-515000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-73000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-67000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>101000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>13000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>9000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-82000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-1350000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-75000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>444000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-45000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>97000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>108000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>94000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>192000.0</v>
       </c>
-      <c r="DA31"/>
-      <c r="DB31">
+      <c r="DB31"/>
+      <c r="DC31">
         <v>-200000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-100000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-200000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-400000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-400000.0</v>
       </c>
       <c r="DH31">
         <v>-400000.0</v>
       </c>
       <c r="DI31">
+        <v>-400000.0</v>
+      </c>
+      <c r="DJ31">
         <v>-3400000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:113">
+    <row r="32" spans="1:114">
       <c r="A32" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B32">
-        <v>555183000.0</v>
+        <v>566844000.0</v>
       </c>
       <c r="C32">
-        <v>307641000.0</v>
+        <v>355489000.0</v>
       </c>
       <c r="D32">
+        <v>312941000.0</v>
+      </c>
+      <c r="E32">
         <v>311515000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>343582000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>284833000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>215946000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>189732000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>238093000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>263055000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>227250000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>207918000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>353160000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>545922000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>665997000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>638205000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>480735000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>567254000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>379948000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>278322000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>277336000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>250850000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>189999000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>159330000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>201072000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>251070000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>314672000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>287854000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>340623000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>442692000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>370625000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>323285000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>341921000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>325757000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>288358000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>259082000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>233427000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>193546000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>158405000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>-28159000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>156961000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>190226000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>230393000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>112294000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>176077000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>268018000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>170385000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>114497000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>117862000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>68332000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>68827000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>70196000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>54870000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>56278000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>60537000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>66325000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>65461000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>68946000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>58081000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>54947000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>46322000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>37533000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>33181000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>28875000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>27355000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>24893000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>22071000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>20514000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>17784000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>37185000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>36907000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>35855000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>31270000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>30798000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>29975000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>25019000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>20381000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>24024000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>14360000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>4450000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>1320000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>11519000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>7853000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>6867000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>8788000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>5430000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>4577000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>4396000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>3328000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>4000000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>4390000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>4292000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>2365000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>3749000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>3253000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>2532000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>2873000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>4182000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>4941000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>3450000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>5013000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>4019000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>3346000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>3740000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>3200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2600000.0</v>
       </c>
       <c r="DC32">
         <v>2600000.0</v>
       </c>
       <c r="DD32">
+        <v>2600000.0</v>
+      </c>
+      <c r="DE32">
         <v>1800000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>-600000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="DH32">
         <v>3500000.0</v>
       </c>
       <c r="DI32">
+        <v>3500000.0</v>
+      </c>
+      <c r="DJ32">
         <v>6100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE30"/>
@@ -29234,51 +29471,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B2">
         <v>1473000.0</v>
       </c>
       <c r="C2">
         <v>1929000.0</v>
       </c>
       <c r="D2">
         <v>7259000.0</v>
       </c>
       <c r="E2">
         <v>3260000.0</v>
       </c>
       <c r="F2">
         <v>89861000.0</v>
       </c>
       <c r="G2">
         <v>6060000.0</v>
       </c>
       <c r="H2">
         <v>52297000.0</v>
       </c>
       <c r="I2">
         <v>99557000.0</v>
       </c>
@@ -29329,51 +29566,51 @@
       </c>
       <c r="Y2">
         <v>1077000.0</v>
       </c>
       <c r="Z2">
         <v>3657000.0</v>
       </c>
       <c r="AA2">
         <v>5664000.0</v>
       </c>
       <c r="AB2">
         <v>3700000.0</v>
       </c>
       <c r="AC2">
         <v>3263000.0</v>
       </c>
       <c r="AD2">
         <v>5679000.0</v>
       </c>
       <c r="AE2">
         <v>1608000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B3">
         <v>527569000</v>
       </c>
       <c r="C3">
         <v>454098000</v>
       </c>
       <c r="D3">
         <v>537360000</v>
       </c>
       <c r="E3">
         <v>460780000</v>
       </c>
       <c r="F3">
         <v>309443000</v>
       </c>
       <c r="G3">
         <v>367287000</v>
       </c>
       <c r="H3">
         <v>725078000</v>
       </c>
       <c r="I3">
         <v>873170000</v>
       </c>
@@ -29424,125 +29661,125 @@
       </c>
       <c r="Y3">
         <v>8527000</v>
       </c>
       <c r="Z3">
         <v>12761000</v>
       </c>
       <c r="AA3">
         <v>6658000</v>
       </c>
       <c r="AB3">
         <v>7100000</v>
       </c>
       <c r="AC3">
         <v>1330000</v>
       </c>
       <c r="AD3">
         <v>8206000</v>
       </c>
       <c r="AE3">
         <v>4823000</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>3999000.0</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-1034383000.0</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B6">
         <v>340000.0</v>
       </c>
       <c r="C6">
         <v>-456000.0</v>
       </c>
       <c r="D6">
         <v>-5330000.0</v>
       </c>
       <c r="E6">
         <v>3999000.0</v>
       </c>
       <c r="F6">
         <v>-86601000.0</v>
       </c>
       <c r="G6">
         <v>83801000.0</v>
       </c>
       <c r="H6">
         <v>-46237000.0</v>
       </c>
       <c r="I6">
         <v>-47260000.0</v>
       </c>
@@ -29593,51 +29830,51 @@
       </c>
       <c r="Y6">
         <v>32000.0</v>
       </c>
       <c r="Z6">
         <v>-2580000.0</v>
       </c>
       <c r="AA6">
         <v>-2007000.0</v>
       </c>
       <c r="AB6">
         <v>2000000.0</v>
       </c>
       <c r="AC6">
         <v>451000.0</v>
       </c>
       <c r="AD6">
         <v>-2416000.0</v>
       </c>
       <c r="AE6">
         <v>4071000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B7">
         <v>-22470000.0</v>
       </c>
       <c r="C7">
         <v>-15212000.0</v>
       </c>
       <c r="D7">
         <v>28701000.0</v>
       </c>
       <c r="E7">
         <v>19427000.0</v>
       </c>
       <c r="F7">
         <v>40850000.0</v>
       </c>
       <c r="G7">
         <v>6785000.0</v>
       </c>
       <c r="H7">
         <v>50192000.0</v>
       </c>
       <c r="I7">
         <v>-76847000.0</v>
       </c>
@@ -29688,88 +29925,90 @@
       </c>
       <c r="Y7">
         <v>116000.0</v>
       </c>
       <c r="Z7">
         <v>-1563000.0</v>
       </c>
       <c r="AA7">
         <v>-1474000.0</v>
       </c>
       <c r="AB7">
         <v>1900000.0</v>
       </c>
       <c r="AC7">
         <v>90000.0</v>
       </c>
       <c r="AD7">
         <v>-361000.0</v>
       </c>
       <c r="AE7">
         <v>16537000.0</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>215</v>
+      </c>
+      <c r="B9">
+        <v>-29262000.0</v>
+      </c>
       <c r="C9">
         <v>-19969000.0</v>
       </c>
       <c r="D9">
         <v>155182000.0</v>
       </c>
       <c r="E9">
         <v>-46645000.0</v>
       </c>
       <c r="F9">
         <v>-121158000.0</v>
       </c>
       <c r="G9">
         <v>37386000.0</v>
       </c>
       <c r="H9">
         <v>63512000.0</v>
       </c>
       <c r="I9">
         <v>-50484000.0</v>
       </c>
       <c r="J9">
         <v>-45436000.0</v>
       </c>
       <c r="K9">
@@ -29800,51 +30039,51 @@
         <v>-926000.0</v>
       </c>
       <c r="T9">
         <v>-931000.0</v>
       </c>
       <c r="U9">
         <v>-5731000.0</v>
       </c>
       <c r="V9">
         <v>-1473000.0</v>
       </c>
       <c r="W9">
         <v>-2864000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10">
         <v>-59879000.0</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>19548000.0</v>
       </c>
       <c r="I10">
         <v>-5695000.0</v>
       </c>
       <c r="J10">
         <v>-1777000.0</v>
       </c>
       <c r="K10">
         <v>-3734000.0</v>
       </c>
       <c r="L10">
         <v>-191000.0</v>
       </c>
       <c r="M10">
@@ -29865,192 +30104,192 @@
       <c r="R10">
         <v>3685995312000.0</v>
       </c>
       <c r="S10">
         <v>-3294995297000.0</v>
       </c>
       <c r="T10">
         <v>772000848000.0</v>
       </c>
       <c r="U10">
         <v>2000998380000.0</v>
       </c>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>59879000.0</v>
       </c>
       <c r="F11">
         <v>6281000.0</v>
       </c>
       <c r="G11">
         <v>126434000.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>106375000.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>1010998000.0</v>
       </c>
       <c r="F12">
         <v>62448000.0</v>
       </c>
       <c r="G12">
         <v>1473908000.0</v>
       </c>
       <c r="H12">
         <v>2126051000.0</v>
       </c>
       <c r="I12">
         <v>-87889000.0</v>
       </c>
       <c r="J12">
         <v>-174753000.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>6193000.0</v>
       </c>
       <c r="F13">
         <v>40850000.0</v>
       </c>
       <c r="G13">
         <v>6785000.0</v>
       </c>
       <c r="H13">
         <v>50192000.0</v>
       </c>
       <c r="I13">
         <v>-43064000.0</v>
       </c>
       <c r="J13">
         <v>-12700000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B14">
         <v>304162000.0</v>
       </c>
       <c r="C14">
         <v>328030000.0</v>
       </c>
       <c r="D14">
         <v>322497000.0</v>
       </c>
       <c r="E14">
         <v>267761000.0</v>
       </c>
       <c r="F14">
         <v>226120000.0</v>
       </c>
       <c r="G14">
         <v>242810000.0</v>
       </c>
       <c r="H14">
         <v>554047000.0</v>
       </c>
       <c r="I14">
         <v>486664000.0</v>
       </c>
@@ -30101,102 +30340,102 @@
       </c>
       <c r="Y14">
         <v>3386000.0</v>
       </c>
       <c r="Z14">
         <v>3774000.0</v>
       </c>
       <c r="AA14">
         <v>3351000.0</v>
       </c>
       <c r="AB14">
         <v>3700000.0</v>
       </c>
       <c r="AC14">
         <v>4519000.0</v>
       </c>
       <c r="AD14">
         <v>7947000.0</v>
       </c>
       <c r="AE14">
         <v>7973000.0</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B15">
-        <v>-1666000.0</v>
+        <v>1666000.0</v>
       </c>
       <c r="C15">
-        <v>-4230000.0</v>
+        <v>4230000.0</v>
       </c>
       <c r="D15">
-        <v>-4840000.0</v>
+        <v>4840000.0</v>
       </c>
       <c r="E15">
         <v>5444000.0</v>
       </c>
       <c r="F15">
-        <v>-1503000.0</v>
+        <v>1503000.0</v>
       </c>
       <c r="G15">
         <v>1503000.0</v>
       </c>
       <c r="H15">
         <v>1503000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15">
-        <v>-272000000000.0</v>
+        <v>272000000000.0</v>
       </c>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B16">
         <v>1813000.0</v>
       </c>
       <c r="C16">
         <v>1473000.0</v>
       </c>
       <c r="D16">
         <v>1929000.0</v>
       </c>
       <c r="E16">
         <v>7259000.0</v>
       </c>
       <c r="F16">
         <v>3260000.0</v>
       </c>
       <c r="G16">
         <v>89861000.0</v>
       </c>
       <c r="H16">
         <v>6060000.0</v>
       </c>
       <c r="I16">
         <v>52297000.0</v>
       </c>
@@ -30247,86 +30486,86 @@
       </c>
       <c r="Y16">
         <v>1109000.0</v>
       </c>
       <c r="Z16">
         <v>1077000.0</v>
       </c>
       <c r="AA16">
         <v>3657000.0</v>
       </c>
       <c r="AB16">
         <v>5700000.0</v>
       </c>
       <c r="AC16">
         <v>3714000.0</v>
       </c>
       <c r="AD16">
         <v>3263000.0</v>
       </c>
       <c r="AE16">
         <v>5679000.0</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B18">
         <v>275624000.0</v>
       </c>
       <c r="C18">
         <v>195935000.0</v>
       </c>
       <c r="D18">
         <v>185821000.0</v>
       </c>
       <c r="E18">
         <v>278297000.0</v>
       </c>
       <c r="F18">
         <v>155697000.0</v>
       </c>
       <c r="G18">
         <v>-271983000.0</v>
       </c>
       <c r="H18">
         <v>-1085000.0</v>
       </c>
       <c r="I18">
         <v>-120682000.0</v>
       </c>
@@ -30377,196 +30616,198 @@
       </c>
       <c r="Y18">
         <v>-4497000.0</v>
       </c>
       <c r="Z18">
         <v>-5133000.0</v>
       </c>
       <c r="AA18">
         <v>-322000.0</v>
       </c>
       <c r="AB18">
         <v>-700000.0</v>
       </c>
       <c r="AC18">
         <v>-5181000.0</v>
       </c>
       <c r="AD18">
         <v>-12096000.0</v>
       </c>
       <c r="AE18">
         <v>4317000.0</v>
       </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-455993000.0</v>
       </c>
       <c r="D19">
         <v>-548956000.0</v>
       </c>
       <c r="E19">
         <v>-458295000.0</v>
       </c>
       <c r="F19"/>
       <c r="G19">
         <v>-314587000.0</v>
       </c>
       <c r="H19">
         <v>-674771000.0</v>
       </c>
       <c r="I19">
         <v>226487000.0</v>
       </c>
       <c r="J19">
         <v>-47904000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>227</v>
+      </c>
+      <c r="B21">
+        <v>83298000.0</v>
+      </c>
       <c r="C21">
         <v>32761000.0</v>
       </c>
       <c r="D21">
         <v>-27000000.0</v>
       </c>
       <c r="E21">
         <v>-19234000.0</v>
       </c>
       <c r="F21">
         <v>-286411000.0</v>
       </c>
       <c r="G21">
         <v>307584000.0</v>
       </c>
       <c r="H21">
         <v>-63786000.0</v>
       </c>
       <c r="I21">
         <v>45000000.0</v>
       </c>
       <c r="J21">
         <v>452675000.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B22">
         <v>396158000.0</v>
       </c>
       <c r="C22">
         <v>-261386000.0</v>
       </c>
       <c r="D22">
         <v>1470916000.0</v>
       </c>
       <c r="E22">
         <v>494701000.0</v>
       </c>
       <c r="F22">
         <v>138165000.0</v>
       </c>
       <c r="G22">
         <v>-1625133000.0</v>
       </c>
       <c r="H22">
         <v>-2002358000.0</v>
       </c>
       <c r="I22">
         <v>430560000.0</v>
       </c>
@@ -30617,51 +30858,51 @@
       </c>
       <c r="Y22">
         <v>441000.0</v>
       </c>
       <c r="Z22">
         <v>5417000.0</v>
       </c>
       <c r="AA22">
         <v>4459000.0</v>
       </c>
       <c r="AB22">
         <v>600000.0</v>
       </c>
       <c r="AC22">
         <v>-59105000.0</v>
       </c>
       <c r="AD22">
         <v>77763000.0</v>
       </c>
       <c r="AE22">
         <v>-29387000.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B23">
         <v>-32467000.0</v>
       </c>
       <c r="C23">
         <v>-38550000.0</v>
       </c>
       <c r="D23">
         <v>-10279000.0</v>
       </c>
       <c r="E23">
         <v>2061143000.0</v>
       </c>
       <c r="F23">
         <v>-15891000.0</v>
       </c>
       <c r="G23">
         <v>-4500000.0</v>
       </c>
       <c r="H23">
         <v>-1673000.0</v>
       </c>
       <c r="I23">
         <v>-1406000.0</v>
       </c>
@@ -30712,51 +30953,51 @@
       </c>
       <c r="Y23">
         <v>-1123000.0</v>
       </c>
       <c r="Z23">
         <v>3084000.0</v>
       </c>
       <c r="AA23">
         <v>-16000.0</v>
       </c>
       <c r="AB23">
         <v>-2100000.0</v>
       </c>
       <c r="AC23">
         <v>7363000.0</v>
       </c>
       <c r="AD23">
         <v>-8305000.0</v>
       </c>
       <c r="AE23">
         <v>-4939000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B24">
         <v>-1612000.0</v>
       </c>
       <c r="C24">
         <v>-1895000.0</v>
       </c>
       <c r="D24">
         <v>133000.0</v>
       </c>
       <c r="E24">
         <v>2485000.0</v>
       </c>
       <c r="F24">
         <v>7153000.0</v>
       </c>
       <c r="G24">
         <v>1729000.0</v>
       </c>
       <c r="H24">
         <v>50739000.0</v>
       </c>
       <c r="I24">
         <v>-93489000.0</v>
       </c>
@@ -30805,51 +31046,51 @@
       <c r="X24">
         <v>-942000.0</v>
       </c>
       <c r="Y24">
         <v>-377000.0</v>
       </c>
       <c r="Z24">
         <v>-533000.0</v>
       </c>
       <c r="AA24">
         <v>226000.0</v>
       </c>
       <c r="AB24">
         <v>-200000.0</v>
       </c>
       <c r="AC24">
         <v>8849000.0</v>
       </c>
       <c r="AD24">
         <v>2099000.0</v>
       </c>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B25">
         <v>-2308000.0</v>
       </c>
       <c r="C25">
         <v>643720000.0</v>
       </c>
       <c r="D25">
         <v>-583257000.0</v>
       </c>
       <c r="E25">
         <v>-42812000.0</v>
       </c>
       <c r="F25">
         <v>47170000.0</v>
       </c>
       <c r="G25">
         <v>1450152000.0</v>
       </c>
       <c r="H25">
         <v>2124764000.0</v>
       </c>
       <c r="I25">
         <v>-62113000.0</v>
       </c>
@@ -30896,51 +31137,51 @@
         <v>1949000.0</v>
       </c>
       <c r="X25">
         <v>998000.0</v>
       </c>
       <c r="Y25">
         <v>87000.0</v>
       </c>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25">
         <v>200000.0</v>
       </c>
       <c r="AC25">
         <v>50645000.0</v>
       </c>
       <c r="AD25">
         <v>-89239000.0</v>
       </c>
       <c r="AE25">
         <v>21990000.0</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B26">
         <v>-322837000.0</v>
       </c>
       <c r="C26">
         <v>-184477000.0</v>
       </c>
       <c r="D26">
         <v>-149165000.0</v>
       </c>
       <c r="E26">
         <v>-250482000.0</v>
       </c>
       <c r="F26">
         <v>1503000.0</v>
       </c>
       <c r="G26">
         <v>-688000.0</v>
       </c>
       <c r="H26">
         <v>-30000000.0</v>
       </c>
       <c r="I26">
         <v>-200251000.0</v>
       </c>
@@ -30951,51 +31192,51 @@
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26">
         <v>-14292000.0</v>
       </c>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B27">
         <v>12156000.0</v>
       </c>
       <c r="C27">
         <v>10958000.0</v>
       </c>
       <c r="D27">
         <v>9480000.0</v>
       </c>
       <c r="E27">
         <v>5800000.0</v>
       </c>
       <c r="F27">
         <v>5545000.0</v>
       </c>
       <c r="G27">
         <v>13400000.0</v>
       </c>
       <c r="H27">
         <v>4911000.0</v>
       </c>
       <c r="I27">
         <v>6799000.0</v>
       </c>
@@ -31026,51 +31267,51 @@
       <c r="R27">
         <v>317000.0</v>
       </c>
       <c r="S27">
         <v>634000000000.0</v>
       </c>
       <c r="T27">
         <v>845000000000.0</v>
       </c>
       <c r="U27">
         <v>787000000000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B28">
         <v>-273672000.0</v>
       </c>
       <c r="C28">
         <v>-194496000.0</v>
       </c>
       <c r="D28">
         <v>-191284000.0</v>
       </c>
       <c r="E28">
         <v>-276783000.0</v>
       </c>
       <c r="F28">
         <v>-253805000.0</v>
       </c>
       <c r="G28">
         <v>303084000.0</v>
       </c>
       <c r="H28">
         <v>-95459000.0</v>
       </c>
       <c r="I28">
         <v>-156657000.0</v>
       </c>
@@ -31121,51 +31362,51 @@
       </c>
       <c r="Y28">
         <v>4906000.0</v>
       </c>
       <c r="Z28">
         <v>3086000.0</v>
       </c>
       <c r="AA28">
         <v>-1911000.0</v>
       </c>
       <c r="AB28">
         <v>2900000.0</v>
       </c>
       <c r="AC28">
         <v>-3217000.0</v>
       </c>
       <c r="AD28">
         <v>4961000.0</v>
       </c>
       <c r="AE28">
         <v>-130000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B29">
         <v>803193000.0</v>
       </c>
       <c r="C29">
         <v>650033000.0</v>
       </c>
       <c r="D29">
         <v>723181000.0</v>
       </c>
       <c r="E29">
         <v>739077000.0</v>
       </c>
       <c r="F29">
         <v>465140000.0</v>
       </c>
       <c r="G29">
         <v>95304000.0</v>
       </c>
       <c r="H29">
         <v>723993000.0</v>
       </c>
       <c r="I29">
         <v>752488000.0</v>
       </c>
@@ -31216,51 +31457,51 @@
       </c>
       <c r="Y29">
         <v>4030000.0</v>
       </c>
       <c r="Z29">
         <v>7628000.0</v>
       </c>
       <c r="AA29">
         <v>6336000.0</v>
       </c>
       <c r="AB29">
         <v>6400000.0</v>
       </c>
       <c r="AC29">
         <v>-3851000.0</v>
       </c>
       <c r="AD29">
         <v>-3890000.0</v>
       </c>
       <c r="AE29">
         <v>9140000.0</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B30">
         <v>-529181000.0</v>
       </c>
       <c r="C30">
         <v>-455993000.0</v>
       </c>
       <c r="D30">
         <v>-537227000.0</v>
       </c>
       <c r="E30">
         <v>-458295000.0</v>
       </c>
       <c r="F30">
         <v>-297936000.0</v>
       </c>
       <c r="G30">
         <v>-314587000.0</v>
       </c>
       <c r="H30">
         <v>-674771000.0</v>
       </c>
       <c r="I30">
         <v>-643091000.0</v>
       </c>
@@ -31328,1126 +31569,1135 @@
         <v>-6107000.0</v>
       </c>
       <c r="AE30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DI30"/>
+  <dimension ref="A1:DJ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:113">
+    <row r="1" spans="1:114">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D1" t="s">
         <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="H1" t="s">
         <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="L1" t="s">
         <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="P1" t="s">
         <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="T1" t="s">
         <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="X1" t="s">
         <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AB1" t="s">
         <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AF1" t="s">
         <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AJ1" t="s">
         <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AN1" t="s">
         <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR1" t="s">
         <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AV1" t="s">
         <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AZ1" t="s">
         <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BD1" t="s">
         <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BH1" t="s">
         <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BL1" t="s">
         <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BP1" t="s">
         <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BT1" t="s">
         <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BX1" t="s">
         <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
         <v>150</v>
       </c>
       <c r="CB1" t="s">
         <v>151</v>
       </c>
       <c r="CC1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CD1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CE1" t="s">
         <v>153</v>
       </c>
       <c r="CF1" t="s">
         <v>154</v>
       </c>
       <c r="CG1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CH1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CI1" t="s">
         <v>156</v>
       </c>
       <c r="CJ1" t="s">
         <v>157</v>
       </c>
       <c r="CK1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CL1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CM1" t="s">
         <v>159</v>
       </c>
       <c r="CN1" t="s">
         <v>160</v>
       </c>
       <c r="CO1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CP1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CQ1" t="s">
         <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CT1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CU1" t="s">
         <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CX1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CY1" t="s">
         <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DB1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DC1" t="s">
         <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DF1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DG1" t="s">
         <v>174</v>
       </c>
       <c r="DH1" t="s">
         <v>175</v>
       </c>
       <c r="DI1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DJ1" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="2" spans="1:113">
+    <row r="2" spans="1:114">
       <c r="A2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B2">
+        <v>1813000.0</v>
+      </c>
+      <c r="C2">
         <v>3367000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3794000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5342000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1473000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3220000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1233000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>8209000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1929000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>8325000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5269000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3460000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>7259000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>8287000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6581000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5898000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3260000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>63902000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>97941000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>179701000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>89861000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>51043000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2817000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1633000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6060000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>10124000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>20777000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>17996000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>52297000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>124571000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>119230000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>118613000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>99557000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>125271000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>117555000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>102485000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1275875000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>364276000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>396437000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>454377000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>112974000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>228111000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>525488000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>74740000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>142340000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>152883000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>75293000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>170382000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>458956000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>95466000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>214385000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>225980000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>167088000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>12280000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>6613000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>12893000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>93897000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>22711000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>4678000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>26826000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2468000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2073000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2304000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>711000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1724000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>7076000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>6916000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>971000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>5944000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>4511000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2164000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>6406000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2764000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1772000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2137000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>6542000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>6627000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>6978000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1844000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>2119000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>6074000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>8493000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>11826000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>7542000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>8985000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>579000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1027000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1542000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1496000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1617000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>3240000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1109000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>4165000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>4648000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>3334000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1077000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>1613000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>2199000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>1733000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>3657000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>3259000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>4322000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>5418000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>5664000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>5800000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>1200000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>1700000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>2800000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>1400000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>2300000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>1900000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>1200000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>6700000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:113">
+    <row r="3" spans="1:114">
       <c r="A3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B3">
+        <v>137833000</v>
+      </c>
+      <c r="C3">
         <v>144670000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>129899000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>144769000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>108231000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>77188000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>132059000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>126705000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>118146000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>116228000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>137726000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>153006000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>130400000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>128786000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>150207000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>101516000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>80271000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>87807000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>78882000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>85859000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>56895000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>29308000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>63128000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>161107000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>114283000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>68828000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>229396000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>231299000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>190534000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>110773000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>176411000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>279858000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>306128000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>287220000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>334855000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>284390000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1526242000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>296818000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>190627000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>114156000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>156476000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>211200000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>478708000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>675256000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>227537000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>291763000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>369818000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>253293000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>421433000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>200733000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>181183000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>107838000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>320751000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>488054000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>118620000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>66296000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>84860000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>85406000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>93841000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>75162000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>33298000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>29481000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>22507000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>36928000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>13155000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>16083000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>8923000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>12173000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>12368000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>33040000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>33129000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>30489000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>29432000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>117359000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>43293000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>31645000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>28204000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>19455000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>13893000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>9511000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>7568000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>9341000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>9755000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>5855000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>3351000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>4851000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>5815000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1002000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>909000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1451000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>3497000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>4328000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>973000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>2887000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>3929000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>738000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>840000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>1314000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>3167000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>7440000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>6617000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>24000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>1162000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>1179000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>2500000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>1400000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000</v>
       </c>
       <c r="DD3">
         <v>1600000</v>
       </c>
       <c r="DE3">
+        <v>1600000</v>
+      </c>
+      <c r="DF3">
         <v>200000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>700000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>100000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>700000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>2700000</v>
       </c>
     </row>
-    <row r="4" spans="1:113">
+    <row r="4" spans="1:114">
       <c r="A4" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>1809000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-3799000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-1028000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>1706000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>683000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>2638000.0</v>
       </c>
-      <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-      <c r="U4">
+      <c r="U4"/>
+      <c r="V4">
         <v>89840000.0</v>
       </c>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
@@ -32495,90 +32745,91 @@
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
+      <c r="DJ4"/>
     </row>
-    <row r="5" spans="1:113">
+    <row r="5" spans="1:114">
       <c r="A5" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>25919000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>75126000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-205407000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-356192000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-364930000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-107854000.0</v>
       </c>
-      <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>41354000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
@@ -32626,736 +32877,743 @@
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
+      <c r="DJ5"/>
     </row>
-    <row r="6" spans="1:113">
+    <row r="6" spans="1:114">
       <c r="A6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B6">
+        <v>1108000.0</v>
+      </c>
+      <c r="C6">
         <v>-1554000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-427000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1548000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3869000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1747000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1987000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-6976000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>6280000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-6396000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3056000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1809000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-3799000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1028000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1706000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>683000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>2638000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1225000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-34039000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-141177000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>89840000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>38818000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>48226000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1184000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-4427000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-4064000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-10653000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2781000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-34301000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-72274000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>5341000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>617000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>19056000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-25714000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>7716000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>15070000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-1173390000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>911599000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-32161000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-57940000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>341403000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-115137000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-297377000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>450748000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-67600000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-10543000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>77590000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-95089000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-288574000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>363490000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-118919000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-11595000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>58892000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>154808000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>5667000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-6280000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-81004000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>71186000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>18033000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-22148000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>24358000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>395000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-231000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>1593000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-1013000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-5352000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>160000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>5945000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-4973000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>1433000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>2347000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-4242000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>3642000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>992000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-365000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-4405000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-85000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-881000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>5134000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-275000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-3955000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-2419000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-3333000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>4284000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-1443000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>8406000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-448000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-515000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>46000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-121000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-1623000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>2131000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-3056000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-483000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>1314000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>2257000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-536000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-586000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>466000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-1924000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>398000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-1063000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-1096000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-246000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-100000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>4600000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-1400000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-1100000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>2400000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-900000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-1400000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>400000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-6100000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:113">
+    <row r="7" spans="1:114">
       <c r="A7" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B7">
+        <v>46834000.0</v>
+      </c>
+      <c r="C7">
         <v>-37025000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>10678000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>33237000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-29360000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-36459000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>29738000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-25445000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>16954000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-28837000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>9379000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-26600000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>74759000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>48987000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>9758000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-56510000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>17192000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-71784000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-6464000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>92437000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>26661000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>34084000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-75700000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>9845000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>38556000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-41300000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>123955000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-40263000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>7800000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-74520000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-12558000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>932000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>9299000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-8689000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>37018000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-1032999.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>20943000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>6472000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-6563000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-29506000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>548000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-5977000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>13385000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-34760000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>10857000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>5410000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>13962000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-11287000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>15043000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>10378000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>15900000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-5316000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-693000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-2226000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>22620000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-19713000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>19662000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-17734000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>12904000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-4956000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-5670000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>682000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>218000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>158000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-3020000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>835000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-1307000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-3673000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>3414000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-851000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>5678000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-497000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-486000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>3183000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>1407000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-5769000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>749000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-1809000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-345000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-1753000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-2655000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-543000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>2070000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-168000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-3050000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>1371000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-457000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-1156000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-571000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-1510000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>687000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>4522000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-2037000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>1236000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>1054000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-137000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-1748000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-1061000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-3569000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>4815000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-1033000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-674000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>1127000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-894000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-1600000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>4300000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>1000000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-1900000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>13100000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-11400000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-3200000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>-1000000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-2600000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:113">
+    <row r="8" spans="1:114">
       <c r="A8" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -33425,557 +33683,564 @@
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
+      <c r="DJ8"/>
     </row>
-    <row r="9" spans="1:113">
+    <row r="9" spans="1:114">
       <c r="A9" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>215</v>
+      </c>
+      <c r="B9">
+        <v>55378000.0</v>
+      </c>
       <c r="C9">
+        <v>-64031000.0</v>
+      </c>
+      <c r="D9">
         <v>10462000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>26445000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-2138000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-61464000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>12351000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-4168000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>33311999.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-25605000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-9108000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>33191000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>156704000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>52976000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-11467000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-96417000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>8263000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-57627000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-44252000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-4684000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-14595000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-61594000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-23130000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>31612000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>53112000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-15201000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>24336000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-8744000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>63121000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-37510000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-3043000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>5519000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-15450000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-1745000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-16129000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-6146000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-21416000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-8893000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-36399000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-12967000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-6630000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-5468000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>20291000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-6998000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>24191000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>35840000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-32162000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-20244000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-25897000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>16029000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-9849000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-8536000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1378000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-24728000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>14716000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-15520000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-2181000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-8253000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>4933000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-13745000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-160000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-2697000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-941000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-809000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-1450000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-274000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-320000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-1000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>4611000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-2925000000000.0</v>
       </c>
-      <c r="BS9"/>
       <c r="BT9"/>
-      <c r="BU9">
+      <c r="BU9"/>
+      <c r="BV9">
         <v>-3524000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-2925000000000.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
-      <c r="BY9">
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>681000.0</v>
       </c>
-      <c r="BZ9"/>
       <c r="CA9"/>
-      <c r="CB9">
+      <c r="CB9"/>
+      <c r="CC9">
         <v>-1940000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>2584000000000.0</v>
       </c>
-      <c r="CD9"/>
       <c r="CE9"/>
-      <c r="CF9">
+      <c r="CF9"/>
+      <c r="CG9">
         <v>1107000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>493000000.0</v>
       </c>
-      <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
-      <c r="DA9">
+      <c r="DA9"/>
+      <c r="DB9">
         <v>-700000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>100000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DE9">
         <v>900000.0</v>
       </c>
       <c r="DF9">
+        <v>900000.0</v>
+      </c>
+      <c r="DG9">
         <v>1600000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>-1200000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>1400000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>-800000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:113">
+    <row r="10" spans="1:114">
       <c r="A10" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-7340000.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10">
         <v>-1953000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-15833000.0</v>
       </c>
-      <c r="AE10"/>
       <c r="AF10"/>
-      <c r="AG10">
+      <c r="AG10"/>
+      <c r="AH10">
         <v>-2652000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-110581000.0</v>
       </c>
-      <c r="AI10"/>
       <c r="AJ10"/>
-      <c r="AK10">
+      <c r="AK10"/>
+      <c r="AL10">
         <v>-8366000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-25164000.0</v>
       </c>
-      <c r="AM10"/>
       <c r="AN10"/>
-      <c r="AO10">
+      <c r="AO10"/>
+      <c r="AP10">
         <v>1150000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>46691000.0</v>
       </c>
-      <c r="AQ10"/>
       <c r="AR10"/>
-      <c r="AS10">
+      <c r="AS10"/>
+      <c r="AT10">
         <v>-12063000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-102126000.0</v>
       </c>
-      <c r="AU10"/>
       <c r="AV10"/>
-      <c r="AW10">
+      <c r="AW10"/>
+      <c r="AX10">
         <v>-771000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-28780000.0</v>
       </c>
-      <c r="AY10"/>
       <c r="AZ10"/>
-      <c r="BA10">
+      <c r="BA10"/>
+      <c r="BB10">
         <v>71000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-50505976229000.0</v>
       </c>
-      <c r="BC10"/>
       <c r="BD10"/>
-      <c r="BE10">
+      <c r="BE10"/>
+      <c r="BF10">
         <v>-57000.0</v>
       </c>
-      <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
-      <c r="BJ10">
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>-4947997257000.0</v>
       </c>
-      <c r="BK10"/>
       <c r="BL10"/>
-      <c r="BM10">
+      <c r="BM10"/>
+      <c r="BN10">
         <v>439000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>3686001133000.0</v>
       </c>
-      <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
-      <c r="BR10">
+      <c r="BR10"/>
+      <c r="BS10">
         <v>771999684000.0</v>
       </c>
-      <c r="BS10"/>
       <c r="BT10"/>
-      <c r="BU10">
+      <c r="BU10"/>
+      <c r="BV10">
         <v>1894000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>772003589000.0</v>
       </c>
-      <c r="BW10"/>
       <c r="BX10"/>
-      <c r="BY10">
+      <c r="BY10"/>
+      <c r="BZ10">
         <v>1963000.0</v>
       </c>
-      <c r="BZ10"/>
       <c r="CA10"/>
-      <c r="CB10">
+      <c r="CB10"/>
+      <c r="CC10">
         <v>-472000.0</v>
       </c>
-      <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
+      <c r="DJ10"/>
     </row>
-    <row r="11" spans="1:113">
+    <row r="11" spans="1:114">
       <c r="A11" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>17175000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-58161000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-5769000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>21603000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>41910000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2135000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-30290000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>904000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-16459000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>15555000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>40552000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-9932000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-22983000.0</v>
       </c>
-      <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
@@ -34020,107 +34285,108 @@
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
+      <c r="DJ11"/>
     </row>
-    <row r="12" spans="1:113">
+    <row r="12" spans="1:114">
       <c r="A12" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-541693000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-92403000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-373219000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-433622000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>478127000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>175252000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>791241000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-424415000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>530987000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-92351000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>45782000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-18592000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>357891000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>603558000.0</v>
       </c>
-      <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
@@ -34165,107 +34431,108 @@
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
+      <c r="DJ12"/>
     </row>
-    <row r="13" spans="1:113">
+    <row r="13" spans="1:114">
       <c r="A13" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>1312000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-1630000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>79601000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1780000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-378000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-56510000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>6794000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-71784000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-26647000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>113580000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>25701000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>55126000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-42638000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1216000.0</v>
       </c>
-      <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
@@ -34310,895 +34577,907 @@
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
+      <c r="DJ13"/>
     </row>
-    <row r="14" spans="1:113">
+    <row r="14" spans="1:114">
       <c r="A14" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B14">
+        <v>76028000.0</v>
+      </c>
+      <c r="C14">
         <v>81681000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>83813000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>520000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>66239999.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>84924000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>113895000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>79675000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>80578000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>81633000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>80144000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>900000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>79094000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>267761000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>65092000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>63294000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>62976000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>66477999.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>63061000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>54629000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>41147000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>46171000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>52325000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>65545000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>78769000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>550108000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>164017000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>123884000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>119500000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>134879000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>122500000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>121915000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>113510000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>110205000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>107106000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>82656000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>66272999.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>62840000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>62554000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>55652000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>65477000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>86301000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>90329000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>71155000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>89909000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>80151000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>72409000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>55994000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>56877000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>37066000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>30691000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>28540000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>22583000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>20325000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>25377000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>23652000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>21395000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>21714000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>14736000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>13712000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>12158000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>11995000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>10299000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>8688000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>7925000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>7068000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>7387000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>7350000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>7420000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>13560000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>9392000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>10054000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>9466000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>9553000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>7845000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>6613000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>5670000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>4488000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>2743000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>993000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>341000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>1696000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>1452000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>1300000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>1458000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>1207000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>1154000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>1133000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>1453000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>1057000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>1127000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>1000000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>927000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>871000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>803000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>785000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>987000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>991000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>1081000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>715000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>1094000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>693000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>730000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>834000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>1000000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>700000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>1100000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>900000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>-24400000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>8800000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>18300000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>1900000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>2100000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:113">
+    <row r="15" spans="1:114">
       <c r="A15" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>221</v>
+      </c>
+      <c r="B15">
+        <v>0.0</v>
+      </c>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
-        <v>-804000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E15">
-        <v>-862000.0</v>
+        <v>804000.0</v>
       </c>
       <c r="F15">
-        <v>-937000.0</v>
+        <v>862000.0</v>
       </c>
       <c r="G15">
-        <v>-1093000.0</v>
+        <v>937000.0</v>
       </c>
       <c r="H15">
-        <v>-1095000.0</v>
+        <v>1093000.0</v>
       </c>
       <c r="I15">
-        <v>-1105000.0</v>
+        <v>1095000.0</v>
       </c>
       <c r="J15">
-        <v>-1122000.0</v>
+        <v>1105000.0</v>
       </c>
       <c r="K15">
+        <v>1122000.0</v>
+      </c>
+      <c r="L15">
         <v>1131000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1280000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1307000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1308000.0</v>
       </c>
-      <c r="O15">
-[...1 lines deleted...]
-      </c>
       <c r="P15">
-        <v>-1381000.0</v>
+        <v>1308000.0</v>
       </c>
       <c r="Q15">
-        <v>-1447000.0</v>
+        <v>1381000.0</v>
       </c>
       <c r="R15">
-        <v>-1503000.0</v>
+        <v>1447000.0</v>
       </c>
       <c r="S15">
-        <v>1447000.0</v>
+        <v>1503000.0</v>
       </c>
       <c r="T15">
         <v>1447000.0</v>
       </c>
-      <c r="U15"/>
+      <c r="U15">
+        <v>1447000.0</v>
+      </c>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
-      <c r="AJ15">
-[...2 lines deleted...]
-      <c r="AK15"/>
+      <c r="AJ15"/>
+      <c r="AK15">
+        <v>170296000.0</v>
+      </c>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
-      <c r="CC15">
-[...2 lines deleted...]
-      <c r="CD15"/>
+      <c r="CC15"/>
+      <c r="CD15">
+        <v>272000000000.0</v>
+      </c>
       <c r="CE15"/>
-      <c r="CF15">
-[...2 lines deleted...]
-      <c r="CG15"/>
+      <c r="CF15"/>
+      <c r="CG15">
+        <v>272000.0</v>
+      </c>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
+      <c r="DJ15"/>
     </row>
-    <row r="16" spans="1:113">
+    <row r="16" spans="1:114">
       <c r="A16" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B16">
+        <v>2921000.0</v>
+      </c>
+      <c r="C16">
         <v>1813000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3367000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3794000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5342000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1473000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3220000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1233000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>8209000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1929000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>8325000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>5269000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3460000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>7259000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>8287000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>6581000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>5898000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>62677000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>63902000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>38524000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>179701000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>89861000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>51043000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2817000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1633000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>6060000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>10124000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>20777000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>17996000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>52297000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>124571000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>119230000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>118613000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>99557000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>125271000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>117555000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>102485000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1275875000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>364276000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>396437000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>454377000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>112974000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>228111000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>525488000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>74740000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>142340000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>152883000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>75293000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>170382000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>458956000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>95466000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>214385000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>225980000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>167088000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>12280000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>6613000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>12893000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>93897000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>22711000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>4678000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>26826000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>2468000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>2073000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>2304000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>711000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1724000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>7076000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>6916000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>971000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>5944000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>4511000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>2164000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>6406000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>2764000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>1772000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>2137000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>6542000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>6097000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>6978000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>1844000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>2119000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>6074000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>8493000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>11826000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>7542000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>8985000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>579000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>1027000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>1542000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>1496000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>1617000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>3240000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>1109000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>4165000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>4648000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>3334000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>1077000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>1613000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>2199000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>1733000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>3657000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>3259000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>4322000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>5418000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>5700000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>5800000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>300000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>1700000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>3800000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>1400000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>500000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>1600000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>600000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:113">
+    <row r="17" spans="1:114">
       <c r="A17" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -35268,463 +35547,467 @@
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
+      <c r="DJ17"/>
     </row>
-    <row r="18" spans="1:113">
+    <row r="18" spans="1:114">
       <c r="A18" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B18">
+        <v>155085000.0</v>
+      </c>
+      <c r="C18">
         <v>40762000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>79179000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>86634000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>69049000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>71660000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>57639000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-3240000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>69876000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>39273000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>18548000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-45655000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>173655000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>59209000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>17675000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>27988000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>173425000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>40541000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>47390000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1486000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>66280000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-134005000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-110349000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-44723000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>16555000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>37810000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>78970000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-107370000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-5474000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>32759000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>21501000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-95163000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-79779000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-99064000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-129775000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-140382000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-1383597000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-204250000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-88076000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-55206000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-72702000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-124112000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-382491000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-635419000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-128500000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-167789000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-285428000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-207934000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-265283000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-150698000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-113698000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-69300000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-285744000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-454772000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-52241000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-36228000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-15431000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-49314000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-37196000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-38049000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-5010000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-1880000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>1092000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-17260000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>1812000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>1404000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>4018000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-3134000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>1464000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>27020000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-3583000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-5718000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-8486000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-95693000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-20941000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-20817000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-14148000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-3875000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-3967000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-7083000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-9820000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-1988000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-3107000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-2404000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-1375000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-494000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-4298000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-449000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-586000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-1499000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-915000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>2197000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-2858000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>28000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-1587000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-80000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-152000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-48000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-3287000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-1646000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-4878000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>1047000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>1193000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-8000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>200000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>600000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-500000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-1000000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-4400000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-1900000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>699998.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>400000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:113">
+    <row r="19" spans="1:114">
       <c r="A19" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-130258000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-145188000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-108777000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-76942000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-132553000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-127546000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-118952000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-117246000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-138388000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-153012000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-128581000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-128975000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-148055000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-100987000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-80278000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-83961000.0</v>
       </c>
-      <c r="S19"/>
       <c r="T19"/>
-      <c r="U19">
+      <c r="U19"/>
+      <c r="V19">
         <v>-57176000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-23891000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-60606000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-160281000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-69809000.0</v>
       </c>
-      <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
@@ -35768,77 +36051,78 @@
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
+      <c r="DJ19"/>
     </row>
-    <row r="20" spans="1:113">
+    <row r="20" spans="1:114">
       <c r="A20" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="Q20"/>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
@@ -35891,117 +36175,122 @@
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
+      <c r="DJ20"/>
     </row>
-    <row r="21" spans="1:113">
+    <row r="21" spans="1:114">
       <c r="A21" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>227</v>
+      </c>
+      <c r="B21">
+        <v>35000000.0</v>
+      </c>
       <c r="C21">
+        <v>96000000.0</v>
+      </c>
+      <c r="D21">
         <v>-4000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-5702000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-3000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>8000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>12761000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-4000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>124759000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-177679000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-34023000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>54958000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>129023000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-169192000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-36606000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-84394000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-189259000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>23848000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>171038000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>156695000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>45161000.0</v>
       </c>
-      <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
@@ -36046,2853 +36335,2881 @@
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
+      <c r="DJ21"/>
     </row>
-    <row r="22" spans="1:113">
+    <row r="22" spans="1:114">
       <c r="A22" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B22">
+        <v>165822000.0</v>
+      </c>
+      <c r="C22">
         <v>100763000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>111393000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>184466000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-464000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-273242000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-13967000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-26212000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>52035000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>210102000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>608444000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>93687000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>523054000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>748568000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-18472000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>256579999.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-491975000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>558069000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-461313000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>32628000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>8780000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-165564000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-380963000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-561068000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-517538000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-1814754000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-484802000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>234956000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>62242000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>134001000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>95150000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>111319000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>90090000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>156526000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>18235000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>105936000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>154455000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-240370000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-157296000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-339776000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-242267000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-830869000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-388209000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-31325000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>25519000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>110073000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>6920000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>47852000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>82558000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>24278000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>40527000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>43828000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>44559000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>15883000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>502000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>25117000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>26869000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>30974000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>29009000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>27265000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>21174000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>14315000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>12678000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>10389000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>9981000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>9142000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>6674000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>5078000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>2733000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-225001000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>14107000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>14886000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>11506000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>8217000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>12701000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>9570000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>7287000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>12517000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>7059000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>2828000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-90000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>6045000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>3010000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>1930000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>2783000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>1206000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>275000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>40000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>-1175000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>-99000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>695000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>1198000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-862000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>808000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>485000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>10000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>1449000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>1336000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>2368000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>264000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>1678000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>1052000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>498000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>1231000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>-100000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>200000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>1100000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>-600000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>-28400000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>-10399999.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>-18200000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>-2100000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>-3500000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:113">
+    <row r="23" spans="1:114">
       <c r="A23" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B23">
+        <v>-18644000.0</v>
+      </c>
+      <c r="C23">
         <v>-1087000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-31376000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-14566000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2963000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-124000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-14714000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-20498000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1192000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-121000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1458000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-8406000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>167706000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>535951000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1234000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-433000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-141000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-7503000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-49000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>41668000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-7000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-3148000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-804000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-296000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-252000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-773000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-186000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-574000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-140000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>39941000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-148000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>24656000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-280000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-6089000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-372000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>168140000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-5733000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>674367000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-36000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-89000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-116000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-307000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-643000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-7637000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-101000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-1378000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-5478000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-790000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-185000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-530000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-67000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-184000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-502000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>418413000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-48000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-448000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-1000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-307000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-50000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-624000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>5000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-1144000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>45700000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>21613000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-13757000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-19640000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-3601000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-2899000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-13106000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-1.3912602472E+14</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>6798000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>6302000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>16300000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>29301000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>4780000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-3383000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>8430000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>11313000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>521000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>7227000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>543978364000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-51000.0</v>
       </c>
       <c r="CE23">
         <v>-51000.0</v>
       </c>
       <c r="CF23">
+        <v>-51000.0</v>
+      </c>
+      <c r="CG23">
         <v>272000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>450000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>11645000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>3883000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>695000.0</v>
       </c>
       <c r="CK23">
         <v>695000.0</v>
       </c>
       <c r="CL23">
+        <v>695000.0</v>
+      </c>
+      <c r="CM23">
         <v>1494000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-6000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-5000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-1000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-449000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-335000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-320000.0</v>
       </c>
-      <c r="CS23"/>
-      <c r="CT23">
+      <c r="CT23"/>
+      <c r="CU23">
         <v>-229000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16000.0</v>
       </c>
       <c r="CW23">
         <v>-16000.0</v>
       </c>
       <c r="CX23">
+        <v>-16000.0</v>
+      </c>
+      <c r="CY23">
         <v>-304000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-904000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-383000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-200000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>4100000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-1000000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-1700000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-1300000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-200000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8300000.0</v>
       </c>
       <c r="DI23">
         <v>-8300000.0</v>
       </c>
+      <c r="DJ23">
+        <v>-8300000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:113">
+    <row r="24" spans="1:114">
       <c r="A24" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B24">
+        <v>-581000.0</v>
+      </c>
+      <c r="C24">
         <v>-288000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-359000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-419000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-546000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>246000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-494000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-841000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-806000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-1018000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-661000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-6000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1819000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-189000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-478000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>529000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-7000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>3846000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>3014000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>4928000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-281000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>5417000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2522000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>826000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>44474000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>32705000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>10193000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2712000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>108000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-98972000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>358000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>4299000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>826000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>12142000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>21700000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>13603000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>199278000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-176510000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>45492000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>15859000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>2451000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>20776000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>91667000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-72466000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>7415000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>40917000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>4674000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>73645000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>8000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>35547000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-875000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-21952000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>12653000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1.47306988531E+14</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>1594000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-27571000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>140000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>9082000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-1000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-3493000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>65000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-2877000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-1788000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>9000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-558000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-3261000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>5624000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>11967000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-413000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-815000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-9718000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>4055000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-3849000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-3106000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-32000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-35000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>472000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-8467000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-1405000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-26000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>371000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-431000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-30000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-2336000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-7000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-4000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-33000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-60000.0</v>
       </c>
-      <c r="CK24"/>
-      <c r="CL24">
+      <c r="CL24"/>
+      <c r="CM24">
         <v>-116000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-702000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-61000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-197000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-62000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-55000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-63000.0</v>
       </c>
-      <c r="CS24"/>
-      <c r="CT24">
+      <c r="CT24"/>
+      <c r="CU24">
         <v>-309000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-91000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-69000.0</v>
       </c>
-      <c r="CW24"/>
-      <c r="CX24">
+      <c r="CX24"/>
+      <c r="CY24">
         <v>-1806000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-1385000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>145000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-100000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>0.0</v>
       </c>
-      <c r="DC24"/>
-      <c r="DD24">
+      <c r="DD24"/>
+      <c r="DE24">
         <v>-100000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>8000000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>1100000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>-300000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>2000000.0</v>
       </c>
-      <c r="DI24"/>
+      <c r="DJ24"/>
     </row>
-    <row r="25" spans="1:113">
+    <row r="25" spans="1:114">
       <c r="A25" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B25">
+        <v>-39379000.0</v>
+      </c>
+      <c r="C25">
         <v>4511000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>252000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-41479000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>137831000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>430587000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>61165000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>94570000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>17856000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-136982000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>93192000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>40264000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-372852000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-877321000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>109904000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-133859999.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>665503000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-424414999.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>530088000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-93549000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>44287000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-19388000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>357117000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>602062000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>522827000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1096827000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>556873000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>19050000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>48552000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-53112000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>12493000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-51471000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>11908000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-73152000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>38258000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-45051000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-100557999.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>261028000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>184503000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>370806000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>258202000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>870506000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>595022000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>50017000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-43804000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-158180000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>5935000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-71201000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-34476000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-33057000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-43999000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-54930000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-60538000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-10063000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>175000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>176000.0</v>
       </c>
       <c r="BE25">
         <v>176000.0</v>
       </c>
       <c r="BF25">
+        <v>176000.0</v>
+      </c>
+      <c r="BG25">
         <v>1295000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>127000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>124000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>123000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>95000517000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>125000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-9859000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>9963000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-119999618000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>14479000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-2719000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>2777000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>272349000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>369000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>328000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>299000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>345000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>399000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>414000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>334000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>384000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>469000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>360000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>152000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>155000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>116000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>389000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>785000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>573000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>545000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>536000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>616000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>504000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>73000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-195000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>87000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-1000.0</v>
       </c>
-      <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
-      <c r="CT25">
+      <c r="CT25"/>
+      <c r="CU25">
         <v>-1000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>1000.0</v>
       </c>
-      <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
-      <c r="CY25">
+      <c r="CY25"/>
+      <c r="CZ25">
         <v>1000.0</v>
       </c>
-      <c r="CZ25"/>
-      <c r="DA25">
+      <c r="DA25"/>
+      <c r="DB25">
         <v>3300000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-3200000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-2100000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>2200000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>35100000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>11799999.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>3900000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>2300000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>6900000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:113">
+    <row r="26" spans="1:114">
       <c r="A26" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B26">
+        <v>-169752000.0</v>
+      </c>
+      <c r="C26">
         <v>-136941000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-43871000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-66691000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-57809000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-80592000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-52112000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-24302000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-29493000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-66408000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-8241000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-41844000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-32672000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-24691000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-70579000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-125020000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-30192000.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
-[...1 lines deleted...]
-      </c>
+      <c r="V26"/>
       <c r="W26">
         <v>0.0</v>
       </c>
       <c r="X26">
         <v>0.0</v>
       </c>
       <c r="Y26">
         <v>0.0</v>
       </c>
       <c r="Z26">
+        <v>0.0</v>
+      </c>
+      <c r="AA26">
         <v>1000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-89000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-1788000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-28212000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-90254000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="AF26">
         <v>-5000000.0</v>
       </c>
       <c r="AG26">
+        <v>-5000000.0</v>
+      </c>
+      <c r="AH26">
         <v>-99997000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>5364000.0</v>
       </c>
-      <c r="AI26"/>
-      <c r="AJ26">
+      <c r="AJ26"/>
+      <c r="AK26">
         <v>-43000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-5321000.0</v>
       </c>
-      <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
-      <c r="CC26">
+      <c r="CC26"/>
+      <c r="CD26">
         <v>14292000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-14000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>-145000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>-14133000.0</v>
       </c>
-      <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
-      <c r="DB26">
+      <c r="DB26"/>
+      <c r="DC26">
         <v>5000000.0</v>
       </c>
-      <c r="DC26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DD26"/>
       <c r="DE26">
         <v>7300000.0</v>
       </c>
-      <c r="DF26"/>
+      <c r="DF26">
+        <v>7300000.0</v>
+      </c>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
+      <c r="DJ26"/>
     </row>
-    <row r="27" spans="1:113">
+    <row r="27" spans="1:114">
       <c r="A27" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B27">
+        <v>196000.0</v>
+      </c>
+      <c r="C27">
         <v>2911000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2942000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3263000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3040000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2548000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2700000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>8464000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>5746000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3280000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2300000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2200000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="O27">
         <v>1600000.0</v>
       </c>
       <c r="P27">
+        <v>1600000.0</v>
+      </c>
+      <c r="Q27">
         <v>1400000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1200000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1100000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>900000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1200000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2300000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2400000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>8600000.0</v>
       </c>
-      <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>934000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>-58000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1590000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1708000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1671000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1007000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2168000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1611000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1576000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1700000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1500000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1532000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1621000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1794000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1931000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2005000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2282000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2293000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1964000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2077000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>2169000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2148000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2015000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>2584000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>3526000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>968000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>902000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>901000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>757000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>694000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>681000.0</v>
       </c>
       <c r="BE27">
         <v>681000.0</v>
       </c>
       <c r="BF27">
+        <v>681000.0</v>
+      </c>
+      <c r="BG27">
         <v>270000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>230000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>195000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>77000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>92000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>63000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>65000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>75000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>60000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>59000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>93000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>105000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>845000000000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>162000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>845000000000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>196000.0</v>
       </c>
-      <c r="BZ27"/>
       <c r="CA27"/>
-      <c r="CB27">
+      <c r="CB27"/>
+      <c r="CC27">
         <v>166000.0</v>
       </c>
-      <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
+      <c r="DJ27"/>
     </row>
-    <row r="28" spans="1:113">
+    <row r="28" spans="1:114">
       <c r="A28" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B28">
+        <v>-153396000.0</v>
+      </c>
+      <c r="C28">
         <v>-42028000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-79247000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-87763000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-64634000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-73653000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-55158000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2895000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-62790000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-44651000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-14830000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>47470000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-179273000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-60048000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-18121000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-27834000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-170780000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-45612000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-84443000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-147591000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>23841000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>167406000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>156053000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>45081000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-65456000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-74579000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-99816000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>107439000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-28503000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-105460000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-20291000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-130484000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>99578000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>78818000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>154492000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>168007000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>31644000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1304356000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4501000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>6625000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>415158000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-349000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-983000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1159186000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>64854000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>98093000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>272487000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>39200000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>388000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>406887000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-105000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1180000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>357101000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>574212000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>72915000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>57519000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>9966000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>128137000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>64166000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>29160000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>35076000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2911000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>125000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>19411000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-2223000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-3199000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-9180000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-195000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-5699000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-25202000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>6798000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>6388000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>16696000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>104733000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>25939000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>23542000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>13754000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>11461000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>10506000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>7232000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>7252000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>51000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-196000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>9024000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-61000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>8904000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>3883000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-6000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>695000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>1494000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-6000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-5000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-1000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-449000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>2956000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>2400000.0</v>
       </c>
-      <c r="CS28"/>
-      <c r="CT28">
+      <c r="CT28"/>
+      <c r="CU28">
         <v>-229000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>3844000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-209000.0</v>
       </c>
-      <c r="CW28"/>
-      <c r="CX28">
+      <c r="CX28"/>
+      <c r="CY28">
         <v>-304000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-904000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-383000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-200000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>4100000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1300000.0</v>
       </c>
       <c r="DE28">
         <v>-1300000.0</v>
       </c>
       <c r="DF28">
+        <v>-1300000.0</v>
+      </c>
+      <c r="DG28">
         <v>-200000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8300000.0</v>
       </c>
       <c r="DI28">
         <v>-8300000.0</v>
       </c>
+      <c r="DJ28">
+        <v>-8300000.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:113">
+    <row r="29" spans="1:114">
       <c r="A29" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B29">
+        <v>292918000.0</v>
+      </c>
+      <c r="C29">
         <v>185432000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>209078000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>231403000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>177280000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>148848000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>189698000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>123465000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>188022000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>155501000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>156274000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>107351000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>304055000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>187995000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>167882000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>129504000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>253696000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>128348000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>126272000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>87345000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>123175000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-104697000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-47221000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>116384000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>130838000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>106638000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>308366000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>123929000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>185060000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>143532000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>197912000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>184695000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>226349000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>188156000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>205080000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>144008000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>142645000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>92568000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>102551000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>58950000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>83774000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>87088000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>96217000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>39837000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>99037000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>123974000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>84390000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>45359000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>156150000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>50035000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>67485000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>38538000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>35007000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>33282000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>66379000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>30068000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>69429000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>36092000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>56645000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>37113000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>28288000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>27601000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>23599000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>19668000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>14967000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>17487000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>12941000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>9039000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>13832000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>60060000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>29546000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>24771000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>20946000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>21666000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>22352000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>10828000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>14056000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>15580000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>9926000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>2428000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-2252000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>7353000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>6648000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>3451000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>1976000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>4357000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>1517000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>553000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>323000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-48000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>2582000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>6525000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-1885000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>2915000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>2342000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>658000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>688000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>1266000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-120000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>5794000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>1739000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>1071000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>2355000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>1171000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>2700000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>2000000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>1100000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>600000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>-4600000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>-1200000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>800000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>1100000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>2900000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:113">
+    <row r="30" spans="1:114">
       <c r="A30" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B30">
+        <v>-138414000.0</v>
+      </c>
+      <c r="C30">
         <v>-144958000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-130258000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-145188000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-108777000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-76942000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-132553000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-127546000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-118952000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-117246000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-138388000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-153012000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-128581000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-128975000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-148055000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-100987000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-80278000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-83961000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-75868000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-80931000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-57176000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-23891000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-60606000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-160281000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-69809000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-36123000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-219203000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-228587000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-190858000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-110346000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-172280000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-53594000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-306871000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-292688000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-351856000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-296945000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1347679000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-485325000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-139213000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-123515000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-157529000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-201876000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-392611000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-748275000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-231491000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-232610000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-279287000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-179648000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-445112000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-93432000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-186299000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-51313000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-333216000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-452686000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-133627000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-93867000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-160399000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-93043000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-102778000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-88421000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-39006000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-30117000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-23955000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-37486000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-13757000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-19640000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-3601000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-2899000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-13106000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-33425000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-33997000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-35401000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-34000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-125407000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-48656000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-38775000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-27895000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-27922000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-15298000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-9935000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-8955000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-9772000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-9785000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-8191000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-3358000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-4855000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-5848000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-1062000.0</v>
       </c>
-      <c r="CK30"/>
-      <c r="CL30">
+      <c r="CL30"/>
+      <c r="CM30">
         <v>-1567000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-4199000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-4389000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-1170000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-2949000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-3984000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-801000.0</v>
       </c>
-      <c r="CS30"/>
-      <c r="CT30">
+      <c r="CT30"/>
+      <c r="CU30">
         <v>-1623000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-3258000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-7509000.0</v>
       </c>
-      <c r="CW30"/>
-      <c r="CX30">
+      <c r="CX30"/>
+      <c r="CY30">
         <v>-1830000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-2547000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-1034000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-2600000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-1400000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-1600000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-1700000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>8200000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>400000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-400000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-700000.0</v>
       </c>
-      <c r="DI30"/>
+      <c r="DJ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>