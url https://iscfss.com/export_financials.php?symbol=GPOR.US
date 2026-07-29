--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1366,51 +1366,53 @@
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>34</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>0.0</v>
+      </c>
       <c r="C5"/>
       <c r="D5">
         <v>0.0</v>
       </c>
       <c r="E5">
         <v>0.0</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
       <c r="G5">
         <v>-43000000.0</v>
       </c>
       <c r="H5">
         <v>-46833000.0</v>
       </c>
       <c r="I5">
         <v>-56026000.0</v>
       </c>
       <c r="J5">
         <v>-40539000.0</v>
       </c>
       <c r="K5">
         <v>-53058000.0</v>
       </c>
@@ -3669,51 +3671,53 @@
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
     </row>
     <row r="42" spans="1:31">
       <c r="A42" t="s">
         <v>71</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>0.0</v>
+      </c>
       <c r="C42">
         <v>129059000.0</v>
       </c>
       <c r="D42">
         <v>313730000.0</v>
       </c>
       <c r="E42">
         <v>446961000.0</v>
       </c>
       <c r="F42">
         <v>662305000.0</v>
       </c>
       <c r="G42">
         <v>4213752000.0</v>
       </c>
       <c r="H42">
         <v>4207554000.0</v>
       </c>
       <c r="I42">
         <v>4227532000.0</v>
       </c>
       <c r="J42">
         <v>4416250000.0</v>
       </c>
       <c r="K42">
@@ -6027,57 +6031,65 @@
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
     </row>
     <row r="5" spans="1:114">
       <c r="A5" t="s">
         <v>34</v>
       </c>
-      <c r="B5"/>
-      <c r="C5"/>
+      <c r="B5">
+        <v>0.0</v>
+      </c>
+      <c r="C5">
+        <v>0.0</v>
+      </c>
       <c r="D5">
         <v>0.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5"/>
+      <c r="E5">
+        <v>0.0</v>
+      </c>
+      <c r="F5">
+        <v>0.0</v>
+      </c>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>-44203000.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>-1996000.0</v>
       </c>
@@ -11220,51 +11232,51 @@
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
     </row>
     <row r="30" spans="1:114">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
-        <v>128987000.0</v>
+        <v>138553000.0</v>
       </c>
       <c r="C30">
         <v>9282000.0</v>
       </c>
       <c r="D30">
         <v>129900000.0</v>
       </c>
       <c r="E30">
         <v>140362000.0</v>
       </c>
       <c r="F30">
         <v>166807000.0</v>
       </c>
       <c r="G30">
         <v>164669000.0</v>
       </c>
       <c r="H30">
         <v>103205000.0</v>
       </c>
       <c r="I30">
         <v>115556000.0</v>
       </c>
       <c r="J30">
         <v>111388000.0</v>
       </c>
@@ -12706,51 +12718,51 @@
       </c>
       <c r="DE35">
         <v>400000.0</v>
       </c>
       <c r="DF35">
         <v>400000.0</v>
       </c>
       <c r="DG35">
         <v>300000.0</v>
       </c>
       <c r="DH35">
         <v>10700000.0</v>
       </c>
       <c r="DI35">
         <v>13500000.0</v>
       </c>
       <c r="DJ35">
         <v>13600000.0</v>
       </c>
     </row>
     <row r="36" spans="1:114">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36">
-        <v>2814421000.0</v>
+        <v>16324000.0</v>
       </c>
       <c r="C36">
         <v>34926000.0</v>
       </c>
       <c r="D36">
         <v>534238000.0</v>
       </c>
       <c r="E36">
         <v>20031000.0</v>
       </c>
       <c r="F36">
         <v>21159000.0</v>
       </c>
       <c r="G36">
         <v>22778000.0</v>
       </c>
       <c r="H36">
         <v>571660000.0</v>
       </c>
       <c r="I36">
         <v>583250000.0</v>
       </c>
       <c r="J36">
         <v>583920000.0</v>
       </c>
@@ -13314,51 +13326,51 @@
       <c r="CR38"/>
       <c r="CS38"/>
       <c r="CT38"/>
       <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
     </row>
     <row r="39" spans="1:114">
       <c r="A39" t="s">
         <v>68</v>
       </c>
       <c r="B39">
-        <v>92873000.0</v>
+        <v>83307000.0</v>
       </c>
       <c r="C39">
         <v>7952000.0</v>
       </c>
       <c r="D39">
         <v>53360000.0</v>
       </c>
       <c r="E39">
         <v>53767000.0</v>
       </c>
       <c r="F39">
         <v>33145000.0</v>
       </c>
       <c r="G39">
         <v>65171000.0</v>
       </c>
       <c r="H39">
         <v>117020000.0</v>
       </c>
       <c r="I39">
         <v>153482000.0</v>
       </c>
       <c r="J39">
         <v>233913000.0</v>
       </c>
@@ -14134,51 +14146,53 @@
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
     </row>
     <row r="42" spans="1:114">
       <c r="A42" t="s">
         <v>71</v>
       </c>
       <c r="B42">
         <v>-3024000.0</v>
       </c>
-      <c r="C42"/>
+      <c r="C42">
+        <v>0.0</v>
+      </c>
       <c r="D42">
         <v>1162000.0</v>
       </c>
       <c r="E42">
         <v>1009000.0</v>
       </c>
       <c r="F42">
         <v>74491000.0</v>
       </c>
       <c r="G42">
         <v>129059000.0</v>
       </c>
       <c r="H42">
         <v>199727000.0</v>
       </c>
       <c r="I42">
         <v>248340000.0</v>
       </c>
       <c r="J42">
         <v>288450000.0</v>
       </c>
       <c r="K42">
         <v>313730000.0</v>
       </c>
       <c r="L42">
@@ -22649,51 +22663,51 @@
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
     </row>
     <row r="5" spans="1:114">
       <c r="A5" t="s">
         <v>180</v>
       </c>
       <c r="B5">
-        <v>356901000.0</v>
+        <v>225891000.0</v>
       </c>
       <c r="C5">
         <v>177277000.0</v>
       </c>
       <c r="D5">
         <v>155077000.0</v>
       </c>
       <c r="E5">
         <v>248243000.0</v>
       </c>
       <c r="F5">
         <v>11098000.0</v>
       </c>
       <c r="G5">
         <v>-320095000.0</v>
       </c>
       <c r="H5">
         <v>-2950000.0</v>
       </c>
       <c r="I5">
         <v>-20183000.0</v>
       </c>
       <c r="J5">
         <v>80478000.0</v>
       </c>
@@ -22703,51 +22717,51 @@
       <c r="L5">
         <v>67695000.0</v>
       </c>
       <c r="M5">
         <v>106480000.0</v>
       </c>
       <c r="N5">
         <v>536255000.0</v>
       </c>
       <c r="O5">
         <v>764583000.0</v>
       </c>
       <c r="P5">
         <v>-3687000.0</v>
       </c>
       <c r="Q5">
         <v>270146000.0</v>
       </c>
       <c r="R5">
         <v>-478656000.0</v>
       </c>
       <c r="S5">
         <v>572988001.0</v>
       </c>
       <c r="T5">
-        <v>-446895000.0</v>
+        <v>-432423000.0</v>
       </c>
       <c r="U5">
         <v>34452000.0</v>
       </c>
       <c r="V5">
         <v>12041000.0</v>
       </c>
       <c r="W5">
         <v>-145989000.0</v>
       </c>
       <c r="X5">
         <v>-348286000.0</v>
       </c>
       <c r="Y5">
         <v>-530242000.0</v>
       </c>
       <c r="Z5">
         <v>-478811000.0</v>
       </c>
       <c r="AA5">
         <v>-2020151000.0</v>
       </c>
       <c r="AB5">
         <v>-593293000.0</v>
       </c>
@@ -22993,51 +23007,51 @@
       </c>
       <c r="DE5">
         <v>-800000.0</v>
       </c>
       <c r="DF5">
         <v>-28900000.0</v>
       </c>
       <c r="DG5">
         <v>-10700000.0</v>
       </c>
       <c r="DH5">
         <v>-18600000.0</v>
       </c>
       <c r="DI5">
         <v>-2500000.0</v>
       </c>
       <c r="DJ5">
         <v>-3900000.0</v>
       </c>
     </row>
     <row r="6" spans="1:114">
       <c r="A6" t="s">
         <v>181</v>
       </c>
       <c r="B6">
-        <v>432929000.0</v>
+        <v>301919000.0</v>
       </c>
       <c r="C6">
         <v>258958000.0</v>
       </c>
       <c r="D6">
         <v>238293000.0</v>
       </c>
       <c r="E6">
         <v>321886000.0</v>
       </c>
       <c r="F6">
         <v>76720000.0</v>
       </c>
       <c r="G6">
         <v>-235773000.0</v>
       </c>
       <c r="H6">
         <v>79875000.0</v>
       </c>
       <c r="I6">
         <v>58370000.0</v>
       </c>
       <c r="J6">
         <v>160501000.0</v>
       </c>
@@ -23047,51 +23061,51 @@
       <c r="L6">
         <v>147200000.0</v>
       </c>
       <c r="M6">
         <v>186628000.0</v>
       </c>
       <c r="N6">
         <v>615349000.0</v>
       </c>
       <c r="O6">
         <v>843039000.0</v>
       </c>
       <c r="P6">
         <v>60732000.0</v>
       </c>
       <c r="Q6">
         <v>332748000.0</v>
       </c>
       <c r="R6">
         <v>-416372000.0</v>
       </c>
       <c r="S6">
         <v>639466000.0</v>
       </c>
       <c r="T6">
-        <v>-444729000.0</v>
+        <v>-369362000.0</v>
       </c>
       <c r="U6">
         <v>89081000.0</v>
       </c>
       <c r="V6">
         <v>53188000.0</v>
       </c>
       <c r="W6">
         <v>-100614000.0</v>
       </c>
       <c r="X6">
         <v>-296735000.0</v>
       </c>
       <c r="Y6">
         <v>-465452000.0</v>
       </c>
       <c r="Z6">
         <v>-400783000.0</v>
       </c>
       <c r="AA6">
         <v>-1858917000.0</v>
       </c>
       <c r="AB6">
         <v>-429276000.0</v>
       </c>
@@ -34632,51 +34646,51 @@
       <c r="J14">
         <v>80578000.0</v>
       </c>
       <c r="K14">
         <v>81633000.0</v>
       </c>
       <c r="L14">
         <v>80144000.0</v>
       </c>
       <c r="M14">
         <v>900000.0</v>
       </c>
       <c r="N14">
         <v>79094000.0</v>
       </c>
       <c r="O14">
         <v>267761000.0</v>
       </c>
       <c r="P14">
         <v>65092000.0</v>
       </c>
       <c r="Q14">
         <v>63294000.0</v>
       </c>
       <c r="R14">
-        <v>62976000.0</v>
+        <v>62284000.0</v>
       </c>
       <c r="S14">
         <v>66477999.0</v>
       </c>
       <c r="T14">
         <v>63061000.0</v>
       </c>
       <c r="U14">
         <v>54629000.0</v>
       </c>
       <c r="V14">
         <v>41147000.0</v>
       </c>
       <c r="W14">
         <v>46171000.0</v>
       </c>
       <c r="X14">
         <v>52325000.0</v>
       </c>
       <c r="Y14">
         <v>65545000.0</v>
       </c>
       <c r="Z14">
         <v>78769000.0</v>
       </c>
@@ -36692,102 +36706,102 @@
       </c>
       <c r="DG22">
         <v>-10399999.0</v>
       </c>
       <c r="DH22">
         <v>-18200000.0</v>
       </c>
       <c r="DI22">
         <v>-2100000.0</v>
       </c>
       <c r="DJ22">
         <v>-3500000.0</v>
       </c>
     </row>
     <row r="23" spans="1:114">
       <c r="A23" t="s">
         <v>228</v>
       </c>
       <c r="B23">
         <v>-18644000.0</v>
       </c>
       <c r="C23">
         <v>-1087000.0</v>
       </c>
       <c r="D23">
-        <v>-31376000.0</v>
+        <v>-31724000.0</v>
       </c>
       <c r="E23">
         <v>-14566000.0</v>
       </c>
       <c r="F23">
         <v>-2963000.0</v>
       </c>
       <c r="G23">
         <v>-124000.0</v>
       </c>
       <c r="H23">
         <v>-14714000.0</v>
       </c>
       <c r="I23">
         <v>-20498000.0</v>
       </c>
       <c r="J23">
         <v>-1192000.0</v>
       </c>
       <c r="K23">
         <v>-121000.0</v>
       </c>
       <c r="L23">
         <v>-1458000.0</v>
       </c>
       <c r="M23">
         <v>-8406000.0</v>
       </c>
       <c r="N23">
         <v>167706000.0</v>
       </c>
       <c r="O23">
         <v>535951000.0</v>
       </c>
       <c r="P23">
         <v>-1234000.0</v>
       </c>
       <c r="Q23">
         <v>-433000.0</v>
       </c>
       <c r="R23">
         <v>-141000.0</v>
       </c>
       <c r="S23">
         <v>-7503000.0</v>
       </c>
       <c r="T23">
         <v>-49000.0</v>
       </c>
       <c r="U23">
-        <v>41668000.0</v>
+        <v>-26000.0</v>
       </c>
       <c r="V23">
         <v>-7000.0</v>
       </c>
       <c r="W23">
         <v>-3148000.0</v>
       </c>
       <c r="X23">
         <v>-804000.0</v>
       </c>
       <c r="Y23">
         <v>-296000.0</v>
       </c>
       <c r="Z23">
         <v>-252000.0</v>
       </c>
       <c r="AA23">
         <v>-773000.0</v>
       </c>
       <c r="AB23">
         <v>-186000.0</v>
       </c>
       <c r="AC23">
         <v>-574000.0</v>
       </c>
@@ -37410,51 +37424,51 @@
       <c r="J25">
         <v>17856000.0</v>
       </c>
       <c r="K25">
         <v>-136982000.0</v>
       </c>
       <c r="L25">
         <v>93192000.0</v>
       </c>
       <c r="M25">
         <v>40264000.0</v>
       </c>
       <c r="N25">
         <v>-372852000.0</v>
       </c>
       <c r="O25">
         <v>-877321000.0</v>
       </c>
       <c r="P25">
         <v>109904000.0</v>
       </c>
       <c r="Q25">
         <v>-133859999.0</v>
       </c>
       <c r="R25">
-        <v>665503000.0</v>
+        <v>666195000.0</v>
       </c>
       <c r="S25">
         <v>-424414999.0</v>
       </c>
       <c r="T25">
         <v>530088000.0</v>
       </c>
       <c r="U25">
         <v>-93549000.0</v>
       </c>
       <c r="V25">
         <v>44287000.0</v>
       </c>
       <c r="W25">
         <v>-19388000.0</v>
       </c>
       <c r="X25">
         <v>357117000.0</v>
       </c>
       <c r="Y25">
         <v>602062000.0</v>
       </c>
       <c r="Z25">
         <v>522827000.0</v>
       </c>
@@ -37698,51 +37712,51 @@
       </c>
       <c r="DG25">
         <v>11799999.0</v>
       </c>
       <c r="DH25">
         <v>3900000.0</v>
       </c>
       <c r="DI25">
         <v>2300000.0</v>
       </c>
       <c r="DJ25">
         <v>6900000.0</v>
       </c>
     </row>
     <row r="26" spans="1:114">
       <c r="A26" t="s">
         <v>231</v>
       </c>
       <c r="B26">
         <v>-169752000.0</v>
       </c>
       <c r="C26">
         <v>-136941000.0</v>
       </c>
       <c r="D26">
-        <v>-43871000.0</v>
+        <v>-74897000.0</v>
       </c>
       <c r="E26">
         <v>-66691000.0</v>
       </c>
       <c r="F26">
         <v>-57809000.0</v>
       </c>
       <c r="G26">
         <v>-80592000.0</v>
       </c>
       <c r="H26">
         <v>-52112000.0</v>
       </c>
       <c r="I26">
         <v>-24302000.0</v>
       </c>
       <c r="J26">
         <v>-29493000.0</v>
       </c>
       <c r="K26">
         <v>-66408000.0</v>
       </c>
       <c r="L26">
         <v>-8241000.0</v>
       </c>