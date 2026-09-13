--- v0 (2026-03-02)
+++ v1 (2026-09-13)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
     <t>2018-03-31</t>
   </si>
@@ -253,50 +256,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -941,2656 +947,2799 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P62"/>
+  <dimension ref="A1:Q62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="2" spans="1:16">
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B2">
-        <v>2821981.0</v>
+        <v>2894039.0</v>
       </c>
       <c r="C2">
+        <v>2821845.0</v>
+      </c>
+      <c r="D2">
         <v>2871575.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7321146.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1490452.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1198315.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>950041.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>692455.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>394138.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>580849.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>249452.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>255986.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>109377.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>25718.0</v>
       </c>
-      <c r="O2"/>
       <c r="P2"/>
-    </row>
-    <row r="3" spans="1:16">
+      <c r="Q2"/>
+    </row>
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
-    </row>
-    <row r="4" spans="1:16">
+      <c r="Q3"/>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B5">
+        <v>16944294.0</v>
+      </c>
+      <c r="C5">
         <v>15279279.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>14193746.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>12933360.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>9910380.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>6588099.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>5405447.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>5253142.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>3167558.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1271512.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1308126.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>769480.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>57275.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
-    </row>
-    <row r="6" spans="1:16">
+      <c r="Q5"/>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
-    </row>
-    <row r="7" spans="1:16">
+      <c r="Q6"/>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7">
+        <v>5552263.0</v>
+      </c>
+      <c r="C7">
         <v>6168086.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4636211.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5239851.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>120609.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>386651.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>659118.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>718288.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B8">
+        <v>86544102.0</v>
+      </c>
+      <c r="C8">
         <v>80538262.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>76393993.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>75528238.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>70834121.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>61189736.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>16892725.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>12984796.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="Q9"/>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B10">
+        <v>328086.0</v>
+      </c>
+      <c r="C10">
         <v>344244.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1150891.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>600802.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>884784.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>15096200.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>299696.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>198920.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1007329.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>56995.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1046609.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1165126.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>58033.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>263723.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>340355.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>95656.0</v>
       </c>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11"/>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B12">
+        <v>328086.0</v>
+      </c>
+      <c r="C12">
         <v>344244.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1150891.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>600802.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>884784.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>15096200.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>299696.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>198920.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1007329.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>56995.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1046609.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1165126.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>58033.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>263723.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>340355.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>95656.0</v>
       </c>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B13">
+        <v>86544102.0</v>
+      </c>
+      <c r="C13">
         <v>80538262.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>76393993.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>75578614.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>70834121.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>61189736.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>16892725.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>12984796.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>12686476.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>12144019.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>9164266.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>7748096.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3606486.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2732815.0</v>
       </c>
-      <c r="O13"/>
       <c r="P13"/>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B14">
+        <v>3494860.0</v>
+      </c>
+      <c r="C14">
         <v>27580000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>24950000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>23520000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>21880000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>18120000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>15220000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>13360000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>13180000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>12440000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>11310000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>9030000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>7340000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>490000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>400000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>150000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:16">
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>61189736.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>16892725.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>12984796.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>12686476.0</v>
       </c>
-      <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="Q15"/>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B16">
+        <v>2576050.0</v>
+      </c>
+      <c r="C16">
         <v>3279536.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>7066145.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>8065144.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3578877.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>125005.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>426157.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>589727.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>582197.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>224177.0</v>
       </c>
       <c r="K16">
         <v>224177.0</v>
       </c>
       <c r="L16">
+        <v>224177.0</v>
+      </c>
+      <c r="M16">
         <v>-463584.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>50081.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-    </row>
-    <row r="17" spans="1:16">
+      <c r="Q16"/>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
-      <c r="F18">
+      <c r="F18"/>
+      <c r="G18">
         <v>416738.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1045221.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1643249.0</v>
       </c>
-      <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21">
         <v>-1174956.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-    </row>
-    <row r="22" spans="1:16">
+      <c r="Q21"/>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B22">
+        <v>23825379.0</v>
+      </c>
+      <c r="C22">
         <v>25601888.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>32010631.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>41636986.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>32254854.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>12461967.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>6590600.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>5157918.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>3246088.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1209786.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2242254.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>545165.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>333602.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>43800.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1.0</v>
       </c>
-      <c r="P22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:16">
+      <c r="Q22"/>
+    </row>
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B23">
+        <v>30688219.0</v>
+      </c>
+      <c r="C23">
         <v>35071725.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>45203284.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>63567553.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>49606932.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>39619355.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>13207679.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>11910299.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7490466.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4519597.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3948245.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2372149.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>540172.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>326733.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>376398.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>132953.0</v>
       </c>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B24">
+        <v>6173715.0</v>
+      </c>
+      <c r="C24">
         <v>2849325.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2432180.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>608751.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>365278.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>6041919.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>4134129.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2796058.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1022553.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-    </row>
-    <row r="25" spans="1:16">
+      <c r="Q24"/>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-    </row>
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B28">
+        <v>19814503.0</v>
+      </c>
+      <c r="C28">
         <v>19582813.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>15648603.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>14549023.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5002204.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-13998105.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>11939897.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>9905317.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3158237.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1020233.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-573682.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-701542.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>134323.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-263723.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-340355.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-95656.0</v>
       </c>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B29">
+        <v>16139120.0</v>
+      </c>
+      <c r="C29">
         <v>12153005.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>23730102.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>38172101.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>40151572.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>36863892.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>10405519.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>9300313.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6333311.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="Q29"/>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B30">
+        <v>389804.0</v>
+      </c>
+      <c r="C30">
         <v>587266.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2943471.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>11625699.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3450382.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4756122.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1059706.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1514966.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>261903.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>20490.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>15171.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1163.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>51686.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>16082.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>10008.0</v>
       </c>
-      <c r="P30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:16">
+      <c r="Q30"/>
+    </row>
+    <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>27662006.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>34385193.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>36152448.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1174956.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-85636.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>2167745.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>2177227.0</v>
       </c>
-      <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
-    </row>
-    <row r="32" spans="1:16">
+      <c r="Q31"/>
+    </row>
+    <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B32">
+        <v>8791555.0</v>
+      </c>
+      <c r="C32">
         <v>8106809.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>15561765.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>27655892.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>31581470.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>30808375.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>743131.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-155176.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2180184.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
-    </row>
-    <row r="33" spans="1:16">
+      <c r="Q32"/>
+    </row>
+    <row r="33" spans="1:17">
       <c r="A33" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B33">
+        <v>5375160.0</v>
+      </c>
+      <c r="C33">
         <v>7296658.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>8349929.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>9375262.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>6511856.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>6678417.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>5083685.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>4978992.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2906684.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3199891.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>620036.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>584658.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>42117.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>46927.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>26034.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>37297.0</v>
       </c>
     </row>
-    <row r="34" spans="1:16">
+    <row r="34" spans="1:17">
       <c r="A34" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B34">
+        <v>49</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34">
         <v>17133.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>1281367.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>34265.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>42831.0</v>
       </c>
-      <c r="F34"/>
-      <c r="G34">
+      <c r="G34"/>
+      <c r="H34">
         <v>573203.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>251864.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>123065.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
-    </row>
-    <row r="35" spans="1:16">
+      <c r="Q34"/>
+    </row>
+    <row r="35" spans="1:17">
       <c r="A35" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B35">
+        <v>12617921.0</v>
+      </c>
+      <c r="C35">
         <v>17009432.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>12344875.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>9369143.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3708132.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1334344.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>7001772.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>4909452.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3312973.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1022553.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>472927.0</v>
       </c>
-      <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
-    </row>
-    <row r="36" spans="1:16">
+      <c r="Q35"/>
+    </row>
+    <row r="36" spans="1:17">
       <c r="A36" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B36">
+        <v>87267.0</v>
+      </c>
+      <c r="C36">
         <v>506521.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1461841.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2951860.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>4176663.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1091914.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1689942.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-3.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>47042.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
-      <c r="N36">
+      <c r="N36"/>
+      <c r="O36">
         <v>42061.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>26034.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>37297.0</v>
       </c>
     </row>
-    <row r="37" spans="1:16">
+    <row r="37" spans="1:17">
       <c r="A37" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
-    </row>
-    <row r="38" spans="1:16">
+      <c r="Q37"/>
+    </row>
+    <row r="38" spans="1:17">
       <c r="A38" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>53</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>-1.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>-37990.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1918484.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>-1.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>4176663.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>2723965.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>2587291.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>578144.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>75860.0</v>
       </c>
-      <c r="K38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L38"/>
       <c r="M38">
         <v>1.0</v>
       </c>
       <c r="N38">
         <v>1.0</v>
       </c>
-      <c r="O38"/>
+      <c r="O38">
+        <v>1.0</v>
+      </c>
       <c r="P38"/>
-    </row>
-    <row r="39" spans="1:16">
+      <c r="Q38"/>
+    </row>
+    <row r="39" spans="1:17">
       <c r="A39" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B39">
+        <v>769790.0</v>
+      </c>
+      <c r="C39">
         <v>1241670.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>748362.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>328803.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6505057.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>626649.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>173969.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>59503.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>68462.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>32435.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>24175.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>28386.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>55680.47</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>64796.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>0.0</v>
       </c>
-      <c r="P39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:16">
+      <c r="Q39"/>
+    </row>
+    <row r="40" spans="1:17">
       <c r="A40" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B40">
-        <v>4846042.0</v>
+        <v>4399820.0</v>
       </c>
       <c r="C40">
-        <v>3864135.0</v>
+        <v>2024197.0</v>
       </c>
       <c r="D40">
+        <v>992560.0</v>
+      </c>
+      <c r="E40">
         <v>555695.0</v>
       </c>
-      <c r="E40">
-[...1 lines deleted...]
-      </c>
       <c r="F40">
+        <v>4136167.0</v>
+      </c>
+      <c r="G40">
         <v>322040.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>193641.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>357652.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>57755.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>287790.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>751350.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-1224.8</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>9432.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1337.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>7299.12</v>
       </c>
-      <c r="P40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:16">
+      <c r="Q40"/>
+    </row>
+    <row r="41" spans="1:17">
       <c r="A41" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>4183337.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>3708132.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>848457.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>573203.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>251864.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>123065.0</v>
       </c>
-      <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
-    </row>
-    <row r="42" spans="1:16">
+      <c r="Q41"/>
+    </row>
+    <row r="42" spans="1:17">
       <c r="A42" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B42"/>
+        <v>57</v>
+      </c>
+      <c r="B42">
+        <v>1097308.0</v>
+      </c>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>12924740.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>9910380.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>379506.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>383094.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>393850.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>67695.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>69552.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-1162916.95</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>3137576.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>56022.43</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-0.18</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>143148.3</v>
       </c>
     </row>
-    <row r="43" spans="1:16">
+    <row r="43" spans="1:17">
       <c r="A43" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
-    </row>
-    <row r="44" spans="1:16">
+      <c r="Q43"/>
+    </row>
+    <row r="44" spans="1:17">
       <c r="A44" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
-    </row>
-    <row r="45" spans="1:16">
+      <c r="Q44"/>
+    </row>
+    <row r="45" spans="1:17">
       <c r="A45" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B45">
+        <v>10920591.0</v>
+      </c>
+      <c r="C45">
         <v>12810048.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>12019707.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>10719765.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>6167778.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2501754.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2359720.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>2391701.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>2328540.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>3152849.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>620036.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>584658.46</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>621078.32</v>
       </c>
-      <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
-    </row>
-    <row r="46" spans="1:16">
+      <c r="Q45"/>
+    </row>
+    <row r="46" spans="1:17">
       <c r="A46" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B46">
+        <v>5287893.0</v>
+      </c>
+      <c r="C46">
         <v>6790137.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>6888088.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>7455498.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3559996.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2501754.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2359720.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2391701.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2328540.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3152849.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>620036.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>584658.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>42117.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>4865.51</v>
       </c>
-      <c r="O46"/>
       <c r="P46"/>
-    </row>
-    <row r="47" spans="1:16">
+      <c r="Q46"/>
+    </row>
+    <row r="47" spans="1:17">
       <c r="A47" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>7450529.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>3559995.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>2501754.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>2359720.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>2391701.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>2328540.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>3124031.0</v>
       </c>
-      <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
-    </row>
-    <row r="48" spans="1:16">
+      <c r="Q47"/>
+    </row>
+    <row r="48" spans="1:17">
       <c r="A48" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B48">
+        <v>-103036910.0</v>
+      </c>
+      <c r="C48">
         <v>-97423507.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-79020920.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-60831518.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-46359308.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-31625388.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-23852634.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-18706668.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-14080139.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-11306000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-8492782.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-5700174.32</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-3370261.81</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-170508.42</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-115046.82</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-10195.3</v>
       </c>
     </row>
-    <row r="49" spans="1:16">
+    <row r="49" spans="1:17">
       <c r="A49" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
-    </row>
-    <row r="50" spans="1:16">
+      <c r="Q49"/>
+    </row>
+    <row r="50" spans="1:17">
       <c r="A50" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B50">
+        <v>8416611.0</v>
+      </c>
+      <c r="C50">
         <v>10909646.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>9731103.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>9901344.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>5766379.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>346166.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>5538556.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>5251820.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>1369508.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>54675.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
-    </row>
-    <row r="51" spans="1:16">
+      <c r="Q50"/>
+    </row>
+    <row r="51" spans="1:17">
       <c r="A51" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B51">
+        <v>20142589.0</v>
+      </c>
+      <c r="C51">
         <v>19927057.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>16799494.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>15149826.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>5886988.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1098095.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>12239593.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>10104237.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>4165566.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1077228.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>472927.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>463584.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>192356.0</v>
       </c>
-      <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
-    </row>
-    <row r="52" spans="1:16">
+      <c r="Q51"/>
+    </row>
+    <row r="52" spans="1:17">
       <c r="A52" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B52">
+        <v>9227645.0</v>
+      </c>
+      <c r="C52">
         <v>11542681.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>10361310.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>10575966.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>5886988.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>612208.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>5811024.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>5446649.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1369508.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>227000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>425354.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>463584.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>191990.0</v>
       </c>
-      <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
-    </row>
-    <row r="53" spans="1:16">
+      <c r="Q52"/>
+    </row>
+    <row r="53" spans="1:17">
       <c r="A53" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>1187.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>29797.0</v>
       </c>
-      <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
-    </row>
-    <row r="54" spans="1:16">
+      <c r="Q53"/>
+    </row>
+    <row r="54" spans="1:17">
       <c r="A54" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
-    </row>
-    <row r="55" spans="1:16">
+      <c r="Q54"/>
+    </row>
+    <row r="55" spans="1:17">
       <c r="A55" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B55">
+        <v>30688219.0</v>
+      </c>
+      <c r="C55">
         <v>35071725.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>45203284.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>63567553.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>49606932.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>39619355.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>13207679.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>11910299.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>7490466.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>4519597.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3948245.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2372149.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>540172.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>326733.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>376398.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>132953.0</v>
       </c>
     </row>
-    <row r="56" spans="1:16">
+    <row r="56" spans="1:17">
       <c r="A56" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B56">
+        <v>25313059.0</v>
+      </c>
+      <c r="C56">
         <v>27775068.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>36853355.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>54192291.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>43095077.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>32940938.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>8123994.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>6931307.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>4583782.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1319706.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>3328209.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1787490.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>498054.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>279805.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>350364.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>95656.0</v>
       </c>
     </row>
-    <row r="57" spans="1:16">
+    <row r="57" spans="1:17">
       <c r="A57" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B57">
+        <v>16521504.0</v>
+      </c>
+      <c r="C57">
         <v>19668259.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>21291590.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>26517953.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>11513607.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2132563.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>7380863.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>7086483.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2403598.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1319817.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1426156.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>717664.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>310799.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>27055.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>7299.12</v>
       </c>
-      <c r="P57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:16">
+      <c r="Q57"/>
+    </row>
+    <row r="58" spans="1:17">
       <c r="A58" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B58">
+        <v>29139425.0</v>
+      </c>
+      <c r="C58">
         <v>36677691.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>33636465.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>35887097.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>15221739.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3466907.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>14382635.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>11995935.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>5716571.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2342370.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1899083.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>717664.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>310799.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>27055.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>7299.12</v>
       </c>
-      <c r="P58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:16">
+      <c r="Q58"/>
+    </row>
+    <row r="59" spans="1:17">
       <c r="A59" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
-    </row>
-    <row r="60" spans="1:16">
+      <c r="Q59"/>
+    </row>
+    <row r="60" spans="1:17">
       <c r="A60" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B60">
+        <v>1548794.0</v>
+      </c>
+      <c r="C60">
         <v>-1605966.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>11566819.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>27680456.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>34385193.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>36152448.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-1174956.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-85636.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1773895.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2177227.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2049162.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1654484.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>229372.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>299677.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>369099.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>132953.0</v>
       </c>
     </row>
-    <row r="61" spans="1:16">
+    <row r="61" spans="1:17">
       <c r="A61" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-    </row>
-    <row r="62" spans="1:16">
+      <c r="Q61"/>
+    </row>
+    <row r="62" spans="1:17">
       <c r="A62" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
+      <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH62"/>
+  <dimension ref="A1:BJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:62">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C1" t="s">
-        <v>78</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G1" t="s">
-        <v>81</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="K1" t="s">
-        <v>84</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O1" t="s">
-        <v>87</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="S1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="W1" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AA1" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>98</v>
       </c>
       <c r="AD1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AE1" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="AH1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AI1" t="s">
-        <v>102</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>104</v>
       </c>
       <c r="AL1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AM1" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="AP1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AQ1" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="AT1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AU1" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
         <v>114</v>
       </c>
       <c r="AY1" t="s">
         <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
         <v>118</v>
       </c>
       <c r="BC1" t="s">
         <v>119</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
         <v>123</v>
       </c>
       <c r="BH1" t="s">
         <v>124</v>
       </c>
-    </row>
-    <row r="2" spans="1:60">
+      <c r="BI1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="2" spans="1:62">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B2">
+        <v>3995581.0</v>
+      </c>
+      <c r="C2">
+        <v>2894039.0</v>
+      </c>
+      <c r="D2">
         <v>3851603.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>3588385.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>3953422.0</v>
       </c>
-      <c r="E2"/>
-      <c r="F2">
+      <c r="G2"/>
+      <c r="H2">
         <v>2707177.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2206034.0</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2">
+      <c r="J2">
+        <v>3164841.0</v>
+      </c>
+      <c r="K2">
+        <v>2226063.0</v>
+      </c>
+      <c r="L2">
         <v>2214673.0</v>
       </c>
-      <c r="J2">
-[...2 lines deleted...]
-      <c r="K2">
+      <c r="M2">
         <v>3710590.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>4081610.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>7334641.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>6991803.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2662709.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2439877.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1490452.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1085568.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1844144.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1591545.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1198315.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>537443.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1425700.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1665922.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1021738.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2433653.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1319204.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1516273.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>692455.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>384927.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>690247.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>347248.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>394138.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1066897.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>893268.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>609787.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>580849.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>475337.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>318699.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>244298.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>249452.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>100467.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>226604.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>213517.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>255986.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>216764.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>-71362.64</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>50704.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>109377.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>41165.0</v>
       </c>
-      <c r="AY2"/>
-      <c r="AZ2">
+      <c r="BA2"/>
+      <c r="BB2">
         <v>25718.0</v>
       </c>
-      <c r="BA2"/>
-      <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
-    </row>
-    <row r="3" spans="1:60">
+      <c r="BI2"/>
+      <c r="BJ2"/>
+    </row>
+    <row r="3" spans="1:62">
       <c r="A3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3607,54 +3756,56 @@
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
-    </row>
-    <row r="4" spans="1:60">
+      <c r="BI3"/>
+      <c r="BJ3"/>
+    </row>
+    <row r="4" spans="1:62">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -3671,222 +3822,230 @@
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
-    </row>
-    <row r="5" spans="1:60">
+      <c r="BI4"/>
+      <c r="BJ4"/>
+    </row>
+    <row r="5" spans="1:62">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B5">
+        <v>16932270.0</v>
+      </c>
+      <c r="C5">
+        <v>16944294.0</v>
+      </c>
+      <c r="D5">
         <v>15789875.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>15768713.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>15672230.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5">
+      <c r="G5"/>
+      <c r="H5">
         <v>15197266.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>15016036.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>14789052.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>14174659.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>14102137.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>13922453.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>13531577.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>12924740.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>12388864.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>11751390.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>11415121.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>9910380.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>7775552.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>7032786.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>6385175.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>6588099.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>5002783.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>5101540.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>5918053.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>5405447.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>5861342.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>5841390.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>5924494.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>5253142.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>4691181.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>4271646.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>3254492.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>3167558.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>3632331.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>2814949.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>2163886.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>1271512.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>1178042.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>1388620.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>1351970.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>1308126.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>1204565.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>964414.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>1005295.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>769480.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>151769.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>102673.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>102673.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>100337.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>105901.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>56890.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>57275.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>59028.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>59046.0</v>
       </c>
-      <c r="BC5"/>
-      <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
-    </row>
-    <row r="6" spans="1:60">
+      <c r="BI5"/>
+      <c r="BJ5"/>
+    </row>
+    <row r="6" spans="1:62">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -3903,272 +4062,286 @@
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
-    </row>
-    <row r="7" spans="1:60">
+      <c r="BI6"/>
+      <c r="BJ6"/>
+    </row>
+    <row r="7" spans="1:62">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7">
+        <v>5337613.0</v>
+      </c>
+      <c r="C7">
+        <v>5552263.0</v>
+      </c>
+      <c r="D7">
         <v>5725207.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>5925329.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>6082495.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>6168086.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>3986283.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>4116921.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>4461298.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>4636211.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>4806710.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>4906428.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>5070943.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>5239851.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>4975461.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>4953880.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>213891.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>120609.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>184333.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>246775.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>314873.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>386651.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>457149.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>526124.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>593372.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>659118.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>723615.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>786732.0</v>
       </c>
-      <c r="AB7"/>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
-    </row>
-    <row r="8" spans="1:60">
+      <c r="BI7"/>
+      <c r="BJ7"/>
+    </row>
+    <row r="8" spans="1:62">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B8">
+        <v>90906715.0</v>
+      </c>
+      <c r="C8">
+        <v>86544102.0</v>
+      </c>
+      <c r="D8">
         <v>81956378.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>81004970.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>80702032.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>80538262.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>80538262.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>78088667.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>78088667.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>76393993.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>76332163.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>76239963.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>76227618.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>75528238.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>71863355.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>70842334.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>70849215.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>70834121.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>67155439.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>66268432.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>64469816.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
-    </row>
-    <row r="9" spans="1:60">
+      <c r="BI8"/>
+      <c r="BJ8"/>
+    </row>
+    <row r="9" spans="1:62">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -4185,228 +4358,236 @@
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
-    </row>
-    <row r="10" spans="1:60">
+      <c r="BI9"/>
+      <c r="BJ9"/>
+    </row>
+    <row r="10" spans="1:62">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B10">
+        <v>17556.0</v>
+      </c>
+      <c r="C10">
+        <v>328086.0</v>
+      </c>
+      <c r="D10">
         <v>675950.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>510595.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>248184.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>344244.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>621086.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>116908.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>528281.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>3961409.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>3941141.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1987875.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1452642.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>600402.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>609672.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>1116853.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>167211.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>884784.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>208155.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>7883629.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>9014985.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>15096200.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>20917422.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>27866610.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>158545.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>299696.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>244176.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>487230.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>223569.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>198920.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>14004.0</v>
       </c>
-      <c r="AE10"/>
-[...1 lines deleted...]
-      <c r="AG10">
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10">
         <v>1007329.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>126797.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>336296.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>662562.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>56995.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>679668.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>69234.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>447054.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>1046609.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>1755111.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>227893.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>895649.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>1165126.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>2193046.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>6798.24</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>21671.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>109174.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>407679.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>219207.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>263723.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>314342.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>323417.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>340355.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>339493.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>58057.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>95656.0</v>
       </c>
-      <c r="BG10"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:60">
+      <c r="BI10"/>
+      <c r="BJ10"/>
+    </row>
+    <row r="11" spans="1:62">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -4423,812 +4604,840 @@
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
-    </row>
-    <row r="12" spans="1:60">
+      <c r="BI11"/>
+      <c r="BJ11"/>
+    </row>
+    <row r="12" spans="1:62">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B12">
+        <v>17556.0</v>
+      </c>
+      <c r="C12">
+        <v>328086.0</v>
+      </c>
+      <c r="D12">
         <v>675950.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>510595.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>248184.0</v>
       </c>
-      <c r="E12"/>
-      <c r="F12">
+      <c r="G12"/>
+      <c r="H12">
         <v>621086.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>116908.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>528281.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>3961409.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>3941141.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1987875.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1452642.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>600402.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>609672.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1116853.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>167211.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>884784.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>208155.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>7883629.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>9014985.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>15096200.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>20917422.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>27866610.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>158545.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>299696.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>244176.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>487230.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>223569.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>198920.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>14004.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>1007329.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>126797.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>336296.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>662562.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>56995.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>679668.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>69234.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>447054.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>1046609.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>1755111.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>227893.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>895649.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>1165126.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>2193046.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>6798.24</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>21671.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>109174.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>407679.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>219207.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>263723.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>314342.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>323417.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>340355.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>339493.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>58057.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>95656.0</v>
       </c>
-      <c r="BG12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:60">
+      <c r="BI12"/>
+      <c r="BJ12"/>
+    </row>
+    <row r="13" spans="1:62">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B13">
+        <v>90906715.0</v>
+      </c>
+      <c r="C13">
+        <v>86544102.0</v>
+      </c>
+      <c r="D13">
         <v>81956378.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>80926006.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>80702032.0</v>
       </c>
-      <c r="E13"/>
-      <c r="F13">
+      <c r="G13"/>
+      <c r="H13">
         <v>80538262.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>78088667.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>78088667.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>76332163.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>75941624.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>76239963.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>76227618.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>75528238.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>71863355.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>70338540.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>70849215.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>70834121.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>67155439.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>66268432.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>64469815.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>61189736.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>60854484.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>56313844.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>16967211.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>16892725.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>16753464.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>16792855.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>16485403.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>12984796.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>12794146.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>12760650.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>12730798.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>12686476.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>12468351.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>12394854.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>12394854.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>12144019.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>12013043.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>9787657.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>9576811.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>9164266.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>7382797.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>6232273.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>6691157.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>7748096.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>6987976.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>3559224.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>3730581.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>3606486.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>3388692.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>2637647.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>2732815.0</v>
       </c>
-      <c r="BA13"/>
-      <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
-    </row>
-    <row r="14" spans="1:60">
+      <c r="BI13"/>
+      <c r="BJ13"/>
+    </row>
+    <row r="14" spans="1:62">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B14">
-        <v>29640000.0</v>
+        <v>5662230.0</v>
       </c>
       <c r="C14">
-        <v>29640000.0</v>
+        <v>4833132.0</v>
       </c>
       <c r="D14">
         <v>29640000.0</v>
       </c>
       <c r="E14">
-        <v>2949116.0</v>
+        <v>29640000.0</v>
       </c>
       <c r="F14">
+        <v>29640000.0</v>
+      </c>
+      <c r="G14">
+        <v>29491162.0</v>
+      </c>
+      <c r="H14">
         <v>28510000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>26490000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>25850000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>24960000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>24962086.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>24950000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>24900000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>24675950.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>23400000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>23150000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>23150000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>21877488.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>22210000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>21720000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>21060000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>20750000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>19430580.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>16770000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>15490000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>15486734.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>15460000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>15370000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>14590000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>13400000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>13360000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>13350000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>13320000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>13200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13180000.0</v>
       </c>
       <c r="AJ14">
         <v>13180000.0</v>
       </c>
       <c r="AK14">
+        <v>13180000.0</v>
+      </c>
+      <c r="AL14">
+        <v>13180000.0</v>
+      </c>
+      <c r="AM14">
         <v>13130000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>12550000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>12070000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>12040000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>11940000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>11190000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>11050000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>11050000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>11220000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>8370000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>8330000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>8290000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>870000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>739688.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>490000.0</v>
       </c>
       <c r="BA14">
         <v>490000.0</v>
       </c>
       <c r="BB14">
         <v>490000.0</v>
       </c>
       <c r="BC14">
         <v>490000.0</v>
       </c>
       <c r="BD14">
+        <v>490000.0</v>
+      </c>
+      <c r="BE14">
+        <v>490000.0</v>
+      </c>
+      <c r="BF14">
         <v>440000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>200000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>150000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>150000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>149999.0</v>
       </c>
     </row>
-    <row r="15" spans="1:60">
+    <row r="15" spans="1:62">
       <c r="A15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15">
         <v>60854484.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>56313844.0</v>
       </c>
-      <c r="X15"/>
-[...1 lines deleted...]
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15">
         <v>16753464.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>16792855.0</v>
       </c>
-      <c r="AB15"/>
-[...1 lines deleted...]
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15">
         <v>12794146.0</v>
       </c>
-      <c r="AE15"/>
-      <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
-    </row>
-    <row r="16" spans="1:60">
+      <c r="BI15"/>
+      <c r="BJ15"/>
+    </row>
+    <row r="16" spans="1:62">
       <c r="A16" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B16">
+        <v>2767297.0</v>
+      </c>
+      <c r="C16">
+        <v>2576050.0</v>
+      </c>
+      <c r="D16">
         <v>5172187.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>5764620.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>3619418.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16">
+      <c r="G16"/>
+      <c r="H16">
         <v>3982316.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>7539289.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>7364402.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>8206961.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>8164971.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>7859965.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>8065144.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>8059769.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>11077144.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>11345452.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>9624932.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>3578877.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>23714.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>677129.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>268550.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>205004.0</v>
       </c>
       <c r="W16">
         <v>205004.0</v>
       </c>
       <c r="X16">
+        <v>205004.0</v>
+      </c>
+      <c r="Y16">
+        <v>205004.0</v>
+      </c>
+      <c r="Z16">
         <v>426157.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>426157.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>303354.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>61374.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>364727.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>589727.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>2471334.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>2631134.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>582197.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>582197.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>434177.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>224177.0</v>
       </c>
       <c r="AK16">
         <v>224177.0</v>
       </c>
       <c r="AL16">
         <v>224177.0</v>
       </c>
       <c r="AM16">
         <v>224177.0</v>
       </c>
       <c r="AN16">
         <v>224177.0</v>
       </c>
       <c r="AO16">
         <v>224177.0</v>
       </c>
       <c r="AP16">
+        <v>224177.0</v>
+      </c>
+      <c r="AQ16">
+        <v>224177.0</v>
+      </c>
+      <c r="AR16">
         <v>111849.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-431674.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>1.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-463584.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>-545536.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>19562.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>17256.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>50081.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>43924.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>43924.0</v>
       </c>
-      <c r="AZ16"/>
-      <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
-    </row>
-    <row r="17" spans="1:60">
+      <c r="BI16"/>
+      <c r="BJ16"/>
+    </row>
+    <row r="17" spans="1:62">
       <c r="A17" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -5245,138 +5454,142 @@
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
-    </row>
-    <row r="18" spans="1:60">
+      <c r="BI17"/>
+      <c r="BJ17"/>
+    </row>
+    <row r="18" spans="1:62">
       <c r="A18" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18">
         <v>78113.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>158921.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>239330.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>416738.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>579842.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>740941.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>894713.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>1045221.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>1175377.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>1335055.0</v>
       </c>
-      <c r="AB18"/>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
-    </row>
-    <row r="19" spans="1:60">
+      <c r="BI18"/>
+      <c r="BJ18"/>
+    </row>
+    <row r="19" spans="1:62">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5393,640 +5606,664 @@
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
-    </row>
-    <row r="20" spans="1:60">
+      <c r="BI19"/>
+      <c r="BJ19"/>
+    </row>
+    <row r="20" spans="1:62">
       <c r="A20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20">
         <v>20818.0</v>
       </c>
-      <c r="P20"/>
-      <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
-    </row>
-    <row r="21" spans="1:60">
+      <c r="BI20"/>
+      <c r="BJ20"/>
+    </row>
+    <row r="21" spans="1:62">
       <c r="A21" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21">
         <v>20669.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21">
         <v>34647254.0</v>
       </c>
-      <c r="X21"/>
-      <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
-    </row>
-    <row r="22" spans="1:60">
+      <c r="BI21"/>
+      <c r="BJ21"/>
+    </row>
+    <row r="22" spans="1:62">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B22">
+        <v>24215546.0</v>
+      </c>
+      <c r="C22">
+        <v>23825379.0</v>
+      </c>
+      <c r="D22">
         <v>23646265.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>23735752.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>24980804.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>25601888.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>28150315.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>31723045.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>33725550.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>32902039.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>32733702.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>35261715.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>34440849.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>41609234.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>46199995.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>43666757.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>39741667.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>32254854.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>28575620.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>22839634.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>18789685.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>12461967.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>9367495.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>5697239.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>6169096.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>6590600.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>4836324.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>6940336.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>7897719.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>5157918.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>5235989.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>4963617.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>3147323.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>3246088.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>3658808.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>2596954.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>1484362.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>1209786.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>3038042.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>2648100.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>2532106.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>2242254.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>1172688.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>856028.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>568766.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>545165.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>615443.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>0.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>0.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>334237.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>52224.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>50980.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>43800.0</v>
       </c>
-      <c r="BA22"/>
-      <c r="BB22"/>
       <c r="BC22"/>
-      <c r="BD22">
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22">
         <v>0.0</v>
       </c>
-      <c r="BE22"/>
-      <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
-    </row>
-    <row r="23" spans="1:60">
+      <c r="BI22"/>
+      <c r="BJ22"/>
+    </row>
+    <row r="23" spans="1:62">
       <c r="A23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B23">
+        <v>31170088.0</v>
+      </c>
+      <c r="C23">
+        <v>30688219.0</v>
+      </c>
+      <c r="D23">
         <v>30764000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>31979262.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>33334460.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="G23"/>
+      <c r="H23">
         <v>37367033.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>39374461.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>43464519.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>50164330.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>49907674.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>55382608.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>54059697.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>63525183.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>65665074.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>61262008.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>56513595.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>49606932.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>42244573.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>40864596.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>40930620.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>39619355.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>39814447.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>43044685.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>14473657.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>13207679.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>16811834.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>14515250.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>15620864.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>11910299.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>12843817.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>11698365.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>8814984.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>7490466.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>6952374.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>6222668.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>5392234.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>4519597.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>5014361.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>3990166.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>3681536.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>3948245.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>3494957.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>1686061.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>2111412.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>2372149.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>3532404.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>977892.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>955162.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>957912.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1079083.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>311709.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>326733.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>338450.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>358787.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>376398.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>373056.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>130027.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>132953.0</v>
       </c>
-      <c r="BG23"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:60">
+      <c r="BI23"/>
+      <c r="BJ23"/>
+    </row>
+    <row r="24" spans="1:62">
       <c r="A24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B24">
+        <v>4349076.0</v>
+      </c>
+      <c r="C24">
+        <v>6173715.0</v>
+      </c>
+      <c r="D24">
         <v>8281856.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>7329342.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>4006624.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>2849325.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>2668708.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>2511991.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>2416794.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>2432180.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>607623.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>607936.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>608235.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>608751.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>836114.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>1135030.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24">
         <v>365278.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>365278.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>415821.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>3172836.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>6469239.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>6041919.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>6248501.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>3535196.0</v>
       </c>
-      <c r="AB24"/>
-      <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
-    </row>
-    <row r="25" spans="1:60">
+      <c r="BI24"/>
+      <c r="BJ24"/>
+    </row>
+    <row r="25" spans="1:62">
       <c r="A25" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -6043,54 +6280,56 @@
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
-    </row>
-    <row r="26" spans="1:60">
+      <c r="BI25"/>
+      <c r="BJ25"/>
+    </row>
+    <row r="26" spans="1:62">
       <c r="A26" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -6107,54 +6346,56 @@
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
-    </row>
-    <row r="27" spans="1:60">
+      <c r="BI26"/>
+      <c r="BJ26"/>
+    </row>
+    <row r="27" spans="1:62">
       <c r="A27" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -6171,1318 +6412,1366 @@
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
-    </row>
-    <row r="28" spans="1:60">
+      <c r="BI27"/>
+      <c r="BJ27"/>
+    </row>
+    <row r="28" spans="1:62">
       <c r="A28" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B28">
+        <v>19254314.0</v>
+      </c>
+      <c r="C28">
+        <v>19814503.0</v>
+      </c>
+      <c r="D28">
         <v>26224299.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>20665166.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>20725447.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>13414727.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>16794201.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>18390117.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>17056863.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>11979387.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>11918097.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>12928510.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>7336741.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>15149544.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>16387799.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>13563763.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>9757380.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>5002204.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>4392620.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-7320152.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-8003359.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-13998105.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-19683668.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-21943563.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>13985262.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>11939897.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>12094336.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>9910285.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>10412519.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>9905317.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>8506856.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>6081225.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>6013789.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>3158237.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>3209454.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>2186436.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1303066.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>1020233.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>388152.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>1030511.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>35981.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-573682.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-904490.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>203781.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-431895.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-701542.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-1647510.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>12763.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>409823.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>83182.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-407679.76</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-219207.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-263723.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-314342.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-323417.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-340355.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-339493.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-58057.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-95656.0</v>
       </c>
-      <c r="BG28"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:60">
+      <c r="BI28"/>
+      <c r="BJ28"/>
+    </row>
+    <row r="29" spans="1:62">
       <c r="A29" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B29">
+        <v>16243894.0</v>
+      </c>
+      <c r="C29">
+        <v>16139120.0</v>
+      </c>
+      <c r="D29">
         <v>13080369.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>6936975.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>9713902.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>12153005.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>15567165.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>18543930.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>21723893.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>23730102.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>29186757.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>32359942.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>29922848.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>38172101.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>39356506.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>40152406.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>41389544.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>40151572.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>39788679.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>37017622.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>37664733.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>36863892.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>37732633.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>40044178.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>11153728.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>10405519.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
-    </row>
-    <row r="30" spans="1:60">
+      <c r="BI29"/>
+      <c r="BJ29"/>
+    </row>
+    <row r="30" spans="1:62">
       <c r="A30" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B30">
+        <v>1463268.0</v>
+      </c>
+      <c r="C30">
+        <v>389804.0</v>
+      </c>
+      <c r="D30">
         <v>134552.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>806483.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>218769.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>541793.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>1836462.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>988847.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>1922035.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>4058598.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>4037832.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>8222158.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>8294427.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>11617950.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>8565032.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>4986153.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>4407516.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>3450382.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>5790083.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>2940388.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>5721205.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>4756122.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>2450863.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2761103.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>2410314.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1059706.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>5824890.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>2253470.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>2385974.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>1514966.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>3686899.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>2996799.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>2746827.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>261903.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>45762.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>27896.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>21986.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>20490.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>15255.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-16877.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>21218.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>15171.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>10595.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>10974.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>12960.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>1163.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>1269.35</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>196639.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>201624.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>9846.67</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>23358.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>20971.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>16082.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>13226.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>10251.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>10008.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>8496.03</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>5584.28</v>
       </c>
-      <c r="BF30"/>
-      <c r="BG30"/>
       <c r="BH30"/>
-    </row>
-    <row r="31" spans="1:60">
+      <c r="BI30"/>
+      <c r="BJ30"/>
+    </row>
+    <row r="31" spans="1:62">
       <c r="A31" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>26204408.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>27662006.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>27334496.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>29108167.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>31678844.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>34385193.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>35372237.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>36700920.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>36967980.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>36152448.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>36956028.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>34647254.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-2396707.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-1174956.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>876200.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>1951725.0</v>
       </c>
-      <c r="AB31"/>
-      <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
-    </row>
-    <row r="32" spans="1:60">
+      <c r="BI31"/>
+      <c r="BJ31"/>
+    </row>
+    <row r="32" spans="1:62">
       <c r="A32" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B32">
+        <v>8646005.0</v>
+      </c>
+      <c r="C32">
+        <v>8791555.0</v>
+      </c>
+      <c r="D32">
         <v>5762176.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>6352309.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>5955259.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>8106809.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>12835583.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>10090572.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>13919050.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>15561765.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>19428489.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>24212127.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>26452106.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>27655892.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>25639694.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>26667326.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>28311145.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>31581470.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>29385551.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>31327058.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>31391694.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>30808375.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>31310393.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>32477352.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>-707573.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>743131.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
-    </row>
-    <row r="33" spans="1:60">
+      <c r="BI32"/>
+      <c r="BJ32"/>
+    </row>
+    <row r="33" spans="1:62">
       <c r="A33" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B33">
+        <v>5028918.0</v>
+      </c>
+      <c r="C33">
+        <v>5375160.0</v>
+      </c>
+      <c r="D33">
         <v>6078827.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>6415406.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>6811564.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>7296658.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>5731054.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>6161792.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>6729769.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>8216887.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>8174846.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>8521204.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>8849186.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>9369013.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>9867304.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>10283481.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>5714890.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>6511856.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>6972259.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>6373252.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>6939599.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>6678417.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>6525013.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>6006421.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>5521711.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>5083685.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>5856067.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>4791471.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>5065705.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>4978992.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>3781117.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>3631654.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>2849470.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>2906684.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>3102075.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>3244303.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>3183383.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>3199891.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>1218192.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>1246279.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>660194.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>620036.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>502643.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>539090.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>575021.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>584658.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>636699.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>774455.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>636864.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>621078.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>648044.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>71530.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>46927.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>10881.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>25118.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>26034.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>25066.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>66385.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>37297.0</v>
       </c>
-      <c r="BG33"/>
-[...2 lines deleted...]
-    <row r="34" spans="1:60">
+      <c r="BI33"/>
+      <c r="BJ33"/>
+    </row>
+    <row r="34" spans="1:62">
       <c r="A34" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B34">
+        <v>49</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34">
         <v>10708.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>12850.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>14991.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>17133.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>1411020.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>1277084.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>1279225.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>1281367.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>27841.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>29982.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>32124.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>34265.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>36407.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>38548.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>40690.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>42831.0</v>
       </c>
-      <c r="R34"/>
-      <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
-      <c r="V34">
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34">
         <v>279224.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>416909.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>426733.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>573203.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>593697.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>427035.0</v>
       </c>
-      <c r="AB34"/>
-      <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
-    </row>
-    <row r="35" spans="1:60">
+      <c r="BI34"/>
+      <c r="BJ34"/>
+    </row>
+    <row r="35" spans="1:62">
       <c r="A35" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B35">
+        <v>11365287.0</v>
+      </c>
+      <c r="C35">
+        <v>12617921.0</v>
+      </c>
+      <c r="D35">
         <v>14999210.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>21087518.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>17944057.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>17009432.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>16428476.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>12098538.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>12048772.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>9592705.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>8893344.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>10383346.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>9096884.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>9362899.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>8172502.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>7839328.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>2347191.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>3708132.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>985573.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>999390.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>1363313.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>1334344.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>879378.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>3836519.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>7210845.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>7001772.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>7299348.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>4488356.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>5401637.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>4909452.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>3285510.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>3191783.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>3466368.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>3312973.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>3280755.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>2467511.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>1910681.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>1022553.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>1013417.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>1045522.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>483035.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>472927.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>424530.0</v>
       </c>
-      <c r="AQ35"/>
-      <c r="AR35">
+      <c r="AS35"/>
+      <c r="AT35">
         <v>8056.01</v>
       </c>
-      <c r="AS35"/>
-[...1 lines deleted...]
-      <c r="AU35">
+      <c r="AU35"/>
+      <c r="AV35"/>
+      <c r="AW35">
         <v>33097.0</v>
       </c>
-      <c r="AV35"/>
-[...1 lines deleted...]
-      <c r="AX35">
+      <c r="AX35"/>
+      <c r="AY35"/>
+      <c r="AZ35">
         <v>43614.0</v>
       </c>
-      <c r="AY35"/>
-      <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
-    </row>
-    <row r="36" spans="1:60">
+      <c r="BI35"/>
+      <c r="BJ35"/>
+    </row>
+    <row r="36" spans="1:62">
       <c r="A36" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B36">
-        <v>405261.0</v>
+        <v>53321.0</v>
       </c>
       <c r="C36">
+        <v>87267.0</v>
+      </c>
+      <c r="D36">
+        <v>1.0</v>
+      </c>
+      <c r="E36">
         <v>402741.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>-1031.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>415066.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>3411.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>855.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>546827.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>1487800.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>2.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>1757497.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>1801456.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>1918484.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>2447321.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>0.99</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>2858933.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>2951860.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>3535530.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>3677774.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>4408898.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>4176663.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>4286316.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>3834728.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>3256475.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>2723965.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>1222070.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>2446731.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>2612406.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>2587291.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>1687206.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>1457412.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>582600.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>578144.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>47042.0</v>
       </c>
       <c r="AJ36">
         <v>47042.0</v>
       </c>
       <c r="AK36">
         <v>47042.0</v>
       </c>
-      <c r="AL36"/>
-      <c r="AM36"/>
+      <c r="AL36">
+        <v>47042.0</v>
+      </c>
+      <c r="AM36">
+        <v>47042.0</v>
+      </c>
       <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
       <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
       <c r="AT36"/>
-      <c r="AU36">
+      <c r="AU36"/>
+      <c r="AV36"/>
+      <c r="AW36">
         <v>136573.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>136572.74</v>
       </c>
-      <c r="AW36"/>
-[...1 lines deleted...]
-      <c r="AY36">
+      <c r="AY36"/>
+      <c r="AZ36"/>
+      <c r="BA36">
         <v>-576514.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>42061.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>26065.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>25118.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>25066.0</v>
       </c>
       <c r="BE36"/>
       <c r="BF36">
+        <v>25066.0</v>
+      </c>
+      <c r="BG36"/>
+      <c r="BH36">
         <v>37297.0</v>
       </c>
-      <c r="BG36"/>
-[...2 lines deleted...]
-    <row r="37" spans="1:60">
+      <c r="BI36"/>
+      <c r="BJ36"/>
+    </row>
+    <row r="37" spans="1:62">
       <c r="A37" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -7499,784 +7788,808 @@
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
-    </row>
-    <row r="38" spans="1:60">
+      <c r="BI37"/>
+      <c r="BJ37"/>
+    </row>
+    <row r="38" spans="1:62">
       <c r="A38" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38">
         <v>-1.0</v>
       </c>
-      <c r="E38"/>
-      <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
-[...4 lines deleted...]
-      </c>
+      <c r="H38"/>
+      <c r="I38"/>
       <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
+      <c r="K38">
+        <v>1.0</v>
+      </c>
       <c r="L38">
+        <v>1.0</v>
+      </c>
+      <c r="M38"/>
+      <c r="N38">
         <v>1801456.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>1918484.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>2447321.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>2531319.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>1.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>-1.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>3535530.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>3677774.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>4408898.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>4176663.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>4286316.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>1.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>-2.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>2723965.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>3446286.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>2446731.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>-1.0</v>
       </c>
-      <c r="AC38"/>
-      <c r="AD38">
+      <c r="AE38"/>
+      <c r="AF38">
         <v>1.0</v>
       </c>
-      <c r="AE38"/>
-      <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
-      <c r="AP38">
-[...4 lines deleted...]
-      </c>
+      <c r="AP38"/>
+      <c r="AQ38"/>
       <c r="AR38">
         <v>1.0</v>
       </c>
       <c r="AS38">
         <v>1.0</v>
       </c>
       <c r="AT38">
         <v>1.0</v>
       </c>
-      <c r="AU38"/>
-[...1 lines deleted...]
-      <c r="AW38">
+      <c r="AU38">
+        <v>1.0</v>
+      </c>
+      <c r="AV38">
+        <v>1.0</v>
+      </c>
+      <c r="AW38"/>
+      <c r="AX38"/>
+      <c r="AY38">
         <v>0.0</v>
       </c>
-      <c r="AX38">
-[...2 lines deleted...]
-      <c r="AY38"/>
       <c r="AZ38">
         <v>1.0</v>
       </c>
-      <c r="BA38">
-[...1 lines deleted...]
-      </c>
+      <c r="BA38"/>
       <c r="BB38">
         <v>1.0</v>
       </c>
-      <c r="BC38"/>
+      <c r="BC38">
+        <v>0.0</v>
+      </c>
       <c r="BD38">
+        <v>1.0</v>
+      </c>
+      <c r="BE38"/>
+      <c r="BF38">
         <v>-25066.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>1.0</v>
       </c>
-      <c r="BF38"/>
-      <c r="BG38"/>
       <c r="BH38"/>
-    </row>
-    <row r="39" spans="1:60">
+      <c r="BI38"/>
+      <c r="BJ38"/>
+    </row>
+    <row r="39" spans="1:62">
       <c r="A39" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B39">
+        <v>444799.0</v>
+      </c>
+      <c r="C39">
+        <v>769790.0</v>
+      </c>
+      <c r="D39">
         <v>228406.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>511026.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>1075139.0</v>
       </c>
-      <c r="E39"/>
-      <c r="F39">
+      <c r="G39"/>
+      <c r="H39">
         <v>1028116.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>383869.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>558884.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>1025397.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>1020150.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>1389656.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>1022593.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>328584.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>423071.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>1208762.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>6482311.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>6505057.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>698456.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>827693.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>465146.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>626649.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>553654.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>713312.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>213991.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>173992.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>50375.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>42742.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>47898.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>59503.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>125807.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>106295.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>71364.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>68462.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>18932.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>17219.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>16614.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>32435.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>63204.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>26553.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>20964.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>24175.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>25674.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>25954.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>17703.88</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>28386.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>62002.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>40301.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>41614.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>17121.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>163895.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>156349.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>64796.0</v>
       </c>
-      <c r="BA39">
-[...2 lines deleted...]
-      <c r="BB39"/>
       <c r="BC39">
         <v>0.0</v>
       </c>
-      <c r="BD39">
+      <c r="BD39"/>
+      <c r="BE39">
         <v>0.0</v>
       </c>
-      <c r="BE39"/>
-      <c r="BF39"/>
+      <c r="BF39">
+        <v>0.0</v>
+      </c>
       <c r="BG39"/>
       <c r="BH39"/>
-    </row>
-    <row r="40" spans="1:60">
+      <c r="BI39"/>
+      <c r="BJ39"/>
+    </row>
+    <row r="40" spans="1:62">
       <c r="A40" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B40">
+        <v>1166143.0</v>
+      </c>
+      <c r="C40">
+        <v>4717809.0</v>
+      </c>
+      <c r="D40">
         <v>1153746.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>1164911.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>1358170.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>1126326.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>1091708.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>1195111.0</v>
       </c>
-      <c r="H40">
-[...4 lines deleted...]
-      </c>
       <c r="J40">
+        <v>1045885.0</v>
+      </c>
+      <c r="K40">
+        <v>9079705.0</v>
+      </c>
+      <c r="L40">
         <v>868281.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>8860016.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>10900043.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>535484.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>11554648.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>447306.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>10193510.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>2047742.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>200420.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>756665.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>417114.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>322040.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>602994.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>631776.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>633902.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>121944.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>266417.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>346121.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>373302.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>357652.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>2339844.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>1714460.0</v>
       </c>
-      <c r="AF40"/>
-      <c r="AG40">
+      <c r="AH40"/>
+      <c r="AI40">
         <v>57755.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>434177.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>871288.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>262063.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>287790.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>228102.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>485330.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>685157.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>751350.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>156781.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>-936.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>1.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>-1224.8</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>170360.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>144622.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>-17256.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>-135048.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>25385.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>34999.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>1337.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>9944.13</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>7557.64</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>7299.12</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>1198.92</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>8661.32</v>
       </c>
-      <c r="BF40"/>
-      <c r="BG40"/>
       <c r="BH40"/>
-    </row>
-    <row r="41" spans="1:60">
+      <c r="BI40"/>
+      <c r="BJ40"/>
+    </row>
+    <row r="41" spans="1:62">
       <c r="A41" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
         <v>4084253.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>4183337.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>2786656.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>2092007.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>2276773.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>3708132.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>985573.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>999390.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>942355.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>848457.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>279224.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>416908.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>426733.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>573203.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>593697.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>427035.0</v>
       </c>
-      <c r="AB41"/>
-      <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
-    </row>
-    <row r="42" spans="1:60">
+      <c r="BI41"/>
+      <c r="BJ41"/>
+    </row>
+    <row r="42" spans="1:62">
       <c r="A42" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="C42"/>
+        <v>57</v>
+      </c>
+      <c r="B42">
+        <v>1097308.0</v>
+      </c>
+      <c r="C42">
+        <v>1097308.0</v>
+      </c>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
-      <c r="L42">
+      <c r="L42"/>
+      <c r="M42"/>
+      <c r="N42">
         <v>1.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>12924740.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>12388864.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>11835559.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9910380.0</v>
       </c>
       <c r="R42">
         <v>1.0</v>
       </c>
       <c r="S42">
-        <v>1.0</v>
+        <v>9910380.0</v>
       </c>
       <c r="T42">
         <v>1.0</v>
       </c>
       <c r="U42">
         <v>1.0</v>
       </c>
       <c r="V42">
-        <v>6002783.0</v>
+        <v>1.0</v>
       </c>
       <c r="W42">
         <v>1.0</v>
       </c>
       <c r="X42">
+        <v>6002783.0</v>
+      </c>
+      <c r="Y42">
+        <v>1.0</v>
+      </c>
+      <c r="Z42">
         <v>379506.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AA42">
         <v>379506.0</v>
       </c>
       <c r="AB42">
         <v>1.0</v>
       </c>
       <c r="AC42">
-        <v>383094.0</v>
+        <v>379506.0</v>
       </c>
       <c r="AD42">
         <v>1.0</v>
       </c>
       <c r="AE42">
-        <v>386722.0</v>
+        <v>383094.0</v>
       </c>
       <c r="AF42">
         <v>1.0</v>
       </c>
       <c r="AG42">
+        <v>386722.0</v>
+      </c>
+      <c r="AH42">
+        <v>1.0</v>
+      </c>
+      <c r="AI42">
         <v>393850.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>521926.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>360863.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>249760.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>67695.0</v>
       </c>
       <c r="AM42">
         <v>67695.0</v>
       </c>
       <c r="AN42">
         <v>67695.0</v>
       </c>
       <c r="AO42">
+        <v>67695.0</v>
+      </c>
+      <c r="AP42">
+        <v>67695.0</v>
+      </c>
+      <c r="AQ42">
         <v>69552.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>66898.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>-13510.15</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>34551.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>1.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>17161.0</v>
       </c>
-      <c r="AU42">
-[...2 lines deleted...]
-      <c r="AV42">
+      <c r="AW42">
+        <v>-3398328.86</v>
+      </c>
+      <c r="AX42">
         <v>-3404069.17</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>-3145186.67</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>-2211954.19</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>-2146212.84</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>-2124117.57</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>425546.86</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>467114.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>-0.18</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>428073.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>143317.68</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>143148.3</v>
       </c>
-      <c r="BG42"/>
-[...2 lines deleted...]
-    <row r="43" spans="1:60">
+      <c r="BI42"/>
+      <c r="BJ42"/>
+    </row>
+    <row r="43" spans="1:62">
       <c r="A43" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -8293,54 +8606,56 @@
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
-    </row>
-    <row r="44" spans="1:60">
+      <c r="BI43"/>
+      <c r="BJ43"/>
+    </row>
+    <row r="44" spans="1:62">
       <c r="A44" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -8357,618 +8672,640 @@
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
-    </row>
-    <row r="45" spans="1:60">
+      <c r="BI44"/>
+      <c r="BJ44"/>
+    </row>
+    <row r="45" spans="1:62">
       <c r="A45" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B45">
+        <v>5146675.0</v>
+      </c>
+      <c r="C45">
+        <v>10920591.0</v>
+      </c>
+      <c r="D45">
         <v>5632570.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>5970716.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>6347478.0</v>
       </c>
-      <c r="E45">
-[...2 lines deleted...]
-      <c r="F45">
+      <c r="G45">
+        <v>12137897.0</v>
+      </c>
+      <c r="H45">
         <v>5198624.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>5621262.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>6375266.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>12019707.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>6729087.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>6763707.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>7047730.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>10719765.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>7419983.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>10709208.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
-      <c r="V45">
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45">
         <v>2238697.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>2171693.0</v>
       </c>
-      <c r="X45"/>
-[...1 lines deleted...]
-      <c r="Z45">
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45">
         <v>2409781.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>2344740.0</v>
       </c>
-      <c r="AB45"/>
-[...1 lines deleted...]
-      <c r="AD45">
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45">
         <v>2093911.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>2174242.0</v>
       </c>
-      <c r="AF45"/>
-[...1 lines deleted...]
-      <c r="AH45">
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45">
         <v>3055033.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>3197261.0</v>
       </c>
-      <c r="AJ45"/>
-[...1 lines deleted...]
-      <c r="AL45">
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45">
         <v>1218192.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>1246279.0</v>
       </c>
-      <c r="AN45"/>
-[...1 lines deleted...]
-      <c r="AP45">
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45">
         <v>502643.96</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>539090.5</v>
       </c>
-      <c r="AR45"/>
-      <c r="AS45"/>
       <c r="AT45"/>
-      <c r="AU45">
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45">
         <v>605527.13</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>637882.36</v>
       </c>
-      <c r="AW45"/>
-      <c r="AX45">
+      <c r="AY45"/>
+      <c r="AZ45">
         <v>642003.24</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>648044.96</v>
       </c>
-      <c r="AZ45"/>
-      <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
-    </row>
-    <row r="46" spans="1:60">
+      <c r="BI45"/>
+      <c r="BJ45"/>
+    </row>
+    <row r="46" spans="1:62">
       <c r="A46" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B46">
+        <v>4938300.0</v>
+      </c>
+      <c r="C46">
+        <v>5287893.0</v>
+      </c>
+      <c r="D46">
         <v>5632570.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>5964895.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>6347478.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>6790137.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>5195531.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>5621262.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>6182942.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>6729087.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>6694658.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>6763707.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>7047730.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>7450529.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>7419983.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>7749493.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>2855957.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>3559996.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>3436729.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>2695478.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>2530701.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>2501754.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>2238697.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>2171693.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>2265236.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>2359720.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>2409780.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>2344740.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>2453299.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>2391701.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>2093911.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>2174242.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>2266870.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>2328540.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>3055033.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>3197261.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>3136341.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>3152849.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>1218192.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>1246279.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>660194.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>620036.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>502643.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>539090.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>575021.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>584658.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>636699.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>637882.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>636864.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>621078.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>648044.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>648044.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>4865.51</v>
       </c>
-      <c r="BA46"/>
-      <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
-    </row>
-    <row r="47" spans="1:60">
+      <c r="BI46"/>
+      <c r="BJ46"/>
+    </row>
+    <row r="47" spans="1:62">
       <c r="A47" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>7047730.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>7450529.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>7419983.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>7804999.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>2855957.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>3559995.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>3436729.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>2695478.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>2530701.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>2501754.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>2238697.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>2171693.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>2265236.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>2359720.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>2409781.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>2344740.0</v>
       </c>
-      <c r="AB47"/>
-      <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
-    </row>
-    <row r="48" spans="1:60">
+      <c r="BI47"/>
+      <c r="BJ47"/>
+    </row>
+    <row r="48" spans="1:62">
       <c r="A48" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B48">
+        <v>-105529348.0</v>
+      </c>
+      <c r="C48">
+        <v>-103036910.0</v>
+      </c>
+      <c r="D48">
         <v>-100904460.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-105020715.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-101551496.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-97423507.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-93597367.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-88950877.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-84277672.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-72454151.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-72083453.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-67812431.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-63554788.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-60790972.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-56917723.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-53168096.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-50585493.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-46359308.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-39558755.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-36600299.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-33887011.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-31625388.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-28901239.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-26768131.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-25281971.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-23852634.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-21738606.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-20682520.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-19970152.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-18706668.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-17070524.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-16154790.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-14709318.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-14080139.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-14745198.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-13635286.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-12634220.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-11306000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-10417207.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-9732385.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-9077964.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-8492782.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-6379022.69</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-6154458.85</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-6304920.61</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-5700174.32</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-4521894.97</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-378038.15</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-358934.83</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-331827.33</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-314030.54</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-190314.16</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-170508.42</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-156068.86</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-115885.8</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-115046.82</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>-56216.35</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>-13290.68</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>-10195.3</v>
       </c>
-      <c r="BG48"/>
-[...2 lines deleted...]
-    <row r="49" spans="1:60">
+      <c r="BI48"/>
+      <c r="BJ48"/>
+    </row>
+    <row r="49" spans="1:62">
       <c r="A49" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -8985,568 +9322,590 @@
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
-    </row>
-    <row r="50" spans="1:60">
+      <c r="BI49"/>
+      <c r="BJ49"/>
+    </row>
+    <row r="50" spans="1:62">
       <c r="A50" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B50">
+        <v>8732102.0</v>
+      </c>
+      <c r="C50">
+        <v>8416611.0</v>
+      </c>
+      <c r="D50">
         <v>7956720.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>7941753.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>10884512.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>10909646.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>10760296.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>11878113.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>10707052.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>9731103.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>10526463.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>9402021.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>3110205.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>9901344.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>11185896.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>9888391.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>9710700.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>5766379.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>4416442.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>316702.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>331475.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>346166.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>360784.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>2224087.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>7081196.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>5538556.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>5366396.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>6075587.0</v>
       </c>
-      <c r="AB50"/>
-      <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
-    </row>
-    <row r="51" spans="1:60">
+      <c r="BI50"/>
+      <c r="BJ50"/>
+    </row>
+    <row r="51" spans="1:62">
       <c r="A51" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B51">
+        <v>19271870.0</v>
+      </c>
+      <c r="C51">
+        <v>20142589.0</v>
+      </c>
+      <c r="D51">
         <v>26900249.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>21175761.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>20973631.0</v>
       </c>
-      <c r="E51"/>
-      <c r="F51">
+      <c r="G51"/>
+      <c r="H51">
         <v>17415287.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>18507025.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>17585144.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>15940796.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>15859238.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>14916385.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>8789383.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>15749946.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>16997471.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>14680617.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>9924591.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>5886988.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>4600775.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>563477.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>1011626.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>1098095.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>1233754.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>5923047.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>14143807.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>12239593.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>12338512.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>10397515.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>10636088.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>10104237.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>8520860.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>6081225.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>6013789.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>4165566.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>3336251.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>2522732.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>1965628.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>1077228.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>1067820.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>1099745.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>483035.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>472927.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>850621.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>431674.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>463754.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>463584.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>545536.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>19562.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>431494.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>192356.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>188260.0</v>
       </c>
-      <c r="AY51"/>
-      <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
-    </row>
-    <row r="52" spans="1:60">
+      <c r="BI51"/>
+      <c r="BJ51"/>
+    </row>
+    <row r="52" spans="1:62">
       <c r="A52" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B52">
+        <v>9566143.0</v>
+      </c>
+      <c r="C52">
+        <v>9227645.0</v>
+      </c>
+      <c r="D52">
         <v>8745461.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>8699823.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>11636627.0</v>
       </c>
-      <c r="E52"/>
-      <c r="F52">
+      <c r="G52"/>
+      <c r="H52">
         <v>11019195.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>12181663.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>11240572.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>11213186.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>11155815.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>10078671.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>3776752.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>10570384.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>11611625.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>10045376.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>9854173.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>5886988.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>4600775.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>563477.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>590668.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>612208.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>633600.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>2503436.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>7359695.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>5811024.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>5632861.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>6336193.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>5525179.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>5446649.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>3947398.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>2206513.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>3143198.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>1369508.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>293135.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>55221.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>211246.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>227000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>231755.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>404851.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>350534.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>425354.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>426090.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>431674.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>463754.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>463584.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>544224.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>19562.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>17256.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>50081.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>41165.0</v>
       </c>
-      <c r="AY52"/>
-      <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
-    </row>
-    <row r="53" spans="1:60">
+      <c r="BI52"/>
+      <c r="BJ52"/>
+    </row>
+    <row r="53" spans="1:62">
       <c r="A53" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53">
         <v>78.0</v>
       </c>
-      <c r="I53"/>
-      <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
-      <c r="AL53">
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53">
         <v>63203.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>16877.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>20964.0</v>
       </c>
-      <c r="AO53"/>
-      <c r="AP53"/>
       <c r="AQ53"/>
-      <c r="AR53">
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53">
         <v>1360.66</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>29797.0</v>
       </c>
-      <c r="AT53"/>
-      <c r="AU53">
+      <c r="AV53"/>
+      <c r="AW53">
         <v>1553.33</v>
       </c>
-      <c r="AV53"/>
-      <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
-    </row>
-    <row r="54" spans="1:60">
+      <c r="BI53"/>
+      <c r="BJ53"/>
+    </row>
+    <row r="54" spans="1:62">
       <c r="A54" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -9563,762 +9922,788 @@
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
-    </row>
-    <row r="55" spans="1:60">
+      <c r="BI54"/>
+      <c r="BJ54"/>
+    </row>
+    <row r="55" spans="1:62">
       <c r="A55" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B55">
+        <v>31170088.0</v>
+      </c>
+      <c r="C55">
+        <v>30688219.0</v>
+      </c>
+      <c r="D55">
         <v>30764000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>31979262.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>33334460.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>35071725.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>37367033.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>39374461.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>43464519.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>50164330.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>49907674.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>55382608.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>54059697.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>63525183.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>65665074.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>61262008.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>56513595.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>49606932.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>42244573.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>40864596.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>40930620.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>39619355.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>39814447.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>43044685.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>14473657.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>13207679.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>16811834.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>14515250.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>15620864.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>11910299.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>12843817.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>11698365.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>8814984.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>7490466.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>6952374.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>6222668.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>5392234.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>4519597.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>5014361.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>3990166.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>3681536.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>3948245.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>3494957.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>1686061.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>2111412.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>2372149.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>3532404.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>977892.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>955162.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>957912.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>1079083.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>311709.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>326733.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>338450.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>358787.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>376398.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>373056.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>130027.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>132953.0</v>
       </c>
-      <c r="BG55"/>
-[...2 lines deleted...]
-    <row r="56" spans="1:60">
+      <c r="BI55"/>
+      <c r="BJ55"/>
+    </row>
+    <row r="56" spans="1:62">
       <c r="A56" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B56">
+        <v>26141169.0</v>
+      </c>
+      <c r="C56">
+        <v>25313059.0</v>
+      </c>
+      <c r="D56">
         <v>24685173.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>25563856.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>26522896.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>27775068.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>31635979.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>33212669.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>36734750.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>41947443.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>41732827.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>46861404.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>45210511.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>54156170.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>55797770.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>50978527.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>50798705.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>43095077.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>35272314.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>34491344.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>33991021.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>32940938.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>33289434.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>37038264.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>8951946.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>8123994.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>10955766.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>9723779.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>10555160.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>6931307.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>9062699.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>8066711.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>5965514.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>4583782.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>3850299.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>2978365.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>2208851.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>1319706.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>3796169.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>2743887.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>3021342.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>3328209.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>2992313.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>1146970.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>1536390.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>1787490.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>2895704.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>203437.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>318298.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>336834.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>431038.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>240179.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>279805.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>327569.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>333668.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>350364.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>347989.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>63641.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>95656.0</v>
       </c>
-      <c r="BG56"/>
-[...2 lines deleted...]
-    <row r="57" spans="1:60">
+      <c r="BI56"/>
+      <c r="BJ56"/>
+    </row>
+    <row r="57" spans="1:62">
       <c r="A57" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B57">
+        <v>17495164.0</v>
+      </c>
+      <c r="C57">
+        <v>16521504.0</v>
+      </c>
+      <c r="D57">
         <v>18922997.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>19217739.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>20567637.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>19668259.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>18800396.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>23122097.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>22815700.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>22518954.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>22403740.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>22649277.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>18758405.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>26500278.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>30158076.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>24500845.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>22487560.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>11513607.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>5886763.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>3164286.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>2599327.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>2132563.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>1979041.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>4560912.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>9659519.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>7380863.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>8636286.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>8075169.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>7779481.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>7086483.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>9143503.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>7242354.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>4072643.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>2403598.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>1794209.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>1819777.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>1307273.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>1319817.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>1159371.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>1433057.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>1279989.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>1426156.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>795187.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>657342.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>677272.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>717664.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>931348.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>112384.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>67960.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>74491.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>110475.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>34999.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>27055.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>9944.13</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>7557.64</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>7299.12</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>1198.92</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>8661.32</v>
       </c>
-      <c r="BF57"/>
-      <c r="BG57"/>
       <c r="BH57"/>
-    </row>
-    <row r="58" spans="1:60">
+      <c r="BI57"/>
+      <c r="BJ57"/>
+    </row>
+    <row r="58" spans="1:62">
       <c r="A58" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B58">
+        <v>28860451.0</v>
+      </c>
+      <c r="C58">
+        <v>29139425.0</v>
+      </c>
+      <c r="D58">
         <v>33922207.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>40305258.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>38511694.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>36677691.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>35228872.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>35220635.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>34864472.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>32111659.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>31297085.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>33032623.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>27855289.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>35863177.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>38330578.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>32340173.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>24834751.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>15221739.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>6872336.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>4163676.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>3962640.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>3466907.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>2858419.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>8397431.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>16870364.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>14382635.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>15935633.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>12563525.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>13181118.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>11995935.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>12429013.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>10434137.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>7539012.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>5716571.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>5074964.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>4287288.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>3217954.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>2342370.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>2172788.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>2478579.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>1763024.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>1899083.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>1219718.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>657342.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>685328.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>717664.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>931348.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>112384.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>67960.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>74491.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>110475.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>34999.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>27055.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>9944.13</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>7557.64</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>7299.12</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>1198.92</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>8661.32</v>
       </c>
-      <c r="BF58"/>
-      <c r="BG58"/>
       <c r="BH58"/>
-    </row>
-    <row r="59" spans="1:60">
+      <c r="BI58"/>
+      <c r="BJ58"/>
+    </row>
+    <row r="59" spans="1:62">
       <c r="A59" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -10335,232 +10720,240 @@
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
-    </row>
-    <row r="60" spans="1:60">
+      <c r="BI59"/>
+      <c r="BJ59"/>
+    </row>
+    <row r="60" spans="1:62">
       <c r="A60" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B60">
+        <v>2309637.0</v>
+      </c>
+      <c r="C60">
+        <v>1548794.0</v>
+      </c>
+      <c r="D60">
         <v>-3158207.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>-8325995.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>-5177234.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>-1605966.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>2138161.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>4153826.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>8600047.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>18052671.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>17960308.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>22349985.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>26204408.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>27662006.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>27334496.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>28921835.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>31678844.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>34385193.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>35372237.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>36700920.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>36967980.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>36152448.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>36956028.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>34647254.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>-2396707.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>-1174956.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>876200.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>1951725.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>2439746.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>-85636.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>414804.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>1264228.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>1275972.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>1773895.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>1877410.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>1935380.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>2174280.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>2177227.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>2841573.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>1511587.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>1918512.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>2049162.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>2275238.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>1028718.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>1426083.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>1654484.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>2601056.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>865508.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>887201.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>883420.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>968608.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>276710.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>299677.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>328506.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>351229.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>369099.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>371857.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>130027.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>132953.0</v>
       </c>
-      <c r="BG60"/>
-[...2 lines deleted...]
-    <row r="61" spans="1:60">
+      <c r="BI60"/>
+      <c r="BJ60"/>
+    </row>
+    <row r="61" spans="1:62">
       <c r="A61" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -10577,54 +10970,56 @@
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
-    </row>
-    <row r="62" spans="1:60">
+      <c r="BI61"/>
+      <c r="BJ61"/>
+    </row>
+    <row r="62" spans="1:62">
       <c r="A62" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -10641,1822 +11036,1923 @@
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P32"/>
+  <dimension ref="A1:Q32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="2" spans="1:16">
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>7173476.0</v>
+      </c>
+      <c r="C2">
         <v>17650661.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>33914237.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>32445836.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13360068.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9706044.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>10344333.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4224419.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2267765.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>174706.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>102927.0</v>
       </c>
-      <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
-    </row>
-    <row r="3" spans="1:16">
+      <c r="Q2"/>
+    </row>
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>1445129.0</v>
+      </c>
+      <c r="C3">
         <v>1662113.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1858458.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1219223.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>661958.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>437263.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>578555.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>506921.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>522881.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>174706.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>102927.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>46833.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7987.3</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>50567.0</v>
       </c>
-      <c r="O3"/>
       <c r="P3"/>
-    </row>
-    <row r="4" spans="1:16">
+      <c r="Q3"/>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B5">
+        <v>-3294105.0</v>
+      </c>
+      <c r="C5">
         <v>-16487111.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-16787938.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-13494088.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-14494252.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-6238166.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-3012142.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-3133941.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-2818382.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-2708246.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1722222.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-2763494.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1252234.53</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-109100.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-105017.95</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-10195.3</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>-1848976.0</v>
+      </c>
+      <c r="C6">
         <v>-14824998.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-14929480.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-12274865.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-13832294.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-5800903.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2433587.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2627020.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-2295501.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-2533540.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1619295.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2716661.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1244247.23</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-58533.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-105017.95</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-10195.3</v>
       </c>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B9">
+        <v>9215103.0</v>
+      </c>
+      <c r="C9">
         <v>2196618.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>5357602.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>7250054.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3876705.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3580140.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>4052825.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1858142.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1248391.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-174706.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-92231.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>11042.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>12665.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>119450.0</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="Q9"/>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B10">
+        <v>-5882778.0</v>
+      </c>
+      <c r="C10">
         <v>-18663448.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-18342796.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-15043857.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-15009920.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-7836754.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-5145966.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-4544151.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-3384140.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-2813217.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1739866.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-2761682.44</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1258768.93</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-58779.0</v>
       </c>
-      <c r="O10"/>
       <c r="P10"/>
-    </row>
-    <row r="11" spans="1:16">
+      <c r="Q10"/>
+    </row>
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-      <c r="C11">
+        <v>136</v>
+      </c>
+      <c r="B11">
+        <v>-406000.0</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11">
         <v>3.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>281729.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>824068.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1598588.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2133824.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1322692.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-610000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>95629.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>24908.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>11915.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>6534.4</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-25283.52</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>105017.95</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>10195.3</v>
       </c>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B12">
+        <v>2588673.0</v>
+      </c>
+      <c r="C12">
         <v>2176337.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1554858.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1549769.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>515668.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1598588.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2133824.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1400923.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>563411.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>95629.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>24908.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>13314.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6534.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:16">
+      <c r="Q12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="Q14"/>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B15">
+        <v>-5476778.0</v>
+      </c>
+      <c r="C15">
         <v>-18663448.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-18342796.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-15043857.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-15009920.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-7836754.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-5145966.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-4544151.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-2774140.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-2813217.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-1739866.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-2761682.44</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-1258768.93</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-58779.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-105017.95</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-10195.3</v>
       </c>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-15043857.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-15009920.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-7836754.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-5145966.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-4544151.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-2774140.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-2813217.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-    </row>
-    <row r="17" spans="1:16">
+      <c r="Q16"/>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B17">
+        <v>-5476778.0</v>
+      </c>
+      <c r="C17">
         <v>-18663448.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-18342796.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-15043857.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-15009920.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-7836754.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-5145966.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-4544151.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-2774140.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-2813217.0</v>
       </c>
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B18">
+        <v>-2588673.0</v>
+      </c>
+      <c r="C18">
         <v>-2176337.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1554858.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1549769.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-515668.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1598588.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2133824.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1400923.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-563411.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-95629.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B21">
+        <v>-1523147.0</v>
+      </c>
+      <c r="C21">
         <v>-17919514.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-16802375.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-13285226.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-14185852.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-7791075.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-4922047.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-4465920.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-3355323.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-2711038.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-1720772.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-2198850.77</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-1254544.14</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-58779.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-105017.95</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-10195.3</v>
       </c>
     </row>
-    <row r="22" spans="1:16">
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
-    </row>
-    <row r="23" spans="1:16">
+      <c r="Q22"/>
+    </row>
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B23">
+        <v>17911726.0</v>
+      </c>
+      <c r="C23">
         <v>37766793.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>56074214.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>52981116.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>31422625.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>21077259.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>19319205.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>9200003.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>6326464.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2711038.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1731468.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2209893.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1267209.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>33495.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>105017.95</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>10195.3</v>
       </c>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-    </row>
-    <row r="25" spans="1:16">
+      <c r="Q24"/>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>1445129.0</v>
+      </c>
+      <c r="C25">
         <v>1662113.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1854728.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1219223.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>661958.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>437263.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>578555.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>516208.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>525228.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B26">
+        <v>701369.0</v>
+      </c>
+      <c r="C26">
         <v>1339200.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1811472.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>2090338.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1381101.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>939949.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>973146.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>437208.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>251826.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>312278.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>257660.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>149464.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B27">
+        <v>78569.0</v>
+      </c>
+      <c r="C27">
         <v>997772.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>661426.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>818289.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>686544.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>234445.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>549750.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>417111.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>404610.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>234395.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>232453.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>85024.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>42092.0</v>
       </c>
-      <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-    </row>
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B28">
+        <v>8502655.0</v>
+      </c>
+      <c r="C28">
         <v>16129324.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>16377659.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>16312277.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>15324014.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7633243.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5132359.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3605057.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2877035.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1986867.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1139878.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2078035.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1209033.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>33495.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>105017.95</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>10195.3</v>
       </c>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      <c r="D29"/>
+        <v>154</v>
+      </c>
+      <c r="B29">
+        <v>-406000.0</v>
+      </c>
+      <c r="C29">
+        <v>0.0</v>
+      </c>
+      <c r="D29">
+        <v>0.0</v>
+      </c>
       <c r="E29"/>
       <c r="F29"/>
-      <c r="G29">
-[...1 lines deleted...]
-      </c>
+      <c r="G29"/>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
+        <v>0.0</v>
+      </c>
+      <c r="J29">
         <v>-610000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="Q29"/>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B30">
+        <v>10738250.0</v>
+      </c>
+      <c r="C30">
         <v>20116132.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>22159977.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>20535280.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>18062557.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>11371215.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8974872.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4975584.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4058699.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2711038.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1731468.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2209893.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1267209.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>33495.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>105017.95</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>10195.3</v>
       </c>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B31">
+        <v>-4359631.0</v>
+      </c>
+      <c r="C31">
         <v>-743934.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1540421.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1758631.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-824068.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-45679.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-223919.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-78231.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-28817.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-57931.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-19094.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-631965.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-570397.44</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>372374.0</v>
       </c>
-      <c r="O31"/>
       <c r="P31"/>
-    </row>
-    <row r="32" spans="1:16">
+      <c r="Q31"/>
+    </row>
+    <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B32">
+        <v>16388579.0</v>
+      </c>
+      <c r="C32">
         <v>19847279.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>39271839.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>39695890.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>17236773.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>13286184.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>14397158.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>6082561.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3516156.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>0.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>10696.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>11042.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>12665.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>119450.0</v>
       </c>
-      <c r="O32"/>
       <c r="P32"/>
+      <c r="Q32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH32"/>
+  <dimension ref="A1:BJ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:62">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C1" t="s">
-        <v>78</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G1" t="s">
-        <v>81</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="K1" t="s">
-        <v>84</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O1" t="s">
-        <v>87</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="S1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="W1" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AA1" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>98</v>
       </c>
       <c r="AD1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AE1" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="AH1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AI1" t="s">
-        <v>102</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>104</v>
       </c>
       <c r="AL1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AM1" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="AP1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AQ1" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="AT1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AU1" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
         <v>114</v>
       </c>
       <c r="AY1" t="s">
         <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
         <v>118</v>
       </c>
       <c r="BC1" t="s">
         <v>119</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
         <v>123</v>
       </c>
       <c r="BH1" t="s">
         <v>124</v>
       </c>
-    </row>
-    <row r="2" spans="1:60">
+      <c r="BI1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="2" spans="1:62">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B2">
-        <v>1515791.0</v>
+        <v>89064.0</v>
       </c>
       <c r="C2">
-        <v>2537733.0</v>
+        <v>2936681.0</v>
       </c>
       <c r="D2">
+        <v>1176572.0</v>
+      </c>
+      <c r="E2">
+        <v>2216102.0</v>
+      </c>
+      <c r="F2">
         <v>1187785.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>3823052.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>6164860.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>4887555.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2775194.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>6802965.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>7470651.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>7210641.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>14790232.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>13839978.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>10578331.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>6112596.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2800101.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>4225423.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>3837303.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>3676380.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2129454.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>4611706.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1488974.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1951692.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1653672.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>170668.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>3511990.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>4038365.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1726555.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>2095969.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>516221.0</v>
       </c>
-      <c r="AE2"/>
-      <c r="AF2">
+      <c r="AG2"/>
+      <c r="AH2">
         <v>1612229.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>2267765.0</v>
       </c>
-      <c r="AH2"/>
-      <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
-    </row>
-    <row r="3" spans="1:60">
+      <c r="BI2"/>
+      <c r="BJ2"/>
+    </row>
+    <row r="3" spans="1:62">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B3">
-        <v>339219.0</v>
+        <v>205489.0</v>
       </c>
       <c r="C3">
-        <v>346198.0</v>
+        <v>343664.0</v>
       </c>
       <c r="D3">
+        <v>339259.0</v>
+      </c>
+      <c r="E3">
+        <v>350080.0</v>
+      </c>
+      <c r="F3">
         <v>412166.0</v>
       </c>
-      <c r="E3"/>
-      <c r="F3">
+      <c r="G3"/>
+      <c r="H3">
         <v>399440.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>427978.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>457758.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>466763.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>479663.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>444703.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>442767.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>402673.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>330522.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>290420.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>195608.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>270591.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>127210.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>71361.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>132363.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>43063.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>122881.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>117471.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>114761.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>116338.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>157970.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>160661.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>143586.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>172607.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>114239.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>114672.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>114690.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>126659.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>138639.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>138673.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>121257.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>97043.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>26781.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>26845.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>26829.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>39865.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>19591.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>19905.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>22114.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>41443.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>1796.94</v>
       </c>
-      <c r="AU3">
-[...2 lines deleted...]
-      <c r="AV3">
+      <c r="AW3">
+        <v>1873.1</v>
+      </c>
+      <c r="AX3">
         <v>1955.22</v>
       </c>
-      <c r="AW3">
-[...2 lines deleted...]
-      <c r="AX3">
+      <c r="AY3">
+        <v>1889.82</v>
+      </c>
+      <c r="AZ3">
         <v>51.8</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>640.0</v>
       </c>
-      <c r="AZ3">
-[...2 lines deleted...]
-      <c r="BA3">
+      <c r="BB3">
+        <v>2790.12</v>
+      </c>
+      <c r="BC3">
         <v>52114.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>773.26</v>
       </c>
-      <c r="BC3"/>
-      <c r="BD3">
+      <c r="BE3"/>
+      <c r="BF3">
         <v>-40920.91</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>40326.0</v>
       </c>
-      <c r="BF3"/>
-      <c r="BG3">
+      <c r="BH3"/>
+      <c r="BI3">
         <v>-5170.66</v>
       </c>
-      <c r="BH3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:60">
+      <c r="BJ3"/>
+    </row>
+    <row r="4" spans="1:62">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -12473,408 +12969,422 @@
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
-    </row>
-    <row r="5" spans="1:60">
+      <c r="BI4"/>
+      <c r="BJ4"/>
+    </row>
+    <row r="5" spans="1:62">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B5">
-        <v>4925150.0</v>
+        <v>-1627294.0</v>
       </c>
       <c r="C5">
-        <v>-2947951.0</v>
+        <v>-1645321.0</v>
       </c>
       <c r="D5">
+        <v>4924168.0</v>
+      </c>
+      <c r="E5">
+        <v>-2980999.0</v>
+      </c>
+      <c r="F5">
         <v>-3591953.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5">
+      <c r="G5"/>
+      <c r="H5">
         <v>-4176662.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-4129392.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-4865895.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-4299130.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-4007357.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-3991608.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-2533905.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-2826626.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-2911017.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-3094502.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-4065934.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-6319638.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-2864353.0</v>
       </c>
-      <c r="S5">
-[...2 lines deleted...]
-      <c r="T5">
+      <c r="U5">
+        <v>-2626077.0</v>
+      </c>
+      <c r="V5">
         <v>-2077353.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-2497764.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-1789387.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-980570.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-874020.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-1784247.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-482474.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-202217.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-762710.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-1120410.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-540133.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-1089868.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-387578.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>279846.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-926713.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-906704.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-1297788.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-863214.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-660401.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-631863.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-561384.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-547912.51</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-436454.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-362102.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-487681.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-905781.78</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-984439.98</v>
       </c>
-      <c r="AU5">
-[...2 lines deleted...]
-      <c r="AV5">
+      <c r="AW5">
+        <v>-24712.6</v>
+      </c>
+      <c r="AX5">
         <v>-167417.45</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-3822.96</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-28667.77</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-21592.19</v>
       </c>
-      <c r="AZ5">
-[...2 lines deleted...]
-      <c r="BA5">
+      <c r="BB5">
+        <v>-18632.64</v>
+      </c>
+      <c r="BC5">
         <v>-30194.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-5659.33</v>
       </c>
-      <c r="BC5"/>
-      <c r="BD5">
+      <c r="BE5"/>
+      <c r="BF5">
         <v>-2488.86</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-43409.38</v>
       </c>
-      <c r="BF5"/>
-      <c r="BG5">
+      <c r="BH5"/>
+      <c r="BI5">
         <v>-215.99</v>
       </c>
-      <c r="BH5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:60">
+      <c r="BJ5"/>
+    </row>
+    <row r="6" spans="1:62">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B6">
-        <v>5264369.0</v>
+        <v>-1421805.0</v>
       </c>
       <c r="C6">
-        <v>-2601753.0</v>
+        <v>-1301657.0</v>
       </c>
       <c r="D6">
+        <v>5263427.0</v>
+      </c>
+      <c r="E6">
+        <v>-2630919.0</v>
+      </c>
+      <c r="F6">
         <v>-3179787.0</v>
       </c>
-      <c r="E6"/>
-      <c r="F6">
+      <c r="G6"/>
+      <c r="H6">
         <v>-3777222.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-3701414.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-4408137.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-3832367.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-3527694.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-3546905.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-2091138.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-2423953.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-2580495.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-2804082.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-3870326.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-6049047.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-2737143.0</v>
       </c>
-      <c r="S6">
-[...2 lines deleted...]
-      <c r="T6">
+      <c r="U6">
+        <v>-2554716.0</v>
+      </c>
+      <c r="V6">
         <v>-1944990.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-2454701.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-1666506.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-863099.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-759259.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-1667909.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-324504.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-41556.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-619124.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-947803.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-425894.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-975196.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-272888.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>406505.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-788074.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-768031.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-1176531.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-766171.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-633620.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-605018.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-534555.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-508047.51</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-416863.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-342197.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-465567.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-864338.78</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-982643.04</v>
       </c>
-      <c r="AU6">
-[...2 lines deleted...]
-      <c r="AV6">
+      <c r="AW6">
+        <v>-22839.5</v>
+      </c>
+      <c r="AX6">
         <v>-165462.23</v>
       </c>
-      <c r="AW6">
-[...2 lines deleted...]
-      <c r="AX6">
+      <c r="AY6">
+        <v>-1933.14</v>
+      </c>
+      <c r="AZ6">
         <v>-28615.97</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-20952.19</v>
       </c>
-      <c r="AZ6">
-[...2 lines deleted...]
-      <c r="BA6">
+      <c r="BB6">
+        <v>-15842.52</v>
+      </c>
+      <c r="BC6">
         <v>21920.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-4886.07</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-58457.81</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-2488.86</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-3083.38</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-4592.66</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-215.99</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-5386.65</v>
       </c>
     </row>
-    <row r="7" spans="1:60">
+    <row r="7" spans="1:62">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -12891,54 +13401,56 @@
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
-    </row>
-    <row r="8" spans="1:60">
+      <c r="BI7"/>
+      <c r="BJ7"/>
+    </row>
+    <row r="8" spans="1:62">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -12955,692 +13467,718 @@
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
-    </row>
-    <row r="9" spans="1:60">
+      <c r="BI8"/>
+      <c r="BJ8"/>
+    </row>
+    <row r="9" spans="1:62">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B9">
-        <v>6979532.0</v>
+        <v>350084.0</v>
       </c>
       <c r="C9">
-        <v>-75515.0</v>
+        <v>917288.0</v>
       </c>
       <c r="D9">
+        <v>7318751.0</v>
+      </c>
+      <c r="E9">
+        <v>273718.0</v>
+      </c>
+      <c r="F9">
         <v>361682.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>461082.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>1054037.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>459635.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>221864.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>1354966.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>912752.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>1229369.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>2790776.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1507166.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>2224707.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1624863.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1051004.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>597033.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1476049.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>952991.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>850632.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1168031.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>909807.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>883719.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>618583.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>471733.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>1465558.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>1392138.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>723396.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>390700.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>590309.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>9008.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>868183.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>1168225.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>20453.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>30948.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>28765.0</v>
       </c>
-      <c r="AK9"/>
-      <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
-      <c r="AO9">
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9">
         <v>607.29</v>
       </c>
-      <c r="AP9"/>
-[...1 lines deleted...]
-      <c r="AR9">
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9">
         <v>11278.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-1017.27</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>12060.0</v>
       </c>
-      <c r="AU9"/>
-      <c r="AV9"/>
       <c r="AW9"/>
-      <c r="AX9">
-[...1 lines deleted...]
-      </c>
+      <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9">
+        <v>13608.0</v>
+      </c>
+      <c r="BA9"/>
+      <c r="BB9">
         <v>59725.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>60948.0</v>
       </c>
-      <c r="BB9"/>
-      <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
-    </row>
-    <row r="10" spans="1:60">
+      <c r="BI9"/>
+      <c r="BJ9"/>
+    </row>
+    <row r="10" spans="1:62">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B10">
+        <v>-2396888.0</v>
+      </c>
+      <c r="C10">
+        <v>-2339253.0</v>
+      </c>
+      <c r="D10">
         <v>4213685.0</v>
       </c>
-      <c r="C10">
-[...2 lines deleted...]
-      <c r="D10">
+      <c r="E10">
+        <v>-3593359.0</v>
+      </c>
+      <c r="F10">
         <v>-4163851.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-3833914.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-4739022.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-4701864.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-5388648.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-4641720.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-4770009.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-4257643.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-2811856.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-3891624.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-3376205.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-3482163.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-4325570.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-7076553.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-2958456.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-2713288.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-2261624.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-2788149.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-2133106.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-1486159.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-1429337.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-2114027.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-1056087.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-712368.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-1263484.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-1553766.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-915734.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-1445472.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-629179.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>55059.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-1109912.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-1001066.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-1328221.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-888792.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-684822.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-654421.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-585182.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-568548.92</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-426381.97</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-324944.51</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-483102.53</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-1448977.21</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-984439.98</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-19849.36</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-167417.45</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>1175.15</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-28719.58</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-20952.19</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-17858.88</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-30193.79</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-5659.33</v>
       </c>
-      <c r="BC10"/>
-      <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
-    </row>
-    <row r="11" spans="1:60">
+      <c r="BI10"/>
+      <c r="BJ10"/>
+    </row>
+    <row r="11" spans="1:62">
       <c r="A11" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-      <c r="C11"/>
+        <v>136</v>
+      </c>
+      <c r="B11">
+        <v>-406000.0</v>
+      </c>
+      <c r="C11">
+        <v>-406000.0</v>
+      </c>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11">
         <v>4.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>3.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>3.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>266035.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>281693.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>281693.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>374561.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>271075.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-1072.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>608150.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>94103.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>450190.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>184271.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>175450.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>362230.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>505589.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>549139.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>549139.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>574031.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>510042.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>500612.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>428668.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>375601.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>354180.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>242474.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-392537.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>194562.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>96037.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>55349.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>25799.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>24421.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>22698.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>22699.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>20636.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>5666.89</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>1670.59</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>39.47</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-6816.75</v>
-      </c>
-[...4 lines deleted...]
-        <v>-0.87</v>
       </c>
       <c r="AV11">
         <v>0.0</v>
       </c>
       <c r="AW11">
+        <v>-0.87</v>
+      </c>
+      <c r="AX11">
         <v>0.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
+        <v>0.0</v>
+      </c>
+      <c r="AZ11">
         <v>-182.8</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-1375.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>773.76</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-599014.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-773.26</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>58457.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>2488.86</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>-40326.4</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>4592.66</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>215.99</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>5386.65</v>
       </c>
     </row>
-    <row r="12" spans="1:60">
+    <row r="12" spans="1:62">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B12">
+        <v>769594.0</v>
+      </c>
+      <c r="C12">
+        <v>693932.0</v>
+      </c>
+      <c r="D12">
         <v>710483.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>605571.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>571898.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>518752.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>562360.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>572472.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>522753.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>342590.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>352058.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>266035.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>277951.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>783305.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>465188.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>387661.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>259636.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>150083.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>94103.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>87211.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>184271.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>175450.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>362230.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>505589.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>555319.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>549139.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>574031.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>510042.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>500612.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>428668.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>375601.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>354180.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>242474.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>217463.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>194562.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>96037.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>55349.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>25799.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>24421.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>22698.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>22699.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>20469.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>4271.85</v>
       </c>
-      <c r="AQ12"/>
-      <c r="AR12">
+      <c r="AS12"/>
+      <c r="AT12">
         <v>39.47</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>6816.75</v>
       </c>
-      <c r="AT12"/>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
-    </row>
-    <row r="13" spans="1:60">
+      <c r="BI12"/>
+      <c r="BJ12"/>
+    </row>
+    <row r="13" spans="1:62">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -13657,54 +14195,56 @@
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
-    </row>
-    <row r="14" spans="1:60">
+      <c r="BI13"/>
+      <c r="BJ13"/>
+    </row>
+    <row r="14" spans="1:62">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -13721,564 +14261,586 @@
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
-    </row>
-    <row r="15" spans="1:60">
+      <c r="BI14"/>
+      <c r="BJ14"/>
+    </row>
+    <row r="15" spans="1:62">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B15">
+        <v>-2396888.0</v>
+      </c>
+      <c r="C15">
+        <v>-1933253.0</v>
+      </c>
+      <c r="D15">
         <v>4213685.0</v>
       </c>
-      <c r="C15">
-[...2 lines deleted...]
-      <c r="D15">
+      <c r="E15">
+        <v>-3593359.0</v>
+      </c>
+      <c r="F15">
         <v>-4163851.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-3833914.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-4739022.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-4701864.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-5388648.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-4641720.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-4770009.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-4257643.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-2811856.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-4173317.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-3376205.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-3482163.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-4325570.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-7684703.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-2958456.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-2713288.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-2261623.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-2788149.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-2133106.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-1486160.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-1429337.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-2114027.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-1056087.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-712368.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-1263484.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-1553766.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-915734.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-1445472.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-629179.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>665059.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-1109912.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-1001066.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-1328221.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-888792.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-684822.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-654421.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-585182.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-568548.92</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-426381.97</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-324944.51</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-483102.53</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-1448977.21</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-984439.98</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-19849.36</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-167417.45</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>1175.15</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-28719.58</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-20952.19</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-17858.88</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-30193.79</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-4886.07</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-58457.81</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-2488.86</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>-3083.38</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-4592.66</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>-215.99</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>-5386.65</v>
       </c>
     </row>
-    <row r="16" spans="1:60">
+    <row r="16" spans="1:62">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>-2811856.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-3891624.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-3368815.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-3437233.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-4346185.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-7076553.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-2958456.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-2713288.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-2261623.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-2788149.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-2133106.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-1486160.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-1429337.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-2114027.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-1056087.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-712368.0</v>
       </c>
-      <c r="AB16"/>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
-    </row>
-    <row r="17" spans="1:60">
+      <c r="BI16"/>
+      <c r="BJ16"/>
+    </row>
+    <row r="17" spans="1:62">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B17">
+        <v>-2396888.0</v>
+      </c>
+      <c r="C17">
+        <v>-1933253.0</v>
+      </c>
+      <c r="D17">
         <v>4213685.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-3593359.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-4163851.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-3833914.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-4739022.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-4701864.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-5388648.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-6631577.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-4641720.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-4257643.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-2811856.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-3891624.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-3368815.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-3437233.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-4346185.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-7076553.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-2958456.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-2713288.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-2261623.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-2788149.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-2133106.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-1486160.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-1429337.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-2114027.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-1056087.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-712368.0</v>
       </c>
-      <c r="AB17"/>
-      <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
-    </row>
-    <row r="18" spans="1:60">
+      <c r="BI17"/>
+      <c r="BJ17"/>
+    </row>
+    <row r="18" spans="1:62">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B18">
+        <v>-769594.0</v>
+      </c>
+      <c r="C18">
+        <v>-693932.0</v>
+      </c>
+      <c r="D18">
         <v>-710483.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-612360.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-571898.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-518752.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-562360.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-572472.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-522753.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-668282.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-342590.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-266035.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-277951.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-783305.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-374561.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-269967.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-121936.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-150083.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-94103.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-87211.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-184271.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-175450.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-362230.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-505589.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-555319.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-549139.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-574031.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-510042.0</v>
       </c>
-      <c r="AB18"/>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
-    </row>
-    <row r="19" spans="1:60">
+      <c r="BI18"/>
+      <c r="BJ18"/>
+    </row>
+    <row r="19" spans="1:62">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -14295,54 +14857,56 @@
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
-    </row>
-    <row r="20" spans="1:60">
+      <c r="BI19"/>
+      <c r="BJ19"/>
+    </row>
+    <row r="20" spans="1:62">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -14359,236 +14923,244 @@
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
-    </row>
-    <row r="21" spans="1:60">
+      <c r="BI20"/>
+      <c r="BJ20"/>
+    </row>
+    <row r="21" spans="1:62">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B21">
+        <v>-1612900.0</v>
+      </c>
+      <c r="C21">
+        <v>64260.0</v>
+      </c>
+      <c r="D21">
         <v>4925150.0</v>
       </c>
-      <c r="C21">
-[...2 lines deleted...]
-      <c r="D21">
+      <c r="E21">
+        <v>-2927580.0</v>
+      </c>
+      <c r="F21">
         <v>-3584977.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-4708744.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-4180607.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-4125095.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-4905068.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-4322848.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-4007360.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-3986525.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-2527414.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-2826626.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-2983884.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-3093394.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-4067006.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-6319638.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-2801581.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-2989155.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-2075478.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-4290150.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-1789387.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-836391.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-875146.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-3702781.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-482474.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-198000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-762710.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-1475535.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-915734.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-1089868.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-387578.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-265169.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-869334.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-923032.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-1297788.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-863214.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-654589.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-631863.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-561384.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-577876.97</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-398223.67</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-345458.47</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-460339.48</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-905781.83</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-994607.45</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-19849.36</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-14931.62</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-3822.96</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-28667.77</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-20952.19</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-17858.88</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-30193.79</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-5659.33</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-58457.81</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-2488.86</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-43409.78</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-4592.66</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>-215.99</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>-5386.65</v>
       </c>
     </row>
-    <row r="22" spans="1:60">
+    <row r="22" spans="1:62">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -14605,234 +15177,242 @@
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
-    </row>
-    <row r="23" spans="1:60">
+      <c r="BI22"/>
+      <c r="BJ22"/>
+    </row>
+    <row r="23" spans="1:62">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B23">
+        <v>2052048.0</v>
+      </c>
+      <c r="C23">
+        <v>3789709.0</v>
+      </c>
+      <c r="D23">
         <v>3570173.0</v>
       </c>
-      <c r="C23">
-[...2 lines deleted...]
-      <c r="D23">
+      <c r="E23">
+        <v>5417400.0</v>
+      </c>
+      <c r="F23">
         <v>5134444.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="G23"/>
+      <c r="H23">
         <v>11399504.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>9472285.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>7902126.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>12480779.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>12390762.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>12426535.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>20108422.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>18173770.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>15786922.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>10830853.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>7918111.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>11142094.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>8114933.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>7618526.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>5055564.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>10069887.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>4188168.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>3671802.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>3147401.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>2426648.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>5460022.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>5628504.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>3212661.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>3568220.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1664975.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1098876.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>2867990.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>3156144.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>889787.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>953980.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1326553.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>863214.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>654589.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>631863.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>561384.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>578484.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>398223.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>345458.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>471617.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>904764.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1006667.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>24712.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>154651.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>3822.96</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>28667.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>20952.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>18632.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>4136.51</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>4886.07</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>58457.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>2488.86</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>3083.38</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>4592.66</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>215.99</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>5386.65</v>
       </c>
     </row>
-    <row r="24" spans="1:60">
+    <row r="24" spans="1:62">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -14849,688 +15429,718 @@
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
-    </row>
-    <row r="25" spans="1:60">
+      <c r="BI24"/>
+      <c r="BJ24"/>
+    </row>
+    <row r="25" spans="1:62">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>205489.0</v>
+      </c>
+      <c r="C25">
+        <v>343624.0</v>
+      </c>
+      <c r="D25">
         <v>339259.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>350080.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>412166.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>376937.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>399440.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>427978.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>457758.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>500495.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>466763.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>444703.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>442767.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>402673.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>330522.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>290420.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>195608.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>269273.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>127210.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>133112.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>132363.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>82150.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>122881.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>117471.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>114761.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>116338.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>157970.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>160661.0</v>
       </c>
-      <c r="AB25"/>
-[...1 lines deleted...]
-      <c r="AD25">
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25">
         <v>114239.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>114672.0</v>
       </c>
-      <c r="AF25"/>
-[...1 lines deleted...]
-      <c r="AH25">
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25">
         <v>138639.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>138673.0</v>
       </c>
-      <c r="AJ25"/>
-[...1 lines deleted...]
-      <c r="AL25">
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25">
         <v>26781.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>26845.0</v>
       </c>
-      <c r="AN25"/>
-[...1 lines deleted...]
-      <c r="AP25">
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25">
         <v>19591.63</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>19905.57</v>
       </c>
-      <c r="AR25"/>
-      <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
-    </row>
-    <row r="26" spans="1:60">
+      <c r="BI25"/>
+      <c r="BJ25"/>
+    </row>
+    <row r="26" spans="1:62">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B26">
+        <v>71356.0</v>
+      </c>
+      <c r="C26">
+        <v>162933.0</v>
+      </c>
+      <c r="D26">
         <v>151381.0</v>
       </c>
-      <c r="C26">
-[...2 lines deleted...]
-      <c r="D26">
+      <c r="E26">
+        <v>221104.0</v>
+      </c>
+      <c r="F26">
         <v>165951.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>329798.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>380293.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>401826.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>227283.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>442387.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>454613.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>322200.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>812899.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>719906.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>615759.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>509555.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>245118.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>454426.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>286007.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>307175.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>333493.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>296164.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>186977.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>235699.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>221109.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>108837.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>348583.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>301313.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>214413.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>158792.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>108157.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>6637.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>163622.0</v>
       </c>
-      <c r="AG26">
-[...2 lines deleted...]
-      <c r="AH26">
+      <c r="AI26">
+        <v>51573.0</v>
+      </c>
+      <c r="AJ26">
         <v>98459.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>107086.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>97854.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>70712.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>84766.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>85825.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>70975.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>176030.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>39686.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>34461.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>35267.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>126008.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>8859.57</v>
       </c>
-      <c r="AU26"/>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
-    </row>
-    <row r="27" spans="1:60">
+      <c r="BI26"/>
+      <c r="BJ26"/>
+    </row>
+    <row r="27" spans="1:62">
       <c r="A27" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="C27"/>
+        <v>152</v>
+      </c>
+      <c r="B27">
+        <v>57721.0</v>
+      </c>
+      <c r="C27">
+        <v>4598.0</v>
+      </c>
       <c r="D27">
+        <v>10770.0</v>
+      </c>
+      <c r="E27">
+        <v>2940.0</v>
+      </c>
+      <c r="F27">
         <v>60261.0</v>
       </c>
-      <c r="E27"/>
-      <c r="F27">
+      <c r="G27"/>
+      <c r="H27">
         <v>129721.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>196658.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>593604.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>163806.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>163806.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>155257.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>136683.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>70429.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>145264.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>235725.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>366871.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>265276.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>133424.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>289860.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>90312.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>40169.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>182790.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>62574.0</v>
       </c>
-      <c r="X27">
-[...2 lines deleted...]
-      <c r="Y27">
+      <c r="Z27">
+        <v>9530.0</v>
+      </c>
+      <c r="AA27">
         <v>293539.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>109731.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>49322.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>97158.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>106409.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>90618.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>93710.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>126374.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>127313.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>96662.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>76731.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>103904.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>47821.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>53546.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>72273.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>60767.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>133420.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>43087.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>7773.56</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>30114.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>23468.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>47175.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>15078.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>8843.46</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>12950.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>9883.66</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>15410.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>539.74</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>1522.82</v>
       </c>
-      <c r="BB27">
-[...6 lines deleted...]
-      </c>
+      <c r="BD27">
+        <v>773.26</v>
+      </c>
+      <c r="BE27"/>
       <c r="BF27"/>
-      <c r="BG27"/>
+      <c r="BG27">
+        <v>40326.4</v>
+      </c>
       <c r="BH27"/>
-    </row>
-    <row r="28" spans="1:60">
+      <c r="BI27"/>
+      <c r="BJ27"/>
+    </row>
+    <row r="28" spans="1:62">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B28">
-        <v>1940005.0</v>
+        <v>1628418.0</v>
       </c>
       <c r="C28">
-        <v>2605053.0</v>
+        <v>670493.0</v>
       </c>
       <c r="D28">
+        <v>1929235.0</v>
+      </c>
+      <c r="E28">
+        <v>2602113.0</v>
+      </c>
+      <c r="F28">
         <v>3300814.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>4597386.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4084794.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>3684616.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>3840317.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>4060494.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>3551159.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>4100730.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3925832.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>3255626.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>3882014.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3736551.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>4281456.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>6018872.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>3643345.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1878696.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2384613.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1325612.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2198268.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1283982.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1200941.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1690819.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1331748.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1078843.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1030949.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1034443.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>835740.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>883857.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>851075.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>685980.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>556027.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>631490.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1003538.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>647638.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>489496.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>446920.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>402813.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>229168.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>294462.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>316108.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>419388.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>839853.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>957695.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>24712.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>110249.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>3822.96</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>28667.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>20952.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>18632.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>4136.51</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>5659.33</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>58457.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>2488.86</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>43409.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>4592.66</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>215.99</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>5386.65</v>
       </c>
     </row>
-    <row r="29" spans="1:60">
+    <row r="29" spans="1:62">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
@@ -15547,2368 +16157,2477 @@
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
-    </row>
-    <row r="30" spans="1:60">
+      <c r="BI29"/>
+      <c r="BJ29"/>
+    </row>
+    <row r="30" spans="1:62">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B30">
-        <v>2054382.0</v>
+        <v>1962984.0</v>
       </c>
       <c r="C30">
-        <v>2819609.0</v>
+        <v>853028.0</v>
       </c>
       <c r="D30">
+        <v>2393601.0</v>
+      </c>
+      <c r="E30">
+        <v>3201298.0</v>
+      </c>
+      <c r="F30">
         <v>3946659.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>8992878.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>5234644.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>4584730.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>5126932.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>5677814.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>4920110.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>5215894.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>5318190.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>4333792.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>5208591.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>4718257.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>5118010.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>6916671.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>4277630.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>3942146.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>2926110.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>5458181.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>2699194.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>1720110.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1493729.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>2255980.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>1948032.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>1590139.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>1486106.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>1472251.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>1148754.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>1098876.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>1255761.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>888379.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>889787.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>953980.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>1326553.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>863214.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>654589.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>631863.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>561384.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>578484.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>398223.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>345458.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>471617.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>904764.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>1006667.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>24712.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>154651.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>3822.96</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>28667.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>20952.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>18632.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>4136.51</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>4886.07</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>58457.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>2488.86</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>3083.38</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>4592.66</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>215.99</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>5386.65</v>
       </c>
     </row>
-    <row r="31" spans="1:60">
+    <row r="31" spans="1:62">
       <c r="A31" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B31">
+        <v>-783988.0</v>
+      </c>
+      <c r="C31">
+        <v>-2403513.0</v>
+      </c>
+      <c r="D31">
         <v>-711465.0</v>
       </c>
-      <c r="C31">
-[...2 lines deleted...]
-      <c r="D31">
+      <c r="E31">
+        <v>-665779.0</v>
+      </c>
+      <c r="F31">
         <v>-578874.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>1393582.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-558415.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-576769.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-483580.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-318872.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-762649.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-271118.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-284442.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-1064998.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-392321.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-388769.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-258564.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-756915.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-156875.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>275867.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-186146.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>1502001.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>18511.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-649768.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-554191.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>219359.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-573613.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-514367.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-500774.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-78231.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-357289.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-355604.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-241601.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>320228.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-240578.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-78034.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-30433.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-25578.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-30233.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-22558.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-23798.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>9328.05</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-29263.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-1122.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-22949.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-543195.37</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>10167.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-0.87</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-14677.45</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>4998.11</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-51.8</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-735.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>773.76</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-713374.67</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-773.26</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>58457.0</v>
       </c>
-      <c r="BD31"/>
-      <c r="BE31">
+      <c r="BF31"/>
+      <c r="BG31">
         <v>3083.38</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>4592.66</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>215.99</v>
       </c>
-      <c r="BH31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:60">
+      <c r="BJ31"/>
+    </row>
+    <row r="32" spans="1:62">
       <c r="A32" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B32">
+        <v>439148.0</v>
+      </c>
+      <c r="C32">
+        <v>3853969.0</v>
+      </c>
+      <c r="D32">
         <v>8495323.0</v>
       </c>
-      <c r="C32">
-[...2 lines deleted...]
-      <c r="D32">
+      <c r="E32">
+        <v>2489820.0</v>
+      </c>
+      <c r="F32">
         <v>1549467.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>4284134.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>7218897.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>5347190.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>2997058.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>8157931.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>8383403.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>8440010.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>17581008.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>15347144.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>12803038.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>7737459.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>3851105.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>4822456.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>5313352.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>4629371.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>2980086.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>5779737.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>2398781.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>2835411.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>2272255.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>642401.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>4977548.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>5430503.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>2449951.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>2486669.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>1106530.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>9008.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>2480412.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>3435990.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>20453.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>30948.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>28765.0</v>
       </c>
-      <c r="AK32"/>
-      <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
-      <c r="AO32">
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32">
         <v>607.29</v>
       </c>
-      <c r="AP32"/>
-[...1 lines deleted...]
-      <c r="AR32">
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32">
         <v>11278.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>-1017.27</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>12060.0</v>
       </c>
-      <c r="AU32"/>
-      <c r="AV32"/>
       <c r="AW32"/>
-      <c r="AX32">
-[...1 lines deleted...]
-      </c>
+      <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32">
+        <v>13608.0</v>
+      </c>
+      <c r="BA32"/>
+      <c r="BB32">
         <v>59725.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>60948.0</v>
       </c>
-      <c r="BB32"/>
-      <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:Q30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="2" spans="1:16">
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B2">
+        <v>344244.0</v>
+      </c>
+      <c r="C2">
         <v>1150891.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>600402.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6888322.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>15207948.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>451605.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>198920.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1007329.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>56995.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1046609.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1166881.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>50598.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>326819.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>330541.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>94094.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>0.0</v>
       </c>
     </row>
-    <row r="3" spans="1:16">
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B3">
+        <v>1</v>
+      </c>
+      <c r="C3">
         <v>83172</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>361533</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>355993</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>536093</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>352682</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>161860</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>140050</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>365664</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>86216</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>54651</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4447.07</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>8300.31</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5165.36</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:16">
+      <c r="Q3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-    </row>
-    <row r="6" spans="1:16">
+      <c r="Q5"/>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B6">
+        <v>-16158.0</v>
+      </c>
+      <c r="C6">
         <v>-806647.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>550489.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-6287920.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-8319626.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>14756343.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>252685.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-808409.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>950334.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-989614.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-120272.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1113195.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-268786.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-66818.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>246261.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>95655.0</v>
       </c>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B7">
+        <v>-6360842.0</v>
+      </c>
+      <c r="C7">
         <v>10836222.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>10615130.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-5709797.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-12647121.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-12432576.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1913349.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-2962408.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-2053886.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-967313.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-911432.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-770704.37</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-120068.21</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>13604.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-2709.63</v>
       </c>
-      <c r="P7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B9">
+        <v>244444.0</v>
+      </c>
+      <c r="C9">
         <v>2352656.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>6387229.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-7333292.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1768616.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-3492997.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>404430.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1230388.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-246679.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-5235.34</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1163.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1159.49</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-5957.23</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-2325.1</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="Q9"/>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B10">
+        <v>654925.0</v>
+      </c>
+      <c r="C10">
         <v>7883289.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>8752609.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-8940692.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-21018276.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-8757529.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2675980.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1982729.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-2236935.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-998706.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1695642.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-817833.25</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-333602.02</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-43800.39</v>
       </c>
-      <c r="O10"/>
       <c r="P10"/>
-    </row>
-    <row r="11" spans="1:16">
+      <c r="Q10"/>
+    </row>
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>8975122.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>6582680.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-28834.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-107232.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>521037.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>863258.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>92014.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11"/>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>4776492.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6080799.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2840196.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>747674.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>828252.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>386661.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>443085.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
-    </row>
-    <row r="13" spans="1:16">
+      <c r="Q12"/>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>1589065.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>310050.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-182050.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>465433.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-270328.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-433530.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-60621.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B14">
+        <v>1445129.0</v>
+      </c>
+      <c r="C14">
         <v>1662113.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1854728.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1219223.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>661958.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1065746.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>578555.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>516208.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>525228.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>177498.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>101477.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>46833.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>7987.3</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2790.12</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="Q14"/>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="Q15"/>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B16">
+        <v>328086.0</v>
+      </c>
+      <c r="C16">
         <v>344244.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1150891.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>600402.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>6888322.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>15207948.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>451605.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>198920.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1007329.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>56995.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1046609.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1163793.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>58033.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>263723.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>340355.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>95656.0</v>
       </c>
     </row>
-    <row r="17" spans="1:16">
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B18">
+        <v>-6184340.0</v>
+      </c>
+      <c r="C18">
         <v>-6071345.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1493781.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-15113932.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-20879841.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-16744904.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-5275552.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-6054174.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-4252984.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-3195300.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2262087.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1514852.5</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-809726.07</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-25055.96</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-69981.79</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-10195.3</v>
       </c>
     </row>
-    <row r="19" spans="1:16">
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>175</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-83172.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-761533.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>303191.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-536093.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-352682.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-161860.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>179585.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-365664.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-86216.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B20">
+        <v>2225160.0</v>
+      </c>
+      <c r="C20">
         <v>5325850.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>520892.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>4895826.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>37700000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>4000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B21">
+        <v>3993722.0</v>
+      </c>
+      <c r="C21">
         <v>667197.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1616449.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3501496.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5154171.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-8115904.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1757061.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4833434.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4967794.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-275490.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-    </row>
-    <row r="22" spans="1:16">
+      <c r="Q21"/>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B22">
+        <v>-5476778.0</v>
+      </c>
+      <c r="C22">
         <v>-18663448.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-18342796.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-15043857.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-15009920.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-7836754.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-5145966.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-4544151.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-2774140.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-2813217.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-1739866.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-2761682.44</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-1258768.93</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-58779.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-105017.95</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-10195.3</v>
       </c>
     </row>
-    <row r="23" spans="1:16">
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B23">
+        <v>-113388.0</v>
+      </c>
+      <c r="C23">
         <v>-892775.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>186492.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-216608.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7510603.0</v>
       </c>
-      <c r="F23">
-[...1 lines deleted...]
-      </c>
       <c r="G23">
+        <v>89433.0</v>
+      </c>
+      <c r="H23">
         <v>-254309.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>127654.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>197454.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1908725.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-8631.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-380190.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-197380.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>353839.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1.01</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-37298.0</v>
       </c>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>179</v>
+      </c>
+      <c r="B24">
+        <v>11950.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>-400000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>874184.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>319635.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>365664.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>299635.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>0.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-46927.47</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-26034.22</v>
       </c>
-      <c r="P24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:16">
+      <c r="Q24"/>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B25">
+        <v>4334604.0</v>
+      </c>
+      <c r="C25">
         <v>-720528.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3238578.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>753717.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>879860.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>712601.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1227805.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>717700.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>280677.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>95629.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>24908.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>769359.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>563636.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>25283.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-4.02</v>
       </c>
-      <c r="P25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B27">
+        <v>279546.0</v>
+      </c>
+      <c r="C27">
         <v>897468.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1502112.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3645893.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5771475.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2098761.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>308106.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>332741.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>744801.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>391769.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>317477.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>654872.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>47638.09</v>
       </c>
-      <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>37749.0</v>
       </c>
-      <c r="P27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B28">
+        <v>6105494.0</v>
+      </c>
+      <c r="C28">
         <v>5100272.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2323833.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8189280.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>12664774.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>31523631.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5502752.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4961088.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5165248.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2206369.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2111594.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2644548.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>462123.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>353839.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>342271.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>105851.0</v>
       </c>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B29">
+        <v>-6184341.0</v>
+      </c>
+      <c r="C29">
         <v>-5988173.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1132248.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-14757939.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-20343748.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-16392222.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-5113692.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-5914124.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-3887320.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-3109084.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-2207436.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-1510405.43</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-801425.75</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-19890.6</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-69981.79</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-10195.3</v>
       </c>
     </row>
-    <row r="30" spans="1:16">
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B30">
+        <v>11950.0</v>
+      </c>
+      <c r="C30">
         <v>-83172.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-761533.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>303191.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-536093.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-352682.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-161860.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>179585.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-365664.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-86216.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-54651.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>9674.24</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>65229.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-46927.47</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-26034.22</v>
       </c>
-      <c r="P30"/>
+      <c r="Q30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF30"/>
+  <dimension ref="A1:BH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:60">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C1" t="s">
-        <v>78</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G1" t="s">
-        <v>81</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="K1" t="s">
-        <v>84</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O1" t="s">
-        <v>87</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="S1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="W1" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AA1" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>98</v>
       </c>
       <c r="AD1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AE1" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="AH1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AI1" t="s">
-        <v>102</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>104</v>
       </c>
       <c r="AL1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AM1" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="AP1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AQ1" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="AT1" t="s">
         <v>111</v>
       </c>
       <c r="AU1" t="s">
-        <v>112</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
         <v>115</v>
       </c>
       <c r="AY1" t="s">
         <v>116</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
         <v>120</v>
       </c>
       <c r="BD1" t="s">
         <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
         <v>123</v>
       </c>
-    </row>
-    <row r="2" spans="1:58">
+      <c r="BG1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="2" spans="1:60">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B2">
+        <v>735812.0</v>
+      </c>
+      <c r="C2">
+        <v>675950.0</v>
+      </c>
+      <c r="D2">
         <v>511094.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>248736.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>344244.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>621086.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>116908.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>528281.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1150891.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1987875.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1978347.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1452642.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>600402.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>609672.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1116853.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>5431324.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>6888322.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>319907.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>7995378.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>9126734.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>15207948.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>21069339.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>28018527.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>310458.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>451605.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>-4729869.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>487230.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>-4717586.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>-4220987.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>-3373523.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>-1593246.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>-1581950.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1007329.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>126797.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>336296.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>662562.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>56995.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>679668.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>69234.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>447054.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1046609.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1755111.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>227893.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>886233.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1188629.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>2191591.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>5244.91</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>60127.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>124575.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>403217.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>261950.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>314342.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>329928.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>328382.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>339493.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>394877.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>95769.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>90397.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>94304.0</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:60">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B3">
-        <v>5</v>
+        <v>1718</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
+        <v>5</v>
+      </c>
+      <c r="E3">
+        <v>0</v>
+      </c>
+      <c r="F3">
+        <v>2</v>
+      </c>
+      <c r="G3">
         <v>3039</v>
       </c>
-      <c r="E3">
-[...2 lines deleted...]
-      <c r="F3">
+      <c r="H3">
         <v>3748</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>30493</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>45892</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>152145</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>249084</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>107202</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>31902</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>133761</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>41216</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>57806</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>124045</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>303359</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>143550</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>48742</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>40442</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>114460</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>192375</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>25233</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>21953</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>145738</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>222272</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>48308</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>37018</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>31077</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>33909</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>22044</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>53020</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>37557</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>35935</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>198882</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>93290</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>19229</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>66987</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>24541.97</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>28695.99</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>1499</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>597421.25</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>100.19</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>2341.49</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>21265.39</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>8636.43</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>48849.36</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
         <v>0</v>
       </c>
       <c r="BC3">
         <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:58">
+      <c r="BG3">
+        <v>0</v>
+      </c>
+      <c r="BH3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:60">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17923,54 +18642,56 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+      <c r="BH4"/>
+    </row>
+    <row r="5" spans="1:60">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -17985,406 +18706,420 @@
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+      <c r="BH5"/>
+    </row>
+    <row r="6" spans="1:60">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B6">
+        <v>-718256.0</v>
+      </c>
+      <c r="C6">
+        <v>-347864.0</v>
+      </c>
+      <c r="D6">
         <v>164856.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>261859.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-96060.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-276842.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>504178.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-411373.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-622610.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>1973534.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>1962794.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>535233.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>852240.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-9270.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-507458.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-4306471.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-1456998.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>6568415.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-7675470.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-1131356.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-6081214.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-5861392.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-6949186.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>27708069.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-141147.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>5181474.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-243054.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>570900.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-496599.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>3572443.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-1780277.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-11296.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-2589279.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>880532.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-209499.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-326266.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>605567.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-622673.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>610434.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-377820.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-599555.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-708502.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>1527218.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-658340.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-302396.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-1027798.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>13628.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-58484.84</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-16919.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-278642.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-42743.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-50619.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-15586.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-4965.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>862.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-55384.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-37712.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>5259.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-3907.0</v>
       </c>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:60">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B7">
+        <v>302172.0</v>
+      </c>
+      <c r="C7">
+        <v>-4256885.0</v>
+      </c>
+      <c r="D7">
         <v>-6356159.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>2265285.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1965586.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>4232509.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>2986668.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>2534975.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1082070.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>4880619.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>5019334.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-1232243.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>9274453.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>154457.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-910512.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-3468342.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-2847147.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>5624507.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-10449816.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-669544.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-6998469.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-5334330.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-4660039.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-1481074.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-1068606.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>1742106.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-1261221.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>765538.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-3159772.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>27283.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-1685509.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>1107989.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-2412171.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-25353.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-1022182.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-715422.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-290929.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-59226.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-542438.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>1336.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-366985.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-379891.81</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-186960.67</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-292248.51</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-52331.01</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-268540.46</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-5809.1</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-125474.04</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>207848.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-251399.67</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>3128.03</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>14175.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-567.78</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-79.57</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>4587.48</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-7312.44</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-5584.28</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-27767.97</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>10464.0</v>
       </c>
     </row>
-    <row r="8" spans="1:58">
+    <row r="8" spans="1:60">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18399,818 +19134,844 @@
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+      <c r="BH8"/>
+    </row>
+    <row r="9" spans="1:60">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B9">
+        <v>350335.0</v>
+      </c>
+      <c r="C9">
+        <v>-263204.0</v>
+      </c>
+      <c r="D9">
         <v>714178.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-593384.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>388400.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>1383071.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-1074970.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>1045086.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>987827.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>4277073.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>4374974.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>42594.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>2333651.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-2499053.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-3446372.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-145300.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-981676.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>2420204.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-2773067.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>2996827.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-1053926.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-50772.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>421794.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-351905.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-1378107.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>4713896.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-4785574.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>142139.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-852722.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>2085763.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-676011.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-250687.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-2389453.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-235284.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-10793.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>21384.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-21986.0</v>
       </c>
-      <c r="AK9"/>
-      <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
-      <c r="AO9">
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9">
         <v>10696.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>320.92</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>1987.58</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-11842.33</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-49016.25</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-1269.35</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>53449.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-8112.17</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>13837.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>2244.13</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>73947.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-77833.96</v>
       </c>
-      <c r="BA9"/>
-      <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+      <c r="BH9"/>
+    </row>
+    <row r="10" spans="1:60">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B10">
+        <v>-277459.0</v>
+      </c>
+      <c r="C10">
+        <v>-1000698.0</v>
+      </c>
+      <c r="D10">
         <v>8209.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1001537.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>621084.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>2867564.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>3220975.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>2337505.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-542755.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1846223.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1931035.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-881649.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>8424952.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>4425982.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-2238604.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-3512928.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-7645128.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-3747751.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-6462160.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-3961518.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-6693049.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-6238366.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-3670256.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-223895.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-273868.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-2997574.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>2104012.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>957383.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-2739801.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>7172.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-272372.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-1816294.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>98765.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>212087.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-1952461.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-211423.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-285138.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-202918.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-389942.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-115994.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-289852.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-1021019.43</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-333425.55</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-329230.63</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-11966.39</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-520047.99</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-11036.47</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-237120.98</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-62320.54</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-273754.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-8705.14</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-542.69</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-44143.47</v>
       </c>
-      <c r="BA10"/>
-      <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
-    </row>
-    <row r="11" spans="1:58">
+      <c r="BG10"/>
+      <c r="BH10"/>
+    </row>
+    <row r="11" spans="1:60">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>-1614980.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-2229392.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>4361119.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>1363079.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>5480316.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>6793703.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-1314821.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>609008.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>494790.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>676614.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-904427.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-336804.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>535783.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-1535566.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>1356430.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-515327.0</v>
       </c>
-      <c r="AB11"/>
-      <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+      <c r="BH11"/>
+    </row>
+    <row r="12" spans="1:60">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>852660.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1290568.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>723328.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1007736.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1754860.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>3473660.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1263889.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>606051.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>737199.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1304756.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>694324.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>503522.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>337594.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>63747.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>272475.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>238138.0</v>
       </c>
-      <c r="AB12"/>
-      <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
-    </row>
-    <row r="13" spans="1:58">
+      <c r="BG12"/>
+      <c r="BH12"/>
+    </row>
+    <row r="13" spans="1:60">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>221765.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>456920.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>614105.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>189886.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>328154.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>158351.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>167368.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-262542.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>246873.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>2332658.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-507150.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-1169324.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-838234.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1561350.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-1122780.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>181343.0</v>
       </c>
-      <c r="AB13"/>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+      <c r="BH13"/>
+    </row>
+    <row r="14" spans="1:60">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B14">
+        <v>205489.0</v>
+      </c>
+      <c r="C14">
+        <v>343624.0</v>
+      </c>
+      <c r="D14">
         <v>339219.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>346198.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>412166.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>376937.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>399440.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>427978.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>457758.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>466763.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>479663.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>444703.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>442767.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>402673.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>331021.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>290420.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>195608.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>269273.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>127210.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>133112.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>132363.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>82763.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>122881.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>117471.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>114761.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>116338.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>157970.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>160661.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>143586.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>172607.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>114239.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>114672.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>114690.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>126659.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>138639.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>138673.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>121257.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>97043.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>26781.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>26845.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>26829.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>39865.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>19591.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>19905.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>22114.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>41443.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>1794.36</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>1955.22</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>1889.82</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>5585.68</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>640.5</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>2790.12</v>
       </c>
-      <c r="AZ14"/>
-      <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14"/>
+      <c r="BH14"/>
+    </row>
+    <row r="15" spans="1:60">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -19225,230 +19986,238 @@
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
-    </row>
-    <row r="16" spans="1:58">
+      <c r="BG15"/>
+      <c r="BH15"/>
+    </row>
+    <row r="16" spans="1:60">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B16">
+        <v>17556.0</v>
+      </c>
+      <c r="C16">
+        <v>328086.0</v>
+      </c>
+      <c r="D16">
         <v>675950.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>510595.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>248184.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>344244.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>621086.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>116908.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>528281.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>3961409.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>3941141.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1987875.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1452642.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>600402.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>609395.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1124853.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>5431324.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>6888322.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>319908.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>7995378.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>9126734.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>15207947.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>21069341.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>28018527.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>310458.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>451605.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>244176.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-4146686.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-4717586.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>198920.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-3373523.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-1593246.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-1581950.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>1007329.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>126797.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>336296.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>662562.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>56995.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>679668.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>69234.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>447054.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>1046609.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>1755111.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>227893.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>886233.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>1163793.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>18873.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>1642.16</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>107656.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>124575.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>219207.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>263723.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>314342.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>323417.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>340355.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>339493.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>58057.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>95656.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>90397.0</v>
       </c>
     </row>
-    <row r="17" spans="1:58">
+    <row r="17" spans="1:60">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19463,1892 +20232,1964 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+      <c r="BH17"/>
+    </row>
+    <row r="18" spans="1:60">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B18">
+        <v>-1294920.0</v>
+      </c>
+      <c r="C18">
+        <v>-3736669.0</v>
+      </c>
+      <c r="D18">
         <v>-1193760.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>173174.0</v>
       </c>
-      <c r="D18">
-[...2 lines deleted...]
-      <c r="E18">
+      <c r="F18">
+        <v>-1406640.0</v>
+      </c>
+      <c r="G18">
         <v>-390848.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-1062536.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-1360181.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-3257780.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>1239091.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>1670373.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-5463074.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>7726122.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-2177687.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-3482401.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-4240380.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-5208594.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>2065641.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-12079915.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-2612002.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-8253564.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-6700258.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-6007218.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-2215450.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-1919286.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>103766.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-1951219.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>558544.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-3986642.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-1049756.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-2240175.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>34897.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-2799140.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>240128.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-1725180.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-1694423.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-1073509.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-673652.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-1074055.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-551477.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-896116.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-860634.23</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-530308.64</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-577305.13</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-293924.97</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-1076163.94</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-67913.04</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-293277.77</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>180547.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-288755.68</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-66673.52</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-4456.96</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-4704.28</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-4965.65</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-52471.63</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-9377.99</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-8667.66</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-32360.63</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>10248.0</v>
       </c>
     </row>
-    <row r="19" spans="1:58">
+    <row r="19" spans="1:60">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>15065.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>0.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-3039.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-3748.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-30493.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-45892.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-70284.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-152145.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-507202.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-31902.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-133761.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>833803.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-272806.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-124045.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-304659.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-142250.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-48742.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-40442.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-474621.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-192375.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-25233.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>339547.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>145738.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-222272.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-48308.0</v>
       </c>
-      <c r="AB19"/>
-      <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+      <c r="BH19"/>
+    </row>
+    <row r="20" spans="1:60">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
+        <v>525015.0</v>
+      </c>
+      <c r="D20">
         <v>1120050.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>382131.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>197964.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>3000100.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>-278250.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>2325750.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
         <v>520892.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>3795681.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>1100145.0</v>
       </c>
-      <c r="O20"/>
-[...1 lines deleted...]
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+      <c r="BH20"/>
+    </row>
+    <row r="21" spans="1:60">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B21">
+        <v>391192.0</v>
+      </c>
+      <c r="C21">
+        <v>2859710.0</v>
+      </c>
+      <c r="D21">
         <v>467320.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-249731.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>916423.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>142611.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-1080288.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>890280.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>-7076323.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-1747991.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>1391592.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>24717.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>3833178.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>1301839.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>4033330.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-94529.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-86469.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>371139.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-2056927.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-7972267.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>1542151.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>583407.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>1439814.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-69791.0</v>
       </c>
-      <c r="AB21"/>
-      <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-    </row>
-    <row r="22" spans="1:58">
+      <c r="BG21"/>
+      <c r="BH21"/>
+    </row>
+    <row r="22" spans="1:60">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B22">
+        <v>-2396888.0</v>
+      </c>
+      <c r="C22">
+        <v>-1933253.0</v>
+      </c>
+      <c r="D22">
         <v>4213685.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-3553522.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-4163851.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-3833910.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-4739022.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-4701864.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-5388648.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-4641720.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-4770009.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-4257643.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-2811856.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-3891624.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-3381305.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-3482163.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-4325570.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-7076553.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-2958456.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-2713288.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-2261623.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-2808976.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-2133108.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-1486160.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-1429337.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-2114027.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-1056087.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-712368.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-1263484.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-1553766.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-915734.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-1445472.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-629179.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>665059.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-1109912.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-1001066.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-1328221.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-888792.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-684822.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-654421.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-585182.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-568548.92</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-399860.84</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-288353.71</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-483102.53</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-1448977.21</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-62205.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-167417.45</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>1175.15</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-28719.58</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-20952.19</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-17858.88</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-30193.79</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-4886.07</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-58457.81</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-73.6</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-3083.38</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-4592.66</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-215.99</v>
       </c>
     </row>
-    <row r="23" spans="1:58">
+    <row r="23" spans="1:60">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B23">
+        <v>-167975.0</v>
+      </c>
+      <c r="C23">
+        <v>-951409.0</v>
+      </c>
+      <c r="D23">
         <v>965313.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-210041.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>163664.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="G23"/>
+      <c r="H23">
         <v>-483434.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>2122.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-402896.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>454507.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1975687.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>6418085.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-305925.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-1648770.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>38998.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>142877.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>8761.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>4776890.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>523477.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1540497.0</v>
       </c>
-      <c r="T23">
-[...2 lines deleted...]
-      <c r="U23">
+      <c r="V23">
+        <v>-71778.0</v>
+      </c>
+      <c r="W23">
         <v>6225206.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1217642.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>63625.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>12075.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1319930.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-39391.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-195779.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-867684.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>106040.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>638676.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>21614.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>191893.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>47577.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>36290.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-11536.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>106988.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>72214.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1366412.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>100110.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>62162.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>35131.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>516160.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-8518.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-16989.7</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>397952.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>84852.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>232451.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>264.23</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>332066.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-24918.5</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>10881.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-10881.36</v>
       </c>
-      <c r="BA23"/>
-      <c r="BB23">
+      <c r="BC23"/>
+      <c r="BD23">
         <v>25066.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-25066.03</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-29044.38</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-2540.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-18125.13</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:60">
       <c r="A24" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-      <c r="C24"/>
+        <v>179</v>
+      </c>
+      <c r="B24">
+        <v>-3115.0</v>
+      </c>
+      <c r="C24">
+        <v>-3115.0</v>
+      </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
-[...1 lines deleted...]
-      </c>
+      <c r="I24"/>
       <c r="J24"/>
       <c r="K24">
         <v>-400000.0</v>
       </c>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
+        <v>-400000.0</v>
+      </c>
+      <c r="N24">
         <v>-7180.25</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="O24"/>
+      <c r="P24">
         <v>33039.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-14316.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-1300.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="S24"/>
+      <c r="T24">
         <v>1300.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>1300.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="V24"/>
+      <c r="W24">
         <v>-387083.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-361500.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-361500.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>361500.0</v>
       </c>
       <c r="Z24">
         <v>361500.0</v>
       </c>
       <c r="AA24">
         <v>361500.0</v>
       </c>
-      <c r="AB24"/>
+      <c r="AB24">
+        <v>361500.0</v>
+      </c>
       <c r="AC24">
+        <v>361500.0</v>
+      </c>
+      <c r="AD24"/>
+      <c r="AE24">
         <v>319635.0</v>
       </c>
-      <c r="AD24"/>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-      <c r="AQ24">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24">
+        <v>-1413.04</v>
+      </c>
+      <c r="AT24"/>
+      <c r="AU24">
         <v>-172286.06</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>2276.07</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-36350.58</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-172484.86</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>32945.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>23930.0</v>
       </c>
-      <c r="AY24"/>
-      <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+      <c r="BH24"/>
+    </row>
+    <row r="25" spans="1:60">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B25">
+        <v>596025.0</v>
+      </c>
+      <c r="C25">
+        <v>2151019.0</v>
+      </c>
+      <c r="D25">
         <v>609500.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1115212.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>195313.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-1091103.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>158449.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>119330.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>228927.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>426386.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-2974630.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-716159.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>139433.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>582406.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>519611.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1510170.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>183385.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>568120.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>235192.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-248344.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>171094.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1474745.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>294858.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>541809.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>353817.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>259871.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>395506.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>335671.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>236340.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>197900.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>440746.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>190849.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>87734.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>97910.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>136146.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-19149.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>55349.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>27763.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>22457.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>22710.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>22699.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>20636.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>24203.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>18355.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>219394.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>43171.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>0.87</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>0.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-4923.34</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>127489.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-50279.83</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-773.76</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>26057.0</v>
       </c>
-      <c r="BA25"/>
-      <c r="BB25">
+      <c r="BC25"/>
+      <c r="BD25">
         <v>-4.02</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>0.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>38345.65</v>
       </c>
-      <c r="BE25"/>
-      <c r="BF25">
+      <c r="BG25"/>
+      <c r="BH25">
         <v>0.0</v>
       </c>
     </row>
-    <row r="26" spans="1:58">
+    <row r="26" spans="1:60">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26">
         <v>-37194.0</v>
       </c>
-      <c r="AE26"/>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
-      <c r="BD26">
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26">
         <v>-29044.38</v>
       </c>
-      <c r="BE26"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+      <c r="BH26"/>
+    </row>
+    <row r="27" spans="1:60">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B27">
+        <v>-41174.0</v>
+      </c>
+      <c r="C27">
+        <v>-41174.0</v>
+      </c>
+      <c r="D27">
         <v>50875.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>85701.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>184144.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>63893.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>135677.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>289893.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>408005.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>259188.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>259188.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>405470.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>713227.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>468444.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>500933.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>967341.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1709175.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>2983653.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1109505.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>934804.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>743513.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>570798.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>570798.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>117737.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>132032.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>126652.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>34885.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>53025.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>93544.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>93750.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>57282.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>88903.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>92806.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>67526.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>70608.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>119426.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>487241.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>149781.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>98155.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>70323.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>73510.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>55523.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>24203.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>18355.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>219394.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>604148.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>50845.0</v>
       </c>
-      <c r="AU27"/>
-      <c r="AV27">
+      <c r="AW27"/>
+      <c r="AX27">
         <v>-2287.5</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>50279.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>50279.83</v>
       </c>
-      <c r="AY27"/>
-      <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27">
         <v>1402.73</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>-1991.95</v>
       </c>
-      <c r="BD27"/>
-      <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+      <c r="BH27"/>
+    </row>
+    <row r="28" spans="1:60">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B28">
+        <v>582625.0</v>
+      </c>
+      <c r="C28">
+        <v>3328366.0</v>
+      </c>
+      <c r="D28">
         <v>1397759.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>76576.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1278051.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>134044.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1436378.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>892402.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2637448.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1307209.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>922198.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>6090599.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-6861356.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1916892.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2376257.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>17836.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>3841939.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>4417028.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>4556807.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1445968.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2244971.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>493515.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-839685.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>29846867.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1860617.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>603465.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1740552.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>41669.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>3457195.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>4253081.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>513877.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-20730.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>214860.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>617009.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1501006.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>1391339.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1655894.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>53688.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>1680969.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>177110.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>294602.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>18277.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>2093316.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>8471.7</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-8471.7</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>257236.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>84852.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>232451.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-13329.99</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>332066.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>298804.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>10881.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-10881.36</v>
       </c>
-      <c r="BA28"/>
-      <c r="BB28">
+      <c r="BC28"/>
+      <c r="BD28">
         <v>75866.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-41040.54</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-29044.38</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>37619.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-14154.73</v>
       </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:60">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B29">
+        <v>-1293202.0</v>
+      </c>
+      <c r="C29">
+        <v>-3736669.0</v>
+      </c>
+      <c r="D29">
         <v>-1193755.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>173173.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-1406642.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-387809.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-1058788.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-1329688.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-3211888.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1391236.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1421289.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-5355872.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>7758024.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-2043926.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-3441185.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-4182574.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-5084549.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>2369000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-11936365.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-2563260.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-8213122.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-6585797.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-5814843.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-2190217.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-1897333.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-41972.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-1728947.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>606852.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-3949624.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-1018679.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-2206266.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>56941.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-2746120.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>277685.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-1689245.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-1495541.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-980219.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-673652.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-1074055.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-532248.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-829129.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-836092.26</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-501612.65</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-575806.13</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-293924.97</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-478742.69</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-68013.22</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-290936.27</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>201813.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-280119.24</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-17824.15</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-4456.96</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-4704.28</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-4965.65</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-52471.63</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-9377.99</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-8667.66</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>-32360.63</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>10248.0</v>
       </c>
     </row>
-    <row r="30" spans="1:58">
+    <row r="30" spans="1:60">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B30">
+        <v>420776.0</v>
+      </c>
+      <c r="C30">
+        <v>-3115.0</v>
+      </c>
+      <c r="D30">
         <v>-131.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>14933.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-3039.0</v>
       </c>
-      <c r="E30"/>
-      <c r="F30">
+      <c r="G30"/>
+      <c r="H30">
         <v>-3748.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-30493.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-45892.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-552145.0</v>
       </c>
-      <c r="J30"/>
-      <c r="K30">
+      <c r="L30"/>
+      <c r="M30">
         <v>-107202.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-31902.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-133761.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>799929.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-272806.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-124045.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-304659.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-142250.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-48742.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-40442.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-501544.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-192375.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-25233.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-21953.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>145738.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-222272.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-48308.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-37018.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>288558.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-33909.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-22044.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-53020.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-37557.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-35935.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-198882.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-93290.0</v>
       </c>
-      <c r="AK30"/>
-[...1 lines deleted...]
-      <c r="AM30">
+      <c r="AM30"/>
+      <c r="AN30"/>
+      <c r="AO30">
         <v>-19229.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-66987.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-24541.97</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-28695.99</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-1413.04</v>
       </c>
-      <c r="AR30"/>
-      <c r="AS30">
+      <c r="AT30"/>
+      <c r="AU30">
         <v>-771008.19</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>2376.26</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-38692.08</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-193750.25</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>1476.9</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-24918.5</v>
       </c>
-      <c r="AY30"/>
-      <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>