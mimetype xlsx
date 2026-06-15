--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
     <t>2018-03-31</t>
   </si>
@@ -887,10540 +890,10893 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>214553032.0</v>
+      </c>
+      <c r="C2">
         <v>39600000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>57600000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>60100000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>63900000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>78900000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>37446868.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>46500000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>109556000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>25098000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12552000.0</v>
       </c>
       <c r="L2">
         <v>12552000.0</v>
       </c>
-      <c r="M2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:13">
+      <c r="M2">
+        <v>12552000.0</v>
+      </c>
+      <c r="N2"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-      <c r="H3">
-[...1 lines deleted...]
-      </c>
+      <c r="H3"/>
       <c r="I3">
         <v>0.0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
-      <c r="M3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:13">
+      <c r="M3">
+        <v>0.0</v>
+      </c>
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
-      <c r="M4"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:13">
+      <c r="M4">
+        <v>0.0</v>
+      </c>
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5">
+        <v>40905437.0</v>
+      </c>
+      <c r="C5">
         <v>19500000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>5200000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>5800000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-17200000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-5199999.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>281027.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2400000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-3124000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1302000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-692000.0</v>
       </c>
-      <c r="L5">
-[...4 lines deleted...]
-    <row r="6" spans="1:13">
+      <c r="M5">
+        <v>0.0</v>
+      </c>
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
+      <c r="H6"/>
       <c r="I6">
         <v>0.0</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
-      <c r="M6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:13">
+      <c r="M6">
+        <v>0.0</v>
+      </c>
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>374600000.0</v>
+      </c>
+      <c r="C7">
         <v>330800000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>330500000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>334800000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>250700000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>254800000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>227900000.0</v>
       </c>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
-      <c r="M7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:13">
+      <c r="M7">
+        <v>0.0</v>
+      </c>
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
+        <v>114100000.0</v>
+      </c>
+      <c r="C8">
         <v>109600000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>104900000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>118700000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>118500000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>120500000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>114700000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>112600000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>15700000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>9200000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>4483000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>4074000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>57740000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>45113493.06</v>
       </c>
-      <c r="M9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>409254896.0</v>
+      </c>
+      <c r="C10">
         <v>334400000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>144900000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>286500000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>287700000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>477900000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>22271401.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>88600000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>95290000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>9678000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>7226000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5918000.0</v>
       </c>
-      <c r="M10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:13">
+      <c r="N10"/>
+    </row>
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12">
+        <v>409254896.0</v>
+      </c>
+      <c r="C12">
         <v>334400000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>144900000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>286500000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>287700000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>477900000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>22271401.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>88600000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>95290000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>9678000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>7226000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5918000.0</v>
       </c>
-      <c r="M12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13">
+        <v>114394864.0</v>
+      </c>
+      <c r="C13">
         <v>109600000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>104900000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>118700000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>118500000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>120500000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>80584536.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>112600000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>106095000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>103295000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3350000.0</v>
       </c>
       <c r="L13">
         <v>3350000.0</v>
       </c>
-      <c r="M13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:13">
+      <c r="M13">
+        <v>3350000.0</v>
+      </c>
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
+        <v>99004314.0</v>
+      </c>
+      <c r="C14">
         <v>98065000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>101823073.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>105622312.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>109154721.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>111112173.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>111168788.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>111767584.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>111519238.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>102023196.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108059624.0</v>
       </c>
       <c r="L14">
         <v>108059624.0</v>
       </c>
       <c r="M14">
+        <v>108059624.0</v>
+      </c>
+      <c r="N14">
         <v>108023993.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>120500000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>114700000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>112600000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>106095000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>103295000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3350000.0</v>
       </c>
       <c r="L15">
         <v>3350000.0</v>
       </c>
-      <c r="M15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:13">
+      <c r="M15">
+        <v>3350000.0</v>
+      </c>
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>16800000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>49800000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>32600000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>30300000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-35900000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2100000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1042000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>7155000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>398000.0</v>
       </c>
-      <c r="M16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
-[...1 lines deleted...]
-      </c>
+      <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
-      <c r="M17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:13">
+      <c r="M17">
+        <v>0.0</v>
+      </c>
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-      <c r="H18">
-[...1 lines deleted...]
-      </c>
+      <c r="H18"/>
       <c r="I18">
         <v>0.0</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
-      <c r="M18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:13">
+      <c r="M18">
+        <v>0.0</v>
+      </c>
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20">
+        <v>71283741.0</v>
+      </c>
+      <c r="C20">
         <v>72000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>70800000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>63900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53100000.0</v>
       </c>
       <c r="F20">
         <v>53100000.0</v>
       </c>
       <c r="G20">
+        <v>53100000.0</v>
+      </c>
+      <c r="H20">
         <v>37306354.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>53100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45269000.0</v>
       </c>
       <c r="J20">
         <v>45269000.0</v>
       </c>
       <c r="K20">
-        <v>44537000.0</v>
+        <v>45269000.0</v>
       </c>
       <c r="L20">
         <v>44537000.0</v>
       </c>
-      <c r="M20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:13">
+      <c r="M20">
+        <v>44537000.0</v>
+      </c>
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21">
+        <v>128230527.0</v>
+      </c>
+      <c r="C21">
         <v>131900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>135100000.0</v>
       </c>
       <c r="D21">
         <v>135100000.0</v>
       </c>
       <c r="E21">
+        <v>135100000.0</v>
+      </c>
+      <c r="F21">
         <v>122200000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>124800000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>113605227.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>155600000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>136800000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>131912000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>125677000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>122046000.0</v>
       </c>
-      <c r="M21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:13">
+      <c r="N21"/>
+    </row>
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>387298301.0</v>
+      </c>
+      <c r="C22">
         <v>384000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>445200000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>472600000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>393300000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>342300000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>289668739.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>267300000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>165372000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>125464000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>119506000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>69776000.0</v>
       </c>
-      <c r="M22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23">
+        <v>1757730732.0</v>
+      </c>
+      <c r="C23">
         <v>1616700000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1481600000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1590000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1340600000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1478500000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>787086802.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>725400000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>548438000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>380869000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>353018000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>274825000.0</v>
       </c>
-      <c r="M23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>406400000.0</v>
+      </c>
+      <c r="C24">
         <v>407700000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>388500000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>391600000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>366200000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>367800000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>158100000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>145200000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>137074000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>146089000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>138250000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>68411817.66</v>
       </c>
-      <c r="M24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>350100000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>145200000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>137074000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>146089000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>138250000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>86800914.25</v>
       </c>
-      <c r="M25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
-      <c r="M26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:13">
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
-[...1 lines deleted...]
-      </c>
+      <c r="H27"/>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
-      <c r="M27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:13">
+      <c r="M27">
+        <v>0.0</v>
+      </c>
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28">
+        <v>377974268.0</v>
+      </c>
+      <c r="C28">
         <v>408400000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>583500000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>467500000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>333000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>144700000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>261284996.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>56600000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>41784000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>136411000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>132274000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>105465000.0</v>
       </c>
-      <c r="M28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:13">
+      <c r="N28"/>
+    </row>
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>1019000000.0</v>
+      </c>
+      <c r="C29">
         <v>953200000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>814900000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>888700000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>797900000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>967900000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>678300000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>544300000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>380684000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>128631561.0</v>
+      </c>
+      <c r="C30">
         <v>93000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>70400000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>51800000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>43800000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>40900000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>31123757.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>24400000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>17037000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>12925000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>16387000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>14109000.0</v>
       </c>
-      <c r="M30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:13">
+      <c r="N30"/>
+    </row>
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>252600000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>392000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>305400000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>190400000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>61500000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-31013000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-84383000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-66493630.63</v>
       </c>
-      <c r="M31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:13">
+      <c r="N31"/>
+    </row>
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>599900000.0</v>
+      </c>
+      <c r="C32">
         <v>546800000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>430900000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>510800000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>480800000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>634800000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>322900000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>276600000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>167373000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-    </row>
-    <row r="33" spans="1:13">
+      <c r="N32"/>
+    </row>
+    <row r="33" spans="1:14">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>786828130.0</v>
+      </c>
+      <c r="C33">
         <v>741500000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>740800000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>726800000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>578300000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>581600000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>413461200.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>312200000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>247469000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>217646000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>198286000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>180935000.0</v>
       </c>
-      <c r="M33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:13">
+      <c r="N33"/>
+    </row>
+    <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34">
+        <v>38700000.0</v>
+      </c>
+      <c r="C34">
         <v>40300000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>54600000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>56900000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>25700000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>20400000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>4600000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>13100000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>10100000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>3929000.0</v>
       </c>
-      <c r="K34">
-[...1 lines deleted...]
-      </c>
       <c r="L34">
         <v>0.0</v>
       </c>
-      <c r="M34"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:13">
+      <c r="M34">
+        <v>0.0</v>
+      </c>
+      <c r="N34"/>
+    </row>
+    <row r="35" spans="1:14">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>758856029.0</v>
+      </c>
+      <c r="C35">
         <v>731700000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>748200000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>760100000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>631200000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>638800000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>274844556.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>189700000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>171232000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>170432000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>160335000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>131295000.0</v>
       </c>
-      <c r="M35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:13">
+      <c r="N35"/>
+    </row>
+    <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36">
+        <v>15339539.0</v>
+      </c>
+      <c r="C36">
         <v>100000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>7000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>12500000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>20400000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>53500000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>70256.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>7000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2183000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>3998000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>3642000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1781000.0</v>
       </c>
-      <c r="M36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:13">
+      <c r="N36"/>
+    </row>
+    <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-      <c r="H37">
-[...1 lines deleted...]
-      </c>
+      <c r="H37"/>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
-      <c r="M37"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:13">
+      <c r="M37">
+        <v>0.0</v>
+      </c>
+      <c r="N37"/>
+    </row>
+    <row r="38" spans="1:14">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>73600000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>52000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>46800000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>19200000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>5100000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>3998000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>3642000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>1106311.89</v>
       </c>
-      <c r="M38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:13">
+      <c r="N38"/>
+    </row>
+    <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39">
+        <v>45717843.0</v>
+      </c>
+      <c r="C39">
         <v>63800000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>80300000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>52300000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>37500000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>35800000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>30561703.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>32900000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>23270000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>15156000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>11613000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>4087000.0</v>
       </c>
-      <c r="M39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:13">
+      <c r="N39"/>
+    </row>
+    <row r="40" spans="1:14">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40">
+        <v>57648596.0</v>
+      </c>
+      <c r="C40">
         <v>172000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>146200000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>157100000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>130800000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>138000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>71097375.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>90100000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>87844000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>39171000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>29024000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>14897000.0</v>
       </c>
-      <c r="M40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:13">
+      <c r="N40"/>
+    </row>
+    <row r="41" spans="1:14">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>72800000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>67600000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>41100000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>44500000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>33900000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>24343000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>22085000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>13145296.01</v>
       </c>
-      <c r="M41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:13">
+      <c r="N41"/>
+    </row>
+    <row r="42" spans="1:14">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42">
+        <v>84517853.0</v>
+      </c>
+      <c r="C42">
         <v>65400000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>54400000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>28500000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>36200000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>25199999.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>11030315.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>9200000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>4483000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>5376000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>57740000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>57240000.0</v>
       </c>
-      <c r="M42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:13">
+      <c r="N42"/>
+    </row>
+    <row r="43" spans="1:14">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-      <c r="H43">
-[...1 lines deleted...]
-      </c>
+      <c r="H43"/>
       <c r="I43">
         <v>0.0</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
-      <c r="M43"/>
-[...1 lines deleted...]
-    <row r="44" spans="1:13">
+      <c r="M43">
+        <v>0.0</v>
+      </c>
+      <c r="N43"/>
+    </row>
+    <row r="44" spans="1:14">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-      <c r="H44">
-[...1 lines deleted...]
-      </c>
+      <c r="H44"/>
       <c r="I44">
         <v>0.0</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44">
         <v>0.02</v>
       </c>
-      <c r="L44">
+      <c r="M44">
         <v>5076929.0</v>
       </c>
-      <c r="M44"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+    </row>
+    <row r="45" spans="1:14">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>1151600000.0</v>
+      </c>
+      <c r="C45">
         <v>1020900000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>903300000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>447800000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>329400000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>350200000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>326900000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>84300000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>60172000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>36467000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>24430000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>12571000.0</v>
       </c>
-      <c r="M45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:13">
+      <c r="N45"/>
+    </row>
+    <row r="46" spans="1:14">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>494875592.0</v>
+      </c>
+      <c r="C46">
         <v>441800000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>451600000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>447800000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>329400000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>350200000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>229669441.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>84300000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>60172000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>36467000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>24430000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>12571000.0</v>
       </c>
-      <c r="M46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:13">
+      <c r="N46"/>
+    </row>
+    <row r="47" spans="1:14">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
-      <c r="E47">
+      <c r="E47"/>
+      <c r="F47">
         <v>329400000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>350200000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>326900000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>84300000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>60200000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>36467000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>24430000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>7808785.38</v>
       </c>
-      <c r="M47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:13">
+      <c r="N47"/>
+    </row>
+    <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>370154110.0</v>
+      </c>
+      <c r="C48">
         <v>346700000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>252500000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>316500000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>290400000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>437100000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>273579934.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>279700000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>136156000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>40101000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>25433000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-1052000.0</v>
       </c>
-      <c r="M48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:13">
+      <c r="N48"/>
+    </row>
+    <row r="49" spans="1:14">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
-      <c r="H49">
-[...1 lines deleted...]
-      </c>
+      <c r="H49"/>
       <c r="I49">
         <v>0.0</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
-      <c r="M49"/>
-[...1 lines deleted...]
-    <row r="50" spans="1:13">
+      <c r="M49">
+        <v>0.0</v>
+      </c>
+      <c r="N49"/>
+    </row>
+    <row r="50" spans="1:14">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>4200000.0</v>
+      </c>
+      <c r="C50">
         <v>4300000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>9400000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>27600000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>3800000.0</v>
       </c>
-      <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
-[...1 lines deleted...]
-      </c>
+      <c r="H50"/>
       <c r="I50">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="J50">
         <v>0.02</v>
       </c>
       <c r="K50">
+        <v>0.02</v>
+      </c>
+      <c r="L50">
         <v>69395.09</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>776468.2</v>
       </c>
-      <c r="M50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:13">
+      <c r="N50"/>
+    </row>
+    <row r="51" spans="1:14">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51">
+        <v>787229164.0</v>
+      </c>
+      <c r="C51">
         <v>742800000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>728400000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>754000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>620700000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>622600000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>283556398.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>147300000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>201920000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>146089000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>139500000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>111383000.0</v>
       </c>
-      <c r="M51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:13">
+      <c r="N51"/>
+    </row>
+    <row r="52" spans="1:14">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52">
+        <v>97250673.0</v>
+      </c>
+      <c r="C52">
         <v>88200000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>89300000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>103700000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>62300000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>45200000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>25222187.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2100000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>64846000.0</v>
       </c>
-      <c r="J52">
-[...1 lines deleted...]
-      </c>
       <c r="K52">
-        <v>1250000.0</v>
+        <v>0.0</v>
       </c>
       <c r="L52">
         <v>1250000.0</v>
       </c>
-      <c r="M52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:13">
+      <c r="M52">
+        <v>1250000.0</v>
+      </c>
+      <c r="N52"/>
+    </row>
+    <row r="53" spans="1:14">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
-[...1 lines deleted...]
-      </c>
+      <c r="H53"/>
       <c r="I53">
+        <v>0.0</v>
+      </c>
+      <c r="J53">
         <v>2800000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>305000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>4422000.0</v>
       </c>
-      <c r="L53">
-[...4 lines deleted...]
-    <row r="54" spans="1:13">
+      <c r="M53">
+        <v>0.0</v>
+      </c>
+      <c r="N53"/>
+    </row>
+    <row r="54" spans="1:14">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-      <c r="H54">
-[...1 lines deleted...]
-      </c>
+      <c r="H54"/>
       <c r="I54">
         <v>0.0</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
-      <c r="M54"/>
-[...1 lines deleted...]
-    <row r="55" spans="1:13">
+      <c r="M54">
+        <v>0.0</v>
+      </c>
+      <c r="N54"/>
+    </row>
+    <row r="55" spans="1:14">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>1757730732.0</v>
+      </c>
+      <c r="C55">
         <v>1616700000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1481600000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1590000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1340600000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1478500000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>787086802.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>725400000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>548438000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>380869000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>353018000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>274825000.0</v>
       </c>
-      <c r="M55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:13">
+      <c r="N55"/>
+    </row>
+    <row r="56" spans="1:14">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>970902601.0</v>
+      </c>
+      <c r="C56">
         <v>875200000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>740800000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>863200000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>762300000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>896900000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>373625601.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>413200000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>300969000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>163223000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>154732000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>93890000.0</v>
       </c>
-      <c r="M56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:13">
+      <c r="N56"/>
+    </row>
+    <row r="57" spans="1:14">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>369452301.0</v>
+      </c>
+      <c r="C57">
         <v>328400000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>309900000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>352400000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>281500000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>262100000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>146766431.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>136600000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>133596000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>64269000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>49981000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>29097000.0</v>
       </c>
-      <c r="M57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:13">
+      <c r="N57"/>
+    </row>
+    <row r="58" spans="1:14">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>1128308331.0</v>
+      </c>
+      <c r="C58">
         <v>1060100000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1058100000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1112500000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>912700000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>900900000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>421610988.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>326300000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>304828000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>234701000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>210316000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>160392000.0</v>
       </c>
-      <c r="M58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:13">
+      <c r="N58"/>
+    </row>
+    <row r="59" spans="1:14">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-      <c r="H59">
-[...1 lines deleted...]
-      </c>
+      <c r="H59"/>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
-      <c r="M59"/>
-[...1 lines deleted...]
-    <row r="60" spans="1:13">
+      <c r="M59">
+        <v>0.0</v>
+      </c>
+      <c r="N59"/>
+    </row>
+    <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>609972266.0</v>
+      </c>
+      <c r="C60">
         <v>541200000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>417000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>469500000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>427900000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>577600000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>365475814.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>399100000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>243610000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>146168000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>142702000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>114433000.0</v>
       </c>
-      <c r="M60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:13">
+      <c r="N60"/>
+    </row>
+    <row r="61" spans="1:14">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-      <c r="H61">
-[...1 lines deleted...]
-      </c>
+      <c r="H61"/>
       <c r="I61">
         <v>0.0</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
-      <c r="M61"/>
-[...1 lines deleted...]
-    <row r="62" spans="1:13">
+      <c r="M61">
+        <v>0.0</v>
+      </c>
+      <c r="N61"/>
+    </row>
+    <row r="62" spans="1:14">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
-      <c r="H62">
-[...1 lines deleted...]
-      </c>
+      <c r="H62"/>
       <c r="I62">
         <v>0.0</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
-      <c r="M62"/>
+      <c r="M62">
+        <v>0.0</v>
+      </c>
+      <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT62"/>
+  <dimension ref="A1:AU62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46">
+    <row r="1" spans="1:47">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="F1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="J1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="N1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="R1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="V1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Z1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="AH1" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="AL1" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>104</v>
       </c>
       <c r="AP1" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="AT1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:46">
+      <c r="AU1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:47">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
-        <v>65746377.0</v>
+        <v>214553032.0</v>
       </c>
       <c r="C2">
+        <v>65800000.0</v>
+      </c>
+      <c r="D2">
         <v>42100000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>64700000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>39600000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>37300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39900000.0</v>
       </c>
       <c r="H2">
         <v>39900000.0</v>
       </c>
       <c r="I2">
+        <v>39900000.0</v>
+      </c>
+      <c r="J2">
         <v>57600000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>42100000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>37300000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>33570800.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>60100000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>53630790.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>66000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>36804678.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>63900000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>71400000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>67000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>47900000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>78900000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>87100000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>64099999.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>52400000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>37446868.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>38403701.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>35100000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>24900000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>46500000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>22059000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>35100000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>18696000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>109556000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>20582000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>25713000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>18696000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>25098000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>20582000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>18404000.0</v>
       </c>
-      <c r="AN2">
-[...1 lines deleted...]
-      </c>
       <c r="AO2">
+        <v>0.0</v>
+      </c>
+      <c r="AP2">
         <v>23408000.0</v>
       </c>
-      <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
-      <c r="AS2">
+      <c r="AS2"/>
+      <c r="AT2">
         <v>9892812.11</v>
       </c>
-      <c r="AT2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:46">
+      <c r="AU2"/>
+    </row>
+    <row r="3" spans="1:47">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-      <c r="Z3">
-[...1 lines deleted...]
-      </c>
+      <c r="Z3"/>
       <c r="AA3">
         <v>0.0</v>
       </c>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
-      <c r="AG3"/>
+      <c r="AG3">
+        <v>0.0</v>
+      </c>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
-    </row>
-    <row r="4" spans="1:46">
+      <c r="AU3"/>
+    </row>
+    <row r="4" spans="1:47">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
-    </row>
-    <row r="5" spans="1:46">
+      <c r="AU4"/>
+    </row>
+    <row r="5" spans="1:47">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5">
+        <v>40905437.0</v>
+      </c>
+      <c r="C5">
         <v>35071395.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>5600000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>31200000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>19500000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>12700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9400000.0</v>
       </c>
       <c r="H5">
         <v>9400000.0</v>
       </c>
       <c r="I5">
+        <v>9400000.0</v>
+      </c>
+      <c r="J5">
         <v>5200000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>5600000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>12700000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>9882640.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>5800000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2877030.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-17800000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-17315281.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-17200000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-14899999.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-6599999.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-6899999.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-5199999.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>3000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>4500000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>2400000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>281027.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-3393098.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1100000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1500000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-2400000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>600000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1300000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-3400000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-3124000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1664000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1260000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1302000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1421000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1099000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>85831000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-692000.0</v>
       </c>
-      <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
-      <c r="AS5">
-[...4 lines deleted...]
-    <row r="6" spans="1:46">
+      <c r="AS5"/>
+      <c r="AT5">
+        <v>0.0</v>
+      </c>
+      <c r="AU5"/>
+    </row>
+    <row r="6" spans="1:47">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-      <c r="Z6">
-[...1 lines deleted...]
-      </c>
+      <c r="Z6"/>
       <c r="AA6">
         <v>0.0</v>
       </c>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
-      <c r="AM6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AM6">
+        <v>0.0</v>
+      </c>
+      <c r="AN6"/>
       <c r="AO6">
         <v>0.0</v>
       </c>
-      <c r="AP6"/>
+      <c r="AP6">
+        <v>0.0</v>
+      </c>
       <c r="AQ6"/>
       <c r="AR6"/>
-      <c r="AS6">
-[...4 lines deleted...]
-    <row r="7" spans="1:46">
+      <c r="AS6"/>
+      <c r="AT6">
+        <v>0.0</v>
+      </c>
+      <c r="AU6"/>
+    </row>
+    <row r="7" spans="1:47">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>374600000.0</v>
+      </c>
+      <c r="C7">
         <v>338400000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>333100000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>320700000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>330800000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>350000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>337900000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>344700000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>330500000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>321300000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>330300000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>327900000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>334800000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>316900000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>315500000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>290500000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>250700000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>270200000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>279800000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>264300000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>254800000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>260900000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>266700000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>228700000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>227900000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>219700000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>224200000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>208700000.0</v>
       </c>
-      <c r="AC7">
-[...1 lines deleted...]
-      </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
-      <c r="AG7"/>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
-    </row>
-    <row r="8" spans="1:46">
+      <c r="AU7"/>
+    </row>
+    <row r="8" spans="1:47">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
+        <v>114100000.0</v>
+      </c>
+      <c r="C8">
         <v>113800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113300000.0</v>
       </c>
       <c r="D8">
         <v>113300000.0</v>
       </c>
       <c r="E8">
+        <v>113300000.0</v>
+      </c>
+      <c r="F8">
         <v>109600000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>109500000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>108600000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>108800000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>104900000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>108800000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>116900000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>119900000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>118700000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>119500000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>121200000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>121100000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>118500000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>122400000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>120900000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>123200000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
-    </row>
-    <row r="9" spans="1:46">
+      <c r="AU8"/>
+    </row>
+    <row r="9" spans="1:47">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>15700000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>14500000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>12600000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>10700000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>9200000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>4326147.53</v>
       </c>
-      <c r="AE9">
-[...1 lines deleted...]
-      </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
-      <c r="AG9"/>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
-    </row>
-    <row r="10" spans="1:46">
+      <c r="AU9"/>
+    </row>
+    <row r="10" spans="1:47">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>409254896.0</v>
+      </c>
+      <c r="C10">
         <v>346900000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>285200000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>180500000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>334400000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>68800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61900000.0</v>
       </c>
       <c r="H10">
         <v>61900000.0</v>
       </c>
       <c r="I10">
+        <v>61900000.0</v>
+      </c>
+      <c r="J10">
         <v>144900000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>285200000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>68800000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>36211200.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>286500000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>253916340.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>97100000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>63515246.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>287700000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>407600000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>98900000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>305900000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>477900000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>469000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>156300000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>160100000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>22271401.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>55523423.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>34200000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>25000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>88600000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>102300000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>32200000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>14600000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>95290000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>62127000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>13314000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>13103000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>9678000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>30180000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>10931000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-7226000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>7226000.0</v>
       </c>
-      <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
-      <c r="AS10">
+      <c r="AS10"/>
+      <c r="AT10">
         <v>4664249.68</v>
       </c>
-      <c r="AT10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:46">
+      <c r="AU10"/>
+    </row>
+    <row r="11" spans="1:47">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-    </row>
-    <row r="12" spans="1:46">
+      <c r="AU11"/>
+    </row>
+    <row r="12" spans="1:47">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12">
+        <v>409254896.0</v>
+      </c>
+      <c r="C12">
         <v>346900000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>285200000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>180500000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>334400000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>68800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61900000.0</v>
       </c>
       <c r="H12">
         <v>61900000.0</v>
       </c>
       <c r="I12">
+        <v>61900000.0</v>
+      </c>
+      <c r="J12">
         <v>144900000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>285200000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>68800000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>36211200.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>286500000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>253916340.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>97100000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>63515246.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>287700000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>407600000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>98900000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>305900000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>477900000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>469000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>156300000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>160100000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>22271401.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>55523423.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>34200000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>25000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>88600000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>102300000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>32200000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>14600000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>95290000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>62127000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>13314000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>13103000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>9678000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>30180000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>10931000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7226000.0</v>
       </c>
       <c r="AO12">
         <v>7226000.0</v>
       </c>
-      <c r="AP12"/>
+      <c r="AP12">
+        <v>7226000.0</v>
+      </c>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-    </row>
-    <row r="13" spans="1:46">
+      <c r="AU12"/>
+    </row>
+    <row r="13" spans="1:47">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13">
+        <v>114394864.0</v>
+      </c>
+      <c r="C13">
         <v>113707260.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>109500000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>113300000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>109600000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>108600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108800000.0</v>
       </c>
       <c r="H13">
         <v>108800000.0</v>
       </c>
       <c r="I13">
+        <v>108800000.0</v>
+      </c>
+      <c r="J13">
         <v>104900000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>109500000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>108600000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>90452560.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>118700000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>88155150.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>121200000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>94030517.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>118500000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>122400000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>120900000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>123200000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>120500000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>119200000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>115700000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>115100000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>80584536.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>86909581.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>112400000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>111700000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>112600000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>111400000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>109500000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>107500000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>106095000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>104923000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>104191000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>103824000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>103295000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>2652000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>3350000.0</v>
       </c>
-      <c r="AN13">
-[...1 lines deleted...]
-      </c>
       <c r="AO13">
+        <v>0.0</v>
+      </c>
+      <c r="AP13">
         <v>3350000.0</v>
       </c>
-      <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13">
         <v>2640290.04</v>
       </c>
-      <c r="AT13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:46">
+      <c r="AU13"/>
+    </row>
+    <row r="14" spans="1:47">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
+        <v>99219037.0</v>
+      </c>
+      <c r="C14">
         <v>99117647.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>95000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98154000.0</v>
       </c>
       <c r="E14">
         <v>98154000.0</v>
       </c>
       <c r="F14">
+        <v>98154000.0</v>
+      </c>
+      <c r="G14">
         <v>98172000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>98181197.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>96611725.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>96532514.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>101308836.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>103586542.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>103710762.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>104519045.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>105668608.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>105864969.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>105234474.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>106133970.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>107840995.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>110805942.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>110504248.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>111364712.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>111239180.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>110888447.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>110080288.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>110809126.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>110581202.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>110831032.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>110012100.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>111808110.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>111729981.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>111836092.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>108660494.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>111629427.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>111612786.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>111478881.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>106500498.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>103155814.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>107149000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108059624.0</v>
       </c>
       <c r="AN14">
         <v>108059624.0</v>
       </c>
       <c r="AO14">
         <v>108059624.0</v>
       </c>
       <c r="AP14">
         <v>108059624.0</v>
       </c>
       <c r="AQ14">
+        <v>108059624.0</v>
+      </c>
+      <c r="AR14">
         <v>101621592.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>101608247.0</v>
       </c>
-      <c r="AS14"/>
-      <c r="AT14">
+      <c r="AT14"/>
+      <c r="AU14">
         <v>107988361.0</v>
       </c>
     </row>
-    <row r="15" spans="1:46">
+    <row r="15" spans="1:47">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>123200000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>120500000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>119200000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>115700000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>115100000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>114700000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>112700000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>112400000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>111700000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>112600000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>111400000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>109500000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>107500000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>106100000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>104900000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>104200000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>103800000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>103300000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>2700000.0</v>
       </c>
-      <c r="AM15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN15"/>
       <c r="AO15">
+        <v>0.0</v>
+      </c>
+      <c r="AP15">
         <v>3350000.0</v>
       </c>
-      <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
-      <c r="AS15">
-[...4 lines deleted...]
-    <row r="16" spans="1:46">
+      <c r="AS15"/>
+      <c r="AT15">
+        <v>0.0</v>
+      </c>
+      <c r="AU15"/>
+    </row>
+    <row r="16" spans="1:47">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>15200000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>16800000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>274500000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>164100000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>151000000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>260300000.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>13200000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>32600000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>241800000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>153800000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>114800000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>30300000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>182500000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>123300000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>93500000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-84200000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>18500000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>9300000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>5600000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2100000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-      <c r="AG16">
+      <c r="AG16"/>
+      <c r="AH16">
         <v>1042000.0</v>
       </c>
-      <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>4500000.0</v>
       </c>
-      <c r="AM16"/>
       <c r="AN16"/>
-      <c r="AO16">
+      <c r="AO16"/>
+      <c r="AP16">
         <v>7155000.0</v>
       </c>
-      <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
-    </row>
-    <row r="17" spans="1:46">
+      <c r="AU16"/>
+    </row>
+    <row r="17" spans="1:47">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
-[...1 lines deleted...]
-      </c>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
-    </row>
-    <row r="18" spans="1:46">
+      <c r="AU17"/>
+    </row>
+    <row r="18" spans="1:47">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
-[...1 lines deleted...]
-      </c>
+      <c r="Z18"/>
       <c r="AA18">
         <v>0.0</v>
       </c>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
-      <c r="AM18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AM18">
+        <v>0.0</v>
+      </c>
+      <c r="AN18"/>
       <c r="AO18">
         <v>0.0</v>
       </c>
-      <c r="AP18"/>
+      <c r="AP18">
+        <v>0.0</v>
+      </c>
       <c r="AQ18"/>
       <c r="AR18"/>
-      <c r="AS18">
-[...4 lines deleted...]
-    <row r="19" spans="1:46">
+      <c r="AS18"/>
+      <c r="AT18">
+        <v>0.0</v>
+      </c>
+      <c r="AU18"/>
+    </row>
+    <row r="19" spans="1:47">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-    </row>
-    <row r="20" spans="1:46">
+      <c r="AU19"/>
+    </row>
+    <row r="20" spans="1:47">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20">
+        <v>71283741.0</v>
+      </c>
+      <c r="C20">
         <v>71200000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>71300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72000000.0</v>
       </c>
       <c r="E20">
         <v>72000000.0</v>
       </c>
       <c r="F20">
+        <v>72000000.0</v>
+      </c>
+      <c r="G20">
         <v>71700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70400000.0</v>
       </c>
       <c r="H20">
         <v>70400000.0</v>
       </c>
       <c r="I20">
+        <v>70400000.0</v>
+      </c>
+      <c r="J20">
         <v>70800000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>71300000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>71700000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>47376320.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>63900000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>47950500.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>64099999.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>50237609.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53100000.0</v>
       </c>
       <c r="R20">
         <v>53100000.0</v>
       </c>
       <c r="S20">
         <v>53100000.0</v>
       </c>
       <c r="T20">
         <v>53100000.0</v>
       </c>
       <c r="U20">
         <v>53100000.0</v>
       </c>
       <c r="V20">
         <v>53100000.0</v>
       </c>
       <c r="W20">
         <v>53100000.0</v>
       </c>
       <c r="X20">
         <v>53100000.0</v>
       </c>
       <c r="Y20">
+        <v>53100000.0</v>
+      </c>
+      <c r="Z20">
         <v>37306354.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>40948525.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53100000.0</v>
       </c>
       <c r="AB20">
         <v>53100000.0</v>
       </c>
       <c r="AC20">
         <v>53100000.0</v>
       </c>
       <c r="AD20">
         <v>53100000.0</v>
       </c>
       <c r="AE20">
-        <v>45300000.0</v>
+        <v>53100000.0</v>
       </c>
       <c r="AF20">
         <v>45300000.0</v>
       </c>
       <c r="AG20">
-        <v>45269000.0</v>
+        <v>45300000.0</v>
       </c>
       <c r="AH20">
         <v>45269000.0</v>
       </c>
       <c r="AI20">
         <v>45269000.0</v>
       </c>
       <c r="AJ20">
         <v>45269000.0</v>
       </c>
       <c r="AK20">
         <v>45269000.0</v>
       </c>
       <c r="AL20">
-        <v>45037000.0</v>
+        <v>45269000.0</v>
       </c>
       <c r="AM20">
         <v>45037000.0</v>
       </c>
       <c r="AN20">
-        <v>0.0</v>
+        <v>45037000.0</v>
       </c>
       <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
         <v>44537000.0</v>
       </c>
-      <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
-      <c r="AS20">
+      <c r="AS20"/>
+      <c r="AT20">
         <v>35101670.87</v>
       </c>
-      <c r="AT20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:46">
+      <c r="AU20"/>
+    </row>
+    <row r="21" spans="1:47">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21">
+        <v>128230527.0</v>
+      </c>
+      <c r="C21">
         <v>128699999.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>132200000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>130900000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>131900000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>133900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133600000.0</v>
       </c>
       <c r="H21">
         <v>133600000.0</v>
       </c>
       <c r="I21">
+        <v>133600000.0</v>
+      </c>
+      <c r="J21">
         <v>135100000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>132200000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>133900000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>100410640.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>135100000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>98040330.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>133300000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>104590509.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>122200000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>154700000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>154800000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>155500000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>124800000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>156100000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>157400000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>159500000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>113605227.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>123308270.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>157600000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>153900000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>155600000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>150900000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>143100000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>140100000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>136800000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>135212000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>134656000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>131721000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>131912000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>128311000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>127503000.0</v>
       </c>
-      <c r="AN21">
-[...1 lines deleted...]
-      </c>
       <c r="AO21">
+        <v>0.0</v>
+      </c>
+      <c r="AP21">
         <v>125677000.0</v>
       </c>
-      <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
-      <c r="AS21">
+      <c r="AS21"/>
+      <c r="AT21">
         <v>131291771.75</v>
       </c>
-      <c r="AT21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:46">
+      <c r="AU21"/>
+    </row>
+    <row r="22" spans="1:47">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>387298301.0</v>
+      </c>
+      <c r="C22">
         <v>408700000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>407400000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>439500000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>384000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>473400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>484300000.0</v>
       </c>
       <c r="H22">
         <v>484300000.0</v>
       </c>
       <c r="I22">
+        <v>484300000.0</v>
+      </c>
+      <c r="J22">
         <v>445200000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>407400000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>473400000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>393872240.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>472600000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>355571400.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>511500000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>391884409.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>393300000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>368100000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>416400000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>404500000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>342300000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>339000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>417200000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>428600000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>289668739.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>268440331.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>365200000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>366100000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>267300000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>217800000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>226200000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>239500000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>165372000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>124826000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>154464000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>176969000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>125464000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>96680000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>143010000.0</v>
       </c>
-      <c r="AN22">
-[...1 lines deleted...]
-      </c>
       <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
         <v>119506000.0</v>
       </c>
-      <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
-      <c r="AS22">
+      <c r="AS22"/>
+      <c r="AT22">
         <v>54993694.83</v>
       </c>
-      <c r="AT22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:46">
+      <c r="AU22"/>
+    </row>
+    <row r="23" spans="1:47">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23">
+        <v>1757730732.0</v>
+      </c>
+      <c r="C23">
         <v>1796600000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1724200000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1530500000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1616700000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1566700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1450700000.0</v>
       </c>
       <c r="H23">
         <v>1450700000.0</v>
       </c>
       <c r="I23">
+        <v>1450700000.0</v>
+      </c>
+      <c r="J23">
         <v>1481600000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1724200000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1566700000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1100292400.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1590000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1256303100.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1543500000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1045672149.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1340600000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1566700000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1354700000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1424400000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1478500000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1576600000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1377600000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1264400000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>787086802.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>876730287.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1155500000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>995700000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>725400000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>750100000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>684600000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>571500000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>548438000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>527682000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>519556000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>444087000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>380869000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>442062000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>454991000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>142702000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>353018000.0</v>
       </c>
-      <c r="AP23"/>
       <c r="AQ23"/>
       <c r="AR23"/>
       <c r="AS23"/>
       <c r="AT23"/>
-    </row>
-    <row r="24" spans="1:46">
+      <c r="AU23"/>
+    </row>
+    <row r="24" spans="1:47">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>406400000.0</v>
+      </c>
+      <c r="C24">
         <v>399600000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>416000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>388600000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>407700000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>410500000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>446200000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>444800000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>388500000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>381000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>476400000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>383000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>391600000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>393400000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>457800000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>377100000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>366200000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>370800000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>372900000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>363200000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>367800000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>376100000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>373700000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>362500000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>158100000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>147600000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>327000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>307200000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>145200000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>79088128.82</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>205120199.81</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>164795995.75</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>106151939.91</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>105714627.34</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>198305220.24</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>180360200.54</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>109734094.49</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>196954159.85</v>
       </c>
-      <c r="AM24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN24"/>
       <c r="AO24">
+        <v>0.0</v>
+      </c>
+      <c r="AP24">
         <v>106297093.65</v>
       </c>
-      <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24">
         <v>86800914.25</v>
       </c>
-      <c r="AT24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:46">
+      <c r="AU24"/>
+    </row>
+    <row r="25" spans="1:47">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>350100000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>333500000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>518600000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>487800000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>145200000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>107860390.09</v>
       </c>
-      <c r="AE25">
-[...1 lines deleted...]
-      </c>
       <c r="AF25">
         <v>0.0</v>
       </c>
-      <c r="AG25"/>
+      <c r="AG25">
+        <v>0.0</v>
+      </c>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
-    </row>
-    <row r="26" spans="1:46">
+      <c r="AU25"/>
+    </row>
+    <row r="26" spans="1:47">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
-[...1 lines deleted...]
-      </c>
+      <c r="Z26"/>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
-      <c r="AM26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26"/>
       <c r="AO26">
         <v>0.0</v>
       </c>
-      <c r="AP26"/>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
       <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
-[...4 lines deleted...]
-    <row r="27" spans="1:46">
+      <c r="AS26"/>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26"/>
+    </row>
+    <row r="27" spans="1:47">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
-[...1 lines deleted...]
-      </c>
+      <c r="Z27"/>
       <c r="AA27">
         <v>0.0</v>
       </c>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
-      <c r="AG27"/>
+      <c r="AG27">
+        <v>0.0</v>
+      </c>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-    </row>
-    <row r="28" spans="1:46">
+      <c r="AU27"/>
+    </row>
+    <row r="28" spans="1:47">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28">
+        <v>377974268.0</v>
+      </c>
+      <c r="C28">
         <v>406600000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>545900000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>541400000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>408400000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>825100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>764400000.0</v>
       </c>
       <c r="H28">
         <v>764400000.0</v>
       </c>
       <c r="I28">
+        <v>764400000.0</v>
+      </c>
+      <c r="J28">
         <v>583500000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>545900000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>825100000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>536604720.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>467500000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>308727450.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>733499999.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>478771402.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>333000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>237200000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>581100000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>332500000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>144700000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>175000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>495100000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>433700000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>248919801.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>227723154.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>534800000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>490900000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>56600000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>44800000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>230600000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>202700000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>41784000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>70492000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>234746000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>220734000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>136411000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>236124000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>221277000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>7226000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>132274000.0</v>
       </c>
-      <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
-    </row>
-    <row r="29" spans="1:46">
+      <c r="AU28"/>
+    </row>
+    <row r="29" spans="1:47">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>1019000000.0</v>
+      </c>
+      <c r="C29">
         <v>980500000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>884800000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>832900000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>953200000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>975800000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>913900000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>827100000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>814900000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>816200000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>909300000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>813300000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>888700000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>929900000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>870500000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>750300000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>797900000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>899500000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>776200000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>919500000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>967900000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>984000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>874400000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>839300000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>678300000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
-    </row>
-    <row r="30" spans="1:46">
+      <c r="AU29"/>
+    </row>
+    <row r="30" spans="1:47">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>128631561.0</v>
+      </c>
+      <c r="C30">
         <v>228400000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>190100000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>104700000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>93000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>162100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81400000.0</v>
       </c>
       <c r="H30">
         <v>81400000.0</v>
       </c>
       <c r="I30">
+        <v>81400000.0</v>
+      </c>
+      <c r="J30">
         <v>70400000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>190800000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>162100000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>43378000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>50900000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>93392820.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>150000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>41152910.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>43800000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>108000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>111200000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>39200000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>40900000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>118200000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>114900000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>28200000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>31123757.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>91150954.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>149500000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>31300000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>24400000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>97500000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>119200000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>20400000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>17037000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>78379000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>103396000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>14100000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>12925000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>88982000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>79202000.0</v>
       </c>
-      <c r="AN30">
-[...1 lines deleted...]
-      </c>
       <c r="AO30">
+        <v>0.0</v>
+      </c>
+      <c r="AP30">
         <v>16387000.0</v>
       </c>
-      <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
-      <c r="AS30">
+      <c r="AS30"/>
+      <c r="AT30">
         <v>11119955.86</v>
       </c>
-      <c r="AT30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:46">
+      <c r="AU30"/>
+    </row>
+    <row r="31" spans="1:47">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>157100000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>186000000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>286200000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>158000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>152500000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>252600000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>317100000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>168100000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>336800000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>392000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>391700000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>279200000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>261600000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>305400000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>296700000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>182100000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>125200000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>190400000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>99249956.36</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>71807680.3</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>30638556.04</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>47658173.93</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>44037465.13</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-5188264.45</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-32827612.8</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-23295275.29</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-78321922.91</v>
       </c>
-      <c r="AM31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN31"/>
       <c r="AO31">
+        <v>0.0</v>
+      </c>
+      <c r="AP31">
         <v>-64880055.36</v>
       </c>
-      <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
-      <c r="AS31">
+      <c r="AS31"/>
+      <c r="AT31">
         <v>-84367118.54</v>
       </c>
-      <c r="AT31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:46">
+      <c r="AU31"/>
+    </row>
+    <row r="32" spans="1:47">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>599900000.0</v>
+      </c>
+      <c r="C32">
         <v>547500000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>384200000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>395100000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>546800000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>471900000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>354400000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>365400000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>430900000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>392900000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>407300000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>376300000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>510800000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>551700000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>456800000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>406200000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>480800000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>532200000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>372500000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>556700000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>634800000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>631600000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>487000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>471700000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>322900000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
-    </row>
-    <row r="33" spans="1:46">
+      <c r="AU32"/>
+    </row>
+    <row r="33" spans="1:47">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>786828130.0</v>
+      </c>
+      <c r="C33">
         <v>761100000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>785800000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>746800000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>741500000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>795500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>765700000.0</v>
       </c>
       <c r="H33">
         <v>765700000.0</v>
       </c>
       <c r="I33">
+        <v>765700000.0</v>
+      </c>
+      <c r="J33">
         <v>740800000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>785800000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>795500000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>568817600.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>726800000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>510414630.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>711000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>508432556.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>578300000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>644400000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>669500000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>633800000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>581600000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>620000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>641500000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>595000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>413461200.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>431463273.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>567400000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>523600000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>312200000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>304100000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>278500000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>264600000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>247469000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>244904000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>236238000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>227463000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>217646000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>214681000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>210469000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>-7226000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>198286000.0</v>
       </c>
-      <c r="AP33"/>
       <c r="AQ33"/>
       <c r="AR33"/>
       <c r="AS33"/>
       <c r="AT33"/>
-    </row>
-    <row r="34" spans="1:46">
+      <c r="AU33"/>
+    </row>
+    <row r="34" spans="1:47">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34">
+        <v>38700000.0</v>
+      </c>
+      <c r="C34">
         <v>52800000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>50600000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>42100000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>40300000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>43100000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>52100000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>43400000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>54600000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>70900000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>56500000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>62600000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>56900000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>42900000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>38500000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>52900000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>25700000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>22500000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>21700000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>27600000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>20400000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>16400000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>6400000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>4200000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>4600000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>4800000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>6500000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>6800000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>13100000.0</v>
       </c>
-      <c r="AD34">
-[...1 lines deleted...]
-      </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
-      <c r="AG34"/>
+      <c r="AG34">
+        <v>0.0</v>
+      </c>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
-    </row>
-    <row r="35" spans="1:46">
+      <c r="AU34"/>
+    </row>
+    <row r="35" spans="1:47">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>758856029.0</v>
+      </c>
+      <c r="C35">
         <v>728300000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>748300000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>695300000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>731700000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>781000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>775700000.0</v>
       </c>
       <c r="H35">
         <v>775700000.0</v>
       </c>
       <c r="I35">
+        <v>775700000.0</v>
+      </c>
+      <c r="J35">
         <v>748200000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>748300000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>781000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>561801680.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>760100000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>549955350.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>801300000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>550594876.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>631200000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>651700000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>666000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>645100000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>638800000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>650700000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>638800000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>592500000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>274844556.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>287487950.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>559200000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>523900000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>189700000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>188500000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>300300000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>251100000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>171232000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>164326000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>275397000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>257563000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>170432000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>291111000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>255460000.0</v>
       </c>
-      <c r="AN35"/>
-      <c r="AO35">
+      <c r="AO35"/>
+      <c r="AP35">
         <v>160335000.0</v>
       </c>
-      <c r="AP35"/>
       <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
-    </row>
-    <row r="36" spans="1:46">
+      <c r="AU35"/>
+    </row>
+    <row r="36" spans="1:47">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36">
+        <v>15339539.0</v>
+      </c>
+      <c r="C36">
         <v>104901061.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>14398300.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1200000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>100000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5400000.0</v>
       </c>
       <c r="H36">
         <v>5400000.0</v>
       </c>
       <c r="I36">
+        <v>5400000.0</v>
+      </c>
+      <c r="J36">
         <v>7000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>15600000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1900000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>12300000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>80000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>73770.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>116900001.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>17800000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>20400000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>72300000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>82700000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>64500000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>53500000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>47900000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>63200000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>55700000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>70256.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1400000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>4600000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>2800000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>7000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>9100000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>2600000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>4500000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>2183000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>483000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>10217000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>10080000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>3998000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>3954000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>3444000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-7226000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>3642000.0</v>
       </c>
-      <c r="AP36"/>
       <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
       <c r="AT36"/>
-    </row>
-    <row r="37" spans="1:46">
+      <c r="AU36"/>
+    </row>
+    <row r="37" spans="1:47">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-      <c r="Z37">
-[...1 lines deleted...]
-      </c>
+      <c r="Z37"/>
       <c r="AA37">
         <v>0.0</v>
       </c>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
-      <c r="AM37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AM37">
+        <v>0.0</v>
+      </c>
+      <c r="AN37"/>
       <c r="AO37">
         <v>0.0</v>
       </c>
-      <c r="AP37"/>
+      <c r="AP37">
+        <v>0.0</v>
+      </c>
       <c r="AQ37"/>
       <c r="AR37"/>
-      <c r="AS37">
-[...4 lines deleted...]
-    <row r="38" spans="1:46">
+      <c r="AS37"/>
+      <c r="AT37">
+        <v>0.0</v>
+      </c>
+      <c r="AU37"/>
+    </row>
+    <row r="38" spans="1:47">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>131400000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>104800000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>89900000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>116900000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>91700000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>73600000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>72300000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>82700000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>64500000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>52000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>47900000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>63200000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>55700000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>46800000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>27800000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>43500000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>30700000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>19200000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>9623912.35</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>13268810.49</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>11375701.5</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>4048633.16</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>149675567.96</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>152004157.01</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>144288468.95</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>136091789.98</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>131940764.99</v>
       </c>
-      <c r="AM38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN38"/>
       <c r="AO38">
+        <v>0.0</v>
+      </c>
+      <c r="AP38">
         <v>133673689.07</v>
       </c>
-      <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
-      <c r="AS38">
+      <c r="AS38"/>
+      <c r="AT38">
         <v>132695460.28</v>
       </c>
-      <c r="AT38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:46">
+      <c r="AU38"/>
+    </row>
+    <row r="39" spans="1:47">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39">
+        <v>45717843.0</v>
+      </c>
+      <c r="C39">
         <v>51500000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>55000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>59000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>63800000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>66900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57400000.0</v>
       </c>
       <c r="H39">
         <v>57400000.0</v>
       </c>
       <c r="I39">
+        <v>57400000.0</v>
+      </c>
+      <c r="J39">
         <v>80300000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>55000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>66900000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>58013360.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>53200000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>43007910.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>73900000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>40687028.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>37500000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>38600000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>58700000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>41000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>35800000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>30400000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>47700000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>52500000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>30561703.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>30152303.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>39600000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>49700000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>32900000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>28400000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>28500000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>32400000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>23270000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>17446000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>12144000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>12452000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>15156000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>11539000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>11379000.0</v>
       </c>
-      <c r="AN39">
-[...1 lines deleted...]
-      </c>
       <c r="AO39">
+        <v>0.0</v>
+      </c>
+      <c r="AP39">
         <v>11613000.0</v>
       </c>
-      <c r="AP39"/>
       <c r="AQ39"/>
       <c r="AR39"/>
-      <c r="AS39">
+      <c r="AS39"/>
+      <c r="AT39">
         <v>3221153.85</v>
       </c>
-      <c r="AT39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:46">
+      <c r="AU39"/>
+    </row>
+    <row r="40" spans="1:47">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40">
-        <v>314353623.0</v>
+        <v>57648596.0</v>
       </c>
       <c r="C40">
+        <v>314300000.0</v>
+      </c>
+      <c r="D40">
         <v>243200000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>207900000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>172000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>163000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>145200000.0</v>
       </c>
       <c r="H40">
         <v>145200000.0</v>
       </c>
       <c r="I40">
+        <v>145200000.0</v>
+      </c>
+      <c r="J40">
         <v>146200000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>243200000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>163000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>111104000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>188600000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>165682290.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>187000001.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>101406972.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>130800000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>253200000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>162600000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>125500000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>138000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>186600000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>130500001.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>104900000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>71097375.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>113213899.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>108700000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>81000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>72000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>130641000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>65200000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>75604000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>87844000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>91318000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>45011000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>33399000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>39171000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>56133000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>31351000.0</v>
       </c>
-      <c r="AN40">
-[...1 lines deleted...]
-      </c>
       <c r="AO40">
+        <v>0.0</v>
+      </c>
+      <c r="AP40">
         <v>18168000.0</v>
       </c>
-      <c r="AP40"/>
       <c r="AQ40"/>
       <c r="AR40"/>
-      <c r="AS40">
+      <c r="AS40"/>
+      <c r="AT40">
         <v>11741015.13</v>
       </c>
-      <c r="AT40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:46">
+      <c r="AU40"/>
+    </row>
+    <row r="41" spans="1:47">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>107800000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>109100000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>101800000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>93400000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>101400000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>72800000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>72400000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>69100000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>67200000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>67600000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>58000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>41900000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>39100000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>41100000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>39300000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>40600000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>36100000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>44400000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>22258657.6</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>29269434.9</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>25633247.38</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>26452412.3</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>14225587.88</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>11110400.51</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>9662938.68</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>10106662.66</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>9043012.35</v>
       </c>
-      <c r="AM41"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN41"/>
       <c r="AO41">
+        <v>0.0</v>
+      </c>
+      <c r="AP41">
         <v>7162847.92</v>
       </c>
-      <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
-      <c r="AS41">
+      <c r="AS41"/>
+      <c r="AT41">
         <v>4895176.54</v>
       </c>
-      <c r="AT41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:46">
+      <c r="AU41"/>
+    </row>
+    <row r="42" spans="1:47">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42">
+        <v>84517853.0</v>
+      </c>
+      <c r="C42">
         <v>75338553.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>60000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>65700000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>65400000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>56700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52800000.0</v>
       </c>
       <c r="H42">
         <v>52800000.0</v>
       </c>
       <c r="I42">
+        <v>52800000.0</v>
+      </c>
+      <c r="J42">
         <v>54400000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>60000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>56700000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>28063680.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>28500000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>23753940.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>40500000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>28185861.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>36200000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>32899999.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>26099999.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>26199999.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>25199999.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>22000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>19800000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>17400000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>11030315.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>11181800.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>12600000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>10700000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>9200000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>5900000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>4900000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>4300000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>4483000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>4403000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>4106000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>3853000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>5376000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>3336000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>59239000.0</v>
       </c>
-      <c r="AN42">
-[...1 lines deleted...]
-      </c>
       <c r="AO42">
+        <v>0.0</v>
+      </c>
+      <c r="AP42">
         <v>57740000.0</v>
       </c>
-      <c r="AP42"/>
       <c r="AQ42"/>
       <c r="AR42"/>
-      <c r="AS42">
-[...4 lines deleted...]
-    <row r="43" spans="1:46">
+      <c r="AS42"/>
+      <c r="AT42">
+        <v>0.0</v>
+      </c>
+      <c r="AU42"/>
+    </row>
+    <row r="43" spans="1:47">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-      <c r="Z43">
-[...1 lines deleted...]
-      </c>
+      <c r="Z43"/>
       <c r="AA43">
         <v>0.0</v>
       </c>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
-      <c r="AG43"/>
+      <c r="AG43">
+        <v>0.0</v>
+      </c>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
-    </row>
-    <row r="44" spans="1:46">
+      <c r="AU43"/>
+    </row>
+    <row r="44" spans="1:47">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-      <c r="Z44">
-[...1 lines deleted...]
-      </c>
+      <c r="Z44"/>
       <c r="AA44">
         <v>0.0</v>
       </c>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
-      <c r="AM44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AM44">
+        <v>0.0</v>
+      </c>
+      <c r="AN44"/>
       <c r="AO44">
+        <v>0.0</v>
+      </c>
+      <c r="AP44">
         <v>43726741.5</v>
       </c>
-      <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
-      <c r="AS44">
+      <c r="AS44"/>
+      <c r="AT44">
         <v>43265290.04</v>
       </c>
-      <c r="AT44"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:46">
+      <c r="AU44"/>
+    </row>
+    <row r="45" spans="1:47">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>1151600000.0</v>
+      </c>
+      <c r="C45">
         <v>825900000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>809100000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>795200000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1020900000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>808300000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>766100000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>757200000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>903300000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>705400000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>695800000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>670900000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>447800000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>593100000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>566400000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>360700000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>350200000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>362900000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>367800000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>326700000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>326900000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>318700000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>313200000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>285900000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>84300000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>82200000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>79500000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>64200000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>60200000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>57100000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>46100000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>40400000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>36500000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>37400000.0</v>
       </c>
-      <c r="AM45"/>
       <c r="AN45"/>
-      <c r="AO45">
+      <c r="AO45"/>
+      <c r="AP45">
         <v>24430000.0</v>
       </c>
-      <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
-    </row>
-    <row r="46" spans="1:46">
+      <c r="AU45"/>
+    </row>
+    <row r="46" spans="1:47">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>494875592.0</v>
+      </c>
+      <c r="C46">
         <v>455000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>464300000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>428100000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>441800000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>451200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>459500000.0</v>
       </c>
       <c r="H46">
         <v>459500000.0</v>
       </c>
       <c r="I46">
+        <v>459500000.0</v>
+      </c>
+      <c r="J46">
         <v>451600000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>464300000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>451200000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>341969520.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>447800000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>298104570.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>396700000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>282402139.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>329400000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>364300000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>378900000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>360700000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>350200000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>362900000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>367800000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>326700000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>229669441.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>245768266.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>313200000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>285900000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>84300000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>82200000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>73100000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>64200000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>60172000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>57136000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>46096000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>40393000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>36467000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>37379000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>34485000.0</v>
       </c>
-      <c r="AN46"/>
-      <c r="AO46">
+      <c r="AO46"/>
+      <c r="AP46">
         <v>24430000.0</v>
       </c>
-      <c r="AP46"/>
       <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
-    </row>
-    <row r="47" spans="1:46">
+      <c r="AU46"/>
+    </row>
+    <row r="47" spans="1:47">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>459300000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>453300000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>404100000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>396700000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>363700000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>329400000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>364300000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>378900000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>360700000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>350200000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>362900000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>367800000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>326700000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>326900000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>318700000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>313200000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>285900000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>84300000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>44194725.96</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>57055885.11</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>48688002.43</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>46598002.01</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>45544838.58</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>36850267.81</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>31155418.43</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>27392022.83</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>27815895.22</v>
       </c>
-      <c r="AM47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN47"/>
       <c r="AO47">
+        <v>0.0</v>
+      </c>
+      <c r="AP47">
         <v>18783638.32</v>
       </c>
-      <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
-      <c r="AS47">
+      <c r="AS47"/>
+      <c r="AT47">
         <v>9907786.89</v>
       </c>
-      <c r="AT47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:46">
+      <c r="AU47"/>
+    </row>
+    <row r="48" spans="1:47">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>370154110.0</v>
+      </c>
+      <c r="C48">
         <v>340822026.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>319600000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>221500000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>346700000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>179900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>174500000.0</v>
       </c>
       <c r="H48">
         <v>174500000.0</v>
       </c>
       <c r="I48">
+        <v>174500000.0</v>
+      </c>
+      <c r="J48">
         <v>252500000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>319600000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>179900000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>159706480.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>316500000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>242334450.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>211500000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>160962231.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>290400000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>384500000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>235600000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>402900000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>437100000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>456700000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>349700000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>339300000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>273579934.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>298361287.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>268900000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>208300000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>279700000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>270700000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>167300000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>117400000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>136156000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>128064000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>65139000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>28012000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>40101000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>63532000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>31415000.0</v>
       </c>
-      <c r="AN48">
-[...1 lines deleted...]
-      </c>
       <c r="AO48">
+        <v>0.0</v>
+      </c>
+      <c r="AP48">
         <v>25433000.0</v>
       </c>
-      <c r="AP48"/>
       <c r="AQ48"/>
       <c r="AR48"/>
-      <c r="AS48">
+      <c r="AS48"/>
+      <c r="AT48">
         <v>-829129.89</v>
       </c>
-      <c r="AT48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:46">
+      <c r="AU48"/>
+    </row>
+    <row r="49" spans="1:47">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-      <c r="Z49">
-[...1 lines deleted...]
-      </c>
+      <c r="Z49"/>
       <c r="AA49">
         <v>0.0</v>
       </c>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
       <c r="AI49">
         <v>0.0</v>
       </c>
       <c r="AJ49">
         <v>0.0</v>
       </c>
       <c r="AK49">
         <v>0.0</v>
       </c>
       <c r="AL49">
         <v>0.0</v>
       </c>
-      <c r="AM49"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AM49">
+        <v>0.0</v>
+      </c>
+      <c r="AN49"/>
       <c r="AO49">
         <v>0.0</v>
       </c>
-      <c r="AP49"/>
+      <c r="AP49">
+        <v>0.0</v>
+      </c>
       <c r="AQ49"/>
       <c r="AR49"/>
-      <c r="AS49">
-[...4 lines deleted...]
-    <row r="50" spans="1:46">
+      <c r="AS49"/>
+      <c r="AT49">
+        <v>0.0</v>
+      </c>
+      <c r="AU49"/>
+    </row>
+    <row r="50" spans="1:47">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>4200000.0</v>
+      </c>
+      <c r="C50">
         <v>15500000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>45000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>12600000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>4300000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>70600000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>109800000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>36800000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>9400000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>38700000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>80700000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>48400000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>27600000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>52400000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>57300000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>30800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3800000.0</v>
       </c>
       <c r="R50">
         <v>3800000.0</v>
       </c>
       <c r="S50">
+        <v>3800000.0</v>
+      </c>
+      <c r="T50">
         <v>27300000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>10900000.0</v>
       </c>
-      <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50">
         <v>7000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>11000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>2600000.0</v>
       </c>
-      <c r="Y50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z50"/>
       <c r="AA50">
+        <v>0.0</v>
+      </c>
+      <c r="AB50">
         <v>17800000.0</v>
       </c>
-      <c r="AB50">
-[...1 lines deleted...]
-      </c>
       <c r="AC50">
         <v>0.0</v>
       </c>
       <c r="AD50">
         <v>0.0</v>
       </c>
       <c r="AE50">
         <v>0.0</v>
       </c>
       <c r="AF50">
+        <v>0.0</v>
+      </c>
+      <c r="AG50">
         <v>17.8</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>13731270.64</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>105714627.34</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>198305220.24</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>180360200.54</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>109734094.49</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>198172347.08</v>
       </c>
-      <c r="AM50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN50"/>
       <c r="AO50">
+        <v>0.0</v>
+      </c>
+      <c r="AP50">
         <v>961094.88</v>
       </c>
-      <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
-      <c r="AS50">
+      <c r="AS50"/>
+      <c r="AT50">
         <v>985182.85</v>
       </c>
-      <c r="AT50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:46">
+      <c r="AU50"/>
+    </row>
+    <row r="51" spans="1:47">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51">
+        <v>787229164.0</v>
+      </c>
+      <c r="C51">
         <v>753500000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>831100000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>721900000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>742800000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>893900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>826300000.0</v>
       </c>
       <c r="H51">
         <v>826300000.0</v>
       </c>
       <c r="I51">
+        <v>826300000.0</v>
+      </c>
+      <c r="J51">
         <v>728400000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>831100000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>893900000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>572815920.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>754000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>562643790.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>830599999.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>542286648.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>620700000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>644800000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>680000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>638400000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>622600000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>644000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>651400000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>593800000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>271191203.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>283246577.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>569000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>515900000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>161200000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>147100000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>262800000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>217300000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>137074000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>132619000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>248060000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>233837000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>146089000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>266304000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>232208000.0</v>
       </c>
-      <c r="AN51"/>
-      <c r="AO51">
+      <c r="AO51"/>
+      <c r="AP51">
         <v>139500000.0</v>
       </c>
-      <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
-    </row>
-    <row r="52" spans="1:46">
+      <c r="AU51"/>
+    </row>
+    <row r="52" spans="1:47">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52">
+        <v>97250673.0</v>
+      </c>
+      <c r="C52">
         <v>107900000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>155300000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>96800000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>88200000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>192900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119300000.0</v>
       </c>
       <c r="H52">
         <v>119300000.0</v>
       </c>
       <c r="I52">
+        <v>119300000.0</v>
+      </c>
+      <c r="J52">
         <v>89300000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>155300000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>192900000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>93319280.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>103700000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>87786300.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>122699999.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>70425829.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>62300000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>65500000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>83100000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>60500000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>45200000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>51300000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>54500000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>40400000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>25222187.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>26065162.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>50400000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>28100000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>16000000.0</v>
       </c>
-      <c r="AD52">
-[...1 lines deleted...]
-      </c>
       <c r="AE52">
         <v>0.0</v>
       </c>
       <c r="AF52">
         <v>0.0</v>
       </c>
       <c r="AG52">
+        <v>0.0</v>
+      </c>
+      <c r="AH52">
         <v>64846000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>105714627.34</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>198305220.24</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>180360200.54</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>109734094.49</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>1637000.0</v>
       </c>
-      <c r="AM52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN52"/>
       <c r="AO52">
+        <v>0.0</v>
+      </c>
+      <c r="AP52">
         <v>1250000.0</v>
       </c>
-      <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
-      <c r="AS52">
+      <c r="AS52"/>
+      <c r="AT52">
         <v>985182.85</v>
       </c>
-      <c r="AT52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:46">
+      <c r="AU52"/>
+    </row>
+    <row r="53" spans="1:47">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
-[...1 lines deleted...]
-      </c>
+      <c r="Z53"/>
       <c r="AA53">
         <v>0.0</v>
       </c>
       <c r="AB53">
         <v>0.0</v>
       </c>
       <c r="AC53">
         <v>0.0</v>
       </c>
       <c r="AD53">
         <v>0.0</v>
       </c>
       <c r="AE53">
         <v>0.0</v>
       </c>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
-      <c r="AM53"/>
-      <c r="AN53">
+      <c r="AM53">
+        <v>0.0</v>
+      </c>
+      <c r="AN53"/>
+      <c r="AO53">
         <v>14452000.0</v>
       </c>
-      <c r="AO53">
-[...2 lines deleted...]
-      <c r="AP53"/>
+      <c r="AP53">
+        <v>0.0</v>
+      </c>
       <c r="AQ53"/>
       <c r="AR53"/>
-      <c r="AS53">
-[...4 lines deleted...]
-    <row r="54" spans="1:46">
+      <c r="AS53"/>
+      <c r="AT53">
+        <v>0.0</v>
+      </c>
+      <c r="AU53"/>
+    </row>
+    <row r="54" spans="1:47">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-      <c r="Z54">
-[...1 lines deleted...]
-      </c>
+      <c r="Z54"/>
       <c r="AA54">
         <v>0.0</v>
       </c>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
-      <c r="AM54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
+      <c r="AN54"/>
       <c r="AO54">
         <v>0.0</v>
       </c>
-      <c r="AP54"/>
+      <c r="AP54">
+        <v>0.0</v>
+      </c>
       <c r="AQ54"/>
       <c r="AR54"/>
-      <c r="AS54">
-[...4 lines deleted...]
-    <row r="55" spans="1:46">
+      <c r="AS54"/>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
+      <c r="AU54"/>
+    </row>
+    <row r="55" spans="1:47">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>1757730732.0</v>
+      </c>
+      <c r="C55">
         <v>1796600000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1724200000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1530500000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1616700000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1566700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1450700000.0</v>
       </c>
       <c r="H55">
         <v>1450700000.0</v>
       </c>
       <c r="I55">
+        <v>1450700000.0</v>
+      </c>
+      <c r="J55">
         <v>1481600000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1724200000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1566700000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1100292400.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1590000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1256303100.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1543500000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1045672149.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1340600000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1566700000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1354700000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1424400000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1478500000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1576600000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1377600000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1264400000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>787086802.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>876730287.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1155500000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>995700000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>725400000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>750100000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>684600000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>571500000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>548438000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>527682000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>519556000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>444087000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>380869000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>442062000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>454991000.0</v>
       </c>
-      <c r="AN55">
-[...1 lines deleted...]
-      </c>
       <c r="AO55">
+        <v>0.0</v>
+      </c>
+      <c r="AP55">
         <v>353018000.0</v>
       </c>
-      <c r="AP55"/>
       <c r="AQ55"/>
       <c r="AR55"/>
-      <c r="AS55">
+      <c r="AS55"/>
+      <c r="AT55">
         <v>216602301.39</v>
       </c>
-      <c r="AT55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:46">
+      <c r="AU55"/>
+    </row>
+    <row r="56" spans="1:47">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>970902601.0</v>
+      </c>
+      <c r="C56">
         <v>1035500000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>938400000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>783700000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>875200000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>771200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>685000000.0</v>
       </c>
       <c r="H56">
         <v>685000000.0</v>
       </c>
       <c r="I56">
+        <v>685000000.0</v>
+      </c>
+      <c r="J56">
         <v>740800000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>938400000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>771200000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>531474800.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>863200000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>745888470.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>832500000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>537239593.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>762300000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>922300000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>685200000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>790600000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>896900000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>956600000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>736100000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>669400000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>373625601.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>445267013.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>588100000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>472100000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>413200000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>446000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>406100000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>306900000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>300969000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>282778000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>283318000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>216624000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>163223000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>227381000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>244522000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>7226000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>154732000.0</v>
       </c>
-      <c r="AP56"/>
       <c r="AQ56"/>
       <c r="AR56"/>
-      <c r="AS56">
+      <c r="AS56"/>
+      <c r="AT56">
         <v>73999054.22</v>
       </c>
-      <c r="AT56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:46">
+      <c r="AU56"/>
+    </row>
+    <row r="57" spans="1:47">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>369452301.0</v>
+      </c>
+      <c r="C57">
         <v>488000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>466500000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>388600000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>328400000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>416800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>319600000.0</v>
       </c>
       <c r="H57">
         <v>319600000.0</v>
       </c>
       <c r="I57">
+        <v>319600000.0</v>
+      </c>
+      <c r="J57">
         <v>309900000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>466500000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>416800000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>247594080.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>352400000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>338899380.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>375700000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>221837479.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>281500000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>390100000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>312700000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>233900000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>262100000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>325000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>249100000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>197700000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>146766431.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>196182764.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>203500000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>139600000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>136600000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>173000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>103900000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>94600000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>133596000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>127630000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>70724000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>52095000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>64269000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>82852000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>49755000.0</v>
       </c>
-      <c r="AN57">
-[...1 lines deleted...]
-      </c>
       <c r="AO57">
+        <v>0.0</v>
+      </c>
+      <c r="AP57">
         <v>49981000.0</v>
       </c>
-      <c r="AP57"/>
       <c r="AQ57"/>
       <c r="AR57"/>
-      <c r="AS57">
+      <c r="AS57"/>
+      <c r="AT57">
         <v>22932692.31</v>
       </c>
-      <c r="AT57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:46">
+      <c r="AU57"/>
+    </row>
+    <row r="58" spans="1:47">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>1128308331.0</v>
+      </c>
+      <c r="C58">
         <v>1216300000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1214800000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1083900000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1060100000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1197800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1095300000.0</v>
       </c>
       <c r="H58">
         <v>1095300000.0</v>
       </c>
       <c r="I58">
+        <v>1095300000.0</v>
+      </c>
+      <c r="J58">
         <v>1058100000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1214800000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1197800000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>809395760.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1112500000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>888854730.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1177000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>772432356.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>912700000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1041800000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>978700000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>879000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>900900000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>975700000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>887900000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>790200000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>421610988.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>483670715.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>762700000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>663500000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>326300000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>361500000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>404200000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>345700000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>304828000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>291956000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>346121000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>309658000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>234701000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>373963000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>305215000.0</v>
       </c>
-      <c r="AN58">
-[...1 lines deleted...]
-      </c>
       <c r="AO58">
+        <v>0.0</v>
+      </c>
+      <c r="AP58">
         <v>210316000.0</v>
       </c>
-      <c r="AP58"/>
       <c r="AQ58"/>
       <c r="AR58"/>
-      <c r="AS58">
+      <c r="AS58"/>
+      <c r="AT58">
         <v>126412358.13</v>
       </c>
-      <c r="AT58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:46">
+      <c r="AU58"/>
+    </row>
+    <row r="59" spans="1:47">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-      <c r="Z59">
-[...1 lines deleted...]
-      </c>
+      <c r="Z59"/>
       <c r="AA59">
         <v>0.0</v>
       </c>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
-      <c r="AM59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AM59">
+        <v>0.0</v>
+      </c>
+      <c r="AN59"/>
       <c r="AO59">
         <v>0.0</v>
       </c>
-      <c r="AP59"/>
+      <c r="AP59">
+        <v>0.0</v>
+      </c>
       <c r="AQ59"/>
       <c r="AR59"/>
-      <c r="AS59">
-[...4 lines deleted...]
-    <row r="60" spans="1:46">
+      <c r="AS59"/>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
+      <c r="AU59"/>
+    </row>
+    <row r="60" spans="1:47">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>609972266.0</v>
+      </c>
+      <c r="C60">
         <v>565400000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>494700000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>431700000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>541200000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>357900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>345500000.0</v>
       </c>
       <c r="H60">
         <v>345500000.0</v>
       </c>
       <c r="I60">
+        <v>345500000.0</v>
+      </c>
+      <c r="J60">
         <v>417000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>494700000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>357900000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>288105360.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>469500000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>357120570.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>355400000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>265863328.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>427900000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>524900000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>376000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>545400000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>577600000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>600900000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>489700000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>474200000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>365475814.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>393059572.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>392800000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>332200000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>399100000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>388600000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>280400000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>225800000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>243610000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>235726000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>173435000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>134429000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>146168000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>68099000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>149776000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142702000.0</v>
       </c>
       <c r="AO60">
         <v>142702000.0</v>
       </c>
-      <c r="AP60"/>
+      <c r="AP60">
+        <v>142702000.0</v>
+      </c>
       <c r="AQ60"/>
       <c r="AR60"/>
-      <c r="AS60">
+      <c r="AS60"/>
+      <c r="AT60">
         <v>90189943.25</v>
       </c>
-      <c r="AT60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:46">
+      <c r="AU60"/>
+    </row>
+    <row r="61" spans="1:47">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-      <c r="Z61">
-[...1 lines deleted...]
-      </c>
+      <c r="Z61"/>
       <c r="AA61">
         <v>0.0</v>
       </c>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
-      <c r="AM61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AM61">
+        <v>0.0</v>
+      </c>
+      <c r="AN61"/>
       <c r="AO61">
         <v>0.0</v>
       </c>
-      <c r="AP61"/>
+      <c r="AP61">
+        <v>0.0</v>
+      </c>
       <c r="AQ61"/>
       <c r="AR61"/>
-      <c r="AS61">
-[...4 lines deleted...]
-    <row r="62" spans="1:46">
+      <c r="AS61"/>
+      <c r="AT61">
+        <v>0.0</v>
+      </c>
+      <c r="AU61"/>
+    </row>
+    <row r="62" spans="1:47">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
-      <c r="Z62">
-[...1 lines deleted...]
-      </c>
+      <c r="Z62"/>
       <c r="AA62">
         <v>0.0</v>
       </c>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
-      <c r="AG62"/>
+      <c r="AG62">
+        <v>0.0</v>
+      </c>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
+      <c r="AU62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B2">
+        <v>595735569.0</v>
+      </c>
+      <c r="C2">
         <v>405300000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>416400000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>401800000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>364800000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>358900000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>364800000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>313700000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>243569000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>191709000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>145206000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>129805000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>93415000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B3">
+        <v>131839830.0</v>
+      </c>
+      <c r="C3">
         <v>44900000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>47600000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>109100000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>95800000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>31100000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>57100000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>22700000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>14219000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>8521000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5916000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3394000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1995000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B5">
+        <v>89029482.0</v>
+      </c>
+      <c r="C5">
         <v>161200000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>164900000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>148600000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>167900000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>94200000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>179700000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>196600000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>137881000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>41979000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>40809000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>26190000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>3901000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B6">
+        <v>220869312.0</v>
+      </c>
+      <c r="C6">
         <v>206100000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>212500000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>257700000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>263700000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>125300000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>236800000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>219300000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>152100000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>50500000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>46725000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>29584000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>5896000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
+      <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-      <c r="H8">
-[...1 lines deleted...]
-      </c>
+      <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B9">
+        <v>936413702.0</v>
+      </c>
+      <c r="C9">
         <v>943100000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>917400000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>815200000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>733600000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>544800000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>593300000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>516800000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>347612000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>212068000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>145624000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>88609000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>58670000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B10">
+        <v>53939033.0</v>
+      </c>
+      <c r="C10">
         <v>128100000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>75700000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>93500000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>117700000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>86100000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>158700000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>182500000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>125240000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>30540000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>32958000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>19132000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>297000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B11">
+        <v>26067190.0</v>
+      </c>
+      <c r="C11">
         <v>24500000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>17600000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>24600000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>23100000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>15800000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>10700000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>38900000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>29185000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>8900000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>6473000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>4707000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>496000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B12">
+        <v>39400000.0</v>
+      </c>
+      <c r="C12">
         <v>41000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>42600000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>32100000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>28700000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>22755300.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>15315979.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>11003405.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>12888000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>9962000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>7851000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>7058000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3603000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B13">
+        <v>4200000.0</v>
+      </c>
+      <c r="C13">
         <v>2800000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1300000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>900000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>400000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>700000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>400000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>500000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>173000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>7846000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B14">
+        <v>-5300000.0</v>
+      </c>
+      <c r="C14">
         <v>-8800000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>300000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3800000.0</v>
       </c>
-      <c r="E14">
-[...1 lines deleted...]
-      </c>
       <c r="F14">
         <v>0.0</v>
       </c>
-      <c r="G14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G14">
+        <v>0.0</v>
+      </c>
+      <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B15">
+        <v>22558145.0</v>
+      </c>
+      <c r="C15">
         <v>94800000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>58400000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>72700000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>94600000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>70300000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>148000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>143600000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>96055000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>21640000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>26485000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>14425000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-199000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>94600000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>70200000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>151700000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>143600000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>96100000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>21600000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>26485000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>8960443.01</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-180090.5</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B17">
+        <v>27800000.0</v>
+      </c>
+      <c r="C17">
         <v>103600000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>58100000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>68900000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>94600000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>70200000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>151700000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>143600000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>96055000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>21640000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>1470343.25</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>8960443.01</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-180090.5</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B18">
+        <v>-37100000.0</v>
+      </c>
+      <c r="C18">
         <v>-40100000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-42300000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-42000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-29500000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-30900000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-21400000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-14200000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-12888000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-9962000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-      <c r="H19">
-[...1 lines deleted...]
-      </c>
+      <c r="H19"/>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
-      <c r="M19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:13">
+      <c r="M19">
+        <v>0.0</v>
+      </c>
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
-[...1 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B21">
+        <v>89029482.0</v>
+      </c>
+      <c r="C21">
         <v>164100000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>124500000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>147600000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>159500000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>117000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>187100000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>196700000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>138128000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>40502000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>40954000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>26669000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>6806000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B23">
+        <v>1443119790.0</v>
+      </c>
+      <c r="C23">
         <v>1184300000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1209300000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1069400000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>938900000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>786700000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>771000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>633800000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>453053000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>363275000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>249876000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>191745000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>148185000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
-[...1 lines deleted...]
-      </c>
+      <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
-      <c r="M24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:13">
+      <c r="M24">
+        <v>0.0</v>
+      </c>
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B25">
+        <v>131500000.0</v>
+      </c>
+      <c r="C25">
         <v>130700000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>126000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>109100000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>95800000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>84600000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>63100000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>22700000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>14219000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>132</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>200000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>500000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>700000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>4400000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>5300000.0</v>
       </c>
-      <c r="G26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B28">
+        <v>976700000.0</v>
+      </c>
+      <c r="C28">
         <v>779000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>792900000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>679700000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>576900000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>367300000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>344000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>292400000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>198610000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>165265000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>100103000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>59317000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>45803619.91</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B29">
+        <v>26000000.0</v>
+      </c>
+      <c r="C29">
         <v>24500000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>17600000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>24600000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>23100000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>15800000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>12000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>38900000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>29185000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>8900000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6473000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4707000.0</v>
       </c>
-      <c r="M29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B30">
+        <v>847384220.0</v>
+      </c>
+      <c r="C30">
         <v>779000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>792900000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>667600000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>574100000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>427800000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>406200000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>320100000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>209484000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>171566000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>104670000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>61940000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>54770000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B31">
+        <v>-35090449.0</v>
+      </c>
+      <c r="C31">
         <v>-36000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-48800000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-54100000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-41800000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-30900000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-28400000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-14200000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-12860000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-9960000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-7996000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-7537000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-6509000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B32">
+        <v>1532149272.0</v>
+      </c>
+      <c r="C32">
         <v>1348400000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1333800000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1217000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1098400000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>903700000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>958100000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>830500000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>591181000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>403777000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>290830000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>218414000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>152085000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT32"/>
+  <dimension ref="A1:AU32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46">
+    <row r="1" spans="1:47">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="F1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="J1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="N1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="R1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="V1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Z1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="AH1" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="AL1" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>104</v>
       </c>
       <c r="AP1" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="AT1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:46">
+      <c r="AU1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:47">
       <c r="A2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B2">
+        <v>173747853.0</v>
+      </c>
+      <c r="C2">
         <v>180700000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>102500000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>41600000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>110200000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>155900000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>103700000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>35500000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>125000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>160200000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>101600000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>42472720.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>102900000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>160300000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>111400000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>27200000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>69000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>172300000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>97900000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>25600000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>70800000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>157600000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>100600000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>21300000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>49200000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>153700000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>133600000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>30200000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>53800000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>142000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>101800000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>16100000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>46564000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>96805000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>85237000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>14963000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>23306000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>88767000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>68601000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>11036000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>23099000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>51575000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>55374000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>35266000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>99309583.86</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>14708000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:46">
+    <row r="3" spans="1:47">
       <c r="A3" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B3">
+        <v>35491482.0</v>
+      </c>
+      <c r="C3">
         <v>33200000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>31700000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>31200000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>9800000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>32600000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>32200000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>32700000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>11700000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>32200000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>30600000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>22028480.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>9200000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>27000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>26400000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>25800000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>9400000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>26300000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>22300000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>21400000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2300000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>24500000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>18500000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>18800000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>8300000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>16500000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>14100000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>13300000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>7400000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>6400000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4500000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4400000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2488000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>3300000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2900000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>3063000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1700000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2539000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2033000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1899000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1273000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1104000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1597000.0</v>
       </c>
       <c r="AR3">
         <v>1597000.0</v>
       </c>
-      <c r="AS3"/>
-      <c r="AT3">
+      <c r="AS3">
+        <v>1597000.0</v>
+      </c>
+      <c r="AT3"/>
+      <c r="AU3">
         <v>1029000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:46">
+    <row r="4" spans="1:47">
       <c r="A4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
@@ -11434,361 +11790,368 @@
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
-      <c r="AT4"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:46">
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4"/>
+    </row>
+    <row r="5" spans="1:47">
       <c r="A5" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B5">
+        <v>65067718.0</v>
+      </c>
+      <c r="C5">
         <v>198000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-19400000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-155100000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>52200000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>200000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>4700000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-90200000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>36900000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>204400000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>15500000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-78533040.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>19500000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>191500000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>21700000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-81100000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>9300000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>204500000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>12100000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-71500000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>6500000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>151900000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>14900000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-61100000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-17400000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>161300000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>75300000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-34600000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>11700000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>139800000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>65000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-19900000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>17286000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>89800000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>48100000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-14763000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-25585000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>56272000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>27636000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-15881000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-9441000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>30884000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>23319000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>9737000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>23273959.65</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-18843000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:46">
+    <row r="6" spans="1:47">
       <c r="A6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B6">
+        <v>100559200.0</v>
+      </c>
+      <c r="C6">
         <v>231200000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>12300000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-123900000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>62000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>232600000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>36900000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-57500000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>48600000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>236600000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>46100000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-56504560.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>28700000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>218500000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>48100000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-55300000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>18700000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>230800000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>34400000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-50100000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>8800000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>176400000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>33400000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-42300000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-9100000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>177800000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>89400000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-21300000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>19100000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>146200000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>69500000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-15500000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>19774000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>93100000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>51000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-11700000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-23885000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>58811000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>29669000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-13982000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-8168000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>31988000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>24916000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>11334000.0</v>
       </c>
-      <c r="AS6"/>
-      <c r="AT6">
+      <c r="AT6"/>
+      <c r="AU6">
         <v>-17814000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:46">
+    <row r="7" spans="1:47">
       <c r="A7" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
-[...1 lines deleted...]
-      </c>
+      <c r="Z7"/>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
@@ -11802,83 +12165,84 @@
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
-      <c r="AT7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:46">
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7"/>
+    </row>
+    <row r="8" spans="1:47">
       <c r="A8" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
-[...1 lines deleted...]
-      </c>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
@@ -11892,779 +12256,797 @@
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
-      <c r="AT8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:46">
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8"/>
+    </row>
+    <row r="9" spans="1:47">
       <c r="A9" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B9">
+        <v>280723594.0</v>
+      </c>
+      <c r="C9">
         <v>513799999.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>170100000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>66200000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>274400000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>452000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>164100000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>52600000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>233000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>449700000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>179500000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>21575840.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>190300000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>416400000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>165800000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>42700000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>154100000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>413800000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>135000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>30700000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>138000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>316400000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>94200000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>4800000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>91700000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>298400000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>160400000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>40900000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>102400000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>257300000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>128500000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>28600000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>78257000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>169020000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>87093000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>13242000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>27790000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>120284000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>59334000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>4659000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>18822000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>63929000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>54320000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>31436500.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>72091740.23</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>2555000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:46">
+    <row r="10" spans="1:47">
       <c r="A10" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B10">
+        <v>58350404.0</v>
+      </c>
+      <c r="C10">
         <v>188800000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-29100000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-164100000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>45100000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>190000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-6900000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-100100000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>17200000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>184000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>19499999.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-86152480.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-4600000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>188300000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-2100000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-88100000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-6100000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>197400000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4700000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-78300000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-300000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>143300000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>9100000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-66000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>26700000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>155600000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>69500000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-39700000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>8600000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>136000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>60900000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-23000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>12016000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>86439000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>44635000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-17850000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-29947000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>53227000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>25234000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-17975000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-11391000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>28677000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>21281000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>7836000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>15078814.63</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-20531000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:46">
+    <row r="11" spans="1:47">
       <c r="A11" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B11">
+        <v>25565898.0</v>
+      </c>
+      <c r="C11">
         <v>50800000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-11700000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-38600000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>17400000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>46400000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-13200000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-26100000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>9600000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>52600000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>15400000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-22028480.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>5400000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>50800000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-7100000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-24500000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>46100000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-5200000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-20800000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-3300000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>36300000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1300000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-15900000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>24200000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>37600000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>8900000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-10300000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-400000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>32600000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>11000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-4300000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>3924000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>23514000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>7508000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-5761000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-6516000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>14139000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>5216000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-3939000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-2189000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>7231000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2805000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>715500.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>3709804.54</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-5054000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:46">
+    <row r="12" spans="1:47">
       <c r="A12" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B12">
+        <v>11500000.0</v>
+      </c>
+      <c r="C12">
         <v>9492258.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>9700000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>9000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>9500000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>11600000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9900000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7677280.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>8374949.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>8097100.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>7619440.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>8100000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6417990.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6358880.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5745878.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7400000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5929500.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7400000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>5895178.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>6524247.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>7221350.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4566722.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3817914.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4500000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4549836.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4456193.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4055863.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3100000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2855469.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4100000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3100000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2811000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3296000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3507000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3100000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1342000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3045000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2402000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2102000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1950000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2207000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1988000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1845000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>5610813.37</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1688000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:46">
+    <row r="13" spans="1:47">
       <c r="A13" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B13">
+        <v>1700000.0</v>
+      </c>
+      <c r="C13">
         <v>300000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>600000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1600000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="G13">
         <v>300000.0</v>
       </c>
       <c r="H13">
         <v>300000.0</v>
       </c>
       <c r="I13">
+        <v>300000.0</v>
+      </c>
+      <c r="J13">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="K13">
         <v>100000.0</v>
       </c>
       <c r="L13">
+        <v>100000.0</v>
+      </c>
+      <c r="M13">
         <v>700000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>500000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="P13">
         <v>100000.0</v>
       </c>
       <c r="Q13">
-        <v>0.0</v>
+        <v>100000.0</v>
       </c>
       <c r="R13">
+        <v>0.0</v>
+      </c>
+      <c r="S13">
         <v>100000.0</v>
       </c>
-      <c r="S13">
-[...1 lines deleted...]
-      </c>
       <c r="T13">
+        <v>0.0</v>
+      </c>
+      <c r="U13">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="V13">
         <v>200000.0</v>
       </c>
       <c r="W13">
         <v>200000.0</v>
       </c>
       <c r="X13">
+        <v>200000.0</v>
+      </c>
+      <c r="Y13">
         <v>100000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>200000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>100000.0</v>
       </c>
-      <c r="AA13">
-[...1 lines deleted...]
-      </c>
       <c r="AB13">
+        <v>0.0</v>
+      </c>
+      <c r="AC13">
         <v>100000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2800000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-    </row>
-    <row r="14" spans="1:46">
+      <c r="AU13"/>
+    </row>
+    <row r="14" spans="1:47">
       <c r="A14" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B14">
+        <v>-4600000.0</v>
+      </c>
+      <c r="C14">
         <v>-3200000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2200000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>300000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-600000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-3900000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-900000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-3400000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-2600000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-800000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-200000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3900000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>6900000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-2600000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-1700000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1200000.0</v>
       </c>
-      <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
-      <c r="Z14">
-[...1 lines deleted...]
-      </c>
+      <c r="Z14"/>
       <c r="AA14">
         <v>0.0</v>
       </c>
       <c r="AB14">
         <v>0.0</v>
       </c>
       <c r="AC14">
         <v>0.0</v>
       </c>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
@@ -12678,651 +13060,663 @@
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
-      <c r="AT14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:46">
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14"/>
+    </row>
+    <row r="15" spans="1:47">
       <c r="A15" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B15">
+        <v>28172617.0</v>
+      </c>
+      <c r="C15">
         <v>134800000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-15200000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-125200000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>27100000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>139700000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>5400000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-77400000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>5000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>130600000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>3900000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-61181840.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-3100000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>134900000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>3300000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-62400000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-9100000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>151300000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>9900000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-57500000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>3000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>107000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>10400000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-50100000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2500000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>118000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>60600000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-29400000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>9000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>103400000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>49900000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-18700000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>8092000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>62925000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>37127000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-12089000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-23431000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>39088000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>20018000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-14036000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-9202000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>21446000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>18476000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>7120500.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>11369010.09</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-15477000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:46">
+    <row r="16" spans="1:47">
       <c r="A16" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>3900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-81100000.0</v>
       </c>
       <c r="M16">
         <v>-81100000.0</v>
       </c>
       <c r="N16">
+        <v>-81100000.0</v>
+      </c>
+      <c r="O16">
         <v>134900000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3300000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-62400000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-9600000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>151900000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>9000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-56700000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2900000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>107000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>10400000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-50100000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2500000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>118000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>60600000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-29400000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>9000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>55592879.13</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>38947861.38</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-14181707.87</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>6266553.09</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>50159426.07</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>29680230.23</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-9324334.75</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-13105986.63</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>29087661.85</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>15247924.44</v>
       </c>
-      <c r="AN16">
-[...1 lines deleted...]
-      </c>
       <c r="AO16">
+        <v>0.0</v>
+      </c>
+      <c r="AP16">
         <v>3874365.68</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>15494545.19</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>13875328.58</v>
       </c>
-      <c r="AR16">
-[...1 lines deleted...]
-      </c>
       <c r="AS16">
+        <v>0.0</v>
+      </c>
+      <c r="AT16">
         <v>11369010.09</v>
       </c>
-      <c r="AT16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:46">
+      <c r="AU16"/>
+    </row>
+    <row r="17" spans="1:47">
       <c r="A17" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B17">
+        <v>32700000.0</v>
+      </c>
+      <c r="C17">
         <v>138000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-17400000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-125500000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>27700000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>143600000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>6300000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-74000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>7600000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>131400000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>4100000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-85000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-10000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>137500000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>5000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-63600000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-9600000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>151900000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>9000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-56700000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>2900000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>107000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>10400000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-50610000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>2500000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>118000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>60600000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-29400000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>9000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>55592879.13</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>38947861.38</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-14181707.87</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>6266553.09</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>1291351.14</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>58672955.47</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-9324334.75</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-13105986.63</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>29087661.85</v>
       </c>
-      <c r="AM17">
-[...1 lines deleted...]
-      </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17">
         <v>20363678.3</v>
       </c>
-      <c r="AP17">
-[...1 lines deleted...]
-      </c>
       <c r="AQ17">
         <v>0.0</v>
       </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17">
         <v>11369010.09</v>
       </c>
-      <c r="AT17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:46">
+      <c r="AU17"/>
+    </row>
+    <row r="18" spans="1:47">
       <c r="A18" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B18">
+        <v>-9700000.0</v>
+      </c>
+      <c r="C18">
         <v>-9300000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-10200000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-7900000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-8300000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-10000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-11700000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-10100000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-10200000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-11300000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-11200000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-9600000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-21800000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-8700000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-6800000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-7400000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-7000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-7600000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-7900000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-7000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-9300000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-8900000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-6000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-6700000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-4500000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-5800000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-5900000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-5200000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-3100000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
-    </row>
-    <row r="19" spans="1:46">
+      <c r="AU18"/>
+    </row>
+    <row r="19" spans="1:47">
       <c r="A19" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
-[...1 lines deleted...]
-      </c>
+      <c r="Z19"/>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
-      <c r="AG19"/>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-    </row>
-    <row r="20" spans="1:46">
+      <c r="AU19"/>
+    </row>
+    <row r="20" spans="1:47">
       <c r="A20" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
-[...1 lines deleted...]
-      </c>
+      <c r="Z20"/>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
@@ -13336,223 +13730,227 @@
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
-      <c r="AT20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:46">
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20"/>
+    </row>
+    <row r="21" spans="1:47">
       <c r="A21" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B21">
+        <v>65067718.0</v>
+      </c>
+      <c r="C21">
         <v>200200000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-17600000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-158700000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>55100000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>204300000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1600000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-96900000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>23100000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>198800000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2300000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-73101360.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>17600000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>190700000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>21500000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-82200000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>900000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>205000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>12600000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-61800000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>7900000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>153300000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>15100000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-59300000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-17200000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>161400000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>75400000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-27500000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>11700000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>139900000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>65000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-19900000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>14827000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>89825000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>48234000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-14758000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-28605000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>56314000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>27672000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-14880000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-9412000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>30892000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>23319000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>9737000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>25804697.35</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-18743000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:46">
+    <row r="22" spans="1:47">
       <c r="A22" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
-[...1 lines deleted...]
-      </c>
+      <c r="Z22"/>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
@@ -13566,6067 +13964,6235 @@
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
-      <c r="AT22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:46">
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22"/>
+    </row>
+    <row r="23" spans="1:47">
       <c r="A23" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B23">
+        <v>389403728.0</v>
+      </c>
+      <c r="C23">
         <v>494300000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>290200000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>266500000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>329500000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>403600000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>266200000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>185000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>334900000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>411100000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>278800000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>137149920.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>275600000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>386000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>255700000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>152100000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>222200000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>381100000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>220300000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>118100000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>200900000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>320700000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>179700000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>85400000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>158100000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>290700000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>218600000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>98600000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>144500000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>259400000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>165300000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>64600000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>109994000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>176000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>124096000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>42963000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>79701000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>152737000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>100263000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>30575000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>51333000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>84612000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>86425000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>57021499.0</v>
       </c>
-      <c r="AS23">
-[...1 lines deleted...]
-      </c>
       <c r="AT23">
+        <v>0.0</v>
+      </c>
+      <c r="AU23">
         <v>36006000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:46">
+    <row r="24" spans="1:47">
       <c r="A24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
-[...1 lines deleted...]
-      </c>
+      <c r="Z24"/>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
-      <c r="AG24"/>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
-    </row>
-    <row r="25" spans="1:46">
+      <c r="AU24"/>
+    </row>
+    <row r="25" spans="1:47">
       <c r="A25" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B25">
+        <v>35400000.0</v>
+      </c>
+      <c r="C25">
         <v>33200000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>31700000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>31200000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>33200000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>32600000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>32200000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>32700000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>34000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>32200000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>30600000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>29200000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>29900000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>27000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>26400000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>25800000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>19300000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>27200000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>25800000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>23500000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>22800000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>24500000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>18500000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>18800000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>19200000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>16500000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>14100000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>13300000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>7400000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>6400000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4500000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>4400000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4948000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3300000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2900000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>3063000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2050000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2539000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2033000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1899000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1273000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1104000.0</v>
       </c>
-      <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
-      <c r="AT25">
+      <c r="AT25"/>
+      <c r="AU25">
         <v>1029000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:46">
+    <row r="26" spans="1:47">
       <c r="A26" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>200000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>500000.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>700000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>4400000.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>5300000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>3100000.0</v>
       </c>
-      <c r="Z26">
-[...1 lines deleted...]
-      </c>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
+        <v>0.0</v>
+      </c>
+      <c r="AD26">
         <v>1700000.0</v>
       </c>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
         <v>2100000.0</v>
       </c>
-      <c r="AH26">
-[...1 lines deleted...]
-      </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
         <v>103000.0</v>
       </c>
-      <c r="AL26">
-[...1 lines deleted...]
-      </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
-      <c r="AT26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:46">
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26"/>
+    </row>
+    <row r="27" spans="1:47">
       <c r="A27" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>800000.0</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
-      <c r="X27">
+      <c r="X27"/>
+      <c r="Y27">
         <v>1400000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>7300000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1000000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-    </row>
-    <row r="28" spans="1:46">
+      <c r="AU27"/>
+    </row>
+    <row r="28" spans="1:47">
       <c r="A28" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B28">
+        <v>250500000.0</v>
+      </c>
+      <c r="C28">
         <v>313600000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>187700000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>224900000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>219300000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>247700000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>162500000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>149500000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>209900000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>250900000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>177200000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>154900000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>173100000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>222100000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>161100000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>123400000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>219900000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>184100000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>101300000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>71600000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>112400000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>144700000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>62400000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>50000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>88600000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>121600000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>74500000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>59300000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>85000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>110200000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>59900000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>45100000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>60942000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>76791000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>36545000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>25832000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>54695000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>62005000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>30172000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>18093000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>27252000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>31933000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>26313180.62</v>
       </c>
-      <c r="AR28">
-[...1 lines deleted...]
-      </c>
       <c r="AS28">
+        <v>0.0</v>
+      </c>
+      <c r="AT28">
         <v>44219735.18</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>20494000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:46">
+    <row r="29" spans="1:47">
       <c r="A29" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B29">
+        <v>25500000.0</v>
+      </c>
+      <c r="C29">
         <v>50800000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-11700000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-38600000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>17400000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>46400000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-13200000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-26100000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>9600000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>52600000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-15400000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-29200000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5400000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>50800000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-7100000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-24500000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2800000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>46400000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-5600000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-20500000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-3300000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>36300000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1300000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-15390000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-24200000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>37600000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>8900000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-10300000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-400000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>32600000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
-    </row>
-    <row r="30" spans="1:46">
+      <c r="AU29"/>
+    </row>
+    <row r="30" spans="1:47">
       <c r="A30" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B30">
+        <v>215655875.0</v>
+      </c>
+      <c r="C30">
         <v>313600000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>187700000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>224900000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>219300000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>247700000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>162500000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>149500000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>209900000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>250900000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>177200000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>94677200.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>172700000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>225700000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>144300000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>124900000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>153200000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>208800000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>122400000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>92500000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>130100000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>163100000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>79100000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>64100000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>108900000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>137000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>85000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>68400000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>90700000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>117400000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>63500000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>48500000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>63430000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>79195000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>38859000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>28000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>56395000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>63970000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>31662000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>19539000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>28234000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>33037000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>31051000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>21755499.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>148868221.94</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>21298000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:46">
+    <row r="31" spans="1:47">
       <c r="A31" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B31">
+        <v>-6717314.0</v>
+      </c>
+      <c r="C31">
         <v>-11400000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-11500000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-5400000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-10000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-14300000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-8500000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-3200000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-5900000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-14800000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>17199999.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-13051120.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-22200000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-2400000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-23600000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-5900000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-7000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-7600000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-7900000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-16500000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-8200000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-10000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-6000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-6700000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>43900000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-5800000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-5900000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-12200000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-3100000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-3900000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-4100000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-3100000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-2811000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-3400000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3565000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-3100000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1342000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-3087000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-2438000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-3095000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1979000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-2215000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-2038000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1901000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-8195145.02</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1788000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:46">
+    <row r="32" spans="1:47">
       <c r="A32" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B32">
+        <v>454471447.0</v>
+      </c>
+      <c r="C32">
         <v>694500000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>272600000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>107800000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>384600000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>607900000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>267800000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>88100000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>358000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>609900000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>281100000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>64048560.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>293200000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>576700000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>277200000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>69900000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>223100000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>586100000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>232900000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>56300000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>208800000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>474000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>194800000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>26100000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>140900000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>452100000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>294000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>71100000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>156200000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>399300000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>230300000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>44700000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>124821000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>265825000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>172330000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>28205000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>51096000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>209051000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>127935000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>15695000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>41921000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>115504000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>109694000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>66702500.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>172142181.59</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>17263000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B2">
+        <v>324034609.0</v>
+      </c>
+      <c r="C2">
         <v>144900000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>286500000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>287700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>477900000.0</v>
       </c>
       <c r="F2">
         <v>477900000.0</v>
       </c>
       <c r="G2">
+        <v>477900000.0</v>
+      </c>
+      <c r="H2">
         <v>88600000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>95300000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>9678000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7226000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5918000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3270000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1351000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B3">
+        <v>50630505</v>
+      </c>
+      <c r="C3">
         <v>18400000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>56500000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>48100000</v>
-      </c>
-[...1 lines deleted...]
-        <v>37200000</v>
       </c>
       <c r="F3">
         <v>37200000</v>
       </c>
       <c r="G3">
+        <v>37200000</v>
+      </c>
+      <c r="H3">
         <v>51300000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>49300000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>33799000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>26269000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>21842000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>6003000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6042000</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
-      <c r="M4"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:13">
+      <c r="M4">
+        <v>0.0</v>
+      </c>
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
-      <c r="M5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:13">
+      <c r="M5">
+        <v>0.0</v>
+      </c>
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B6">
+        <v>85220287.0</v>
+      </c>
+      <c r="C6">
         <v>189500000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-141600000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-190200000.0</v>
       </c>
       <c r="F6">
         <v>-190200000.0</v>
       </c>
       <c r="G6">
+        <v>-190200000.0</v>
+      </c>
+      <c r="H6">
         <v>-56900000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-6700000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>85612000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2452000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1308000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2648000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>7747000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B7">
+        <v>18146775.0</v>
+      </c>
+      <c r="C7">
         <v>32600000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>10500000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-75400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-82800000.0</v>
       </c>
       <c r="F7">
         <v>-82800000.0</v>
       </c>
       <c r="G7">
+        <v>-82800000.0</v>
+      </c>
+      <c r="H7">
         <v>-130600000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-100700000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-2320000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>19866000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-37848000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-17493000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-237000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-      <c r="H8">
-[...1 lines deleted...]
-      </c>
+      <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
-      <c r="M8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:13">
+      <c r="M8">
+        <v>0.0</v>
+      </c>
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B9">
+        <v>-8922999.0</v>
+      </c>
+      <c r="C9">
         <v>-11200000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-12400000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-4600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8700000.0</v>
       </c>
       <c r="F9">
         <v>-8700000.0</v>
       </c>
       <c r="G9">
+        <v>-8700000.0</v>
+      </c>
+      <c r="H9">
         <v>-10600000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>3400000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-3065000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>7677000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-3366000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-9241000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>853000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B10">
+        <v>2205685.0</v>
+      </c>
+      <c r="C10">
         <v>62000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>27200000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-49900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-60700000.0</v>
       </c>
       <c r="F10">
         <v>-60700000.0</v>
       </c>
       <c r="G10">
+        <v>-60700000.0</v>
+      </c>
+      <c r="H10">
         <v>-141800000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-87300000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-39512000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-5958000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-49778000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-10622000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>21000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>-8500000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>26200000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1300000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-14700000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>41500000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>15600000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>15945000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>65223.33</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1809954.75</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>44000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>36400000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-21700000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>7800000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>18200000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-14500000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-995000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2878522.9</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>45248.87</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>-4900000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>19700000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>23100000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-2100000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-1200000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2600000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-1737000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1406960.37</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-1005429.86</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B14">
+        <v>131839830.0</v>
+      </c>
+      <c r="C14">
         <v>130700000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>126000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>109100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95800000.0</v>
       </c>
       <c r="F14">
         <v>95800000.0</v>
       </c>
       <c r="G14">
+        <v>95800000.0</v>
+      </c>
+      <c r="H14">
         <v>57100000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>22700000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>14219000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>8521000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5916000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3394000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1995000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
+      <c r="E15"/>
+      <c r="F15">
         <v>7100000.0</v>
       </c>
-      <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>2400000.0</v>
       </c>
-      <c r="H15">
-[...1 lines deleted...]
-      </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
         <v>254037000.0</v>
       </c>
-      <c r="K15">
-[...1 lines deleted...]
-      </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B16">
+        <v>409254896.0</v>
+      </c>
+      <c r="C16">
         <v>334400000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>144900000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>286500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>287700000.0</v>
       </c>
       <c r="F16">
         <v>287700000.0</v>
       </c>
       <c r="G16">
+        <v>287700000.0</v>
+      </c>
+      <c r="H16">
         <v>31700000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>88600000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>95290000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>9678000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>7226000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>5918000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>7747000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
-[...1 lines deleted...]
-      </c>
+      <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
-      <c r="M17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:13">
+      <c r="M17">
+        <v>0.0</v>
+      </c>
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B18">
+        <v>141765414.0</v>
+      </c>
+      <c r="C18">
         <v>274000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>108100000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>68200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>114400000.0</v>
       </c>
       <c r="F18">
         <v>114400000.0</v>
       </c>
       <c r="G18">
+        <v>114400000.0</v>
+      </c>
+      <c r="H18">
         <v>200000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>24100000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>92432000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>13061000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-28284000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1043000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2433000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>156</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-18400000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-72400000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-45300000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-37200000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-32000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-62300000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-82900000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-34384000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-26979000.0</v>
       </c>
-      <c r="K19">
-[...1 lines deleted...]
-      </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B20">
+        <v>500000.0</v>
+      </c>
+      <c r="C20">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="D20">
         <v>100000.0</v>
       </c>
       <c r="E20">
+        <v>100000.0</v>
+      </c>
+      <c r="F20">
         <v>7100000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>4000000.0</v>
       </c>
-      <c r="G20"/>
-[...3 lines deleted...]
-      <c r="I20"/>
+      <c r="H20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B21">
+        <v>-70600000.0</v>
+      </c>
+      <c r="C21">
         <v>-94200000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-91300000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-62600000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-51100000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>208700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24700000.0</v>
       </c>
       <c r="H21">
         <v>-24700000.0</v>
       </c>
       <c r="I21">
+        <v>-24700000.0</v>
+      </c>
+      <c r="J21">
         <v>-8800000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>21400000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>27616000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1987758.59</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>92384615.38</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22">
+        <v>22558145.0</v>
+      </c>
+      <c r="C22">
         <v>103600000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>58400000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>68900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94600000.0</v>
       </c>
       <c r="F22">
         <v>94600000.0</v>
       </c>
       <c r="G22">
+        <v>94600000.0</v>
+      </c>
+      <c r="H22">
         <v>148000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>143600000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>96055000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>21640000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>26485000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>14425000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-199000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>159</v>
+      </c>
+      <c r="B23">
+        <v>-87425346.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>-200000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>8600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="F23">
         <v>-1000000.0</v>
       </c>
       <c r="G23">
+        <v>-1000000.0</v>
+      </c>
+      <c r="H23">
         <v>4700000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3100000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-56300000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>176000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2201000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1751000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>54967000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>160</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-200000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-1000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1500000.0</v>
       </c>
       <c r="F24">
         <v>-1500000.0</v>
       </c>
       <c r="G24">
+        <v>-1500000.0</v>
+      </c>
+      <c r="H24">
         <v>-6000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-19000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-7700000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-10500000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-6772000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-2172000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1482000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B25">
+        <v>19851170.0</v>
+      </c>
+      <c r="C25">
         <v>-14200000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-58300000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-25900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6900000.0</v>
       </c>
       <c r="F25">
         <v>6900000.0</v>
       </c>
       <c r="G25">
+        <v>6900000.0</v>
+      </c>
+      <c r="H25">
         <v>-42200000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-34900000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-12879000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-22871000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-7968000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-373000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2050000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
         <v>-141400000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-26700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-253200000.0</v>
       </c>
       <c r="F26">
         <v>-253200000.0</v>
       </c>
       <c r="G26">
+        <v>-253200000.0</v>
+      </c>
+      <c r="H26">
         <v>-38700000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>3100000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1238000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-64300000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1976000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>9931433.11</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>3031674.21</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B27">
+        <v>23500000.0</v>
+      </c>
+      <c r="C27">
         <v>15200000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>10400000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="F27">
         <v>14000000.0</v>
       </c>
       <c r="G27">
+        <v>14000000.0</v>
+      </c>
+      <c r="H27">
         <v>8500000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3800000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1971000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3274000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>500000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>300000.0</v>
       </c>
-      <c r="M27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B28">
+        <v>-70281156.0</v>
+      </c>
+      <c r="C28">
         <v>-93600000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-232800000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-80700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-298200000.0</v>
       </c>
       <c r="F28">
         <v>-298200000.0</v>
       </c>
       <c r="G28">
+        <v>-298200000.0</v>
+      </c>
+      <c r="H28">
         <v>-58700000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3100000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-7934000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-9899000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>29592000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4951000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>158579000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B29">
+        <v>192395920.0</v>
+      </c>
+      <c r="C29">
         <v>292400000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>164600000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>116300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151600000.0</v>
       </c>
       <c r="F29">
         <v>151600000.0</v>
       </c>
       <c r="G29">
+        <v>151600000.0</v>
+      </c>
+      <c r="H29">
         <v>51500000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>73400000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>126231000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>39330000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-6442000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4960000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3609000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B30">
+        <v>-50630505.0</v>
+      </c>
+      <c r="C30">
         <v>-18400000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-72400000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-45300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-37200000.0</v>
       </c>
       <c r="F30">
         <v>-37200000.0</v>
       </c>
       <c r="G30">
+        <v>-37200000.0</v>
+      </c>
+      <c r="H30">
         <v>-51300000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-82900000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-34384000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-26979000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-21842000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-7263000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-155792000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT30"/>
+  <dimension ref="A1:AU30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46">
+    <row r="1" spans="1:47">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="F1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="J1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="N1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="R1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="V1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Z1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="AH1" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="AL1" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>104</v>
       </c>
       <c r="AP1" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="AT1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:46">
+      <c r="AU1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:47">
       <c r="A2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B2">
+        <v>252612580.0</v>
+      </c>
+      <c r="C2">
         <v>94200000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>180500000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>334400000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>285200000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>68800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>144900000.0</v>
       </c>
       <c r="H2">
         <v>144900000.0</v>
       </c>
       <c r="I2">
+        <v>144900000.0</v>
+      </c>
+      <c r="J2">
         <v>116419349.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>37500000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>48000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>286500000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>344200000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>97100000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>81800000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>287700000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>407600000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>98900000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>305900000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>477900000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>469000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>156300000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>160100000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>31700000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>72000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>34200000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>25000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>88600000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>102300000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>32200000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>14600000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>95300000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>62127000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>13300000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>13100000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>9678000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>30180000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>10931000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>6352000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>7226000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>23593000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2258000.0</v>
       </c>
       <c r="AQ2">
         <v>2258000.0</v>
       </c>
-      <c r="AR2"/>
-      <c r="AS2">
+      <c r="AR2">
+        <v>2258000.0</v>
+      </c>
+      <c r="AS2"/>
+      <c r="AT2">
         <v>3270000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>-161024000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:46">
+    <row r="3" spans="1:47">
       <c r="A3" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B3">
+        <v>16678944</v>
+      </c>
+      <c r="C3">
         <v>15700000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>9800000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1300000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9900000</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300000</v>
       </c>
       <c r="H3">
         <v>2300000</v>
       </c>
       <c r="I3">
+        <v>2200000</v>
+      </c>
+      <c r="J3">
         <v>6496160</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>15100000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>26400000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5200000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>22300000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>12800000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>8100000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3700000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>12000000</v>
       </c>
-      <c r="R3">
-[...1 lines deleted...]
-      </c>
       <c r="S3">
+        <v>8700000</v>
+      </c>
+      <c r="T3">
         <v>9500000</v>
       </c>
-      <c r="T3">
-[...1 lines deleted...]
-      </c>
       <c r="U3">
+        <v>6000000</v>
+      </c>
+      <c r="V3">
         <v>10600000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>12600000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4800000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>15800000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>20700000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>20600000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>5200000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>14300000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>17900000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>12200000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4900000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>7305000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>13800000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>5800000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>6839000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>5007000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>6291000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>9548000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>5423000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1825000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>4767000</v>
-      </c>
-[...1 lines deleted...]
-        <v>5212000</v>
       </c>
       <c r="AR3">
         <v>5212000</v>
       </c>
       <c r="AS3">
+        <v>5212000</v>
+      </c>
+      <c r="AT3">
         <v>3019388.4</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1163000</v>
       </c>
     </row>
-    <row r="4" spans="1:46">
+    <row r="4" spans="1:47">
       <c r="A4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
-    </row>
-    <row r="5" spans="1:46">
+      <c r="AU4"/>
+    </row>
+    <row r="5" spans="1:47">
       <c r="A5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
-[...1 lines deleted...]
-      </c>
+      <c r="Z5"/>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
-      <c r="AG5"/>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
-    </row>
-    <row r="6" spans="1:46">
+      <c r="AU5"/>
+    </row>
+    <row r="6" spans="1:47">
       <c r="A6" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B6">
+        <v>40850564.0</v>
+      </c>
+      <c r="C6">
         <v>252700000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-86300000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-153900000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>49200000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>216400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-83000000.0</v>
       </c>
       <c r="H6">
         <v>-83000000.0</v>
       </c>
       <c r="I6">
+        <v>-83000000.0</v>
+      </c>
+      <c r="J6">
         <v>-9454169.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>116800000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-10500000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-238500000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-57700000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>247100000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>15300000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-205900000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-119900000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>308700000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-207000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-172000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>8900000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>312700000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-3800000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>128400000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-40300000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>37800000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>9200000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-63600000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-13700000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>70100000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>17600000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-80700000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>33163000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>48800000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>200000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>3425000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-20502000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>19249000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>4579000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-874000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-16367000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>23593000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2258000.0</v>
       </c>
       <c r="AR6">
         <v>2258000.0</v>
       </c>
       <c r="AS6">
+        <v>2258000.0</v>
+      </c>
+      <c r="AT6">
         <v>2087011.35</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>3270000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:46">
+    <row r="7" spans="1:47">
       <c r="A7" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B7">
+        <v>15241104.0</v>
+      </c>
+      <c r="C7">
         <v>103200000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-77100000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-29200000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>52800000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>118400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-63100000.0</v>
       </c>
       <c r="H7">
         <v>-63100000.0</v>
       </c>
       <c r="I7">
+        <v>-63100000.0</v>
+      </c>
+      <c r="J7">
         <v>31521140.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>109000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-67300000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-63600000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>56400000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>154600000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-79200000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-123500000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>5300000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>143100000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-62500000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-104600000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>13300000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>153900000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-65800000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-24400000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-15000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>96100000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-77100000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-133700000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-13800000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>104500000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-79800000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-111600000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>22027000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>88300000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-51400000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-61329000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>38115000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>58607000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-36765000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-40091000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>18358000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>20910000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-47594000.0</v>
       </c>
       <c r="AR7">
         <v>-47594000.0</v>
       </c>
-      <c r="AS7"/>
-      <c r="AT7">
+      <c r="AS7">
+        <v>-47594000.0</v>
+      </c>
+      <c r="AT7"/>
+      <c r="AU7">
         <v>5636000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:46">
+    <row r="8" spans="1:47">
       <c r="A8" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
-[...1 lines deleted...]
-      </c>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
-      <c r="AG8"/>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
-    </row>
-    <row r="9" spans="1:46">
+      <c r="AU8"/>
+    </row>
+    <row r="9" spans="1:47">
       <c r="A9" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B9">
+        <v>69447672.0</v>
+      </c>
+      <c r="C9">
         <v>-50558764.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-79200000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>24300000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>92200000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-32200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10700000.0</v>
       </c>
       <c r="H9">
         <v>10700000.0</v>
       </c>
       <c r="I9">
+        <v>10700000.0</v>
+      </c>
+      <c r="J9">
         <v>54848260.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>11100000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-97300000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-500000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>70400000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>36000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-106500000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-4500000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>59700000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2100000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-71900000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1400000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>74600000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-4300000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-84500000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>3800000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>87600000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>30800000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-118000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-11000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>76200000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>30000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-102000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-800000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>66604000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>21200000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-91100000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>167000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>79184000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-9780000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-69405000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>7678000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>61153000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-2869000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-30825000.0</v>
       </c>
       <c r="AR9">
         <v>-30825000.0</v>
       </c>
       <c r="AS9">
+        <v>-30825000.0</v>
+      </c>
+      <c r="AT9">
         <v>-7283259.77</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>29516000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:46">
+    <row r="10" spans="1:47">
       <c r="A10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B10">
+        <v>20129760.0</v>
+      </c>
+      <c r="C10">
         <v>53756156.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-22000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-57600000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>26700000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>56300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-39200000.0</v>
       </c>
       <c r="H10">
         <v>-39200000.0</v>
       </c>
       <c r="I10">
+        <v>-39200000.0</v>
+      </c>
+      <c r="J10">
         <v>24139140.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>45700000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1100000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-52300000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>10100000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>35300000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-9400000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-85900000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-32100000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>46100000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-11500000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-63200000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-6700000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>77400000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>12900000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-16600000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-60500000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>17600000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>500000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-99400000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-50800000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>25100000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>12400000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-74000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-40150000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>29600000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>22500000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-51505000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-28784000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>46330000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>18016000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-41520000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-31503000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2601000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10438000.0</v>
       </c>
       <c r="AR10">
         <v>-10438000.0</v>
       </c>
       <c r="AS10">
+        <v>-10438000.0</v>
+      </c>
+      <c r="AT10">
         <v>-8371689.79</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-15373000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:46">
+    <row r="11" spans="1:47">
       <c r="A11" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>37900000.0</v>
       </c>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>42600000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>40100000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-14300000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-63100000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>57900000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>34600000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-37900000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-36700000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>43600000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>25500000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-6200000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-44000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>34500000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>27000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-17900000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-24900000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>20860770.89</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1404932.88</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-23054755.04</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>7641911.25</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>25206855.32</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>9433208.09</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-9226378.71</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>11747164.43</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>15831224.88</v>
       </c>
-      <c r="AM11">
-[...3 lines deleted...]
-      <c r="AO11">
+      <c r="AN11">
+        <v>0.0</v>
+      </c>
+      <c r="AO11"/>
+      <c r="AP11">
         <v>12259726.28</v>
       </c>
-      <c r="AP11">
-[...1 lines deleted...]
-      </c>
       <c r="AQ11">
         <v>0.0</v>
       </c>
-      <c r="AR11"/>
-      <c r="AS11">
+      <c r="AR11">
+        <v>0.0</v>
+      </c>
+      <c r="AS11"/>
+      <c r="AT11">
         <v>82755.36</v>
       </c>
-      <c r="AT11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:46">
+      <c r="AU11"/>
+    </row>
+    <row r="12" spans="1:47">
       <c r="A12" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-24400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-58500000.0</v>
       </c>
       <c r="M12">
         <v>-58500000.0</v>
       </c>
       <c r="N12">
+        <v>-58500000.0</v>
+      </c>
+      <c r="O12">
         <v>34500000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4700000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-36800000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>19300000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>38100000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-14400000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5400000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>47200000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-2100000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-14100000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-25900000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>32100000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1700000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-30500000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-3600000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>17366054.12</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>6009990.63</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-21689670.86</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2275226.52</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>21257871.66</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-1317451.43</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-7467026.61</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-10978742.58</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>6608126.21</v>
       </c>
-      <c r="AM12">
-[...3 lines deleted...]
-      <c r="AO12">
+      <c r="AN12">
+        <v>0.0</v>
+      </c>
+      <c r="AO12"/>
+      <c r="AP12">
         <v>-765031.52</v>
       </c>
-      <c r="AP12">
-[...1 lines deleted...]
-      </c>
       <c r="AQ12">
         <v>0.0</v>
       </c>
-      <c r="AR12"/>
-      <c r="AS12">
+      <c r="AR12">
+        <v>0.0</v>
+      </c>
+      <c r="AS12"/>
+      <c r="AT12">
         <v>3652269.86</v>
       </c>
-      <c r="AT12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:46">
+      <c r="AU12"/>
+    </row>
+    <row r="13" spans="1:47">
       <c r="A13" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-98900000.0</v>
       </c>
       <c r="M13">
         <v>-98900000.0</v>
       </c>
       <c r="N13">
+        <v>-98900000.0</v>
+      </c>
+      <c r="O13">
         <v>40700000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-300000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-18800000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-22300000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>38300000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-13700000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-7200000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-17900000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>37200000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>5800000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-5400000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1900000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>13200000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>13400000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-5400000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-14300000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>5699076.59</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>6244146.11</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-4853632.64</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-11070239.29</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>4546034.28</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>4307298.74</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>1520246.82</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>1883872.91</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>4086917.7</v>
       </c>
-      <c r="AM13">
-[...3 lines deleted...]
-      <c r="AO13">
+      <c r="AN13">
+        <v>0.0</v>
+      </c>
+      <c r="AO13"/>
+      <c r="AP13">
         <v>-1335537.44</v>
       </c>
-      <c r="AP13">
-[...1 lines deleted...]
-      </c>
       <c r="AQ13">
         <v>0.0</v>
       </c>
-      <c r="AR13"/>
-      <c r="AS13">
+      <c r="AR13">
+        <v>0.0</v>
+      </c>
+      <c r="AS13"/>
+      <c r="AT13">
         <v>1785151.32</v>
       </c>
-      <c r="AT13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:46">
+      <c r="AU13"/>
+    </row>
+    <row r="14" spans="1:47">
       <c r="A14" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B14">
+        <v>25449768.0</v>
+      </c>
+      <c r="C14">
         <v>33200000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>31700000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>31200000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>33200000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>32600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32700000.0</v>
       </c>
       <c r="H14">
         <v>32700000.0</v>
       </c>
       <c r="I14">
+        <v>32700000.0</v>
+      </c>
+      <c r="J14">
         <v>25098800.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>32200000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>30600000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>29200000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>29900000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>27000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>26400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25800000.0</v>
       </c>
       <c r="Q14">
         <v>25800000.0</v>
       </c>
       <c r="R14">
+        <v>25800000.0</v>
+      </c>
+      <c r="S14">
         <v>26300000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>22300000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>21400000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>22800000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>24500000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>18500000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>18800000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>19200000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>16500000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>14100000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>13300000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>7400000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>6400000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>4500000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>4400000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>4948000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>3300000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2900000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>3063000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2050000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2539000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2033000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1899000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1273000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1449000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1597000.0</v>
       </c>
       <c r="AR14">
         <v>1597000.0</v>
       </c>
       <c r="AS14">
+        <v>1597000.0</v>
+      </c>
+      <c r="AT14">
         <v>2674968.47</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1029000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:46">
+    <row r="15" spans="1:47">
       <c r="A15" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>118500000.0</v>
       </c>
-      <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15">
         <v>2700000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>46300000.0</v>
       </c>
-      <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
-[...1 lines deleted...]
-      </c>
+      <c r="Z15"/>
       <c r="AA15">
         <v>0.0</v>
       </c>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
-      <c r="AN15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN15">
+        <v>0.0</v>
+      </c>
+      <c r="AO15"/>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
-      <c r="AR15"/>
-[...5 lines deleted...]
-    <row r="16" spans="1:46">
+      <c r="AR15">
+        <v>0.0</v>
+      </c>
+      <c r="AS15"/>
+      <c r="AT15">
+        <v>0.0</v>
+      </c>
+      <c r="AU15"/>
+    </row>
+    <row r="16" spans="1:47">
       <c r="A16" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B16">
+        <v>293463144.0</v>
+      </c>
+      <c r="C16">
         <v>346900000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>94200000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>180500000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>334400000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>285200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61900000.0</v>
       </c>
       <c r="H16">
         <v>61900000.0</v>
       </c>
       <c r="I16">
+        <v>61900000.0</v>
+      </c>
+      <c r="J16">
         <v>106965180.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>154300000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>37500000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>48000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>286500000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>344200000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>97100000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>81800000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>287700000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>407600000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>98900000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>305900000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>477900000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>469000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>156300000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>160100000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>31700000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>72000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>34200000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>25000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>88600000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>102300000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>32200000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>14600000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>95290000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>62100000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>13300000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>13103000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>9678000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>30180000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>10931000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>6352000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>7226000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>23593000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2258000.0</v>
       </c>
       <c r="AR16">
         <v>2258000.0</v>
       </c>
-      <c r="AS16"/>
-      <c r="AT16">
+      <c r="AS16">
+        <v>2258000.0</v>
+      </c>
+      <c r="AT16"/>
+      <c r="AU16">
         <v>3270000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:46">
+    <row r="17" spans="1:47">
       <c r="A17" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
-[...1 lines deleted...]
-      </c>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
-    </row>
-    <row r="18" spans="1:46">
+      <c r="AU17"/>
+    </row>
+    <row r="18" spans="1:47">
       <c r="A18" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B18">
+        <v>65134152.0</v>
+      </c>
+      <c r="C18">
         <v>320500000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-125100000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-144100000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>134700000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>338100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-145200000.0</v>
       </c>
       <c r="H18">
         <v>-145200000.0</v>
       </c>
       <c r="I18">
+        <v>-145100000.0</v>
+      </c>
+      <c r="J18">
         <v>54626800.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>333200000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-83600000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-214500000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-15300000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>338200000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-52900000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-200600000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-34600000.0</v>
       </c>
-      <c r="R18">
-[...1 lines deleted...]
-      </c>
       <c r="S18">
+        <v>349800000.0</v>
+      </c>
+      <c r="T18">
         <v>-38400000.0</v>
       </c>
-      <c r="T18">
-[...1 lines deleted...]
-      </c>
       <c r="U18">
+        <v>-161400000.0</v>
+      </c>
+      <c r="V18">
         <v>33800000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>320000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-16500000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-74600000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-35000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>242000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-21300000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-185500000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-15300000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>228700000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-29900000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-159400000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>30700000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>167400000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-18800000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-86875000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-2381000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>102824000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-21461000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-65921000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>1679000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>27768000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26452500.0</v>
       </c>
       <c r="AR18">
         <v>-26452500.0</v>
       </c>
-      <c r="AS18"/>
-      <c r="AT18">
+      <c r="AS18">
+        <v>-26452500.0</v>
+      </c>
+      <c r="AT18"/>
+      <c r="AU18">
         <v>-12756000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:46">
+    <row r="19" spans="1:47">
       <c r="A19" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-10200000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1300000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-3000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-9900000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-3200000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-2300000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-12700000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-27600000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-26400000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-5700000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-23900000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-12800000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-14700000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-900000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-6100000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-12100000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-11700000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-7300000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-10600000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-12600000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-4000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-4800000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-15800000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-20700000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-20600000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-5200000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-14500000.0</v>
       </c>
-      <c r="AD19">
-[...1 lines deleted...]
-      </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
       <c r="AH19">
         <v>0.0</v>
       </c>
       <c r="AI19">
         <v>0.0</v>
       </c>
       <c r="AJ19">
         <v>0.0</v>
       </c>
       <c r="AK19">
         <v>0.0</v>
       </c>
       <c r="AL19">
         <v>0.0</v>
       </c>
       <c r="AM19">
         <v>0.0</v>
       </c>
-      <c r="AN19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN19">
+        <v>0.0</v>
+      </c>
+      <c r="AO19"/>
       <c r="AP19">
         <v>0.0</v>
       </c>
       <c r="AQ19">
         <v>0.0</v>
       </c>
-      <c r="AR19"/>
-[...5 lines deleted...]
-    <row r="20" spans="1:46">
+      <c r="AR19">
+        <v>0.0</v>
+      </c>
+      <c r="AS19"/>
+      <c r="AT19">
+        <v>0.0</v>
+      </c>
+      <c r="AU19"/>
+    </row>
+    <row r="20" spans="1:47">
       <c r="A20" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>500000.0</v>
       </c>
-      <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
-[...1 lines deleted...]
-      </c>
+      <c r="E20"/>
       <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>600000.0</v>
       </c>
-      <c r="G20">
-[...5 lines deleted...]
-      </c>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20"/>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
         <v>100000.0</v>
       </c>
-      <c r="L20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M20"/>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>2700000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
-    </row>
-    <row r="21" spans="1:46">
+      <c r="AU20"/>
+    </row>
+    <row r="21" spans="1:47">
       <c r="A21" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B21">
+        <v>-35400000.0</v>
+      </c>
+      <c r="C21">
         <v>-61400000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>38200000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-12000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-88000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-124600000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>58500000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>102200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6500000.0</v>
       </c>
       <c r="M21">
         <v>6500000.0</v>
       </c>
       <c r="N21">
+        <v>6500000.0</v>
+      </c>
+      <c r="O21">
         <v>-79100000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>66200000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-6300000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-14500000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-38600000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>5600000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-3600000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-18100000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>9200000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>14100000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>203500000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-7600000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-204300000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>29900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157300000.0</v>
       </c>
       <c r="AC21">
         <v>157300000.0</v>
       </c>
       <c r="AD21">
+        <v>157300000.0</v>
+      </c>
+      <c r="AE21">
         <v>-67152326.92</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>36216047.46</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>59532837.86</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>114613.18</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-94776404.94</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>15615956.51</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>69804859.24</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>15988883.05</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-14272957.29</v>
       </c>
-      <c r="AM21">
-[...3 lines deleted...]
-      <c r="AO21">
+      <c r="AN21">
+        <v>0.0</v>
+      </c>
+      <c r="AO21"/>
+      <c r="AP21">
         <v>21233276.95</v>
       </c>
-      <c r="AP21">
-[...1 lines deleted...]
-      </c>
       <c r="AQ21">
         <v>0.0</v>
       </c>
-      <c r="AR21"/>
-      <c r="AS21">
+      <c r="AR21">
+        <v>0.0</v>
+      </c>
+      <c r="AS21"/>
+      <c r="AT21">
         <v>2522068.1</v>
       </c>
-      <c r="AT21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:46">
+      <c r="AU21"/>
+    </row>
+    <row r="22" spans="1:47">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22">
+        <v>20201652.0</v>
+      </c>
+      <c r="C22">
         <v>138000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-17400000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-125500000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>27700000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>143600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-74000000.0</v>
       </c>
       <c r="H22">
         <v>-74000000.0</v>
       </c>
       <c r="I22">
+        <v>-74000000.0</v>
+      </c>
+      <c r="J22">
         <v>3691000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>130600000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4100000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-81100000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-3100000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>137500000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>5000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-63600000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-9100000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>151300000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>9900000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-57500000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2900000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>107000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>10400000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-50100000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2500000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>118000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>60600000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-29400000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>9000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>103400000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>49900000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-18700000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>8092000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>63000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>37100000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-12089000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-23431000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>39089000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>20018000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-14036000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-9202000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>21446000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>18476000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>7120500.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>11369010.09</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-15477000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:46">
+    <row r="23" spans="1:47">
       <c r="A23" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B23">
+        <v>-17254080.0</v>
+      </c>
+      <c r="C23">
         <v>-22930967.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>33400000.0</v>
       </c>
-      <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
-      <c r="G23">
-[...1 lines deleted...]
-      </c>
+      <c r="G23"/>
       <c r="H23">
         <v>-200000.0</v>
       </c>
       <c r="I23">
+        <v>-200000.0</v>
+      </c>
+      <c r="J23">
         <v>-14542540.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-41800000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>236700000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>20900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16100000.0</v>
       </c>
       <c r="N23">
         <v>-16100000.0</v>
       </c>
       <c r="O23">
+        <v>-16100000.0</v>
+      </c>
+      <c r="P23">
         <v>4600000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>8500000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>400000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-7000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>100000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>200000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>800000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-12500000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>11100000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>211800000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>300000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>500000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2900000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>600000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>300000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1400000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>800000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>779000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1098000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-300000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>100000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>161850000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-120783000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>26040000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>120750000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-17735000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1976000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30050500.0</v>
       </c>
       <c r="AR23">
         <v>30050500.0</v>
       </c>
       <c r="AS23">
+        <v>30050500.0</v>
+      </c>
+      <c r="AT23">
         <v>-13468631.78</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>53144000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:46">
+    <row r="24" spans="1:47">
       <c r="A24" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>160</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-12876.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-400000.0</v>
       </c>
-      <c r="D24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E24"/>
       <c r="F24">
         <v>-100000.0</v>
       </c>
-      <c r="G24"/>
+      <c r="G24">
+        <v>-100000.0</v>
+      </c>
       <c r="H24"/>
       <c r="I24">
+        <v>-100000.0</v>
+      </c>
+      <c r="J24">
         <v>-500000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-200000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-100000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-500000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1600000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-200000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>400000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-1100000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-300000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
+        <v>-300000.0</v>
+      </c>
+      <c r="T24">
+        <v>-1600000.0</v>
+      </c>
+      <c r="U24">
+        <v>-400000.0</v>
+      </c>
+      <c r="V24">
+        <v>-1800000.0</v>
+      </c>
+      <c r="W24">
+        <v>-1500000.0</v>
+      </c>
+      <c r="X24">
+        <v>-1000000.0</v>
+      </c>
+      <c r="Y24">
+        <v>-800000.0</v>
+      </c>
+      <c r="Z24">
+        <v>-3200000.0</v>
+      </c>
+      <c r="AA24">
+        <v>-5700000.0</v>
+      </c>
+      <c r="AB24">
+        <v>-4200000.0</v>
+      </c>
+      <c r="AC24">
+        <v>-3900000.0</v>
+      </c>
+      <c r="AD24">
+        <v>-5400000.0</v>
+      </c>
+      <c r="AE24">
+        <v>-5600000.0</v>
+      </c>
+      <c r="AF24">
+        <v>-5200000.0</v>
+      </c>
+      <c r="AG24">
+        <v>-2800000.0</v>
+      </c>
+      <c r="AH24">
+        <v>-1100000.0</v>
+      </c>
+      <c r="AI24">
         <v>-3100000.0</v>
       </c>
-      <c r="S24">
-[...47 lines deleted...]
-      <c r="AI24">
+      <c r="AJ24">
         <v>-2200000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-1300000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-4418000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-2082000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-2605000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-1366000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-1946000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-2146000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1340000.0</v>
       </c>
       <c r="AR24">
         <v>-1340000.0</v>
       </c>
       <c r="AS24">
-        <v>0.0</v>
-[...3 lines deleted...]
-    <row r="25" spans="1:46">
+        <v>-1340000.0</v>
+      </c>
+      <c r="AT24">
+        <v>0.0</v>
+      </c>
+      <c r="AU24"/>
+    </row>
+    <row r="25" spans="1:47">
       <c r="A25" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B25">
+        <v>20920572.0</v>
+      </c>
+      <c r="C25">
         <v>6100000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-45900000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>15200000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1200000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14600000.0</v>
       </c>
       <c r="H25">
         <v>-14600000.0</v>
       </c>
       <c r="I25">
+        <v>-14600000.0</v>
+      </c>
+      <c r="J25">
         <v>812020.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>72200000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-13900000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-96300000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-80000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-23100000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5800000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-13800000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-47900000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-12100000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2400000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3400000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5100000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>7900000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>20500000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4800000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-4300000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-7400000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-9300000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-22100000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-4300000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-1400000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-4500000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-24700000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-1585000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2400000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-9600000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-4080000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-8330000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-6296000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-3789000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-4456000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-4861000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-11395000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>6155500.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>17511000.0</v>
       </c>
-      <c r="AS25"/>
-      <c r="AT25">
+      <c r="AT25"/>
+      <c r="AU25">
         <v>1688000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:46">
+    <row r="26" spans="1:47">
       <c r="A26" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>-29900000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-27500000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-21924540.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-54300000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-29900000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-27500000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-10600000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-16100000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-179600000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-16100000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-65900000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-10400000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-179600000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>-300000.0</v>
       </c>
-      <c r="V26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W26"/>
       <c r="X26">
+        <v>0.0</v>
+      </c>
+      <c r="Y26">
         <v>-38700000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1300000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>300000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>500000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-38700000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>600000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>300000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1400000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>800000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>600000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="AJ26">
         <v>100000.0</v>
       </c>
       <c r="AK26">
+        <v>100000.0</v>
+      </c>
+      <c r="AL26">
         <v>-63576000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-698000.0</v>
       </c>
-      <c r="AM26">
-[...3 lines deleted...]
-      <c r="AO26">
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26"/>
+      <c r="AP26">
         <v>82565738.89</v>
       </c>
-      <c r="AP26">
-[...1 lines deleted...]
-      </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
-      <c r="AR26"/>
-      <c r="AS26">
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26"/>
+      <c r="AT26">
         <v>84635088.27</v>
       </c>
-      <c r="AT26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:46">
+      <c r="AU26"/>
+    </row>
+    <row r="27" spans="1:47">
       <c r="A27" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B27">
+        <v>9400000.0</v>
+      </c>
+      <c r="C27">
         <v>4900000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>5100000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4100000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5400000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="H27">
         <v>2200000.0</v>
       </c>
       <c r="I27">
+        <v>2200000.0</v>
+      </c>
+      <c r="J27">
         <v>-1300000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4300000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4700000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2500000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3800000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4200000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4300000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2700000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3300000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3800000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4200000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2700000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3600000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2900000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1800000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2600000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1900000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2100000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="AD27">
         <v>1100000.0</v>
       </c>
       <c r="AE27">
+        <v>1100000.0</v>
+      </c>
+      <c r="AF27">
         <v>1200000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>400000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>599000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>700000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>500000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>160000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>738000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1037000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1374000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125000.0</v>
       </c>
       <c r="AO27">
         <v>125000.0</v>
       </c>
       <c r="AP27">
         <v>125000.0</v>
       </c>
       <c r="AQ27">
         <v>125000.0</v>
       </c>
       <c r="AR27">
         <v>125000.0</v>
       </c>
-      <c r="AS27"/>
-      <c r="AT27">
+      <c r="AS27">
+        <v>125000.0</v>
+      </c>
+      <c r="AT27"/>
+      <c r="AU27">
         <v>585000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:46">
+    <row r="28" spans="1:47">
       <c r="A28" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B28">
+        <v>-25449768.0</v>
+      </c>
+      <c r="C28">
         <v>-60900000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>38200000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-12000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-88000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-124000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59700000.0</v>
       </c>
       <c r="H28">
         <v>59700000.0</v>
       </c>
       <c r="I28">
+        <v>59700000.0</v>
+      </c>
+      <c r="J28">
         <v>-58686900.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-204400000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>72100000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-21000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-45400000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-95200000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>66200000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-6300000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-80500000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-45000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-169300000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-3400000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-17300000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-3300000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>14100000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>203500000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-6600000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-204000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>30400000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>121500000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>600000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-124600000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>47800000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>79300000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>779000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-118500000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>19200000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>90650000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-17911000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-83575000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>26040000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>65547000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-18046000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-12463000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30050500.0</v>
       </c>
       <c r="AR28">
         <v>30050500.0</v>
       </c>
       <c r="AS28">
+        <v>30050500.0</v>
+      </c>
+      <c r="AT28">
         <v>3902112.23</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>164294000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:46">
+    <row r="29" spans="1:47">
       <c r="A29" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B29">
+        <v>81813096.0</v>
+      </c>
+      <c r="C29">
         <v>336200000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-115300000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-142800000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>137700000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>348000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-142900000.0</v>
       </c>
       <c r="H29">
         <v>-142900000.0</v>
       </c>
       <c r="I29">
+        <v>-142900000.0</v>
+      </c>
+      <c r="J29">
         <v>61122960.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>348300000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-57200000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-209300000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>7000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>351000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-44800000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-196900000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-22600000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>358500000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-28900000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-155400000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>44400000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>332600000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-13500000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-69800000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-19200000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>262700000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-700000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-180300000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-1000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>246600000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-17700000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-154500000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>38005000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>181200000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-13000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-80036000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>2626000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>109115000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-11913000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-60498000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>3504000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>32535000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21240500.0</v>
       </c>
       <c r="AR29">
         <v>-21240500.0</v>
       </c>
       <c r="AS29">
+        <v>-21240500.0</v>
+      </c>
+      <c r="AT29">
         <v>3909205.55</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-11593000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:46">
+    <row r="30" spans="1:47">
       <c r="A30" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B30">
+        <v>-16678944.0</v>
+      </c>
+      <c r="C30">
         <v>-15800000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-10200000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1300000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-9900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2300000.0</v>
       </c>
       <c r="H30">
         <v>-2300000.0</v>
       </c>
       <c r="I30">
+        <v>-2300000.0</v>
+      </c>
+      <c r="J30">
         <v>-9375140.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-27600000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-26400000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-5700000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-23900000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-12800000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-7700000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-900000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-12300000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-9000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-9500000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-6400000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-10600000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-12600000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-4000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-4800000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-15800000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-20700000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-20600000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-5200000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-14500000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-51300000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-12200000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-4900000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-7320000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-13900000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-6000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-7189000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-5217000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-6291000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-9548000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-5923000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-1825000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-6913000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6552000.0</v>
       </c>
       <c r="AR30">
         <v>-6552000.0</v>
       </c>
       <c r="AS30">
+        <v>-6552000.0</v>
+      </c>
+      <c r="AT30">
         <v>-5724306.43</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-149431000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>