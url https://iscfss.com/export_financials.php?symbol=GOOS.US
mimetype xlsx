--- v1 (2026-06-15)
+++ v2 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
@@ -247,50 +247,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1073,51 +1076,51 @@
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5">
         <v>40905437.0</v>
       </c>
       <c r="C5">
         <v>19500000.0</v>
       </c>
       <c r="D5">
         <v>5200000.0</v>
       </c>
       <c r="E5">
         <v>5800000.0</v>
       </c>
       <c r="F5">
-        <v>-17200000.0</v>
+        <v>-17199999.0</v>
       </c>
       <c r="G5">
         <v>-5199999.0</v>
       </c>
       <c r="H5">
         <v>281027.0</v>
       </c>
       <c r="I5">
         <v>-2400000.0</v>
       </c>
       <c r="J5">
         <v>-3124000.0</v>
       </c>
       <c r="K5">
         <v>-1302000.0</v>
       </c>
       <c r="L5">
         <v>-692000.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
@@ -2413,51 +2416,51 @@
       <c r="L41">
         <v>22085000.0</v>
       </c>
       <c r="M41">
         <v>13145296.01</v>
       </c>
       <c r="N41"/>
     </row>
     <row r="42" spans="1:14">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42">
         <v>84517853.0</v>
       </c>
       <c r="C42">
         <v>65400000.0</v>
       </c>
       <c r="D42">
         <v>54400000.0</v>
       </c>
       <c r="E42">
         <v>28500000.0</v>
       </c>
       <c r="F42">
-        <v>36200000.0</v>
+        <v>36199999.0</v>
       </c>
       <c r="G42">
         <v>25199999.0</v>
       </c>
       <c r="H42">
         <v>11030315.0</v>
       </c>
       <c r="I42">
         <v>9200000.0</v>
       </c>
       <c r="J42">
         <v>4483000.0</v>
       </c>
       <c r="K42">
         <v>5376000.0</v>
       </c>
       <c r="L42">
         <v>57740000.0</v>
       </c>
       <c r="M42">
         <v>57240000.0</v>
       </c>
       <c r="N42"/>
     </row>
     <row r="43" spans="1:14">
@@ -3175,6828 +3178,6962 @@
         <v>0.0</v>
       </c>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AU62"/>
+  <dimension ref="A1:AV62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:47">
+    <row r="1" spans="1:48">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
       </c>
-      <c r="AU1" t="s">
+      <c r="AV1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:47">
+    <row r="2" spans="1:48">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
+        <v>69229982.0</v>
+      </c>
+      <c r="C2">
         <v>214553032.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>65800000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>42100000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>64700000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>39600000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>37300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39900000.0</v>
       </c>
       <c r="I2">
         <v>39900000.0</v>
       </c>
       <c r="J2">
+        <v>39900000.0</v>
+      </c>
+      <c r="K2">
         <v>57600000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>42100000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>37300000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>33570800.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>60100000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>53630790.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>66000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>36804678.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>63900000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>71400000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>67000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>47900000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>78900000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>87100000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>64099999.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>52400000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>37446868.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>38403701.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>35100000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>24900000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>46500000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>22059000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>35100000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>18696000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>109556000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>20582000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>25713000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>18696000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>25098000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>20582000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>18404000.0</v>
       </c>
-      <c r="AO2">
-[...1 lines deleted...]
-      </c>
       <c r="AP2">
+        <v>0.0</v>
+      </c>
+      <c r="AQ2">
         <v>23408000.0</v>
       </c>
-      <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
-      <c r="AT2">
+      <c r="AT2"/>
+      <c r="AU2">
         <v>9892812.11</v>
       </c>
-      <c r="AU2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:47">
+      <c r="AV2"/>
+    </row>
+    <row r="3" spans="1:48">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-      <c r="AA3">
-[...1 lines deleted...]
-      </c>
+      <c r="AA3"/>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
       <c r="AG3">
         <v>0.0</v>
       </c>
-      <c r="AH3"/>
+      <c r="AH3">
+        <v>0.0</v>
+      </c>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
-    </row>
-    <row r="4" spans="1:47">
+      <c r="AV3"/>
+    </row>
+    <row r="4" spans="1:48">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
-    </row>
-    <row r="5" spans="1:47">
+      <c r="AV4"/>
+    </row>
+    <row r="5" spans="1:48">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5">
+        <v>42218284.0</v>
+      </c>
+      <c r="C5">
         <v>40905437.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>35071395.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>5600000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>31200000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>19500000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>12700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9400000.0</v>
       </c>
       <c r="I5">
         <v>9400000.0</v>
       </c>
       <c r="J5">
+        <v>9400000.0</v>
+      </c>
+      <c r="K5">
         <v>5200000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>5600000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>12700000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>9882640.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>5800000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2877030.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-17800000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-17315281.0</v>
       </c>
-      <c r="R5">
-[...1 lines deleted...]
-      </c>
       <c r="S5">
+        <v>-17199999.0</v>
+      </c>
+      <c r="T5">
         <v>-14899999.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-6599999.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-6899999.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-5199999.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>3000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>4500000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>2400000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>281027.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-3393098.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1100000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1500000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-2400000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>600000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1300000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-3400000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-3124000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1664000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1260000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1302000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1421000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1099000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>85831000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-692000.0</v>
       </c>
-      <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
-      <c r="AT5">
-[...4 lines deleted...]
-    <row r="6" spans="1:47">
+      <c r="AT5"/>
+      <c r="AU5">
+        <v>0.0</v>
+      </c>
+      <c r="AV5"/>
+    </row>
+    <row r="6" spans="1:48">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-      <c r="AA6">
-[...1 lines deleted...]
-      </c>
+      <c r="AA6"/>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
-      <c r="AN6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN6">
+        <v>0.0</v>
+      </c>
+      <c r="AO6"/>
       <c r="AP6">
         <v>0.0</v>
       </c>
-      <c r="AQ6"/>
+      <c r="AQ6">
+        <v>0.0</v>
+      </c>
       <c r="AR6"/>
       <c r="AS6"/>
-      <c r="AT6">
-[...4 lines deleted...]
-    <row r="7" spans="1:47">
+      <c r="AT6"/>
+      <c r="AU6">
+        <v>0.0</v>
+      </c>
+      <c r="AV6"/>
+    </row>
+    <row r="7" spans="1:48">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7">
+        <v>397100000.0</v>
+      </c>
+      <c r="C7">
         <v>374600000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>338400000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>333100000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>320700000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>330800000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>350000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>337900000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>344700000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>330500000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>321300000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>330300000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>327900000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>334800000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>316900000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>315500000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>290500000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>250700000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>270200000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>279800000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>264300000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>254800000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>260900000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>266700000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>228700000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>227900000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>219700000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>224200000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>208700000.0</v>
       </c>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
-      <c r="AH7"/>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
-    </row>
-    <row r="8" spans="1:47">
+      <c r="AV7"/>
+    </row>
+    <row r="8" spans="1:48">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
+        <v>124700000.0</v>
+      </c>
+      <c r="C8">
         <v>114100000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>113800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113300000.0</v>
       </c>
       <c r="E8">
         <v>113300000.0</v>
       </c>
       <c r="F8">
+        <v>113300000.0</v>
+      </c>
+      <c r="G8">
         <v>109600000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>109500000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>108600000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>108800000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>104900000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>108800000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>116900000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>119900000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>118700000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>119500000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>121200000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>121100000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>118500000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>122400000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>120900000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>123200000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
-    </row>
-    <row r="9" spans="1:47">
+      <c r="AV8"/>
+    </row>
+    <row r="9" spans="1:48">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>15700000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>14500000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>12600000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>10700000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>9200000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>4326147.53</v>
       </c>
-      <c r="AF9">
-[...1 lines deleted...]
-      </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
-      <c r="AH9"/>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
-    </row>
-    <row r="10" spans="1:47">
+      <c r="AV9"/>
+    </row>
+    <row r="10" spans="1:48">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>206989645.0</v>
+      </c>
+      <c r="C10">
         <v>409254896.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>346900000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>285200000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>180500000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>334400000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>68800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61900000.0</v>
       </c>
       <c r="I10">
         <v>61900000.0</v>
       </c>
       <c r="J10">
+        <v>61900000.0</v>
+      </c>
+      <c r="K10">
         <v>144900000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>285200000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>68800000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>36211200.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>286500000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>253916340.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>97100000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>63515246.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>287700000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>407600000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>98900000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>305900000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>477900000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>469000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>156300000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>160100000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>22271401.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>55523423.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>34200000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>25000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>88600000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>102300000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>32200000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>14600000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>95290000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>62127000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>13314000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>13103000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>9678000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>30180000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>10931000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-7226000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>7226000.0</v>
       </c>
-      <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
-      <c r="AT10">
+      <c r="AT10"/>
+      <c r="AU10">
         <v>4664249.68</v>
       </c>
-      <c r="AU10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:47">
+      <c r="AV10"/>
+    </row>
+    <row r="11" spans="1:48">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
-    </row>
-    <row r="12" spans="1:47">
+      <c r="AV11"/>
+    </row>
+    <row r="12" spans="1:48">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12">
+        <v>206989645.0</v>
+      </c>
+      <c r="C12">
         <v>409254896.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>346900000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>285200000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>180500000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>334400000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>68800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61900000.0</v>
       </c>
       <c r="I12">
         <v>61900000.0</v>
       </c>
       <c r="J12">
+        <v>61900000.0</v>
+      </c>
+      <c r="K12">
         <v>144900000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>285200000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>68800000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>36211200.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>286500000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>253916340.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>97100000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>63515246.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>287700000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>407600000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>98900000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>305900000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>477900000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>469000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>156300000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>160100000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>22271401.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>55523423.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>34200000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>25000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>88600000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>102300000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>32200000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>14600000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>95290000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>62127000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>13314000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>13103000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>9678000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>30180000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>10931000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7226000.0</v>
       </c>
       <c r="AP12">
         <v>7226000.0</v>
       </c>
-      <c r="AQ12"/>
+      <c r="AQ12">
+        <v>7226000.0</v>
+      </c>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
-    </row>
-    <row r="13" spans="1:47">
+      <c r="AV12"/>
+    </row>
+    <row r="13" spans="1:48">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13">
+        <v>124754030.0</v>
+      </c>
+      <c r="C13">
         <v>114394864.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>113707260.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>109500000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>113300000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>109600000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>108600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108800000.0</v>
       </c>
       <c r="I13">
         <v>108800000.0</v>
       </c>
       <c r="J13">
+        <v>108800000.0</v>
+      </c>
+      <c r="K13">
         <v>104900000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>109500000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>108600000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>90452560.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>118700000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>88155150.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>121200000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>94030517.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>118500000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>122400000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>120900000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>123200000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>120500000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>119200000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>115700000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>115100000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>80584536.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>86909581.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>112400000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>111700000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>112600000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>111400000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>109500000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>107500000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>106095000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>104923000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>104191000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>103824000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>103295000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>2652000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>3350000.0</v>
       </c>
-      <c r="AO13">
-[...1 lines deleted...]
-      </c>
       <c r="AP13">
+        <v>0.0</v>
+      </c>
+      <c r="AQ13">
         <v>3350000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>2640290.04</v>
       </c>
-      <c r="AU13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:47">
+      <c r="AV13"/>
+    </row>
+    <row r="14" spans="1:48">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
+        <v>97313923.0</v>
+      </c>
+      <c r="C14">
         <v>99219037.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>99117647.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>95000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98154000.0</v>
       </c>
       <c r="F14">
         <v>98154000.0</v>
       </c>
       <c r="G14">
+        <v>98154000.0</v>
+      </c>
+      <c r="H14">
         <v>98172000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>98181197.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>96611725.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>96532514.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>101308836.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>103586542.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>103710762.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>104519045.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>105668608.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>105864969.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>105234474.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>106133970.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>107840995.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>110805942.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>110504248.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>111364712.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>111239180.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>110888447.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>110080288.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>110809126.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>110581202.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>110831032.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>110012100.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>111808110.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>111729981.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>111836092.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>108660494.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>111629427.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>111612786.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>111478881.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>106500498.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>103155814.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>107149000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108059624.0</v>
       </c>
       <c r="AO14">
         <v>108059624.0</v>
       </c>
       <c r="AP14">
         <v>108059624.0</v>
       </c>
       <c r="AQ14">
         <v>108059624.0</v>
       </c>
       <c r="AR14">
+        <v>108059624.0</v>
+      </c>
+      <c r="AS14">
         <v>101621592.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>101608247.0</v>
       </c>
-      <c r="AT14"/>
-      <c r="AU14">
+      <c r="AU14"/>
+      <c r="AV14">
         <v>107988361.0</v>
       </c>
     </row>
-    <row r="15" spans="1:47">
+    <row r="15" spans="1:48">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>123200000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>120500000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>119200000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>115700000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>115100000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>114700000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>112700000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>112400000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>111700000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>112600000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>111400000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>109500000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>107500000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>106100000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>104900000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>104200000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>103800000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>103300000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>2700000.0</v>
       </c>
-      <c r="AN15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO15"/>
       <c r="AP15">
+        <v>0.0</v>
+      </c>
+      <c r="AQ15">
         <v>3350000.0</v>
       </c>
-      <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
-      <c r="AT15">
-[...4 lines deleted...]
-    <row r="16" spans="1:47">
+      <c r="AT15"/>
+      <c r="AU15">
+        <v>0.0</v>
+      </c>
+      <c r="AV15"/>
+    </row>
+    <row r="16" spans="1:48">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>15200000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>16800000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>274500000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>164100000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>151000000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>260300000.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>13200000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>32600000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>241800000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>153800000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>114800000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>30300000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>182500000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>123300000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>93500000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-84200000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>18500000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>9300000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>5600000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2100000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>1042000.0</v>
       </c>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-      <c r="AM16">
+      <c r="AM16"/>
+      <c r="AN16">
         <v>4500000.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>7155000.0</v>
       </c>
-      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
-    </row>
-    <row r="17" spans="1:47">
+      <c r="AV16"/>
+    </row>
+    <row r="17" spans="1:48">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
-    </row>
-    <row r="18" spans="1:47">
+      <c r="AV17"/>
+    </row>
+    <row r="18" spans="1:48">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
-[...1 lines deleted...]
-      </c>
+      <c r="AA18"/>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
-      <c r="AN18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN18">
+        <v>0.0</v>
+      </c>
+      <c r="AO18"/>
       <c r="AP18">
         <v>0.0</v>
       </c>
-      <c r="AQ18"/>
+      <c r="AQ18">
+        <v>0.0</v>
+      </c>
       <c r="AR18"/>
       <c r="AS18"/>
-      <c r="AT18">
-[...4 lines deleted...]
-    <row r="19" spans="1:47">
+      <c r="AT18"/>
+      <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18"/>
+    </row>
+    <row r="19" spans="1:48">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
-    </row>
-    <row r="20" spans="1:47">
+      <c r="AV19"/>
+    </row>
+    <row r="20" spans="1:48">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20">
+        <v>71130806.0</v>
+      </c>
+      <c r="C20">
         <v>71283741.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>71200000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>71300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72000000.0</v>
       </c>
       <c r="F20">
         <v>72000000.0</v>
       </c>
       <c r="G20">
+        <v>72000000.0</v>
+      </c>
+      <c r="H20">
         <v>71700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70400000.0</v>
       </c>
       <c r="I20">
         <v>70400000.0</v>
       </c>
       <c r="J20">
+        <v>70400000.0</v>
+      </c>
+      <c r="K20">
         <v>70800000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>71300000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>71700000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>47376320.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>63900000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>47950500.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>64099999.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>50237609.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53100000.0</v>
       </c>
       <c r="S20">
         <v>53100000.0</v>
       </c>
       <c r="T20">
         <v>53100000.0</v>
       </c>
       <c r="U20">
         <v>53100000.0</v>
       </c>
       <c r="V20">
         <v>53100000.0</v>
       </c>
       <c r="W20">
         <v>53100000.0</v>
       </c>
       <c r="X20">
         <v>53100000.0</v>
       </c>
       <c r="Y20">
         <v>53100000.0</v>
       </c>
       <c r="Z20">
+        <v>53100000.0</v>
+      </c>
+      <c r="AA20">
         <v>37306354.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>40948525.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53100000.0</v>
       </c>
       <c r="AC20">
         <v>53100000.0</v>
       </c>
       <c r="AD20">
         <v>53100000.0</v>
       </c>
       <c r="AE20">
         <v>53100000.0</v>
       </c>
       <c r="AF20">
-        <v>45300000.0</v>
+        <v>53100000.0</v>
       </c>
       <c r="AG20">
         <v>45300000.0</v>
       </c>
       <c r="AH20">
-        <v>45269000.0</v>
+        <v>45300000.0</v>
       </c>
       <c r="AI20">
         <v>45269000.0</v>
       </c>
       <c r="AJ20">
         <v>45269000.0</v>
       </c>
       <c r="AK20">
         <v>45269000.0</v>
       </c>
       <c r="AL20">
         <v>45269000.0</v>
       </c>
       <c r="AM20">
-        <v>45037000.0</v>
+        <v>45269000.0</v>
       </c>
       <c r="AN20">
         <v>45037000.0</v>
       </c>
       <c r="AO20">
-        <v>0.0</v>
+        <v>45037000.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>44537000.0</v>
       </c>
-      <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
-      <c r="AT20">
+      <c r="AT20"/>
+      <c r="AU20">
         <v>35101670.87</v>
       </c>
-      <c r="AU20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:47">
+      <c r="AV20"/>
+    </row>
+    <row r="21" spans="1:48">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21">
+        <v>127355156.0</v>
+      </c>
+      <c r="C21">
         <v>128230527.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>128699999.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>132200000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>130900000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>131900000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>133900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133600000.0</v>
       </c>
       <c r="I21">
         <v>133600000.0</v>
       </c>
       <c r="J21">
+        <v>133600000.0</v>
+      </c>
+      <c r="K21">
         <v>135100000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>132200000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>133900000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>100410640.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>135100000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>98040330.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>133300000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>104590509.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>122200000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>154700000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>154800000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>155500000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>124800000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>156100000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>157400000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>159500000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>113605227.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>123308270.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>157600000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>153900000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>155600000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>150900000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>143100000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>140100000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>136800000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>135212000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>134656000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>131721000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>131912000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>128311000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>127503000.0</v>
       </c>
-      <c r="AO21">
-[...1 lines deleted...]
-      </c>
       <c r="AP21">
+        <v>0.0</v>
+      </c>
+      <c r="AQ21">
         <v>125677000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>131291771.75</v>
       </c>
-      <c r="AU21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:47">
+      <c r="AV21"/>
+    </row>
+    <row r="22" spans="1:48">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22">
+        <v>490112263.0</v>
+      </c>
+      <c r="C22">
         <v>387298301.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>408700000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>407400000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>439500000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>384000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>473400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>484300000.0</v>
       </c>
       <c r="I22">
         <v>484300000.0</v>
       </c>
       <c r="J22">
+        <v>484300000.0</v>
+      </c>
+      <c r="K22">
         <v>445200000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>407400000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>473400000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>393872240.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>472600000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>355571400.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>511500000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>391884409.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>393300000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>368100000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>416400000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>404500000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>342300000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>339000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>417200000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>428600000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>289668739.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>268440331.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>365200000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>366100000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>267300000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>217800000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>226200000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>239500000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>165372000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>124826000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>154464000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>176969000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>125464000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>96680000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>143010000.0</v>
       </c>
-      <c r="AO22">
-[...1 lines deleted...]
-      </c>
       <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
         <v>119506000.0</v>
       </c>
-      <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
-      <c r="AT22">
+      <c r="AT22"/>
+      <c r="AU22">
         <v>54993694.83</v>
       </c>
-      <c r="AU22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:47">
+      <c r="AV22"/>
+    </row>
+    <row r="23" spans="1:48">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23">
+        <v>1693033239.0</v>
+      </c>
+      <c r="C23">
         <v>1757730732.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1796600000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1724200000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1530500000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1616700000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1566700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1450700000.0</v>
       </c>
       <c r="I23">
         <v>1450700000.0</v>
       </c>
       <c r="J23">
+        <v>1450700000.0</v>
+      </c>
+      <c r="K23">
         <v>1481600000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1724200000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1566700000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1100292400.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1590000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1256303100.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1543500000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1045672149.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1340600000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1566700000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1354700000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1424400000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1478500000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1576600000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1377600000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1264400000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>787086802.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>876730287.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1155500000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>995700000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>725400000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>750100000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>684600000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>571500000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>548438000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>527682000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>519556000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>444087000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>380869000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>442062000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>454991000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>142702000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>353018000.0</v>
       </c>
-      <c r="AQ23"/>
       <c r="AR23"/>
       <c r="AS23"/>
       <c r="AT23"/>
       <c r="AU23"/>
-    </row>
-    <row r="24" spans="1:47">
+      <c r="AV23"/>
+    </row>
+    <row r="24" spans="1:48">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24">
+        <v>419200000.0</v>
+      </c>
+      <c r="C24">
         <v>406400000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>399600000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>416000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>388600000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>407700000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>410500000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>446200000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>444800000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>388500000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>381000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>476400000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>383000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>391600000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>393400000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>457800000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>377100000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>366200000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>370800000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>372900000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>363200000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>367800000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>376100000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>373700000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>362500000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>158100000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>147600000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>327000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>307200000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>145200000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>79088128.82</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>205120199.81</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>164795995.75</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>106151939.91</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>105714627.34</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>198305220.24</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>180360200.54</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>109734094.49</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>196954159.85</v>
       </c>
-      <c r="AN24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO24"/>
       <c r="AP24">
+        <v>0.0</v>
+      </c>
+      <c r="AQ24">
         <v>106297093.65</v>
       </c>
-      <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>86800914.25</v>
       </c>
-      <c r="AU24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:47">
+      <c r="AV24"/>
+    </row>
+    <row r="25" spans="1:48">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>350100000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>333500000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>518600000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>487800000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>145200000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>107860390.09</v>
       </c>
-      <c r="AF25">
-[...1 lines deleted...]
-      </c>
       <c r="AG25">
         <v>0.0</v>
       </c>
-      <c r="AH25"/>
+      <c r="AH25">
+        <v>0.0</v>
+      </c>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
-    </row>
-    <row r="26" spans="1:47">
+      <c r="AV25"/>
+    </row>
+    <row r="26" spans="1:48">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
-      <c r="AN26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26"/>
       <c r="AP26">
         <v>0.0</v>
       </c>
-      <c r="AQ26"/>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
-[...4 lines deleted...]
-    <row r="27" spans="1:47">
+      <c r="AT26"/>
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26"/>
+    </row>
+    <row r="27" spans="1:48">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
-[...1 lines deleted...]
-      </c>
+      <c r="AA27"/>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
       <c r="AG27">
         <v>0.0</v>
       </c>
-      <c r="AH27"/>
+      <c r="AH27">
+        <v>0.0</v>
+      </c>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
-    </row>
-    <row r="28" spans="1:47">
+      <c r="AV27"/>
+    </row>
+    <row r="28" spans="1:48">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
+        <v>626771450.0</v>
+      </c>
+      <c r="C28">
         <v>377974268.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>406600000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>545900000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>541400000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>408400000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>825100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>764400000.0</v>
       </c>
       <c r="I28">
         <v>764400000.0</v>
       </c>
       <c r="J28">
+        <v>764400000.0</v>
+      </c>
+      <c r="K28">
         <v>583500000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>545900000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>825100000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>536604720.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>467500000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>308727450.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>733499999.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>478771402.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>333000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>237200000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>581100000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>332500000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>144700000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>175000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>495100000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>433700000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>248919801.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>227723154.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>534800000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>490900000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>56600000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>44800000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>230600000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>202700000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>41784000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>70492000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>234746000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>220734000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>136411000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>236124000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>221277000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>7226000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>132274000.0</v>
       </c>
-      <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
-    </row>
-    <row r="29" spans="1:47">
+      <c r="AV28"/>
+    </row>
+    <row r="29" spans="1:48">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
+        <v>962200000.0</v>
+      </c>
+      <c r="C29">
         <v>1019000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>980500000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>884800000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>832900000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>953200000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>975800000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>913900000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>827100000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>814900000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>816200000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>909300000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>813300000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>888700000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>929900000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>870500000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>750300000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>797900000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>899500000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>776200000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>919500000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>967900000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>984000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>874400000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>839300000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>678300000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
-    </row>
-    <row r="30" spans="1:47">
+      <c r="AV29"/>
+    </row>
+    <row r="30" spans="1:48">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>106145971.0</v>
+      </c>
+      <c r="C30">
         <v>128631561.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>228400000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>190100000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>104700000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>93000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>162100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81400000.0</v>
       </c>
       <c r="I30">
         <v>81400000.0</v>
       </c>
       <c r="J30">
+        <v>81400000.0</v>
+      </c>
+      <c r="K30">
         <v>70400000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>190800000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>162100000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>43378000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>50900000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>93392820.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>150000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>41152910.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>43800000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>108000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>111200000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>39200000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>40900000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>118200000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>114900000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>28200000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>31123757.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>91150954.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>149500000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>31300000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>24400000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>97500000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>119200000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>20400000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>17037000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>78379000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>103396000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>14100000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>12925000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>88982000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>79202000.0</v>
       </c>
-      <c r="AO30">
-[...1 lines deleted...]
-      </c>
       <c r="AP30">
+        <v>0.0</v>
+      </c>
+      <c r="AQ30">
         <v>16387000.0</v>
       </c>
-      <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
-      <c r="AT30">
+      <c r="AT30"/>
+      <c r="AU30">
         <v>11119955.86</v>
       </c>
-      <c r="AU30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:47">
+      <c r="AV30"/>
+    </row>
+    <row r="31" spans="1:48">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>157100000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>186000000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>286200000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>158000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>152500000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>252600000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>317100000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>168100000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>336800000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>392000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>391700000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>279200000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>261600000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>305400000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>296700000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>182100000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>125200000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>190400000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>99249956.36</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>71807680.3</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>30638556.04</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>47658173.93</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>44037465.13</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-5188264.45</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-32827612.8</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-23295275.29</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-78321922.91</v>
       </c>
-      <c r="AN31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO31"/>
       <c r="AP31">
+        <v>0.0</v>
+      </c>
+      <c r="AQ31">
         <v>-64880055.36</v>
       </c>
-      <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>-84367118.54</v>
       </c>
-      <c r="AU31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:47">
+      <c r="AV31"/>
+    </row>
+    <row r="32" spans="1:48">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32">
+        <v>478500000.0</v>
+      </c>
+      <c r="C32">
         <v>599900000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>547500000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>384200000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>395100000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>546800000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>471900000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>354400000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>365400000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>430900000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>392900000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>407300000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>376300000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>510800000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>551700000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>456800000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>406200000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>480800000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>532200000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>372500000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>556700000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>634800000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>631600000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>487000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>471700000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>322900000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
-    </row>
-    <row r="33" spans="1:47">
+      <c r="AV32"/>
+    </row>
+    <row r="33" spans="1:48">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>854470063.0</v>
+      </c>
+      <c r="C33">
         <v>786828130.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>761100000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>785800000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>746800000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>741500000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>795500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>765700000.0</v>
       </c>
       <c r="I33">
         <v>765700000.0</v>
       </c>
       <c r="J33">
+        <v>765700000.0</v>
+      </c>
+      <c r="K33">
         <v>740800000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>785800000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>795500000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>568817600.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>726800000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>510414630.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>711000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>508432556.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>578300000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>644400000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>669500000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>633800000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>581600000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>620000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>641500000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>595000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>413461200.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>431463273.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>567400000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>523600000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>312200000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>304100000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>278500000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>264600000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>247469000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>244904000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>236238000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>227463000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>217646000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>214681000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>210469000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>-7226000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>198286000.0</v>
       </c>
-      <c r="AQ33"/>
       <c r="AR33"/>
       <c r="AS33"/>
       <c r="AT33"/>
       <c r="AU33"/>
-    </row>
-    <row r="34" spans="1:47">
+      <c r="AV33"/>
+    </row>
+    <row r="34" spans="1:48">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34">
+        <v>42000000.0</v>
+      </c>
+      <c r="C34">
         <v>38700000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>52800000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>50600000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>42100000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>40300000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>43100000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>52100000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>43400000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>54600000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>70900000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>56500000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>62600000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>56900000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>42900000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>38500000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>52900000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>25700000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>22500000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>21700000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>27600000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>20400000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>16400000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>6400000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>4200000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>4600000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>4800000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>6500000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>6800000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>13100000.0</v>
       </c>
-      <c r="AE34">
-[...1 lines deleted...]
-      </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
       <c r="AG34">
         <v>0.0</v>
       </c>
-      <c r="AH34"/>
+      <c r="AH34">
+        <v>0.0</v>
+      </c>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
-    </row>
-    <row r="35" spans="1:47">
+      <c r="AV34"/>
+    </row>
+    <row r="35" spans="1:48">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>789641987.0</v>
+      </c>
+      <c r="C35">
         <v>758856029.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>728300000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>748300000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>695300000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>731700000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>781000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>775700000.0</v>
       </c>
       <c r="I35">
         <v>775700000.0</v>
       </c>
       <c r="J35">
+        <v>775700000.0</v>
+      </c>
+      <c r="K35">
         <v>748200000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>748300000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>781000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>561801680.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>760100000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>549955350.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>801300000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>550594876.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>631200000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>651700000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>666000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>645100000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>638800000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>650700000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>638800000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>592500000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>274844556.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>287487950.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>559200000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>523900000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>189700000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>188500000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>300300000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>251100000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>171232000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>164326000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>275397000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>257563000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>170432000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>291111000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>255460000.0</v>
       </c>
-      <c r="AO35"/>
-      <c r="AP35">
+      <c r="AP35"/>
+      <c r="AQ35">
         <v>160335000.0</v>
       </c>
-      <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
       <c r="AU35"/>
-    </row>
-    <row r="36" spans="1:47">
+      <c r="AV35"/>
+    </row>
+    <row r="36" spans="1:48">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36">
+        <v>36700000.0</v>
+      </c>
+      <c r="C36">
         <v>15339539.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>104901061.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>14398300.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1200000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>100000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5400000.0</v>
       </c>
       <c r="I36">
         <v>5400000.0</v>
       </c>
       <c r="J36">
+        <v>5400000.0</v>
+      </c>
+      <c r="K36">
         <v>7000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>15600000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1900000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>12300000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>80000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>73770.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>116900001.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>17800000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>20400000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>72300000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>82700000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>64500000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>53500000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>47900000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>63200000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>55700000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>70256.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1400000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>4600000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>2800000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>7000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>9100000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>2600000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>4500000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>2183000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>483000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>10217000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>10080000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>3998000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>3954000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>3444000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-7226000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>3642000.0</v>
       </c>
-      <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
       <c r="AT36"/>
       <c r="AU36"/>
-    </row>
-    <row r="37" spans="1:47">
+      <c r="AV36"/>
+    </row>
+    <row r="37" spans="1:48">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-      <c r="AA37">
-[...1 lines deleted...]
-      </c>
+      <c r="AA37"/>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
-      <c r="AN37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN37">
+        <v>0.0</v>
+      </c>
+      <c r="AO37"/>
       <c r="AP37">
         <v>0.0</v>
       </c>
-      <c r="AQ37"/>
+      <c r="AQ37">
+        <v>0.0</v>
+      </c>
       <c r="AR37"/>
       <c r="AS37"/>
-      <c r="AT37">
-[...4 lines deleted...]
-    <row r="38" spans="1:47">
+      <c r="AT37"/>
+      <c r="AU37">
+        <v>0.0</v>
+      </c>
+      <c r="AV37"/>
+    </row>
+    <row r="38" spans="1:48">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>131400000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>104800000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>89900000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>116900000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>91700000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>73600000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>72300000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>82700000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>64500000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>52000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>47900000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>63200000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>55700000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>46800000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>27800000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>43500000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>30700000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>19200000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>9623912.35</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>13268810.49</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>11375701.5</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>4048633.16</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>149675567.96</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>152004157.01</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>144288468.95</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>136091789.98</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>131940764.99</v>
       </c>
-      <c r="AN38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO38"/>
       <c r="AP38">
+        <v>0.0</v>
+      </c>
+      <c r="AQ38">
         <v>133673689.07</v>
       </c>
-      <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
-      <c r="AT38">
+      <c r="AT38"/>
+      <c r="AU38">
         <v>132695460.28</v>
       </c>
-      <c r="AU38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:47">
+      <c r="AV38"/>
+    </row>
+    <row r="39" spans="1:48">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39">
+        <v>35315294.0</v>
+      </c>
+      <c r="C39">
         <v>45717843.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>51500000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>55000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>59000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>63800000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>66900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57400000.0</v>
       </c>
       <c r="I39">
         <v>57400000.0</v>
       </c>
       <c r="J39">
+        <v>57400000.0</v>
+      </c>
+      <c r="K39">
         <v>80300000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>55000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>66900000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>58013360.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>53200000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>43007910.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>73900000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>40687028.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>37500000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>38600000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>58700000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>41000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>35800000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>30400000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>47700000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>52500000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>30561703.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>30152303.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>39600000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>49700000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>32900000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>28400000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>28500000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>32400000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>23270000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>17446000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>12144000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>12452000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>15156000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>11539000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>11379000.0</v>
       </c>
-      <c r="AO39">
-[...1 lines deleted...]
-      </c>
       <c r="AP39">
+        <v>0.0</v>
+      </c>
+      <c r="AQ39">
         <v>11613000.0</v>
       </c>
-      <c r="AQ39"/>
       <c r="AR39"/>
       <c r="AS39"/>
-      <c r="AT39">
+      <c r="AT39"/>
+      <c r="AU39">
         <v>3221153.85</v>
       </c>
-      <c r="AU39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:47">
+      <c r="AV39"/>
+    </row>
+    <row r="40" spans="1:48">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
+        <v>179177600.0</v>
+      </c>
+      <c r="C40">
         <v>57648596.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>314300000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>243200000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>207900000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>172000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>163000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>145200000.0</v>
       </c>
       <c r="I40">
         <v>145200000.0</v>
       </c>
       <c r="J40">
+        <v>145200000.0</v>
+      </c>
+      <c r="K40">
         <v>146200000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>243200000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>163000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>111104000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>188600000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>165682290.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>187000001.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>101406972.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>130800000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>253200000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>162600000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>125500000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>138000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>186600000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>130500001.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>104900000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>71097375.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>113213899.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>108700000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>81000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>72000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>130641000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>65200000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>75604000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>87844000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>91318000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>45011000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>33399000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>39171000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>56133000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>31351000.0</v>
       </c>
-      <c r="AO40">
-[...1 lines deleted...]
-      </c>
       <c r="AP40">
+        <v>0.0</v>
+      </c>
+      <c r="AQ40">
         <v>18168000.0</v>
       </c>
-      <c r="AQ40"/>
       <c r="AR40"/>
       <c r="AS40"/>
-      <c r="AT40">
+      <c r="AT40"/>
+      <c r="AU40">
         <v>11741015.13</v>
       </c>
-      <c r="AU40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:47">
+      <c r="AV40"/>
+    </row>
+    <row r="41" spans="1:48">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>107800000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>109100000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>101800000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>93400000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>101400000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>72800000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>72400000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>69100000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>67200000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>67600000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>58000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>41900000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>39100000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>41100000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>39300000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>40600000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>36100000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>44400000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>22258657.6</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>29269434.9</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>25633247.38</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>26452412.3</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>14225587.88</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>11110400.51</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>9662938.68</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>10106662.66</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>9043012.35</v>
       </c>
-      <c r="AN41"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO41"/>
       <c r="AP41">
+        <v>0.0</v>
+      </c>
+      <c r="AQ41">
         <v>7162847.92</v>
       </c>
-      <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
-      <c r="AT41">
+      <c r="AT41"/>
+      <c r="AU41">
         <v>4895176.54</v>
       </c>
-      <c r="AU41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:47">
+      <c r="AV41"/>
+    </row>
+    <row r="42" spans="1:48">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42">
+        <v>80634922.0</v>
+      </c>
+      <c r="C42">
         <v>84517853.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>75338553.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>60000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>65700000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>65400000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>56700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52800000.0</v>
       </c>
       <c r="I42">
         <v>52800000.0</v>
       </c>
       <c r="J42">
+        <v>52800000.0</v>
+      </c>
+      <c r="K42">
         <v>54400000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>60000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>56700000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>28063680.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>28500000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>23753940.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>40500000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>28185861.0</v>
       </c>
-      <c r="R42">
-[...1 lines deleted...]
-      </c>
       <c r="S42">
+        <v>36199999.0</v>
+      </c>
+      <c r="T42">
         <v>32899999.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>26099999.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>26199999.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>25199999.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>22000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>19800000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>17400000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>11030315.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>11181800.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>12600000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>10700000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>9200000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>5900000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>4900000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>4300000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>4483000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>4403000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>4106000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>3853000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>5376000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>3336000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>59239000.0</v>
       </c>
-      <c r="AO42">
-[...1 lines deleted...]
-      </c>
       <c r="AP42">
+        <v>0.0</v>
+      </c>
+      <c r="AQ42">
         <v>57740000.0</v>
       </c>
-      <c r="AQ42"/>
       <c r="AR42"/>
       <c r="AS42"/>
-      <c r="AT42">
-[...4 lines deleted...]
-    <row r="43" spans="1:47">
+      <c r="AT42"/>
+      <c r="AU42">
+        <v>0.0</v>
+      </c>
+      <c r="AV42"/>
+    </row>
+    <row r="43" spans="1:48">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-      <c r="AA43">
-[...1 lines deleted...]
-      </c>
+      <c r="AA43"/>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
       <c r="AG43">
         <v>0.0</v>
       </c>
-      <c r="AH43"/>
+      <c r="AH43">
+        <v>0.0</v>
+      </c>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
-    </row>
-    <row r="44" spans="1:47">
+      <c r="AV43"/>
+    </row>
+    <row r="44" spans="1:48">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-      <c r="AA44">
-[...1 lines deleted...]
-      </c>
+      <c r="AA44"/>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
-      <c r="AN44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
+      <c r="AO44"/>
       <c r="AP44">
+        <v>0.0</v>
+      </c>
+      <c r="AQ44">
         <v>43726741.5</v>
       </c>
-      <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
-      <c r="AT44">
+      <c r="AT44"/>
+      <c r="AU44">
         <v>43265290.04</v>
       </c>
-      <c r="AU44"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:47">
+      <c r="AV44"/>
+    </row>
+    <row r="45" spans="1:48">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
+        <v>944100000.0</v>
+      </c>
+      <c r="C45">
         <v>1151600000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>825900000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>809100000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>795200000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1020900000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>808300000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>766100000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>757200000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>903300000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>705400000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>695800000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>670900000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>447800000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>593100000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>566400000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>360700000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>350200000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>362900000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>367800000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>326700000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>326900000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>318700000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>313200000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>285900000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>84300000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>82200000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>79500000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>64200000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>60200000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>57100000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>46100000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>40400000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>36500000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>37400000.0</v>
       </c>
-      <c r="AN45"/>
       <c r="AO45"/>
-      <c r="AP45">
+      <c r="AP45"/>
+      <c r="AQ45">
         <v>24430000.0</v>
       </c>
-      <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
-    </row>
-    <row r="46" spans="1:47">
+      <c r="AV45"/>
+    </row>
+    <row r="46" spans="1:48">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>516523701.0</v>
+      </c>
+      <c r="C46">
         <v>494875592.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>455000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>464300000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>428100000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>441800000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>451200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>459500000.0</v>
       </c>
       <c r="I46">
         <v>459500000.0</v>
       </c>
       <c r="J46">
+        <v>459500000.0</v>
+      </c>
+      <c r="K46">
         <v>451600000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>464300000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>451200000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>341969520.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>447800000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>298104570.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>396700000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>282402139.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>329400000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>364300000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>378900000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>360700000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>350200000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>362900000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>367800000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>326700000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>229669441.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>245768266.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>313200000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>285900000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>84300000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>82200000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>73100000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>64200000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>60172000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>57136000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>46096000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>40393000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>36467000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>37379000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>34485000.0</v>
       </c>
-      <c r="AO46"/>
-      <c r="AP46">
+      <c r="AP46"/>
+      <c r="AQ46">
         <v>24430000.0</v>
       </c>
-      <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
-    </row>
-    <row r="47" spans="1:47">
+      <c r="AV46"/>
+    </row>
+    <row r="47" spans="1:48">
       <c r="A47" t="s">
         <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>459300000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>453300000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>404100000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>396700000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>363700000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>329400000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>364300000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>378900000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>360700000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>350200000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>362900000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>367800000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>326700000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>326900000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>318700000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>313200000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>285900000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>84300000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>44194725.96</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>57055885.11</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>48688002.43</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>46598002.01</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>45544838.58</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>36850267.81</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>31155418.43</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>27392022.83</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>27815895.22</v>
       </c>
-      <c r="AN47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO47"/>
       <c r="AP47">
+        <v>0.0</v>
+      </c>
+      <c r="AQ47">
         <v>18783638.32</v>
       </c>
-      <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
-      <c r="AT47">
+      <c r="AT47"/>
+      <c r="AU47">
         <v>9907786.89</v>
       </c>
-      <c r="AU47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:47">
+      <c r="AV47"/>
+    </row>
+    <row r="48" spans="1:48">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
+        <v>278520625.0</v>
+      </c>
+      <c r="C48">
         <v>370154110.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>340822026.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>319600000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>221500000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>346700000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>179900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>174500000.0</v>
       </c>
       <c r="I48">
         <v>174500000.0</v>
       </c>
       <c r="J48">
+        <v>174500000.0</v>
+      </c>
+      <c r="K48">
         <v>252500000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>319600000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>179900000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>159706480.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>316500000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>242334450.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>211500000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>160962231.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>290400000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>384500000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>235600000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>402900000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>437100000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>456700000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>349700000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>339300000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>273579934.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>298361287.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>268900000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>208300000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>279700000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>270700000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>167300000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>117400000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>136156000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>128064000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>65139000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>28012000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>40101000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>63532000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>31415000.0</v>
       </c>
-      <c r="AO48">
-[...1 lines deleted...]
-      </c>
       <c r="AP48">
+        <v>0.0</v>
+      </c>
+      <c r="AQ48">
         <v>25433000.0</v>
       </c>
-      <c r="AQ48"/>
       <c r="AR48"/>
       <c r="AS48"/>
-      <c r="AT48">
+      <c r="AT48"/>
+      <c r="AU48">
         <v>-829129.89</v>
       </c>
-      <c r="AU48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:47">
+      <c r="AV48"/>
+    </row>
+    <row r="49" spans="1:48">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-      <c r="AA49">
-[...1 lines deleted...]
-      </c>
+      <c r="AA49"/>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
       <c r="AI49">
         <v>0.0</v>
       </c>
       <c r="AJ49">
         <v>0.0</v>
       </c>
       <c r="AK49">
         <v>0.0</v>
       </c>
       <c r="AL49">
         <v>0.0</v>
       </c>
       <c r="AM49">
         <v>0.0</v>
       </c>
-      <c r="AN49"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN49">
+        <v>0.0</v>
+      </c>
+      <c r="AO49"/>
       <c r="AP49">
         <v>0.0</v>
       </c>
-      <c r="AQ49"/>
+      <c r="AQ49">
+        <v>0.0</v>
+      </c>
       <c r="AR49"/>
       <c r="AS49"/>
-      <c r="AT49">
-[...4 lines deleted...]
-    <row r="50" spans="1:47">
+      <c r="AT49"/>
+      <c r="AU49">
+        <v>0.0</v>
+      </c>
+      <c r="AV49"/>
+    </row>
+    <row r="50" spans="1:48">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50">
+        <v>17100000.0</v>
+      </c>
+      <c r="C50">
         <v>4200000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>15500000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>45000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>12600000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>4300000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>70600000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>109800000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>36800000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>9400000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>38700000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>80700000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>48400000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>27600000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>52400000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>57300000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>30800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3800000.0</v>
       </c>
       <c r="S50">
         <v>3800000.0</v>
       </c>
       <c r="T50">
+        <v>3800000.0</v>
+      </c>
+      <c r="U50">
         <v>27300000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>10900000.0</v>
       </c>
-      <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50">
         <v>7000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>11000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>2600000.0</v>
       </c>
-      <c r="Z50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA50"/>
       <c r="AB50">
+        <v>0.0</v>
+      </c>
+      <c r="AC50">
         <v>17800000.0</v>
       </c>
-      <c r="AC50">
-[...1 lines deleted...]
-      </c>
       <c r="AD50">
         <v>0.0</v>
       </c>
       <c r="AE50">
         <v>0.0</v>
       </c>
       <c r="AF50">
         <v>0.0</v>
       </c>
       <c r="AG50">
+        <v>0.0</v>
+      </c>
+      <c r="AH50">
         <v>17.8</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>13731270.64</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>105714627.34</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>198305220.24</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>180360200.54</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>109734094.49</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>198172347.08</v>
       </c>
-      <c r="AN50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO50"/>
       <c r="AP50">
+        <v>0.0</v>
+      </c>
+      <c r="AQ50">
         <v>961094.88</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>985182.85</v>
       </c>
-      <c r="AU50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:47">
+      <c r="AV50"/>
+    </row>
+    <row r="51" spans="1:48">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51">
+        <v>833761095.0</v>
+      </c>
+      <c r="C51">
         <v>787229164.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>753500000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>831100000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>721900000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>742800000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>893900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>826300000.0</v>
       </c>
       <c r="I51">
         <v>826300000.0</v>
       </c>
       <c r="J51">
+        <v>826300000.0</v>
+      </c>
+      <c r="K51">
         <v>728400000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>831100000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>893900000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>572815920.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>754000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>562643790.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>830599999.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>542286648.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>620700000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>644800000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>680000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>638400000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>622600000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>644000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>651400000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>593800000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>271191203.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>283246577.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>569000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>515900000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>161200000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>147100000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>262800000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>217300000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>137074000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>132619000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>248060000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>233837000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>146089000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>266304000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>232208000.0</v>
       </c>
-      <c r="AO51"/>
-      <c r="AP51">
+      <c r="AP51"/>
+      <c r="AQ51">
         <v>139500000.0</v>
       </c>
-      <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
-    </row>
-    <row r="52" spans="1:47">
+      <c r="AV51"/>
+    </row>
+    <row r="52" spans="1:48">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52">
+        <v>111448267.0</v>
+      </c>
+      <c r="C52">
         <v>97250673.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>107900000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>155300000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>96800000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>88200000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>192900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119300000.0</v>
       </c>
       <c r="I52">
         <v>119300000.0</v>
       </c>
       <c r="J52">
+        <v>119300000.0</v>
+      </c>
+      <c r="K52">
         <v>89300000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>155300000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>192900000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>93319280.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>103700000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>87786300.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>122699999.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>70425829.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>62300000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>65500000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>83100000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>60500000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>45200000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>51300000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>54500000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>40400000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>25222187.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>26065162.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>50400000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>28100000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>16000000.0</v>
       </c>
-      <c r="AE52">
-[...1 lines deleted...]
-      </c>
       <c r="AF52">
         <v>0.0</v>
       </c>
       <c r="AG52">
         <v>0.0</v>
       </c>
       <c r="AH52">
+        <v>0.0</v>
+      </c>
+      <c r="AI52">
         <v>64846000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>105714627.34</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>198305220.24</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>180360200.54</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>109734094.49</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>1637000.0</v>
       </c>
-      <c r="AN52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO52"/>
       <c r="AP52">
+        <v>0.0</v>
+      </c>
+      <c r="AQ52">
         <v>1250000.0</v>
       </c>
-      <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>985182.85</v>
       </c>
-      <c r="AU52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:47">
+      <c r="AV52"/>
+    </row>
+    <row r="53" spans="1:48">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
-[...1 lines deleted...]
-      </c>
+      <c r="AA53"/>
       <c r="AB53">
         <v>0.0</v>
       </c>
       <c r="AC53">
         <v>0.0</v>
       </c>
       <c r="AD53">
         <v>0.0</v>
       </c>
       <c r="AE53">
         <v>0.0</v>
       </c>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
-      <c r="AN53"/>
-      <c r="AO53">
+      <c r="AN53">
+        <v>0.0</v>
+      </c>
+      <c r="AO53"/>
+      <c r="AP53">
         <v>14452000.0</v>
       </c>
-      <c r="AP53">
-[...2 lines deleted...]
-      <c r="AQ53"/>
+      <c r="AQ53">
+        <v>0.0</v>
+      </c>
       <c r="AR53"/>
       <c r="AS53"/>
-      <c r="AT53">
-[...4 lines deleted...]
-    <row r="54" spans="1:47">
+      <c r="AT53"/>
+      <c r="AU53">
+        <v>0.0</v>
+      </c>
+      <c r="AV53"/>
+    </row>
+    <row r="54" spans="1:48">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-      <c r="AA54">
-[...1 lines deleted...]
-      </c>
+      <c r="AA54"/>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
-      <c r="AN54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
+      <c r="AO54"/>
       <c r="AP54">
         <v>0.0</v>
       </c>
-      <c r="AQ54"/>
+      <c r="AQ54">
+        <v>0.0</v>
+      </c>
       <c r="AR54"/>
       <c r="AS54"/>
-      <c r="AT54">
-[...4 lines deleted...]
-    <row r="55" spans="1:47">
+      <c r="AT54"/>
+      <c r="AU54">
+        <v>0.0</v>
+      </c>
+      <c r="AV54"/>
+    </row>
+    <row r="55" spans="1:48">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>1693033239.0</v>
+      </c>
+      <c r="C55">
         <v>1757730732.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1796600000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1724200000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1530500000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1616700000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1566700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1450700000.0</v>
       </c>
       <c r="I55">
         <v>1450700000.0</v>
       </c>
       <c r="J55">
+        <v>1450700000.0</v>
+      </c>
+      <c r="K55">
         <v>1481600000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1724200000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1566700000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1100292400.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1590000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1256303100.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1543500000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1045672149.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1340600000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1566700000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1354700000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1424400000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1478500000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1576600000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1377600000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1264400000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>787086802.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>876730287.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1155500000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>995700000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>725400000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>750100000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>684600000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>571500000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>548438000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>527682000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>519556000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>444087000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>380869000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>442062000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>454991000.0</v>
       </c>
-      <c r="AO55">
-[...1 lines deleted...]
-      </c>
       <c r="AP55">
+        <v>0.0</v>
+      </c>
+      <c r="AQ55">
         <v>353018000.0</v>
       </c>
-      <c r="AQ55"/>
       <c r="AR55"/>
       <c r="AS55"/>
-      <c r="AT55">
+      <c r="AT55"/>
+      <c r="AU55">
         <v>216602301.39</v>
       </c>
-      <c r="AU55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:47">
+      <c r="AV55"/>
+    </row>
+    <row r="56" spans="1:48">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>838563175.0</v>
+      </c>
+      <c r="C56">
         <v>970902601.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1035500000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>938400000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>783700000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>875200000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>771200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>685000000.0</v>
       </c>
       <c r="I56">
         <v>685000000.0</v>
       </c>
       <c r="J56">
+        <v>685000000.0</v>
+      </c>
+      <c r="K56">
         <v>740800000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>938400000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>771200000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>531474800.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>863200000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>745888470.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>832500000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>537239593.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>762300000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>922300000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>685200000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>790600000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>896900000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>956600000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>736100000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>669400000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>373625601.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>445267013.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>588100000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>472100000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>413200000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>446000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>406100000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>306900000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>300969000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>282778000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>283318000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>216624000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>163223000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>227381000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>244522000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>7226000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>154732000.0</v>
       </c>
-      <c r="AQ56"/>
       <c r="AR56"/>
       <c r="AS56"/>
-      <c r="AT56">
+      <c r="AT56"/>
+      <c r="AU56">
         <v>73999054.22</v>
       </c>
-      <c r="AU56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:47">
+      <c r="AV56"/>
+    </row>
+    <row r="57" spans="1:48">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>359855850.0</v>
+      </c>
+      <c r="C57">
         <v>369452301.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>488000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>466500000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>388600000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>328400000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>416800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>319600000.0</v>
       </c>
       <c r="I57">
         <v>319600000.0</v>
       </c>
       <c r="J57">
+        <v>319600000.0</v>
+      </c>
+      <c r="K57">
         <v>309900000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>466500000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>416800000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>247594080.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>352400000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>338899380.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>375700000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>221837479.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>281500000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>390100000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>312700000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>233900000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>262100000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>325000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>249100000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>197700000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>146766431.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>196182764.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>203500000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>139600000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>136600000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>173000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>103900000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>94600000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>133596000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>127630000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>70724000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>52095000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>64269000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>82852000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>49755000.0</v>
       </c>
-      <c r="AO57">
-[...1 lines deleted...]
-      </c>
       <c r="AP57">
+        <v>0.0</v>
+      </c>
+      <c r="AQ57">
         <v>49981000.0</v>
       </c>
-      <c r="AQ57"/>
       <c r="AR57"/>
       <c r="AS57"/>
-      <c r="AT57">
+      <c r="AT57"/>
+      <c r="AU57">
         <v>22932692.31</v>
       </c>
-      <c r="AU57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:47">
+      <c r="AV57"/>
+    </row>
+    <row r="58" spans="1:48">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>1149497838.0</v>
+      </c>
+      <c r="C58">
         <v>1128308331.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1216300000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1214800000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1083900000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1060100000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1197800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1095300000.0</v>
       </c>
       <c r="I58">
         <v>1095300000.0</v>
       </c>
       <c r="J58">
+        <v>1095300000.0</v>
+      </c>
+      <c r="K58">
         <v>1058100000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1214800000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1197800000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>809395760.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1112500000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>888854730.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1177000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>772432356.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>912700000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1041800000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>978700000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>879000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>900900000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>975700000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>887900000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>790200000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>421610988.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>483670715.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>762700000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>663500000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>326300000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>361500000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>404200000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>345700000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>304828000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>291956000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>346121000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>309658000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>234701000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>373963000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>305215000.0</v>
       </c>
-      <c r="AO58">
-[...1 lines deleted...]
-      </c>
       <c r="AP58">
+        <v>0.0</v>
+      </c>
+      <c r="AQ58">
         <v>210316000.0</v>
       </c>
-      <c r="AQ58"/>
       <c r="AR58"/>
       <c r="AS58"/>
-      <c r="AT58">
+      <c r="AT58"/>
+      <c r="AU58">
         <v>126412358.13</v>
       </c>
-      <c r="AU58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:47">
+      <c r="AV58"/>
+    </row>
+    <row r="59" spans="1:48">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-      <c r="AA59">
-[...1 lines deleted...]
-      </c>
+      <c r="AA59"/>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
-      <c r="AN59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN59">
+        <v>0.0</v>
+      </c>
+      <c r="AO59"/>
       <c r="AP59">
         <v>0.0</v>
       </c>
-      <c r="AQ59"/>
+      <c r="AQ59">
+        <v>0.0</v>
+      </c>
       <c r="AR59"/>
       <c r="AS59"/>
-      <c r="AT59">
-[...4 lines deleted...]
-    <row r="60" spans="1:47">
+      <c r="AT59"/>
+      <c r="AU59">
+        <v>0.0</v>
+      </c>
+      <c r="AV59"/>
+    </row>
+    <row r="60" spans="1:48">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>526127861.0</v>
+      </c>
+      <c r="C60">
         <v>609972266.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>565400000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>494700000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>431700000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>541200000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>357900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>345500000.0</v>
       </c>
       <c r="I60">
         <v>345500000.0</v>
       </c>
       <c r="J60">
+        <v>345500000.0</v>
+      </c>
+      <c r="K60">
         <v>417000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>494700000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>357900000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>288105360.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>469500000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>357120570.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>355400000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>265863328.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>427900000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>524900000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>376000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>545400000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>577600000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>600900000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>489700000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>474200000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>365475814.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>393059572.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>392800000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>332200000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>399100000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>388600000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>280400000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>225800000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>243610000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>235726000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>173435000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>134429000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>146168000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>68099000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>149776000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142702000.0</v>
       </c>
       <c r="AP60">
         <v>142702000.0</v>
       </c>
-      <c r="AQ60"/>
+      <c r="AQ60">
+        <v>142702000.0</v>
+      </c>
       <c r="AR60"/>
       <c r="AS60"/>
-      <c r="AT60">
+      <c r="AT60"/>
+      <c r="AU60">
         <v>90189943.25</v>
       </c>
-      <c r="AU60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:47">
+      <c r="AV60"/>
+    </row>
+    <row r="61" spans="1:48">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-      <c r="AA61">
-[...1 lines deleted...]
-      </c>
+      <c r="AA61"/>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
-      <c r="AN61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN61">
+        <v>0.0</v>
+      </c>
+      <c r="AO61"/>
       <c r="AP61">
         <v>0.0</v>
       </c>
-      <c r="AQ61"/>
+      <c r="AQ61">
+        <v>0.0</v>
+      </c>
       <c r="AR61"/>
       <c r="AS61"/>
-      <c r="AT61">
-[...4 lines deleted...]
-    <row r="62" spans="1:47">
+      <c r="AT61"/>
+      <c r="AU61">
+        <v>0.0</v>
+      </c>
+      <c r="AV61"/>
+    </row>
+    <row r="62" spans="1:48">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
-      <c r="AA62">
-[...1 lines deleted...]
-      </c>
+      <c r="AA62"/>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
       <c r="AG62">
         <v>0.0</v>
       </c>
-      <c r="AH62"/>
+      <c r="AH62">
+        <v>0.0</v>
+      </c>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
+      <c r="AV62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10045,1209 +10182,1209 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B2">
         <v>595735569.0</v>
       </c>
       <c r="C2">
         <v>405300000.0</v>
       </c>
       <c r="D2">
         <v>416400000.0</v>
       </c>
       <c r="E2">
         <v>401800000.0</v>
       </c>
       <c r="F2">
         <v>364800000.0</v>
       </c>
       <c r="G2">
         <v>358900000.0</v>
       </c>
       <c r="H2">
         <v>364800000.0</v>
       </c>
       <c r="I2">
         <v>313700000.0</v>
       </c>
       <c r="J2">
         <v>243569000.0</v>
       </c>
       <c r="K2">
         <v>191709000.0</v>
       </c>
       <c r="L2">
         <v>145206000.0</v>
       </c>
       <c r="M2">
         <v>129805000.0</v>
       </c>
       <c r="N2">
         <v>93415000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B3">
         <v>131839830.0</v>
       </c>
       <c r="C3">
         <v>44900000.0</v>
       </c>
       <c r="D3">
         <v>47600000.0</v>
       </c>
       <c r="E3">
         <v>109100000.0</v>
       </c>
       <c r="F3">
         <v>95800000.0</v>
       </c>
       <c r="G3">
         <v>31100000.0</v>
       </c>
       <c r="H3">
         <v>57100000.0</v>
       </c>
       <c r="I3">
         <v>22700000.0</v>
       </c>
       <c r="J3">
         <v>14219000.0</v>
       </c>
       <c r="K3">
         <v>8521000.0</v>
       </c>
       <c r="L3">
         <v>5916000.0</v>
       </c>
       <c r="M3">
         <v>3394000.0</v>
       </c>
       <c r="N3">
         <v>1995000.0</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
       <c r="N4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B5">
         <v>89029482.0</v>
       </c>
       <c r="C5">
         <v>161200000.0</v>
       </c>
       <c r="D5">
         <v>164900000.0</v>
       </c>
       <c r="E5">
         <v>148600000.0</v>
       </c>
       <c r="F5">
         <v>167900000.0</v>
       </c>
       <c r="G5">
         <v>94200000.0</v>
       </c>
       <c r="H5">
         <v>179700000.0</v>
       </c>
       <c r="I5">
         <v>196600000.0</v>
       </c>
       <c r="J5">
         <v>137881000.0</v>
       </c>
       <c r="K5">
         <v>41979000.0</v>
       </c>
       <c r="L5">
         <v>40809000.0</v>
       </c>
       <c r="M5">
         <v>26190000.0</v>
       </c>
       <c r="N5">
         <v>3901000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B6">
         <v>220869312.0</v>
       </c>
       <c r="C6">
         <v>206100000.0</v>
       </c>
       <c r="D6">
         <v>212500000.0</v>
       </c>
       <c r="E6">
         <v>257700000.0</v>
       </c>
       <c r="F6">
         <v>263700000.0</v>
       </c>
       <c r="G6">
         <v>125300000.0</v>
       </c>
       <c r="H6">
         <v>236800000.0</v>
       </c>
       <c r="I6">
         <v>219300000.0</v>
       </c>
       <c r="J6">
         <v>152100000.0</v>
       </c>
       <c r="K6">
         <v>50500000.0</v>
       </c>
       <c r="L6">
         <v>46725000.0</v>
       </c>
       <c r="M6">
         <v>29584000.0</v>
       </c>
       <c r="N6">
         <v>5896000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7">
         <v>0.0</v>
       </c>
       <c r="N7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B9">
         <v>936413702.0</v>
       </c>
       <c r="C9">
         <v>943100000.0</v>
       </c>
       <c r="D9">
         <v>917400000.0</v>
       </c>
       <c r="E9">
         <v>815200000.0</v>
       </c>
       <c r="F9">
         <v>733600000.0</v>
       </c>
       <c r="G9">
         <v>544800000.0</v>
       </c>
       <c r="H9">
         <v>593300000.0</v>
       </c>
       <c r="I9">
         <v>516800000.0</v>
       </c>
       <c r="J9">
         <v>347612000.0</v>
       </c>
       <c r="K9">
         <v>212068000.0</v>
       </c>
       <c r="L9">
         <v>145624000.0</v>
       </c>
       <c r="M9">
         <v>88609000.0</v>
       </c>
       <c r="N9">
         <v>58670000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B10">
         <v>53939033.0</v>
       </c>
       <c r="C10">
         <v>128100000.0</v>
       </c>
       <c r="D10">
         <v>75700000.0</v>
       </c>
       <c r="E10">
         <v>93500000.0</v>
       </c>
       <c r="F10">
         <v>117700000.0</v>
       </c>
       <c r="G10">
         <v>86100000.0</v>
       </c>
       <c r="H10">
         <v>158700000.0</v>
       </c>
       <c r="I10">
         <v>182500000.0</v>
       </c>
       <c r="J10">
         <v>125240000.0</v>
       </c>
       <c r="K10">
         <v>30540000.0</v>
       </c>
       <c r="L10">
         <v>32958000.0</v>
       </c>
       <c r="M10">
         <v>19132000.0</v>
       </c>
       <c r="N10">
         <v>297000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B11">
         <v>26067190.0</v>
       </c>
       <c r="C11">
         <v>24500000.0</v>
       </c>
       <c r="D11">
         <v>17600000.0</v>
       </c>
       <c r="E11">
         <v>24600000.0</v>
       </c>
       <c r="F11">
         <v>23100000.0</v>
       </c>
       <c r="G11">
         <v>15800000.0</v>
       </c>
       <c r="H11">
         <v>10700000.0</v>
       </c>
       <c r="I11">
         <v>38900000.0</v>
       </c>
       <c r="J11">
         <v>29185000.0</v>
       </c>
       <c r="K11">
         <v>8900000.0</v>
       </c>
       <c r="L11">
         <v>6473000.0</v>
       </c>
       <c r="M11">
         <v>4707000.0</v>
       </c>
       <c r="N11">
         <v>496000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B12">
         <v>39400000.0</v>
       </c>
       <c r="C12">
         <v>41000000.0</v>
       </c>
       <c r="D12">
         <v>42600000.0</v>
       </c>
       <c r="E12">
         <v>32100000.0</v>
       </c>
       <c r="F12">
         <v>28700000.0</v>
       </c>
       <c r="G12">
         <v>22755300.0</v>
       </c>
       <c r="H12">
         <v>15315979.0</v>
       </c>
       <c r="I12">
         <v>11003405.0</v>
       </c>
       <c r="J12">
         <v>12888000.0</v>
       </c>
       <c r="K12">
         <v>9962000.0</v>
       </c>
       <c r="L12">
         <v>7851000.0</v>
       </c>
       <c r="M12">
         <v>7058000.0</v>
       </c>
       <c r="N12">
         <v>3603000.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B13">
         <v>4200000.0</v>
       </c>
       <c r="C13">
         <v>2800000.0</v>
       </c>
       <c r="D13">
         <v>1300000.0</v>
       </c>
       <c r="E13">
         <v>900000.0</v>
       </c>
       <c r="F13">
         <v>400000.0</v>
       </c>
       <c r="G13">
         <v>700000.0</v>
       </c>
       <c r="H13">
         <v>400000.0</v>
       </c>
       <c r="I13">
         <v>500000.0</v>
       </c>
       <c r="J13">
         <v>173000.0</v>
       </c>
       <c r="K13">
         <v>2000.0</v>
       </c>
       <c r="L13">
         <v>7846000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B14">
         <v>-5300000.0</v>
       </c>
       <c r="C14">
         <v>-8800000.0</v>
       </c>
       <c r="D14">
         <v>300000.0</v>
       </c>
       <c r="E14">
         <v>3800000.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14">
         <v>0.0</v>
       </c>
       <c r="N14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B15">
         <v>22558145.0</v>
       </c>
       <c r="C15">
         <v>94800000.0</v>
       </c>
       <c r="D15">
         <v>58400000.0</v>
       </c>
       <c r="E15">
         <v>72700000.0</v>
       </c>
       <c r="F15">
         <v>94600000.0</v>
       </c>
       <c r="G15">
         <v>70300000.0</v>
       </c>
       <c r="H15">
         <v>148000000.0</v>
       </c>
       <c r="I15">
         <v>143600000.0</v>
       </c>
       <c r="J15">
         <v>96055000.0</v>
       </c>
       <c r="K15">
         <v>21640000.0</v>
       </c>
       <c r="L15">
         <v>26485000.0</v>
       </c>
       <c r="M15">
         <v>14425000.0</v>
       </c>
       <c r="N15">
         <v>-199000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16">
         <v>94600000.0</v>
       </c>
       <c r="G16">
         <v>70200000.0</v>
       </c>
       <c r="H16">
         <v>151700000.0</v>
       </c>
       <c r="I16">
         <v>143600000.0</v>
       </c>
       <c r="J16">
         <v>96100000.0</v>
       </c>
       <c r="K16">
         <v>21600000.0</v>
       </c>
       <c r="L16">
         <v>26485000.0</v>
       </c>
       <c r="M16">
         <v>8960443.01</v>
       </c>
       <c r="N16">
         <v>-180090.5</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B17">
         <v>27800000.0</v>
       </c>
       <c r="C17">
         <v>103600000.0</v>
       </c>
       <c r="D17">
         <v>58100000.0</v>
       </c>
       <c r="E17">
         <v>68900000.0</v>
       </c>
       <c r="F17">
         <v>94600000.0</v>
       </c>
       <c r="G17">
         <v>70200000.0</v>
       </c>
       <c r="H17">
         <v>151700000.0</v>
       </c>
       <c r="I17">
         <v>143600000.0</v>
       </c>
       <c r="J17">
         <v>96055000.0</v>
       </c>
       <c r="K17">
         <v>21640000.0</v>
       </c>
       <c r="L17">
         <v>1470343.25</v>
       </c>
       <c r="M17">
         <v>8960443.01</v>
       </c>
       <c r="N17">
         <v>-180090.5</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B18">
         <v>-37100000.0</v>
       </c>
       <c r="C18">
         <v>-40100000.0</v>
       </c>
       <c r="D18">
         <v>-42300000.0</v>
       </c>
       <c r="E18">
         <v>-42000000.0</v>
       </c>
       <c r="F18">
         <v>-29500000.0</v>
       </c>
       <c r="G18">
         <v>-30900000.0</v>
       </c>
       <c r="H18">
         <v>-21400000.0</v>
       </c>
       <c r="I18">
         <v>-14200000.0</v>
       </c>
       <c r="J18">
         <v>-12888000.0</v>
       </c>
       <c r="K18">
         <v>-9962000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19">
         <v>0.0</v>
       </c>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B21">
         <v>89029482.0</v>
       </c>
       <c r="C21">
         <v>164100000.0</v>
       </c>
       <c r="D21">
         <v>124500000.0</v>
       </c>
       <c r="E21">
         <v>147600000.0</v>
       </c>
       <c r="F21">
         <v>159500000.0</v>
       </c>
       <c r="G21">
         <v>117000000.0</v>
       </c>
       <c r="H21">
         <v>187100000.0</v>
       </c>
       <c r="I21">
         <v>196700000.0</v>
       </c>
       <c r="J21">
         <v>138128000.0</v>
       </c>
       <c r="K21">
         <v>40502000.0</v>
       </c>
       <c r="L21">
         <v>40954000.0</v>
       </c>
       <c r="M21">
         <v>26669000.0</v>
       </c>
       <c r="N21">
         <v>6806000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
       <c r="N22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B23">
         <v>1443119790.0</v>
       </c>
       <c r="C23">
         <v>1184300000.0</v>
       </c>
       <c r="D23">
         <v>1209300000.0</v>
       </c>
       <c r="E23">
         <v>1069400000.0</v>
       </c>
       <c r="F23">
         <v>938900000.0</v>
       </c>
       <c r="G23">
         <v>786700000.0</v>
       </c>
       <c r="H23">
         <v>771000000.0</v>
       </c>
       <c r="I23">
         <v>633800000.0</v>
       </c>
       <c r="J23">
         <v>453053000.0</v>
       </c>
       <c r="K23">
         <v>363275000.0</v>
       </c>
       <c r="L23">
         <v>249876000.0</v>
       </c>
       <c r="M23">
         <v>191745000.0</v>
       </c>
       <c r="N23">
         <v>148185000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B25">
         <v>131500000.0</v>
       </c>
       <c r="C25">
         <v>130700000.0</v>
       </c>
       <c r="D25">
         <v>126000000.0</v>
       </c>
       <c r="E25">
         <v>109100000.0</v>
       </c>
       <c r="F25">
         <v>95800000.0</v>
       </c>
       <c r="G25">
         <v>84600000.0</v>
       </c>
       <c r="H25">
         <v>63100000.0</v>
       </c>
       <c r="I25">
         <v>22700000.0</v>
       </c>
       <c r="J25">
         <v>14219000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>200000.0</v>
       </c>
       <c r="D26">
         <v>500000.0</v>
       </c>
       <c r="E26">
         <v>700000.0</v>
       </c>
       <c r="F26">
         <v>4400000.0</v>
       </c>
       <c r="G26">
         <v>5300000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B28">
         <v>976700000.0</v>
       </c>
       <c r="C28">
         <v>779000000.0</v>
       </c>
       <c r="D28">
         <v>792900000.0</v>
       </c>
       <c r="E28">
         <v>679700000.0</v>
       </c>
       <c r="F28">
         <v>576900000.0</v>
       </c>
       <c r="G28">
         <v>367300000.0</v>
       </c>
       <c r="H28">
         <v>344000000.0</v>
       </c>
       <c r="I28">
         <v>292400000.0</v>
       </c>
       <c r="J28">
         <v>198610000.0</v>
       </c>
       <c r="K28">
         <v>165265000.0</v>
       </c>
       <c r="L28">
         <v>100103000.0</v>
       </c>
       <c r="M28">
         <v>59317000.0</v>
       </c>
       <c r="N28">
         <v>45803619.91</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B29">
         <v>26000000.0</v>
       </c>
       <c r="C29">
         <v>24500000.0</v>
       </c>
       <c r="D29">
         <v>17600000.0</v>
       </c>
       <c r="E29">
         <v>24600000.0</v>
       </c>
       <c r="F29">
         <v>23100000.0</v>
       </c>
       <c r="G29">
         <v>15800000.0</v>
       </c>
       <c r="H29">
         <v>12000000.0</v>
       </c>
       <c r="I29">
         <v>38900000.0</v>
       </c>
       <c r="J29">
         <v>29185000.0</v>
       </c>
       <c r="K29">
         <v>8900000.0</v>
       </c>
       <c r="L29">
         <v>6473000.0</v>
       </c>
       <c r="M29">
         <v>4707000.0</v>
       </c>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B30">
         <v>847384220.0</v>
       </c>
       <c r="C30">
         <v>779000000.0</v>
       </c>
       <c r="D30">
         <v>792900000.0</v>
       </c>
       <c r="E30">
         <v>667600000.0</v>
       </c>
       <c r="F30">
         <v>574100000.0</v>
       </c>
       <c r="G30">
         <v>427800000.0</v>
       </c>
       <c r="H30">
         <v>406200000.0</v>
       </c>
       <c r="I30">
         <v>320100000.0</v>
       </c>
       <c r="J30">
         <v>209484000.0</v>
       </c>
       <c r="K30">
         <v>171566000.0</v>
       </c>
       <c r="L30">
         <v>104670000.0</v>
       </c>
       <c r="M30">
         <v>61940000.0</v>
       </c>
       <c r="N30">
         <v>54770000.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B31">
         <v>-35090449.0</v>
       </c>
       <c r="C31">
         <v>-36000000.0</v>
       </c>
       <c r="D31">
         <v>-48800000.0</v>
       </c>
       <c r="E31">
         <v>-54100000.0</v>
       </c>
       <c r="F31">
         <v>-41800000.0</v>
       </c>
       <c r="G31">
         <v>-30900000.0</v>
       </c>
       <c r="H31">
         <v>-28400000.0</v>
       </c>
       <c r="I31">
         <v>-14200000.0</v>
       </c>
       <c r="J31">
         <v>-12860000.0</v>
       </c>
       <c r="K31">
         <v>-9960000.0</v>
       </c>
       <c r="L31">
         <v>-7996000.0</v>
       </c>
       <c r="M31">
         <v>-7537000.0</v>
       </c>
       <c r="N31">
         <v>-6509000.0</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B32">
         <v>1532149272.0</v>
       </c>
       <c r="C32">
         <v>1348400000.0</v>
       </c>
       <c r="D32">
         <v>1333800000.0</v>
       </c>
       <c r="E32">
         <v>1217000000.0</v>
       </c>
       <c r="F32">
         <v>1098400000.0</v>
       </c>
       <c r="G32">
         <v>903700000.0</v>
       </c>
       <c r="H32">
         <v>958100000.0</v>
       </c>
       <c r="I32">
         <v>830500000.0</v>
       </c>
@@ -11266,520 +11403,527 @@
       <c r="N32">
         <v>152085000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AU32"/>
+  <dimension ref="A1:AV32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:47">
+    <row r="1" spans="1:48">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
       </c>
-      <c r="AU1" t="s">
+      <c r="AV1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:47">
+    <row r="2" spans="1:48">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B2">
+        <v>77733665.0</v>
+      </c>
+      <c r="C2">
         <v>173747853.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>180700000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>102500000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>41600000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>110200000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>155900000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>103700000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>35500000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>125000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>160200000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>101600000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>42472720.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>102900000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>160300000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>111400000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>27200000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>69000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>172300000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>97900000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>25600000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>70800000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>157600000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>100600000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>21300000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>49200000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>153700000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>133600000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>30200000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>53800000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>142000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>101800000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>16100000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>46564000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>96805000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>85237000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>14963000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>23306000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>88767000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>68601000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>11036000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>23099000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>51575000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>55374000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>35266000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>99309583.86</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>14708000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:47">
+    <row r="3" spans="1:48">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B3">
+        <v>36115641.0</v>
+      </c>
+      <c r="C3">
         <v>35491482.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>33200000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>31700000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>31200000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9800000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>32600000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>32200000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>32700000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>11700000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>32200000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>30600000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>22028480.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>9200000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>27000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>26400000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>25800000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>9400000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>26300000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>22300000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>21400000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2300000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>24500000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>18500000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>18800000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>8300000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>16500000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>14100000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>13300000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>7400000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>6400000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4500000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>4400000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2488000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>3300000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2900000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>3063000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1700000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2539000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>2033000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1899000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1273000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1104000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1597000.0</v>
       </c>
       <c r="AS3">
         <v>1597000.0</v>
       </c>
-      <c r="AT3"/>
-      <c r="AU3">
+      <c r="AT3">
+        <v>1597000.0</v>
+      </c>
+      <c r="AU3"/>
+      <c r="AV3">
         <v>1029000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:47">
+    <row r="4" spans="1:48">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
@@ -11793,368 +11937,375 @@
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
-      <c r="AU4"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:47">
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4"/>
+    </row>
+    <row r="5" spans="1:48">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B5">
+        <v>-105445667.0</v>
+      </c>
+      <c r="C5">
         <v>65067718.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>198000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-19400000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-155100000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>52200000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>200000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>4700000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-90200000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>36900000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>204400000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>15500000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-78533040.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>19500000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>191500000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>21700000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-81100000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>9300000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>204500000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>12100000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-71500000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>6500000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>151900000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>14900000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-61100000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-17400000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>161300000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>75300000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-34600000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>11700000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>139800000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>65000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-19900000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>17286000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>89800000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>48100000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-14763000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-25585000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>56272000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>27636000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-15881000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-9441000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>30884000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>23319000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>9737000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>23273959.65</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-18843000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:47">
+    <row r="6" spans="1:48">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B6">
+        <v>-69330026.0</v>
+      </c>
+      <c r="C6">
         <v>100559200.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>231200000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>12300000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-123900000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>62000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>232600000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>36900000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-57500000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>48600000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>236600000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>46100000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-56504560.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>28700000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>218500000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>48100000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-55300000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>18700000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>230800000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>34400000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-50100000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>8800000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>176400000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>33400000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-42300000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-9100000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>177800000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>89400000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-21300000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>19100000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>146200000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>69500000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-15500000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>19774000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>93100000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>51000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-11700000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-23885000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>58811000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>29669000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-13982000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-8168000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>31988000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>24916000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>11334000.0</v>
       </c>
-      <c r="AT6"/>
-      <c r="AU6">
+      <c r="AU6"/>
+      <c r="AV6">
         <v>-17814000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:47">
+    <row r="7" spans="1:48">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
-[...1 lines deleted...]
-      </c>
+      <c r="AA7"/>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
@@ -12168,84 +12319,85 @@
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
-      <c r="AU7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:47">
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7"/>
+    </row>
+    <row r="8" spans="1:48">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
@@ -12259,797 +12411,815 @@
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
-      <c r="AU8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:47">
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8"/>
+    </row>
+    <row r="9" spans="1:48">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B9">
+        <v>41217851.0</v>
+      </c>
+      <c r="C9">
         <v>280723594.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>513799999.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>170100000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>66200000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>274400000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>452000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>164100000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>52600000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>233000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>449700000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>179500000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>21575840.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>190300000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>416400000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>165800000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>42700000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>154100000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>413800000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>135000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>30700000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>138000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>316400000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>94200000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>4800000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>91700000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>298400000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>160400000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>40900000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>102400000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>257300000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>128500000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>28600000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>78257000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>169020000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>87093000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>13242000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>27790000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>120284000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>59334000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>4659000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>18822000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>63929000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>54320000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>31436500.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>72091740.23</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>2555000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:47">
+    <row r="10" spans="1:48">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B10">
+        <v>-124954116.0</v>
+      </c>
+      <c r="C10">
         <v>58350404.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>188800000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-29100000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-164100000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>45100000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>190000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-6900000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-100100000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>17200000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>184000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>19499999.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-86152480.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-4600000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>188300000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-2100000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-88100000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-6100000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>197400000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4700000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-78300000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-300000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>143300000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>9100000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-66000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>26700000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>155600000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>69500000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-39700000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>8600000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>136000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>60900000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-23000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>12016000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>86439000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>44635000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-17850000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-29947000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>53227000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>25234000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-17975000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-11391000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>28677000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>21281000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>7836000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>15078814.63</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-20531000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:47">
+    <row r="11" spans="1:48">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B11">
+        <v>-31913821.0</v>
+      </c>
+      <c r="C11">
         <v>25565898.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>50800000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-11700000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-38600000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>17400000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>46400000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-13200000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-26100000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>9600000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>52600000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>15400000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-22028480.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>5400000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>50800000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-7100000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-24500000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>46100000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-5200000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-20800000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-3300000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>36300000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-1300000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-15900000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>24200000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>37600000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>8900000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-10300000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-400000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>32600000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>11000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-4300000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>3924000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>23514000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>7508000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-5761000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-6516000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>14139000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>5216000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-3939000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-2189000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>7231000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>2805000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>715500.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>3709804.54</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-5054000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:47">
+    <row r="12" spans="1:48">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B12">
+        <v>19908622.0</v>
+      </c>
+      <c r="C12">
         <v>11500000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>9492258.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>9700000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>9000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>9500000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>10000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>11600000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>9900000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>7677280.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>8374949.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>8097100.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7619440.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>8100000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6417990.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6358880.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5745878.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>7400000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5929500.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7400000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5895178.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>6524247.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>7221350.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4566722.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3817914.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4500000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4549836.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4456193.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4055863.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3100000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2855469.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4100000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3100000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2811000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3296000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3507000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3100000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1342000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3045000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2402000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2102000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1950000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2207000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1988000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1845000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>5610813.37</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1688000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:47">
+    <row r="13" spans="1:48">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B13">
+        <v>1800000.0</v>
+      </c>
+      <c r="C13">
         <v>1700000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>300000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>600000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1600000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="H13">
         <v>300000.0</v>
       </c>
       <c r="I13">
         <v>300000.0</v>
       </c>
       <c r="J13">
+        <v>300000.0</v>
+      </c>
+      <c r="K13">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="L13">
         <v>100000.0</v>
       </c>
       <c r="M13">
+        <v>100000.0</v>
+      </c>
+      <c r="N13">
         <v>700000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>500000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="Q13">
         <v>100000.0</v>
       </c>
       <c r="R13">
-        <v>0.0</v>
+        <v>100000.0</v>
       </c>
       <c r="S13">
+        <v>0.0</v>
+      </c>
+      <c r="T13">
         <v>100000.0</v>
       </c>
-      <c r="T13">
-[...1 lines deleted...]
-      </c>
       <c r="U13">
+        <v>0.0</v>
+      </c>
+      <c r="V13">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="W13">
         <v>200000.0</v>
       </c>
       <c r="X13">
         <v>200000.0</v>
       </c>
       <c r="Y13">
+        <v>200000.0</v>
+      </c>
+      <c r="Z13">
         <v>100000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>200000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>100000.0</v>
       </c>
-      <c r="AB13">
-[...1 lines deleted...]
-      </c>
       <c r="AC13">
+        <v>0.0</v>
+      </c>
+      <c r="AD13">
         <v>100000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>2800000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
-    </row>
-    <row r="14" spans="1:47">
+      <c r="AV13"/>
+    </row>
+    <row r="14" spans="1:48">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B14">
+        <v>2200000.0</v>
+      </c>
+      <c r="C14">
         <v>-4600000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-3200000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2200000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>300000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-600000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-3900000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-900000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-3400000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-2600000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-800000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-200000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3900000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>6900000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-2600000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-1700000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1200000.0</v>
       </c>
-      <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-      <c r="AA14">
-[...1 lines deleted...]
-      </c>
+      <c r="AA14"/>
       <c r="AB14">
         <v>0.0</v>
       </c>
       <c r="AC14">
         <v>0.0</v>
       </c>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
@@ -13063,663 +13233,675 @@
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
-      <c r="AU14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:47">
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14"/>
+    </row>
+    <row r="15" spans="1:48">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B15">
+        <v>-90839341.0</v>
+      </c>
+      <c r="C15">
         <v>28172617.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>134800000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-15200000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-125200000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>27100000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>139700000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>5400000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-77400000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>5000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>130600000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>3900000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-61181840.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-3100000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>134900000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>3300000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-62400000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-9100000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>151300000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>9900000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-57500000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>3000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>107000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>10400000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-50100000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>2500000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>118000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>60600000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-29400000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>9000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>103400000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>49900000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-18700000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>8092000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>62925000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>37127000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-12089000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-23431000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>39088000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>20018000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-14036000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-9202000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>21446000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>18476000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>7120500.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>11369010.09</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-15477000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:47">
+    <row r="16" spans="1:48">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>3900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-81100000.0</v>
       </c>
       <c r="N16">
         <v>-81100000.0</v>
       </c>
       <c r="O16">
+        <v>-81100000.0</v>
+      </c>
+      <c r="P16">
         <v>134900000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3300000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-62400000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-9600000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>151900000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>9000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-56700000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2900000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>107000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>10400000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-50100000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2500000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>118000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>60600000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-29400000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>9000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>55592879.13</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>38947861.38</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-14181707.87</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>6266553.09</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>50159426.07</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>29680230.23</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-9324334.75</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-13105986.63</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>29087661.85</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>15247924.44</v>
       </c>
-      <c r="AO16">
-[...1 lines deleted...]
-      </c>
       <c r="AP16">
+        <v>0.0</v>
+      </c>
+      <c r="AQ16">
         <v>3874365.68</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>15494545.19</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>13875328.58</v>
       </c>
-      <c r="AS16">
-[...1 lines deleted...]
-      </c>
       <c r="AT16">
+        <v>0.0</v>
+      </c>
+      <c r="AU16">
         <v>11369010.09</v>
       </c>
-      <c r="AU16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:47">
+      <c r="AV16"/>
+    </row>
+    <row r="17" spans="1:48">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B17">
+        <v>-93000000.0</v>
+      </c>
+      <c r="C17">
         <v>32700000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>138000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-17400000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-125500000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>27700000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>143600000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>6300000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-74000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>7600000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>131400000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>4100000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-85000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-10000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>137500000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>5000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-63600000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-9600000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>151900000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>9000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-56700000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>2900000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>107000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>10400000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-50610000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>2500000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>118000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>60600000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-29400000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>9000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>55592879.13</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>38947861.38</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-14181707.87</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>6266553.09</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>1291351.14</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>58672955.47</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-9324334.75</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-13105986.63</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>29087661.85</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>20363678.3</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>11369010.09</v>
       </c>
-      <c r="AU17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:47">
+      <c r="AV17"/>
+    </row>
+    <row r="18" spans="1:48">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B18">
+        <v>-12400000.0</v>
+      </c>
+      <c r="C18">
         <v>-9700000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-9300000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-10200000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-7900000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-8300000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-10000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-11700000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-10100000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-10200000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-11300000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-11200000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-9600000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-21800000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-8700000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-6800000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-7400000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-7000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-7600000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-7900000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-7000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-9300000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-8900000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-6000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-6700000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-4500000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-5800000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-5900000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-5200000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-3100000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
-    </row>
-    <row r="19" spans="1:47">
+      <c r="AV18"/>
+    </row>
+    <row r="19" spans="1:48">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
-[...1 lines deleted...]
-      </c>
+      <c r="AA19"/>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
-      <c r="AH19"/>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
-    </row>
-    <row r="20" spans="1:47">
+      <c r="AV19"/>
+    </row>
+    <row r="20" spans="1:48">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
-[...1 lines deleted...]
-      </c>
+      <c r="AA20"/>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
@@ -13733,227 +13915,231 @@
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
-      <c r="AU20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:47">
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20"/>
+    </row>
+    <row r="21" spans="1:48">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B21">
+        <v>-105445667.0</v>
+      </c>
+      <c r="C21">
         <v>65067718.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>200200000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-17600000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-158700000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>55100000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>204300000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1600000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-96900000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>23100000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>198800000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2300000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-73101360.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>17600000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>190700000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>21500000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-82200000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>900000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>205000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>12600000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-61800000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>7900000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>153300000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>15100000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-59300000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-17200000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>161400000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>75400000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-27500000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>11700000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>139900000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>65000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-19900000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>14827000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>89825000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>48234000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-14758000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-28605000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>56314000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>27672000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-14880000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-9412000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>30892000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>23319000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>9737000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>25804697.35</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-18743000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:47">
+    <row r="22" spans="1:48">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...1 lines deleted...]
-      </c>
+      <c r="AA22"/>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
@@ -13967,1241 +14153,1268 @@
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
-      <c r="AU22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:47">
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22"/>
+    </row>
+    <row r="23" spans="1:48">
       <c r="A23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B23">
+        <v>224397184.0</v>
+      </c>
+      <c r="C23">
         <v>389403728.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>494300000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>290200000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>266500000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>329500000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>403600000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>266200000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>185000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>334900000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>411100000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>278800000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>137149920.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>275600000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>386000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>255700000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>152100000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>222200000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>381100000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>220300000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>118100000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>200900000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>320700000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>179700000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>85400000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>158100000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>290700000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>218600000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>98600000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>144500000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>259400000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>165300000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>64600000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>109994000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>176000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>124096000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>42963000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>79701000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>152737000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>100263000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>30575000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>51333000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>84612000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>86425000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>57021499.0</v>
       </c>
-      <c r="AT23">
-[...1 lines deleted...]
-      </c>
       <c r="AU23">
+        <v>0.0</v>
+      </c>
+      <c r="AV23">
         <v>36006000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:47">
+    <row r="24" spans="1:48">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
+      <c r="AA24"/>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AH24"/>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
-    </row>
-    <row r="25" spans="1:47">
+      <c r="AV24"/>
+    </row>
+    <row r="25" spans="1:48">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B25">
+        <v>36100000.0</v>
+      </c>
+      <c r="C25">
         <v>35400000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>33200000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>31700000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>31200000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>33200000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>32600000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>32200000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>32700000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>34000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>32200000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>30600000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>29200000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>29900000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>27000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>26400000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>25800000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>19300000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>27200000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>25800000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>23500000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>22800000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>24500000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>18500000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>18800000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>19200000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>16500000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>14100000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>13300000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>7400000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>6400000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>4500000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4400000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>4948000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3300000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2900000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3063000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2050000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2539000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2033000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1899000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1273000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1104000.0</v>
       </c>
-      <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
-      <c r="AU25">
+      <c r="AU25"/>
+      <c r="AV25">
         <v>1029000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:47">
+    <row r="26" spans="1:48">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>200000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>500000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>700000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>4400000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>5300000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>3100000.0</v>
       </c>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
+        <v>0.0</v>
+      </c>
+      <c r="AE26">
         <v>1700000.0</v>
       </c>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>2100000.0</v>
       </c>
-      <c r="AI26">
-[...1 lines deleted...]
-      </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>103000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
-      <c r="AU26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:47">
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26"/>
+    </row>
+    <row r="27" spans="1:48">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>800000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>1400000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>7300000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1000000.0</v>
       </c>
-      <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
-    </row>
-    <row r="28" spans="1:47">
+      <c r="AV27"/>
+    </row>
+    <row r="28" spans="1:48">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B28">
+        <v>178000000.0</v>
+      </c>
+      <c r="C28">
         <v>250500000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>313600000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>187700000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>224900000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>219300000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>247700000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>162500000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>149500000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>209900000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>250900000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>177200000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>154900000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>173100000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>222100000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>161100000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>123400000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>219900000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>184100000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>101300000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>71600000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>112400000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>144700000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>62400000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>50000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>88600000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>121600000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>74500000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>59300000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>85000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>110200000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>59900000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>45100000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>60942000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>76791000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>36545000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>25832000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>54695000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>62005000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>30172000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>18093000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>27252000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>31933000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>26313180.62</v>
       </c>
-      <c r="AS28">
-[...1 lines deleted...]
-      </c>
       <c r="AT28">
+        <v>0.0</v>
+      </c>
+      <c r="AU28">
         <v>44219735.18</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>20494000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:47">
+    <row r="29" spans="1:48">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B29">
+        <v>-31900000.0</v>
+      </c>
+      <c r="C29">
         <v>25500000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>50800000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-11700000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-38600000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>17400000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>46400000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-13200000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-26100000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>9600000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>52600000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-15400000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-29200000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5400000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>50800000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-7100000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-24500000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2800000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>46400000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-5600000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-20500000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-3300000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>36300000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-1300000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-15390000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-24200000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>37600000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>8900000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-10300000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-400000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>32600000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
-    </row>
-    <row r="30" spans="1:47">
+      <c r="AV29"/>
+    </row>
+    <row r="30" spans="1:48">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B30">
+        <v>146663518.0</v>
+      </c>
+      <c r="C30">
         <v>215655875.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>313600000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>187700000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>224900000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>219300000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>247700000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>162500000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>149500000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>209900000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>250900000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>177200000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>94677200.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>172700000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>225700000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>144300000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>124900000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>153200000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>208800000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>122400000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>92500000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>130100000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>163100000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>79100000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>64100000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>108900000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>137000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>85000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>68400000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>90700000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>117400000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>63500000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>48500000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>63430000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>79195000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>38859000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>28000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>56395000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>63970000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>31662000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>19539000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>28234000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>33037000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>31051000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>21755499.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>148868221.94</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>21298000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:47">
+    <row r="31" spans="1:48">
       <c r="A31" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B31">
+        <v>-19508448.0</v>
+      </c>
+      <c r="C31">
         <v>-6717314.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-11400000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-11500000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-5400000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-10000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-14300000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-8500000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-3200000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-5900000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-14800000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>17199999.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-13051120.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-22200000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2400000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-23600000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-5900000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-7000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-7600000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-7900000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-16500000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-8200000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-10000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-6000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-6700000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>43900000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-5800000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-5900000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-12200000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-3100000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-3900000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-4100000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-3100000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-2811000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3400000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-3565000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-3100000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1342000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-3087000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-2438000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-3095000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1979000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-2215000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-2038000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1901000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-8195145.02</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1788000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:47">
+    <row r="32" spans="1:48">
       <c r="A32" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B32">
+        <v>118951516.0</v>
+      </c>
+      <c r="C32">
         <v>454471447.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>694500000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>272600000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>107800000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>384600000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>607900000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>267800000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>88100000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>358000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>609900000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>281100000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>64048560.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>293200000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>576700000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>277200000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>69900000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>223100000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>586100000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>232900000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>56300000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>208800000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>474000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>194800000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>26100000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>140900000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>452100000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>294000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>71100000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>156200000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>399300000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>230300000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>44700000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>124821000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>265825000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>172330000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>28205000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>51096000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>209051000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>127935000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>15695000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>41921000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>115504000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>109694000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>66702500.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>172142181.59</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>17263000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N30"/>
@@ -15252,1165 +15465,1165 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B2">
         <v>324034609.0</v>
       </c>
       <c r="C2">
         <v>144900000.0</v>
       </c>
       <c r="D2">
         <v>286500000.0</v>
       </c>
       <c r="E2">
         <v>287700000.0</v>
       </c>
       <c r="F2">
         <v>477900000.0</v>
       </c>
       <c r="G2">
         <v>477900000.0</v>
       </c>
       <c r="H2">
         <v>88600000.0</v>
       </c>
       <c r="I2">
         <v>95300000.0</v>
       </c>
       <c r="J2">
         <v>9678000.0</v>
       </c>
       <c r="K2">
         <v>7226000.0</v>
       </c>
       <c r="L2">
         <v>5918000.0</v>
       </c>
       <c r="M2">
         <v>3270000.0</v>
       </c>
       <c r="N2">
         <v>1351000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B3">
         <v>50630505</v>
       </c>
       <c r="C3">
         <v>18400000</v>
       </c>
       <c r="D3">
         <v>56500000</v>
       </c>
       <c r="E3">
         <v>48100000</v>
       </c>
       <c r="F3">
         <v>37200000</v>
       </c>
       <c r="G3">
         <v>37200000</v>
       </c>
       <c r="H3">
         <v>51300000</v>
       </c>
       <c r="I3">
         <v>49300000</v>
       </c>
       <c r="J3">
         <v>33799000</v>
       </c>
       <c r="K3">
         <v>26269000</v>
       </c>
       <c r="L3">
         <v>21842000</v>
       </c>
       <c r="M3">
         <v>6003000</v>
       </c>
       <c r="N3">
         <v>6042000</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B6">
         <v>85220287.0</v>
       </c>
       <c r="C6">
         <v>189500000.0</v>
       </c>
       <c r="D6">
         <v>-141600000.0</v>
       </c>
       <c r="E6">
         <v>-1200000.0</v>
       </c>
       <c r="F6">
         <v>-190200000.0</v>
       </c>
       <c r="G6">
         <v>-190200000.0</v>
       </c>
       <c r="H6">
         <v>-56900000.0</v>
       </c>
       <c r="I6">
         <v>-6700000.0</v>
       </c>
       <c r="J6">
         <v>85612000.0</v>
       </c>
       <c r="K6">
         <v>2452000.0</v>
       </c>
       <c r="L6">
         <v>1308000.0</v>
       </c>
       <c r="M6">
         <v>2648000.0</v>
       </c>
       <c r="N6">
         <v>7747000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B7">
         <v>18146775.0</v>
       </c>
       <c r="C7">
         <v>32600000.0</v>
       </c>
       <c r="D7">
         <v>10500000.0</v>
       </c>
       <c r="E7">
         <v>-75400000.0</v>
       </c>
       <c r="F7">
         <v>-82800000.0</v>
       </c>
       <c r="G7">
         <v>-82800000.0</v>
       </c>
       <c r="H7">
         <v>-130600000.0</v>
       </c>
       <c r="I7">
         <v>-100700000.0</v>
       </c>
       <c r="J7">
         <v>-2320000.0</v>
       </c>
       <c r="K7">
         <v>19866000.0</v>
       </c>
       <c r="L7">
         <v>-37848000.0</v>
       </c>
       <c r="M7">
         <v>-17493000.0</v>
       </c>
       <c r="N7">
         <v>-237000.0</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B9">
         <v>-8922999.0</v>
       </c>
       <c r="C9">
         <v>-11200000.0</v>
       </c>
       <c r="D9">
         <v>-12400000.0</v>
       </c>
       <c r="E9">
         <v>-4600000.0</v>
       </c>
       <c r="F9">
         <v>-8700000.0</v>
       </c>
       <c r="G9">
         <v>-8700000.0</v>
       </c>
       <c r="H9">
         <v>-10600000.0</v>
       </c>
       <c r="I9">
         <v>3400000.0</v>
       </c>
       <c r="J9">
         <v>-3065000.0</v>
       </c>
       <c r="K9">
         <v>7677000.0</v>
       </c>
       <c r="L9">
         <v>-3366000.0</v>
       </c>
       <c r="M9">
         <v>-9241000.0</v>
       </c>
       <c r="N9">
         <v>853000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B10">
         <v>2205685.0</v>
       </c>
       <c r="C10">
         <v>62000000.0</v>
       </c>
       <c r="D10">
         <v>27200000.0</v>
       </c>
       <c r="E10">
         <v>-49900000.0</v>
       </c>
       <c r="F10">
         <v>-60700000.0</v>
       </c>
       <c r="G10">
         <v>-60700000.0</v>
       </c>
       <c r="H10">
         <v>-141800000.0</v>
       </c>
       <c r="I10">
         <v>-87300000.0</v>
       </c>
       <c r="J10">
         <v>-39512000.0</v>
       </c>
       <c r="K10">
         <v>-5958000.0</v>
       </c>
       <c r="L10">
         <v>-49778000.0</v>
       </c>
       <c r="M10">
         <v>-10622000.0</v>
       </c>
       <c r="N10">
         <v>21000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11">
         <v>-8500000.0</v>
       </c>
       <c r="G11">
         <v>26200000.0</v>
       </c>
       <c r="H11">
         <v>-1300000.0</v>
       </c>
       <c r="I11">
         <v>-14700000.0</v>
       </c>
       <c r="J11">
         <v>41500000.0</v>
       </c>
       <c r="K11">
         <v>15600000.0</v>
       </c>
       <c r="L11">
         <v>15945000.0</v>
       </c>
       <c r="M11">
         <v>65223.33</v>
       </c>
       <c r="N11">
         <v>1809954.75</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>44000000.0</v>
       </c>
       <c r="G12">
         <v>36400000.0</v>
       </c>
       <c r="H12">
         <v>-21700000.0</v>
       </c>
       <c r="I12">
         <v>7800000.0</v>
       </c>
       <c r="J12">
         <v>18200000.0</v>
       </c>
       <c r="K12">
         <v>-14500000.0</v>
       </c>
       <c r="L12">
         <v>-995000.0</v>
       </c>
       <c r="M12">
         <v>2878522.9</v>
       </c>
       <c r="N12">
         <v>45248.87</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>-4900000.0</v>
       </c>
       <c r="G13">
         <v>19700000.0</v>
       </c>
       <c r="H13">
         <v>23100000.0</v>
       </c>
       <c r="I13">
         <v>-2100000.0</v>
       </c>
       <c r="J13">
         <v>-1200000.0</v>
       </c>
       <c r="K13">
         <v>2600000.0</v>
       </c>
       <c r="L13">
         <v>-1737000.0</v>
       </c>
       <c r="M13">
         <v>1406960.37</v>
       </c>
       <c r="N13">
         <v>-1005429.86</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B14">
         <v>131839830.0</v>
       </c>
       <c r="C14">
         <v>130700000.0</v>
       </c>
       <c r="D14">
         <v>126000000.0</v>
       </c>
       <c r="E14">
         <v>109100000.0</v>
       </c>
       <c r="F14">
         <v>95800000.0</v>
       </c>
       <c r="G14">
         <v>95800000.0</v>
       </c>
       <c r="H14">
         <v>57100000.0</v>
       </c>
       <c r="I14">
         <v>22700000.0</v>
       </c>
       <c r="J14">
         <v>14219000.0</v>
       </c>
       <c r="K14">
         <v>8521000.0</v>
       </c>
       <c r="L14">
         <v>5916000.0</v>
       </c>
       <c r="M14">
         <v>3394000.0</v>
       </c>
       <c r="N14">
         <v>1995000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>7100000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15">
         <v>2400000.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>254037000.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B16">
         <v>409254896.0</v>
       </c>
       <c r="C16">
         <v>334400000.0</v>
       </c>
       <c r="D16">
         <v>144900000.0</v>
       </c>
       <c r="E16">
         <v>286500000.0</v>
       </c>
       <c r="F16">
         <v>287700000.0</v>
       </c>
       <c r="G16">
         <v>287700000.0</v>
       </c>
       <c r="H16">
         <v>31700000.0</v>
       </c>
       <c r="I16">
         <v>88600000.0</v>
       </c>
       <c r="J16">
         <v>95290000.0</v>
       </c>
       <c r="K16">
         <v>9678000.0</v>
       </c>
       <c r="L16">
         <v>7226000.0</v>
       </c>
       <c r="M16">
         <v>5918000.0</v>
       </c>
       <c r="N16">
         <v>7747000.0</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17">
         <v>0.0</v>
       </c>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B18">
         <v>141765414.0</v>
       </c>
       <c r="C18">
         <v>274000000.0</v>
       </c>
       <c r="D18">
         <v>108100000.0</v>
       </c>
       <c r="E18">
         <v>68200000.0</v>
       </c>
       <c r="F18">
         <v>114400000.0</v>
       </c>
       <c r="G18">
         <v>114400000.0</v>
       </c>
       <c r="H18">
         <v>200000.0</v>
       </c>
       <c r="I18">
         <v>24100000.0</v>
       </c>
       <c r="J18">
         <v>92432000.0</v>
       </c>
       <c r="K18">
         <v>13061000.0</v>
       </c>
       <c r="L18">
         <v>-28284000.0</v>
       </c>
       <c r="M18">
         <v>-1043000.0</v>
       </c>
       <c r="N18">
         <v>-2433000.0</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-18400000.0</v>
       </c>
       <c r="D19">
         <v>-72400000.0</v>
       </c>
       <c r="E19">
         <v>-45300000.0</v>
       </c>
       <c r="F19">
         <v>-37200000.0</v>
       </c>
       <c r="G19">
         <v>-32000000.0</v>
       </c>
       <c r="H19">
         <v>-62300000.0</v>
       </c>
       <c r="I19">
         <v>-82900000.0</v>
       </c>
       <c r="J19">
         <v>-34384000.0</v>
       </c>
       <c r="K19">
         <v>-26979000.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19">
         <v>0.0</v>
       </c>
       <c r="N19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B20">
         <v>500000.0</v>
       </c>
       <c r="C20">
         <v>600000.0</v>
       </c>
       <c r="D20">
         <v>100000.0</v>
       </c>
       <c r="E20">
         <v>100000.0</v>
       </c>
       <c r="F20">
         <v>7100000.0</v>
       </c>
       <c r="G20">
         <v>4000000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B21">
         <v>-70600000.0</v>
       </c>
       <c r="C21">
         <v>-94200000.0</v>
       </c>
       <c r="D21">
         <v>-91300000.0</v>
       </c>
       <c r="E21">
         <v>-62600000.0</v>
       </c>
       <c r="F21">
         <v>-51100000.0</v>
       </c>
       <c r="G21">
         <v>208700000.0</v>
       </c>
       <c r="H21">
         <v>-24700000.0</v>
       </c>
       <c r="I21">
         <v>-24700000.0</v>
       </c>
       <c r="J21">
         <v>-8800000.0</v>
       </c>
       <c r="K21">
         <v>21400000.0</v>
       </c>
       <c r="L21">
         <v>27616000.0</v>
       </c>
       <c r="M21">
         <v>1987758.59</v>
       </c>
       <c r="N21">
         <v>92384615.38</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22">
         <v>22558145.0</v>
       </c>
       <c r="C22">
         <v>103600000.0</v>
       </c>
       <c r="D22">
         <v>58400000.0</v>
       </c>
       <c r="E22">
         <v>68900000.0</v>
       </c>
       <c r="F22">
         <v>94600000.0</v>
       </c>
       <c r="G22">
         <v>94600000.0</v>
       </c>
       <c r="H22">
         <v>148000000.0</v>
       </c>
       <c r="I22">
         <v>143600000.0</v>
       </c>
       <c r="J22">
         <v>96055000.0</v>
       </c>
       <c r="K22">
         <v>21640000.0</v>
       </c>
       <c r="L22">
         <v>26485000.0</v>
       </c>
       <c r="M22">
         <v>14425000.0</v>
       </c>
       <c r="N22">
         <v>-199000.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B23">
         <v>-87425346.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
         <v>-200000.0</v>
       </c>
       <c r="E23">
         <v>8600000.0</v>
       </c>
       <c r="F23">
         <v>-1000000.0</v>
       </c>
       <c r="G23">
         <v>-1000000.0</v>
       </c>
       <c r="H23">
         <v>4700000.0</v>
       </c>
       <c r="I23">
         <v>3100000.0</v>
       </c>
       <c r="J23">
         <v>-56300000.0</v>
       </c>
       <c r="K23">
         <v>176000.0</v>
       </c>
       <c r="L23">
         <v>2201000.0</v>
       </c>
       <c r="M23">
         <v>1751000.0</v>
       </c>
       <c r="N23">
         <v>54967000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>-200000.0</v>
       </c>
       <c r="D24">
         <v>-1000000.0</v>
       </c>
       <c r="E24">
         <v>-2200000.0</v>
       </c>
       <c r="F24">
         <v>-1500000.0</v>
       </c>
       <c r="G24">
         <v>-1500000.0</v>
       </c>
       <c r="H24">
         <v>-6000000.0</v>
       </c>
       <c r="I24">
         <v>-19000000.0</v>
       </c>
       <c r="J24">
         <v>-7700000.0</v>
       </c>
       <c r="K24">
         <v>-10500000.0</v>
       </c>
       <c r="L24">
         <v>-6772000.0</v>
       </c>
       <c r="M24">
         <v>-2172000.0</v>
       </c>
       <c r="N24">
         <v>-1482000.0</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B25">
         <v>19851170.0</v>
       </c>
       <c r="C25">
         <v>-14200000.0</v>
       </c>
       <c r="D25">
         <v>-58300000.0</v>
       </c>
       <c r="E25">
         <v>-25900000.0</v>
       </c>
       <c r="F25">
         <v>6900000.0</v>
       </c>
       <c r="G25">
         <v>6900000.0</v>
       </c>
       <c r="H25">
         <v>-42200000.0</v>
       </c>
       <c r="I25">
         <v>-34900000.0</v>
       </c>
       <c r="J25">
         <v>-12879000.0</v>
       </c>
       <c r="K25">
         <v>-22871000.0</v>
       </c>
       <c r="L25">
         <v>-7968000.0</v>
       </c>
       <c r="M25">
         <v>-373000.0</v>
       </c>
       <c r="N25">
         <v>2050000.0</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-141400000.0</v>
       </c>
       <c r="E26">
         <v>-26700000.0</v>
       </c>
       <c r="F26">
         <v>-253200000.0</v>
       </c>
       <c r="G26">
         <v>-253200000.0</v>
       </c>
       <c r="H26">
         <v>-38700000.0</v>
       </c>
       <c r="I26">
         <v>3100000.0</v>
       </c>
       <c r="J26">
         <v>1238000.0</v>
       </c>
       <c r="K26">
         <v>-64300000.0</v>
       </c>
       <c r="L26">
         <v>1976000.0</v>
       </c>
       <c r="M26">
         <v>9931433.11</v>
       </c>
       <c r="N26">
         <v>3031674.21</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B27">
         <v>23500000.0</v>
       </c>
       <c r="C27">
         <v>15200000.0</v>
       </c>
       <c r="D27">
         <v>10400000.0</v>
       </c>
       <c r="E27">
         <v>15000000.0</v>
       </c>
       <c r="F27">
         <v>14000000.0</v>
       </c>
       <c r="G27">
         <v>14000000.0</v>
       </c>
       <c r="H27">
         <v>8500000.0</v>
       </c>
       <c r="I27">
         <v>3800000.0</v>
       </c>
       <c r="J27">
         <v>1971000.0</v>
       </c>
       <c r="K27">
         <v>3274000.0</v>
       </c>
       <c r="L27">
         <v>500000.0</v>
       </c>
       <c r="M27">
         <v>300000.0</v>
       </c>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B28">
         <v>-70281156.0</v>
       </c>
       <c r="C28">
         <v>-93600000.0</v>
       </c>
       <c r="D28">
         <v>-232800000.0</v>
       </c>
       <c r="E28">
         <v>-80700000.0</v>
       </c>
       <c r="F28">
         <v>-298200000.0</v>
       </c>
       <c r="G28">
         <v>-298200000.0</v>
       </c>
       <c r="H28">
         <v>-58700000.0</v>
       </c>
       <c r="I28">
         <v>3100000.0</v>
       </c>
       <c r="J28">
         <v>-7934000.0</v>
       </c>
       <c r="K28">
         <v>-9899000.0</v>
       </c>
       <c r="L28">
         <v>29592000.0</v>
       </c>
       <c r="M28">
         <v>4951000.0</v>
       </c>
       <c r="N28">
         <v>158579000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B29">
         <v>192395920.0</v>
       </c>
       <c r="C29">
         <v>292400000.0</v>
       </c>
       <c r="D29">
         <v>164600000.0</v>
       </c>
       <c r="E29">
         <v>116300000.0</v>
       </c>
       <c r="F29">
         <v>151600000.0</v>
       </c>
       <c r="G29">
         <v>151600000.0</v>
       </c>
       <c r="H29">
         <v>51500000.0</v>
       </c>
       <c r="I29">
         <v>73400000.0</v>
       </c>
       <c r="J29">
         <v>126231000.0</v>
       </c>
       <c r="K29">
         <v>39330000.0</v>
       </c>
       <c r="L29">
         <v>-6442000.0</v>
       </c>
       <c r="M29">
         <v>4960000.0</v>
       </c>
       <c r="N29">
         <v>3609000.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B30">
         <v>-50630505.0</v>
       </c>
       <c r="C30">
         <v>-18400000.0</v>
       </c>
       <c r="D30">
         <v>-72400000.0</v>
       </c>
       <c r="E30">
         <v>-45300000.0</v>
       </c>
       <c r="F30">
         <v>-37200000.0</v>
       </c>
       <c r="G30">
         <v>-37200000.0</v>
       </c>
       <c r="H30">
         <v>-51300000.0</v>
       </c>
       <c r="I30">
         <v>-82900000.0</v>
       </c>
@@ -16429,3770 +16642,3840 @@
       <c r="N30">
         <v>-155792000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AU30"/>
+  <dimension ref="A1:AV30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:47">
+    <row r="1" spans="1:48">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
       </c>
-      <c r="AU1" t="s">
+      <c r="AV1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:47">
+    <row r="2" spans="1:48">
       <c r="A2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B2">
+        <v>417031670.0</v>
+      </c>
+      <c r="C2">
         <v>252612580.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>94200000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>180500000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>334400000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>285200000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>68800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>144900000.0</v>
       </c>
       <c r="I2">
         <v>144900000.0</v>
       </c>
       <c r="J2">
+        <v>144900000.0</v>
+      </c>
+      <c r="K2">
         <v>116419349.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>37500000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>48000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>286500000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>344200000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>97100000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>81800000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>287700000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>407600000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>98900000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>305900000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>477900000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>469000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>156300000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>160100000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>31700000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>72000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>34200000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>25000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>88600000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>102300000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>32200000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>14600000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>95300000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>62127000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>13300000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>13100000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>9678000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>30180000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>10931000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>6352000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>7226000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>23593000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2258000.0</v>
       </c>
       <c r="AR2">
         <v>2258000.0</v>
       </c>
-      <c r="AS2"/>
-      <c r="AT2">
+      <c r="AS2">
+        <v>2258000.0</v>
+      </c>
+      <c r="AT2"/>
+      <c r="AU2">
         <v>3270000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>-161024000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:47">
+    <row r="3" spans="1:48">
       <c r="A3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B3">
+        <v>4702036</v>
+      </c>
+      <c r="C3">
         <v>16678944</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>15700000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9800000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1300000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>9900000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2300000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2200000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6496160</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>15100000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>26400000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5200000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>22300000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>12800000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>8100000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3700000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>12000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>8700000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>9500000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>6000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>10600000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>12600000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4800000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>15800000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>20700000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>20600000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>5200000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>14300000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>17900000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>12200000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>4900000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>7305000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>13800000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>5800000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>6839000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>5007000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>6291000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>9548000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>5423000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1825000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>4767000</v>
-      </c>
-[...1 lines deleted...]
-        <v>5212000</v>
       </c>
       <c r="AS3">
         <v>5212000</v>
       </c>
       <c r="AT3">
+        <v>5212000</v>
+      </c>
+      <c r="AU3">
         <v>3019388.4</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1163000</v>
       </c>
     </row>
-    <row r="4" spans="1:47">
+    <row r="4" spans="1:48">
       <c r="A4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
-    </row>
-    <row r="5" spans="1:47">
+      <c r="AV4"/>
+    </row>
+    <row r="5" spans="1:48">
       <c r="A5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
-[...1 lines deleted...]
-      </c>
+      <c r="AA5"/>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
-      <c r="AH5"/>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
-    </row>
-    <row r="6" spans="1:47">
+      <c r="AV5"/>
+    </row>
+    <row r="6" spans="1:48">
       <c r="A6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B6">
+        <v>-210042024.0</v>
+      </c>
+      <c r="C6">
         <v>40850564.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>252700000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-86300000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-153900000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>49200000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>216400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-83000000.0</v>
       </c>
       <c r="I6">
         <v>-83000000.0</v>
       </c>
       <c r="J6">
+        <v>-83000000.0</v>
+      </c>
+      <c r="K6">
         <v>-9454169.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>116800000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-10500000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-238500000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-57700000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>247100000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>15300000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-205900000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-119900000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>308700000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-207000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-172000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>8900000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>312700000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-3800000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>128400000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-40300000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>37800000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>9200000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-63600000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-13700000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>70100000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>17600000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-80700000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>33163000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>48800000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>200000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>3425000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-20502000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>19249000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>4579000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-874000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-16367000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>23593000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2258000.0</v>
       </c>
       <c r="AS6">
         <v>2258000.0</v>
       </c>
       <c r="AT6">
+        <v>2258000.0</v>
+      </c>
+      <c r="AU6">
         <v>2087011.35</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>3270000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:47">
+    <row r="7" spans="1:48">
       <c r="A7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B7">
+        <v>-105345624.0</v>
+      </c>
+      <c r="C7">
         <v>15241104.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>103200000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-77100000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-29200000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>52800000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>118400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-63100000.0</v>
       </c>
       <c r="I7">
         <v>-63100000.0</v>
       </c>
       <c r="J7">
+        <v>-63100000.0</v>
+      </c>
+      <c r="K7">
         <v>31521140.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>109000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-67300000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-63600000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>56400000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>154600000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-79200000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-123500000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>5300000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>143100000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-62500000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-104600000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>13300000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>153900000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-65800000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-24400000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-15000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>96100000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-77100000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-133700000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-13800000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>104500000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-79800000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-111600000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>22027000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>88300000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-51400000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-61329000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>38115000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>58607000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-36765000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-40091000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>18358000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>20910000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-47594000.0</v>
       </c>
       <c r="AS7">
         <v>-47594000.0</v>
       </c>
-      <c r="AT7"/>
-      <c r="AU7">
+      <c r="AT7">
+        <v>-47594000.0</v>
+      </c>
+      <c r="AU7"/>
+      <c r="AV7">
         <v>5636000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:47">
+    <row r="8" spans="1:48">
       <c r="A8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
-      <c r="AH8"/>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
-    </row>
-    <row r="9" spans="1:47">
+      <c r="AV8"/>
+    </row>
+    <row r="9" spans="1:48">
       <c r="A9" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B9">
+        <v>21309228.0</v>
+      </c>
+      <c r="C9">
         <v>69447672.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-50558764.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-79200000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>24300000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>92200000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-32200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10700000.0</v>
       </c>
       <c r="I9">
         <v>10700000.0</v>
       </c>
       <c r="J9">
+        <v>10700000.0</v>
+      </c>
+      <c r="K9">
         <v>54848260.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>11100000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-97300000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-500000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>70400000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>36000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-106500000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-4500000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>59700000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2100000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-71900000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1400000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>74600000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-4300000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-84500000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3800000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>87600000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>30800000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-118000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-11000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>76200000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>30000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-102000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-800000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>66604000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>21200000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-91100000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>167000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>79184000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-9780000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-69405000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>7678000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>61153000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-2869000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-30825000.0</v>
       </c>
       <c r="AS9">
         <v>-30825000.0</v>
       </c>
       <c r="AT9">
+        <v>-30825000.0</v>
+      </c>
+      <c r="AU9">
         <v>-7283259.77</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>29516000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:47">
+    <row r="10" spans="1:48">
       <c r="A10" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B10">
+        <v>-98342591.0</v>
+      </c>
+      <c r="C10">
         <v>20129760.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>53756156.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-22000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-57600000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>26700000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>56300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-39200000.0</v>
       </c>
       <c r="I10">
         <v>-39200000.0</v>
       </c>
       <c r="J10">
+        <v>-39200000.0</v>
+      </c>
+      <c r="K10">
         <v>24139140.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>45700000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1100000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-52300000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>10100000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>35300000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-9400000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-85900000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-32100000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>46100000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-11500000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-63200000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-6700000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>77400000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>12900000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-16600000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-60500000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>17600000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>500000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-99400000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-50800000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>25100000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>12400000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-74000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-40150000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>29600000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>22500000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-51505000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-28784000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>46330000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>18016000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-41520000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-31503000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2601000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10438000.0</v>
       </c>
       <c r="AS10">
         <v>-10438000.0</v>
       </c>
       <c r="AT10">
+        <v>-10438000.0</v>
+      </c>
+      <c r="AU10">
         <v>-8371689.79</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-15373000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:47">
+    <row r="11" spans="1:48">
       <c r="A11" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>37900000.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>42600000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>40100000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-14300000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-63100000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>57900000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>34600000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-37900000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-36700000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>43600000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>25500000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-6200000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-44000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>34500000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>27000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-17900000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-24900000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>20860770.89</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1404932.88</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-23054755.04</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>7641911.25</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>25206855.32</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>9433208.09</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-9226378.71</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>11747164.43</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>15831224.88</v>
       </c>
-      <c r="AN11">
-[...3 lines deleted...]
-      <c r="AP11">
+      <c r="AO11">
+        <v>0.0</v>
+      </c>
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>12259726.28</v>
       </c>
-      <c r="AQ11">
-[...1 lines deleted...]
-      </c>
       <c r="AR11">
         <v>0.0</v>
       </c>
-      <c r="AS11"/>
-      <c r="AT11">
+      <c r="AS11">
+        <v>0.0</v>
+      </c>
+      <c r="AT11"/>
+      <c r="AU11">
         <v>82755.36</v>
       </c>
-      <c r="AU11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:47">
+      <c r="AV11"/>
+    </row>
+    <row r="12" spans="1:48">
       <c r="A12" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-24400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-58500000.0</v>
       </c>
       <c r="N12">
         <v>-58500000.0</v>
       </c>
       <c r="O12">
+        <v>-58500000.0</v>
+      </c>
+      <c r="P12">
         <v>34500000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4700000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-36800000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>19300000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>38100000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-14400000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5400000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>47200000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-2100000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-14100000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-25900000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>32100000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1700000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-30500000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-3600000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>17366054.12</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>6009990.63</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-21689670.86</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2275226.52</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>21257871.66</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-1317451.43</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-7467026.61</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-10978742.58</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>6608126.21</v>
       </c>
-      <c r="AN12">
-[...3 lines deleted...]
-      <c r="AP12">
+      <c r="AO12">
+        <v>0.0</v>
+      </c>
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>-765031.52</v>
       </c>
-      <c r="AQ12">
-[...1 lines deleted...]
-      </c>
       <c r="AR12">
         <v>0.0</v>
       </c>
-      <c r="AS12"/>
-      <c r="AT12">
+      <c r="AS12">
+        <v>0.0</v>
+      </c>
+      <c r="AT12"/>
+      <c r="AU12">
         <v>3652269.86</v>
       </c>
-      <c r="AU12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:47">
+      <c r="AV12"/>
+    </row>
+    <row r="13" spans="1:48">
       <c r="A13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-98900000.0</v>
       </c>
       <c r="N13">
         <v>-98900000.0</v>
       </c>
       <c r="O13">
+        <v>-98900000.0</v>
+      </c>
+      <c r="P13">
         <v>40700000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-300000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-18800000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-22300000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>38300000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-13700000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-7200000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-17900000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>37200000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>5800000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-5400000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1900000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>13200000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>13400000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-5400000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-14300000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>5699076.59</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>6244146.11</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-4853632.64</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-11070239.29</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>4546034.28</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>4307298.74</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>1520246.82</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>1883872.91</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>4086917.7</v>
       </c>
-      <c r="AN13">
-[...3 lines deleted...]
-      <c r="AP13">
+      <c r="AO13">
+        <v>0.0</v>
+      </c>
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-1335537.44</v>
       </c>
-      <c r="AQ13">
-[...1 lines deleted...]
-      </c>
       <c r="AR13">
         <v>0.0</v>
       </c>
-      <c r="AS13"/>
-      <c r="AT13">
+      <c r="AS13">
+        <v>0.0</v>
+      </c>
+      <c r="AT13"/>
+      <c r="AU13">
         <v>1785151.32</v>
       </c>
-      <c r="AU13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:47">
+      <c r="AV13"/>
+    </row>
+    <row r="14" spans="1:48">
       <c r="A14" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B14">
+        <v>36115641.0</v>
+      </c>
+      <c r="C14">
         <v>25449768.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>33200000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>31700000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>31200000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>33200000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>32600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32700000.0</v>
       </c>
       <c r="I14">
         <v>32700000.0</v>
       </c>
       <c r="J14">
+        <v>32700000.0</v>
+      </c>
+      <c r="K14">
         <v>25098800.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>32200000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>30600000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>29200000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>29900000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>27000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>26400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25800000.0</v>
       </c>
       <c r="R14">
         <v>25800000.0</v>
       </c>
       <c r="S14">
+        <v>25800000.0</v>
+      </c>
+      <c r="T14">
         <v>26300000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>22300000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>21400000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>22800000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>24500000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>18500000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>18800000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>19200000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>16500000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>14100000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>13300000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>7400000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>6400000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>4500000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>4400000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>4948000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>3300000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2900000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>3063000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2050000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2539000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>2033000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1899000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1273000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1449000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1597000.0</v>
       </c>
       <c r="AS14">
         <v>1597000.0</v>
       </c>
       <c r="AT14">
+        <v>1597000.0</v>
+      </c>
+      <c r="AU14">
         <v>2674968.47</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1029000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:47">
+    <row r="15" spans="1:48">
       <c r="A15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>118500000.0</v>
       </c>
-      <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
         <v>2700000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>46300000.0</v>
       </c>
-      <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
-[...1 lines deleted...]
-      </c>
+      <c r="AA15"/>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
-      <c r="AO15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO15">
+        <v>0.0</v>
+      </c>
+      <c r="AP15"/>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
-      <c r="AS15"/>
-[...5 lines deleted...]
-    <row r="16" spans="1:47">
+      <c r="AS15">
+        <v>0.0</v>
+      </c>
+      <c r="AT15"/>
+      <c r="AU15">
+        <v>0.0</v>
+      </c>
+      <c r="AV15"/>
+    </row>
+    <row r="16" spans="1:48">
       <c r="A16" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B16">
+        <v>206989645.0</v>
+      </c>
+      <c r="C16">
         <v>293463144.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>346900000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>94200000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>180500000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>334400000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>285200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61900000.0</v>
       </c>
       <c r="I16">
         <v>61900000.0</v>
       </c>
       <c r="J16">
+        <v>61900000.0</v>
+      </c>
+      <c r="K16">
         <v>106965180.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>154300000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>37500000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>48000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>286500000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>344200000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>97100000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>81800000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>287700000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>407600000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>98900000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>305900000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>477900000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>469000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>156300000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>160100000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>31700000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>72000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>34200000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>25000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>88600000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>102300000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>32200000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>14600000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>95290000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>62100000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>13300000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>13103000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>9678000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>30180000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>10931000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>6352000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>7226000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>23593000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2258000.0</v>
       </c>
       <c r="AS16">
         <v>2258000.0</v>
       </c>
-      <c r="AT16"/>
-      <c r="AU16">
+      <c r="AT16">
+        <v>2258000.0</v>
+      </c>
+      <c r="AU16"/>
+      <c r="AV16">
         <v>3270000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:47">
+    <row r="17" spans="1:48">
       <c r="A17" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
-    </row>
-    <row r="18" spans="1:47">
+      <c r="AV17"/>
+    </row>
+    <row r="18" spans="1:48">
       <c r="A18" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B18">
+        <v>-195484662.0</v>
+      </c>
+      <c r="C18">
         <v>65134152.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>320500000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-125100000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-144100000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>134700000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>338100000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-145200000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-145100000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>54626800.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>333200000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-83600000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-214500000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-15300000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>338200000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-52900000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-200600000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-34600000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>349800000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-38400000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-161400000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>33800000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>320000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-16500000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-74600000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-35000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>242000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-21300000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-185500000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-15300000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>228700000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-29900000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-159400000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>30700000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>167400000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-18800000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-86875000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-2381000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>102824000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-21461000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-65921000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>1679000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>27768000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26452500.0</v>
       </c>
       <c r="AS18">
         <v>-26452500.0</v>
       </c>
-      <c r="AT18"/>
-      <c r="AU18">
+      <c r="AT18">
+        <v>-26452500.0</v>
+      </c>
+      <c r="AU18"/>
+      <c r="AV18">
         <v>-12756000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:47">
+    <row r="19" spans="1:48">
       <c r="A19" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-10200000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1300000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-3000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-9900000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-3200000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-2300000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-12700000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-27600000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-26400000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-5700000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-23900000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-12800000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-14700000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-900000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-6100000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-12100000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-11700000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-7300000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-10600000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-12600000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-4000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-4800000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-15800000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-20700000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-20600000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-5200000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-14500000.0</v>
       </c>
-      <c r="AE19">
-[...1 lines deleted...]
-      </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
       <c r="AH19">
         <v>0.0</v>
       </c>
       <c r="AI19">
         <v>0.0</v>
       </c>
       <c r="AJ19">
         <v>0.0</v>
       </c>
       <c r="AK19">
         <v>0.0</v>
       </c>
       <c r="AL19">
         <v>0.0</v>
       </c>
       <c r="AM19">
         <v>0.0</v>
       </c>
       <c r="AN19">
         <v>0.0</v>
       </c>
-      <c r="AO19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO19">
+        <v>0.0</v>
+      </c>
+      <c r="AP19"/>
       <c r="AQ19">
         <v>0.0</v>
       </c>
       <c r="AR19">
         <v>0.0</v>
       </c>
-      <c r="AS19"/>
-[...5 lines deleted...]
-    <row r="20" spans="1:47">
+      <c r="AS19">
+        <v>0.0</v>
+      </c>
+      <c r="AT19"/>
+      <c r="AU19">
+        <v>0.0</v>
+      </c>
+      <c r="AV19"/>
+    </row>
+    <row r="20" spans="1:48">
       <c r="A20" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B20">
-        <v>0.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
         <v>500000.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>600000.0</v>
       </c>
-      <c r="H20">
-[...5 lines deleted...]
-      </c>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20"/>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
         <v>100000.0</v>
       </c>
-      <c r="M20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="Q20"/>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>2700000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
-    </row>
-    <row r="21" spans="1:47">
+      <c r="AV20"/>
+    </row>
+    <row r="21" spans="1:48">
       <c r="A21" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B21">
+        <v>-10900000.0</v>
+      </c>
+      <c r="C21">
         <v>-35400000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-61400000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>38200000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-12000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-88000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-124600000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>58500000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>102200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6500000.0</v>
       </c>
       <c r="N21">
         <v>6500000.0</v>
       </c>
       <c r="O21">
+        <v>6500000.0</v>
+      </c>
+      <c r="P21">
         <v>-79100000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>66200000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-6300000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-14500000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-38600000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>5600000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-3600000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-18100000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>9200000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>14100000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>203500000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-7600000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-204300000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>29900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157300000.0</v>
       </c>
       <c r="AD21">
         <v>157300000.0</v>
       </c>
       <c r="AE21">
+        <v>157300000.0</v>
+      </c>
+      <c r="AF21">
         <v>-67152326.92</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>36216047.46</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>59532837.86</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>114613.18</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-94776404.94</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>15615956.51</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>69804859.24</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>15988883.05</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-14272957.29</v>
       </c>
-      <c r="AN21">
-[...3 lines deleted...]
-      <c r="AP21">
+      <c r="AO21">
+        <v>0.0</v>
+      </c>
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>21233276.95</v>
       </c>
-      <c r="AQ21">
-[...1 lines deleted...]
-      </c>
       <c r="AR21">
         <v>0.0</v>
       </c>
-      <c r="AS21"/>
-      <c r="AT21">
+      <c r="AS21">
+        <v>0.0</v>
+      </c>
+      <c r="AT21"/>
+      <c r="AU21">
         <v>2522068.1</v>
       </c>
-      <c r="AU21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:47">
+      <c r="AV21"/>
+    </row>
+    <row r="22" spans="1:48">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22">
+        <v>-90839341.0</v>
+      </c>
+      <c r="C22">
         <v>20201652.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>138000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-17400000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-125500000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>27700000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>143600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-74000000.0</v>
       </c>
       <c r="I22">
         <v>-74000000.0</v>
       </c>
       <c r="J22">
+        <v>-74000000.0</v>
+      </c>
+      <c r="K22">
         <v>3691000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>130600000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>4100000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-81100000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-3100000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>137500000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>5000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-63600000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-9100000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>151300000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>9900000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-57500000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2900000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>107000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>10400000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-50100000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>2500000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>118000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>60600000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-29400000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>9000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>103400000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>49900000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-18700000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>8092000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>63000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>37100000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-12089000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-23431000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>39089000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>20018000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-14036000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-9202000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>21446000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>18476000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>7120500.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>11369010.09</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-15477000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:47">
+    <row r="23" spans="1:48">
       <c r="A23" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B23">
+        <v>-22709835.0</v>
+      </c>
+      <c r="C23">
         <v>-17254080.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-22930967.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>33400000.0</v>
       </c>
-      <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
-      <c r="H23">
-[...1 lines deleted...]
-      </c>
+      <c r="H23"/>
       <c r="I23">
         <v>-200000.0</v>
       </c>
       <c r="J23">
+        <v>-200000.0</v>
+      </c>
+      <c r="K23">
         <v>-14542540.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-41800000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>236700000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>20900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16100000.0</v>
       </c>
       <c r="O23">
         <v>-16100000.0</v>
       </c>
       <c r="P23">
+        <v>-16100000.0</v>
+      </c>
+      <c r="Q23">
         <v>4600000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>8500000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>400000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-7000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>100000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>200000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>800000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-12500000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>11100000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>211800000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>300000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>500000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2900000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>600000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>300000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1400000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>800000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>779000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1098000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-300000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>100000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>161850000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-120783000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>26040000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>120750000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-17735000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1976000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30050500.0</v>
       </c>
       <c r="AS23">
         <v>30050500.0</v>
       </c>
       <c r="AT23">
+        <v>30050500.0</v>
+      </c>
+      <c r="AU23">
         <v>-13468631.78</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>53144000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:47">
+    <row r="24" spans="1:48">
       <c r="A24" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>-12876.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-400000.0</v>
       </c>
-      <c r="E24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F24"/>
       <c r="G24">
         <v>-100000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="H24">
         <v>-100000.0</v>
       </c>
+      <c r="I24"/>
       <c r="J24">
+        <v>-100000.0</v>
+      </c>
+      <c r="K24">
         <v>-500000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-200000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-100000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-500000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-1600000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-200000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>400000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="S24">
         <v>-300000.0</v>
       </c>
       <c r="T24">
+        <v>-300000.0</v>
+      </c>
+      <c r="U24">
         <v>-1600000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-400000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-1800000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-1500000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-1000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-800000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-3200000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-5700000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-4200000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-3900000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-5400000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-5600000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-5200000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-2800000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-1100000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-3100000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-2200000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-1300000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-4418000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-2082000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-2605000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-1366000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-1946000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-2146000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1340000.0</v>
       </c>
       <c r="AS24">
         <v>-1340000.0</v>
       </c>
       <c r="AT24">
-        <v>0.0</v>
-[...3 lines deleted...]
-    <row r="25" spans="1:47">
+        <v>-1340000.0</v>
+      </c>
+      <c r="AU24">
+        <v>0.0</v>
+      </c>
+      <c r="AV24"/>
+    </row>
+    <row r="25" spans="1:48">
       <c r="A25" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B25">
+        <v>-30713301.0</v>
+      </c>
+      <c r="C25">
         <v>20920572.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6100000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-45900000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>15200000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1200000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14600000.0</v>
       </c>
       <c r="I25">
         <v>-14600000.0</v>
       </c>
       <c r="J25">
+        <v>-14600000.0</v>
+      </c>
+      <c r="K25">
         <v>812020.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>72200000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-13900000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-96300000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-80000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-23100000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5800000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-13800000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-47900000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-12100000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2400000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3400000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5100000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>7900000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>20500000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4800000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-4300000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-7400000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-9300000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-22100000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-4300000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-1400000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-4500000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-24700000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-1585000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2400000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-9600000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-4080000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-8330000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-6296000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-3789000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-4456000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-4861000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-11395000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>6155500.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>17511000.0</v>
       </c>
-      <c r="AT25"/>
-      <c r="AU25">
+      <c r="AU25"/>
+      <c r="AV25">
         <v>1688000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:47">
+    <row r="26" spans="1:48">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>-29900000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-27500000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-21924540.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-54300000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-29900000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-27500000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-10600000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-16100000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-179600000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-16100000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-65900000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-10400000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-179600000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>-300000.0</v>
       </c>
-      <c r="W26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X26"/>
       <c r="Y26">
+        <v>0.0</v>
+      </c>
+      <c r="Z26">
         <v>-38700000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1300000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>300000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>500000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-38700000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>600000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>300000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1400000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>800000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>600000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="AK26">
         <v>100000.0</v>
       </c>
       <c r="AL26">
+        <v>100000.0</v>
+      </c>
+      <c r="AM26">
         <v>-63576000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-698000.0</v>
       </c>
-      <c r="AN26">
-[...3 lines deleted...]
-      <c r="AP26">
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>82565738.89</v>
       </c>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
-      <c r="AS26"/>
-      <c r="AT26">
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26"/>
+      <c r="AU26">
         <v>84635088.27</v>
       </c>
-      <c r="AU26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:47">
+      <c r="AV26"/>
+    </row>
+    <row r="27" spans="1:48">
       <c r="A27" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B27">
+        <v>5100000.0</v>
+      </c>
+      <c r="C27">
         <v>9400000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4900000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5100000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4100000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>5400000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="I27">
         <v>2200000.0</v>
       </c>
       <c r="J27">
+        <v>2200000.0</v>
+      </c>
+      <c r="K27">
         <v>-1300000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4300000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4700000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2500000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3800000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4200000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4300000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2700000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3300000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3800000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4200000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2700000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3600000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2900000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1800000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2600000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1900000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2100000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="AE27">
         <v>1100000.0</v>
       </c>
       <c r="AF27">
+        <v>1100000.0</v>
+      </c>
+      <c r="AG27">
         <v>1200000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>400000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>599000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>700000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>500000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>160000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>738000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1037000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1374000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125000.0</v>
       </c>
       <c r="AP27">
         <v>125000.0</v>
       </c>
       <c r="AQ27">
         <v>125000.0</v>
       </c>
       <c r="AR27">
         <v>125000.0</v>
       </c>
       <c r="AS27">
         <v>125000.0</v>
       </c>
-      <c r="AT27"/>
-      <c r="AU27">
+      <c r="AT27">
+        <v>125000.0</v>
+      </c>
+      <c r="AU27"/>
+      <c r="AV27">
         <v>585000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:47">
+    <row r="28" spans="1:48">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B28">
+        <v>-10504549.0</v>
+      </c>
+      <c r="C28">
         <v>-25449768.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-60900000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>38200000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-12000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-88000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-124000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59700000.0</v>
       </c>
       <c r="I28">
         <v>59700000.0</v>
       </c>
       <c r="J28">
+        <v>59700000.0</v>
+      </c>
+      <c r="K28">
         <v>-58686900.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-204400000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>72100000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-21000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-45400000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-95200000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>66200000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-6300000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-80500000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-45000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-169300000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-3400000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-17300000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-3300000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>14100000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>203500000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-6600000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-204000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>30400000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>121500000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>600000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-124600000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>47800000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>79300000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>779000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-118500000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>19200000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>90650000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-17911000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-83575000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>26040000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>65547000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-18046000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-12463000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30050500.0</v>
       </c>
       <c r="AS28">
         <v>30050500.0</v>
       </c>
       <c r="AT28">
+        <v>30050500.0</v>
+      </c>
+      <c r="AU28">
         <v>3902112.23</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>164294000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:47">
+    <row r="29" spans="1:48">
       <c r="A29" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B29">
+        <v>-190782626.0</v>
+      </c>
+      <c r="C29">
         <v>81813096.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>336200000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-115300000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-142800000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>137700000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>348000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-142900000.0</v>
       </c>
       <c r="I29">
         <v>-142900000.0</v>
       </c>
       <c r="J29">
+        <v>-142900000.0</v>
+      </c>
+      <c r="K29">
         <v>61122960.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>348300000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-57200000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-209300000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>7000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>351000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-44800000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-196900000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-22600000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>358500000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-28900000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-155400000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>44400000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>332600000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-13500000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-69800000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-19200000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>262700000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-700000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-180300000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-1000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>246600000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-17700000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-154500000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>38005000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>181200000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-13000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-80036000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>2626000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>109115000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-11913000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-60498000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>3504000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>32535000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21240500.0</v>
       </c>
       <c r="AS29">
         <v>-21240500.0</v>
       </c>
       <c r="AT29">
+        <v>-21240500.0</v>
+      </c>
+      <c r="AU29">
         <v>3909205.55</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-11593000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:47">
+    <row r="30" spans="1:48">
       <c r="A30" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B30">
+        <v>-4702036.0</v>
+      </c>
+      <c r="C30">
         <v>-16678944.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-15800000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-10200000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1300000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-3000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-9900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2300000.0</v>
       </c>
       <c r="I30">
         <v>-2300000.0</v>
       </c>
       <c r="J30">
+        <v>-2300000.0</v>
+      </c>
+      <c r="K30">
         <v>-9375140.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-27600000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-26400000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-5700000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-23900000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-12800000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-7700000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-900000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-12300000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-9000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-9500000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-6400000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-10600000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-12600000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-4000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-4800000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-15800000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-20700000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-20600000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-5200000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-14500000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-51300000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-12200000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-4900000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-7320000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-13900000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-6000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-7189000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-5217000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-6291000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-9548000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-5923000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-1825000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-6913000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6552000.0</v>
       </c>
       <c r="AS30">
         <v>-6552000.0</v>
       </c>
       <c r="AT30">
+        <v>-6552000.0</v>
+      </c>
+      <c r="AU30">
         <v>-5724306.43</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-149431000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>