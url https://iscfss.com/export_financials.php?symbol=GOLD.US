--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3247,51 +3247,51 @@
       </c>
       <c r="BA1" t="s">
         <v>13</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
         <v>117</v>
       </c>
       <c r="BD1" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="2" spans="1:56">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2">
         <v>86569000.0</v>
       </c>
       <c r="C2">
         <v>76935000.0</v>
       </c>
       <c r="D2">
-        <v>80021000.0</v>
+        <v>69105000.0</v>
       </c>
       <c r="E2">
         <v>12814000.0</v>
       </c>
       <c r="F2">
         <v>18617000.0</v>
       </c>
       <c r="G2">
         <v>7740000.0</v>
       </c>
       <c r="H2">
         <v>5404000.0</v>
       </c>
       <c r="I2">
         <v>12005000.0</v>
       </c>
       <c r="J2">
         <v>3602000.0</v>
       </c>
       <c r="K2">
         <v>3810000.0</v>
       </c>
       <c r="L2">
         <v>3066000.0</v>
       </c>
@@ -4442,51 +4442,51 @@
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14">
         <v>26446600.0</v>
       </c>
       <c r="C14">
         <v>25489100.0</v>
       </c>
       <c r="D14">
         <v>24696600.0</v>
       </c>
       <c r="E14">
         <v>28498808.0</v>
       </c>
       <c r="F14">
         <v>23646100.0</v>
       </c>
       <c r="G14">
         <v>23966400.0</v>
       </c>
       <c r="H14">
         <v>23979500.0</v>
       </c>
       <c r="I14">
-        <v>24120800.0</v>
+        <v>23866666.0</v>
       </c>
       <c r="J14">
         <v>23822800.0</v>
       </c>
       <c r="K14">
         <v>24063500.0</v>
       </c>
       <c r="L14">
         <v>24532600.0</v>
       </c>
       <c r="M14">
         <v>24464327.0</v>
       </c>
       <c r="N14">
         <v>24655400.0</v>
       </c>
       <c r="O14">
         <v>24731600.0</v>
       </c>
       <c r="P14">
         <v>24685200.0</v>
       </c>
       <c r="Q14">
         <v>24492400.0</v>
       </c>
@@ -5321,57 +5321,57 @@
       </c>
       <c r="AW21">
         <v>2753000.0</v>
       </c>
       <c r="AX21">
         <v>2853000.0</v>
       </c>
       <c r="AY21">
         <v>2949000.0</v>
       </c>
       <c r="AZ21">
         <v>3046000.0</v>
       </c>
       <c r="BA21">
         <v>3141000.0</v>
       </c>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
     </row>
     <row r="22" spans="1:56">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22">
-        <v>1319449000.0</v>
+        <v>2766541000.0</v>
       </c>
       <c r="C22">
-        <v>1031156000.0</v>
+        <v>1535749000.0</v>
       </c>
       <c r="D22">
-        <v>846066000.0</v>
+        <v>1223094000.0</v>
       </c>
       <c r="E22">
         <v>1304553000.0</v>
       </c>
       <c r="F22">
         <v>1316409000.0</v>
       </c>
       <c r="G22">
         <v>1194196000.0</v>
       </c>
       <c r="H22">
         <v>1277299000.0</v>
       </c>
       <c r="I22">
         <v>1097144000.0</v>
       </c>
       <c r="J22">
         <v>1089635000.0</v>
       </c>
       <c r="K22">
         <v>1110350000.0</v>
       </c>
       <c r="L22">
         <v>1000809000.0</v>
       </c>
@@ -5917,54 +5917,54 @@
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
     </row>
     <row r="28" spans="1:56">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
-        <v>-38290000.0</v>
+        <v>571442000.0</v>
       </c>
       <c r="C28">
-        <v>155278000.0</v>
+        <v>659871000.0</v>
       </c>
       <c r="D28">
         <v>585340000.0</v>
       </c>
       <c r="E28">
         <v>828978000.0</v>
       </c>
       <c r="F28">
         <v>759834000.0</v>
       </c>
       <c r="G28">
         <v>747183000.0</v>
       </c>
       <c r="H28">
         <v>842508000.0</v>
       </c>
       <c r="I28">
         <v>726469000.0</v>
       </c>
       <c r="J28">
         <v>776031000.0</v>
       </c>
       <c r="K28">
         <v>795473000.0</v>
       </c>
@@ -6155,57 +6155,57 @@
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
     </row>
     <row r="30" spans="1:56">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30">
-        <v>168362000.0</v>
+        <v>296155000.0</v>
       </c>
       <c r="C30">
-        <v>558816000.0</v>
+        <v>686682000.0</v>
       </c>
       <c r="D30">
-        <v>283140000.0</v>
+        <v>391345000.0</v>
       </c>
       <c r="E30">
         <v>182172000.0</v>
       </c>
       <c r="F30">
         <v>220707000.0</v>
       </c>
       <c r="G30">
         <v>156655000.0</v>
       </c>
       <c r="H30">
         <v>203410000.0</v>
       </c>
       <c r="I30">
         <v>173291000.0</v>
       </c>
       <c r="J30">
         <v>185978000.0</v>
       </c>
       <c r="K30">
         <v>169827000.0</v>
       </c>
       <c r="L30">
         <v>152761000.0</v>
       </c>
@@ -6901,51 +6901,53 @@
       </c>
       <c r="K36">
         <v>12938000.0</v>
       </c>
       <c r="L36">
         <v>13170000.0</v>
       </c>
       <c r="M36">
         <v>8640000.0</v>
       </c>
       <c r="N36">
         <v>5459000.0</v>
       </c>
       <c r="O36">
         <v>5459000.0</v>
       </c>
       <c r="P36">
         <v>5471000.0</v>
       </c>
       <c r="Q36">
         <v>5471000.0</v>
       </c>
       <c r="R36">
         <v>200000.0</v>
       </c>
-      <c r="S36"/>
+      <c r="S36">
+        <v>1.0</v>
+      </c>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36">
         <v>2500000.0</v>
       </c>
       <c r="W36">
         <v>2500000.0</v>
       </c>
       <c r="X36">
         <v>3500000.0</v>
       </c>
       <c r="Y36">
         <v>3500000.0</v>
       </c>
       <c r="Z36">
         <v>3500000.0</v>
       </c>
       <c r="AA36">
         <v>3500000.0</v>
       </c>
       <c r="AB36">
         <v>3000000.0</v>
       </c>
       <c r="AC36"/>
       <c r="AD36"/>
@@ -7093,57 +7095,57 @@
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
     </row>
     <row r="39" spans="1:56">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
-        <v>2036916000.0</v>
+        <v>462031000.0</v>
       </c>
       <c r="C39">
-        <v>1599645000.0</v>
+        <v>967186000.0</v>
       </c>
       <c r="D39">
-        <v>892875000.0</v>
+        <v>407642000.0</v>
       </c>
       <c r="E39">
         <v>179029000.0</v>
       </c>
       <c r="F39">
         <v>106414000.0</v>
       </c>
       <c r="G39">
         <v>101078000.0</v>
       </c>
       <c r="H39">
         <v>117909000.0</v>
       </c>
       <c r="I39">
         <v>123132000.0</v>
       </c>
       <c r="J39">
         <v>38411000.0</v>
       </c>
       <c r="K39">
         <v>31609000.0</v>
       </c>
       <c r="L39">
         <v>93108000.0</v>
       </c>
@@ -7257,57 +7259,57 @@
       </c>
       <c r="AW39">
         <v>22797000.0</v>
       </c>
       <c r="AX39">
         <v>24731000.0</v>
       </c>
       <c r="AY39">
         <v>26008000.0</v>
       </c>
       <c r="AZ39">
         <v>13248000.0</v>
       </c>
       <c r="BA39">
         <v>21918000.0</v>
       </c>
       <c r="BB39"/>
       <c r="BC39"/>
       <c r="BD39"/>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
-        <v>1624724000.0</v>
+        <v>1014992000.0</v>
       </c>
       <c r="C40">
-        <v>971419000.0</v>
+        <v>466826000.0</v>
       </c>
       <c r="D40">
-        <v>302218000.0</v>
+        <v>313134000.0</v>
       </c>
       <c r="E40">
         <v>561218000.0</v>
       </c>
       <c r="F40">
         <v>172686000.0</v>
       </c>
       <c r="G40">
         <v>62756000.0</v>
       </c>
       <c r="H40">
         <v>108218000.0</v>
       </c>
       <c r="I40">
         <v>82368000.0</v>
       </c>
       <c r="J40">
         <v>100095000.0</v>
       </c>
       <c r="K40">
         <v>72355000.0</v>
       </c>
       <c r="L40">
         <v>62442000.0</v>
       </c>
@@ -7890,51 +7892,51 @@
       <c r="K46">
         <v>19511000.0</v>
       </c>
       <c r="L46">
         <v>18516000.0</v>
       </c>
       <c r="M46">
         <v>17632000.0</v>
       </c>
       <c r="N46">
         <v>16883000.0</v>
       </c>
       <c r="O46">
         <v>17295000.0</v>
       </c>
       <c r="P46">
         <v>16458000.0</v>
       </c>
       <c r="Q46">
         <v>16327000.0</v>
       </c>
       <c r="R46">
         <v>16316000.0</v>
       </c>
       <c r="S46">
-        <v>16502000.0</v>
+        <v>16501999.0</v>
       </c>
       <c r="T46">
         <v>16259000.0</v>
       </c>
       <c r="U46">
         <v>14311000.0</v>
       </c>
       <c r="V46">
         <v>14330000.0</v>
       </c>
       <c r="W46">
         <v>9555000.0</v>
       </c>
       <c r="X46">
         <v>9734000.0</v>
       </c>
       <c r="Y46">
         <v>9898000.0</v>
       </c>
       <c r="Z46">
         <v>10461000.0</v>
       </c>
       <c r="AA46">
         <v>11136000.0</v>
       </c>
@@ -8361,54 +8363,54 @@
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
     </row>
     <row r="51" spans="1:56">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
-        <v>105317000.0</v>
+        <v>715049000.0</v>
       </c>
       <c r="C51">
-        <v>307328000.0</v>
+        <v>811921000.0</v>
       </c>
       <c r="D51">
         <v>674561000.0</v>
       </c>
       <c r="E51">
         <v>906719000.0</v>
       </c>
       <c r="F51">
         <v>874179000.0</v>
       </c>
       <c r="G51">
         <v>784951000.0</v>
       </c>
       <c r="H51">
         <v>889432000.0</v>
       </c>
       <c r="I51">
         <v>775105000.0</v>
       </c>
       <c r="J51">
         <v>811198000.0</v>
       </c>
       <c r="K51">
         <v>823968000.0</v>
       </c>
@@ -8525,54 +8527,54 @@
       </c>
       <c r="AW51">
         <v>159810000.0</v>
       </c>
       <c r="AX51">
         <v>169484000.0</v>
       </c>
       <c r="AY51">
         <v>131506000.0</v>
       </c>
       <c r="AZ51">
         <v>145156000.0</v>
       </c>
       <c r="BA51">
         <v>133554000.0</v>
       </c>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
     </row>
     <row r="52" spans="1:56">
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52">
-        <v>4000000.0</v>
+        <v>613732000.0</v>
       </c>
       <c r="C52">
-        <v>4000000.0</v>
+        <v>508593000.0</v>
       </c>
       <c r="D52">
         <v>381222000.0</v>
       </c>
       <c r="E52">
         <v>540096000.0</v>
       </c>
       <c r="F52">
         <v>556828000.0</v>
       </c>
       <c r="G52">
         <v>555957000.0</v>
       </c>
       <c r="H52">
         <v>548438000.0</v>
       </c>
       <c r="I52">
         <v>526111000.0</v>
       </c>
       <c r="J52">
         <v>510237000.0</v>
       </c>
       <c r="K52">
         <v>521847000.0</v>
       </c>
@@ -11619,51 +11621,51 @@
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
     </row>
     <row r="5" spans="1:56">
       <c r="A5" t="s">
         <v>122</v>
       </c>
       <c r="B5">
-        <v>89129000.0</v>
+        <v>100783000.0</v>
       </c>
       <c r="C5">
         <v>-221253000.0</v>
       </c>
       <c r="D5">
         <v>12289000.0</v>
       </c>
       <c r="E5">
         <v>25922000.0</v>
       </c>
       <c r="F5">
         <v>3012000.0</v>
       </c>
       <c r="G5">
         <v>18379000.0</v>
       </c>
       <c r="H5">
         <v>20160000.0</v>
       </c>
       <c r="I5">
         <v>43608000.0</v>
       </c>
       <c r="J5">
         <v>16347000.0</v>
       </c>
@@ -11685,51 +11687,51 @@
       <c r="P5">
         <v>64138000.0</v>
       </c>
       <c r="Q5">
         <v>52706000.0</v>
       </c>
       <c r="R5">
         <v>51350000.0</v>
       </c>
       <c r="S5">
         <v>46087000.0</v>
       </c>
       <c r="T5">
         <v>38266000.0</v>
       </c>
       <c r="U5">
         <v>69204000.0</v>
       </c>
       <c r="V5">
         <v>55584000.0</v>
       </c>
       <c r="W5">
         <v>10099000.0</v>
       </c>
       <c r="X5">
-        <v>26139000.0</v>
+        <v>34510000.0</v>
       </c>
       <c r="Y5">
         <v>25946000.0</v>
       </c>
       <c r="Z5">
         <v>18473000.0</v>
       </c>
       <c r="AA5">
         <v>6768000.0</v>
       </c>
       <c r="AB5">
         <v>5550000.0</v>
       </c>
       <c r="AC5">
         <v>3736000.0</v>
       </c>
       <c r="AD5">
         <v>5602000.0</v>
       </c>
       <c r="AE5">
         <v>5600000.0</v>
       </c>
       <c r="AF5">
         <v>756000.0</v>
       </c>
@@ -11789,51 +11791,51 @@
       </c>
       <c r="AY5">
         <v>4758000.0</v>
       </c>
       <c r="AZ5">
         <v>4874000.0</v>
       </c>
       <c r="BA5">
         <v>9183000.0</v>
       </c>
       <c r="BB5">
         <v>5478000.0</v>
       </c>
       <c r="BC5">
         <v>5422000.0</v>
       </c>
       <c r="BD5">
         <v>3967000.0</v>
       </c>
     </row>
     <row r="6" spans="1:56">
       <c r="A6" t="s">
         <v>123</v>
       </c>
       <c r="B6">
-        <v>98545000.0</v>
+        <v>110199000.0</v>
       </c>
       <c r="C6">
         <v>-213615000.0</v>
       </c>
       <c r="D6">
         <v>19872000.0</v>
       </c>
       <c r="E6">
         <v>34498000.0</v>
       </c>
       <c r="F6">
         <v>8008000.0</v>
       </c>
       <c r="G6">
         <v>23018000.0</v>
       </c>
       <c r="H6">
         <v>24869000.0</v>
       </c>
       <c r="I6">
         <v>46453000.0</v>
       </c>
       <c r="J6">
         <v>19296000.0</v>
       </c>
@@ -11855,51 +11857,51 @@
       <c r="P6">
         <v>67322000.0</v>
       </c>
       <c r="Q6">
         <v>55929000.0</v>
       </c>
       <c r="R6">
         <v>58898000.0</v>
       </c>
       <c r="S6">
         <v>54345000.0</v>
       </c>
       <c r="T6">
         <v>46537000.0</v>
       </c>
       <c r="U6">
         <v>77498000.0</v>
       </c>
       <c r="V6">
         <v>57072000.0</v>
       </c>
       <c r="W6">
         <v>10604000.0</v>
       </c>
       <c r="X6">
-        <v>26640000.0</v>
+        <v>35011000.0</v>
       </c>
       <c r="Y6">
         <v>26629000.0</v>
       </c>
       <c r="Z6">
         <v>19356000.0</v>
       </c>
       <c r="AA6">
         <v>7434000.0</v>
       </c>
       <c r="AB6">
         <v>6218000.0</v>
       </c>
       <c r="AC6">
         <v>4455000.0</v>
       </c>
       <c r="AD6">
         <v>6292000.0</v>
       </c>
       <c r="AE6">
         <v>6301000.0</v>
       </c>
       <c r="AF6">
         <v>1453000.0</v>
       </c>
@@ -15326,60 +15328,60 @@
       </c>
       <c r="K14">
         <v>1216000.0</v>
       </c>
       <c r="L14">
         <v>895000.0</v>
       </c>
       <c r="M14">
         <v>934000.0</v>
       </c>
       <c r="N14">
         <v>826000.0</v>
       </c>
       <c r="O14">
         <v>727000.0</v>
       </c>
       <c r="P14">
         <v>681000.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>163</v>
       </c>
       <c r="B15">
-        <v>-18804000.0</v>
+        <v>18804000.0</v>
       </c>
       <c r="C15">
-        <v>-41845000.0</v>
+        <v>41845000.0</v>
       </c>
       <c r="D15">
-        <v>-37468000.0</v>
+        <v>37468000.0</v>
       </c>
       <c r="E15">
-        <v>-22645000.0</v>
+        <v>22645000.0</v>
       </c>
       <c r="F15">
         <v>21191000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>1687000.0</v>
       </c>
       <c r="J15">
         <v>2110000.0</v>
       </c>
       <c r="K15">
         <v>1675000.0</v>
       </c>
       <c r="L15">
         <v>698000.0</v>
       </c>
       <c r="M15">
         <v>10000000.0</v>
       </c>
       <c r="N15">
         <v>15000000.0</v>
       </c>
       <c r="O15"/>
@@ -15620,60 +15622,60 @@
       </c>
       <c r="K22">
         <v>9271000.0</v>
       </c>
       <c r="L22">
         <v>7051000.0</v>
       </c>
       <c r="M22">
         <v>8259000.0</v>
       </c>
       <c r="N22">
         <v>12514000.0</v>
       </c>
       <c r="O22">
         <v>10574000.0</v>
       </c>
       <c r="P22">
         <v>12660000.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>170</v>
       </c>
       <c r="B23">
-        <v>-86089000.0</v>
+        <v>-89394000.0</v>
       </c>
       <c r="C23">
-        <v>157685000.0</v>
+        <v>155723000.0</v>
       </c>
       <c r="D23">
         <v>-971000.0</v>
       </c>
       <c r="E23">
-        <v>78752000.0</v>
+        <v>76429000.0</v>
       </c>
       <c r="F23">
         <v>127974000.0</v>
       </c>
       <c r="G23">
         <v>-20588000.0</v>
       </c>
       <c r="H23">
         <v>-23133000.0</v>
       </c>
       <c r="I23">
         <v>-21895000.0</v>
       </c>
       <c r="J23">
         <v>76295000.0</v>
       </c>
       <c r="K23">
         <v>19264000.0</v>
       </c>
       <c r="L23">
         <v>14715000.0</v>
       </c>
       <c r="M23">
         <v>-13997000.0</v>
       </c>
@@ -16848,51 +16850,51 @@
       <c r="A7" t="s">
         <v>155</v>
       </c>
       <c r="B7">
         <v>-139491000.0</v>
       </c>
       <c r="C7">
         <v>-93276000.0</v>
       </c>
       <c r="D7">
         <v>187683000.0</v>
       </c>
       <c r="E7">
         <v>49665000.0</v>
       </c>
       <c r="F7">
         <v>99355000.0</v>
       </c>
       <c r="G7">
         <v>97186000.0</v>
       </c>
       <c r="H7">
         <v>-142317000.0</v>
       </c>
       <c r="I7">
-        <v>-43910000.0</v>
+        <v>68064000.0</v>
       </c>
       <c r="J7">
         <v>70511000.0</v>
       </c>
       <c r="K7">
         <v>-76634000.0</v>
       </c>
       <c r="L7">
         <v>-65127000.0</v>
       </c>
       <c r="M7">
         <v>-116110000.0</v>
       </c>
       <c r="N7">
         <v>24109000.0</v>
       </c>
       <c r="O7">
         <v>-329149000.0</v>
       </c>
       <c r="P7">
         <v>232278000.0</v>
       </c>
       <c r="Q7">
         <v>-54954000.0</v>
       </c>
@@ -17078,51 +17080,51 @@
       <c r="A9" t="s">
         <v>157</v>
       </c>
       <c r="B9">
         <v>409338000.0</v>
       </c>
       <c r="C9">
         <v>-278680000.0</v>
       </c>
       <c r="D9">
         <v>-148474000.0</v>
       </c>
       <c r="E9">
         <v>2750000.0</v>
       </c>
       <c r="F9">
         <v>-60345000.0</v>
       </c>
       <c r="G9">
         <v>40228000.0</v>
       </c>
       <c r="H9">
         <v>-40827000.0</v>
       </c>
       <c r="I9">
-        <v>25257000.0</v>
+        <v>34669000.0</v>
       </c>
       <c r="J9">
         <v>-9360000.0</v>
       </c>
       <c r="K9">
         <v>-9427000.0</v>
       </c>
       <c r="L9">
         <v>928000.0</v>
       </c>
       <c r="M9">
         <v>55694000.0</v>
       </c>
       <c r="N9">
         <v>21177000.0</v>
       </c>
       <c r="O9">
         <v>-622000.0</v>
       </c>
       <c r="P9">
         <v>-13440000.0</v>
       </c>
       <c r="Q9">
         <v>-26363000.0</v>
       </c>
@@ -17248,51 +17250,51 @@
       <c r="A10" t="s">
         <v>158</v>
       </c>
       <c r="B10">
         <v>-359267000.0</v>
       </c>
       <c r="C10">
         <v>-312655000.0</v>
       </c>
       <c r="D10">
         <v>56451000.0</v>
       </c>
       <c r="E10">
         <v>54162000.0</v>
       </c>
       <c r="F10">
         <v>18172000.0</v>
       </c>
       <c r="G10">
         <v>91037000.0</v>
       </c>
       <c r="H10">
         <v>-185443000.0</v>
       </c>
       <c r="I10">
-        <v>38427000.0</v>
+        <v>29133000.0</v>
       </c>
       <c r="J10">
         <v>44270000.0</v>
       </c>
       <c r="K10">
         <v>-109541000.0</v>
       </c>
       <c r="L10">
         <v>-12915000.0</v>
       </c>
       <c r="M10">
         <v>-15641000.0</v>
       </c>
       <c r="N10">
         <v>-44966000.0</v>
       </c>
       <c r="O10">
         <v>-297056000.0</v>
       </c>
       <c r="P10">
         <v>145961000.0</v>
       </c>
       <c r="Q10">
         <v>30929000.0</v>
       </c>
@@ -17598,51 +17600,51 @@
       <c r="A14" t="s">
         <v>162</v>
       </c>
       <c r="B14">
         <v>9416000.0</v>
       </c>
       <c r="C14">
         <v>7638000.0</v>
       </c>
       <c r="D14">
         <v>7583000.0</v>
       </c>
       <c r="E14">
         <v>8576000.0</v>
       </c>
       <c r="F14">
         <v>4996000.0</v>
       </c>
       <c r="G14">
         <v>4639000.0</v>
       </c>
       <c r="H14">
         <v>4709000.0</v>
       </c>
       <c r="I14">
-        <v>3464000.0</v>
+        <v>2845000.0</v>
       </c>
       <c r="J14">
         <v>2949000.0</v>
       </c>
       <c r="K14">
         <v>2811000.0</v>
       </c>
       <c r="L14">
         <v>2792000.0</v>
       </c>
       <c r="M14">
         <v>2741000.0</v>
       </c>
       <c r="N14">
         <v>3340000.0</v>
       </c>
       <c r="O14">
         <v>3260000.0</v>
       </c>
       <c r="P14">
         <v>3184000.0</v>
       </c>
       <c r="Q14">
         <v>3223000.0</v>
       </c>
@@ -17747,96 +17749,96 @@
       </c>
       <c r="AY14">
         <v>223000.0</v>
       </c>
       <c r="AZ14">
         <v>220000.0</v>
       </c>
       <c r="BA14">
         <v>218000.0</v>
       </c>
       <c r="BB14">
         <v>210000.0</v>
       </c>
       <c r="BC14">
         <v>200000.0</v>
       </c>
       <c r="BD14">
         <v>198000.0</v>
       </c>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" t="s">
         <v>163</v>
       </c>
       <c r="B15">
-        <v>-5676000.0</v>
+        <v>5676000.0</v>
       </c>
       <c r="C15">
-        <v>-4942000.0</v>
+        <v>4942000.0</v>
       </c>
       <c r="D15">
-        <v>-4984000.0</v>
+        <v>4984000.0</v>
       </c>
       <c r="E15">
-        <v>-4921000.0</v>
+        <v>4921000.0</v>
       </c>
       <c r="F15">
         <v>4608000.0</v>
       </c>
       <c r="G15">
         <v>4642000.0</v>
       </c>
       <c r="H15">
         <v>4633000.0</v>
       </c>
       <c r="I15">
         <v>4580000.0</v>
       </c>
       <c r="J15">
         <v>4579000.0</v>
       </c>
       <c r="K15">
         <v>4652000.0</v>
       </c>
       <c r="L15">
         <v>28034000.0</v>
       </c>
       <c r="M15">
         <v>4674000.0</v>
       </c>
       <c r="N15">
         <v>4706000.0</v>
       </c>
       <c r="O15">
         <v>4694000.0</v>
       </c>
       <c r="P15">
         <v>23394000.0</v>
       </c>
       <c r="Q15">
-        <v>6000.0</v>
+        <v>22645000.0</v>
       </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15">
         <v>22639000.0</v>
       </c>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15">
         <v>10638000.0</v>
       </c>
       <c r="X15">
         <v>10553000.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15">
         <v>1000.0</v>
       </c>
@@ -18498,51 +18500,51 @@
       <c r="A22" t="s">
         <v>132</v>
       </c>
       <c r="B22">
         <v>59487000.0</v>
       </c>
       <c r="C22">
         <v>11636000.0</v>
       </c>
       <c r="D22">
         <v>-971000.0</v>
       </c>
       <c r="E22">
         <v>10160000.0</v>
       </c>
       <c r="F22">
         <v>-8708000.0</v>
       </c>
       <c r="G22">
         <v>5974000.0</v>
       </c>
       <c r="H22">
         <v>8418000.0</v>
       </c>
       <c r="I22">
-        <v>30940000.0</v>
+        <v>30935000.0</v>
       </c>
       <c r="J22">
         <v>5154000.0</v>
       </c>
       <c r="K22">
         <v>13961000.0</v>
       </c>
       <c r="L22">
         <v>18983000.0</v>
       </c>
       <c r="M22">
         <v>41937000.0</v>
       </c>
       <c r="N22">
         <v>35998000.0</v>
       </c>
       <c r="O22">
         <v>33597000.0</v>
       </c>
       <c r="P22">
         <v>45237000.0</v>
       </c>
       <c r="Q22">
         <v>37470000.0</v>
       </c>
@@ -18656,96 +18658,96 @@
       </c>
       <c r="BB22">
         <v>2610000.0</v>
       </c>
       <c r="BC22">
         <v>2486000.0</v>
       </c>
       <c r="BD22">
         <v>1685000.0</v>
       </c>
     </row>
     <row r="23" spans="1:56">
       <c r="A23" t="s">
         <v>170</v>
       </c>
       <c r="B23">
         <v>-1444379000.0</v>
       </c>
       <c r="C23">
         <v>-669000.0</v>
       </c>
       <c r="D23">
         <v>-112744000.0</v>
       </c>
       <c r="E23">
-        <v>-72248000.0</v>
+        <v>-72272000.0</v>
       </c>
       <c r="F23">
         <v>-48674000.0</v>
       </c>
       <c r="G23">
         <v>10192000.0</v>
       </c>
       <c r="H23">
         <v>24641000.0</v>
       </c>
       <c r="I23">
         <v>-14498000.0</v>
       </c>
       <c r="J23">
         <v>-8040000.0</v>
       </c>
       <c r="K23">
         <v>-23000.0</v>
       </c>
       <c r="L23">
         <v>51812000.0</v>
       </c>
       <c r="M23">
         <v>43923000.0</v>
       </c>
       <c r="N23">
         <v>699000.0</v>
       </c>
       <c r="O23">
         <v>664000.0</v>
       </c>
       <c r="P23">
         <v>-118376000.0</v>
       </c>
       <c r="Q23">
-        <v>82546000.0</v>
+        <v>65187000.0</v>
       </c>
       <c r="R23">
         <v>44232000.0</v>
       </c>
       <c r="S23">
         <v>-66968000.0</v>
       </c>
       <c r="T23">
-        <v>18942000.0</v>
+        <v>27955000.0</v>
       </c>
       <c r="U23">
         <v>-48095000.0</v>
       </c>
       <c r="V23">
         <v>52665000.0</v>
       </c>
       <c r="W23">
         <v>171780000.0</v>
       </c>
       <c r="X23">
         <v>26523000.0</v>
       </c>
       <c r="Y23">
         <v>-47628000.0</v>
       </c>
       <c r="Z23">
         <v>41663000.0</v>
       </c>
       <c r="AA23">
         <v>-79364000.0</v>
       </c>
       <c r="AB23">
         <v>64625000.0</v>
       </c>
@@ -18838,51 +18840,51 @@
       <c r="A24" t="s">
         <v>171</v>
       </c>
       <c r="B24">
         <v>-5684000.0</v>
       </c>
       <c r="C24">
         <v>-23721000.0</v>
       </c>
       <c r="D24">
         <v>-9435000.0</v>
       </c>
       <c r="E24">
         <v>-7620000.0</v>
       </c>
       <c r="F24">
         <v>-52867000.0</v>
       </c>
       <c r="G24">
         <v>-1181000.0</v>
       </c>
       <c r="H24">
         <v>16088000.0</v>
       </c>
       <c r="I24">
-        <v>-3367999.0</v>
+        <v>-3368000.0</v>
       </c>
       <c r="J24">
         <v>-36577000.0</v>
       </c>
       <c r="K24">
         <v>-8243000.0</v>
       </c>
       <c r="L24">
         <v>1458000.0</v>
       </c>
       <c r="M24">
         <v>-3447000.0</v>
       </c>
       <c r="N24">
         <v>5617000.0</v>
       </c>
       <c r="O24">
         <v>-15798000.0</v>
       </c>
       <c r="P24">
         <v>38540000.0</v>
       </c>
       <c r="Q24">
         <v>14581000.0</v>
       </c>
@@ -18996,51 +18998,51 @@
       <c r="A25" t="s">
         <v>172</v>
       </c>
       <c r="B25">
         <v>1935000.0</v>
       </c>
       <c r="C25">
         <v>4423000.0</v>
       </c>
       <c r="D25">
         <v>747000.0</v>
       </c>
       <c r="E25">
         <v>223000.0</v>
       </c>
       <c r="F25">
         <v>6847000.0</v>
       </c>
       <c r="G25">
         <v>1965000.0</v>
       </c>
       <c r="H25">
         <v>1341000.0</v>
       </c>
       <c r="I25">
-        <v>92035000.0</v>
+        <v>-19315000.0</v>
       </c>
       <c r="J25">
         <v>681000.0</v>
       </c>
       <c r="K25">
         <v>55000.0</v>
       </c>
       <c r="L25">
         <v>-1574000.0</v>
       </c>
       <c r="M25">
         <v>-4545000.0</v>
       </c>
       <c r="N25">
         <v>918000.0</v>
       </c>
       <c r="O25">
         <v>-3472000.0</v>
       </c>
       <c r="P25">
         <v>-1576000.0</v>
       </c>
       <c r="Q25">
         <v>-172000.0</v>
       </c>
@@ -19175,54 +19177,58 @@
       </c>
       <c r="G26">
         <v>-5120000.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>-214000.0</v>
       </c>
       <c r="J26">
         <v>-5371000.0</v>
       </c>
       <c r="K26">
         <v>-12032000.0</v>
       </c>
       <c r="L26">
         <v>-4904000.0</v>
       </c>
       <c r="M26"/>
       <c r="N26">
         <v>-9762000.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26"/>
+      <c r="Q26">
+        <v>-2000.0</v>
+      </c>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26"/>
+      <c r="T26">
+        <v>-13000.0</v>
+      </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>