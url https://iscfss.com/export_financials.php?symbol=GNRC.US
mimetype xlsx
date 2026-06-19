--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="197">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -265,50 +265,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1187,51 +1190,51 @@
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5">
-        <v>-201241999.0</v>
+        <v>874000.0</v>
       </c>
       <c r="C5">
         <v>-85399000.0</v>
       </c>
       <c r="D5">
         <v>-15143000.0</v>
       </c>
       <c r="E5">
         <v>-65102000.0</v>
       </c>
       <c r="F5">
         <v>-54755000.0</v>
       </c>
       <c r="G5">
         <v>-34254000.0</v>
       </c>
       <c r="H5">
         <v>-24917000.0</v>
       </c>
       <c r="I5">
         <v>-23813000.0</v>
       </c>
       <c r="J5">
         <v>-21198000.0</v>
       </c>
@@ -2703,51 +2706,51 @@
       </c>
       <c r="O35">
         <v>381732000.0</v>
       </c>
       <c r="P35">
         <v>618514000.0</v>
       </c>
       <c r="Q35">
         <v>682131000.0</v>
       </c>
       <c r="R35">
         <v>1948086000.0</v>
       </c>
       <c r="S35">
         <v>2008427000.0</v>
       </c>
       <c r="T35">
         <v>2055259000.0</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="A36" t="s">
         <v>54</v>
       </c>
       <c r="B36">
-        <v>41949000.0</v>
+        <v>59954000.0</v>
       </c>
       <c r="C36">
         <v>-28367000.0</v>
       </c>
       <c r="D36">
         <v>93513000.0</v>
       </c>
       <c r="E36">
         <v>25808000.0</v>
       </c>
       <c r="F36">
         <v>1132976000.0</v>
       </c>
       <c r="G36">
         <v>367570000.0</v>
       </c>
       <c r="H36">
         <v>10963000.0</v>
       </c>
       <c r="I36">
         <v>15308000.0</v>
       </c>
       <c r="J36">
         <v>10502000.0</v>
       </c>
@@ -3049,51 +3052,51 @@
       </c>
       <c r="O41">
         <v>46342000.0</v>
       </c>
       <c r="P41">
         <v>43514000.0</v>
       </c>
       <c r="Q41">
         <v>24902000.0</v>
       </c>
       <c r="R41">
         <v>17418000.0</v>
       </c>
       <c r="S41">
         <v>43539000.0</v>
       </c>
       <c r="T41">
         <v>27439000.0</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="A42" t="s">
         <v>60</v>
       </c>
       <c r="B42">
-        <v>-170634000.0</v>
+        <v>-372750000.0</v>
       </c>
       <c r="C42">
         <v>-265357000.0</v>
       </c>
       <c r="D42">
         <v>-164651000.0</v>
       </c>
       <c r="E42">
         <v>5531000.0</v>
       </c>
       <c r="F42">
         <v>301847000.0</v>
       </c>
       <c r="G42">
         <v>-8739000.0</v>
       </c>
       <c r="H42">
         <v>-27801000.0</v>
       </c>
       <c r="I42">
         <v>-47473000.0</v>
       </c>
       <c r="J42">
         <v>-36305000.0</v>
       </c>
@@ -3241,51 +3244,51 @@
       </c>
       <c r="O45">
         <v>104718000.0</v>
       </c>
       <c r="P45">
         <v>84384000.0</v>
       </c>
       <c r="Q45">
         <v>75287000.0</v>
       </c>
       <c r="R45">
         <v>73374000.0</v>
       </c>
       <c r="S45">
         <v>76674000.0</v>
       </c>
       <c r="T45">
         <v>78982000.0</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="A46" t="s">
         <v>64</v>
       </c>
       <c r="B46">
-        <v>926892000.0</v>
+        <v>864858000.0</v>
       </c>
       <c r="C46">
         <v>858246000.0</v>
       </c>
       <c r="D46">
         <v>801628000.0</v>
       </c>
       <c r="E46">
         <v>642774000.0</v>
       </c>
       <c r="F46">
         <v>562740000.0</v>
       </c>
       <c r="G46">
         <v>416942000.0</v>
       </c>
       <c r="H46">
         <v>363889000.0</v>
       </c>
       <c r="I46">
         <v>278929000.0</v>
       </c>
       <c r="J46">
         <v>230380000.0</v>
       </c>
@@ -4165,495 +4168,501 @@
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BT62"/>
+  <dimension ref="A1:BU62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:72">
+    <row r="1" spans="1:73">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="D1" t="s">
         <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="H1" t="s">
         <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="L1" t="s">
         <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
+        <v>90</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="P1" t="s">
         <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
+        <v>93</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="T1" t="s">
         <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
+        <v>96</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="X1" t="s">
         <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AB1" t="s">
         <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AF1" t="s">
         <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AJ1" t="s">
         <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AN1" t="s">
         <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AR1" t="s">
         <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AV1" t="s">
         <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AZ1" t="s">
         <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BD1" t="s">
         <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BH1" t="s">
         <v>124</v>
       </c>
       <c r="BI1" t="s">
         <v>125</v>
       </c>
       <c r="BJ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BL1" t="s">
         <v>127</v>
       </c>
       <c r="BM1" t="s">
         <v>128</v>
       </c>
       <c r="BN1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BP1" t="s">
         <v>130</v>
       </c>
       <c r="BQ1" t="s">
         <v>131</v>
       </c>
       <c r="BR1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
       </c>
-      <c r="BS1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BT1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BU1" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2" spans="1:72">
+    <row r="2" spans="1:73">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2">
+        <v>462822000.0</v>
+      </c>
+      <c r="C2">
         <v>436583000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>620717000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>596268000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>439699000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>458693000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>424812000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>406296000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>381352000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>340719000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>394168000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>454727000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>426191000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>446050000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>523552000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>614009000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>697486000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>674208000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>611181000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>526375000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>387933000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>330247000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>272745000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>230229000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>266917000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>261977000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>241290000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>259696000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>290871000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>328091000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>287718000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>274234000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>228070000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>233639000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>190207000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>163359000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>159448000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>181519000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>145894000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>166693000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>148357000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>108332000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>123186000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>149445000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>135099000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>132248000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>131445000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>116149000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>113744000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>109238000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>101707000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>112155000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>117134000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>94543000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>57996000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>75391000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>91097000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>81053000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>41179000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>44736000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>52212000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>41809000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>61487000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>42985000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>27739000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>33639000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>63946000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>46401000.0</v>
       </c>
-      <c r="BQ2"/>
-      <c r="BR2">
+      <c r="BR2"/>
+      <c r="BS2">
         <v>54525000.0</v>
       </c>
-      <c r="BS2"/>
-      <c r="BT2">
+      <c r="BT2"/>
+      <c r="BU2">
         <v>20076000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:72">
+    <row r="3" spans="1:73">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4684,52 +4693,53 @@
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
+      <c r="BU3"/>
     </row>
-    <row r="4" spans="1:72">
+    <row r="4" spans="1:73">
       <c r="A4" t="s">
         <v>22</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4760,591 +4770,601 @@
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
+      <c r="BU4"/>
     </row>
-    <row r="5" spans="1:72">
+    <row r="5" spans="1:73">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5">
-        <v>-201242000.0</v>
+        <v>-17530000.0</v>
       </c>
       <c r="C5">
-        <v>-204406999.0</v>
+        <v>874000.0</v>
       </c>
       <c r="D5">
+        <v>-2291000.0</v>
+      </c>
+      <c r="E5">
         <v>3105000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-60440000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-85399000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-27987000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-43529000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-18832000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-15143000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-41614000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-16216000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-42343000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-65102000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-120406000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-82839000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-46402000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-54755000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-55541000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-37583000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-31499000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-34254000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-62039000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-72526000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-73944000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-24917000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-46363000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-33831000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-29870000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-23813000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-9557000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-16900000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-8372000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-21198000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-22802000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-27209000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-36123000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-40163000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-34031000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-34495000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-21229000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-22475000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-24393000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-22256000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-22585000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-15767000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-5164000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-4139000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-2844000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-2415000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-11229000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-12472000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-13494000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-14496000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-13913000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-14722000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-15426000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-15357000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-12242000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-11899000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-9197000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-9752000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-9610000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-7602000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-5640000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-4492000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-10483000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-16538000.0</v>
       </c>
-      <c r="BQ5"/>
-      <c r="BR5">
+      <c r="BR5"/>
+      <c r="BS5">
         <v>-28650000.0</v>
       </c>
-      <c r="BS5"/>
       <c r="BT5"/>
+      <c r="BU5"/>
     </row>
-    <row r="6" spans="1:72">
+    <row r="6" spans="1:73">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
+        <v>0.0</v>
+      </c>
+      <c r="AP6">
         <v>474459000.0</v>
       </c>
-      <c r="AP6">
-[...1 lines deleted...]
-      </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
-      <c r="BC6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC6">
+        <v>0.0</v>
+      </c>
+      <c r="BD6"/>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
+      <c r="BU6"/>
     </row>
-    <row r="7" spans="1:72">
+    <row r="7" spans="1:73">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7">
+        <v>253557000.0</v>
+      </c>
+      <c r="C7">
         <v>256112000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>265868000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>253403000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>217263000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>207870000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>236263000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>228926000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>227574000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>229657000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>155326000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>319400000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>317795000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>312916000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>347630000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>360041000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>351724000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>341681000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>236344000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>176365000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>160338000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>179955000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>204536000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>212113000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>182077000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>62971000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>145491000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>143950000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>129071000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
+      <c r="BU7"/>
     </row>
-    <row r="8" spans="1:72">
+    <row r="8" spans="1:73">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8">
-        <v>741000.0</v>
+        <v>742000.0</v>
       </c>
       <c r="C8">
         <v>741000.0</v>
       </c>
       <c r="D8">
-        <v>740000.0</v>
+        <v>741000.0</v>
       </c>
       <c r="E8">
         <v>740000.0</v>
       </c>
       <c r="F8">
+        <v>740000.0</v>
+      </c>
+      <c r="G8">
         <v>738000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>736000.0</v>
       </c>
       <c r="H8">
         <v>736000.0</v>
       </c>
       <c r="I8">
+        <v>736000.0</v>
+      </c>
+      <c r="J8">
         <v>735000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>733000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>732000.0</v>
       </c>
       <c r="L8">
         <v>732000.0</v>
       </c>
       <c r="M8">
+        <v>732000.0</v>
+      </c>
+      <c r="N8">
         <v>731000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>728000.0</v>
       </c>
       <c r="O8">
         <v>728000.0</v>
       </c>
       <c r="P8">
-        <v>727000.0</v>
+        <v>728000.0</v>
       </c>
       <c r="Q8">
         <v>727000.0</v>
       </c>
       <c r="R8">
+        <v>727000.0</v>
+      </c>
+      <c r="S8">
         <v>725000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>724000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>723000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5352,440 +5372,445 @@
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
+      <c r="BU8"/>
     </row>
-    <row r="9" spans="1:72">
+    <row r="9" spans="1:73">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1053759000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1042786000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1016138000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>976001000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>967819000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>959890000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>952939000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>563162000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>542893000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>534303000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>525541000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>518610000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>512318000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>504195000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>498866000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>492671000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>485703000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>481391000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>476116000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>473886000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>468598000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>464060000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>459816000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>456156000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>454763000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>452129000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>449049000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>446267000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>443833000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>440886000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>443109000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>442007000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>440033000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>438038000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>434906000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>431523000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>427269000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>424297000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>421672000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>419255000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>416184000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>750179000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>743349000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>740967000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>738384000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1144591000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1142701000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1139690000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1137945000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
+      <c r="BU9"/>
     </row>
-    <row r="10" spans="1:72">
+    <row r="10" spans="1:73">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10">
+        <v>265529999.0</v>
+      </c>
+      <c r="C10">
         <v>341413000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>300009000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>223531000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>187464000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>281277000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>214177000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>218317000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>249355000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>200994000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>161525000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>192768000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>137365000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>132723000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>229911000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>467140000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>206023000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>147339000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>423726000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>390086000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>744814000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>655128000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>513944000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>396734000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>307456000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>322883000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>216038000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>110367000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>161266000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>224482000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>174001000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>111714000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>146162000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>138472000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>128780000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>67071000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>57494000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>67272000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>54163000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>75641000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>69370000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>115857000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>46454000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>155575000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>150085000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>189761000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>173162000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>197959000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>173740000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>150147000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>116521000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>126598000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>54337000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>108023000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>57966000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>10307000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>91730000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>93126000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>138720000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>78746000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>89997000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>78583000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>128334000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>93109000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>66371000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>161307000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>134119000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>90826000.0</v>
       </c>
-      <c r="BQ10"/>
-      <c r="BR10">
+      <c r="BR10"/>
+      <c r="BS10">
         <v>81229000.0</v>
       </c>
-      <c r="BS10"/>
-      <c r="BT10">
+      <c r="BT10"/>
+      <c r="BU10">
         <v>71314000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:72">
+    <row r="11" spans="1:73">
       <c r="A11" t="s">
         <v>29</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5816,1274 +5841,1290 @@
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
+      <c r="BU11"/>
     </row>
-    <row r="12" spans="1:72">
+    <row r="12" spans="1:73">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12">
+        <v>265529999.0</v>
+      </c>
+      <c r="C12">
         <v>341413000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>300009000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>223531000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>187464000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>281277000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>214177000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>218317000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>249355000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>200994000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>161525000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>192768000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>137365000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>132723000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>229911000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>467140000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>206023000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>147339000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>423726000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>390086000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>744814000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>655128000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>513944000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>396734000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>307456000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>322883000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>216038000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>110367000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>161266000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>224482000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>174001000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>111714000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>146162000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>138472000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>128780000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>67071000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>57494000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>67272000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>54163000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>75641000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>69370000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>115857000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>46454000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>155575000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>150085000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>189761000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>173162000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>197959000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>173740000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>150147000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>116521000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>126598000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>54337000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>108023000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>57966000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>10307000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>91730000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>93126000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>138720000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>78746000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>89997000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>78583000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>128334000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>93109000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>66371000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>161307000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>134119000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>90826000.0</v>
       </c>
-      <c r="BQ12"/>
-      <c r="BR12">
+      <c r="BR12"/>
+      <c r="BS12">
         <v>81229000.0</v>
       </c>
-      <c r="BS12"/>
       <c r="BT12"/>
+      <c r="BU12"/>
     </row>
-    <row r="13" spans="1:72">
+    <row r="13" spans="1:73">
       <c r="A13" t="s">
         <v>31</v>
       </c>
       <c r="B13">
-        <v>741000.0</v>
+        <v>742000.0</v>
       </c>
       <c r="C13">
         <v>741000.0</v>
       </c>
       <c r="D13">
-        <v>740000.0</v>
+        <v>741000.0</v>
       </c>
       <c r="E13">
         <v>740000.0</v>
       </c>
       <c r="F13">
+        <v>740000.0</v>
+      </c>
+      <c r="G13">
         <v>738000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>736000.0</v>
       </c>
       <c r="H13">
         <v>736000.0</v>
       </c>
       <c r="I13">
+        <v>736000.0</v>
+      </c>
+      <c r="J13">
         <v>735000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>733000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>732000.0</v>
       </c>
       <c r="L13">
         <v>732000.0</v>
       </c>
       <c r="M13">
+        <v>732000.0</v>
+      </c>
+      <c r="N13">
         <v>731000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>728000.0</v>
       </c>
       <c r="O13">
         <v>728000.0</v>
       </c>
       <c r="P13">
-        <v>727000.0</v>
+        <v>728000.0</v>
       </c>
       <c r="Q13">
         <v>727000.0</v>
       </c>
       <c r="R13">
+        <v>727000.0</v>
+      </c>
+      <c r="S13">
         <v>725000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>724000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>723000.0</v>
       </c>
       <c r="U13">
         <v>723000.0</v>
       </c>
       <c r="V13">
+        <v>723000.0</v>
+      </c>
+      <c r="W13">
         <v>721000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>720000.0</v>
       </c>
       <c r="X13">
         <v>720000.0</v>
       </c>
       <c r="Y13">
+        <v>720000.0</v>
+      </c>
+      <c r="Z13">
         <v>719000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>717000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>716000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>715000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>714000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>712000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>711000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>710000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>707000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>708000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>706000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>705000.0</v>
       </c>
       <c r="AK13">
         <v>705000.0</v>
       </c>
       <c r="AL13">
+        <v>705000.0</v>
+      </c>
+      <c r="AM13">
         <v>702000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>701000.0</v>
       </c>
       <c r="AN13">
         <v>701000.0</v>
       </c>
       <c r="AO13">
         <v>701000.0</v>
       </c>
       <c r="AP13">
-        <v>696000.0</v>
+        <v>701000.0</v>
       </c>
       <c r="AQ13">
         <v>696000.0</v>
       </c>
       <c r="AR13">
+        <v>696000.0</v>
+      </c>
+      <c r="AS13">
         <v>695000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>694000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>691000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>690000.0</v>
       </c>
       <c r="AV13">
         <v>690000.0</v>
       </c>
       <c r="AW13">
         <v>690000.0</v>
       </c>
       <c r="AX13">
+        <v>690000.0</v>
+      </c>
+      <c r="AY13">
         <v>688000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>687000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>686000.0</v>
       </c>
       <c r="BA13">
         <v>686000.0</v>
       </c>
       <c r="BB13">
+        <v>686000.0</v>
+      </c>
+      <c r="BC13">
         <v>683000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>678000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>680000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>679000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>676000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>675000.0</v>
       </c>
       <c r="BH13">
         <v>675000.0</v>
       </c>
       <c r="BI13">
         <v>675000.0</v>
       </c>
       <c r="BJ13">
         <v>675000.0</v>
       </c>
       <c r="BK13">
         <v>675000.0</v>
       </c>
       <c r="BL13">
         <v>675000.0</v>
       </c>
       <c r="BM13">
         <v>675000.0</v>
       </c>
       <c r="BN13">
+        <v>675000.0</v>
+      </c>
+      <c r="BO13">
         <v>765096000.0</v>
       </c>
-      <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
+      <c r="BU13"/>
     </row>
-    <row r="14" spans="1:72">
+    <row r="14" spans="1:73">
       <c r="A14" t="s">
         <v>32</v>
       </c>
       <c r="B14">
+        <v>59233144.0</v>
+      </c>
+      <c r="C14">
         <v>58296527.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>59122849.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>59385907.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>59747589.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>60350412.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>60312393.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>60641740.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>60486125.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>61038694.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>62091163.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>62348184.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>62294447.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>63583384.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>64267638.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>64713748.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>64828819.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>64574789.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>64208116.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>64088709.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>64099073.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>64312540.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>63761380.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>63364253.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>63283737.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>63219078.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>62770592.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>62405863.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>62223638.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>62201066.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>62220298.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>62054447.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>62474936.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>62500072.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>62316788.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>62635437.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>62936126.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>63533112.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>65126117.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>66388581.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>66600040.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>67472321.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>69182465.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>70063063.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>70088935.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>70170300.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>70033224.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>70087976.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>70008490.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>69918699.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>69887025.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>69809599.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>69554941.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>69477244.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>69166501.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>68645533.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>68637927.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>68888264.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>67646423.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>67718654.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>67344349.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>67179382.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>67231403.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>67200565.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>35748290.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>50663540.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65578790.0</v>
       </c>
       <c r="BP14">
         <v>65578790.0</v>
       </c>
       <c r="BQ14">
         <v>65578790.0</v>
       </c>
       <c r="BR14">
         <v>65578790.0</v>
       </c>
       <c r="BS14">
         <v>65578790.0</v>
       </c>
-      <c r="BT14"/>
+      <c r="BT14">
+        <v>65578790.0</v>
+      </c>
+      <c r="BU14"/>
     </row>
-    <row r="15" spans="1:72">
+    <row r="15" spans="1:73">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>732000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>731000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>728000.0</v>
       </c>
       <c r="O15">
         <v>728000.0</v>
       </c>
       <c r="P15">
-        <v>727000.0</v>
+        <v>728000.0</v>
       </c>
       <c r="Q15">
         <v>727000.0</v>
       </c>
       <c r="R15">
+        <v>727000.0</v>
+      </c>
+      <c r="S15">
         <v>725000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>724000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>723000.0</v>
       </c>
       <c r="U15">
         <v>723000.0</v>
       </c>
       <c r="V15">
+        <v>723000.0</v>
+      </c>
+      <c r="W15">
         <v>721000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>720000.0</v>
       </c>
       <c r="X15">
         <v>720000.0</v>
       </c>
       <c r="Y15">
+        <v>720000.0</v>
+      </c>
+      <c r="Z15">
         <v>719000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>717000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>716000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>715000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>714000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>712000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>711000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>710000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>707000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>708000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>706000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>705000.0</v>
       </c>
       <c r="AK15">
         <v>705000.0</v>
       </c>
       <c r="AL15">
+        <v>705000.0</v>
+      </c>
+      <c r="AM15">
         <v>702000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>701000.0</v>
       </c>
       <c r="AN15">
         <v>701000.0</v>
       </c>
       <c r="AO15">
         <v>701000.0</v>
       </c>
       <c r="AP15">
-        <v>696000.0</v>
+        <v>701000.0</v>
       </c>
       <c r="AQ15">
         <v>696000.0</v>
       </c>
       <c r="AR15">
+        <v>696000.0</v>
+      </c>
+      <c r="AS15">
         <v>695000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>694000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>691000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>690000.0</v>
       </c>
       <c r="AV15">
         <v>690000.0</v>
       </c>
       <c r="AW15">
         <v>690000.0</v>
       </c>
       <c r="AX15">
+        <v>690000.0</v>
+      </c>
+      <c r="AY15">
         <v>688000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>687000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>686000.0</v>
       </c>
       <c r="BA15">
         <v>686000.0</v>
       </c>
       <c r="BB15">
+        <v>686000.0</v>
+      </c>
+      <c r="BC15">
         <v>683000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>678000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>680000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>679000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>676000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>675000.0</v>
       </c>
       <c r="BH15">
         <v>675000.0</v>
       </c>
       <c r="BI15">
         <v>675000.0</v>
       </c>
       <c r="BJ15">
         <v>675000.0</v>
       </c>
       <c r="BK15">
         <v>675000.0</v>
       </c>
       <c r="BL15">
         <v>675000.0</v>
       </c>
       <c r="BM15">
         <v>675000.0</v>
       </c>
-      <c r="BN15"/>
+      <c r="BN15">
+        <v>675000.0</v>
+      </c>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
+      <c r="BU15"/>
     </row>
-    <row r="16" spans="1:72">
+    <row r="16" spans="1:73">
       <c r="A16" t="s">
         <v>34</v>
       </c>
       <c r="B16">
+        <v>236504000.0</v>
+      </c>
+      <c r="C16">
         <v>232921000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>37746000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>200459000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>200050000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>60927000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>32796999.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>33999000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>44180000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>167008000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>41468000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>49914000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>56216000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>12746000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>57494000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-2866000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>21898000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>15740000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>20090000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>20194000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>22251000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1497000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>2933000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>163000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>3238000.0</v>
       </c>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>3337000.0</v>
       </c>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>29355000.0</v>
       </c>
-      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16">
         <v>22841000.0</v>
       </c>
-      <c r="AU16"/>
       <c r="AV16"/>
-      <c r="AW16">
+      <c r="AW16"/>
+      <c r="AX16">
         <v>8144000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>6718000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>3144000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1492000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>3098000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>9037000.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-      <c r="BF16">
+      <c r="BF16"/>
+      <c r="BG16">
         <v>3370000.0</v>
       </c>
-      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
+      <c r="BU16"/>
     </row>
-    <row r="17" spans="1:72">
+    <row r="17" spans="1:73">
       <c r="A17" t="s">
         <v>35</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17">
         <v>3217000.0</v>
       </c>
-      <c r="AB17"/>
-      <c r="AC17">
+      <c r="AC17"/>
+      <c r="AD17">
         <v>4385000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>163000.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17">
+      <c r="AF17"/>
+      <c r="AG17">
         <v>1633000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>3466000.0</v>
       </c>
-      <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17">
         <v>4310000.0</v>
       </c>
-      <c r="AJ17"/>
-      <c r="AK17">
+      <c r="AK17"/>
+      <c r="AL17">
         <v>3915000.0</v>
       </c>
-      <c r="AL17"/>
       <c r="AM17"/>
-      <c r="AN17">
+      <c r="AN17"/>
+      <c r="AO17">
         <v>24421000.0</v>
       </c>
-      <c r="AO17"/>
       <c r="AP17"/>
-      <c r="AQ17">
+      <c r="AQ17"/>
+      <c r="AR17">
         <v>10640000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>30700000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>36093000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>46509000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>50105000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>61391000.0</v>
       </c>
-      <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
+      <c r="BU17"/>
     </row>
-    <row r="18" spans="1:72">
+    <row r="18" spans="1:73">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>114990000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>125691000.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
-      <c r="Q18">
+      <c r="Q18"/>
+      <c r="R18">
         <v>163843000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>205964000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>175665000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>158522000.0</v>
       </c>
-      <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18">
         <v>6869000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>105520000.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
+      <c r="Z18"/>
+      <c r="AA18">
         <v>96328000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>92520000.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18">
         <v>71300000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>4563000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>57506000.0</v>
       </c>
-      <c r="AG18">
-[...1 lines deleted...]
-      </c>
       <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
         <v>3346000.0</v>
       </c>
-      <c r="AI18">
-[...1 lines deleted...]
-      </c>
       <c r="AJ18">
+        <v>0.0</v>
+      </c>
+      <c r="AK18">
         <v>37575000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>27376000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>17278000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>8806000.0</v>
       </c>
-      <c r="AN18">
-[...1 lines deleted...]
-      </c>
       <c r="AO18">
+        <v>0.0</v>
+      </c>
+      <c r="AP18">
         <v>13241000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>6166000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>15014000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>14809000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>15134000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>16243000.0</v>
       </c>
-      <c r="AU18">
-[...1 lines deleted...]
-      </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
-      <c r="BC18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC18">
+        <v>0.0</v>
+      </c>
+      <c r="BD18"/>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
-      <c r="BI18"/>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
+      <c r="BU18"/>
     </row>
-    <row r="19" spans="1:72">
+    <row r="19" spans="1:73">
       <c r="A19" t="s">
         <v>37</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7114,1362 +7155,1380 @@
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
+      <c r="BU19"/>
     </row>
-    <row r="20" spans="1:72">
+    <row r="20" spans="1:73">
       <c r="A20" t="s">
         <v>38</v>
       </c>
       <c r="B20">
+        <v>1486807000.0</v>
+      </c>
+      <c r="C20">
         <v>1467094000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1465099000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1468791000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1442571000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1436261000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1454172000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1432933000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1429495000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1432384000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1417564000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1430283000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>1426332000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1400880000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1359588000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1388051000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1412187000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1409674000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>1174315000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>1109908000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>849294000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>855228000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>815624000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>796169000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>793576000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>805284000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>811914000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>817392000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>828403000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>764655000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>769168000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>758072000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>724206000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>721523000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>720059000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>716820000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>710090000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>704640000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>711794000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>716845000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>723443000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>669719000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>668122000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>639002000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>635565000.0</v>
       </c>
       <c r="AT20">
         <v>635565000.0</v>
       </c>
       <c r="AU20">
-        <v>607763000.0</v>
+        <v>635565000.0</v>
       </c>
       <c r="AV20">
         <v>607763000.0</v>
       </c>
       <c r="AW20">
+        <v>607763000.0</v>
+      </c>
+      <c r="AX20">
         <v>607185000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>608287000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>589599000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>551242000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>552943000.0</v>
       </c>
       <c r="BB20">
         <v>552943000.0</v>
       </c>
       <c r="BC20">
+        <v>552943000.0</v>
+      </c>
+      <c r="BD20">
         <v>547893000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>547968000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>547782000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>547473000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>527136000.0</v>
       </c>
       <c r="BH20">
         <v>527136000.0</v>
       </c>
       <c r="BI20">
-        <v>527148000.0</v>
+        <v>527136000.0</v>
       </c>
       <c r="BJ20">
         <v>527148000.0</v>
       </c>
       <c r="BK20">
-        <v>525875000.0</v>
+        <v>527148000.0</v>
       </c>
       <c r="BL20">
         <v>525875000.0</v>
       </c>
       <c r="BM20">
         <v>525875000.0</v>
       </c>
       <c r="BN20">
         <v>525875000.0</v>
       </c>
       <c r="BO20">
         <v>525875000.0</v>
       </c>
       <c r="BP20">
         <v>525875000.0</v>
       </c>
-      <c r="BQ20"/>
-      <c r="BR20">
+      <c r="BQ20">
         <v>525875000.0</v>
       </c>
-      <c r="BS20"/>
-      <c r="BT20">
+      <c r="BR20"/>
+      <c r="BS20">
+        <v>525875000.0</v>
+      </c>
+      <c r="BT20"/>
+      <c r="BU20">
         <v>1029068000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:72">
+    <row r="21" spans="1:73">
       <c r="A21" t="s">
         <v>39</v>
       </c>
       <c r="B21">
+        <v>688678000.0</v>
+      </c>
+      <c r="C21">
         <v>10011000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>12714000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>726500000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>742083000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>758522000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>789584000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>799061000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>821652000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>846076000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>864394000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>896370000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>910720000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>930714000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>933238000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>971286000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1008560000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1041162000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>483205000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>439533000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>280982000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>292023000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>276155000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>276631000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>283504000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>297734000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>292394000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>301774000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>241111000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>246490000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>253773000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>262407000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>231100000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>235765000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>242573000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>248417000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>255019000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>255172000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>264978000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>267023000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>285003000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>256910000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>311876000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>266505000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>279729000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>284878000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>267478000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>271190000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>277479000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>282825000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>284995000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>262410000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>266554000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>272739000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>270651000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>283043000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>295446000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>233874000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>224600000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>304827000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>316683000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>328410000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>340880000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>353943000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>366864000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>379625000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>392722000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>405819000.0</v>
       </c>
-      <c r="BQ21"/>
-      <c r="BR21">
+      <c r="BR21"/>
+      <c r="BS21">
         <v>431585000.0</v>
       </c>
-      <c r="BS21"/>
-      <c r="BT21">
+      <c r="BT21"/>
+      <c r="BU21">
         <v>1588548000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:72">
+    <row r="22" spans="1:73">
       <c r="A22" t="s">
         <v>40</v>
       </c>
       <c r="B22">
+        <v>1251793000.0</v>
+      </c>
+      <c r="C22">
         <v>1248867000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1329687000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1254133000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1095082000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1031647000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1095758000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1152133000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1182350000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1167484000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1311129000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1436619000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1438296000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1405384000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1424691000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1240524000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1236772000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1089705000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>934948000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>772861000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>644576000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>603317000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>532952000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>544372000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>559695000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>522024000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>517232000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>570327000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>588380000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>544750000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>496088000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>479880000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>439745000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>380341000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>349023000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>378110000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>390908000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>349731000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>359363000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>366745000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>374709000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>325375000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>362268000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>385848000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>356929000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>319385000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>327581000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>287233000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>292307000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>300253000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>296048000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>287258000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>258821000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>225817000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>187114000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>227038000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>200129000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>162124000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>103633000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>139728000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>143787000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>127137000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>127358000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>111436000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>107089000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>123700000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>143691000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>118968000.0</v>
       </c>
-      <c r="BQ22"/>
-      <c r="BR22">
+      <c r="BR22"/>
+      <c r="BS22">
         <v>123980000.0</v>
       </c>
-      <c r="BS22"/>
-      <c r="BT22">
+      <c r="BT22"/>
+      <c r="BU22">
         <v>97614000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:72">
+    <row r="23" spans="1:73">
       <c r="A23" t="s">
         <v>41</v>
       </c>
       <c r="B23">
+        <v>5593263000.0</v>
+      </c>
+      <c r="C23">
         <v>5573679000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5598102000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5388801000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5060454000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5109331000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5186939000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5118566000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5129520000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5093312000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5166341000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5321971000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5211132000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5169462000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5246293000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5472951000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>5151533000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>4877780000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4100430000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3706926000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3422138000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3235423000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2974075000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2767625000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2654077000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2665669000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2594121000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2523109000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2473722000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2426314000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2332673000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2209275000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2077468000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2019964000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2000974000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1887530000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1867265000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1861684000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1866908000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1916535000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1933497000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1792816000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1837579000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1871387000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1842372000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1892343000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1833904000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1829168000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1812569000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1798205000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1733055000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1675367000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1591726000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1603847000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1507173000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1491775000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1571717000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1552793000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1260376000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1212775000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1224318000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1209883000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1279159000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1236427000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1204722000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1337243000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1346326000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1297099000.0</v>
       </c>
-      <c r="BQ23"/>
-      <c r="BR23">
+      <c r="BR23"/>
+      <c r="BS23">
         <v>1326214000.0</v>
       </c>
-      <c r="BS23"/>
       <c r="BT23"/>
+      <c r="BU23"/>
     </row>
-    <row r="24" spans="1:72">
+    <row r="24" spans="1:73">
       <c r="A24" t="s">
         <v>42</v>
       </c>
       <c r="B24">
+        <v>1173421000.0</v>
+      </c>
+      <c r="C24">
         <v>1178804000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1274132000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1211913000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1136576000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1151266000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1315998000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1363194000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1371601000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1380030000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1465141000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1523310000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1527355000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1369085000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1282856000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1286499000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1002685000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>902091000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>843426000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>842607000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>841516000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>841764000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>816428000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>841116000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>839380000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>837767000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>884315000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>883476000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>882483000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>857127000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>859625000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>908066000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>907459000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>906548000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>908101000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1007235000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1007898000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1006758000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1013671000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1034836000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1047146000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1050097000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1050127000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1035237000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1033610000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1082101000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1106293000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1154316000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1172368000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1175349000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1177671000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1177329000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>770702000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>799018000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>873865000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>875513000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>559588000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>575000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>632498000.0</v>
       </c>
       <c r="BH24">
         <v>632498000.0</v>
       </c>
       <c r="BI24">
         <v>632498000.0</v>
       </c>
       <c r="BJ24">
+        <v>632498000.0</v>
+      </c>
+      <c r="BK24">
         <v>657229000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>731422000.0</v>
       </c>
       <c r="BL24">
         <v>731422000.0</v>
       </c>
       <c r="BM24">
         <v>731422000.0</v>
       </c>
       <c r="BN24">
+        <v>731422000.0</v>
+      </c>
+      <c r="BO24">
         <v>1052463000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>1084414000.0</v>
       </c>
-      <c r="BP24"/>
       <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>1121437000.0</v>
       </c>
-      <c r="BS24"/>
-      <c r="BT24">
+      <c r="BT24"/>
+      <c r="BU24">
         <v>1280750000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:72">
+    <row r="25" spans="1:73">
       <c r="A25" t="s">
         <v>43</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>1523310000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1527355000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1369085000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1282856000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1286499000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1002685000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>902091000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>843426000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>842607000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>841516000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>841764000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>841341000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>841116000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>839380000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>837767000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>884315000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>883476000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>882483000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>876396000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>859625000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>908066000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>907459000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>906548000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>908101000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1007235000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1007898000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1006758000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1013671000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1034836000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1047146000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1050097000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1050127000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1035237000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1033610000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1082101000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1106293000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1154316000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1172368000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1175349000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1177671000.0</v>
       </c>
-      <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
+      <c r="BU25"/>
     </row>
-    <row r="26" spans="1:72">
+    <row r="26" spans="1:73">
       <c r="A26" t="s">
         <v>44</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26">
         <v>1383000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>8307000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>18414000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>16217000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>13339000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>4356000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
+      <c r="BU26"/>
     </row>
-    <row r="27" spans="1:72">
+    <row r="27" spans="1:73">
       <c r="A27" t="s">
         <v>45</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8500,2856 +8559,2892 @@
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
+      <c r="BU27"/>
     </row>
-    <row r="28" spans="1:72">
+    <row r="28" spans="1:73">
       <c r="A28" t="s">
         <v>46</v>
       </c>
       <c r="B28">
+        <v>1058347000.0</v>
+      </c>
+      <c r="C28">
         <v>991653000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1120147000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1363473000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1287458000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1194460000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1456817000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1485099000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1466936000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1532572000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1570625000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1749900000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1789907000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1467275000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1445377000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1260588000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1237660000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1174398000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>722459000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>656879000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>287627000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>410020000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>553133000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>684713000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>740723000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>716413000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>883307000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>976546000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>897732000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>699474000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>773268000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>821719000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>794304000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>790250000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>910229000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>970019000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>992997000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>985649000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1033737000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1005741000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1022806000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>930526000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1008456000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>883062000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>887134000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>898256000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>938949000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>963302000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1018175000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1047248000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1091343000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1083778000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>758897000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>785795000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>824899000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>884956000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>481921000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>504748000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>493778000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>553752000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>567232000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>578646000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>603088000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>638313000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>665051000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>930232000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>957420000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>1002713000.0</v>
       </c>
-      <c r="BQ28"/>
-      <c r="BR28">
+      <c r="BR28"/>
+      <c r="BS28">
         <v>1049708000.0</v>
       </c>
-      <c r="BS28"/>
       <c r="BT28"/>
+      <c r="BU28"/>
     </row>
-    <row r="29" spans="1:72">
+    <row r="29" spans="1:73">
       <c r="A29" t="s">
         <v>47</v>
       </c>
       <c r="B29">
+        <v>3908366000.0</v>
+      </c>
+      <c r="C29">
         <v>3874573000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3971990000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3904124000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3726883000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3762145000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3844170000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3844203000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3856121000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3844161000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3940732000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4042550000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3948640000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3688189000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3646188000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3786566000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3400093000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3193830000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2691913000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2526500000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2396833000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2248115000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2092733000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1967064000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1889744000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
+      <c r="BU29"/>
     </row>
-    <row r="30" spans="1:72">
+    <row r="30" spans="1:73">
       <c r="A30" t="s">
         <v>48</v>
       </c>
       <c r="B30">
+        <v>626584000.0</v>
+      </c>
+      <c r="C30">
         <v>602739000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>680082000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>648736000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>590120000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>612107000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>658649000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>610322000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>520725000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>537316000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>589226000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>540332000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>490384000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>522458000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>542528000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>692291000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>609870000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>546466000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>510670000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>480889000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>428702000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>374906000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>398240000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>322937000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>312013000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>319538000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>373591000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>341535000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>284612000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>326133000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>341758000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>311668000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>262170000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>280002000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>320626000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>243285000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>223031000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>241857000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>244722000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>243087000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>230338000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>182185000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>207205000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>160475000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>158190000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>189107000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>199884000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>203692000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>182168000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>164907000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>164698000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>162711000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>169388000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>134978000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>129119000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>100108000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>114027000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>109705000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>117593000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>79810000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>62410000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>63154000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>73787000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>68410000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>52682000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>54130000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>59953000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>63655000.0</v>
       </c>
-      <c r="BQ30"/>
-      <c r="BR30">
+      <c r="BR30"/>
+      <c r="BS30">
         <v>66241000.0</v>
       </c>
-      <c r="BS30"/>
       <c r="BT30"/>
+      <c r="BU30"/>
     </row>
-    <row r="31" spans="1:72">
+    <row r="31" spans="1:73">
       <c r="A31" t="s">
         <v>49</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>81950000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>2189977000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>676456000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>925253000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>25704000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>59542000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>2148132000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-237062000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>124552000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>106459000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>394454000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1456500000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1236819000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1158749000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>289970000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>224514000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>35675000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>925057000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>2887000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-37309000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-46711000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-195937000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>624472000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>603481000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-205115000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>376650000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-351824000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-366678000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>349768000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-230769000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>388810000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>372786000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>389129000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-208691000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-412601000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-430644000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-427324000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-470391000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>353044000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>317071000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>257340000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>205941000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>515594000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>463628000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>433538000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>404606000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>800773000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>768889000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>501861000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>463080000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
+      <c r="BU31"/>
     </row>
-    <row r="32" spans="1:72">
+    <row r="32" spans="1:73">
       <c r="A32" t="s">
         <v>50</v>
       </c>
       <c r="B32">
+        <v>1241186000.0</v>
+      </c>
+      <c r="C32">
         <v>1247132000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1355794000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1124409000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>980951000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>999018000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1053901000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1143101000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1156012000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1116921000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1266955000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1336226000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1275432000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1190304000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1208139000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1319135000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>872243000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>692557000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>905558000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>856284000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1147342000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1028209000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>924078000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>810386000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>725705000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
+      <c r="BU32"/>
     </row>
-    <row r="33" spans="1:72">
+    <row r="33" spans="1:73">
       <c r="A33" t="s">
         <v>51</v>
       </c>
       <c r="B33">
+        <v>3144295000.0</v>
+      </c>
+      <c r="C33">
         <v>3111201000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3095989000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3143112000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3071915000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3077161000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3113564000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3062908000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3075607000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3095620000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2999292000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3048918000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3025358000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2987114000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2933024000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2981640000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>3026132000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>3029316000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2176858000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2014393000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1564531000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1565690000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1493739000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1470519000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1445356000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1469840000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1456690000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1471399000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1410927000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1305545000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1292716000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1278839000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1210623000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1201408000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1190825000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1189750000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1186571000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1178175000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1195475000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1217937000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1247241000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1131444000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1183211000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1124457000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1137844000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1161865000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1101641000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1112013000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1126039000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1144026000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1117095000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1064298000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1066531000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1081294000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1106401000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1132819000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1145793000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1169528000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>897854000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>911448000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>924324000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>937364000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>946154000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>960060000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>974072000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>992226000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1006257000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1021149000.0</v>
       </c>
-      <c r="BQ33"/>
-      <c r="BR33">
+      <c r="BR33"/>
+      <c r="BS33">
         <v>1051217000.0</v>
       </c>
-      <c r="BS33"/>
       <c r="BT33"/>
+      <c r="BU33"/>
     </row>
-    <row r="34" spans="1:72">
+    <row r="34" spans="1:73">
       <c r="A34" t="s">
         <v>52</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>319400000.0</v>
       </c>
-      <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34">
         <v>312916000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>319788000.0</v>
       </c>
-      <c r="P34"/>
-      <c r="Q34">
+      <c r="Q34"/>
+      <c r="R34">
         <v>351724000.0</v>
       </c>
-      <c r="R34"/>
-      <c r="S34">
+      <c r="S34"/>
+      <c r="T34">
         <v>236344000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>176365000.0</v>
       </c>
-      <c r="U34"/>
       <c r="V34"/>
-      <c r="W34">
+      <c r="W34"/>
+      <c r="X34">
         <v>177515000.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
-      <c r="Z34">
+      <c r="Z34"/>
+      <c r="AA34">
         <v>140432000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>145491000.0</v>
       </c>
-      <c r="AB34"/>
-      <c r="AC34">
+      <c r="AC34"/>
+      <c r="AD34">
         <v>129071000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>95647000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>93023000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>93364000.0</v>
       </c>
-      <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
-      <c r="AJ34">
+      <c r="AJ34"/>
+      <c r="AK34">
         <v>66633000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>62129000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>61459000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>62330000.0</v>
       </c>
-      <c r="AN34"/>
-      <c r="AO34">
+      <c r="AO34"/>
+      <c r="AP34">
         <v>61134000.0</v>
       </c>
-      <c r="AP34"/>
       <c r="AQ34"/>
-      <c r="AR34">
+      <c r="AR34"/>
+      <c r="AS34">
         <v>55529000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>56338000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>70120000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>50218000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>52241000.0</v>
       </c>
-      <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
+      <c r="BU34"/>
     </row>
-    <row r="35" spans="1:72">
+    <row r="35" spans="1:73">
       <c r="A35" t="s">
         <v>53</v>
       </c>
       <c r="B35">
+        <v>1710181000.0</v>
+      </c>
+      <c r="C35">
         <v>1719287000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1801955000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1692330000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1579841000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1578736000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1755003000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1833490000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1852190000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1862922000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1894121000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1957700000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1955597000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1807692000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1734622000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1798183000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1518252000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1449736000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1255435000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1177494000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1124050000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1137488000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1124376000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1122611000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1087470000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1074527000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1122326000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1112618000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1090431000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1043343000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1021028000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1058936000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1040233000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1027332000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1027185000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1111443000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1097403000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1085495000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1083202000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1106471000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1121521000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>647850000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>634049000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1105575000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>602389000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>672223000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>708594000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>797995000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>873091000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>913218000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>977479000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>1018958000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>302407000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>381732000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>916817000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>919742000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>603703000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>618514000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>658972000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>658759000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>656121000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>682131000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>754409000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>752251000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>750140000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>1948086000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>1980453000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>1963868000.0</v>
       </c>
-      <c r="BQ35"/>
-      <c r="BR35">
+      <c r="BR35"/>
+      <c r="BS35">
         <v>2008427000.0</v>
       </c>
-      <c r="BS35"/>
       <c r="BT35"/>
+      <c r="BU35"/>
     </row>
-    <row r="36" spans="1:72">
+    <row r="36" spans="1:73">
       <c r="A36" t="s">
         <v>54</v>
       </c>
       <c r="B36">
+        <v>110976000.0</v>
+      </c>
+      <c r="C36">
         <v>665255000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>672759000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-18528000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>701826000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-28367000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-25360000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-38938000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-41245000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>164450000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>17140000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>203286000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>873087000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1076911000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>889031000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>14091000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>952314000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1112354000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>468502000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>429238000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>271800000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>356594000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>266939000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>269726000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>276009000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>10963000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>280585000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>289152000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>238181000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>15308000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>25206000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>23294000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>19828000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>10502000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>5225000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>3196000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>2157000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>2233000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>3506000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>2948000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>4459000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>964000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>14453000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>13595000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>15073000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>16291000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>17237000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>18606000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>19818000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>21420000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>20885000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>21305000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>12677000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>14140000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>14694000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>15122000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>10359000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>3537000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>72455000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>4756000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>5579000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>103463000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>7547000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>7662000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>8286000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>13352000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>13994000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>14866000.0</v>
       </c>
-      <c r="BQ36"/>
-      <c r="BR36">
+      <c r="BR36"/>
+      <c r="BS36">
         <v>17083000.0</v>
       </c>
-      <c r="BS36"/>
       <c r="BT36"/>
+      <c r="BU36"/>
     </row>
-    <row r="37" spans="1:72">
+    <row r="37" spans="1:73">
       <c r="A37" t="s">
         <v>55</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>2474000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>2216000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>1874000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>1075000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>883000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>478000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>313000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>205000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>38000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>-161000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>-89000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>-296000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>-455000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>45000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>469000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>4951000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>5071000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>5535000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>712000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>472000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>243000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>126000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>279000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>102000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>47000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>-71000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>-10000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>-57000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>-53000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>33000.0</v>
       </c>
-      <c r="AP37">
-[...1 lines deleted...]
-      </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
-      <c r="BC37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC37">
+        <v>0.0</v>
+      </c>
+      <c r="BD37"/>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
+      <c r="BU37"/>
     </row>
-    <row r="38" spans="1:72">
+    <row r="38" spans="1:73">
       <c r="A38" t="s">
         <v>56</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>17140000.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>8320000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>87833000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>16273000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>14091000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>11779000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>-58364000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>3813000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2246000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1360000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>356594000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>3596000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>2129000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>4074000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>13896000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>11824000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>11639000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>12303000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>7164000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>7999000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>8710000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>9955000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>971028000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>972167000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>972694000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>971181000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>965382000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>989576000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1011237000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1049618000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>947231000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1005091000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>949802000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>966460000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>983243000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>942583000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>958950000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>978022000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>997636000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>996283000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>954817000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>960057000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>976576000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>1014833000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>1047033000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>1061371000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>1085144000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>824191000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>836719000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>849410000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>862077000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>874302000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>887480000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>901025000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>918852000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>932591000.0</v>
       </c>
-      <c r="BP38"/>
       <c r="BQ38"/>
-      <c r="BR38">
+      <c r="BR38"/>
+      <c r="BS38">
         <v>974543000.0</v>
       </c>
-      <c r="BS38"/>
-      <c r="BT38">
+      <c r="BT38"/>
+      <c r="BU38">
         <v>1611927000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:72">
+    <row r="39" spans="1:73">
       <c r="A39" t="s">
         <v>57</v>
       </c>
       <c r="B39">
+        <v>305061000.0</v>
+      </c>
+      <c r="C39">
         <v>269459000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>192335000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>119289000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>115873000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>107139000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>104791000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>74886000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>101483000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>91898000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>105169000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>103334000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>119729000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>121783000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>116139000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>91356000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>72736000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>64954000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>54228000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>48697000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>39515000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>36382000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>35200000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>33063000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>29557000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>31384000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>30570000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>29481000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>28537000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>25404000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>28110000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>27174000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>18768000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>19741000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>11720000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>9314000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>9261000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>24649000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>13185000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>13125000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>11839000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>8600000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>38441000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>45032000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>39324000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>32225000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>31636000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>28271000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>38315000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>38872000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>38693000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>34502000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>42649000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>53735000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>26573000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>21503000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>20038000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>18310000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>2576000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>3043000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>3800000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>3645000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>3526000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>3412000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>4508000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>5880000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>2306000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>2501000.0</v>
       </c>
-      <c r="BQ39"/>
-      <c r="BR39">
+      <c r="BR39"/>
+      <c r="BS39">
         <v>3547000.0</v>
       </c>
-      <c r="BS39"/>
-      <c r="BT39">
+      <c r="BT39"/>
+      <c r="BU39">
         <v>2966000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:72">
+    <row r="40" spans="1:73">
       <c r="A40" t="s">
         <v>58</v>
       </c>
       <c r="B40">
+        <v>674620000.0</v>
+      </c>
+      <c r="C40">
         <v>705953000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>424671000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>395160000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>439049000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>451013000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>429946000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>389426000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>395025000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>412388000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>394243000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>382142000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>402029000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>484271000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>508934000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>476979000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>466398000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>403734000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>340418000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>281881000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>291745000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>267848000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>235292000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>201116000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>161960000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>173990000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>165187000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>161180000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>177664000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>185055000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>177751000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>180448000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>151560000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>140610000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>137628000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>117108000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>113859000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>114257000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>113456000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>110802000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>109083000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>95641000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>97017000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>93157000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>95889000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>102358000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>92213000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>90955000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>89817000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>112843000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>103375000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>97833000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>95367000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>96479000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>89822000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>72286000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>62081000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>58093000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>58364000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>46200000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>42479000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>44876000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>42396000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>42989000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>41226000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>59256000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>55694000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>68320000.0</v>
       </c>
-      <c r="BQ40"/>
-      <c r="BR40">
+      <c r="BR40"/>
+      <c r="BS40">
         <v>63956000.0</v>
       </c>
-      <c r="BS40"/>
-      <c r="BT40">
+      <c r="BT40"/>
+      <c r="BU40">
         <v>65114000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:72">
+    <row r="41" spans="1:73">
       <c r="A41" t="s">
         <v>59</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>361389000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>317870000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>110447000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>365060000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>131978000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>151643000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>372239000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>205964000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>175665000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>158522000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>122196000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>115769000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>191581000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>182949000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>177065000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>206982000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>207318000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>187982000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>174873000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>166947000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>161403000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>150870000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>132774000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>76995000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>69556000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>66633000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>62129000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>61459000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>62330000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>62890000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>61134000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>57458000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>58180000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>55529000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>56338000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>56671000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>50218000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>52241000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>39407000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>39974000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>57148000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>47570000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>47299000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>46342000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>42952000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>44229000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>44115000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>43514000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>26474000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>26261000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>23623000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>24902000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>22987000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>20829000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>18718000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>17418000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>17834000.0</v>
       </c>
-      <c r="BP41"/>
       <c r="BQ41"/>
-      <c r="BR41">
+      <c r="BR41"/>
+      <c r="BS41">
         <v>43539000.0</v>
       </c>
-      <c r="BS41"/>
-      <c r="BT41">
+      <c r="BT41"/>
+      <c r="BU41">
         <v>27439000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:72">
+    <row r="42" spans="1:73">
       <c r="A42" t="s">
         <v>60</v>
       </c>
       <c r="B42">
-        <v>-170634000.0</v>
+        <v>-385330000.0</v>
       </c>
       <c r="C42">
-        <v>-180606000.0</v>
+        <v>-372750000.0</v>
       </c>
       <c r="D42">
+        <v>-382722000.0</v>
+      </c>
+      <c r="E42">
         <v>-395181000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-359212000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-265357000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-279026000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-189468000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-157358000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-164651000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-18556000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>71751000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>61137000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>5531000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>174581000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>290409000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>285941000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>301847000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2412000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-17704000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-26175000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-8739000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-15019000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-21213000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-29307000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-27801000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-33796000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-40562000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-44840000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-47473000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-49627000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-54570000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-59081000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-36305000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-39929000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-41037000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-13623000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-15469000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>31793000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>94916000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>126573000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>129477000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>163978000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>226416000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>224473000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>224449000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>221355000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>217472000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>214684000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>212985000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>210587000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>207525000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>541520000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>541233000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>538851000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>536268000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>942475000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>940585000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>937574000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>935829000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>934111000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>931802000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>930073000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>928398000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>926685000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>-199751000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>-199890000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>-199899000.0</v>
       </c>
-      <c r="BQ42"/>
-      <c r="BR42">
+      <c r="BR42"/>
+      <c r="BS42">
         <v>-199918000.0</v>
       </c>
-      <c r="BS42"/>
       <c r="BT42"/>
+      <c r="BU42"/>
     </row>
-    <row r="43" spans="1:72">
+    <row r="43" spans="1:73">
       <c r="A43" t="s">
         <v>61</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -11380,1801 +11475,1821 @@
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
+      <c r="BU43"/>
     </row>
-    <row r="44" spans="1:72">
+    <row r="44" spans="1:73">
       <c r="A44" t="s">
         <v>62</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
+        <v>0.0</v>
+      </c>
+      <c r="AP44">
         <v>474459000.0</v>
       </c>
-      <c r="AP44">
-[...1 lines deleted...]
-      </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
-      <c r="BC44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC44">
+        <v>0.0</v>
+      </c>
+      <c r="BD44"/>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
-      <c r="BN44">
-[...1 lines deleted...]
-      </c>
+      <c r="BN44"/>
       <c r="BO44">
         <v>878205000.0</v>
       </c>
-      <c r="BP44"/>
+      <c r="BP44">
+        <v>878205000.0</v>
+      </c>
       <c r="BQ44"/>
-      <c r="BR44">
+      <c r="BR44"/>
+      <c r="BS44">
         <v>843451000.0</v>
       </c>
-      <c r="BS44"/>
-      <c r="BT44">
+      <c r="BT44"/>
+      <c r="BU44">
         <v>747070000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:72">
+    <row r="45" spans="1:73">
       <c r="A45" t="s">
         <v>63</v>
       </c>
       <c r="B45">
+        <v>1427742000.0</v>
+      </c>
+      <c r="C45">
         <v>1396806000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1358922000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1343123000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1266207000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1248905000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1236517000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1174231000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1152866000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1145834000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>700194000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>505026000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>679986000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>467604000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>450133000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>446007000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>462706000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>432895000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>416942000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>398364000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>395590000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>364202000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>352926000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>349165000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>348842000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>337028000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>278929000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>243362000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>233433000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>232023000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>230380000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>218658000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>217056000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>215390000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>212793000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>207504000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>206700000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>197623000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>184213000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>178120000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>174655000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>171384000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>168821000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>159058000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>153063000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>148017000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>146390000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>120812000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>109481000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>106474000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>104718000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>91568000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>85786000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>84422000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>84384000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>73663000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>74729000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>74914000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>75287000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>71852000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>72580000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>73047000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>73374000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>73666000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>74589000.0</v>
       </c>
-      <c r="BQ45"/>
-      <c r="BR45">
+      <c r="BR45"/>
+      <c r="BS45">
         <v>76674000.0</v>
       </c>
-      <c r="BS45"/>
       <c r="BT45"/>
+      <c r="BU45"/>
     </row>
-    <row r="46" spans="1:72">
+    <row r="46" spans="1:73">
       <c r="A46" t="s">
         <v>64</v>
       </c>
       <c r="B46">
+        <v>819624000.0</v>
+      </c>
+      <c r="C46">
         <v>926892000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>910531000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>905621000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>855946000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>858246000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>857629000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>813513000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>808425000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>801628000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>700194000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>505026000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>679986000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>642774000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>623925000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>608212000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>593606000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>562740000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>515525000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>462706000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>432895000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>416942000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>398364000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>395590000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>364202000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>363889000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>349165000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>348842000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>337028000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>278929000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>243362000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>233433000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>232023000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>230380000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>218658000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>217056000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>215390000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>212793000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>207504000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>206700000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>197623000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>184213000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>178120000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>174655000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>171384000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>168821000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>159058000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>153063000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>148017000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>146390000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>120812000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>109481000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>106474000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>104718000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>91568000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>85786000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>84422000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>84384000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>73663000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>74729000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>74914000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>75287000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>71852000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>72580000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>73047000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>73374000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>73666000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>74589000.0</v>
       </c>
-      <c r="BQ46"/>
-      <c r="BR46">
+      <c r="BR46"/>
+      <c r="BS46">
         <v>76674000.0</v>
       </c>
-      <c r="BS46"/>
       <c r="BT46"/>
+      <c r="BU46"/>
     </row>
-    <row r="47" spans="1:72">
+    <row r="47" spans="1:73">
       <c r="A47" t="s">
         <v>65</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>647834000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>505026000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>490143000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>467604000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>623925000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>608212000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>443480000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>562740000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>515525000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>462706000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>432895000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>343936000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>321360000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>317822000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>315828000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>316976000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>303288000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>300795000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>289438000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>278929000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>243362000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>233433000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>232023000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>230380000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>218658000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>217056000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>215390000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>212793000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>207504000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>206700000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>197623000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>184213000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>178120000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>174655000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>171384000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>168821000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>159058000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>153063000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>148017000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>146390000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>120812000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>109481000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>106474000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>104718000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>91568000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>85786000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>84422000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>84384000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>73663000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>74729000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>74914000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>75287000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>71852000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>72580000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>73047000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>73374000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>73666000.0</v>
       </c>
-      <c r="BP47"/>
       <c r="BQ47"/>
-      <c r="BR47">
+      <c r="BR47"/>
+      <c r="BS47">
         <v>76674000.0</v>
       </c>
-      <c r="BS47"/>
-      <c r="BT47">
+      <c r="BT47"/>
+      <c r="BU47">
         <v>78982000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:72">
+    <row r="48" spans="1:73">
       <c r="A48" t="s">
         <v>66</v>
       </c>
       <c r="B48">
+        <v>3076810000.0</v>
+      </c>
+      <c r="C48">
         <v>3003557000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>3028020000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>2961859000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>2888136000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>2844296000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>2715716000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>2601974000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>2542859000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>2519313000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>2423346000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>2363015000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>2319638000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>2316224000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>2263627000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>2210582000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>2067868000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1965957000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1834477000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1710464000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1581681000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1432565000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>1306530000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1190749000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1126174000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>1084383000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>1013707000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>939618000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>878416000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>831123000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>756636000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>687772000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>636814000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>616347000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>535172000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>495463000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>469508000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>456052000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>415452000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>389269000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>368381000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>358173000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>348991000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>314955000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>300111000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>280426000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>231036000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>194539000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>140514000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>105813000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>57295000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>10202000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-13118000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-63792000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-92078000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-117620000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-126955000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-157015000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-424146000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-461525000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-476814000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-481658000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-500271000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-523269000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-536103000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-538571000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-550519000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-569803000.0</v>
       </c>
-      <c r="BQ48"/>
-      <c r="BR48">
+      <c r="BR48"/>
+      <c r="BS48">
         <v>-581626000.0</v>
       </c>
-      <c r="BS48"/>
       <c r="BT48"/>
+      <c r="BU48"/>
     </row>
-    <row r="49" spans="1:72">
+    <row r="49" spans="1:73">
       <c r="A49" t="s">
         <v>67</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>2363015000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>2319638000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>2316224000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>2263627000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>2210582000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>2067868000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>1965957000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>1834477000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>1710464000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>1581681000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>1432565000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>1306530000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>1190749000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>1126174000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>1084383000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>1013707000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>939618000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>878416000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>831123000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>756636000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>687772000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>636814000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>616347000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>535172000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>495463000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>469508000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>456052000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>415452000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>389269000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>368381000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>358173000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>348991000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>314955000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>300111000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>280426000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>231036000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>194539000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>140514000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>105813000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>57295000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>10202000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-13118000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-63792000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-92078000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-117620000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-126955000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-157015000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-424146000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-461525000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
+      <c r="BU49"/>
     </row>
-    <row r="50" spans="1:72">
+    <row r="50" spans="1:73">
       <c r="A50" t="s">
         <v>68</v>
       </c>
       <c r="B50">
+        <v>60253000.0</v>
+      </c>
+      <c r="C50">
         <v>63347000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>54110000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>121688000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>121083000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>116601000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>118733000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>111296000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>117116000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>123879000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>111683000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>99958000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>82122000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>61723000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>69645000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>81188000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>89274000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>77965000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>66415000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>27993000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>30587000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>43429000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>46113000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>53353000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>52272000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>59267000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>69539000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>59487000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>47444000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>1075000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>51266000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>758000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>944000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>936000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>104011000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>1037583000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>42593000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>14399000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>74229000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>46546000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>45030000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>500000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>389000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
+      <c r="BU50"/>
     </row>
-    <row r="51" spans="1:72">
+    <row r="51" spans="1:73">
       <c r="A51" t="s">
         <v>69</v>
       </c>
       <c r="B51">
+        <v>1323877000.0</v>
+      </c>
+      <c r="C51">
         <v>1333066000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1420156000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1587004000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1474922000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1475737000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1670994000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1703416000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1716291000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1733566000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1732150000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1942668000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1927272000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1599998000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1675288000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1727728000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1443683000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1321737000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1146185000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1046965000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1032441000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1065148000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1067077000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1081447000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1048179000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1039296000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1099345000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1086913000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1058998000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>923956000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>947269000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>933433000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>940466000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>928722000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1039009000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1037090000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1050491000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1052921000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1087900000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1081382000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1092176000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1046383000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1054910000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1038637000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1037219000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1088017000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1112111000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1161261000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1191915000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>1197395000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>1207864000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>1210376000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>813234000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>893818000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>882865000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>895263000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>573651000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>597874000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>632498000.0</v>
       </c>
       <c r="BH51">
         <v>632498000.0</v>
       </c>
       <c r="BI51">
-        <v>657229000.0</v>
+        <v>632498000.0</v>
       </c>
       <c r="BJ51">
         <v>657229000.0</v>
       </c>
       <c r="BK51">
-        <v>731422000.0</v>
+        <v>657229000.0</v>
       </c>
       <c r="BL51">
         <v>731422000.0</v>
       </c>
       <c r="BM51">
         <v>731422000.0</v>
       </c>
       <c r="BN51">
-        <v>1091539000.0</v>
+        <v>731422000.0</v>
       </c>
       <c r="BO51">
         <v>1091539000.0</v>
       </c>
       <c r="BP51">
+        <v>1091539000.0</v>
+      </c>
+      <c r="BQ51">
         <v>1093539000.0</v>
       </c>
-      <c r="BQ51"/>
-      <c r="BR51">
+      <c r="BR51"/>
+      <c r="BS51">
         <v>1130937000.0</v>
       </c>
-      <c r="BS51"/>
       <c r="BT51"/>
+      <c r="BU51"/>
     </row>
-    <row r="52" spans="1:72">
+    <row r="52" spans="1:73">
       <c r="A52" t="s">
         <v>70</v>
       </c>
       <c r="B52">
+        <v>70340000.0</v>
+      </c>
+      <c r="C52">
         <v>72810000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>63185000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>129852000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>128840000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>123446000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>164716000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>116835000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>121524000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>127664000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>111683000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>99958000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>82122000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>61723000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>72644000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>81188000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>89274000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>77965000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>66415000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>27993000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>30587000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>43429000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>48221000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>55375000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>54139000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>61097000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>69539000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>59487000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>47444000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>47560000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>87644000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>25367000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>33007000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>22174000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>130908000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>29855000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>42593000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>46163000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>74229000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>46546000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>45030000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>9251000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>4783000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>3400000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>3609000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>5916000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>5818000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>6945000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>19547000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>22046000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>30193000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>33047000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>42532000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>94800000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>9000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>19750000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>14063000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>22874000.0</v>
       </c>
-      <c r="BG52"/>
       <c r="BH52"/>
-      <c r="BI52">
+      <c r="BI52"/>
+      <c r="BJ52">
         <v>24731000.0</v>
       </c>
-      <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
-      <c r="BN52">
+      <c r="BN52"/>
+      <c r="BO52">
         <v>39076000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>7125000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>4750000.0</v>
       </c>
-      <c r="BQ52"/>
-      <c r="BR52">
+      <c r="BR52"/>
+      <c r="BS52">
         <v>9500000.0</v>
       </c>
-      <c r="BS52"/>
       <c r="BT52"/>
+      <c r="BU52"/>
     </row>
-    <row r="53" spans="1:72">
+    <row r="53" spans="1:73">
       <c r="A53" t="s">
         <v>71</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-      <c r="O53">
+      <c r="O53"/>
+      <c r="P53">
         <v>5516000.0</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
@@ -13183,1735 +13298,1757 @@
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
-        <v>6645000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AX53">
         <v>6645000.0</v>
       </c>
       <c r="AY53">
         <v>6645000.0</v>
       </c>
       <c r="AZ53">
-        <v>0.0</v>
+        <v>6645000.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
-      <c r="BC53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC53">
+        <v>0.0</v>
+      </c>
+      <c r="BD53"/>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
-      <c r="BI53"/>
+      <c r="BI53">
+        <v>0.0</v>
+      </c>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
+      <c r="BU53"/>
     </row>
-    <row r="54" spans="1:72">
+    <row r="54" spans="1:73">
       <c r="A54" t="s">
         <v>72</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
+        <v>0.0</v>
+      </c>
+      <c r="AP54">
         <v>474459000.0</v>
       </c>
-      <c r="AP54">
-[...1 lines deleted...]
-      </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
-      <c r="BC54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
+      <c r="BD54"/>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
+      <c r="BU54"/>
     </row>
-    <row r="55" spans="1:72">
+    <row r="55" spans="1:73">
       <c r="A55" t="s">
         <v>73</v>
       </c>
       <c r="B55">
+        <v>5593263000.0</v>
+      </c>
+      <c r="C55">
         <v>5573679000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>5598102000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>5388801000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>5060454000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>5109331000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>5186939000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>5118566000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>5129520000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>5093312000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>5166341000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>5321971000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5211132000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>5169462000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>5246293000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>5472951000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>5151533000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>4877780000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>4100430000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>3706926000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3422138000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>3235423000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2974075000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2767625000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2654077000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2665669000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2594121000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2523109000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2473722000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2426314000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2332673000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2209275000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2077468000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2019964000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2000974000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1887530000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1867265000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1861684000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1866908000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1916535000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1933497000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1792816000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1837579000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1871387000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1842372000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1892343000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1833904000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1829168000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1812569000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1798205000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1733055000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1675367000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1591726000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1603847000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1507173000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1491775000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1571717000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1552793000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1260376000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1212775000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1224318000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1209883000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1279159000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1236427000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1204722000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1337243000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1346326000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1297099000.0</v>
       </c>
-      <c r="BQ55"/>
-      <c r="BR55">
+      <c r="BR55"/>
+      <c r="BS55">
         <v>1326214000.0</v>
       </c>
-      <c r="BS55"/>
-      <c r="BT55">
+      <c r="BT55"/>
+      <c r="BU55">
         <v>1908659000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:72">
+    <row r="56" spans="1:73">
       <c r="A56" t="s">
         <v>74</v>
       </c>
       <c r="B56">
+        <v>2448968000.0</v>
+      </c>
+      <c r="C56">
         <v>2462478000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2502113000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2245689000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1988539000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2032170000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2073375000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2055658000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2053913000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1997692000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2167049000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2273053000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2185774000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2182348000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2313269000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>2491311000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>2125401000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1848464000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1923572000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1692533000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1857607000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1669733000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1480336000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1297106000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1208721000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1195829000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1137431000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1051710000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1062795000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1120769000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1039957000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>930436000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>866845000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>818556000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>810149000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>697780000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>680694000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>683509000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>671433000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>698598000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>686256000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>661372000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>654368000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>746930000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>704528000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>730478000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>732263000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>717155000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>686530000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>654179000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>615960000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>611069000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>525195000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>522553000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>400772000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>358956000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>425924000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>383265000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>362522000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>301327000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>299994000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>272519000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>333005000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>276367000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>230650000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>345017000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>340069000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>275950000.0</v>
       </c>
-      <c r="BQ56"/>
-      <c r="BR56">
+      <c r="BR56"/>
+      <c r="BS56">
         <v>274997000.0</v>
       </c>
-      <c r="BS56"/>
       <c r="BT56"/>
+      <c r="BU56"/>
     </row>
-    <row r="57" spans="1:72">
+    <row r="57" spans="1:73">
       <c r="A57" t="s">
         <v>75</v>
       </c>
       <c r="B57">
+        <v>1207782000.0</v>
+      </c>
+      <c r="C57">
         <v>1215346000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1146319000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1121280000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1007588000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1033152000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1019474000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>912557000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>897901000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>880771000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>900094000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>936827000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>910342000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>992044000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1105130000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1172176000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1253158000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1155907000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1018014000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>836249000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>710265000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>641524000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>556258000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>486720000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>483016000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>497064000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>476016000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>480363000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>515979000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>560706000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>553113000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>480049000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>412637000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>388872000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>458743000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>310322000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>315900000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>341939000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>333579000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>324041000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>302470000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>213224000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>224986000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>246002000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>234597000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>240522000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>229476000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>214049000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>233390000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>250845000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>240896000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>244527000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>258131000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>294859000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>156818000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>167427000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>167241000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>165390000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>99543000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>90936000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>119422000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>86685000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>103883000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>85974000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>68965000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>131971000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>126765000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>119471000.0</v>
       </c>
-      <c r="BQ57"/>
-      <c r="BR57">
+      <c r="BR57"/>
+      <c r="BS57">
         <v>127981000.0</v>
       </c>
-      <c r="BS57"/>
-      <c r="BT57">
+      <c r="BT57"/>
+      <c r="BU57">
         <v>94690000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:72">
+    <row r="58" spans="1:73">
       <c r="A58" t="s">
         <v>76</v>
       </c>
       <c r="B58">
+        <v>2917963000.0</v>
+      </c>
+      <c r="C58">
         <v>2934633000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2948274000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2813610000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2587429000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2611888000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2774477000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2746047000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2750091000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2743693000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2794215000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2894527000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2865939000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2799736000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2839752000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2970359000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2771410000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2605643000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2273449000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2013743000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1834315000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1779012000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1680634000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1609331000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1570486000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1571591000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1598342000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1592981000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1606410000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1604049000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1574141000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1538985000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1452870000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1416204000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1485928000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1421765000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1413303000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1427434000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1416781000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1430512000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1423991000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>861074000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>859035000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1351577000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>836986000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>912745000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>938070000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1012044000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1106481000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1164063000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1218375000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1263485000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>560538000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>676591000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1073635000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1087169000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>770944000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>783904000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>758515000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>749695000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>775543000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>768816000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>858292000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>838225000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>819105000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>2080057000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>2107218000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>2083339000.0</v>
       </c>
-      <c r="BQ58"/>
-      <c r="BR58">
+      <c r="BR58"/>
+      <c r="BS58">
         <v>2136408000.0</v>
       </c>
-      <c r="BS58"/>
-      <c r="BT58">
+      <c r="BT58"/>
+      <c r="BU58">
         <v>1402879000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:72">
+    <row r="59" spans="1:73">
       <c r="A59" t="s">
         <v>77</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59">
         <v>698635000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AG59">
         <v>617255000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>570194000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>559831000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>473249000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>427969000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>420396000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>401112000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>413858000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>450338000.0</v>
       </c>
-      <c r="AO59">
+      <c r="AP59">
         <v>474459000.0</v>
       </c>
-      <c r="AP59">
-[...1 lines deleted...]
-      </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
-      <c r="BC59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
+      <c r="BD59"/>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
+      <c r="BU59"/>
     </row>
-    <row r="60" spans="1:72">
+    <row r="60" spans="1:73">
       <c r="A60" t="s">
         <v>78</v>
       </c>
       <c r="B60">
+        <v>2674692000.0</v>
+      </c>
+      <c r="C60">
         <v>2632422000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2643748000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2570523000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2469224000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2494278000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2409439000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2369713000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2367404000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2340252000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2363908000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2419282000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2339163000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2257381000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2318530000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2418879000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2308134000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2213774000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1782072000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1655900000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1524730000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1390293000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1230192000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1097730000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1023642000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1032382000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>934264000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>865940000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>804420000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>760549000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>698163000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>617012000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>570068000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>559552000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>473147000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>427922000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>420467000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>401122000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>413915000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>450391000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>474426000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>465871000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>489272000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>519810000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>502693000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>489799000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>447917000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>408562000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>353044000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>317071000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>257340000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>205941000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>515594000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>463628000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>433538000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>404606000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>800773000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>768889000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>501861000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>463080000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>448775000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>441067000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>420867000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>398202000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>385617000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>-742814000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>-760892000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>-786240000.0</v>
       </c>
-      <c r="BQ60"/>
-      <c r="BR60">
+      <c r="BR60"/>
+      <c r="BS60">
         <v>-810194000.0</v>
       </c>
-      <c r="BS60"/>
-      <c r="BT60">
+      <c r="BT60"/>
+      <c r="BU60">
         <v>505780000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:72">
+    <row r="61" spans="1:73">
       <c r="A61" t="s">
         <v>79</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-      <c r="N61">
+      <c r="N61"/>
+      <c r="O61">
         <v>-808491000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-599304000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-475294000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-471833000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-448976000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-358634000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-358481000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-358362000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-332164000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-331513000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-331415000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-331386000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-324551000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-324351000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-324149000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-324115000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-321473000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-321397000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-321052000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-321025000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-294005000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-293969000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-293684000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-263636000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-262402000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-212358000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-146801000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-112197000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-111516000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-75913000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-11501000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-11449000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-8341000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-8052000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-7681000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-7497000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>6571000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-6552000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6543000.0</v>
       </c>
       <c r="BA61">
         <v>-6543000.0</v>
       </c>
       <c r="BB61">
-        <v>0.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>-6543000.0</v>
+      </c>
+      <c r="BC61">
+        <v>0.0</v>
+      </c>
+      <c r="BD61"/>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
+      <c r="BU61"/>
     </row>
-    <row r="62" spans="1:72">
+    <row r="62" spans="1:73">
       <c r="A62" t="s">
         <v>80</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
-      <c r="L62">
+      <c r="L62"/>
+      <c r="M62">
         <v>5688000.0</v>
       </c>
-      <c r="M62">
+      <c r="N62">
         <v>3814000.0</v>
       </c>
-      <c r="N62">
+      <c r="O62">
         <v>110471000.0</v>
       </c>
-      <c r="O62">
+      <c r="P62">
         <v>86936000.0</v>
       </c>
-      <c r="P62">
+      <c r="Q62">
         <v>82830000.0</v>
       </c>
-      <c r="Q62">
+      <c r="R62">
         <v>71511000.0</v>
       </c>
-      <c r="R62">
+      <c r="S62">
         <v>58050000.0</v>
       </c>
-      <c r="S62">
+      <c r="T62">
         <v>44704000.0</v>
       </c>
-      <c r="T62">
+      <c r="U62">
         <v>37245000.0</v>
       </c>
-      <c r="U62">
+      <c r="V62">
         <v>63254000.0</v>
       </c>
-      <c r="V62">
+      <c r="W62">
         <v>66207000.0</v>
       </c>
-      <c r="W62">
+      <c r="X62">
         <v>63545000.0</v>
       </c>
-      <c r="X62">
+      <c r="Y62">
         <v>61019000.0</v>
       </c>
-      <c r="Y62">
+      <c r="Z62">
         <v>59904000.0</v>
       </c>
-      <c r="Z62">
+      <c r="AA62">
         <v>61227000.0</v>
       </c>
-      <c r="AA62">
+      <c r="AB62">
         <v>56564000.0</v>
       </c>
-      <c r="AB62">
+      <c r="AC62">
         <v>59117000.0</v>
       </c>
-      <c r="AC62">
+      <c r="AD62">
         <v>57357000.0</v>
       </c>
-      <c r="AD62">
+      <c r="AE62">
         <v>61004000.0</v>
       </c>
-      <c r="AE62">
+      <c r="AF62">
         <v>59897000.0</v>
       </c>
-      <c r="AF62">
+      <c r="AG62">
         <v>53035000.0</v>
       </c>
-      <c r="AG62">
+      <c r="AH62">
         <v>54404000.0</v>
       </c>
-      <c r="AH62">
+      <c r="AI62">
         <v>43929000.0</v>
       </c>
-      <c r="AI62">
+      <c r="AJ62">
         <v>41797000.0</v>
       </c>
-      <c r="AJ62">
+      <c r="AK62">
         <v>37796000.0</v>
       </c>
-      <c r="AK62">
+      <c r="AL62">
         <v>33566000.0</v>
       </c>
-      <c r="AL62">
+      <c r="AM62">
         <v>33138000.0</v>
       </c>
-      <c r="AM62">
+      <c r="AN62">
         <v>36269000.0</v>
       </c>
-      <c r="AN62">
+      <c r="AO62">
         <v>35685000.0</v>
       </c>
-      <c r="AO62">
+      <c r="AP62">
         <v>35047000.0</v>
       </c>
-      <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
+      <c r="BU62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -14984,51 +15121,51 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B2">
         <v>2597410000.0</v>
       </c>
       <c r="C2">
         <v>2630208000.0</v>
       </c>
       <c r="D2">
         <v>2657236000.0</v>
       </c>
       <c r="E2">
         <v>3042733000.0</v>
       </c>
       <c r="F2">
         <v>2377102000.0</v>
       </c>
       <c r="G2">
         <v>1527546000.0</v>
       </c>
       <c r="H2">
         <v>1406584000.0</v>
       </c>
       <c r="I2">
         <v>1298424000.0</v>
       </c>
@@ -15046,51 +15183,51 @@
       </c>
       <c r="N2">
         <v>916205000.0</v>
       </c>
       <c r="O2">
         <v>735906000.0</v>
       </c>
       <c r="P2">
         <v>497322000.0</v>
       </c>
       <c r="Q2">
         <v>355523000.0</v>
       </c>
       <c r="R2">
         <v>352398000.0</v>
       </c>
       <c r="S2">
         <v>372199000.0</v>
       </c>
       <c r="T2">
         <v>333428000.0</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B3">
         <v>194835000.0</v>
       </c>
       <c r="C3">
         <v>171768000.0</v>
       </c>
       <c r="D3">
         <v>166602000.0</v>
       </c>
       <c r="E3">
         <v>156141000.0</v>
       </c>
       <c r="F3">
         <v>92041000.0</v>
       </c>
       <c r="G3">
         <v>68773000.0</v>
       </c>
       <c r="H3">
         <v>60909000.0</v>
       </c>
       <c r="I3">
         <v>47408000.0</v>
       </c>
@@ -15108,78 +15245,78 @@
       </c>
       <c r="N3">
         <v>36774000.0</v>
       </c>
       <c r="O3">
         <v>54160000.0</v>
       </c>
       <c r="P3">
         <v>56123000.0</v>
       </c>
       <c r="Q3">
         <v>59440000.0</v>
       </c>
       <c r="R3">
         <v>59675000.0</v>
       </c>
       <c r="S3">
         <v>54770000.0</v>
       </c>
       <c r="T3">
         <v>53783000.0</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B5">
-        <v>289191000.0</v>
+        <v>269757000.0</v>
       </c>
       <c r="C5">
         <v>499151000.0</v>
       </c>
       <c r="D5">
         <v>387927000.0</v>
       </c>
       <c r="E5">
         <v>563292000.0</v>
       </c>
       <c r="F5">
         <v>724479000.0</v>
       </c>
       <c r="G5">
         <v>479182000.0</v>
       </c>
       <c r="H5">
         <v>361151000.0</v>
       </c>
       <c r="I5">
         <v>352032000.0</v>
       </c>
       <c r="J5">
         <v>246366000.0</v>
       </c>
@@ -15194,54 +15331,54 @@
       </c>
       <c r="N5">
         <v>333151000.0</v>
       </c>
       <c r="O5">
         <v>205466000.0</v>
       </c>
       <c r="P5">
         <v>110684000.0</v>
       </c>
       <c r="Q5">
         <v>84617000.0</v>
       </c>
       <c r="R5">
         <v>114256000.0</v>
       </c>
       <c r="S5">
         <v>-447533000.0</v>
       </c>
       <c r="T5">
         <v>115081000.0</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B6">
-        <v>484026000.0</v>
+        <v>464592000.0</v>
       </c>
       <c r="C6">
         <v>670919000.0</v>
       </c>
       <c r="D6">
         <v>554529000.0</v>
       </c>
       <c r="E6">
         <v>719433000.0</v>
       </c>
       <c r="F6">
         <v>816520000.0</v>
       </c>
       <c r="G6">
         <v>547955000.0</v>
       </c>
       <c r="H6">
         <v>422060000.0</v>
       </c>
       <c r="I6">
         <v>399440000.0</v>
       </c>
       <c r="J6">
         <v>298354000.0</v>
       </c>
@@ -15256,101 +15393,101 @@
       </c>
       <c r="N6">
         <v>369925000.0</v>
       </c>
       <c r="O6">
         <v>259626000.0</v>
       </c>
       <c r="P6">
         <v>166807000.0</v>
       </c>
       <c r="Q6">
         <v>144057000.0</v>
       </c>
       <c r="R6">
         <v>173931000.0</v>
       </c>
       <c r="S6">
         <v>-392763000.0</v>
       </c>
       <c r="T6">
         <v>168864000.0</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>28400000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B9">
         <v>1611737000.0</v>
       </c>
       <c r="C9">
         <v>1665626000.0</v>
       </c>
       <c r="D9">
         <v>1365431000.0</v>
       </c>
       <c r="E9">
         <v>1522004000.0</v>
       </c>
       <c r="F9">
         <v>1360082000.0</v>
       </c>
       <c r="G9">
         <v>957654000.0</v>
       </c>
       <c r="H9">
         <v>797752000.0</v>
       </c>
       <c r="I9">
         <v>725040000.0</v>
       </c>
@@ -15368,51 +15505,51 @@
       </c>
       <c r="N9">
         <v>569560000.0</v>
       </c>
       <c r="O9">
         <v>440400000.0</v>
       </c>
       <c r="P9">
         <v>294654000.0</v>
       </c>
       <c r="Q9">
         <v>237357000.0</v>
       </c>
       <c r="R9">
         <v>235850000.0</v>
       </c>
       <c r="S9">
         <v>202030000.0</v>
       </c>
       <c r="T9">
         <v>222277000.0</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B10">
         <v>199060000.0</v>
       </c>
       <c r="C10">
         <v>409438000.0</v>
       </c>
       <c r="D10">
         <v>290300000.0</v>
       </c>
       <c r="E10">
         <v>508466000.0</v>
       </c>
       <c r="F10">
         <v>691526000.0</v>
       </c>
       <c r="G10">
         <v>446191000.0</v>
       </c>
       <c r="H10">
         <v>319607000.0</v>
       </c>
       <c r="I10">
         <v>311076000.0</v>
       </c>
@@ -15430,51 +15567,51 @@
       </c>
       <c r="N10">
         <v>278716000.0</v>
       </c>
       <c r="O10">
         <v>156352000.0</v>
       </c>
       <c r="P10">
         <v>86966000.0</v>
       </c>
       <c r="Q10">
         <v>57220000.0</v>
       </c>
       <c r="R10">
         <v>43394000.0</v>
       </c>
       <c r="S10">
         <v>-555555000.0</v>
       </c>
       <c r="T10">
         <v>-10285000.0</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B11">
         <v>37706000.0</v>
       </c>
       <c r="C11">
         <v>92460000.0</v>
       </c>
       <c r="D11">
         <v>73180000.0</v>
       </c>
       <c r="E11">
         <v>99596000.0</v>
       </c>
       <c r="F11">
         <v>134957000.0</v>
       </c>
       <c r="G11">
         <v>98973000.0</v>
       </c>
       <c r="H11">
         <v>67299000.0</v>
       </c>
       <c r="I11">
         <v>69856000.0</v>
       </c>
@@ -15492,51 +15629,51 @@
       </c>
       <c r="N11">
         <v>104177000.0</v>
       </c>
       <c r="O11">
         <v>63129000.0</v>
       </c>
       <c r="P11">
         <v>-237677000.0</v>
       </c>
       <c r="Q11">
         <v>307000.0</v>
       </c>
       <c r="R11">
         <v>339000.0</v>
       </c>
       <c r="S11">
         <v>400000.0</v>
       </c>
       <c r="T11">
         <v>-571000.0</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B12">
         <v>70697000.0</v>
       </c>
       <c r="C12">
         <v>89713000.0</v>
       </c>
       <c r="D12">
         <v>97627000.0</v>
       </c>
       <c r="E12">
         <v>54826000.0</v>
       </c>
       <c r="F12">
         <v>32953000.0</v>
       </c>
       <c r="G12">
         <v>32991000.0</v>
       </c>
       <c r="H12">
         <v>41544000.0</v>
       </c>
       <c r="I12">
         <v>40956000.0</v>
       </c>
@@ -15554,133 +15691,133 @@
       </c>
       <c r="N12">
         <v>54435000.0</v>
       </c>
       <c r="O12">
         <v>49114000.0</v>
       </c>
       <c r="P12">
         <v>23718000.0</v>
       </c>
       <c r="Q12">
         <v>27397000.0</v>
       </c>
       <c r="R12">
         <v>70862000.0</v>
       </c>
       <c r="S12">
         <v>108022000.0</v>
       </c>
       <c r="T12">
         <v>125366000.0</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>38777000.0</v>
       </c>
       <c r="I13">
         <v>39063000.0</v>
       </c>
       <c r="J13">
         <v>42369000.0</v>
       </c>
       <c r="K13">
         <v>44524000.0</v>
       </c>
       <c r="L13">
         <v>42720000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B14">
         <v>-1800000.0</v>
       </c>
       <c r="C14">
         <v>8278000.0</v>
       </c>
       <c r="D14">
         <v>-34482000.0</v>
       </c>
       <c r="E14">
         <v>-9368000.0</v>
       </c>
       <c r="F14">
         <v>-6075000.0</v>
       </c>
       <c r="G14">
         <v>-3358000.0</v>
       </c>
       <c r="H14">
         <v>301000.0</v>
       </c>
       <c r="I14">
         <v>2963000.0</v>
       </c>
       <c r="J14">
         <v>1749000.0</v>
       </c>
       <c r="K14">
         <v>24000.0</v>
       </c>
       <c r="L14">
         <v>33128000.0</v>
       </c>
       <c r="M14">
         <v>33128000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B15">
         <v>159554000.0</v>
       </c>
       <c r="C15">
         <v>325256000.0</v>
       </c>
       <c r="D15">
         <v>203089000.0</v>
       </c>
       <c r="E15">
         <v>350267000.0</v>
       </c>
       <c r="F15">
         <v>533392000.0</v>
       </c>
       <c r="G15">
         <v>349329000.0</v>
       </c>
       <c r="H15">
         <v>253260000.0</v>
       </c>
       <c r="I15">
         <v>238257000.0</v>
       </c>
@@ -15698,51 +15835,51 @@
       </c>
       <c r="N15">
         <v>174539000.0</v>
       </c>
       <c r="O15">
         <v>93223000.0</v>
       </c>
       <c r="P15">
         <v>324643000.0</v>
       </c>
       <c r="Q15">
         <v>56913000.0</v>
       </c>
       <c r="R15">
         <v>43055000.0</v>
       </c>
       <c r="S15">
         <v>-555955000.0</v>
       </c>
       <c r="T15">
         <v>-9714000.0</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>399502000.0</v>
       </c>
       <c r="F16">
         <v>550494000.0</v>
       </c>
       <c r="G16">
         <v>350576000.0</v>
       </c>
       <c r="H16">
         <v>252007000.0</v>
       </c>
       <c r="I16">
         <v>238257000.0</v>
       </c>
       <c r="J16">
         <v>159386000.0</v>
       </c>
       <c r="K16">
         <v>98788000.0</v>
       </c>
@@ -15750,51 +15887,51 @@
         <v>77747000.0</v>
       </c>
       <c r="M16">
         <v>174613000.0</v>
       </c>
       <c r="N16">
         <v>174539000.0</v>
       </c>
       <c r="O16">
         <v>93223000.0</v>
       </c>
       <c r="P16">
         <v>324643000.0</v>
       </c>
       <c r="Q16">
         <v>56913000.0</v>
       </c>
       <c r="R16">
         <v>43055000.0</v>
       </c>
       <c r="S16"/>
       <c r="T16"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B17">
         <v>161354000.0</v>
       </c>
       <c r="C17">
         <v>316978000.0</v>
       </c>
       <c r="D17">
         <v>194201000.0</v>
       </c>
       <c r="E17">
         <v>408870000.0</v>
       </c>
       <c r="F17">
         <v>556569000.0</v>
       </c>
       <c r="G17">
         <v>347582000.0</v>
       </c>
       <c r="H17">
         <v>263484000.0</v>
       </c>
       <c r="I17">
         <v>240010000.0</v>
       </c>
@@ -15804,177 +15941,177 @@
       <c r="K17">
         <v>100107000.0</v>
       </c>
       <c r="L17">
         <v>77747000.0</v>
       </c>
       <c r="M17">
         <v>174613000.0</v>
       </c>
       <c r="N17">
         <v>182227000.0</v>
       </c>
       <c r="O17">
         <v>91671000.0</v>
       </c>
       <c r="P17">
         <v>324643000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B18">
         <v>-70697000.0</v>
       </c>
       <c r="C18">
         <v>-89713000.0</v>
       </c>
       <c r="D18">
         <v>-92385000.0</v>
       </c>
       <c r="E18">
         <v>-54826000.0</v>
       </c>
       <c r="F18">
         <v>-32953000.0</v>
       </c>
       <c r="G18">
         <v>-32991000.0</v>
       </c>
       <c r="H18">
         <v>-41544000.0</v>
       </c>
       <c r="I18">
         <v>-40956000.0</v>
       </c>
       <c r="J18">
         <v>-42667000.0</v>
       </c>
       <c r="K18">
         <v>-47525000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-3038000.0</v>
       </c>
       <c r="F19">
         <v>3343000.0</v>
       </c>
       <c r="G19">
         <v>76000.0</v>
       </c>
       <c r="H19">
         <v>-11012000.0</v>
       </c>
       <c r="I19">
         <v>-5149000.0</v>
       </c>
       <c r="J19">
         <v>-3709000.0</v>
       </c>
       <c r="K19">
         <v>-3667000.0</v>
       </c>
       <c r="L19">
         <v>-13735000.0</v>
       </c>
       <c r="M19">
         <v>12202000.0</v>
       </c>
       <c r="N19">
         <v>-18314000.0</v>
       </c>
       <c r="O19">
         <v>-18089000.0</v>
       </c>
       <c r="P19">
         <v>-2297000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>1459000.0</v>
       </c>
       <c r="F20">
         <v>21465000.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20">
         <v>40687000.0</v>
       </c>
       <c r="M20">
         <v>40687000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20">
         <v>9389000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B21">
         <v>289191000.0</v>
       </c>
       <c r="C21">
         <v>536742000.0</v>
       </c>
       <c r="D21">
         <v>386199000.0</v>
       </c>
       <c r="E21">
         <v>566330000.0</v>
       </c>
       <c r="F21">
         <v>721136000.0</v>
       </c>
       <c r="G21">
         <v>479106000.0</v>
       </c>
       <c r="H21">
         <v>372163000.0</v>
       </c>
       <c r="I21">
         <v>357181000.0</v>
       </c>
@@ -15992,75 +16129,75 @@
       </c>
       <c r="N21">
         <v>351465000.0</v>
       </c>
       <c r="O21">
         <v>223555000.0</v>
       </c>
       <c r="P21">
         <v>112981000.0</v>
       </c>
       <c r="Q21">
         <v>90296000.0</v>
       </c>
       <c r="R21">
         <v>98512000.0</v>
       </c>
       <c r="S21">
         <v>71185000.0</v>
       </c>
       <c r="T21">
         <v>94836000.0</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B23">
         <v>3919956000.0</v>
       </c>
       <c r="C23">
         <v>3759092000.0</v>
       </c>
       <c r="D23">
         <v>3636468000.0</v>
       </c>
       <c r="E23">
         <v>3998407000.0</v>
       </c>
       <c r="F23">
         <v>3016048000.0</v>
       </c>
       <c r="G23">
         <v>2006094000.0</v>
       </c>
       <c r="H23">
         <v>1832173000.0</v>
       </c>
       <c r="I23">
         <v>1666283000.0</v>
       </c>
@@ -16078,117 +16215,117 @@
       </c>
       <c r="N23">
         <v>1134300000.0</v>
       </c>
       <c r="O23">
         <v>952751000.0</v>
       </c>
       <c r="P23">
         <v>678995000.0</v>
       </c>
       <c r="Q23">
         <v>502584000.0</v>
       </c>
       <c r="R23">
         <v>588248000.0</v>
       </c>
       <c r="S23">
         <v>574229000.0</v>
       </c>
       <c r="T23">
         <v>555705000.0</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B25">
         <v>194835000.0</v>
       </c>
       <c r="C25">
         <v>171768000.0</v>
       </c>
       <c r="D25">
         <v>163566000.0</v>
       </c>
       <c r="E25">
         <v>156141000.0</v>
       </c>
       <c r="F25">
         <v>92041000.0</v>
       </c>
       <c r="G25">
         <v>68773000.0</v>
       </c>
       <c r="H25">
         <v>60909000.0</v>
       </c>
       <c r="I25">
         <v>47408000.0</v>
       </c>
       <c r="J25">
         <v>51988000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B26">
         <v>243470000.0</v>
       </c>
       <c r="C26">
         <v>219600000.0</v>
       </c>
       <c r="D26">
         <v>173443000.0</v>
       </c>
       <c r="E26">
         <v>159774000.0</v>
       </c>
       <c r="F26">
         <v>104303000.0</v>
       </c>
       <c r="G26">
         <v>80251000.0</v>
       </c>
       <c r="H26">
         <v>68394000.0</v>
       </c>
       <c r="I26">
         <v>50019000.0</v>
       </c>
@@ -16206,51 +16343,51 @@
       </c>
       <c r="N26">
         <v>29271000.0</v>
       </c>
       <c r="O26">
         <v>23499000.0</v>
       </c>
       <c r="P26">
         <v>16476000.0</v>
       </c>
       <c r="Q26">
         <v>14700000.0</v>
       </c>
       <c r="R26">
         <v>10842000.0</v>
       </c>
       <c r="S26">
         <v>9925000.0</v>
       </c>
       <c r="T26">
         <v>9606000.0</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B27">
         <v>555358000.0</v>
       </c>
       <c r="C27">
         <v>526446000.0</v>
       </c>
       <c r="D27">
         <v>448199000.0</v>
       </c>
       <c r="E27">
         <v>496260000.0</v>
       </c>
       <c r="F27">
         <v>319020000.0</v>
       </c>
       <c r="G27">
         <v>246373000.0</v>
       </c>
       <c r="H27">
         <v>217683000.0</v>
       </c>
       <c r="I27">
         <v>191887000.0</v>
       </c>
@@ -16268,51 +16405,51 @@
       </c>
       <c r="N27">
         <v>107515000.0</v>
       </c>
       <c r="O27">
         <v>101448000.0</v>
       </c>
       <c r="P27">
         <v>77776000.0</v>
       </c>
       <c r="Q27">
         <v>57954000.0</v>
       </c>
       <c r="R27">
         <v>59823000.0</v>
       </c>
       <c r="S27">
         <v>57449000.0</v>
       </c>
       <c r="T27">
         <v>52652000.0</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B28">
         <v>422211000.0</v>
       </c>
       <c r="C28">
         <v>285095000.0</v>
       </c>
       <c r="D28">
         <v>252936000.0</v>
       </c>
       <c r="E28">
         <v>194861000.0</v>
       </c>
       <c r="F28">
         <v>144272000.0</v>
       </c>
       <c r="G28">
         <v>119644000.0</v>
       </c>
       <c r="H28">
         <v>110868000.0</v>
       </c>
       <c r="I28">
         <v>103841000.0</v>
       </c>
@@ -16330,97 +16467,97 @@
       </c>
       <c r="N28">
         <v>55490000.0</v>
       </c>
       <c r="O28">
         <v>46031000.0</v>
       </c>
       <c r="P28">
         <v>30012000.0</v>
       </c>
       <c r="Q28">
         <v>22599000.0</v>
       </c>
       <c r="R28">
         <v>14713000.0</v>
       </c>
       <c r="S28">
         <v>15869000.0</v>
       </c>
       <c r="T28">
         <v>17581000.0</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B29">
         <v>37706000.0</v>
       </c>
       <c r="C29">
         <v>92460000.0</v>
       </c>
       <c r="D29">
         <v>56752000.0</v>
       </c>
       <c r="E29">
         <v>99596000.0</v>
       </c>
       <c r="F29">
         <v>134957000.0</v>
       </c>
       <c r="G29">
         <v>98973000.0</v>
       </c>
       <c r="H29">
         <v>67299000.0</v>
       </c>
       <c r="I29">
         <v>69856000.0</v>
       </c>
       <c r="J29">
         <v>43553000.0</v>
       </c>
       <c r="K29">
         <v>57570000.0</v>
       </c>
       <c r="L29">
         <v>45236000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B30">
         <v>1322546000.0</v>
       </c>
       <c r="C30">
         <v>1128884000.0</v>
       </c>
       <c r="D30">
         <v>979232000.0</v>
       </c>
       <c r="E30">
         <v>955674000.0</v>
       </c>
       <c r="F30">
         <v>638946000.0</v>
       </c>
       <c r="G30">
         <v>478548000.0</v>
       </c>
       <c r="H30">
         <v>425589000.0</v>
       </c>
       <c r="I30">
         <v>367859000.0</v>
       </c>
@@ -16438,51 +16575,51 @@
       </c>
       <c r="N30">
         <v>218095000.0</v>
       </c>
       <c r="O30">
         <v>216845000.0</v>
       </c>
       <c r="P30">
         <v>181673000.0</v>
       </c>
       <c r="Q30">
         <v>147061000.0</v>
       </c>
       <c r="R30">
         <v>235850000.0</v>
       </c>
       <c r="S30">
         <v>202030000.0</v>
       </c>
       <c r="T30">
         <v>222277000.0</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B31">
         <v>-90131000.0</v>
       </c>
       <c r="C31">
         <v>-127304000.0</v>
       </c>
       <c r="D31">
         <v>-95899000.0</v>
       </c>
       <c r="E31">
         <v>-57864000.0</v>
       </c>
       <c r="F31">
         <v>-29610000.0</v>
       </c>
       <c r="G31">
         <v>-32915000.0</v>
       </c>
       <c r="H31">
         <v>-52556000.0</v>
       </c>
       <c r="I31">
         <v>-46105000.0</v>
       </c>
@@ -16500,51 +16637,51 @@
       </c>
       <c r="N31">
         <v>-72749000.0</v>
       </c>
       <c r="O31">
         <v>-67203000.0</v>
       </c>
       <c r="P31">
         <v>-26015000.0</v>
       </c>
       <c r="Q31">
         <v>-33076000.0</v>
       </c>
       <c r="R31">
         <v>-55118000.0</v>
       </c>
       <c r="S31">
         <v>-626740000.0</v>
       </c>
       <c r="T31">
         <v>-105121000.0</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="A32" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B32">
         <v>4209147000.0</v>
       </c>
       <c r="C32">
         <v>4295834000.0</v>
       </c>
       <c r="D32">
         <v>4022667000.0</v>
       </c>
       <c r="E32">
         <v>4564737000.0</v>
       </c>
       <c r="F32">
         <v>3737184000.0</v>
       </c>
       <c r="G32">
         <v>2485200000.0</v>
       </c>
       <c r="H32">
         <v>2204336000.0</v>
       </c>
       <c r="I32">
         <v>2023464000.0</v>
       </c>
@@ -16581,784 +16718,791 @@
       <c r="T32">
         <v>555705000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BY32"/>
+  <dimension ref="A1:BZ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77">
+    <row r="1" spans="1:78">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="D1" t="s">
         <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="H1" t="s">
         <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="L1" t="s">
         <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
+        <v>90</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="P1" t="s">
         <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
+        <v>93</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="T1" t="s">
         <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
+        <v>96</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="X1" t="s">
         <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AB1" t="s">
         <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AF1" t="s">
         <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AJ1" t="s">
         <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AN1" t="s">
         <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AR1" t="s">
         <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AV1" t="s">
         <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AZ1" t="s">
         <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BD1" t="s">
         <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BH1" t="s">
         <v>124</v>
       </c>
       <c r="BI1" t="s">
         <v>125</v>
       </c>
       <c r="BJ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BL1" t="s">
         <v>127</v>
       </c>
       <c r="BM1" t="s">
         <v>128</v>
       </c>
       <c r="BN1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BP1" t="s">
         <v>130</v>
       </c>
       <c r="BQ1" t="s">
         <v>131</v>
       </c>
       <c r="BR1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
       </c>
-      <c r="BS1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BT1" t="s">
-        <v>164</v>
+        <v>133</v>
       </c>
       <c r="BU1" t="s">
         <v>165</v>
       </c>
       <c r="BV1" t="s">
+        <v>166</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="BX1" t="s">
         <v>167</v>
       </c>
       <c r="BY1" t="s">
         <v>168</v>
       </c>
+      <c r="BZ1" t="s">
+        <v>169</v>
+      </c>
     </row>
-    <row r="2" spans="1:77">
+    <row r="2" spans="1:78">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B2">
+        <v>649129000.0</v>
+      </c>
+      <c r="C2">
         <v>695424000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>687431000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>644420000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>570135000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>733384000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>701294000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>622636000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>572894000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>674946000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>694880000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>671999000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>615411000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>706065000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>727154000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>834406000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>775108000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>704532000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>606704000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>580246000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>485620000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>460880000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>425206000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>337865000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>303595000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>368710000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>383618000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>346078000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>308178000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>359098000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>361630000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>318693000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>257645000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>308300000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>299784000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>260916000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>221328000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>263294000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>235349000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>243229000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>188475000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>226706000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>228965000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>192463000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>209215000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>265587000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>222022000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>234597000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>222494000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>230554000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>223806000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>215735000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>246110000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>215869000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>184773000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>151708000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>183556000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>168843000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>150665000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>101010000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>76804000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>97209000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>93304000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>85710000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>79300000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>90320000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>79770000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>89389000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>92919000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>114463000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>109229000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>78628000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>69879000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>80051000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>83540000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>82109000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>87728000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:77">
+    <row r="3" spans="1:78">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B3">
+        <v>55974000.0</v>
+      </c>
+      <c r="C3">
         <v>51162000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>49211000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>48321000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>46141000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>43834000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>43152000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>42880000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>41902000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>42453000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>42951000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>41247000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>39951000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>39417000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>39165000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>39098000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>38461000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>29359000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>23216000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>21229000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>18237000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>18686000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>17168000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>16803000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>16116000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>18068000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>15494000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>14740000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>12607000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>12284000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>11841000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>11600000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>11683000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>13297000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>13108000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>12986000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>12597000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>13075000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>14900000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>13650000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>12793000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>10573000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>6285000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>10129000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>9034000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>8985000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>8789000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>8381000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>8575000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>9272000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>9846000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>8906000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>8750000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>11142000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>14510000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>12288000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>14218000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>14489000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>14111000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>13860000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>13663000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>14918000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>15011000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>14859000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>14652000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>14994000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>15060000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>14894000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>14727000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>13880000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>13819000.0</v>
       </c>
-      <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
+      <c r="BZ3"/>
     </row>
-    <row r="4" spans="1:77">
+    <row r="4" spans="1:78">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -17456,540 +17600,547 @@
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:77">
+    <row r="5" spans="1:78">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B5">
-        <v>-9315000.0</v>
+        <v>112135000.0</v>
       </c>
       <c r="C5">
+        <v>-10760000.0</v>
+      </c>
+      <c r="D5">
         <v>96799000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>108094000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>75624000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>164885000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>170141000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>102009000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>62116000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>151571000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>104769000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>86582000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>45005000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>106982000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>87554000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>213698000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>155058000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>176107000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>173344000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>181992000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>193036000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>171896000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>155381000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>89997000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>61908000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>93475000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>105665000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>90985000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>71026000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>106700000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>106418000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>83615000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>55299000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>93412000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>70852000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>50147000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>30793000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>76915000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>52825000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>44244000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>26966000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>26156000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>67776000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>34235000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>41971000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>78658000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>67156000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>93850000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>65913000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>90461000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>86539000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>61052000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>95099000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>66295000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>58800000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>27595000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>54778000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>35036000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>43400000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>21310000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>10938000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>25328000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>29616000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>18631000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>11042000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>29173000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>31632000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>29586000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>23865000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-501578000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>22503000.0</v>
       </c>
-      <c r="BT5">
-[...1 lines deleted...]
-      </c>
       <c r="BU5">
         <v>0.0</v>
       </c>
       <c r="BV5">
         <v>0.0</v>
       </c>
       <c r="BW5">
         <v>0.0</v>
       </c>
       <c r="BX5">
         <v>0.0</v>
       </c>
       <c r="BY5">
         <v>0.0</v>
       </c>
+      <c r="BZ5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:77">
+    <row r="6" spans="1:78">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B6">
-        <v>41847000.0</v>
+        <v>168109000.0</v>
       </c>
       <c r="C6">
+        <v>40402000.0</v>
+      </c>
+      <c r="D6">
         <v>146010000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>156415000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>121765000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>208719000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>213293000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>144889000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>104018000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>194024000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>147720000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>127829000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>84956000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>146399000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>126719000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>252796000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>193519000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>205466000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>196560000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>203221000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>211273000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>190582000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>172549000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>106800000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>78024000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>111543000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>121159000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>105725000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>83633000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>118984000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>118259000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>95215000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>66982000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>106709000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>83960000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>63133000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>43390000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>89990000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>67725000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>57894000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>39759000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>36729000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>74061000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>44364000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>51005000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>87643000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>75945000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>102231000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>74488000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>99733000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>96385000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>69958000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>103849000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>77437000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>73310000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>39883000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>68996000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>49525000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>57511000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>35170000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>24601000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>40246000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>44627000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>33490000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>25694000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>44167000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>46692000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>44480000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>38592000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-487698000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>36322000.0</v>
       </c>
-      <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
+      <c r="BZ6"/>
     </row>
-    <row r="7" spans="1:77">
+    <row r="7" spans="1:78">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -18087,86 +18238,87 @@
       </c>
       <c r="BR7">
         <v>0.0</v>
       </c>
       <c r="BS7">
         <v>0.0</v>
       </c>
       <c r="BT7">
         <v>0.0</v>
       </c>
       <c r="BU7">
         <v>0.0</v>
       </c>
       <c r="BV7">
         <v>0.0</v>
       </c>
       <c r="BW7">
         <v>0.0</v>
       </c>
       <c r="BX7">
         <v>0.0</v>
       </c>
       <c r="BY7">
         <v>0.0</v>
       </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:77">
+    <row r="8" spans="1:78">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -18264,1216 +18416,1232 @@
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:77">
+    <row r="9" spans="1:78">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B9">
+        <v>410236000.0</v>
+      </c>
+      <c r="C9">
         <v>396080000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>426922000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>416749000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>371986000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>501417000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>472269000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>375561000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>316379000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>388724000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>375787000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>328421000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>272499000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>343167000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>361104000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>456985000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>360748000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>362539000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>335994000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>339735000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>321814000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>300202000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>276149000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>208983000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>172320000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>222222000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>217517000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>195838000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>162175000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>204306000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>197885000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>176256000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>139989000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>179702000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>157469000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>134460000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>110486000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>154127000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>137772000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>124147000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>98060000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>131124000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>130326000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>95897000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>102603000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>138410000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>130283000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>128012000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>119514000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>145682000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>139463000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>130953000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>153462000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>126153000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>115813000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>87429000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>111005000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>98465000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>88659000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>60353000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>47177000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>63832000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>67362000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>54745000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>51418000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>63644000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>64491000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>60188000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>47527000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>58161000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>55826000.0</v>
       </c>
-      <c r="BT9">
-[...1 lines deleted...]
-      </c>
       <c r="BU9">
         <v>0.0</v>
       </c>
       <c r="BV9">
+        <v>0.0</v>
+      </c>
+      <c r="BW9">
         <v>228458000.0</v>
       </c>
-      <c r="BW9">
-[...1 lines deleted...]
-      </c>
       <c r="BX9">
         <v>0.0</v>
       </c>
       <c r="BY9">
         <v>0.0</v>
       </c>
+      <c r="BZ9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:77">
+    <row r="10" spans="1:78">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B10">
+        <v>96759000.0</v>
+      </c>
+      <c r="C10">
         <v>-27644000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>78338000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>89852000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>58514000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>145005000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>147231000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>78691000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>38511000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>126806000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>80062000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>61422000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>22010000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>87459000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>72040000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>203463000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>145504000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>166578000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>165364000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>174271000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>185313000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>163986000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>147285000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>82065000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>52855000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>83359000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>94961000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>80533000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>60754000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>96683000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>96594000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>72613000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>45186000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>83098000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>60631000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>39859000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>21100000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>66061000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>41526000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>32864000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>15931000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>15554000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>53254000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>23472000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>30703000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>66854000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>54862000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>82422000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>54224000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>78458000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>74045000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>46789000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>79424000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>49682000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>41867000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>15699000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>49104000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>29148000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>37505000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>15376000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>4937000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>18683000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>23076000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>12911000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>2550000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>11963000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>14428000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>11104000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>5899000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-528134000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-4520000.0</v>
       </c>
-      <c r="BT10">
-[...1 lines deleted...]
-      </c>
       <c r="BU10">
         <v>0.0</v>
       </c>
       <c r="BV10">
         <v>0.0</v>
       </c>
       <c r="BW10">
         <v>0.0</v>
       </c>
       <c r="BX10">
         <v>0.0</v>
       </c>
       <c r="BY10">
         <v>0.0</v>
       </c>
+      <c r="BZ10">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:77">
+    <row r="11" spans="1:78">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B11">
+        <v>23647000.0</v>
+      </c>
+      <c r="C11">
         <v>-3710000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>11758000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>15422000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>14236000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>27336000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>33453000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>19638000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>12033000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>29996000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>19428000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>15907000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>7849000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>13568000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>11594000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>45826000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>28608000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>20616000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>32611000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>46362000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>35368000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>39006000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>32050000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>18473000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>9444000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>13423000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>20064000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>18827000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>14985000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>19986000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>20072000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>18382000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>11416000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>607000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>20581000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>14114000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>8251000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>24416000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>15514000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>11921000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>5719000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>6372000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>19218000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>8628000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>11018000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>17464000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>18365000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>28397000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>19523000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>29940000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>26952000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>18535000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>28750000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>21395000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>16326000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>6364000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>19044000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-237983000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>126000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>87000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>93000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>70000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>78000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>77000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>82000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>15000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>112000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>107000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>105000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-12369000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>8625000.0</v>
       </c>
-      <c r="BT11">
-[...1 lines deleted...]
-      </c>
       <c r="BU11">
         <v>0.0</v>
       </c>
       <c r="BV11">
         <v>0.0</v>
       </c>
       <c r="BW11">
         <v>0.0</v>
       </c>
       <c r="BX11">
         <v>0.0</v>
       </c>
       <c r="BY11">
         <v>0.0</v>
       </c>
+      <c r="BZ11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:77">
+    <row r="12" spans="1:78">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B12">
+        <v>15376000.0</v>
+      </c>
+      <c r="C12">
         <v>16884000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>18461000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>18242000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>17110000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>19880000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>22910000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>23318000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>23605000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>24765000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>24707000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>25160000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>22995000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>19523000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>15514000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>10235000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9554000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9529000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7980000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7721000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7723000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>7910000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>8096000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>7932000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>9053000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>10116000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>10704000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>10452000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>10272000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>10017000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>9824000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>11002000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>10113000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>10314000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>10672000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>10893000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>10788000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>10854000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>11299000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>11380000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>11035000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>10602000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>10171000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>10763000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>11268000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>11804000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>12294000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>11428000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>11689000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>12003000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>12494000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>14263000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>15675000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>16613000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>16933000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>9894000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>5674000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>5888000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>5895000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>5934000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>6001000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>6645000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>6540000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>5720000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>8492000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>17210000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>17204000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>18482000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>17966000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>26556000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>27023000.0</v>
       </c>
-      <c r="BT12">
-[...1 lines deleted...]
-      </c>
       <c r="BU12">
         <v>0.0</v>
       </c>
       <c r="BV12">
+        <v>0.0</v>
+      </c>
+      <c r="BW12">
         <v>125366000.0</v>
       </c>
-      <c r="BW12">
-[...1 lines deleted...]
-      </c>
       <c r="BX12">
         <v>0.0</v>
       </c>
       <c r="BY12">
         <v>0.0</v>
       </c>
+      <c r="BZ12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:77">
+    <row r="13" spans="1:78">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>8093000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>9238000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>10181000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>10000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>9358000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
+      <c r="BZ13"/>
     </row>
-    <row r="14" spans="1:77">
+    <row r="14" spans="1:78">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B14">
+        <v>141000.0</v>
+      </c>
+      <c r="C14">
         <v>-529000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-419000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-414000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-438000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>11184000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-36000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>62000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-2932000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-843000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-257000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-317000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-1731000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-2876000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2176000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-1278000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-3038000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-3067000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-1183000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>37283000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>63093000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-21000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>265000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-2553000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-1049000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>322000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-677000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-252000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>908000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1122000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>746000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>970000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>125000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1316000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>341000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>85000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>7000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>136000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-171000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>55000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>4000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>33128000.0</v>
       </c>
-      <c r="AQ14">
-[...1 lines deleted...]
-      </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
         <v>33128000.0</v>
       </c>
-      <c r="AU14">
-[...1 lines deleted...]
-      </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
@@ -19520,1136 +19688,1148 @@
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
+      <c r="BZ14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:77">
+    <row r="15" spans="1:78">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B15">
+        <v>73253000.0</v>
+      </c>
+      <c r="C15">
         <v>-24463000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>66161000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>74016000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>43840000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>128853000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>113742000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>59115000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>23546000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>95967000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>60331000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>43377000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>12430000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>71015000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>58270000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>156359000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>113858000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>131480000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>131570000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>127036000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>148993000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>125001000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>115781000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>66145000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>44460000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>70668000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>74089000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>61958000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>44861000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>75575000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>68864000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>50956000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>33645000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>81175000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>39709000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>25660000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>12842000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>41509000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>26183000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>20888000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>10208000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>9182000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>34036000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>14844000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>19685000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>49390000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>36497000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>54025000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>34701000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>48518000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>47093000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>28254000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>50674000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>28287000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>25541000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>9335000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>30060000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>267131000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>37379000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>15289000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>4844000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>18613000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>22998000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>12834000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>2468000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>11948000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>14316000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>10997000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>5794000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-515765000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-13145000.0</v>
       </c>
-      <c r="BT15">
-[...1 lines deleted...]
-      </c>
       <c r="BU15">
         <v>0.0</v>
       </c>
       <c r="BV15">
+        <v>0.0</v>
+      </c>
+      <c r="BW15">
         <v>9050000.0</v>
       </c>
-      <c r="BW15">
-[...1 lines deleted...]
-      </c>
       <c r="BX15">
         <v>0.0</v>
       </c>
       <c r="BY15">
         <v>0.0</v>
       </c>
+      <c r="BZ15">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:77">
+    <row r="16" spans="1:78">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>60331000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>45198000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>12430000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>71015000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>58270000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>156359000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>113858000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>142895000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>131570000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>127036000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>148993000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>125001000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>114970000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>66145000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>44460000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>69614000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>75574000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>61958000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>44861000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>75575000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>75776000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>53261000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>33645000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>81175000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>39709000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>25660000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>12842000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>41509000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>26183000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>20888000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>10208000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>9182000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>34036000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>14844000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>19685000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>49390000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>36497000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>54025000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>34701000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>48518000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>47093000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>28254000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>50674000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>28287000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>25541000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>9335000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>30060000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>267131000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>37379000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>15289000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>4844000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>18613000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>22998000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>12834000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>2468000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>11948000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>14316000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>10997000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>5794000.0</v>
       </c>
-      <c r="BR16">
-[...1 lines deleted...]
-      </c>
       <c r="BS16">
         <v>0.0</v>
       </c>
       <c r="BT16">
         <v>0.0</v>
       </c>
       <c r="BU16">
         <v>0.0</v>
       </c>
       <c r="BV16">
+        <v>0.0</v>
+      </c>
+      <c r="BW16">
         <v>9050000.0</v>
       </c>
-      <c r="BW16">
-[...1 lines deleted...]
-      </c>
       <c r="BX16">
         <v>0.0</v>
       </c>
       <c r="BY16">
         <v>0.0</v>
       </c>
+      <c r="BZ16">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:77">
+    <row r="17" spans="1:78">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B17">
+        <v>73112000.0</v>
+      </c>
+      <c r="C17">
         <v>-23934000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>66580000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>74430000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>44278000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>117669000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>113778000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>59053000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>26478000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>96810000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>60634000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>45515000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>14161000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>73891000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>60446000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>157637000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>116896000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>145962000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>132753000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>127909000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>149945000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>125344000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>115235000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>63592000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>43411000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>81112000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>74897000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>61706000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>45769000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>75487000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>76522000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>54231000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>33770000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>77004000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>40050000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>25745000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>12849000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>42940000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>26012000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>20943000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>10212000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>9182000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>34036000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>14844000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>19685000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>49390000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>36497000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>54025000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>34701000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>56206000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>47093000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>28254000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>50674000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>26735000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>25541000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>9335000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>30060000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>37379000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>15289000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:77">
+    <row r="18" spans="1:78">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B18">
+        <v>-15376000.0</v>
+      </c>
+      <c r="C18">
         <v>-16884000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-18461000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-18242000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-17110000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-19880000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-22910000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-23318000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-23605000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-24765000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-24707000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-25160000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-22995000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-19523000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-15514000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-10235000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-9554000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-9529000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-7980000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-7721000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-7723000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-7910000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-8096000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-7932000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-9053000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-10116000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-10704000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-10452000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-10272000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
+      <c r="BZ18"/>
     </row>
-    <row r="19" spans="1:77">
+    <row r="19" spans="1:78">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>610000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>522000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-246000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>31000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-3146000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>323000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>626000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-235000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-960000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>3912000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>842000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-256000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>444000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-954000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-11033000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>109000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>59000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-147000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-2148000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-101000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-1852000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-1048000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-661000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-1556000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-1535000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>43000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-316000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-3515000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>162000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>2000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-1160000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-4403000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-5232000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-2940000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-457000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-3638000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>15690000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>607000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-757000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-750000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-15381000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-1426000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-1485000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-324000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-11565000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-4715000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>424000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>-490000.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
+      <c r="BZ19"/>
     </row>
-    <row r="20" spans="1:77">
+    <row r="20" spans="1:78">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>1459000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>21465000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>40687000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>40687000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
@@ -20696,319 +20876,323 @@
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:77">
+    <row r="21" spans="1:78">
       <c r="A21" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B21">
+        <v>117291000.0</v>
+      </c>
+      <c r="C21">
         <v>-9315000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>103079000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>111789000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>83638000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>198014000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>168624000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>103235000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>66869000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>150968000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>104776000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>85972000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>44483000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>107228000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>87523000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>216844000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>154735000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>175481000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>173579000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>182952000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>189124000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>171054000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>155637000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>89553000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>62862000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>104508000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>105556000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>90926000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>71173000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>108848000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>106519000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>85467000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>56347000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>94073000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>72859000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>52287000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>31845000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>77231000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>56340000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>44082000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>26964000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>27316000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>67867000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>39467000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>44911000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>79115000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>70794000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>78160000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>65306000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>91218000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>87289000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>76433000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>96525000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>67780000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>59124000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>37158000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>59493000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>35860000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>44178000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>21800000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>11143000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>26208000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>29770000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>18854000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>15464000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>29322000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>30588000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>24786000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>13816000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>23173000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>22531000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>14154000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>11327000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>20465000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>29751000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>22230000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>22390000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:77">
+    <row r="22" spans="1:78">
       <c r="A22" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -21106,287 +21290,293 @@
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
       <c r="BS22">
         <v>0.0</v>
       </c>
       <c r="BT22">
         <v>0.0</v>
       </c>
       <c r="BU22">
         <v>0.0</v>
       </c>
       <c r="BV22">
         <v>0.0</v>
       </c>
       <c r="BW22">
         <v>0.0</v>
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:77">
+    <row r="23" spans="1:78">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B23">
+        <v>942074000.0</v>
+      </c>
+      <c r="C23">
         <v>1100819000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1011274000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>949380000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>858483000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1036787000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1004939000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>894962000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>822404000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>912702000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>965891000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>914448000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>843427000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>942004000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1000735000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1074547000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>981121000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>891590000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>769119000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>737029000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>618310000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>590028000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>545718000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>457295000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>413053000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>486424000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>495579000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>450990000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>399180000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>462518000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>455869000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>412114000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>343744000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>393929000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>383291000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>343053000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>299595000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>340190000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>316781000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>323294000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>259571000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>330514000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>291424000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>248893000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>266907000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>324882000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>281511000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>284449000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>276702000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>285018000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>275980000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>270255000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>303047000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>342022000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>241462000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>201979000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>235068000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>267308000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>239324000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>161363000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>123981000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>161041000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>160666000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>140455000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>130718000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>153964000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>144261000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>149577000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>140446000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>172624000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>165055000.0</v>
       </c>
-      <c r="BT23">
-[...1 lines deleted...]
-      </c>
       <c r="BU23">
         <v>0.0</v>
       </c>
       <c r="BV23">
         <v>0.0</v>
       </c>
       <c r="BW23">
         <v>0.0</v>
       </c>
       <c r="BX23">
         <v>0.0</v>
       </c>
       <c r="BY23">
         <v>0.0</v>
       </c>
+      <c r="BZ23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:77">
+    <row r="24" spans="1:78">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -21420,1792 +21610,1817 @@
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
+      <c r="BZ24"/>
     </row>
-    <row r="25" spans="1:77">
+    <row r="25" spans="1:78">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B25">
+        <v>55974000.0</v>
+      </c>
+      <c r="C25">
         <v>51162000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>49211000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>48321000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>46141000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>43834000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>43152000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>42880000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>41902000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>42453000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>42951000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>41247000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>39951000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>39417000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>39165000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>39098000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>38461000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>29359000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>23216000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>21229000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>18237000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>18686000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>17168000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>16803000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>16116000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>18068000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>15494000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>14740000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>12607000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>12284000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>11841000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>11600000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>11683000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>13297000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>13108000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>12986000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>12597000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>13075000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>14900000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>13650000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>12793000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>10573000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>10597000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>10129000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>9034000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>8985000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>8789000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>8381000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>8575000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>9272000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>9846000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>8906000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>8750000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>11142000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>14510000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>14290000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>14218000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>14489000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>14111000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>13860000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>13663000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>14918000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>15011000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>14859000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>14652000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>14994000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>15060000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>14894000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>14727000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>13880000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>13819000.0</v>
       </c>
-      <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
+      <c r="BZ25"/>
     </row>
-    <row r="26" spans="1:77">
+    <row r="26" spans="1:78">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B26">
+        <v>62656000.0</v>
+      </c>
+      <c r="C26">
         <v>61009000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>60059000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>60354000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>62048000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>59258000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>56936000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>53996000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>49410000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>44369000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>43312000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>43942000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>41820000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>38446000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>39985000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>41599000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>39744000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>29406000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>27165000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>25344000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>22388000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>21489000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>20658000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>19455000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>18649000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>19488000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>17603000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>17694000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>13609000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>11897000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>13653000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>12616000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>11853000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>11193000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>10864000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>10567000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>10301000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>9717000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>9426000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>9889000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>8197000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>8015000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>8332000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>8412000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>8163000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>7914000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>7822000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>8012000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>7746000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>8379000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>7183000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>7064000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>6645000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>6285000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>6456000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>5703000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>5055000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>4807000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>4176000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>3608000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>3885000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>3916000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>3580000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>3482000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>3722000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>3090000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>2515000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>2625000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>2612000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>2448000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>2207000.0</v>
       </c>
-      <c r="BT26">
-[...1 lines deleted...]
-      </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
       <c r="BV26">
+        <v>0.0</v>
+      </c>
+      <c r="BW26">
         <v>9606000.0</v>
       </c>
-      <c r="BW26">
-[...1 lines deleted...]
-      </c>
       <c r="BX26">
         <v>0.0</v>
       </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
+      <c r="BZ26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:77">
+    <row r="27" spans="1:78">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B27">
+        <v>123624000.0</v>
+      </c>
+      <c r="C27">
         <v>144694000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>145104000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>139495000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>126065000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>144397000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>145310000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>128153000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>108586000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>113839000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>117929000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>115743000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>100688000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>107570000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>170381000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>120066000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>98243000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>80780000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>82242000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>78777000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>68424000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>67807000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>60901000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>62526000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>55139000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>58729000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>59356000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>52309000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>47289000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>50013000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>46536000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>46052000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>42682000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>44053000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>44402000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>43116000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>40184000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>40543000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>44429000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>42366000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>37269000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>36925000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>34715000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>28474000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>30128000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>30363000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>32961000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>29115000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>27969000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>24467000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>24295000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>27072000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>31681000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>27791000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>26409000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>22122000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25126000.0</v>
       </c>
       <c r="BF27">
         <v>25126000.0</v>
       </c>
       <c r="BG27">
+        <v>25126000.0</v>
+      </c>
+      <c r="BH27">
         <v>21028000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>17317000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>14305000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>14538000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>15295000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>13809000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>14312000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>14960000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>14620000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>15853000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>14390000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>16381000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>15280000.0</v>
       </c>
-      <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
+      <c r="BZ27"/>
     </row>
-    <row r="28" spans="1:77">
+    <row r="28" spans="1:78">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B28">
+        <v>76285000.0</v>
+      </c>
+      <c r="C28">
         <v>174287000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>93748000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>79430000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>74746000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>75703000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>77242000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>65386000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>66764000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>53828000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>83052000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>56371000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>59685000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>62825000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>37464000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>52600000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>41972000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>37758000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>40802000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>41610000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>32899000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>30912000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>31061000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>29782000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>27889000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>30852000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>27596000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>27658000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>24762000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>28228000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>25499000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>26639000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>23475000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>23076000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>22102000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>21361000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>20973000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>19208000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>18066000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>19593000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>17833000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>12050000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>13127000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>13564000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>14206000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>15715000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>13429000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>12503000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>13148000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>15332000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>13693000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>14039000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>12426000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>15332000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>11435000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>10158000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>9106000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>10833000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>7290000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>5772000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>6117000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>6107000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>5654000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>5679000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>5159000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>3175000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>3671000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>3970000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>3897000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>4161000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>3810000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>31401000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>31161000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>36368000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>30820000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>30865000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>29388000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:77">
+    <row r="29" spans="1:78">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B29">
+        <v>23647000.0</v>
+      </c>
+      <c r="C29">
         <v>-3710000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>11758000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>15422000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>14236000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>27336000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>33453000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>19638000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>12033000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>29996000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>19428000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>15907000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>7849000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>13568000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>11594000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>45826000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>28608000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>20616000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>32611000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>46362000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>35368000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>39006000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>32050000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>18473000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>9444000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>13423000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>20064000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>18827000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>14985000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
+      <c r="BZ29"/>
     </row>
-    <row r="30" spans="1:77">
+    <row r="30" spans="1:78">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B30">
+        <v>292945000.0</v>
+      </c>
+      <c r="C30">
         <v>405395000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>323843000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>304960000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>288348000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>303403000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>303645000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>272326000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>249510000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>237756000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>271011000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>242449000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>228016000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>235939000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>273581000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>240141000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>206013000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>187058000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>162415000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>156783000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>132690000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>129148000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>120512000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>119430000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>109458000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>117714000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>111961000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>104912000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>91002000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>102062000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>93815000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>93006000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>85580000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>85629000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>83683000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>81099000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>77910000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>76896000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>81432000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>80065000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>71096000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>103808000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>62459000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>56430000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>57692000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>59295000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>59489000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>49852000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>54208000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>54464000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>52174000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>54520000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>56937000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>126153000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>56689000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>50271000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>51512000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>98465000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>88659000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>60353000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>47177000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>63832000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>67362000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>54745000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>51418000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>63644000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>64491000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>60188000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>47527000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>58161000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>55826000.0</v>
       </c>
-      <c r="BT30">
-[...1 lines deleted...]
-      </c>
       <c r="BU30">
         <v>0.0</v>
       </c>
       <c r="BV30">
         <v>0.0</v>
       </c>
       <c r="BW30">
         <v>0.0</v>
       </c>
       <c r="BX30">
         <v>0.0</v>
       </c>
       <c r="BY30">
         <v>0.0</v>
       </c>
+      <c r="BZ30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:77">
+    <row r="31" spans="1:78">
       <c r="A31" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B31">
+        <v>-20532000.0</v>
+      </c>
+      <c r="C31">
         <v>-18329000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-24741000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-21937000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-25124000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-53009000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-21393000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-24544000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-28358000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-24162000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-24714000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-24550000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-22473000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-19769000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-15483000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-13381000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-9231000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-8903000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-8215000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-8681000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-3811000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-7068000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-8352000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-7488000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-10007000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-21149000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-10595000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-10393000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-10419000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-12165000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-9925000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-12854000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-11161000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-10975000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-12228000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-11963000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-9790000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-11170000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-14814000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-11218000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-11033000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-11762000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-14613000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-15995000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-14208000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-12261000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-15932000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>4262000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-11082000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-12760000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-13244000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-29644000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-17101000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-18098000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-17257000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-21459000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-10389000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-6712000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-6673000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-6424000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-6206000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-7525000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-6694000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-5943000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-12914000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-17359000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-16160000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-13682000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-7917000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-551307000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-27051000.0</v>
       </c>
-      <c r="BT31">
-[...1 lines deleted...]
-      </c>
       <c r="BU31">
         <v>0.0</v>
       </c>
       <c r="BV31">
         <v>0.0</v>
       </c>
       <c r="BW31">
         <v>0.0</v>
       </c>
       <c r="BX31">
         <v>0.0</v>
       </c>
       <c r="BY31">
         <v>0.0</v>
       </c>
+      <c r="BZ31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:77">
+    <row r="32" spans="1:78">
       <c r="A32" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B32">
+        <v>1059365000.0</v>
+      </c>
+      <c r="C32">
         <v>1091504000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1114353000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1061169000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>942121000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1234801000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1173563000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>998197000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>889273000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1063670000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1070667000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1000420000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>887910000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1049232000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1088258000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1291391000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1135856000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1067071000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>942698000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>919981000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>807434000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>761082000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>701355000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>546848000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>475915000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>590932000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>601135000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>541916000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>470353000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>563404000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>559515000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>494949000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>397634000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>488002000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>457253000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>395376000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>331814000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>417421000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>373121000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>367376000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>286535000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>357830000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>359291000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>288360000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>311818000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>403997000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>352305000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>362609000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>342008000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>376236000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>363269000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>346688000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>399572000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>342022000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>300586000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>239137000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>294561000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>267308000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>239324000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>161363000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>123981000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>161041000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>160666000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>140455000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>130718000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>153964000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>144261000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>149577000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>140446000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>172624000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>165055000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>124183000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>112367000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>136884000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>144111000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>135204000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>139506000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T30"/>
@@ -23280,51 +23495,51 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B2">
         <v>281277000.0</v>
       </c>
       <c r="C2">
         <v>200994000.0</v>
       </c>
       <c r="D2">
         <v>132723000.0</v>
       </c>
       <c r="E2">
         <v>147339000.0</v>
       </c>
       <c r="F2">
         <v>655128000.0</v>
       </c>
       <c r="G2">
         <v>322883000.0</v>
       </c>
       <c r="H2">
         <v>224482000.0</v>
       </c>
       <c r="I2">
         <v>138472000.0</v>
       </c>
@@ -23342,51 +23557,51 @@
       </c>
       <c r="N2">
         <v>108023000.0</v>
       </c>
       <c r="O2">
         <v>93126000.0</v>
       </c>
       <c r="P2">
         <v>78583000.0</v>
       </c>
       <c r="Q2">
         <v>161307000.0</v>
       </c>
       <c r="R2">
         <v>81229000.0</v>
       </c>
       <c r="S2">
         <v>71315000.0</v>
       </c>
       <c r="T2">
         <v>54471000.0</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B3">
         <v>169850000</v>
       </c>
       <c r="C3">
         <v>136733000</v>
       </c>
       <c r="D3">
         <v>129060000</v>
       </c>
       <c r="E3">
         <v>86188000</v>
       </c>
       <c r="F3">
         <v>109992000</v>
       </c>
       <c r="G3">
         <v>62128000</v>
       </c>
       <c r="H3">
         <v>60802000</v>
       </c>
       <c r="I3">
         <v>47601000</v>
       </c>
@@ -23404,147 +23619,147 @@
       </c>
       <c r="N3">
         <v>30770000</v>
       </c>
       <c r="O3">
         <v>22392000</v>
       </c>
       <c r="P3">
         <v>12060000</v>
       </c>
       <c r="Q3">
         <v>9631000</v>
       </c>
       <c r="R3">
         <v>4525000</v>
       </c>
       <c r="S3">
         <v>5186000</v>
       </c>
       <c r="T3">
         <v>13191000</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-11673000.0</v>
       </c>
       <c r="F4">
         <v>-507789000.0</v>
       </c>
       <c r="G4">
         <v>332245000.0</v>
       </c>
       <c r="H4">
         <v>98401000.0</v>
       </c>
       <c r="I4">
         <v>86010000.0</v>
       </c>
       <c r="J4">
         <v>71200000.0</v>
       </c>
       <c r="K4">
         <v>-48585000.0</v>
       </c>
       <c r="L4">
         <v>-73904000.0</v>
       </c>
       <c r="M4">
         <v>39614000.0</v>
       </c>
       <c r="N4">
         <v>42124000.0</v>
       </c>
       <c r="O4">
         <v>14897000.0</v>
       </c>
       <c r="P4">
         <v>14543000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>6195000.0</v>
       </c>
       <c r="F5">
         <v>-819000.0</v>
       </c>
       <c r="G5">
         <v>12859000.0</v>
       </c>
       <c r="H5">
         <v>10562000.0</v>
       </c>
       <c r="I5">
         <v>-6362000.0</v>
       </c>
       <c r="J5">
         <v>-14783000.0</v>
       </c>
       <c r="K5">
         <v>3363000.0</v>
       </c>
       <c r="L5">
         <v>7444000.0</v>
       </c>
       <c r="M5">
         <v>-13558000.0</v>
       </c>
       <c r="N5">
         <v>-8521000.0</v>
       </c>
       <c r="O5">
         <v>-8416000.0</v>
       </c>
       <c r="P5">
         <v>-6834000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B6">
         <v>60136000.0</v>
       </c>
       <c r="C6">
         <v>80283000.0</v>
       </c>
       <c r="D6">
         <v>68271000.0</v>
       </c>
       <c r="E6">
         <v>-14616000.0</v>
       </c>
       <c r="F6">
         <v>-507789000.0</v>
       </c>
       <c r="G6">
         <v>332245000.0</v>
       </c>
       <c r="H6">
         <v>98401000.0</v>
       </c>
       <c r="I6">
         <v>86010000.0</v>
       </c>
@@ -23562,51 +23777,51 @@
       </c>
       <c r="N6">
         <v>42124000.0</v>
       </c>
       <c r="O6">
         <v>14897000.0</v>
       </c>
       <c r="P6">
         <v>14543000.0</v>
       </c>
       <c r="Q6">
         <v>-82724000.0</v>
       </c>
       <c r="R6">
         <v>80078000.0</v>
       </c>
       <c r="S6">
         <v>9915000.0</v>
       </c>
       <c r="T6">
         <v>16844000.0</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B7">
         <v>-13123000.0</v>
       </c>
       <c r="C7">
         <v>211895000.0</v>
       </c>
       <c r="D7">
         <v>127412000.0</v>
       </c>
       <c r="E7">
         <v>-465235000.0</v>
       </c>
       <c r="F7">
         <v>-258545000.0</v>
       </c>
       <c r="G7">
         <v>18722000.0</v>
       </c>
       <c r="H7">
         <v>-57401000.0</v>
       </c>
       <c r="I7">
         <v>-88119000.0</v>
       </c>
@@ -23624,99 +23839,99 @@
       </c>
       <c r="N7">
         <v>-70308000.0</v>
       </c>
       <c r="O7">
         <v>-5612000.0</v>
       </c>
       <c r="P7">
         <v>6715000.0</v>
       </c>
       <c r="Q7">
         <v>-15415000.0</v>
       </c>
       <c r="R7">
         <v>-41323000.0</v>
       </c>
       <c r="S7">
         <v>-11197000.0</v>
       </c>
       <c r="T7">
         <v>7629000.0</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>6547000.0</v>
       </c>
       <c r="F8">
         <v>-131861000.0</v>
       </c>
       <c r="G8">
         <v>-55976000.0</v>
       </c>
       <c r="H8">
         <v>8231000.0</v>
       </c>
       <c r="I8">
         <v>-43243000.0</v>
       </c>
       <c r="J8">
         <v>-29771000.0</v>
       </c>
       <c r="K8">
         <v>-9082000.0</v>
       </c>
       <c r="L8">
         <v>9610000.0</v>
       </c>
       <c r="M8">
         <v>-2988000.0</v>
       </c>
       <c r="N8">
         <v>-5257000.0</v>
       </c>
       <c r="O8">
         <v>-137000.0</v>
       </c>
       <c r="P8">
         <v>-22235000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B9">
         <v>45637000.0</v>
       </c>
       <c r="C9">
         <v>-82816000.0</v>
       </c>
       <c r="D9">
         <v>-18272000.0</v>
       </c>
       <c r="E9">
         <v>6547000.0</v>
       </c>
       <c r="F9">
         <v>-131861000.0</v>
       </c>
       <c r="G9">
         <v>-55976000.0</v>
       </c>
       <c r="H9">
         <v>8231000.0</v>
       </c>
       <c r="I9">
         <v>-43243000.0</v>
       </c>
@@ -23734,51 +23949,51 @@
       </c>
       <c r="N9">
         <v>-5257000.0</v>
       </c>
       <c r="O9">
         <v>-137000.0</v>
       </c>
       <c r="P9">
         <v>-22235000.0</v>
       </c>
       <c r="Q9">
         <v>-8621000.0</v>
       </c>
       <c r="R9">
         <v>11779000.0</v>
       </c>
       <c r="S9">
         <v>-20768000.0</v>
       </c>
       <c r="T9">
         <v>4808000.0</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B10">
         <v>-163117000.0</v>
       </c>
       <c r="C10">
         <v>122952000.0</v>
       </c>
       <c r="D10">
         <v>262670000.0</v>
       </c>
       <c r="E10">
         <v>-319274000.0</v>
       </c>
       <c r="F10">
         <v>-470991000.0</v>
       </c>
       <c r="G10">
         <v>-77983000.0</v>
       </c>
       <c r="H10">
         <v>26369000.0</v>
       </c>
       <c r="I10">
         <v>-152594000.0</v>
       </c>
@@ -23796,191 +24011,191 @@
       </c>
       <c r="N10">
         <v>-52488000.0</v>
       </c>
       <c r="O10">
         <v>-31656000.0</v>
       </c>
       <c r="P10">
         <v>-11224000.0</v>
       </c>
       <c r="Q10">
         <v>-3151000.0</v>
       </c>
       <c r="R10">
         <v>280000.0</v>
       </c>
       <c r="S10">
         <v>-26366000.0</v>
       </c>
       <c r="T10">
         <v>21372000.0</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-140364000.0</v>
       </c>
       <c r="F11">
         <v>297323000.0</v>
       </c>
       <c r="G11">
         <v>146790000.0</v>
       </c>
       <c r="H11">
         <v>-89380000.0</v>
       </c>
       <c r="I11">
         <v>115957000.0</v>
       </c>
       <c r="J11">
         <v>76407000.0</v>
       </c>
       <c r="K11">
         <v>44823000.0</v>
       </c>
       <c r="L11">
         <v>-32687000.0</v>
       </c>
       <c r="M11">
         <v>12093000.0</v>
       </c>
       <c r="N11">
         <v>9892000.0</v>
       </c>
       <c r="O11">
         <v>34597000.0</v>
       </c>
       <c r="P11">
         <v>47008000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11">
         <v>36554000.0</v>
       </c>
       <c r="T11"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-62833000.0</v>
       </c>
       <c r="F12">
         <v>24577000.0</v>
       </c>
       <c r="G12">
         <v>42254000.0</v>
       </c>
       <c r="H12">
         <v>35176000.0</v>
       </c>
       <c r="I12">
         <v>40092000.0</v>
       </c>
       <c r="J12">
         <v>28902000.0</v>
       </c>
       <c r="K12">
         <v>41621000.0</v>
       </c>
       <c r="L12">
         <v>71659000.0</v>
       </c>
       <c r="M12">
         <v>37973000.0</v>
       </c>
       <c r="N12">
         <v>100233000.0</v>
       </c>
       <c r="O12">
         <v>90064000.0</v>
       </c>
       <c r="P12">
         <v>-219755000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>70523000.0</v>
       </c>
       <c r="F13">
         <v>46984000.0</v>
       </c>
       <c r="G13">
         <v>86641000.0</v>
       </c>
       <c r="H13">
         <v>-22597000.0</v>
       </c>
       <c r="I13">
         <v>21359000.0</v>
       </c>
       <c r="J13">
         <v>25199000.0</v>
       </c>
       <c r="K13">
         <v>7773000.0</v>
       </c>
       <c r="L13">
         <v>-9412000.0</v>
       </c>
       <c r="M13">
         <v>-11692000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B14">
         <v>194835000.0</v>
       </c>
       <c r="C14">
         <v>171768000.0</v>
       </c>
       <c r="D14">
         <v>166602000.0</v>
       </c>
       <c r="E14">
         <v>156141000.0</v>
       </c>
       <c r="F14">
         <v>92041000.0</v>
       </c>
       <c r="G14">
         <v>68773000.0</v>
       </c>
       <c r="H14">
         <v>60909000.0</v>
       </c>
       <c r="I14">
         <v>47408000.0</v>
       </c>
@@ -23998,51 +24213,51 @@
       </c>
       <c r="N14">
         <v>36774000.0</v>
       </c>
       <c r="O14">
         <v>54160000.0</v>
       </c>
       <c r="P14">
         <v>56123000.0</v>
       </c>
       <c r="Q14">
         <v>59440000.0</v>
       </c>
       <c r="R14">
         <v>59675000.0</v>
       </c>
       <c r="S14">
         <v>54770000.0</v>
       </c>
       <c r="T14">
         <v>53783000.0</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B15">
         <v>293000.0</v>
       </c>
       <c r="C15">
         <v>273000.0</v>
       </c>
       <c r="D15">
         <v>174562000.0</v>
       </c>
       <c r="E15">
         <v>309000.0</v>
       </c>
       <c r="F15">
         <v>38787000.0</v>
       </c>
       <c r="G15">
         <v>1821000.0</v>
       </c>
       <c r="H15">
         <v>285000.0</v>
       </c>
       <c r="I15">
         <v>314000.0</v>
       </c>
@@ -24052,51 +24267,51 @@
       <c r="K15">
         <v>76000.0</v>
       </c>
       <c r="L15">
         <v>1436000.0</v>
       </c>
       <c r="M15">
         <v>902000.0</v>
       </c>
       <c r="N15">
         <v>343429000.0</v>
       </c>
       <c r="O15">
         <v>404332000.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B16">
         <v>341413000.0</v>
       </c>
       <c r="C16">
         <v>281277000.0</v>
       </c>
       <c r="D16">
         <v>200994000.0</v>
       </c>
       <c r="E16">
         <v>132723000.0</v>
       </c>
       <c r="F16">
         <v>147339000.0</v>
       </c>
       <c r="G16">
         <v>655128000.0</v>
       </c>
       <c r="H16">
         <v>322883000.0</v>
       </c>
       <c r="I16">
         <v>224482000.0</v>
       </c>
@@ -24114,93 +24329,93 @@
       </c>
       <c r="N16">
         <v>150147000.0</v>
       </c>
       <c r="O16">
         <v>108023000.0</v>
       </c>
       <c r="P16">
         <v>93126000.0</v>
       </c>
       <c r="Q16">
         <v>78583000.0</v>
       </c>
       <c r="R16">
         <v>161307000.0</v>
       </c>
       <c r="S16">
         <v>81230000.0</v>
       </c>
       <c r="T16">
         <v>71315000.0</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>1312000.0</v>
       </c>
       <c r="G17">
         <v>235000.0</v>
       </c>
       <c r="H17">
         <v>1510000.0</v>
       </c>
       <c r="I17">
         <v>-289000.0</v>
       </c>
       <c r="J17">
         <v>2149000.0</v>
       </c>
       <c r="K17">
         <v>-467000.0</v>
       </c>
       <c r="L17">
         <v>-3712000.0</v>
       </c>
       <c r="M17">
         <v>-1858000.0</v>
       </c>
       <c r="N17">
         <v>128000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B18">
         <v>268128000.0</v>
       </c>
       <c r="C18">
         <v>604568000.0</v>
       </c>
       <c r="D18">
         <v>392610000.0</v>
       </c>
       <c r="E18">
         <v>-27672000.0</v>
       </c>
       <c r="F18">
         <v>301164000.0</v>
       </c>
       <c r="G18">
         <v>424405000.0</v>
       </c>
       <c r="H18">
         <v>248085000.0</v>
       </c>
       <c r="I18">
         <v>199626000.0</v>
       </c>
@@ -24218,119 +24433,119 @@
       </c>
       <c r="N18">
         <v>229174000.0</v>
       </c>
       <c r="O18">
         <v>213202000.0</v>
       </c>
       <c r="P18">
         <v>157652000.0</v>
       </c>
       <c r="Q18">
         <v>104850000.0</v>
       </c>
       <c r="R18">
         <v>70082000.0</v>
       </c>
       <c r="S18">
         <v>5039000.0</v>
       </c>
       <c r="T18">
         <v>25322000.0</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B19">
         <v>-3035000.0</v>
       </c>
       <c r="C19">
         <v>-208712000.0</v>
       </c>
       <c r="D19">
         <v>-147595000.0</v>
       </c>
       <c r="E19">
         <v>-134232000.0</v>
       </c>
       <c r="F19">
         <v>1308000.0</v>
       </c>
       <c r="G19">
         <v>2651000.0</v>
       </c>
       <c r="H19">
         <v>2630000.0</v>
       </c>
       <c r="I19">
         <v>3933000.0</v>
       </c>
       <c r="J19">
         <v>-31922000.0</v>
       </c>
       <c r="K19">
         <v>-105822000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B21">
         <v>-47486000.0</v>
       </c>
       <c r="C21">
         <v>-278454000.0</v>
       </c>
       <c r="D21">
         <v>87281000.0</v>
       </c>
       <c r="E21">
         <v>453839000.0</v>
       </c>
       <c r="F21">
         <v>75237000.0</v>
       </c>
       <c r="G21">
         <v>-24607000.0</v>
       </c>
       <c r="H21">
         <v>-39040000.0</v>
       </c>
       <c r="I21">
         <v>-26019000.0</v>
       </c>
@@ -24340,51 +24555,51 @@
       <c r="K21">
         <v>-41227000.0</v>
       </c>
       <c r="L21">
         <v>-49708000.0</v>
       </c>
       <c r="M21">
         <v>-113933000.0</v>
       </c>
       <c r="N21">
         <v>273465000.0</v>
       </c>
       <c r="O21">
         <v>254817000.0</v>
       </c>
       <c r="P21">
         <v>-59355000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B22">
         <v>161354000.0</v>
       </c>
       <c r="C22">
         <v>316978000.0</v>
       </c>
       <c r="D22">
         <v>217120000.0</v>
       </c>
       <c r="E22">
         <v>408870000.0</v>
       </c>
       <c r="F22">
         <v>556569000.0</v>
       </c>
       <c r="G22">
         <v>347218000.0</v>
       </c>
       <c r="H22">
         <v>252308000.0</v>
       </c>
       <c r="I22">
         <v>241220000.0</v>
       </c>
@@ -24402,51 +24617,51 @@
       </c>
       <c r="N22">
         <v>174539000.0</v>
       </c>
       <c r="O22">
         <v>93223000.0</v>
       </c>
       <c r="P22">
         <v>324643000.0</v>
       </c>
       <c r="Q22">
         <v>56913000.0</v>
       </c>
       <c r="R22">
         <v>43055000.0</v>
       </c>
       <c r="S22">
         <v>-555955000.0</v>
       </c>
       <c r="T22">
         <v>-9714000.0</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B23">
         <v>-16608000.0</v>
       </c>
       <c r="C23">
         <v>-44923000.0</v>
       </c>
       <c r="D23">
         <v>-120720000.0</v>
       </c>
       <c r="E23">
         <v>1206730000.0</v>
       </c>
       <c r="F23">
         <v>-91002000.0</v>
       </c>
       <c r="G23">
         <v>-18910000.0</v>
       </c>
       <c r="H23">
         <v>70934000.0</v>
       </c>
       <c r="I23">
         <v>-7361000.0</v>
       </c>
@@ -24464,54 +24679,54 @@
       </c>
       <c r="N23">
         <v>-25843000.0</v>
       </c>
       <c r="O23">
         <v>-27528000.0</v>
       </c>
       <c r="P23">
         <v>-171000.0</v>
       </c>
       <c r="Q23">
         <v>-434310000.0</v>
       </c>
       <c r="R23">
         <v>19322000.0</v>
       </c>
       <c r="S23">
         <v>15537000.0</v>
       </c>
       <c r="T23">
         <v>1467000.0</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B24">
-        <v>-169107000.0</v>
+        <v>743000.0</v>
       </c>
       <c r="C24">
         <v>211000.0</v>
       </c>
       <c r="D24">
         <v>2896000.0</v>
       </c>
       <c r="E24">
         <v>-22988000.0</v>
       </c>
       <c r="F24">
         <v>-3401000.0</v>
       </c>
       <c r="G24">
         <v>179000.0</v>
       </c>
       <c r="H24">
         <v>-111906000.0</v>
       </c>
       <c r="I24">
         <v>214000.0</v>
       </c>
       <c r="J24">
         <v>82000.0</v>
       </c>
@@ -24526,51 +24741,51 @@
       </c>
       <c r="N24">
         <v>80000.0</v>
       </c>
       <c r="O24">
         <v>91000.0</v>
       </c>
       <c r="P24">
         <v>14000.0</v>
       </c>
       <c r="Q24">
         <v>76000.0</v>
       </c>
       <c r="R24">
         <v>174000.0</v>
       </c>
       <c r="S24">
         <v>148000.0</v>
       </c>
       <c r="T24">
         <v>459000.0</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B25">
         <v>29885000.0</v>
       </c>
       <c r="C25">
         <v>50035000.0</v>
       </c>
       <c r="D25">
         <v>7676000.0</v>
       </c>
       <c r="E25">
         <v>24724000.0</v>
       </c>
       <c r="F25">
         <v>-767000.0</v>
       </c>
       <c r="G25">
         <v>9743000.0</v>
       </c>
       <c r="H25">
         <v>17644000.0</v>
       </c>
       <c r="I25">
         <v>8555000.0</v>
       </c>
@@ -24588,51 +24803,51 @@
       </c>
       <c r="N25">
         <v>23896000.0</v>
       </c>
       <c r="O25">
         <v>20614000.0</v>
       </c>
       <c r="P25">
         <v>11755000.0</v>
       </c>
       <c r="Q25">
         <v>7180000.0</v>
       </c>
       <c r="R25">
         <v>3723000.0</v>
       </c>
       <c r="S25">
         <v>522567000.0</v>
       </c>
       <c r="T25">
         <v>-13542000.0</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B26">
         <v>-147917000.0</v>
       </c>
       <c r="C26">
         <v>-152743000.0</v>
       </c>
       <c r="D26">
         <v>-251513000.0</v>
       </c>
       <c r="E26">
         <v>-345840000.0</v>
       </c>
       <c r="F26">
         <v>-125992000.0</v>
       </c>
       <c r="G26">
         <v>-14910000.0</v>
       </c>
       <c r="H26">
         <v>9395000.0</v>
       </c>
       <c r="I26">
         <v>-25656000.0</v>
       </c>
@@ -24646,51 +24861,51 @@
         <v>-99942000.0</v>
       </c>
       <c r="M26">
         <v>-12160000.0</v>
       </c>
       <c r="N26">
         <v>-14988000.0</v>
       </c>
       <c r="O26">
         <v>-6425000.0</v>
       </c>
       <c r="P26">
         <v>310000.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26">
         <v>-413000.0</v>
       </c>
       <c r="T26">
         <v>-904000.0</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B27">
         <v>49947000.0</v>
       </c>
       <c r="C27">
         <v>51240000.0</v>
       </c>
       <c r="D27">
         <v>37338000.0</v>
       </c>
       <c r="E27">
         <v>29481000.0</v>
       </c>
       <c r="F27">
         <v>23954000.0</v>
       </c>
       <c r="G27">
         <v>20882000.0</v>
       </c>
       <c r="H27">
         <v>16694000.0</v>
       </c>
       <c r="I27">
         <v>14563000.0</v>
       </c>
@@ -24708,51 +24923,51 @@
       </c>
       <c r="N27">
         <v>12368000.0</v>
       </c>
       <c r="O27">
         <v>10780000.0</v>
       </c>
       <c r="P27">
         <v>8646000.0</v>
       </c>
       <c r="Q27">
         <v>6363000.0</v>
       </c>
       <c r="R27">
         <v>38000.0</v>
       </c>
       <c r="S27">
         <v>40000.0</v>
       </c>
       <c r="T27">
         <v>357000.0</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B28">
         <v>-212719000.0</v>
       </c>
       <c r="C28">
         <v>-448835000.0</v>
       </c>
       <c r="D28">
         <v>-277137000.0</v>
       </c>
       <c r="E28">
         <v>64043000.0</v>
       </c>
       <c r="F28">
         <v>-102970000.0</v>
       </c>
       <c r="G28">
         <v>-30428000.0</v>
       </c>
       <c r="H28">
         <v>-41918000.0</v>
       </c>
       <c r="I28">
         <v>-52034000.0</v>
       </c>
@@ -24770,51 +24985,51 @@
       </c>
       <c r="N28">
         <v>-73399000.0</v>
       </c>
       <c r="O28">
         <v>-151352000.0</v>
       </c>
       <c r="P28">
         <v>-59216000.0</v>
       </c>
       <c r="Q28">
         <v>-186001000.0</v>
       </c>
       <c r="R28">
         <v>9822000.0</v>
       </c>
       <c r="S28">
         <v>4728000.0</v>
       </c>
       <c r="T28">
         <v>-8937000.0</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B29">
         <v>437978000.0</v>
       </c>
       <c r="C29">
         <v>741301000.0</v>
       </c>
       <c r="D29">
         <v>521670000.0</v>
       </c>
       <c r="E29">
         <v>58516000.0</v>
       </c>
       <c r="F29">
         <v>411156000.0</v>
       </c>
       <c r="G29">
         <v>486533000.0</v>
       </c>
       <c r="H29">
         <v>308887000.0</v>
       </c>
       <c r="I29">
         <v>247227000.0</v>
       </c>
@@ -24832,51 +25047,51 @@
       </c>
       <c r="N29">
         <v>259944000.0</v>
       </c>
       <c r="O29">
         <v>235594000.0</v>
       </c>
       <c r="P29">
         <v>169712000.0</v>
       </c>
       <c r="Q29">
         <v>114481000.0</v>
       </c>
       <c r="R29">
         <v>74607000.0</v>
       </c>
       <c r="S29">
         <v>10225000.0</v>
       </c>
       <c r="T29">
         <v>38513000.0</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B30">
         <v>-172904000.0</v>
       </c>
       <c r="C30">
         <v>-208712000.0</v>
       </c>
       <c r="D30">
         <v>-178063000.0</v>
       </c>
       <c r="E30">
         <v>-134232000.0</v>
       </c>
       <c r="F30">
         <v>-817287000.0</v>
       </c>
       <c r="G30">
         <v>-124095000.0</v>
       </c>
       <c r="H30">
         <v>-170078000.0</v>
       </c>
       <c r="I30">
         <v>-108894000.0</v>
       </c>
@@ -24913,3677 +25128,3718 @@
       <c r="T30">
         <v>-12732000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BT30"/>
+  <dimension ref="A1:BU30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:72">
+    <row r="1" spans="1:73">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="D1" t="s">
         <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="H1" t="s">
         <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="L1" t="s">
         <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
+        <v>90</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="P1" t="s">
         <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
+        <v>93</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="T1" t="s">
         <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
+        <v>96</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="X1" t="s">
         <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AB1" t="s">
         <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AF1" t="s">
         <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AJ1" t="s">
         <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AN1" t="s">
         <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AR1" t="s">
         <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AV1" t="s">
         <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AZ1" t="s">
         <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BD1" t="s">
         <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BH1" t="s">
         <v>124</v>
       </c>
       <c r="BI1" t="s">
         <v>125</v>
       </c>
       <c r="BJ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BL1" t="s">
         <v>127</v>
       </c>
       <c r="BM1" t="s">
         <v>128</v>
       </c>
       <c r="BN1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BP1" t="s">
         <v>130</v>
       </c>
       <c r="BQ1" t="s">
         <v>131</v>
       </c>
       <c r="BR1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
       </c>
-      <c r="BS1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BT1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BU1" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2" spans="1:72">
+    <row r="2" spans="1:73">
       <c r="A2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B2">
+        <v>341413000.0</v>
+      </c>
+      <c r="C2">
         <v>300009000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>223531000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>187464000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>281277000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>214177000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>218317000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>249355000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>200994000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>161525000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>192768000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>137365000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>132723000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>229911000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>467140000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>206023000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>147339000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>423726000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>390086000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>744814000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>655128000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>513944000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>396734000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>307456000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>322883000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>216038000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>110367000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>161266000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>224482000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>174001000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>111714000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>146162000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>138472000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>128780000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>67071000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>57494000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>67272000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>54163000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>75641000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>69370000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>115857000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>46454000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>155575000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>150085000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>189761000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>173162000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>197959000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>173740000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>150147000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>116521000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>126598000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>54337000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>108023000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>57966000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>10307000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>91730000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>93126000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>138720000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>78746000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>89997000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>78583000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>128334000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>93109000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>66371000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>161307000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>134119000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>90826000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>71516000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>81229000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>37968000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>72384000.0</v>
       </c>
-      <c r="BT2"/>
+      <c r="BU2"/>
     </row>
-    <row r="3" spans="1:72">
+    <row r="3" spans="1:73">
       <c r="A3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B3">
+        <v>29397000</v>
+      </c>
+      <c r="C3">
         <v>59316000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>21881000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
+        <v>57716000</v>
+      </c>
+      <c r="F3">
         <v>30937000</v>
       </c>
-      <c r="E3">
-[...2 lines deleted...]
-      <c r="F3">
+      <c r="G3">
         <v>53334000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>54772000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>27952000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>26820000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>51342000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>23818000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>29923000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>23977000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>21355000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>18330000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>18303000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>28200000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>22536000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>33234000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>26753000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>27469000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>28188000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>7608000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>13438000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>12894000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>15355000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>11071000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>18474000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>15902000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>22024000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>13251000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>5830000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>6496000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>16603000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>6628000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>6482000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>3548000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>9620000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>6843000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>6911000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>7093000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>10543000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>5850000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>7730000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>6528000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>11967000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>9405000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>8392000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>4925000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>16513000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>4206000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>5729000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>4322000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>8967000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>7921000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>3366000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>2138000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>7599000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1057000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1835000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1569000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>5307000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1289000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1471000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1564000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1623000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>1017000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1518000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>367000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1309000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>820000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>13191000</v>
       </c>
     </row>
-    <row r="4" spans="1:72">
+    <row r="4" spans="1:73">
       <c r="A4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>54814000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>3828000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-99110000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-229504000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>258857000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>58084000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-276387000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>33640000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-354728000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>89686000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>141184000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>117210000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>89278000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-15427000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>106845000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>105671000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-50899000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-63216000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>50481000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>62287000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-34448000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>7690000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>9692000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>61709000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>9577000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-9778000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>13109000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-21478000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>6271000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-46487000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>69403000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-109121000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>5490000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-39676000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>16599000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-24797000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>24219000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>23593000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>33626000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-10077000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>72261000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-53686000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>50057000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>47659000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-81423000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-1396000.0</v>
       </c>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
+      <c r="BU4"/>
     </row>
-    <row r="5" spans="1:72">
+    <row r="5" spans="1:73">
       <c r="A5" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>22762000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-6734000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>23259000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-668000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1900000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-18296000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>6055000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2702000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-2399000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1773000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>10316000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>3763000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>4797000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-6017000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>9074000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>4574000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1793000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1293000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>10126000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-3441000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-15705000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2658000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-10931000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-4921000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>877000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>192000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-2257000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>3323000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>6179000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-3882000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>4491000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>6151000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-3453000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>255000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-312000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1929000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-15544000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>369000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-10897000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2194000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>169000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>13000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-7436000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-674000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>224000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-530000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
+      <c r="BU5"/>
     </row>
-    <row r="6" spans="1:72">
+    <row r="6" spans="1:73">
       <c r="A6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B6">
+        <v>-75883000.0</v>
+      </c>
+      <c r="C6">
         <v>41404000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>76478000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>36067000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-93813000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>67100000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-4140000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-31038000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>48361000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>39469000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-31243000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>55403000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>4642000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-97188000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-237229000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>261117000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>58684000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-276387000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>33640000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-354728000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>89686000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>141184000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>117210000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>89278000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-15427000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>106845000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>105671000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-50899000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-63216000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>50481000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>62287000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-34448000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>7690000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>9692000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>61709000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>9577000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-9778000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>13109000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-21478000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>6271000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-46487000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>69403000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-109121000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>5490000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-39676000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>16599000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-24797000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>24219000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>23593000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>33626000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-10077000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>72261000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-53686000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>50057000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>47659000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-81423000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-1396000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-45594000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>59974000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-11251000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>11414000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-49751000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>35225000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>26738000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-94936000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>27188000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>43293000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>19310000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-9713000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>43262000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-34416000.0</v>
       </c>
-      <c r="BT6"/>
+      <c r="BU6"/>
     </row>
-    <row r="7" spans="1:72">
+    <row r="7" spans="1:73">
       <c r="A7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B7">
+        <v>-31660000.0</v>
+      </c>
+      <c r="C7">
         <v>165271000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-69014000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-58339000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-51041000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>164634000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>46161000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-26024000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>27124000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>181482000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>30567000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-11520000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-73117000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-18543000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-150950000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-176952000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-118790000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-109504000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-89284000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-40020000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-19737000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>60851000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>12874000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>381000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-55384000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>69155000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>7464000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-80227000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-53793000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>5793000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-44739000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-24020000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-25153000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>46905000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-1312000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>7022000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-40192000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>49593000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-12863000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>16556000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-9545000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>49106000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-33033000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-22328000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-12234000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>43798000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-2616000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-12902000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-24183000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>17349000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-3535000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-35713000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-48409000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>38689000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>8587000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-21515000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-31373000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>24035000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>7240000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-16190000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-8370000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-4998000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-3878000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-1717000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-4822000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-4529000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-15750000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-1630000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-19414000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>6427000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-35432000.0</v>
       </c>
-      <c r="BT7"/>
+      <c r="BU7"/>
     </row>
-    <row r="8" spans="1:72">
+    <row r="8" spans="1:73">
       <c r="A8" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-49460000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>33925000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>27357000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>122498000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-76798000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-66510000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-15093000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-19922000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-40136000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-56710000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>29498000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-66453000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-13334000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-5687000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>53774000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-36749000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-55764000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>46970000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>12406000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-30773000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-43620000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>18744000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>40337000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-75470000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-14611000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>19973000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>2560000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-2253000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-17626000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>8237000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>24448000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-44782000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-1986000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>31930000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>25759000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>10177000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-21600000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-17324000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>11011000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>20640000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-2260000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-34648000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>18147000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-28960000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>13931000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-3255000.0</v>
       </c>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
+      <c r="BU8"/>
     </row>
-    <row r="9" spans="1:72">
+    <row r="9" spans="1:73">
       <c r="A9" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B9">
+        <v>-15103000.0</v>
+      </c>
+      <c r="C9">
         <v>77626000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-31504000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-48835000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>48350000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>37321000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-45670000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-88131000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>13664000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>50703000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-53440000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-49460000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>33925000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>27357000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>122498000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-76798000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-66510000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-15093000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-19922000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-40136000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-56710000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>29498000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-66453000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-13334000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-5687000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>53774000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-36749000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-55764000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>46970000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>12406000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-30773000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-43620000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>18744000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>40337000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-75470000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-14611000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>19973000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>2560000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-2253000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-17626000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>8237000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>24448000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-44782000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-1986000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>31930000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>25759000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>10177000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-21600000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-17324000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>11011000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>20640000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-2260000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-34648000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>18147000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-28960000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>13931000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-3255000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>32237000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-37845000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-17342000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>715000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>11037000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-5447000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-15686000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>1475000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>5685000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>3644000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-10977000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>13427000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>14419000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-41403000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>4808000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:72">
+    <row r="10" spans="1:73">
       <c r="A10" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B10">
+        <v>13930000.0</v>
+      </c>
+      <c r="C10">
         <v>109936000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-73774000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-142076000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-57203000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>49562000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>61145000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>30354000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-18109000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>160776000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>117791000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>7923000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-23820000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>34344000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-195386000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-10982000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-147250000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-148037000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-159134000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-117987000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-45833000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-63379000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>20712000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>12829000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-48145000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-821000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>48347000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>20487000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-41644000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-52637000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-14365000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-36794000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-48798000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-33016000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>30719000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>21357000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-35338000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>9337000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>7223000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>9706000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-10752000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>37403000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>37993000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-28840000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-37472000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>13009000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-21961000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>4529000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>7931000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>8822000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1251000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-29554000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-33007000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-6971000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>39924000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-26909000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-37700000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-34728000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>36095000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>4059000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-16650000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>507000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-15922000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-4347000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>16611000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>19991000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-24723000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-2452000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>7464000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-15348000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>9388000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>21372000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:72">
+    <row r="11" spans="1:73">
       <c r="A11" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-55417000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>8150000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-76648000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-92201000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-68320000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-80946000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>106820000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>27372000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>83910000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>129272000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>56769000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>85162000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>56368000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-2408000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>7668000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>18403000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-8255000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-42442000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-57086000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>37343000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>4084000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>72091000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2439000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>53006000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>48618000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-634000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-24583000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>41119000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-18174000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>18297000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>3581000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-16650000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-29935000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>14039000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-141000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>7147000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>9177000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>4400000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-8631000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>10475000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-24149000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-3361000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>26927000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>33870000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-624000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-8761000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>10112000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>47008000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>11351000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>3475000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>7282000.0</v>
       </c>
-      <c r="BJ11"/>
-      <c r="BK11">
+      <c r="BK11"/>
+      <c r="BL11">
         <v>11468000.0</v>
       </c>
-      <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11">
         <v>36554000.0</v>
       </c>
-      <c r="BS11"/>
       <c r="BT11"/>
+      <c r="BU11"/>
     </row>
-    <row r="12" spans="1:72">
+    <row r="12" spans="1:73">
       <c r="A12" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>5260000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>6043000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-348000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-6172000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-14754000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4680000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-40900000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-1646000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>8263000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>13556000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4404000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>12302000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>7749000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>18845000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3358000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>5536000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>11659000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>9910000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>8071000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>10815000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>14286000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>7696000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>7295000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-7903000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>13849000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>13682000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>9274000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>17706000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>16140000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>6869000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>906000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>41252000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>20196000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>9950000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>261000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>4727000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>10794000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>12923000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>9529000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>26305000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>22800000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>32748000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>18380000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>28087000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>18644000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>18160000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>25173000.0</v>
       </c>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
+      <c r="BU12"/>
     </row>
-    <row r="13" spans="1:72">
+    <row r="13" spans="1:73">
       <c r="A13" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>21633000.0</v>
       </c>
       <c r="M13">
+        <v>21633000.0</v>
+      </c>
+      <c r="N13">
         <v>-58734000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>6498000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3644000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-8226000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>68607000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>26254000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>5862000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-11169000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>26037000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>40316000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>24004000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>36690000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-14369000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2432000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>10501000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-13587000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-21943000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>7224000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-13718000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>13513000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>14340000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>25199000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>17085000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>1861000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-244000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>7773000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>341000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>6179000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-10611000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-9412000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-11692000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
+      <c r="BU13"/>
     </row>
-    <row r="14" spans="1:72">
+    <row r="14" spans="1:73">
       <c r="A14" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B14">
+        <v>55974000.0</v>
+      </c>
+      <c r="C14">
         <v>51162000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>49211000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>48321000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>46141000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>43834000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>43152000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>42880000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>41902000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>42453000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>42951000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>41247000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>39951000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>39417000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>39165000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>39098000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>38461000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>29359000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>23216000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>21229000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>18237000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>18686000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>17168000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>16803000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>16116000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>18068000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>15494000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>14740000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>12607000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>12284000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>11841000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>11600000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>11683000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>13297000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>13108000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>12986000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>12597000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>13075000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>14900000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>13650000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>12793000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>10573000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>10597000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>10129000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>9034000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>8985000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>8789000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>8381000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>8575000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>9272000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>9846000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>8906000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>8750000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>11142000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>14510000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>14290000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>14218000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>14489000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>14111000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>13860000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>13663000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>14918000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>15011000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>14859000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>14652000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>14994000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>15060000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>14894000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>14727000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>13880000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>13819000.0</v>
       </c>
-      <c r="BT14"/>
+      <c r="BU14"/>
     </row>
-    <row r="15" spans="1:72">
+    <row r="15" spans="1:73">
       <c r="A15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>293000.0</v>
       </c>
-      <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>273000.0</v>
       </c>
-      <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>99351000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>3228000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>4710000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>309000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>120656000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>285000.0</v>
       </c>
-      <c r="AA15"/>
-      <c r="AB15">
+      <c r="AB15"/>
+      <c r="AC15">
         <v>285000.0</v>
       </c>
-      <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15">
         <v>314000.0</v>
       </c>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
+        <v>0.0</v>
+      </c>
+      <c r="AH15">
         <v>314000.0</v>
       </c>
-      <c r="AH15">
-[...1 lines deleted...]
-      </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
+        <v>0.0</v>
+      </c>
+      <c r="AM15">
         <v>14595000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76000.0</v>
       </c>
       <c r="AN15">
         <v>76000.0</v>
       </c>
       <c r="AO15">
         <v>76000.0</v>
       </c>
       <c r="AP15">
+        <v>76000.0</v>
+      </c>
+      <c r="AQ15">
         <v>7000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1427000.0</v>
       </c>
       <c r="AS15">
         <v>1427000.0</v>
       </c>
       <c r="AT15">
+        <v>1427000.0</v>
+      </c>
+      <c r="AU15">
         <v>197000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>246000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>125000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>334000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>5000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>3000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>340772000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>2649000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>404332000.0</v>
       </c>
       <c r="BC15">
         <v>404332000.0</v>
       </c>
       <c r="BD15">
         <v>404332000.0</v>
       </c>
       <c r="BE15">
-        <v>0.0</v>
+        <v>404332000.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
+      <c r="BU15"/>
     </row>
-    <row r="16" spans="1:72">
+    <row r="16" spans="1:73">
       <c r="A16" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B16">
+        <v>265530000.0</v>
+      </c>
+      <c r="C16">
         <v>341413000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>300009000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>223531000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>187464000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>281277000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>214177000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>218317000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>249355000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>200994000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>161525000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>192768000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>137365000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>132723000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>229911000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>467140000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>206023000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>147339000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>423726000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>390086000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>744814000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>655128000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>513944000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>396734000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>307456000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>322883000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>216038000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>110367000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>161266000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>224482000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>174001000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>111714000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>146162000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>138472000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>128780000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>67071000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>57494000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>67272000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>54163000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>75641000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>69370000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>115857000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>46454000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>155575000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>150085000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>189761000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>173162000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>197959000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>173740000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>150147000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>116521000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>126598000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>54337000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>108023000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>57966000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>10307000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>91730000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>93126000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>138720000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>78746000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>89997000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>78583000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>128334000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>93109000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>66371000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>161307000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>134119000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>90826000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>71516000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>81230000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>37968000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>72384000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:72">
+    <row r="17" spans="1:73">
       <c r="A17" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-      <c r="R17">
+      <c r="R17"/>
+      <c r="S17">
         <v>1900000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-349000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>760000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-999000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>1157000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>329000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-2838000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>1587000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>1743000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-1218000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>465000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>520000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-428000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>547000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-1327000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>919000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-746000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>439000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>1021000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>1435000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-811000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>229000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-719000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>834000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-780000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-856000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>176000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-2252000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-908000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-1033000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>65000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>18000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>181000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-24000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-39000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>10000.0</v>
       </c>
-      <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
+      <c r="BU17"/>
     </row>
-    <row r="18" spans="1:72">
+    <row r="18" spans="1:73">
       <c r="A18" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B18">
+        <v>89888000.0</v>
+      </c>
+      <c r="C18">
         <v>129942999.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>96497000.0</v>
       </c>
-      <c r="D18">
-[...1 lines deleted...]
-      </c>
       <c r="E18">
+        <v>14473000.0</v>
+      </c>
+      <c r="F18">
         <v>27215000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>286120000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>267057000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>49712000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>85078000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>265604000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>116318000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>53224000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-42536000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>79513000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-74375000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>5532000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-38342000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>39216000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>41177000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>95697000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>125074000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>190035000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>147588000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>88330000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1548000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>159730000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>100117000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-10431000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-1331000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>86205000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>46090000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>44859000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>22472000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>121794000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>60417000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>53738000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-8094000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>114276000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>41435000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>52173000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>15058000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>101217000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>29430000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>8592000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>18729000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>98508000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>47821000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>40540000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>31428000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>88218000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>76689000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>30323000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>33944000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>97403000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>61596000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>17757000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>36446000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>73098000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>59974000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>13478000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>11102000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>26053000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>35187000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>26738000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>16872000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>27853000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>23293000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>19192000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-256000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>27761000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-34452000.0</v>
       </c>
-      <c r="BT18"/>
+      <c r="BU18"/>
     </row>
-    <row r="19" spans="1:72">
+    <row r="19" spans="1:73">
       <c r="A19" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
         <v>-22225000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-59769000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-33539000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-66926000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-67762000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-47387000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-26637000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-79618000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-23003000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-34156000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-41286000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-49150000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-3799000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-7308000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-27375000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-2879000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-499000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-216000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>4902000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>653000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>674000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>706000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>618000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>594000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>640000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>653000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>743000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>1108000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>896000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>1062000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>867000.0</v>
       </c>
-      <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
+      <c r="BU19"/>
     </row>
-    <row r="20" spans="1:72">
+    <row r="20" spans="1:73">
       <c r="A20" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -28612,2154 +28868,2185 @@
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
+      <c r="BU20"/>
     </row>
-    <row r="21" spans="1:72">
+    <row r="21" spans="1:73">
       <c r="A21" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B21">
+        <v>-12903000.0</v>
+      </c>
+      <c r="C21">
         <v>-90029000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-12699000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>69498000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-14256000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-204626000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-43769000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-46831000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>13551000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>168731000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>71404000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-12271000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>284718000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>120318000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>57516000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>36902000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-5813000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-13368000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-8553000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-10419000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>373000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-6008000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-59295000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>10790000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>10124000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-659000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-40432000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>12722000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-8305000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>9996000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-113182000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>782000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-14822000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-3968000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-36124000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1598000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-11012000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>4311000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>3832000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1339000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-2248000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-52631000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-25183000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-67113000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-15736000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-5901000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-12131000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-6453000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>374317000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-82268000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-2232000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-13763000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>305828000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-35016000.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
+      <c r="BU21"/>
     </row>
-    <row r="22" spans="1:72">
+    <row r="22" spans="1:73">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B22">
+        <v>73112000.0</v>
+      </c>
+      <c r="C22">
         <v>-24463000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>66161000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>74430000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>44278000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>117669000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>113742000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>59115000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>26478000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>96810000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>60331000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>45198000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>14161000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>73891000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>60446000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>157637000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>116896000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>145962000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>132753000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>127909000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>149945000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>124980000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>115235000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>63592000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>43411000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>69936000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>74897000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>61706000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>45769000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>76697000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>76522000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>54231000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>33770000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>82491000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>40050000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>25745000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>12849000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>41645000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>26012000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>20943000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>10212000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>9182000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>34036000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>14844000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>19685000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>49390000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>36497000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>54025000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>34701000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>48518000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>47093000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>28254000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>50674000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>28287000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>25541000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>9335000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>30060000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>267131000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>37379000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>15289000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>4844000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>18613000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>22998000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>12834000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>2468000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>11948000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>19284000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>6029000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>5794000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-515765000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-13145000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>9050000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:72">
+    <row r="23" spans="1:73">
       <c r="A23" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B23">
+        <v>-35724000.0</v>
+      </c>
+      <c r="C23">
         <v>-2023000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-3471000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-792000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-8601000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-12834000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-5901000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-5889000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-20572000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-829000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-882000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-8976000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-110033000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>87928000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-18569000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-14432000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-34620000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-9334000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-9602000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-31230000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-39651000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-14910000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>77653000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>7666000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-11666000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-6239000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-1308000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-1570000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-3156000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-2568000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-1281000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-99000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-1626000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-5797000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-521000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-1572000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1107000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-5091000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-183999.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-34605000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>6729000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-40000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>32000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>35000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>4550000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1752000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1959000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>206000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3952999.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1621000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>885000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-21833000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-2723000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-417000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-944000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-14864000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-11303000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-171000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-1057000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>309000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>285924000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-1251000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-1471000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-1564000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-678000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>20000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-1400000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-324000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>15537000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>223000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1467000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:72">
+    <row r="24" spans="1:73">
       <c r="A24" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B24">
+        <v>-1525000.0</v>
+      </c>
+      <c r="C24">
         <v>-336000.0</v>
       </c>
-      <c r="C24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D24"/>
       <c r="E24">
+        <v>-1999000.0</v>
+      </c>
+      <c r="F24">
         <v>54000.0</v>
       </c>
-      <c r="F24">
-[...1 lines deleted...]
-      </c>
       <c r="G24">
+        <v>67000.0</v>
+      </c>
+      <c r="H24">
         <v>-83399000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>239000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>51000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>963000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>132000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1717000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>84000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-13616000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>4867000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>19000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>4785000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>3737000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-33126000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-419164000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>5000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>153000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>14000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>12000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>618000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>12000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>34000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>26000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>23000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>17000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>195000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>5000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>32000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>10000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>35000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>11000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1302000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>40000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>7000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-30651000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>17000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>59000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>29000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>387000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-4880000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>6000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>5000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>40000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>35000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-4322000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>72000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>3000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>16000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-2138000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-83897000.0</v>
       </c>
-      <c r="BG24">
-[...1 lines deleted...]
-      </c>
       <c r="BH24">
+        <v>0.0</v>
+      </c>
+      <c r="BI24">
         <v>1000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38000.0</v>
       </c>
       <c r="BK24">
         <v>38000.0</v>
       </c>
-      <c r="BL24"/>
-      <c r="BM24">
+      <c r="BL24">
+        <v>38000.0</v>
+      </c>
+      <c r="BM24"/>
+      <c r="BN24">
         <v>-1564000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>13000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>105000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>118000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>43000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>29000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>36000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>403000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:72">
+    <row r="25" spans="1:73">
       <c r="A25" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B25">
+        <v>4672000.0</v>
+      </c>
+      <c r="C25">
         <v>-9837000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>59269000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7511000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>11348000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>37416000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1521000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1713000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>9359000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4932000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>923000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1300000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>824000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>12238000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>10080000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>8786000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-6380000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>491000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>736000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1058000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-3052000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1389000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-1838000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>9134000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1058000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>13490000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1378000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1533000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1243000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2420000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1837000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3019000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1279000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1165000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1076000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1075000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>610000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1457000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3973000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1031000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1137000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>41911000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>3497000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>5342000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>3082000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2787000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>3929000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-18992000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1332000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1383000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2173000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>16095000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>4245000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>2590000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>2199000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>10824000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>5001000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>276711000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>37379000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>20290000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>29000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1098000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>670000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>520000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>4892000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1008000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>10675000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-3561000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-1005000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>524518000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>1116000.0</v>
       </c>
-      <c r="BT25"/>
+      <c r="BU25"/>
     </row>
-    <row r="26" spans="1:72">
+    <row r="26" spans="1:73">
       <c r="A26" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
         <v>-50463000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-97454000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-12501000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-102134000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-50609000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-5455000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-151246000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-100267000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-4476000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-4710000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-221940000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-123900000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-3727000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-34620000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-125992000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-9602000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-4066000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-35901000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-1377000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-2582000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-3285000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-7666000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-1474000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-1308000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-1285000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-3156000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>25656000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-1052000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-99000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-25656000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-3413000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-521000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-30012000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-1903000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-50003000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-65358000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-34605000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-12070000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-35564000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-64378000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-3043000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-9304000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-1926000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-1305000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-798000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-8152000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-2552000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-1209000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-842000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-10417000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-3145000.0</v>
       </c>
-      <c r="BC26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD26"/>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
-      <c r="BI26"/>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
-      <c r="BR26">
+      <c r="BR26"/>
+      <c r="BS26">
         <v>-66000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-223000.0</v>
       </c>
-      <c r="BT26"/>
+      <c r="BU26"/>
     </row>
-    <row r="27" spans="1:72">
+    <row r="27" spans="1:73">
       <c r="A27" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B27">
+        <v>13442000.0</v>
+      </c>
+      <c r="C27">
         <v>10836000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>12751000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>14752000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>11608000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>12970000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>13115000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>12715000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>12440000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>7032000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>9927000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>10045000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>10334000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>6058000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>6861000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>7735000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>8827000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>5750000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>5783000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>6973000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5448000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>6555000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4353000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>5400000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>4574000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>5217000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3549000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>4334000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3594000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>4653000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2919000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>3885000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>3106000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1803000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2584000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3186000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2632000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1688000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2419000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>2901000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2485000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1352000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1799000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2582000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2508000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>3209000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>3200000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2881000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>3322000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>2897000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>3279000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>3261000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>2931000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>2759000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>2764000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>2818000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>2439000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>3184000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>1745000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>1717000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>2000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1729000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1675000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>1713000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>1246000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>10000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>9000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>10000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="BS27">
         <v>10000.0</v>
       </c>
-      <c r="BT27"/>
+      <c r="BT27">
+        <v>10000.0</v>
+      </c>
+      <c r="BU27"/>
     </row>
-    <row r="28" spans="1:72">
+    <row r="28" spans="1:73">
       <c r="A28" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B28">
+        <v>-41382000.0</v>
+      </c>
+      <c r="C28">
         <v>-91425000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-20955000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>18401000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-119719000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-202268000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-150058000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-60178000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-36331000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-199569000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-147064000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5823000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>63673000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-150828000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-151496000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>270766000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>95601000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-69525000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>39235000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-32672000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-40008000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-8832000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-8580000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3068000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-16084000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-64096000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>14020000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>9780000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-1622000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-42891000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>14737000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-7680000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-16200000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-111361000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>724000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-44742000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-4764000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-85038000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-63944000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-45617000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-1106000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-31729000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-63002000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-3196000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-56556000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-25501000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-66705000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-15958000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-7859000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-12626000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-6543000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>33410000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-87640000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-2649000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-13944000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-99196000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-35563000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-34795000.0</v>
       </c>
-      <c r="BG28">
-[...1 lines deleted...]
-      </c>
       <c r="BH28">
+        <v>0.0</v>
+      </c>
+      <c r="BI28">
         <v>-24730000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>309000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-74193000.0</v>
       </c>
-      <c r="BK28"/>
       <c r="BL28"/>
-      <c r="BM28">
+      <c r="BM28"/>
+      <c r="BN28">
         <v>-111808000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-678000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>20000000.0</v>
       </c>
-      <c r="BP28"/>
-      <c r="BQ28">
+      <c r="BQ28"/>
+      <c r="BR28">
         <v>-9500000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>15471000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-223000.0</v>
       </c>
-      <c r="BT28"/>
+      <c r="BU28"/>
     </row>
-    <row r="29" spans="1:72">
+    <row r="29" spans="1:73">
       <c r="A29" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B29">
+        <v>119285000.0</v>
+      </c>
+      <c r="C29">
         <v>189259000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>118378000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>72189000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>58152000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>339454000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>212285000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>77664000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>111898000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>316946000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>140136000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>83147000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-18559000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>100868000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-56045000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>23835000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-10142000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>61752000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>74411000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>122450000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>152543000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>218223000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>155196000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>101768000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>11346000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>175085000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>111188000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>8043000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>14571000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>108229000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>59341000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>50689000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>28968000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>138397000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>67045000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>60220000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-4546000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>123896000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>48278000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>59084000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>22151000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>111760000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>35280000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>16322000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>25257000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>110475000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>57226000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>48932000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>36353000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>104731000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>80895000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>36052000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>38266000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>106370000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>69517000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>21123000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>38584000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>80697000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>61031000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>15313000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>12671000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>31360000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>36476000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>28209000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>18436000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>29476000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>24310000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>20710000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>111000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>29070000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-33632000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>38513000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:72">
+    <row r="30" spans="1:73">
       <c r="A30" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B30">
+        <v>-153750000.0</v>
+      </c>
+      <c r="C30">
         <v>-57371000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-21246000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-59769000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-33539000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-66926000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-67762000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-47387000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-26637000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-79618000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-23003000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-34156000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-41286000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-49150000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-21963000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-35744000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-27375000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-270514000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-79657000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-445266000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-21850000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-69364000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-29735000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-12720000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-12276000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-5887000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-18319000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-69187000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-76685000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-14429000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-12338000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-76130000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-5997000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-16598000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-6499000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-6922000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1903000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-24938000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-6041000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-6477000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-68366000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-9848000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-80543000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-7812000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-6125000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-67467000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-14285000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-8820000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-4919000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-58660000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-84405000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2838000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-4322000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-53664000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-7914000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-3350000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-4417000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-91496000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-1057000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-1834000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-1566000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-6918000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-1251000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-1471000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-1564000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-1610000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-1017000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-1400000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-324000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-1280000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-784000.0</v>
       </c>
-      <c r="BT30"/>
+      <c r="BU30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>